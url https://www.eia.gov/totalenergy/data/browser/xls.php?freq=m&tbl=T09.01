--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 9.1 Crude Oil Price Summary</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Domestic First Purchase Price</t>
   </si>
   <si>
     <t>Free on Board Cost of Crude Oil Imports</t>
   </si>
   <si>
     <t>Landed Cost of Crude Oil Imports</t>
   </si>
   <si>
     <t>Refiner Acquisition Cost of Crude Oil, Domestic</t>
   </si>
   <si>
     <t>Refiner Acquisition Cost of Crude Oil, Imported</t>
   </si>
   <si>
     <t>Refiner Acquisition Cost of Crude Oil, Composite</t>
   </si>
@@ -468,54 +468,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -15124,119 +15124,165 @@
       </c>
       <c r="B645">
         <v>62.23</v>
       </c>
       <c r="C645">
         <v>57.18</v>
       </c>
       <c r="D645">
         <v>61.31</v>
       </c>
       <c r="E645">
         <v>66.16</v>
       </c>
       <c r="F645">
         <v>64.59</v>
       </c>
       <c r="G645">
         <v>65.65</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>58.88</v>
+        <v>58.89</v>
       </c>
       <c r="C646">
-        <v>54.27</v>
+        <v>54</v>
       </c>
       <c r="D646">
-        <v>57.32</v>
+        <v>57.81</v>
       </c>
       <c r="E646">
-        <v>63.1</v>
+        <v>63.14</v>
       </c>
       <c r="F646">
-        <v>60.6</v>
+        <v>60.91</v>
       </c>
       <c r="G646">
-        <v>62.28</v>
+        <v>62.4</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
-      <c r="B647" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="B647">
+        <v>58.09</v>
+      </c>
+      <c r="C647">
+        <v>53.09</v>
+      </c>
+      <c r="D647">
+        <v>57.07</v>
       </c>
       <c r="E647">
-        <v>61.91</v>
+        <v>62</v>
       </c>
       <c r="F647">
-        <v>58.54</v>
+        <v>59.76</v>
       </c>
       <c r="G647">
-        <v>60.6</v>
+        <v>61.21</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>56.26</v>
+      </c>
+      <c r="C648">
+        <v>50.8</v>
+      </c>
+      <c r="D648">
+        <v>54.96</v>
+      </c>
+      <c r="E648">
+        <v>60.03</v>
+      </c>
+      <c r="F648">
+        <v>57.25</v>
+      </c>
+      <c r="G648">
+        <v>59.09</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649" t="s">
+        <v>13</v>
+      </c>
+      <c r="C649" t="s">
+        <v>13</v>
+      </c>
+      <c r="D649" t="s">
+        <v>13</v>
+      </c>
+      <c r="E649">
+        <v>62.43</v>
+      </c>
+      <c r="F649">
+        <v>59.27</v>
+      </c>
+      <c r="G649">
+        <v>61.2</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -17027,50 +17073,73 @@
       <c r="G87">
         <v>77.67</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>74.52</v>
       </c>
       <c r="C88">
         <v>68.48</v>
       </c>
       <c r="D88">
         <v>71.91</v>
       </c>
       <c r="E88">
         <v>78.2</v>
       </c>
       <c r="F88">
         <v>74.24</v>
       </c>
       <c r="G88">
         <v>76.64</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>63.4</v>
+      </c>
+      <c r="C89">
+        <v>58.9</v>
+      </c>
+      <c r="D89">
+        <v>62.71</v>
+      </c>
+      <c r="E89">
+        <v>67.31</v>
+      </c>
+      <c r="F89">
+        <v>65.1</v>
+      </c>
+      <c r="G89">
+        <v>66.54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>