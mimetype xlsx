--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 9.1 Crude Oil Price Summary</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Domestic First Purchase Price</t>
   </si>
   <si>
     <t>Free on Board Cost of Crude Oil Imports</t>
   </si>
   <si>
     <t>Landed Cost of Crude Oil Imports</t>
   </si>
   <si>
     <t>Refiner Acquisition Cost of Crude Oil, Domestic</t>
   </si>
   <si>
     <t>Refiner Acquisition Cost of Crude Oil, Imported</t>
   </si>
   <si>
     <t>Refiner Acquisition Cost of Crude Oil, Composite</t>
   </si>
@@ -468,54 +468,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -15150,109 +15150,155 @@
       </c>
       <c r="C646">
         <v>54</v>
       </c>
       <c r="D646">
         <v>57.81</v>
       </c>
       <c r="E646">
         <v>63.14</v>
       </c>
       <c r="F646">
         <v>60.91</v>
       </c>
       <c r="G646">
         <v>62.4</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>58.09</v>
       </c>
       <c r="C647">
-        <v>53.09</v>
+        <v>53.27</v>
       </c>
       <c r="D647">
-        <v>57.07</v>
+        <v>57.22</v>
       </c>
       <c r="E647">
         <v>62</v>
       </c>
       <c r="F647">
         <v>59.76</v>
       </c>
       <c r="G647">
         <v>61.21</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>56.26</v>
+        <v>56.31</v>
       </c>
       <c r="C648">
-        <v>50.8</v>
+        <v>51.1</v>
       </c>
       <c r="D648">
-        <v>54.96</v>
+        <v>55.58</v>
       </c>
       <c r="E648">
         <v>60.03</v>
       </c>
       <c r="F648">
-        <v>57.25</v>
+        <v>57.24</v>
       </c>
       <c r="G648">
         <v>59.09</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
-      <c r="B649" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="B649">
+        <v>58.44</v>
+      </c>
+      <c r="C649">
+        <v>51.54</v>
+      </c>
+      <c r="D649">
+        <v>56.15</v>
       </c>
       <c r="E649">
-        <v>62.43</v>
+        <v>61.47</v>
       </c>
       <c r="F649">
-        <v>59.27</v>
+        <v>59.05</v>
       </c>
       <c r="G649">
-        <v>61.2</v>
+        <v>60.6</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>62.44</v>
+      </c>
+      <c r="C650">
+        <v>55.83</v>
+      </c>
+      <c r="D650">
+        <v>59.44</v>
+      </c>
+      <c r="E650">
+        <v>64.77</v>
+      </c>
+      <c r="F650">
+        <v>61.39</v>
+      </c>
+      <c r="G650">
+        <v>63.51</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651" t="s">
+        <v>13</v>
+      </c>
+      <c r="C651" t="s">
+        <v>13</v>
+      </c>
+      <c r="D651" t="s">
+        <v>13</v>
+      </c>
+      <c r="E651">
+        <v>85.98</v>
+      </c>
+      <c r="F651">
+        <v>85.69</v>
+      </c>
+      <c r="G651">
+        <v>85.86</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -17083,54 +17129,54 @@
       </c>
       <c r="C88">
         <v>68.48</v>
       </c>
       <c r="D88">
         <v>71.91</v>
       </c>
       <c r="E88">
         <v>78.2</v>
       </c>
       <c r="F88">
         <v>74.24</v>
       </c>
       <c r="G88">
         <v>76.64</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>63.4</v>
       </c>
       <c r="C89">
-        <v>58.9</v>
+        <v>58.78</v>
       </c>
       <c r="D89">
-        <v>62.71</v>
+        <v>62.68</v>
       </c>
       <c r="E89">
         <v>67.31</v>
       </c>
       <c r="F89">
         <v>65.1</v>
       </c>
       <c r="G89">
         <v>66.54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>