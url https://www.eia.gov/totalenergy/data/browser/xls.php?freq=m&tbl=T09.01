--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 9.1 Crude Oil Price Summary</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Domestic First Purchase Price</t>
   </si>
   <si>
     <t>Free on Board Cost of Crude Oil Imports</t>
   </si>
   <si>
     <t>Landed Cost of Crude Oil Imports</t>
   </si>
   <si>
     <t>Refiner Acquisition Cost of Crude Oil, Domestic</t>
   </si>
   <si>
     <t>Refiner Acquisition Cost of Crude Oil, Imported</t>
   </si>
   <si>
     <t>Refiner Acquisition Cost of Crude Oil, Composite</t>
   </si>
@@ -468,54 +468,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -3049,304 +3049,304 @@
       </c>
       <c r="B120">
         <v>30.8</v>
       </c>
       <c r="C120">
         <v>34.56</v>
       </c>
       <c r="D120">
         <v>35.82</v>
       </c>
       <c r="E120">
         <v>33.51</v>
       </c>
       <c r="F120">
         <v>35.95</v>
       </c>
       <c r="G120">
         <v>34.33</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" s="6">
         <v>29952.0</v>
       </c>
       <c r="B121">
-        <v>30.86</v>
+        <v>30.8</v>
       </c>
       <c r="C121">
         <v>34.13</v>
       </c>
       <c r="D121">
         <v>35.23</v>
       </c>
       <c r="E121">
         <v>33.39</v>
       </c>
       <c r="F121">
         <v>35.54</v>
       </c>
       <c r="G121">
         <v>33.95</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" s="6">
         <v>29983.0</v>
       </c>
       <c r="B122">
-        <v>29.75</v>
+        <v>29.73</v>
       </c>
       <c r="C122">
         <v>33.6</v>
       </c>
       <c r="D122">
         <v>34.63</v>
       </c>
       <c r="E122">
         <v>32.71</v>
       </c>
       <c r="F122">
         <v>35.48</v>
       </c>
       <c r="G122">
         <v>33.4</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" s="6">
         <v>30011.0</v>
       </c>
       <c r="B123">
-        <v>28.3</v>
+        <v>28.31</v>
       </c>
       <c r="C123">
         <v>32.08</v>
       </c>
       <c r="D123">
         <v>33.31</v>
       </c>
       <c r="E123">
         <v>31.08</v>
       </c>
       <c r="F123">
         <v>34.07</v>
       </c>
       <c r="G123">
         <v>31.81</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" s="6">
         <v>30042.0</v>
       </c>
       <c r="B124">
-        <v>27.65</v>
+        <v>27.64</v>
       </c>
       <c r="C124">
         <v>31.46</v>
       </c>
       <c r="D124">
         <v>32.77</v>
       </c>
       <c r="E124">
         <v>30.27</v>
       </c>
       <c r="F124">
         <v>32.82</v>
       </c>
       <c r="G124">
         <v>30.83</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" s="6">
         <v>30072.0</v>
       </c>
       <c r="B125">
-        <v>27.67</v>
+        <v>27.66</v>
       </c>
       <c r="C125">
         <v>31.54</v>
       </c>
       <c r="D125">
         <v>32.7</v>
       </c>
       <c r="E125">
         <v>30.37</v>
       </c>
       <c r="F125">
         <v>32.78</v>
       </c>
       <c r="G125">
         <v>31.02</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" s="6">
         <v>30103.0</v>
       </c>
       <c r="B126">
-        <v>28.11</v>
+        <v>28.12</v>
       </c>
       <c r="C126">
         <v>32.22</v>
       </c>
       <c r="D126">
         <v>33.47</v>
       </c>
       <c r="E126">
         <v>30.79</v>
       </c>
       <c r="F126">
         <v>33.79</v>
       </c>
       <c r="G126">
         <v>31.74</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" s="6">
         <v>30133.0</v>
       </c>
       <c r="B127">
-        <v>28.35</v>
+        <v>28.09</v>
       </c>
       <c r="C127">
         <v>32.09</v>
       </c>
       <c r="D127">
         <v>33.31</v>
       </c>
       <c r="E127">
         <v>30.92</v>
       </c>
       <c r="F127">
         <v>33.44</v>
       </c>
       <c r="G127">
         <v>31.74</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" s="6">
         <v>30164.0</v>
       </c>
       <c r="B128">
-        <v>28.18</v>
+        <v>27.99</v>
       </c>
       <c r="C128">
         <v>31.4</v>
       </c>
       <c r="D128">
         <v>32.34</v>
       </c>
       <c r="E128">
         <v>30.85</v>
       </c>
       <c r="F128">
         <v>32.95</v>
       </c>
       <c r="G128">
         <v>31.45</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" s="6">
         <v>30195.0</v>
       </c>
       <c r="B129">
-        <v>27.96</v>
+        <v>27.99</v>
       </c>
       <c r="C129">
         <v>31.51</v>
       </c>
       <c r="D129">
         <v>32.49</v>
       </c>
       <c r="E129">
         <v>30.76</v>
       </c>
       <c r="F129">
         <v>33.03</v>
       </c>
       <c r="G129">
         <v>31.4</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" s="6">
         <v>30225.0</v>
       </c>
       <c r="B130">
-        <v>28.75</v>
+        <v>28.76</v>
       </c>
       <c r="C130">
         <v>31.88</v>
       </c>
       <c r="D130">
         <v>33.01</v>
       </c>
       <c r="E130">
         <v>31.38</v>
       </c>
       <c r="F130">
         <v>33.28</v>
       </c>
       <c r="G130">
         <v>31.98</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" s="6">
         <v>30256.0</v>
       </c>
       <c r="B131">
-        <v>28.69</v>
+        <v>28.74</v>
       </c>
       <c r="C131">
         <v>31.73</v>
       </c>
       <c r="D131">
         <v>32.86</v>
       </c>
       <c r="E131">
         <v>31.57</v>
       </c>
       <c r="F131">
         <v>33.09</v>
       </c>
       <c r="G131">
         <v>32.07</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" s="6">
         <v>30286.0</v>
       </c>
       <c r="B132">
-        <v>28.04</v>
+        <v>28.02</v>
       </c>
       <c r="C132">
         <v>31.09</v>
       </c>
       <c r="D132">
         <v>32.32</v>
       </c>
       <c r="E132">
         <v>30.8</v>
       </c>
       <c r="F132">
         <v>32.85</v>
       </c>
       <c r="G132">
         <v>31.29</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" s="6">
         <v>30317.0</v>
       </c>
       <c r="B133">
         <v>27.22</v>
       </c>
       <c r="C133">
@@ -6292,97 +6292,97 @@
       </c>
       <c r="B261">
         <v>13.39</v>
       </c>
       <c r="C261">
         <v>14.09</v>
       </c>
       <c r="D261">
         <v>14.95</v>
       </c>
       <c r="E261">
         <v>15.82</v>
       </c>
       <c r="F261">
         <v>15.32</v>
       </c>
       <c r="G261">
         <v>15.59</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" s="6">
         <v>34243.0</v>
       </c>
       <c r="B262">
-        <v>13.72</v>
+        <v>16.27</v>
       </c>
       <c r="C262">
         <v>14.12</v>
       </c>
       <c r="D262">
         <v>15.01</v>
       </c>
       <c r="E262">
         <v>16.04</v>
       </c>
       <c r="F262">
         <v>15.59</v>
       </c>
       <c r="G262">
         <v>15.81</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" s="6">
         <v>34274.0</v>
       </c>
       <c r="B263">
-        <v>12.45</v>
+        <v>15.21</v>
       </c>
       <c r="C263">
         <v>12.9</v>
       </c>
       <c r="D263">
         <v>13.83</v>
       </c>
       <c r="E263">
         <v>14.99</v>
       </c>
       <c r="F263">
         <v>14.05</v>
       </c>
       <c r="G263">
         <v>14.51</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" s="6">
         <v>34304.0</v>
       </c>
       <c r="B264">
-        <v>10.38</v>
+        <v>12.95</v>
       </c>
       <c r="C264">
         <v>11.63</v>
       </c>
       <c r="D264">
         <v>12.33</v>
       </c>
       <c r="E264">
         <v>12.46</v>
       </c>
       <c r="F264">
         <v>12.56</v>
       </c>
       <c r="G264">
         <v>12.51</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" s="6">
         <v>34335.0</v>
       </c>
       <c r="B265">
         <v>10.49</v>
       </c>
       <c r="C265">
@@ -14917,388 +14917,411 @@
       </c>
       <c r="B636">
         <v>68.1</v>
       </c>
       <c r="C636">
         <v>63.96</v>
       </c>
       <c r="D636">
         <v>66.69</v>
       </c>
       <c r="E636">
         <v>71.67</v>
       </c>
       <c r="F636">
         <v>68.21</v>
       </c>
       <c r="G636">
         <v>70.37</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>73.15</v>
+        <v>73.16</v>
       </c>
       <c r="C637">
         <v>66.53</v>
       </c>
       <c r="D637">
         <v>69.38</v>
       </c>
       <c r="E637">
-        <v>76.26</v>
+        <v>76.31</v>
       </c>
       <c r="F637">
-        <v>72.71</v>
+        <v>72.65</v>
       </c>
       <c r="G637">
         <v>74.93</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>70.1</v>
+        <v>70.11</v>
       </c>
       <c r="C638">
         <v>64.08</v>
       </c>
       <c r="D638">
         <v>67.96</v>
       </c>
       <c r="E638">
-        <v>74.2</v>
+        <v>74.18</v>
       </c>
       <c r="F638">
         <v>71.14</v>
       </c>
       <c r="G638">
-        <v>73.05</v>
+        <v>73.04</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>67.07</v>
       </c>
       <c r="C639">
         <v>60.7</v>
       </c>
       <c r="D639">
         <v>65.06</v>
       </c>
       <c r="E639">
         <v>71.24</v>
       </c>
       <c r="F639">
-        <v>67.55</v>
+        <v>67.48</v>
       </c>
       <c r="G639">
-        <v>69.97</v>
+        <v>69.94</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>62.01</v>
       </c>
       <c r="C640">
         <v>57.96</v>
       </c>
       <c r="D640">
         <v>62.11</v>
       </c>
       <c r="E640">
-        <v>66.42</v>
+        <v>66.38</v>
       </c>
       <c r="F640">
-        <v>63.48</v>
+        <v>63.53</v>
       </c>
       <c r="G640">
         <v>65.38</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>59.91</v>
       </c>
       <c r="C641">
         <v>57.96</v>
       </c>
       <c r="D641">
         <v>60.63</v>
       </c>
       <c r="E641">
-        <v>64.04</v>
+        <v>64.02</v>
       </c>
       <c r="F641">
-        <v>61.81</v>
+        <v>61.82</v>
       </c>
       <c r="G641">
         <v>63.26</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>65.33</v>
       </c>
       <c r="C642">
-        <v>62.46</v>
+        <v>62.45</v>
       </c>
       <c r="D642">
         <v>65.28</v>
       </c>
       <c r="E642">
-        <v>68.48</v>
+        <v>68.47</v>
       </c>
       <c r="F642">
-        <v>67.35</v>
+        <v>67.4</v>
       </c>
       <c r="G642">
-        <v>68.1</v>
+        <v>68.11</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>65.98</v>
+        <v>65.97</v>
       </c>
       <c r="C643">
-        <v>61.9</v>
+        <v>62.05</v>
       </c>
       <c r="D643">
-        <v>66.72</v>
+        <v>66.77</v>
       </c>
       <c r="E643">
-        <v>69.79</v>
+        <v>69.78</v>
       </c>
       <c r="F643">
-        <v>68.39</v>
+        <v>68.42</v>
       </c>
       <c r="G643">
         <v>69.3</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>63.37</v>
       </c>
       <c r="C644">
-        <v>58.96</v>
+        <v>58.35</v>
       </c>
       <c r="D644">
-        <v>62.88</v>
+        <v>62.85</v>
       </c>
       <c r="E644">
-        <v>67.37</v>
+        <v>67.35</v>
       </c>
       <c r="F644">
-        <v>65.49</v>
+        <v>65.55</v>
       </c>
       <c r="G644">
         <v>66.73</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>62.23</v>
       </c>
       <c r="C645">
-        <v>57.18</v>
+        <v>57.17</v>
       </c>
       <c r="D645">
         <v>61.31</v>
       </c>
       <c r="E645">
-        <v>66.16</v>
+        <v>66.14</v>
       </c>
       <c r="F645">
-        <v>64.59</v>
+        <v>64.66</v>
       </c>
       <c r="G645">
-        <v>65.65</v>
+        <v>65.66</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>58.89</v>
       </c>
       <c r="C646">
         <v>54</v>
       </c>
       <c r="D646">
         <v>57.81</v>
       </c>
       <c r="E646">
-        <v>63.14</v>
+        <v>63.12</v>
       </c>
       <c r="F646">
-        <v>60.91</v>
+        <v>60.95</v>
       </c>
       <c r="G646">
         <v>62.4</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>58.09</v>
+        <v>58.11</v>
       </c>
       <c r="C647">
         <v>53.27</v>
       </c>
       <c r="D647">
         <v>57.22</v>
       </c>
       <c r="E647">
-        <v>62</v>
+        <v>61.98</v>
       </c>
       <c r="F647">
-        <v>59.76</v>
+        <v>59.82</v>
       </c>
       <c r="G647">
-        <v>61.21</v>
+        <v>61.22</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>56.31</v>
       </c>
       <c r="C648">
         <v>51.1</v>
       </c>
       <c r="D648">
         <v>55.58</v>
       </c>
       <c r="E648">
-        <v>60.03</v>
+        <v>60.01</v>
       </c>
       <c r="F648">
-        <v>57.24</v>
+        <v>57.26</v>
       </c>
       <c r="G648">
         <v>59.09</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>58.44</v>
       </c>
       <c r="C649">
-        <v>51.54</v>
+        <v>51.81</v>
       </c>
       <c r="D649">
-        <v>56.15</v>
+        <v>56.24</v>
       </c>
       <c r="E649">
         <v>61.47</v>
       </c>
       <c r="F649">
         <v>59.05</v>
       </c>
       <c r="G649">
         <v>60.6</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>62.44</v>
       </c>
       <c r="C650">
-        <v>55.83</v>
+        <v>56.2</v>
       </c>
       <c r="D650">
-        <v>59.44</v>
+        <v>60.07</v>
       </c>
       <c r="E650">
-        <v>64.77</v>
+        <v>65.03</v>
       </c>
       <c r="F650">
-        <v>61.39</v>
+        <v>61.43</v>
       </c>
       <c r="G650">
-        <v>63.51</v>
+        <v>63.69</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
-      <c r="B651" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="B651">
+        <v>88.15</v>
+      </c>
+      <c r="C651">
+        <v>75</v>
+      </c>
+      <c r="D651">
+        <v>78.54</v>
       </c>
       <c r="E651">
-        <v>85.98</v>
+        <v>88.1</v>
       </c>
       <c r="F651">
-        <v>85.69</v>
+        <v>84.71</v>
       </c>
       <c r="G651">
-        <v>85.86</v>
+        <v>86.92</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652" t="s">
+        <v>13</v>
+      </c>
+      <c r="C652" t="s">
+        <v>13</v>
+      </c>
+      <c r="D652" t="s">
+        <v>13</v>
+      </c>
+      <c r="E652">
+        <v>101.08</v>
+      </c>
+      <c r="F652">
+        <v>94.03</v>
+      </c>
+      <c r="G652">
+        <v>98.35</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -17126,63 +17149,63 @@
       </c>
       <c r="B88">
         <v>74.52</v>
       </c>
       <c r="C88">
         <v>68.48</v>
       </c>
       <c r="D88">
         <v>71.91</v>
       </c>
       <c r="E88">
         <v>78.2</v>
       </c>
       <c r="F88">
         <v>74.24</v>
       </c>
       <c r="G88">
         <v>76.64</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>63.4</v>
+        <v>63.41</v>
       </c>
       <c r="C89">
-        <v>58.78</v>
+        <v>58.74</v>
       </c>
       <c r="D89">
         <v>62.68</v>
       </c>
       <c r="E89">
-        <v>67.31</v>
+        <v>67.28</v>
       </c>
       <c r="F89">
-        <v>65.1</v>
+        <v>65.13</v>
       </c>
       <c r="G89">
         <v>66.54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>