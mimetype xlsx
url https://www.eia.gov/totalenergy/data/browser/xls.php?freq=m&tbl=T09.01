--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 9.1 Crude Oil Price Summary</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Domestic First Purchase Price</t>
   </si>
   <si>
     <t>Free on Board Cost of Crude Oil Imports</t>
   </si>
   <si>
     <t>Landed Cost of Crude Oil Imports</t>
   </si>
   <si>
     <t>Refiner Acquisition Cost of Crude Oil, Domestic</t>
   </si>
   <si>
     <t>Refiner Acquisition Cost of Crude Oil, Imported</t>
   </si>
   <si>
     <t>Refiner Acquisition Cost of Crude Oil, Composite</t>
   </si>
@@ -468,54 +468,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -15222,106 +15222,152 @@
       </c>
       <c r="D649">
         <v>56.24</v>
       </c>
       <c r="E649">
         <v>61.47</v>
       </c>
       <c r="F649">
         <v>59.05</v>
       </c>
       <c r="G649">
         <v>60.6</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>62.44</v>
       </c>
       <c r="C650">
         <v>56.2</v>
       </c>
       <c r="D650">
-        <v>60.07</v>
+        <v>60.41</v>
       </c>
       <c r="E650">
         <v>65.03</v>
       </c>
       <c r="F650">
         <v>61.43</v>
       </c>
       <c r="G650">
         <v>63.69</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>88.15</v>
       </c>
       <c r="C651">
-        <v>75</v>
+        <v>77.86</v>
       </c>
       <c r="D651">
-        <v>78.54</v>
+        <v>80.13</v>
       </c>
       <c r="E651">
-        <v>88.1</v>
+        <v>88.09</v>
       </c>
       <c r="F651">
-        <v>84.71</v>
+        <v>84.81</v>
       </c>
       <c r="G651">
-        <v>86.92</v>
+        <v>86.95</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
-      <c r="B652" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="B652">
+        <v>97.99</v>
+      </c>
+      <c r="C652">
+        <v>88.3</v>
+      </c>
+      <c r="D652">
+        <v>90.89</v>
       </c>
       <c r="E652">
-        <v>101.08</v>
+        <v>100.01</v>
       </c>
       <c r="F652">
-        <v>94.03</v>
+        <v>95.97</v>
       </c>
       <c r="G652">
-        <v>98.35</v>
+        <v>98.52</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>104.88</v>
+      </c>
+      <c r="C653">
+        <v>88.36</v>
+      </c>
+      <c r="D653">
+        <v>93.64</v>
+      </c>
+      <c r="E653">
+        <v>107.86</v>
+      </c>
+      <c r="F653">
+        <v>99.03</v>
+      </c>
+      <c r="G653">
+        <v>104.63</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654" t="s">
+        <v>13</v>
+      </c>
+      <c r="C654" t="s">
+        <v>13</v>
+      </c>
+      <c r="D654" t="s">
+        <v>13</v>
+      </c>
+      <c r="E654">
+        <v>95.46</v>
+      </c>
+      <c r="F654">
+        <v>83.92</v>
+      </c>
+      <c r="G654">
+        <v>91.32</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>