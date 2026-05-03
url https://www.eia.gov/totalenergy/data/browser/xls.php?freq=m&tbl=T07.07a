--- v3 (2026-03-18)
+++ v4 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 7.7a Electric Net Summer Capacity: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t xml:space="preserve">Coal, Net Summer Capacity </t>
   </si>
   <si>
     <t>Petroleum, Net Summer Capacity</t>
   </si>
   <si>
     <t xml:space="preserve">Natural Gas, Net Summer Capacity </t>
   </si>
   <si>
     <t>Fossil Fuels, Net Summer Capacity</t>
   </si>
   <si>
     <t>Nuclear Electric Power, Net Summer Capacity</t>
   </si>
   <si>
     <t>Hydroelectric Pumped Storage, Net Summer Capacity</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -31855,623 +31855,723 @@
       </c>
       <c r="K636">
         <v>2.696</v>
       </c>
       <c r="L636">
         <v>123.452</v>
       </c>
       <c r="M636">
         <v>152.097</v>
       </c>
       <c r="N636">
         <v>369.554</v>
       </c>
       <c r="O636">
         <v>27.02</v>
       </c>
       <c r="P636">
         <v>1228.843</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>172.912</v>
+        <v>172.913</v>
       </c>
       <c r="C637">
-        <v>28.644</v>
+        <v>28.244</v>
       </c>
       <c r="D637">
-        <v>507.698</v>
+        <v>507.429</v>
       </c>
       <c r="E637">
-        <v>710.932</v>
+        <v>710.264</v>
       </c>
       <c r="F637">
-        <v>96.82</v>
+        <v>96.834</v>
       </c>
       <c r="G637">
         <v>23.157</v>
       </c>
       <c r="H637">
-        <v>79.898</v>
+        <v>79.89</v>
       </c>
       <c r="I637">
-        <v>7.415</v>
+        <v>7.389</v>
       </c>
       <c r="J637">
         <v>3.996</v>
       </c>
       <c r="K637">
         <v>2.696</v>
       </c>
       <c r="L637">
-        <v>126.795</v>
+        <v>126.823</v>
       </c>
       <c r="M637">
-        <v>153.411</v>
+        <v>153.493</v>
       </c>
       <c r="N637">
-        <v>374.211</v>
+        <v>374.287</v>
       </c>
       <c r="O637">
-        <v>27.304</v>
+        <v>27.583</v>
       </c>
       <c r="P637">
-        <v>1233.839</v>
+        <v>1233.561</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>172.505</v>
+        <v>172.506</v>
       </c>
       <c r="C638">
-        <v>28.644</v>
+        <v>28.231</v>
       </c>
       <c r="D638">
-        <v>507.735</v>
+        <v>507.468</v>
       </c>
       <c r="E638">
-        <v>710.562</v>
+        <v>709.883</v>
       </c>
       <c r="F638">
-        <v>96.82</v>
+        <v>96.834</v>
       </c>
       <c r="G638">
         <v>23.157</v>
       </c>
       <c r="H638">
-        <v>79.898</v>
+        <v>79.89</v>
       </c>
       <c r="I638">
-        <v>7.415</v>
+        <v>7.389</v>
       </c>
       <c r="J638">
-        <v>3.996</v>
+        <v>3.993</v>
       </c>
       <c r="K638">
         <v>2.696</v>
       </c>
       <c r="L638">
-        <v>127.95</v>
+        <v>127.978</v>
       </c>
       <c r="M638">
-        <v>153.773</v>
+        <v>153.854</v>
       </c>
       <c r="N638">
-        <v>375.727</v>
+        <v>375.8</v>
       </c>
       <c r="O638">
-        <v>27.878</v>
+        <v>28.157</v>
       </c>
       <c r="P638">
-        <v>1235.559</v>
+        <v>1235.266</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>172.22</v>
+        <v>172.221</v>
       </c>
       <c r="C639">
-        <v>28.642</v>
+        <v>28.229</v>
       </c>
       <c r="D639">
-        <v>507.585</v>
+        <v>507.319</v>
       </c>
       <c r="E639">
-        <v>710.126</v>
+        <v>709.447</v>
       </c>
       <c r="F639">
-        <v>96.82</v>
+        <v>96.834</v>
       </c>
       <c r="G639">
         <v>23.157</v>
       </c>
       <c r="H639">
-        <v>79.898</v>
+        <v>79.89</v>
       </c>
       <c r="I639">
-        <v>7.415</v>
+        <v>7.389</v>
       </c>
       <c r="J639">
-        <v>3.996</v>
+        <v>3.992</v>
       </c>
       <c r="K639">
         <v>2.696</v>
       </c>
       <c r="L639">
-        <v>130.29</v>
+        <v>130.569</v>
       </c>
       <c r="M639">
-        <v>153.8</v>
+        <v>153.881</v>
       </c>
       <c r="N639">
-        <v>378.093</v>
+        <v>378.417</v>
       </c>
       <c r="O639">
-        <v>28.86</v>
+        <v>29.152</v>
       </c>
       <c r="P639">
-        <v>1238.472</v>
+        <v>1238.507</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>172.163</v>
+        <v>172.164</v>
       </c>
       <c r="C640">
-        <v>28.637</v>
+        <v>28.224</v>
       </c>
       <c r="D640">
-        <v>507.731</v>
+        <v>507.464</v>
       </c>
       <c r="E640">
-        <v>710.209</v>
+        <v>709.531</v>
       </c>
       <c r="F640">
-        <v>96.82</v>
+        <v>96.834</v>
       </c>
       <c r="G640">
         <v>23.157</v>
       </c>
       <c r="H640">
-        <v>79.904</v>
+        <v>79.894</v>
       </c>
       <c r="I640">
-        <v>7.415</v>
+        <v>7.371</v>
       </c>
       <c r="J640">
-        <v>3.996</v>
+        <v>3.992</v>
       </c>
       <c r="K640">
         <v>2.696</v>
       </c>
       <c r="L640">
-        <v>132.354</v>
+        <v>132.636</v>
       </c>
       <c r="M640">
-        <v>154.043</v>
+        <v>154.124</v>
       </c>
       <c r="N640">
-        <v>380.407</v>
+        <v>380.713</v>
       </c>
       <c r="O640">
-        <v>30.183</v>
+        <v>30.475</v>
       </c>
       <c r="P640">
-        <v>1242.192</v>
+        <v>1242.21</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>172.163</v>
+        <v>172.164</v>
       </c>
       <c r="C641">
-        <v>28.345</v>
+        <v>28.06</v>
       </c>
       <c r="D641">
-        <v>508.291</v>
+        <v>508.024</v>
       </c>
       <c r="E641">
-        <v>710.477</v>
+        <v>709.926</v>
       </c>
       <c r="F641">
-        <v>96.866</v>
+        <v>96.88</v>
       </c>
       <c r="G641">
         <v>23.157</v>
       </c>
       <c r="H641">
-        <v>79.904</v>
+        <v>79.894</v>
       </c>
       <c r="I641">
-        <v>7.415</v>
+        <v>7.371</v>
       </c>
       <c r="J641">
-        <v>3.996</v>
+        <v>3.992</v>
       </c>
       <c r="K641">
         <v>2.696</v>
       </c>
       <c r="L641">
-        <v>133.709</v>
+        <v>133.999</v>
       </c>
       <c r="M641">
-        <v>154.261</v>
+        <v>154.342</v>
       </c>
       <c r="N641">
-        <v>381.98</v>
+        <v>382.294</v>
       </c>
       <c r="O641">
-        <v>31.744</v>
+        <v>32.209</v>
       </c>
       <c r="P641">
-        <v>1245.64</v>
+        <v>1245.967</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>172.163</v>
+        <v>172.164</v>
       </c>
       <c r="C642">
-        <v>28.345</v>
+        <v>28.06</v>
       </c>
       <c r="D642">
-        <v>508.559</v>
+        <v>508.575</v>
       </c>
       <c r="E642">
-        <v>710.719</v>
+        <v>710.451</v>
       </c>
       <c r="F642">
-        <v>96.866</v>
+        <v>96.88</v>
       </c>
       <c r="G642">
         <v>23.157</v>
       </c>
       <c r="H642">
-        <v>79.904</v>
+        <v>79.894</v>
       </c>
       <c r="I642">
-        <v>7.418</v>
+        <v>7.374</v>
       </c>
       <c r="J642">
-        <v>3.991</v>
+        <v>3.988</v>
       </c>
       <c r="K642">
         <v>2.696</v>
       </c>
       <c r="L642">
-        <v>135.607</v>
+        <v>136.511</v>
       </c>
       <c r="M642">
-        <v>154.848</v>
+        <v>154.869</v>
       </c>
       <c r="N642">
-        <v>384.462</v>
+        <v>385.332</v>
       </c>
       <c r="O642">
-        <v>33.03</v>
+        <v>33.807</v>
       </c>
       <c r="P642">
-        <v>1249.65</v>
+        <v>1251.127</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>171.837</v>
+        <v>171.838</v>
       </c>
       <c r="C643">
-        <v>28.349</v>
+        <v>28.064</v>
       </c>
       <c r="D643">
-        <v>508.965</v>
+        <v>508.981</v>
       </c>
       <c r="E643">
-        <v>710.802</v>
+        <v>710.534</v>
       </c>
       <c r="F643">
-        <v>96.866</v>
+        <v>96.88</v>
       </c>
       <c r="G643">
         <v>23.157</v>
       </c>
       <c r="H643">
-        <v>79.907</v>
+        <v>79.893</v>
       </c>
       <c r="I643">
-        <v>7.328</v>
+        <v>7.284</v>
       </c>
       <c r="J643">
-        <v>3.991</v>
+        <v>3.988</v>
       </c>
       <c r="K643">
         <v>2.696</v>
       </c>
       <c r="L643">
-        <v>137.028</v>
+        <v>137.962</v>
       </c>
       <c r="M643">
-        <v>155.042</v>
+        <v>155.064</v>
       </c>
       <c r="N643">
-        <v>385.992</v>
+        <v>386.887</v>
       </c>
       <c r="O643">
-        <v>34.705</v>
+        <v>35.466</v>
       </c>
       <c r="P643">
-        <v>1252.937</v>
+        <v>1254.424</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>171.837</v>
+        <v>171.838</v>
       </c>
       <c r="C644">
-        <v>28.02</v>
+        <v>28.069</v>
       </c>
       <c r="D644">
-        <v>509.607</v>
+        <v>509.623</v>
       </c>
       <c r="E644">
-        <v>711.115</v>
+        <v>711.182</v>
       </c>
       <c r="F644">
-        <v>96.866</v>
+        <v>96.88</v>
       </c>
       <c r="G644">
         <v>23.157</v>
       </c>
       <c r="H644">
-        <v>79.907</v>
+        <v>79.888</v>
       </c>
       <c r="I644">
-        <v>7.328</v>
+        <v>7.284</v>
       </c>
       <c r="J644">
-        <v>3.994</v>
+        <v>3.991</v>
       </c>
       <c r="K644">
         <v>2.696</v>
       </c>
       <c r="L644">
-        <v>139.171</v>
+        <v>140.499</v>
       </c>
       <c r="M644">
-        <v>155.262</v>
+        <v>155.284</v>
       </c>
       <c r="N644">
-        <v>388.358</v>
+        <v>389.641</v>
       </c>
       <c r="O644">
-        <v>35.789</v>
+        <v>36.561</v>
       </c>
       <c r="P644">
-        <v>1256.7</v>
+        <v>1258.929</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>171.837</v>
+        <v>171.838</v>
       </c>
       <c r="C645">
-        <v>28.062</v>
+        <v>28.098</v>
       </c>
       <c r="D645">
-        <v>509.69</v>
+        <v>509.631</v>
       </c>
       <c r="E645">
-        <v>711.241</v>
+        <v>711.218</v>
       </c>
       <c r="F645">
-        <v>96.866</v>
+        <v>96.88</v>
       </c>
       <c r="G645">
         <v>23.157</v>
       </c>
       <c r="H645">
-        <v>79.907</v>
+        <v>79.888</v>
       </c>
       <c r="I645">
-        <v>7.328</v>
+        <v>7.284</v>
       </c>
       <c r="J645">
-        <v>3.994</v>
+        <v>3.991</v>
       </c>
       <c r="K645">
         <v>2.696</v>
       </c>
       <c r="L645">
-        <v>141.578</v>
+        <v>142.432</v>
       </c>
       <c r="M645">
-        <v>155.452</v>
+        <v>155.474</v>
       </c>
       <c r="N645">
-        <v>390.955</v>
+        <v>391.765</v>
       </c>
       <c r="O645">
-        <v>37.034</v>
+        <v>37.542</v>
       </c>
       <c r="P645">
-        <v>1260.733</v>
+        <v>1262.07</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>170.937</v>
+        <v>170.938</v>
       </c>
       <c r="C646">
-        <v>28.173</v>
+        <v>28.098</v>
       </c>
       <c r="D646">
-        <v>509.851</v>
+        <v>510.208</v>
       </c>
       <c r="E646">
-        <v>710.613</v>
+        <v>710.896</v>
       </c>
       <c r="F646">
-        <v>96.866</v>
+        <v>96.88</v>
       </c>
       <c r="G646">
         <v>23.157</v>
       </c>
       <c r="H646">
-        <v>79.907</v>
+        <v>79.888</v>
       </c>
       <c r="I646">
-        <v>7.328</v>
+        <v>7.284</v>
       </c>
       <c r="J646">
-        <v>3.987</v>
+        <v>3.984</v>
       </c>
       <c r="K646">
         <v>2.696</v>
       </c>
       <c r="L646">
-        <v>142.93</v>
+        <v>144.054</v>
       </c>
       <c r="M646">
-        <v>155.893</v>
+        <v>155.915</v>
       </c>
       <c r="N646">
-        <v>392.74</v>
+        <v>393.82</v>
       </c>
       <c r="O646">
-        <v>39.17</v>
+        <v>39.216</v>
       </c>
       <c r="P646">
-        <v>1264.035</v>
+        <v>1265.478</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>170.037</v>
+        <v>170.038</v>
       </c>
       <c r="C647">
-        <v>28.136</v>
+        <v>28.098</v>
       </c>
       <c r="D647">
-        <v>510.523</v>
+        <v>510.449</v>
       </c>
       <c r="E647">
-        <v>710.311</v>
+        <v>710.201</v>
       </c>
       <c r="F647">
-        <v>96.866</v>
+        <v>96.88</v>
       </c>
       <c r="G647">
         <v>23.157</v>
       </c>
       <c r="H647">
-        <v>79.907</v>
+        <v>79.888</v>
       </c>
       <c r="I647">
-        <v>7.328</v>
+        <v>7.284</v>
       </c>
       <c r="J647">
         <v>3.983</v>
       </c>
       <c r="K647">
         <v>2.696</v>
       </c>
       <c r="L647">
-        <v>145.689</v>
+        <v>146.368</v>
       </c>
       <c r="M647">
-        <v>156.332</v>
+        <v>156.335</v>
       </c>
       <c r="N647">
-        <v>395.934</v>
+        <v>396.554</v>
       </c>
       <c r="O647">
-        <v>40.377</v>
+        <v>40.596</v>
       </c>
       <c r="P647">
-        <v>1268.154</v>
+        <v>1268.896</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>169.78</v>
+      </c>
+      <c r="C648">
+        <v>28.09</v>
+      </c>
+      <c r="D648">
+        <v>512.103</v>
+      </c>
+      <c r="E648">
+        <v>711.589</v>
+      </c>
+      <c r="F648">
+        <v>96.88</v>
+      </c>
+      <c r="G648">
+        <v>23.157</v>
+      </c>
+      <c r="H648">
+        <v>79.893</v>
+      </c>
+      <c r="I648">
+        <v>7.277</v>
+      </c>
+      <c r="J648">
+        <v>3.983</v>
+      </c>
+      <c r="K648">
+        <v>2.696</v>
+      </c>
+      <c r="L648">
+        <v>151.191</v>
+      </c>
+      <c r="M648">
+        <v>158.271</v>
+      </c>
+      <c r="N648">
+        <v>403.31</v>
+      </c>
+      <c r="O648">
+        <v>42.795</v>
+      </c>
+      <c r="P648">
+        <v>1279.235</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>169.972</v>
+      </c>
+      <c r="C649">
+        <v>27.982</v>
+      </c>
+      <c r="D649">
+        <v>511.621</v>
+      </c>
+      <c r="E649">
+        <v>711.19</v>
+      </c>
+      <c r="F649">
+        <v>96.867</v>
+      </c>
+      <c r="G649">
+        <v>23.159</v>
+      </c>
+      <c r="H649">
+        <v>79.944</v>
+      </c>
+      <c r="I649">
+        <v>7.203</v>
+      </c>
+      <c r="J649">
+        <v>3.97</v>
+      </c>
+      <c r="K649">
+        <v>2.701</v>
+      </c>
+      <c r="L649">
+        <v>153.934</v>
+      </c>
+      <c r="M649">
+        <v>159.509</v>
+      </c>
+      <c r="N649">
+        <v>407.26</v>
+      </c>
+      <c r="O649">
+        <v>43.372</v>
+      </c>
+      <c r="P649">
+        <v>1283.351</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -36377,50 +36477,100 @@
         <v>79.897</v>
       </c>
       <c r="I88">
         <v>7.415</v>
       </c>
       <c r="J88">
         <v>3.997</v>
       </c>
       <c r="K88">
         <v>2.696</v>
       </c>
       <c r="L88">
         <v>123.452</v>
       </c>
       <c r="M88">
         <v>152.097</v>
       </c>
       <c r="N88">
         <v>369.554</v>
       </c>
       <c r="O88">
         <v>27.02</v>
       </c>
       <c r="P88">
         <v>1228.843</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>169.78</v>
+      </c>
+      <c r="C89">
+        <v>28.09</v>
+      </c>
+      <c r="D89">
+        <v>512.103</v>
+      </c>
+      <c r="E89">
+        <v>711.589</v>
+      </c>
+      <c r="F89">
+        <v>96.88</v>
+      </c>
+      <c r="G89">
+        <v>23.157</v>
+      </c>
+      <c r="H89">
+        <v>79.893</v>
+      </c>
+      <c r="I89">
+        <v>7.277</v>
+      </c>
+      <c r="J89">
+        <v>3.983</v>
+      </c>
+      <c r="K89">
+        <v>2.696</v>
+      </c>
+      <c r="L89">
+        <v>151.191</v>
+      </c>
+      <c r="M89">
+        <v>158.271</v>
+      </c>
+      <c r="N89">
+        <v>403.31</v>
+      </c>
+      <c r="O89">
+        <v>42.795</v>
+      </c>
+      <c r="P89">
+        <v>1279.235</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>