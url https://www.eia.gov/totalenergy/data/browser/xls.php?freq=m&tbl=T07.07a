--- v4 (2026-05-03)
+++ v5 (2026-06-17)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 7.7a Electric Net Summer Capacity: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t xml:space="preserve">Coal, Net Summer Capacity </t>
   </si>
   <si>
     <t>Petroleum, Net Summer Capacity</t>
   </si>
   <si>
     <t xml:space="preserve">Natural Gas, Net Summer Capacity </t>
   </si>
   <si>
     <t>Fossil Fuels, Net Summer Capacity</t>
   </si>
   <si>
     <t>Nuclear Electric Power, Net Summer Capacity</t>
   </si>
   <si>
     <t>Hydroelectric Pumped Storage, Net Summer Capacity</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -32498,50 +32498,100 @@
         <v>79.944</v>
       </c>
       <c r="I649">
         <v>7.203</v>
       </c>
       <c r="J649">
         <v>3.97</v>
       </c>
       <c r="K649">
         <v>2.701</v>
       </c>
       <c r="L649">
         <v>153.934</v>
       </c>
       <c r="M649">
         <v>159.509</v>
       </c>
       <c r="N649">
         <v>407.26</v>
       </c>
       <c r="O649">
         <v>43.372</v>
       </c>
       <c r="P649">
         <v>1283.351</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>171.807</v>
+      </c>
+      <c r="C650">
+        <v>27.77</v>
+      </c>
+      <c r="D650">
+        <v>512.345</v>
+      </c>
+      <c r="E650">
+        <v>713.698</v>
+      </c>
+      <c r="F650">
+        <v>96.87</v>
+      </c>
+      <c r="G650">
+        <v>23.159</v>
+      </c>
+      <c r="H650">
+        <v>79.95</v>
+      </c>
+      <c r="I650">
+        <v>7.202</v>
+      </c>
+      <c r="J650">
+        <v>3.95</v>
+      </c>
+      <c r="K650">
+        <v>2.693</v>
+      </c>
+      <c r="L650">
+        <v>155.478</v>
+      </c>
+      <c r="M650">
+        <v>159.516</v>
+      </c>
+      <c r="N650">
+        <v>408.789</v>
+      </c>
+      <c r="O650">
+        <v>44.631</v>
+      </c>
+      <c r="P650">
+        <v>1288.657</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>