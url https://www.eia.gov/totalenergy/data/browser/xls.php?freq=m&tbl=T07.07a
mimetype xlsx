--- v5 (2026-06-17)
+++ v6 (2026-08-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 7.7a Electric Net Summer Capacity: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t xml:space="preserve">Coal, Net Summer Capacity </t>
   </si>
   <si>
     <t>Petroleum, Net Summer Capacity</t>
   </si>
   <si>
     <t xml:space="preserve">Natural Gas, Net Summer Capacity </t>
   </si>
   <si>
     <t>Fossil Fuels, Net Summer Capacity</t>
   </si>
   <si>
     <t>Nuclear Electric Power, Net Summer Capacity</t>
   </si>
   <si>
     <t>Hydroelectric Pumped Storage, Net Summer Capacity</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -32548,50 +32548,150 @@
         <v>79.95</v>
       </c>
       <c r="I650">
         <v>7.202</v>
       </c>
       <c r="J650">
         <v>3.95</v>
       </c>
       <c r="K650">
         <v>2.693</v>
       </c>
       <c r="L650">
         <v>155.478</v>
       </c>
       <c r="M650">
         <v>159.516</v>
       </c>
       <c r="N650">
         <v>408.789</v>
       </c>
       <c r="O650">
         <v>44.631</v>
       </c>
       <c r="P650">
         <v>1288.657</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>168.903</v>
+      </c>
+      <c r="C651">
+        <v>27.948</v>
+      </c>
+      <c r="D651">
+        <v>513.417</v>
+      </c>
+      <c r="E651">
+        <v>712.044</v>
+      </c>
+      <c r="F651">
+        <v>96.853</v>
+      </c>
+      <c r="G651">
+        <v>23.074</v>
+      </c>
+      <c r="H651">
+        <v>79.948</v>
+      </c>
+      <c r="I651">
+        <v>7.179</v>
+      </c>
+      <c r="J651">
+        <v>3.96</v>
+      </c>
+      <c r="K651">
+        <v>2.693</v>
+      </c>
+      <c r="L651">
+        <v>156.663</v>
+      </c>
+      <c r="M651">
+        <v>158.818</v>
+      </c>
+      <c r="N651">
+        <v>409.261</v>
+      </c>
+      <c r="O651">
+        <v>46.453</v>
+      </c>
+      <c r="P651">
+        <v>1289.197</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>168.653</v>
+      </c>
+      <c r="C652">
+        <v>28.011</v>
+      </c>
+      <c r="D652">
+        <v>515.219</v>
+      </c>
+      <c r="E652">
+        <v>713.658</v>
+      </c>
+      <c r="F652">
+        <v>96.853</v>
+      </c>
+      <c r="G652">
+        <v>23.075</v>
+      </c>
+      <c r="H652">
+        <v>79.972</v>
+      </c>
+      <c r="I652">
+        <v>7.173</v>
+      </c>
+      <c r="J652">
+        <v>3.959</v>
+      </c>
+      <c r="K652">
+        <v>2.693</v>
+      </c>
+      <c r="L652">
+        <v>160.208</v>
+      </c>
+      <c r="M652">
+        <v>160.101</v>
+      </c>
+      <c r="N652">
+        <v>414.105</v>
+      </c>
+      <c r="O652">
+        <v>48.179</v>
+      </c>
+      <c r="P652">
+        <v>1297.391</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>