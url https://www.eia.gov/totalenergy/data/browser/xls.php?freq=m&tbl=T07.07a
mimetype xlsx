--- v6 (2026-08-01)
+++ v7 (2026-09-16)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 7.7a Electric Net Summer Capacity: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t xml:space="preserve">Coal, Net Summer Capacity </t>
   </si>
   <si>
     <t>Petroleum, Net Summer Capacity</t>
   </si>
   <si>
     <t xml:space="preserve">Natural Gas, Net Summer Capacity </t>
   </si>
   <si>
     <t>Fossil Fuels, Net Summer Capacity</t>
   </si>
   <si>
     <t>Nuclear Electric Power, Net Summer Capacity</t>
   </si>
   <si>
     <t>Hydroelectric Pumped Storage, Net Summer Capacity</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -32648,50 +32648,100 @@
         <v>79.972</v>
       </c>
       <c r="I652">
         <v>7.173</v>
       </c>
       <c r="J652">
         <v>3.959</v>
       </c>
       <c r="K652">
         <v>2.693</v>
       </c>
       <c r="L652">
         <v>160.208</v>
       </c>
       <c r="M652">
         <v>160.101</v>
       </c>
       <c r="N652">
         <v>414.105</v>
       </c>
       <c r="O652">
         <v>48.179</v>
       </c>
       <c r="P652">
         <v>1297.391</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>169.929</v>
+      </c>
+      <c r="C653">
+        <v>28.002</v>
+      </c>
+      <c r="D653">
+        <v>514.313</v>
+      </c>
+      <c r="E653">
+        <v>714.015</v>
+      </c>
+      <c r="F653">
+        <v>96.853</v>
+      </c>
+      <c r="G653">
+        <v>23.075</v>
+      </c>
+      <c r="H653">
+        <v>79.974</v>
+      </c>
+      <c r="I653">
+        <v>7.135</v>
+      </c>
+      <c r="J653">
+        <v>3.96</v>
+      </c>
+      <c r="K653">
+        <v>2.684</v>
+      </c>
+      <c r="L653">
+        <v>161.994</v>
+      </c>
+      <c r="M653">
+        <v>164.595</v>
+      </c>
+      <c r="N653">
+        <v>420.342</v>
+      </c>
+      <c r="O653">
+        <v>48.761</v>
+      </c>
+      <c r="P653">
+        <v>1304.567</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>