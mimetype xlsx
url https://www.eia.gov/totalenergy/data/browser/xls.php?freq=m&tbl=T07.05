--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 7.5 Stocks of Coal and Petroleum:  Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Residual Fuel Oil Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Petroleum Coke Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Total Petroleum Stocks, Electric Power Sector</t>
   </si>
@@ -471,54 +471,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80.837" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -14920,303 +14920,349 @@
       </c>
       <c r="B636">
         <v>127825.935</v>
       </c>
       <c r="C636">
         <v>17044.466</v>
       </c>
       <c r="D636">
         <v>5290.996</v>
       </c>
       <c r="E636">
         <v>678.366</v>
       </c>
       <c r="F636">
         <v>438.088</v>
       </c>
       <c r="G636">
         <v>25204.268</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>113293.33</v>
+        <v>113290.268</v>
       </c>
       <c r="C637">
-        <v>16040.289</v>
+        <v>16039.799</v>
       </c>
       <c r="D637">
-        <v>4713.63</v>
+        <v>4713.715</v>
       </c>
       <c r="E637">
-        <v>531.634</v>
+        <v>531.636</v>
       </c>
       <c r="F637">
         <v>395.193</v>
       </c>
       <c r="G637">
-        <v>23261.518</v>
+        <v>23261.115</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>106812.54</v>
+        <v>106802.793</v>
       </c>
       <c r="C638">
-        <v>16236.915</v>
+        <v>16215.817</v>
       </c>
       <c r="D638">
-        <v>4596.86</v>
+        <v>4535.27</v>
       </c>
       <c r="E638">
-        <v>518.738</v>
+        <v>515.468</v>
       </c>
       <c r="F638">
         <v>404.962</v>
       </c>
       <c r="G638">
-        <v>23377.323</v>
+        <v>23291.365</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>111665.33</v>
+        <v>111657.316</v>
       </c>
       <c r="C639">
-        <v>16171.246</v>
+        <v>16151.585</v>
       </c>
       <c r="D639">
-        <v>4894.261</v>
+        <v>4832.772</v>
       </c>
       <c r="E639">
-        <v>510.83</v>
+        <v>507.619</v>
       </c>
       <c r="F639">
         <v>368.044</v>
       </c>
       <c r="G639">
-        <v>23416.557</v>
+        <v>23332.196</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>115928.974</v>
+        <v>115919.345</v>
       </c>
       <c r="C640">
-        <v>16473.738</v>
+        <v>16454.538</v>
       </c>
       <c r="D640">
-        <v>4972.097</v>
+        <v>4910.637</v>
       </c>
       <c r="E640">
-        <v>569.685</v>
+        <v>566.473</v>
       </c>
       <c r="F640">
         <v>357.964</v>
       </c>
       <c r="G640">
-        <v>23805.34</v>
+        <v>23721.468</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>119508.31</v>
+        <v>119487.468</v>
       </c>
       <c r="C641">
-        <v>16587.126</v>
+        <v>16637.353</v>
       </c>
       <c r="D641">
-        <v>5069.376</v>
+        <v>5006.849</v>
       </c>
       <c r="E641">
-        <v>564.857</v>
+        <v>561.143</v>
       </c>
       <c r="F641">
         <v>390.377</v>
       </c>
       <c r="G641">
-        <v>24173.244</v>
+        <v>24157.23</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>116434.455</v>
+        <v>116420.506</v>
       </c>
       <c r="C642">
-        <v>15948.363</v>
+        <v>15907.521</v>
       </c>
       <c r="D642">
-        <v>4920.063</v>
+        <v>4852.132</v>
       </c>
       <c r="E642">
-        <v>547.344</v>
+        <v>540.473</v>
       </c>
       <c r="F642">
         <v>342.369</v>
       </c>
       <c r="G642">
-        <v>23127.615</v>
+        <v>23011.971</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>108748.628</v>
+        <v>108730.905</v>
       </c>
       <c r="C643">
-        <v>15729.353</v>
+        <v>15687.537</v>
       </c>
       <c r="D643">
-        <v>4762.355</v>
+        <v>4688.335</v>
       </c>
       <c r="E643">
-        <v>530.725</v>
+        <v>523.66</v>
       </c>
       <c r="F643">
         <v>325.6</v>
       </c>
       <c r="G643">
-        <v>22650.433</v>
+        <v>22527.532</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>104584.324</v>
+        <v>104604.045</v>
       </c>
       <c r="C644">
-        <v>15921.178</v>
+        <v>15880.447</v>
       </c>
       <c r="D644">
-        <v>4817.513</v>
+        <v>4743.573</v>
       </c>
       <c r="E644">
-        <v>492.904</v>
+        <v>486.451</v>
       </c>
       <c r="F644">
         <v>333.69</v>
       </c>
       <c r="G644">
-        <v>22900.045</v>
+        <v>22778.921</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>105401.895</v>
+        <v>105397.986</v>
       </c>
       <c r="C645">
-        <v>15904.416</v>
+        <v>15862.235</v>
       </c>
       <c r="D645">
-        <v>4694.064</v>
+        <v>4620.029</v>
       </c>
       <c r="E645">
-        <v>494.348</v>
+        <v>487.879</v>
       </c>
       <c r="F645">
         <v>278.072</v>
       </c>
       <c r="G645">
-        <v>22483.188</v>
+        <v>22360.503</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>108939.068</v>
+        <v>109066.423</v>
       </c>
       <c r="C646">
-        <v>15896.756</v>
+        <v>15865.594</v>
       </c>
       <c r="D646">
-        <v>4690.009</v>
+        <v>4616.092</v>
       </c>
       <c r="E646">
-        <v>487.737</v>
+        <v>481.696</v>
       </c>
       <c r="F646">
         <v>286.549</v>
       </c>
       <c r="G646">
-        <v>22507.247</v>
+        <v>22396.127</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>111846.991</v>
+      </c>
+      <c r="C647">
+        <v>15890.765</v>
+      </c>
+      <c r="D647">
+        <v>4749.935</v>
+      </c>
+      <c r="E647">
+        <v>474.563</v>
+      </c>
+      <c r="F647">
+        <v>310.753</v>
+      </c>
+      <c r="G647">
+        <v>22669.028</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>109451.629</v>
+      </c>
+      <c r="C648">
+        <v>16078.335</v>
+      </c>
+      <c r="D648">
+        <v>4392.379</v>
+      </c>
+      <c r="E648">
+        <v>463.081</v>
+      </c>
+      <c r="F648">
+        <v>307.383</v>
+      </c>
+      <c r="G648">
+        <v>22470.71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80.837" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -17007,50 +17053,73 @@
       <c r="G87">
         <v>26539.45</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>127825.935</v>
       </c>
       <c r="C88">
         <v>17044.466</v>
       </c>
       <c r="D88">
         <v>5290.996</v>
       </c>
       <c r="E88">
         <v>678.366</v>
       </c>
       <c r="F88">
         <v>438.088</v>
       </c>
       <c r="G88">
         <v>25204.268</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>109451.629</v>
+      </c>
+      <c r="C89">
+        <v>16078.335</v>
+      </c>
+      <c r="D89">
+        <v>4392.379</v>
+      </c>
+      <c r="E89">
+        <v>463.081</v>
+      </c>
+      <c r="F89">
+        <v>307.383</v>
+      </c>
+      <c r="G89">
+        <v>22470.71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>