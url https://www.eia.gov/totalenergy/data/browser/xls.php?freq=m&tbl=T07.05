--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 7.5 Stocks of Coal and Petroleum:  Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Residual Fuel Oil Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Petroleum Coke Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Total Petroleum Stocks, Electric Power Sector</t>
   </si>
@@ -471,54 +471,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80.837" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -15189,50 +15189,96 @@
       <c r="G647">
         <v>22669.028</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>109451.629</v>
       </c>
       <c r="C648">
         <v>16078.335</v>
       </c>
       <c r="D648">
         <v>4392.379</v>
       </c>
       <c r="E648">
         <v>463.081</v>
       </c>
       <c r="F648">
         <v>307.383</v>
       </c>
       <c r="G648">
         <v>22470.71</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>104018.411</v>
+      </c>
+      <c r="C649">
+        <v>14457.948</v>
+      </c>
+      <c r="D649">
+        <v>3534.749</v>
+      </c>
+      <c r="E649">
+        <v>313.394</v>
+      </c>
+      <c r="F649">
+        <v>286.704</v>
+      </c>
+      <c r="G649">
+        <v>19739.611</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>104721.325</v>
+      </c>
+      <c r="C650">
+        <v>15086.117</v>
+      </c>
+      <c r="D650">
+        <v>3807.204</v>
+      </c>
+      <c r="E650">
+        <v>362.62</v>
+      </c>
+      <c r="F650">
+        <v>288.868</v>
+      </c>
+      <c r="G650">
+        <v>20700.281</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>