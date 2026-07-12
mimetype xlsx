--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 7.5 Stocks of Coal and Petroleum:  Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Residual Fuel Oil Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Petroleum Coke Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Total Petroleum Stocks, Electric Power Sector</t>
   </si>
@@ -471,54 +471,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80.837" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -15235,50 +15235,73 @@
       <c r="G649">
         <v>19739.611</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>104721.325</v>
       </c>
       <c r="C650">
         <v>15086.117</v>
       </c>
       <c r="D650">
         <v>3807.204</v>
       </c>
       <c r="E650">
         <v>362.62</v>
       </c>
       <c r="F650">
         <v>288.868</v>
       </c>
       <c r="G650">
         <v>20700.281</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>110929.286</v>
+      </c>
+      <c r="C651">
+        <v>15274.578</v>
+      </c>
+      <c r="D651">
+        <v>4182.883</v>
+      </c>
+      <c r="E651">
+        <v>353.425</v>
+      </c>
+      <c r="F651">
+        <v>346.403</v>
+      </c>
+      <c r="G651">
+        <v>21542.901</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>