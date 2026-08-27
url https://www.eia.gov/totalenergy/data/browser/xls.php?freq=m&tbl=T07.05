--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 7.5 Stocks of Coal and Petroleum:  Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Residual Fuel Oil Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Petroleum Coke Stocks, Electric Power Sector</t>
   </si>
   <si>
     <t>Total Petroleum Stocks, Electric Power Sector</t>
   </si>
@@ -471,54 +471,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80.837" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -15258,50 +15258,96 @@
       <c r="G650">
         <v>20700.281</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>110929.286</v>
       </c>
       <c r="C651">
         <v>15274.578</v>
       </c>
       <c r="D651">
         <v>4182.883</v>
       </c>
       <c r="E651">
         <v>353.425</v>
       </c>
       <c r="F651">
         <v>346.403</v>
       </c>
       <c r="G651">
         <v>21542.901</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>116494.144</v>
+      </c>
+      <c r="C652">
+        <v>15251.943</v>
+      </c>
+      <c r="D652">
+        <v>4338.614</v>
+      </c>
+      <c r="E652">
+        <v>351.212</v>
+      </c>
+      <c r="F652">
+        <v>359.697</v>
+      </c>
+      <c r="G652">
+        <v>21740.254</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>119896.623</v>
+      </c>
+      <c r="C653">
+        <v>15061.966</v>
+      </c>
+      <c r="D653">
+        <v>4443.186</v>
+      </c>
+      <c r="E653">
+        <v>347.746</v>
+      </c>
+      <c r="F653">
+        <v>371.441</v>
+      </c>
+      <c r="G653">
+        <v>21710.103</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>