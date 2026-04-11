--- v2 (2026-02-21)
+++ v3 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 7.4c Consumption of Selected Combustible Fuels for Electricity Generation and Useful Thermal Output:  Commercial and Industrial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Waste Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, Industrial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation and Useful Thermal Output, Industrial Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z454"/>
+  <dimension ref="A1:Z456"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A454"/>
+      <selection activeCell="A13" sqref="A13:A456"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="182.384" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="110.259" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -17040,450 +17040,526 @@
       </c>
       <c r="H444">
         <v>124.475</v>
       </c>
       <c r="I444">
         <v>19.391</v>
       </c>
       <c r="J444">
         <v>75.687</v>
       </c>
       <c r="K444">
         <v>3.352</v>
       </c>
       <c r="L444">
         <v>2.427</v>
       </c>
     </row>
     <row r="445" spans="1:26">
       <c r="A445" s="6">
         <v>45658.0</v>
       </c>
       <c r="B445">
         <v>48.837</v>
       </c>
       <c r="C445">
-        <v>75.798</v>
+        <v>75.803</v>
       </c>
       <c r="D445">
         <v>11.908</v>
       </c>
       <c r="E445">
         <v>5.879</v>
       </c>
       <c r="F445">
         <v>765.086</v>
       </c>
       <c r="G445">
         <v>421.69</v>
       </c>
       <c r="H445">
-        <v>129.621</v>
+        <v>129.62</v>
       </c>
       <c r="I445">
-        <v>20.051</v>
+        <v>20.039</v>
       </c>
       <c r="J445">
         <v>71.644</v>
       </c>
       <c r="K445">
         <v>3.411</v>
       </c>
       <c r="L445">
         <v>1.668</v>
       </c>
     </row>
     <row r="446" spans="1:26">
       <c r="A446" s="6">
         <v>45689.0</v>
       </c>
       <c r="B446">
         <v>42.21</v>
       </c>
       <c r="C446">
-        <v>43.683</v>
+        <v>43.687</v>
       </c>
       <c r="D446">
-        <v>10.584</v>
+        <v>10.583</v>
       </c>
       <c r="E446">
         <v>5.328</v>
       </c>
       <c r="F446">
         <v>670.841</v>
       </c>
       <c r="G446">
         <v>331.696</v>
       </c>
       <c r="H446">
-        <v>111.416</v>
+        <v>111.409</v>
       </c>
       <c r="I446">
-        <v>18.204</v>
+        <v>18.171</v>
       </c>
       <c r="J446">
         <v>64.242</v>
       </c>
       <c r="K446">
         <v>3.2</v>
       </c>
       <c r="L446">
         <v>1.439</v>
       </c>
     </row>
     <row r="447" spans="1:26">
       <c r="A447" s="6">
         <v>45717.0</v>
       </c>
       <c r="B447">
         <v>38.421</v>
       </c>
       <c r="C447">
-        <v>26.019</v>
+        <v>26.023</v>
       </c>
       <c r="D447">
         <v>10.403</v>
       </c>
       <c r="E447">
         <v>5.87</v>
       </c>
       <c r="F447">
         <v>742.826</v>
       </c>
       <c r="G447">
-        <v>381.505</v>
+        <v>381.504</v>
       </c>
       <c r="H447">
-        <v>118.028</v>
+        <v>118.021</v>
       </c>
       <c r="I447">
-        <v>19.537</v>
+        <v>19.54</v>
       </c>
       <c r="J447">
         <v>71.521</v>
       </c>
       <c r="K447">
         <v>3.528</v>
       </c>
       <c r="L447">
         <v>1.563</v>
       </c>
     </row>
     <row r="448" spans="1:26">
       <c r="A448" s="6">
         <v>45748.0</v>
       </c>
       <c r="B448">
         <v>32.005</v>
       </c>
       <c r="C448">
-        <v>17.983</v>
+        <v>17.987</v>
       </c>
       <c r="D448">
         <v>9.093</v>
       </c>
       <c r="E448">
         <v>5.615</v>
       </c>
       <c r="F448">
         <v>684.9</v>
       </c>
       <c r="G448">
-        <v>337.103</v>
+        <v>337.102</v>
       </c>
       <c r="H448">
-        <v>109.731</v>
+        <v>109.727</v>
       </c>
       <c r="I448">
-        <v>17.614</v>
+        <v>17.592</v>
       </c>
       <c r="J448">
         <v>65.444</v>
       </c>
       <c r="K448">
         <v>3.301</v>
       </c>
       <c r="L448">
-        <v>1.565</v>
+        <v>1.566</v>
       </c>
     </row>
     <row r="449" spans="1:26">
       <c r="A449" s="6">
         <v>45778.0</v>
       </c>
       <c r="B449">
         <v>29.571</v>
       </c>
       <c r="C449">
-        <v>41.231</v>
+        <v>40.523</v>
       </c>
       <c r="D449">
-        <v>9.036</v>
+        <v>9.059</v>
       </c>
       <c r="E449">
         <v>5.211</v>
       </c>
       <c r="F449">
         <v>580.596</v>
       </c>
       <c r="G449">
-        <v>390.002</v>
+        <v>390.003</v>
       </c>
       <c r="H449">
         <v>110.644</v>
       </c>
       <c r="I449">
-        <v>17.634</v>
+        <v>17.537</v>
       </c>
       <c r="J449">
         <v>68.114</v>
       </c>
       <c r="K449">
         <v>2.759</v>
       </c>
       <c r="L449">
         <v>1.54</v>
       </c>
     </row>
     <row r="450" spans="1:26">
       <c r="A450" s="6">
         <v>45809.0</v>
       </c>
       <c r="B450">
         <v>25.631</v>
       </c>
       <c r="C450">
-        <v>26.305</v>
+        <v>24.5</v>
       </c>
       <c r="D450">
-        <v>10.464</v>
+        <v>10.479</v>
       </c>
       <c r="E450">
         <v>5.474</v>
       </c>
       <c r="F450">
         <v>623.886</v>
       </c>
       <c r="G450">
-        <v>467.75</v>
+        <v>467.751</v>
       </c>
       <c r="H450">
-        <v>110.061</v>
+        <v>110.06</v>
       </c>
       <c r="I450">
-        <v>18.712</v>
+        <v>18.581</v>
       </c>
       <c r="J450">
         <v>68.271</v>
       </c>
       <c r="K450">
         <v>1.633</v>
       </c>
       <c r="L450">
-        <v>1.689</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="451" spans="1:26">
       <c r="A451" s="6">
         <v>45839.0</v>
       </c>
       <c r="B451">
         <v>33.984</v>
       </c>
       <c r="C451">
-        <v>21.932</v>
+        <v>19.897</v>
       </c>
       <c r="D451">
-        <v>11.472</v>
+        <v>11.48</v>
       </c>
       <c r="E451">
         <v>5.599</v>
       </c>
       <c r="F451">
         <v>673.251</v>
       </c>
       <c r="G451">
-        <v>330.591</v>
+        <v>330.503</v>
       </c>
       <c r="H451">
-        <v>116.398</v>
+        <v>116.393</v>
       </c>
       <c r="I451">
-        <v>19.684</v>
+        <v>19.625</v>
       </c>
       <c r="J451">
         <v>72.391</v>
       </c>
       <c r="K451">
         <v>1.962</v>
       </c>
       <c r="L451">
-        <v>1.775</v>
+        <v>1.778</v>
       </c>
     </row>
     <row r="452" spans="1:26">
       <c r="A452" s="6">
         <v>45870.0</v>
       </c>
       <c r="B452">
         <v>32.005</v>
       </c>
       <c r="C452">
-        <v>40.742</v>
+        <v>40.756</v>
       </c>
       <c r="D452">
-        <v>10.969</v>
+        <v>11.107</v>
       </c>
       <c r="E452">
         <v>5.583</v>
       </c>
       <c r="F452">
         <v>646.04</v>
       </c>
       <c r="G452">
-        <v>399.577</v>
+        <v>399.565</v>
       </c>
       <c r="H452">
-        <v>117.698</v>
+        <v>117.719</v>
       </c>
       <c r="I452">
-        <v>18.393</v>
+        <v>18.325</v>
       </c>
       <c r="J452">
-        <v>71.595</v>
+        <v>71.592</v>
       </c>
       <c r="K452">
         <v>1.997</v>
       </c>
       <c r="L452">
-        <v>1.666</v>
+        <v>1.664</v>
       </c>
     </row>
     <row r="453" spans="1:26">
       <c r="A453" s="6">
         <v>45901.0</v>
       </c>
       <c r="B453">
         <v>31.543</v>
       </c>
       <c r="C453">
-        <v>16.459</v>
+        <v>16.463</v>
       </c>
       <c r="D453">
-        <v>10.475</v>
+        <v>10.44</v>
       </c>
       <c r="E453">
         <v>5.53</v>
       </c>
       <c r="F453">
         <v>620.094</v>
       </c>
       <c r="G453">
-        <v>367.781</v>
+        <v>367.241</v>
       </c>
       <c r="H453">
-        <v>112.515</v>
+        <v>112.506</v>
       </c>
       <c r="I453">
-        <v>18.95</v>
+        <v>18.858</v>
       </c>
       <c r="J453">
-        <v>69.077</v>
+        <v>69.084</v>
       </c>
       <c r="K453">
         <v>1.937</v>
       </c>
       <c r="L453">
         <v>1.621</v>
       </c>
     </row>
     <row r="454" spans="1:26">
       <c r="A454" s="6">
         <v>45931.0</v>
       </c>
       <c r="B454">
         <v>31.585</v>
       </c>
       <c r="C454">
-        <v>16.113</v>
+        <v>16.108</v>
       </c>
       <c r="D454">
-        <v>10.215</v>
+        <v>10.213</v>
       </c>
       <c r="E454">
         <v>5.526</v>
       </c>
       <c r="F454">
         <v>621.162</v>
       </c>
       <c r="G454">
-        <v>398.431</v>
+        <v>397.014</v>
       </c>
       <c r="H454">
-        <v>112.629</v>
+        <v>112.616</v>
       </c>
       <c r="I454">
-        <v>19.97</v>
+        <v>20.008</v>
       </c>
       <c r="J454">
         <v>67.987</v>
       </c>
       <c r="K454">
         <v>3.383</v>
       </c>
       <c r="L454">
         <v>1.631</v>
+      </c>
+    </row>
+    <row r="455" spans="1:26">
+      <c r="A455" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B455">
+        <v>33.469</v>
+      </c>
+      <c r="C455">
+        <v>20.236</v>
+      </c>
+      <c r="D455">
+        <v>20.589</v>
+      </c>
+      <c r="E455">
+        <v>5.697</v>
+      </c>
+      <c r="F455">
+        <v>628.658</v>
+      </c>
+      <c r="G455">
+        <v>372.712</v>
+      </c>
+      <c r="H455">
+        <v>116.622</v>
+      </c>
+      <c r="I455">
+        <v>19.685</v>
+      </c>
+      <c r="J455">
+        <v>67.31</v>
+      </c>
+      <c r="K455">
+        <v>3.061</v>
+      </c>
+      <c r="L455">
+        <v>1.559</v>
+      </c>
+    </row>
+    <row r="456" spans="1:26">
+      <c r="A456" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B456">
+        <v>33.264</v>
+      </c>
+      <c r="C456">
+        <v>55.251</v>
+      </c>
+      <c r="D456">
+        <v>23.158</v>
+      </c>
+      <c r="E456">
+        <v>5.844</v>
+      </c>
+      <c r="F456">
+        <v>668.457</v>
+      </c>
+      <c r="G456">
+        <v>412.439</v>
+      </c>
+      <c r="H456">
+        <v>124.12</v>
+      </c>
+      <c r="I456">
+        <v>19.446</v>
+      </c>
+      <c r="J456">
+        <v>68.714</v>
+      </c>
+      <c r="K456">
+        <v>3.489</v>
+      </c>
+      <c r="L456">
+        <v>1.726</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z48"/>
+  <dimension ref="A1:Z49"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A48"/>
+      <selection activeCell="A13" sqref="A13:A49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="182.384" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="110.259" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -18929,50 +19005,88 @@
         <v>128.424</v>
       </c>
       <c r="E48">
         <v>72.158</v>
       </c>
       <c r="F48">
         <v>8134.053</v>
       </c>
       <c r="G48">
         <v>4552.778</v>
       </c>
       <c r="H48">
         <v>1396.561</v>
       </c>
       <c r="I48">
         <v>233.285</v>
       </c>
       <c r="J48">
         <v>854.608</v>
       </c>
       <c r="K48">
         <v>35.831</v>
       </c>
       <c r="L48">
         <v>28.366</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B49">
+        <v>412.525</v>
+      </c>
+      <c r="C49">
+        <v>397.233</v>
+      </c>
+      <c r="D49">
+        <v>148.512</v>
+      </c>
+      <c r="E49">
+        <v>67.157</v>
+      </c>
+      <c r="F49">
+        <v>7925.797</v>
+      </c>
+      <c r="G49">
+        <v>4609.221</v>
+      </c>
+      <c r="H49">
+        <v>1389.456</v>
+      </c>
+      <c r="I49">
+        <v>227.406</v>
+      </c>
+      <c r="J49">
+        <v>826.315</v>
+      </c>
+      <c r="K49">
+        <v>33.66</v>
+      </c>
+      <c r="L49">
+        <v>19.443</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>