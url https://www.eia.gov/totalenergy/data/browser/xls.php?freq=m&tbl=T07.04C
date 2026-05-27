--- v3 (2026-04-11)
+++ v4 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 7.4c Consumption of Selected Combustible Fuels for Electricity Generation and Useful Thermal Output:  Commercial and Industrial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Waste Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, Industrial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation and Useful Thermal Output, Industrial Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z456"/>
+  <dimension ref="A1:Z458"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A456"/>
+      <selection activeCell="A13" sqref="A13:A458"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="182.384" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="110.259" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -17486,50 +17486,126 @@
         <v>23.158</v>
       </c>
       <c r="E456">
         <v>5.844</v>
       </c>
       <c r="F456">
         <v>668.457</v>
       </c>
       <c r="G456">
         <v>412.439</v>
       </c>
       <c r="H456">
         <v>124.12</v>
       </c>
       <c r="I456">
         <v>19.446</v>
       </c>
       <c r="J456">
         <v>68.714</v>
       </c>
       <c r="K456">
         <v>3.489</v>
       </c>
       <c r="L456">
         <v>1.726</v>
+      </c>
+    </row>
+    <row r="457" spans="1:26">
+      <c r="A457" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B457">
+        <v>43.077</v>
+      </c>
+      <c r="C457">
+        <v>154.738</v>
+      </c>
+      <c r="D457">
+        <v>32.835</v>
+      </c>
+      <c r="E457">
+        <v>5.47</v>
+      </c>
+      <c r="F457">
+        <v>695.351</v>
+      </c>
+      <c r="G457">
+        <v>483.843</v>
+      </c>
+      <c r="H457">
+        <v>125.57</v>
+      </c>
+      <c r="I457">
+        <v>20.142</v>
+      </c>
+      <c r="J457">
+        <v>67.678</v>
+      </c>
+      <c r="K457">
+        <v>3.349</v>
+      </c>
+      <c r="L457">
+        <v>1.646</v>
+      </c>
+    </row>
+    <row r="458" spans="1:26">
+      <c r="A458" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B458">
+        <v>36.689</v>
+      </c>
+      <c r="C458">
+        <v>83.6</v>
+      </c>
+      <c r="D458">
+        <v>19.001</v>
+      </c>
+      <c r="E458">
+        <v>4.775</v>
+      </c>
+      <c r="F458">
+        <v>632.689</v>
+      </c>
+      <c r="G458">
+        <v>600.571</v>
+      </c>
+      <c r="H458">
+        <v>108.033</v>
+      </c>
+      <c r="I458">
+        <v>18.168</v>
+      </c>
+      <c r="J458">
+        <v>61.062</v>
+      </c>
+      <c r="K458">
+        <v>3.064</v>
+      </c>
+      <c r="L458">
+        <v>1.594</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>