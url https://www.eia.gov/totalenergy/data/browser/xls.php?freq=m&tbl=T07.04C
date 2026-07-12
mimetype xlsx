--- v4 (2026-05-27)
+++ v5 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 7.4c Consumption of Selected Combustible Fuels for Electricity Generation and Useful Thermal Output:  Commercial and Industrial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Waste Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, Industrial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation and Useful Thermal Output, Industrial Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z458"/>
+  <dimension ref="A1:Z459"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A458"/>
+      <selection activeCell="A13" sqref="A13:A459"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="182.384" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="110.259" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -6365,51 +6365,51 @@
       </c>
       <c r="I163">
         <v>23.139</v>
       </c>
       <c r="J163">
         <v>87.926</v>
       </c>
       <c r="K163">
         <v>1.688</v>
       </c>
       <c r="L163">
         <v>8.409</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" s="6">
         <v>37104.0</v>
       </c>
       <c r="B164">
         <v>162.27</v>
       </c>
       <c r="C164">
         <v>169.39</v>
       </c>
       <c r="D164">
-        <v>8.627</v>
+        <v>8.628</v>
       </c>
       <c r="E164">
         <v>2.265</v>
       </c>
       <c r="F164">
         <v>2318.18</v>
       </c>
       <c r="G164">
         <v>2039.16</v>
       </c>
       <c r="H164">
         <v>118.551</v>
       </c>
       <c r="I164">
         <v>22.54</v>
       </c>
       <c r="J164">
         <v>91.849</v>
       </c>
       <c r="K164">
         <v>1.554</v>
       </c>
       <c r="L164">
         <v>9.319</v>
       </c>
@@ -17562,50 +17562,88 @@
         <v>19.001</v>
       </c>
       <c r="E458">
         <v>4.775</v>
       </c>
       <c r="F458">
         <v>632.689</v>
       </c>
       <c r="G458">
         <v>600.571</v>
       </c>
       <c r="H458">
         <v>108.033</v>
       </c>
       <c r="I458">
         <v>18.168</v>
       </c>
       <c r="J458">
         <v>61.062</v>
       </c>
       <c r="K458">
         <v>3.064</v>
       </c>
       <c r="L458">
         <v>1.594</v>
+      </c>
+    </row>
+    <row r="459" spans="1:26">
+      <c r="A459" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B459">
+        <v>23.346</v>
+      </c>
+      <c r="C459">
+        <v>48.907</v>
+      </c>
+      <c r="D459">
+        <v>11.261</v>
+      </c>
+      <c r="E459">
+        <v>5.511</v>
+      </c>
+      <c r="F459">
+        <v>625.444</v>
+      </c>
+      <c r="G459">
+        <v>328.756</v>
+      </c>
+      <c r="H459">
+        <v>112.621</v>
+      </c>
+      <c r="I459">
+        <v>18.9</v>
+      </c>
+      <c r="J459">
+        <v>64.806</v>
+      </c>
+      <c r="K459">
+        <v>3.219</v>
+      </c>
+      <c r="L459">
+        <v>1.59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -18182,51 +18220,51 @@
       </c>
       <c r="I24">
         <v>330.59</v>
       </c>
       <c r="J24">
         <v>1244.236</v>
       </c>
       <c r="K24">
         <v>35.017</v>
       </c>
       <c r="L24">
         <v>107.949</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="7">
         <v>2001</v>
       </c>
       <c r="B25">
         <v>1447.71</v>
       </c>
       <c r="C25">
         <v>1832.36</v>
       </c>
       <c r="D25">
-        <v>78.654</v>
+        <v>78.655</v>
       </c>
       <c r="E25">
         <v>24.545</v>
       </c>
       <c r="F25">
         <v>25754.54</v>
       </c>
       <c r="G25">
         <v>26816.75</v>
       </c>
       <c r="H25">
         <v>1309.636</v>
       </c>
       <c r="I25">
         <v>248.176</v>
       </c>
       <c r="J25">
         <v>1054.35</v>
       </c>
       <c r="K25">
         <v>27.49</v>
       </c>
       <c r="L25">
         <v>101.125</v>
       </c>