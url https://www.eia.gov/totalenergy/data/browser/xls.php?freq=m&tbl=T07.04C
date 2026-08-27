--- v5 (2026-07-12)
+++ v6 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 7.4c Consumption of Selected Combustible Fuels for Electricity Generation and Useful Thermal Output:  Commercial and Industrial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Waste Consumption for Electricity Generation and Useful Thermal Output, Commercial Sector</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, Industrial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation and Useful Thermal Output, Industrial Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z459"/>
+  <dimension ref="A1:Z461"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A459"/>
+      <selection activeCell="A13" sqref="A13:A461"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="182.384" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="110.259" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -17600,50 +17600,126 @@
         <v>11.261</v>
       </c>
       <c r="E459">
         <v>5.511</v>
       </c>
       <c r="F459">
         <v>625.444</v>
       </c>
       <c r="G459">
         <v>328.756</v>
       </c>
       <c r="H459">
         <v>112.621</v>
       </c>
       <c r="I459">
         <v>18.9</v>
       </c>
       <c r="J459">
         <v>64.806</v>
       </c>
       <c r="K459">
         <v>3.219</v>
       </c>
       <c r="L459">
         <v>1.59</v>
+      </c>
+    </row>
+    <row r="460" spans="1:26">
+      <c r="A460" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B460">
+        <v>27.418</v>
+      </c>
+      <c r="C460">
+        <v>22.758</v>
+      </c>
+      <c r="D460">
+        <v>9.769</v>
+      </c>
+      <c r="E460">
+        <v>5.181</v>
+      </c>
+      <c r="F460">
+        <v>548.626</v>
+      </c>
+      <c r="G460">
+        <v>390.827</v>
+      </c>
+      <c r="H460">
+        <v>108.618</v>
+      </c>
+      <c r="I460">
+        <v>17.886</v>
+      </c>
+      <c r="J460">
+        <v>56.565</v>
+      </c>
+      <c r="K460">
+        <v>2.903</v>
+      </c>
+      <c r="L460">
+        <v>1.387</v>
+      </c>
+    </row>
+    <row r="461" spans="1:26">
+      <c r="A461" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B461">
+        <v>28.616</v>
+      </c>
+      <c r="C461">
+        <v>17.973</v>
+      </c>
+      <c r="D461">
+        <v>9.19</v>
+      </c>
+      <c r="E461">
+        <v>5.541</v>
+      </c>
+      <c r="F461">
+        <v>561.294</v>
+      </c>
+      <c r="G461">
+        <v>341.654</v>
+      </c>
+      <c r="H461">
+        <v>109.206</v>
+      </c>
+      <c r="I461">
+        <v>17.659</v>
+      </c>
+      <c r="J461">
+        <v>67.326</v>
+      </c>
+      <c r="K461">
+        <v>2.327</v>
+      </c>
+      <c r="L461">
+        <v>1.507</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>