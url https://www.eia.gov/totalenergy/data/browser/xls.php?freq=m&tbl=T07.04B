--- v4 (2026-03-18)
+++ v5 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 7.4b Consumption of Combustible Fuels for Electricity Generation and Useful Thermal Output:  Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="155.533" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="113.544" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.828" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="110.259" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="111.259" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="106.974" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="114.544" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24339,488 +24339,564 @@
       </c>
       <c r="H636">
         <v>1036.809</v>
       </c>
       <c r="I636">
         <v>3.079</v>
       </c>
       <c r="J636">
         <v>14.837</v>
       </c>
       <c r="K636">
         <v>13.439</v>
       </c>
       <c r="L636">
         <v>6.27</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>45929.194</v>
       </c>
       <c r="C637">
-        <v>3112.496</v>
+        <v>3112.497</v>
       </c>
       <c r="D637">
         <v>1491.022</v>
       </c>
       <c r="E637">
         <v>233.328</v>
       </c>
       <c r="F637">
         <v>207.479</v>
       </c>
       <c r="G637">
-        <v>5874.241</v>
+        <v>5874.242</v>
       </c>
       <c r="H637">
-        <v>1125.354</v>
+        <v>1124.945</v>
       </c>
       <c r="I637">
-        <v>3.607</v>
+        <v>3.606</v>
       </c>
       <c r="J637">
         <v>15.172</v>
       </c>
       <c r="K637">
         <v>13.391</v>
       </c>
       <c r="L637">
         <v>6.279</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>35223.525</v>
+        <v>35223.533</v>
       </c>
       <c r="C638">
-        <v>1072.479</v>
+        <v>1072.489</v>
       </c>
       <c r="D638">
         <v>870.329</v>
       </c>
       <c r="E638">
-        <v>143.751</v>
+        <v>143.75</v>
       </c>
       <c r="F638">
         <v>137.988</v>
       </c>
       <c r="G638">
-        <v>2776.499</v>
+        <v>2776.508</v>
       </c>
       <c r="H638">
-        <v>931.871</v>
+        <v>931.879</v>
       </c>
       <c r="I638">
-        <v>3.764</v>
+        <v>3.762</v>
       </c>
       <c r="J638">
         <v>13.318</v>
       </c>
       <c r="K638">
-        <v>12.164</v>
+        <v>12.165</v>
       </c>
       <c r="L638">
         <v>5.631</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>28022.229</v>
+        <v>28022.226</v>
       </c>
       <c r="C639">
-        <v>659.442</v>
+        <v>659.451</v>
       </c>
       <c r="D639">
         <v>763.498</v>
       </c>
       <c r="E639">
-        <v>99.442</v>
+        <v>99.441</v>
       </c>
       <c r="F639">
         <v>161.868</v>
       </c>
       <c r="G639">
-        <v>2331.722</v>
+        <v>2331.73</v>
       </c>
       <c r="H639">
-        <v>831.368</v>
+        <v>830.485</v>
       </c>
       <c r="I639">
-        <v>2.76</v>
+        <v>2.762</v>
       </c>
       <c r="J639">
         <v>13.923</v>
       </c>
       <c r="K639">
-        <v>13.086</v>
+        <v>13.072</v>
       </c>
       <c r="L639">
         <v>5.97</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>25861.28</v>
       </c>
       <c r="C640">
-        <v>686.133</v>
+        <v>686.137</v>
       </c>
       <c r="D640">
         <v>727.005</v>
       </c>
       <c r="E640">
-        <v>82.641</v>
+        <v>82.64</v>
       </c>
       <c r="F640">
         <v>132.455</v>
       </c>
       <c r="G640">
-        <v>2158.054</v>
+        <v>2158.057</v>
       </c>
       <c r="H640">
-        <v>830.398</v>
+        <v>830.132</v>
       </c>
       <c r="I640">
-        <v>2.477</v>
+        <v>2.479</v>
       </c>
       <c r="J640">
-        <v>9.907</v>
+        <v>9.917</v>
       </c>
       <c r="K640">
-        <v>12.122</v>
+        <v>12.109</v>
       </c>
       <c r="L640">
         <v>5.889</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>27931.247</v>
+        <v>27931.252</v>
       </c>
       <c r="C641">
-        <v>583.487</v>
+        <v>582.367</v>
       </c>
       <c r="D641">
-        <v>719.749</v>
+        <v>719.709</v>
       </c>
       <c r="E641">
-        <v>55.952</v>
+        <v>55.669</v>
       </c>
       <c r="F641">
         <v>139.965</v>
       </c>
       <c r="G641">
-        <v>2059.013</v>
+        <v>2057.57</v>
       </c>
       <c r="H641">
-        <v>971.928</v>
+        <v>972.309</v>
       </c>
       <c r="I641">
-        <v>2.31</v>
+        <v>2.311</v>
       </c>
       <c r="J641">
         <v>12.528</v>
       </c>
       <c r="K641">
-        <v>12.418</v>
+        <v>12.405</v>
       </c>
       <c r="L641">
         <v>6.274</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>36563.031</v>
       </c>
       <c r="C642">
-        <v>967.464</v>
+        <v>967.421</v>
       </c>
       <c r="D642">
-        <v>898.912</v>
+        <v>898.808</v>
       </c>
       <c r="E642">
         <v>123.633</v>
       </c>
       <c r="F642">
         <v>198.64</v>
       </c>
       <c r="G642">
-        <v>2983.209</v>
+        <v>2983.062</v>
       </c>
       <c r="H642">
-        <v>1211.283</v>
+        <v>1211.356</v>
       </c>
       <c r="I642">
-        <v>3.257</v>
+        <v>3.256</v>
       </c>
       <c r="J642">
         <v>14.517</v>
       </c>
       <c r="K642">
-        <v>12.843</v>
+        <v>12.828</v>
       </c>
       <c r="L642">
         <v>6.083</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>45139.967</v>
       </c>
       <c r="C643">
-        <v>883.184</v>
+        <v>883.055</v>
       </c>
       <c r="D643">
-        <v>990.872</v>
+        <v>990.758</v>
       </c>
       <c r="E643">
-        <v>112.8</v>
+        <v>112.799</v>
       </c>
       <c r="F643">
         <v>208.525</v>
       </c>
       <c r="G643">
-        <v>3029.481</v>
+        <v>3029.237</v>
       </c>
       <c r="H643">
-        <v>1493.708</v>
+        <v>1493.789</v>
       </c>
       <c r="I643">
-        <v>3.149</v>
+        <v>3.15</v>
       </c>
       <c r="J643">
         <v>15.449</v>
       </c>
       <c r="K643">
-        <v>12.68</v>
+        <v>12.666</v>
       </c>
       <c r="L643">
         <v>6.731</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>39721.846</v>
       </c>
       <c r="C644">
-        <v>840.8</v>
+        <v>841.693</v>
       </c>
       <c r="D644">
         <v>868.461</v>
       </c>
       <c r="E644">
-        <v>118.113</v>
+        <v>118.114</v>
       </c>
       <c r="F644">
         <v>199.835</v>
       </c>
       <c r="G644">
-        <v>2826.549</v>
+        <v>2827.443</v>
       </c>
       <c r="H644">
-        <v>1409.233</v>
+        <v>1409.494</v>
       </c>
       <c r="I644">
-        <v>2.316</v>
+        <v>2.315</v>
       </c>
       <c r="J644">
-        <v>15.453</v>
+        <v>15.449</v>
       </c>
       <c r="K644">
-        <v>12.225</v>
+        <v>12.342</v>
       </c>
       <c r="L644">
-        <v>6.543</v>
+        <v>6.553</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>33452.768</v>
+        <v>33409.025</v>
       </c>
       <c r="C645">
-        <v>674.38</v>
+        <v>675.452</v>
       </c>
       <c r="D645">
-        <v>821.795</v>
+        <v>821.848</v>
       </c>
       <c r="E645">
-        <v>88.918</v>
+        <v>88.973</v>
       </c>
       <c r="F645">
         <v>168.042</v>
       </c>
       <c r="G645">
-        <v>2425.303</v>
+        <v>2426.483</v>
       </c>
       <c r="H645">
-        <v>1221.246</v>
+        <v>1221.271</v>
       </c>
       <c r="I645">
-        <v>2.381</v>
+        <v>2.38</v>
       </c>
       <c r="J645">
-        <v>15.355</v>
+        <v>15.24</v>
       </c>
       <c r="K645">
-        <v>11.998</v>
+        <v>11.984</v>
       </c>
       <c r="L645">
         <v>5.996</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>31176.327</v>
+        <v>31007.527</v>
       </c>
       <c r="C646">
-        <v>675.03</v>
+        <v>674.845</v>
       </c>
       <c r="D646">
-        <v>849.668</v>
+        <v>849.746</v>
       </c>
       <c r="E646">
-        <v>99.404</v>
+        <v>99.543</v>
       </c>
       <c r="F646">
         <v>171.272</v>
       </c>
       <c r="G646">
-        <v>2480.462</v>
+        <v>2480.494</v>
       </c>
       <c r="H646">
-        <v>1035.501</v>
+        <v>1035.432</v>
       </c>
       <c r="I646">
-        <v>2.917</v>
+        <v>2.916</v>
       </c>
       <c r="J646">
         <v>12.553</v>
       </c>
       <c r="K646">
-        <v>12.061</v>
+        <v>12.048</v>
       </c>
       <c r="L646">
         <v>5.948</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>31047.942</v>
+        <v>30977.164</v>
       </c>
       <c r="C647">
-        <v>918.749</v>
+        <v>904.732</v>
       </c>
       <c r="D647">
         <v>757.323</v>
       </c>
       <c r="E647">
         <v>114.586</v>
       </c>
       <c r="F647">
         <v>139.955</v>
       </c>
       <c r="G647">
-        <v>2490.433</v>
+        <v>2476.416</v>
       </c>
       <c r="H647">
-        <v>944.661</v>
+        <v>946.039</v>
       </c>
       <c r="I647">
         <v>3.067</v>
       </c>
       <c r="J647">
         <v>13.464</v>
       </c>
       <c r="K647">
-        <v>12.655</v>
+        <v>12.666</v>
       </c>
       <c r="L647">
         <v>6.349</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>37208.634</v>
+      </c>
+      <c r="C648">
+        <v>1445.278</v>
+      </c>
+      <c r="D648">
+        <v>1688.983</v>
+      </c>
+      <c r="E648">
+        <v>158.609</v>
+      </c>
+      <c r="F648">
+        <v>120.804</v>
+      </c>
+      <c r="G648">
+        <v>3896.89</v>
+      </c>
+      <c r="H648">
+        <v>1047.134</v>
+      </c>
+      <c r="I648">
+        <v>2.398</v>
+      </c>
+      <c r="J648">
+        <v>15.881</v>
+      </c>
+      <c r="K648">
+        <v>12.847</v>
+      </c>
+      <c r="L648">
+        <v>6.521</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>39866.683</v>
+      </c>
+      <c r="C649">
+        <v>5462.152</v>
+      </c>
+      <c r="D649">
+        <v>2515.92</v>
+      </c>
+      <c r="E649">
+        <v>625.511</v>
+      </c>
+      <c r="F649">
+        <v>166.856</v>
+      </c>
+      <c r="G649">
+        <v>9437.863</v>
+      </c>
+      <c r="H649">
+        <v>1093.057</v>
+      </c>
+      <c r="I649">
+        <v>2.954</v>
+      </c>
+      <c r="J649">
+        <v>15.708</v>
+      </c>
+      <c r="K649">
+        <v>12.335</v>
+      </c>
+      <c r="L649">
+        <v>6.111</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="155.533" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="113.544" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.828" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="110.259" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="111.259" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="106.974" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="114.544" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -27786,50 +27862,88 @@
         <v>9916.299</v>
       </c>
       <c r="E88">
         <v>1260.428</v>
       </c>
       <c r="F88">
         <v>1659.732</v>
       </c>
       <c r="G88">
         <v>29170.805</v>
       </c>
       <c r="H88">
         <v>13476.447</v>
       </c>
       <c r="I88">
         <v>36.105</v>
       </c>
       <c r="J88">
         <v>161.737</v>
       </c>
       <c r="K88">
         <v>158.404</v>
       </c>
       <c r="L88">
         <v>73.18</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>416994.679</v>
+      </c>
+      <c r="C89">
+        <v>12505.417</v>
+      </c>
+      <c r="D89">
+        <v>11447.49</v>
+      </c>
+      <c r="E89">
+        <v>1431.086</v>
+      </c>
+      <c r="F89">
+        <v>1986.828</v>
+      </c>
+      <c r="G89">
+        <v>35318.133</v>
+      </c>
+      <c r="H89">
+        <v>13054.265</v>
+      </c>
+      <c r="I89">
+        <v>34.401</v>
+      </c>
+      <c r="J89">
+        <v>167.412</v>
+      </c>
+      <c r="K89">
+        <v>150.521</v>
+      </c>
+      <c r="L89">
+        <v>74.225</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>