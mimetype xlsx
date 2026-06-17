--- v5 (2026-05-03)
+++ v6 (2026-06-17)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 7.4b Consumption of Combustible Fuels for Electricity Generation and Useful Thermal Output:  Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="155.533" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="113.544" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.828" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="110.259" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="111.259" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="106.974" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="114.544" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24823,50 +24823,88 @@
         <v>2515.92</v>
       </c>
       <c r="E649">
         <v>625.511</v>
       </c>
       <c r="F649">
         <v>166.856</v>
       </c>
       <c r="G649">
         <v>9437.863</v>
       </c>
       <c r="H649">
         <v>1093.057</v>
       </c>
       <c r="I649">
         <v>2.954</v>
       </c>
       <c r="J649">
         <v>15.708</v>
       </c>
       <c r="K649">
         <v>12.335</v>
       </c>
       <c r="L649">
         <v>6.111</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>31224.303</v>
+      </c>
+      <c r="C650">
+        <v>3265.462</v>
+      </c>
+      <c r="D650">
+        <v>1368.359</v>
+      </c>
+      <c r="E650">
+        <v>248.026</v>
+      </c>
+      <c r="F650">
+        <v>151.09</v>
+      </c>
+      <c r="G650">
+        <v>5637.297</v>
+      </c>
+      <c r="H650">
+        <v>946.656</v>
+      </c>
+      <c r="I650">
+        <v>2.182</v>
+      </c>
+      <c r="J650">
+        <v>15.385</v>
+      </c>
+      <c r="K650">
+        <v>12.092</v>
+      </c>
+      <c r="L650">
+        <v>5.697</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>