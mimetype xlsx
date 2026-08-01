--- v6 (2026-06-17)
+++ v7 (2026-08-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 7.4b Consumption of Combustible Fuels for Electricity Generation and Useful Thermal Output:  Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="155.533" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="113.544" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.828" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="110.259" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="111.259" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="106.974" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="114.544" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24861,50 +24861,126 @@
         <v>1368.359</v>
       </c>
       <c r="E650">
         <v>248.026</v>
       </c>
       <c r="F650">
         <v>151.09</v>
       </c>
       <c r="G650">
         <v>5637.297</v>
       </c>
       <c r="H650">
         <v>946.656</v>
       </c>
       <c r="I650">
         <v>2.182</v>
       </c>
       <c r="J650">
         <v>15.385</v>
       </c>
       <c r="K650">
         <v>12.092</v>
       </c>
       <c r="L650">
         <v>5.697</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>25227.903</v>
+      </c>
+      <c r="C651">
+        <v>947.107</v>
+      </c>
+      <c r="D651">
+        <v>780.121</v>
+      </c>
+      <c r="E651">
+        <v>212.814</v>
+      </c>
+      <c r="F651">
+        <v>123.903</v>
+      </c>
+      <c r="G651">
+        <v>2559.557</v>
+      </c>
+      <c r="H651">
+        <v>917.974</v>
+      </c>
+      <c r="I651">
+        <v>2.452</v>
+      </c>
+      <c r="J651">
+        <v>14.424</v>
+      </c>
+      <c r="K651">
+        <v>13.173</v>
+      </c>
+      <c r="L651">
+        <v>6.209</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>22569.646</v>
+      </c>
+      <c r="C652">
+        <v>798.207</v>
+      </c>
+      <c r="D652">
+        <v>732.552</v>
+      </c>
+      <c r="E652">
+        <v>115.215</v>
+      </c>
+      <c r="F652">
+        <v>132.18</v>
+      </c>
+      <c r="G652">
+        <v>2306.874</v>
+      </c>
+      <c r="H652">
+        <v>897.774</v>
+      </c>
+      <c r="I652">
+        <v>2.698</v>
+      </c>
+      <c r="J652">
+        <v>10.485</v>
+      </c>
+      <c r="K652">
+        <v>12.012</v>
+      </c>
+      <c r="L652">
+        <v>5.852</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>