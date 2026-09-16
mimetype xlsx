--- v7 (2026-08-01)
+++ v8 (2026-09-16)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 7.4b Consumption of Combustible Fuels for Electricity Generation and Useful Thermal Output:  Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation and Useful Thermal Output, Electric Power Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="155.533" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="113.544" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.828" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="110.259" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="111.259" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="106.974" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="114.544" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24937,50 +24937,88 @@
         <v>732.552</v>
       </c>
       <c r="E652">
         <v>115.215</v>
       </c>
       <c r="F652">
         <v>132.18</v>
       </c>
       <c r="G652">
         <v>2306.874</v>
       </c>
       <c r="H652">
         <v>897.774</v>
       </c>
       <c r="I652">
         <v>2.698</v>
       </c>
       <c r="J652">
         <v>10.485</v>
       </c>
       <c r="K652">
         <v>12.012</v>
       </c>
       <c r="L652">
         <v>5.852</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>25757.089</v>
+      </c>
+      <c r="C653">
+        <v>1007.418</v>
+      </c>
+      <c r="D653">
+        <v>756.701</v>
+      </c>
+      <c r="E653">
+        <v>130.528</v>
+      </c>
+      <c r="F653">
+        <v>160.941</v>
+      </c>
+      <c r="G653">
+        <v>2699.352</v>
+      </c>
+      <c r="H653">
+        <v>1004.412</v>
+      </c>
+      <c r="I653">
+        <v>2.109</v>
+      </c>
+      <c r="J653">
+        <v>14.386</v>
+      </c>
+      <c r="K653">
+        <v>11.58</v>
+      </c>
+      <c r="L653">
+        <v>6.077</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>