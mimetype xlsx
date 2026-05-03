--- v3 (2026-03-18)
+++ v4 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 7.4a Consumption of Combustible Fuels for Electricity Generation and Useful Thermal Output: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="151.534" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="104.974" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="109.259" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="103.832" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24339,488 +24339,564 @@
       </c>
       <c r="H636">
         <v>1172.713</v>
       </c>
       <c r="I636">
         <v>22.47</v>
       </c>
       <c r="J636">
         <v>90.851</v>
       </c>
       <c r="K636">
         <v>22.841</v>
       </c>
       <c r="L636">
         <v>14.659</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>46743.117</v>
       </c>
       <c r="C637">
-        <v>3236.038</v>
+        <v>3236.044</v>
       </c>
       <c r="D637">
         <v>1577.312</v>
       </c>
       <c r="E637">
         <v>293.599</v>
       </c>
       <c r="F637">
         <v>252.956</v>
       </c>
       <c r="G637">
-        <v>6371.729</v>
+        <v>6371.735</v>
       </c>
       <c r="H637">
-        <v>1266.883</v>
+        <v>1266.472</v>
       </c>
       <c r="I637">
-        <v>23.659</v>
+        <v>23.645</v>
       </c>
       <c r="J637">
         <v>87.142</v>
       </c>
       <c r="K637">
         <v>22.681</v>
       </c>
       <c r="L637">
         <v>13.689</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>35936.576</v>
+        <v>35936.584</v>
       </c>
       <c r="C638">
-        <v>1159.717</v>
+        <v>1159.732</v>
       </c>
       <c r="D638">
         <v>941.714</v>
       </c>
       <c r="E638">
-        <v>164.412</v>
+        <v>164.41</v>
       </c>
       <c r="F638">
         <v>177.207</v>
       </c>
       <c r="G638">
-        <v>3151.878</v>
+        <v>3151.891</v>
       </c>
       <c r="H638">
         <v>1053.871</v>
       </c>
       <c r="I638">
-        <v>21.968</v>
+        <v>21.934</v>
       </c>
       <c r="J638">
         <v>77.862</v>
       </c>
       <c r="K638">
-        <v>20.692</v>
+        <v>20.693</v>
       </c>
       <c r="L638">
         <v>12.209</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>28803.476</v>
+        <v>28803.473</v>
       </c>
       <c r="C639">
-        <v>718.09</v>
+        <v>718.103</v>
       </c>
       <c r="D639">
         <v>820.955</v>
       </c>
       <c r="E639">
-        <v>144.851</v>
+        <v>144.849</v>
       </c>
       <c r="F639">
         <v>211.07</v>
       </c>
       <c r="G639">
-        <v>2739.246</v>
+        <v>2739.257</v>
       </c>
       <c r="H639">
-        <v>959.799</v>
+        <v>958.909</v>
       </c>
       <c r="I639">
-        <v>22.298</v>
+        <v>22.302</v>
       </c>
       <c r="J639">
         <v>85.647</v>
       </c>
       <c r="K639">
-        <v>22.484</v>
+        <v>22.47</v>
       </c>
       <c r="L639">
         <v>13.266</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>26578.185</v>
       </c>
       <c r="C640">
-        <v>727.432</v>
+        <v>727.44</v>
       </c>
       <c r="D640">
         <v>773.069</v>
       </c>
       <c r="E640">
-        <v>125.994</v>
+        <v>125.993</v>
       </c>
       <c r="F640">
         <v>177.329</v>
       </c>
       <c r="G640">
-        <v>2513.14</v>
+        <v>2513.147</v>
       </c>
       <c r="H640">
-        <v>949.222</v>
+        <v>948.952</v>
       </c>
       <c r="I640">
-        <v>20.091</v>
+        <v>20.07</v>
       </c>
       <c r="J640">
-        <v>75.46</v>
+        <v>75.47</v>
       </c>
       <c r="K640">
-        <v>21.039</v>
+        <v>21.025</v>
       </c>
       <c r="L640">
-        <v>13.01</v>
+        <v>13.011</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>28541.414</v>
+        <v>28541.419</v>
       </c>
       <c r="C641">
-        <v>643.595</v>
+        <v>642.456</v>
       </c>
       <c r="D641">
-        <v>763.268</v>
+        <v>762.54</v>
       </c>
       <c r="E641">
-        <v>103.213</v>
+        <v>102.93</v>
       </c>
       <c r="F641">
         <v>196.034</v>
       </c>
       <c r="G641">
-        <v>2490.246</v>
+        <v>2488.096</v>
       </c>
       <c r="H641">
-        <v>1091.607</v>
+        <v>1092.012</v>
       </c>
       <c r="I641">
-        <v>19.944</v>
+        <v>19.848</v>
       </c>
       <c r="J641">
         <v>80.818</v>
       </c>
       <c r="K641">
-        <v>20.388</v>
+        <v>20.375</v>
       </c>
       <c r="L641">
         <v>13.004</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>37212.548</v>
       </c>
       <c r="C642">
-        <v>1017.849</v>
+        <v>1017.795</v>
       </c>
       <c r="D642">
-        <v>941.664</v>
+        <v>939.767</v>
       </c>
       <c r="E642">
-        <v>193.386</v>
+        <v>193.387</v>
       </c>
       <c r="F642">
         <v>264.873</v>
       </c>
       <c r="G642">
-        <v>3477.264</v>
+        <v>3475.314</v>
       </c>
       <c r="H642">
-        <v>1331.808</v>
+        <v>1331.896</v>
       </c>
       <c r="I642">
-        <v>21.969</v>
+        <v>21.837</v>
       </c>
       <c r="J642">
         <v>83.326</v>
       </c>
       <c r="K642">
-        <v>19.951</v>
+        <v>19.936</v>
       </c>
       <c r="L642">
         <v>13.073</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>45847.202</v>
       </c>
       <c r="C643">
-        <v>939.947</v>
+        <v>939.714</v>
       </c>
       <c r="D643">
-        <v>1036.896</v>
+        <v>1034.763</v>
       </c>
       <c r="E643">
-        <v>148.936</v>
+        <v>148.935</v>
       </c>
       <c r="F643">
         <v>251.245</v>
       </c>
       <c r="G643">
-        <v>3382.004</v>
+        <v>3379.637</v>
       </c>
       <c r="H643">
-        <v>1621.577</v>
+        <v>1621.662</v>
       </c>
       <c r="I643">
-        <v>22.833</v>
+        <v>22.775</v>
       </c>
       <c r="J643">
         <v>88.325</v>
       </c>
       <c r="K643">
-        <v>20.242</v>
+        <v>20.227</v>
       </c>
       <c r="L643">
-        <v>14.035</v>
+        <v>14.037</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>40399.891</v>
       </c>
       <c r="C644">
-        <v>918.667</v>
+        <v>919.567</v>
       </c>
       <c r="D644">
-        <v>906.628</v>
+        <v>906.624</v>
       </c>
       <c r="E644">
         <v>166.133</v>
       </c>
       <c r="F644">
         <v>255.088</v>
       </c>
       <c r="G644">
-        <v>3266.868</v>
+        <v>3267.764</v>
       </c>
       <c r="H644">
-        <v>1537.9</v>
+        <v>1538.32</v>
       </c>
       <c r="I644">
-        <v>20.708</v>
+        <v>20.639</v>
       </c>
       <c r="J644">
-        <v>87.428</v>
+        <v>87.42</v>
       </c>
       <c r="K644">
-        <v>19.806</v>
+        <v>19.922</v>
       </c>
       <c r="L644">
-        <v>13.682</v>
+        <v>13.69</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>34104.405</v>
+        <v>34060.662</v>
       </c>
       <c r="C645">
-        <v>712.541</v>
+        <v>713.618</v>
       </c>
       <c r="D645">
-        <v>849.589</v>
+        <v>849.142</v>
       </c>
       <c r="E645">
-        <v>133.588</v>
+        <v>133.602</v>
       </c>
       <c r="F645">
         <v>222.765</v>
       </c>
       <c r="G645">
-        <v>2809.543</v>
+        <v>2810.187</v>
       </c>
       <c r="H645">
-        <v>1344.236</v>
+        <v>1344.217</v>
       </c>
       <c r="I645">
-        <v>21.331</v>
+        <v>21.238</v>
       </c>
       <c r="J645">
-        <v>84.822</v>
+        <v>84.715</v>
       </c>
       <c r="K645">
-        <v>19.464</v>
+        <v>19.45</v>
       </c>
       <c r="L645">
         <v>13.121</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>31829.074</v>
+        <v>31660.274</v>
       </c>
       <c r="C646">
-        <v>716.348</v>
+        <v>714.741</v>
       </c>
       <c r="D646">
-        <v>890.559</v>
+        <v>890.637</v>
       </c>
       <c r="E646">
-        <v>154.569</v>
+        <v>154.708</v>
       </c>
       <c r="F646">
         <v>226.706</v>
       </c>
       <c r="G646">
-        <v>2895.006</v>
+        <v>2893.616</v>
       </c>
       <c r="H646">
-        <v>1158.346</v>
+        <v>1158.261</v>
       </c>
       <c r="I646">
-        <v>22.888</v>
+        <v>22.924</v>
       </c>
       <c r="J646">
         <v>80.78</v>
       </c>
       <c r="K646">
-        <v>20.97</v>
+        <v>20.956</v>
       </c>
       <c r="L646">
         <v>13.104</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>31710.067</v>
+        <v>31639.291</v>
       </c>
       <c r="C647">
-        <v>959.59</v>
+        <v>945.867</v>
       </c>
       <c r="D647">
-        <v>784.882</v>
+        <v>785.086</v>
       </c>
       <c r="E647">
-        <v>160.342</v>
+        <v>160.391</v>
       </c>
       <c r="F647">
         <v>195.604</v>
       </c>
       <c r="G647">
-        <v>2882.834</v>
+        <v>2869.364</v>
       </c>
       <c r="H647">
-        <v>1081.968</v>
+        <v>1083.249</v>
       </c>
       <c r="I647">
-        <v>22.754</v>
+        <v>22.751</v>
       </c>
       <c r="J647">
         <v>80.963</v>
       </c>
       <c r="K647">
-        <v>21.413</v>
+        <v>21.423</v>
       </c>
       <c r="L647">
         <v>13.473</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>37910.355</v>
+      </c>
+      <c r="C648">
+        <v>1512.343</v>
+      </c>
+      <c r="D648">
+        <v>1768.988</v>
+      </c>
+      <c r="E648">
+        <v>203.989</v>
+      </c>
+      <c r="F648">
+        <v>175.852</v>
+      </c>
+      <c r="G648">
+        <v>4364.58</v>
+      </c>
+      <c r="H648">
+        <v>1194.412</v>
+      </c>
+      <c r="I648">
+        <v>21.844</v>
+      </c>
+      <c r="J648">
+        <v>84.964</v>
+      </c>
+      <c r="K648">
+        <v>22.18</v>
+      </c>
+      <c r="L648">
+        <v>13.987</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>40605.111</v>
+      </c>
+      <c r="C649">
+        <v>5714.007</v>
+      </c>
+      <c r="D649">
+        <v>2593.109</v>
+      </c>
+      <c r="E649">
+        <v>657.377</v>
+      </c>
+      <c r="F649">
+        <v>222.39</v>
+      </c>
+      <c r="G649">
+        <v>10076.443</v>
+      </c>
+      <c r="H649">
+        <v>1251.462</v>
+      </c>
+      <c r="I649">
+        <v>23.096</v>
+      </c>
+      <c r="J649">
+        <v>83.767</v>
+      </c>
+      <c r="K649">
+        <v>21.154</v>
+      </c>
+      <c r="L649">
+        <v>13.089</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="151.534" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="104.974" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="109.259" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="103.832" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -27786,50 +27862,88 @@
         <v>10532.077</v>
       </c>
       <c r="E88">
         <v>1802.043</v>
       </c>
       <c r="F88">
         <v>2269.627</v>
       </c>
       <c r="G88">
         <v>34373.128</v>
       </c>
       <c r="H88">
         <v>15001.432</v>
       </c>
       <c r="I88">
         <v>269.39</v>
       </c>
       <c r="J88">
         <v>1019.35</v>
       </c>
       <c r="K88">
         <v>266.392</v>
       </c>
       <c r="L88">
         <v>172.903</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>425333.001</v>
+      </c>
+      <c r="C89">
+        <v>13247.42</v>
+      </c>
+      <c r="D89">
+        <v>12050.597</v>
+      </c>
+      <c r="E89">
+        <v>1992.925</v>
+      </c>
+      <c r="F89">
+        <v>2606.729</v>
+      </c>
+      <c r="G89">
+        <v>40324.587</v>
+      </c>
+      <c r="H89">
+        <v>14592.234</v>
+      </c>
+      <c r="I89">
+        <v>261.808</v>
+      </c>
+      <c r="J89">
+        <v>997.432</v>
+      </c>
+      <c r="K89">
+        <v>251.339</v>
+      </c>
+      <c r="L89">
+        <v>159.664</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>