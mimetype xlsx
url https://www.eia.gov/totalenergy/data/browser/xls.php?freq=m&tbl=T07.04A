--- v4 (2026-05-03)
+++ v5 (2026-06-17)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 7.4a Consumption of Combustible Fuels for Electricity Generation and Useful Thermal Output: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="151.534" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="104.974" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="109.259" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="103.832" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24823,50 +24823,88 @@
         <v>2593.109</v>
       </c>
       <c r="E649">
         <v>657.377</v>
       </c>
       <c r="F649">
         <v>222.39</v>
       </c>
       <c r="G649">
         <v>10076.443</v>
       </c>
       <c r="H649">
         <v>1251.462</v>
       </c>
       <c r="I649">
         <v>23.096</v>
       </c>
       <c r="J649">
         <v>83.767</v>
       </c>
       <c r="K649">
         <v>21.154</v>
       </c>
       <c r="L649">
         <v>13.089</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>31893.681</v>
+      </c>
+      <c r="C650">
+        <v>3376.631</v>
+      </c>
+      <c r="D650">
+        <v>1554.776</v>
+      </c>
+      <c r="E650">
+        <v>293.956</v>
+      </c>
+      <c r="F650">
+        <v>219.221</v>
+      </c>
+      <c r="G650">
+        <v>6321.468</v>
+      </c>
+      <c r="H650">
+        <v>1073.69</v>
+      </c>
+      <c r="I650">
+        <v>20.351</v>
+      </c>
+      <c r="J650">
+        <v>76.712</v>
+      </c>
+      <c r="K650">
+        <v>19.931</v>
+      </c>
+      <c r="L650">
+        <v>11.903</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>