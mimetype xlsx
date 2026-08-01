--- v5 (2026-06-17)
+++ v6 (2026-08-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 7.4a Consumption of Combustible Fuels for Electricity Generation and Useful Thermal Output: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="151.534" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="104.974" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="109.259" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="103.832" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -13676,51 +13676,51 @@
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" s="6">
         <v>37104.0</v>
       </c>
       <c r="B356">
         <v>95669.097</v>
       </c>
       <c r="C356">
         <v>2931.139</v>
       </c>
       <c r="D356">
         <v>20845.434</v>
       </c>
       <c r="E356">
         <v>115.63</v>
       </c>
       <c r="F356">
         <v>414.451</v>
       </c>
       <c r="G356">
         <v>25964.458</v>
       </c>
       <c r="H356">
-        <v>813.931</v>
+        <v>813.932</v>
       </c>
       <c r="I356">
         <v>23.991</v>
       </c>
       <c r="J356">
         <v>103.359</v>
       </c>
       <c r="K356">
         <v>22.671</v>
       </c>
       <c r="L356">
         <v>20.578</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" s="6">
         <v>37135.0</v>
       </c>
       <c r="B357">
         <v>81256.338</v>
       </c>
       <c r="C357">
         <v>1476.989</v>
       </c>
       <c r="D357">
@@ -24861,50 +24861,126 @@
         <v>1554.776</v>
       </c>
       <c r="E650">
         <v>293.956</v>
       </c>
       <c r="F650">
         <v>219.221</v>
       </c>
       <c r="G650">
         <v>6321.468</v>
       </c>
       <c r="H650">
         <v>1073.69</v>
       </c>
       <c r="I650">
         <v>20.351</v>
       </c>
       <c r="J650">
         <v>76.712</v>
       </c>
       <c r="K650">
         <v>19.931</v>
       </c>
       <c r="L650">
         <v>11.903</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>25876.693</v>
+      </c>
+      <c r="C651">
+        <v>1012.049</v>
+      </c>
+      <c r="D651">
+        <v>821.13</v>
+      </c>
+      <c r="E651">
+        <v>258.471</v>
+      </c>
+      <c r="F651">
+        <v>169.114</v>
+      </c>
+      <c r="G651">
+        <v>2937.22</v>
+      </c>
+      <c r="H651">
+        <v>1041.855</v>
+      </c>
+      <c r="I651">
+        <v>21.352</v>
+      </c>
+      <c r="J651">
+        <v>79.517</v>
+      </c>
+      <c r="K651">
+        <v>21.903</v>
+      </c>
+      <c r="L651">
+        <v>13.191</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>23145.69</v>
+      </c>
+      <c r="C652">
+        <v>841.684</v>
+      </c>
+      <c r="D652">
+        <v>760.262</v>
+      </c>
+      <c r="E652">
+        <v>158.232</v>
+      </c>
+      <c r="F652">
+        <v>192.056</v>
+      </c>
+      <c r="G652">
+        <v>2720.458</v>
+      </c>
+      <c r="H652">
+        <v>1016.162</v>
+      </c>
+      <c r="I652">
+        <v>20.584</v>
+      </c>
+      <c r="J652">
+        <v>67.156</v>
+      </c>
+      <c r="K652">
+        <v>20.097</v>
+      </c>
+      <c r="L652">
+        <v>12.318</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>