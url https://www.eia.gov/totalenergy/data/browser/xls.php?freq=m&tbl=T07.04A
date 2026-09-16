--- v6 (2026-08-01)
+++ v7 (2026-09-16)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 7.4a Consumption of Combustible Fuels for Electricity Generation and Useful Thermal Output: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation and Useful Thermal Output, All Sectors</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="151.534" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="104.974" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="109.259" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="99.547" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="100.69" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="96.405" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="103.832" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24937,50 +24937,88 @@
         <v>760.262</v>
       </c>
       <c r="E652">
         <v>158.232</v>
       </c>
       <c r="F652">
         <v>192.056</v>
       </c>
       <c r="G652">
         <v>2720.458</v>
       </c>
       <c r="H652">
         <v>1016.162</v>
       </c>
       <c r="I652">
         <v>20.584</v>
       </c>
       <c r="J652">
         <v>67.156</v>
       </c>
       <c r="K652">
         <v>20.097</v>
       </c>
       <c r="L652">
         <v>12.318</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>26346.999</v>
+      </c>
+      <c r="C653">
+        <v>1060.619</v>
+      </c>
+      <c r="D653">
+        <v>794.766</v>
+      </c>
+      <c r="E653">
+        <v>170.344</v>
+      </c>
+      <c r="F653">
+        <v>206.65</v>
+      </c>
+      <c r="G653">
+        <v>3058.979</v>
+      </c>
+      <c r="H653">
+        <v>1122.808</v>
+      </c>
+      <c r="I653">
+        <v>19.768</v>
+      </c>
+      <c r="J653">
+        <v>81.82</v>
+      </c>
+      <c r="K653">
+        <v>19.448</v>
+      </c>
+      <c r="L653">
+        <v>13.243</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>