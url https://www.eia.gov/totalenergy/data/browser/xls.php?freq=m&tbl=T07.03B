--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 7.3b Consumption of Combustible Fuels for Electricity Generation: Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="120.685" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="87.836" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="85.551" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="92.12" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="86.693" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24339,450 +24339,526 @@
       </c>
       <c r="H636">
         <v>1007.132</v>
       </c>
       <c r="I636">
         <v>1.002</v>
       </c>
       <c r="J636">
         <v>12.868</v>
       </c>
       <c r="K636">
         <v>11.947</v>
       </c>
       <c r="L636">
         <v>5.621</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>45734.272</v>
       </c>
       <c r="C637">
-        <v>2950.757</v>
+        <v>2950.758</v>
       </c>
       <c r="D637">
         <v>1462.561</v>
       </c>
       <c r="E637">
         <v>231.683</v>
       </c>
       <c r="F637">
         <v>199.078</v>
       </c>
       <c r="G637">
-        <v>5640.391</v>
+        <v>5640.392</v>
       </c>
       <c r="H637">
-        <v>1092.302</v>
+        <v>1091.896</v>
       </c>
       <c r="I637">
         <v>1.331</v>
       </c>
       <c r="J637">
         <v>13.107</v>
       </c>
       <c r="K637">
-        <v>11.823</v>
+        <v>11.824</v>
       </c>
       <c r="L637">
         <v>5.706</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>35058.468</v>
+        <v>35058.476</v>
       </c>
       <c r="C638">
-        <v>990.174</v>
+        <v>990.183</v>
       </c>
       <c r="D638">
         <v>841.649</v>
       </c>
       <c r="E638">
-        <v>142.606</v>
+        <v>142.605</v>
       </c>
       <c r="F638">
         <v>129.975</v>
       </c>
       <c r="G638">
-        <v>2624.304</v>
+        <v>2624.312</v>
       </c>
       <c r="H638">
-        <v>903.702</v>
+        <v>903.707</v>
       </c>
       <c r="I638">
         <v>1.536</v>
       </c>
       <c r="J638">
         <v>11.624</v>
       </c>
       <c r="K638">
-        <v>10.699</v>
+        <v>10.7</v>
       </c>
       <c r="L638">
         <v>5.089</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>27880.15</v>
+        <v>27880.147</v>
       </c>
       <c r="C639">
-        <v>637.921</v>
+        <v>637.928</v>
       </c>
       <c r="D639">
         <v>748.793</v>
       </c>
       <c r="E639">
-        <v>98.168</v>
+        <v>98.166</v>
       </c>
       <c r="F639">
         <v>153.059</v>
       </c>
       <c r="G639">
-        <v>2250.177</v>
+        <v>2250.182</v>
       </c>
       <c r="H639">
-        <v>803.884</v>
+        <v>803.004</v>
       </c>
       <c r="I639">
         <v>0.814</v>
       </c>
       <c r="J639">
         <v>11.933</v>
       </c>
       <c r="K639">
-        <v>11.634</v>
+        <v>11.62</v>
       </c>
       <c r="L639">
         <v>5.381</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>25745.339</v>
       </c>
       <c r="C640">
-        <v>668.116</v>
+        <v>668.121</v>
       </c>
       <c r="D640">
         <v>707.324</v>
       </c>
       <c r="E640">
         <v>81.106</v>
       </c>
       <c r="F640">
         <v>123.18</v>
       </c>
       <c r="G640">
-        <v>2072.446</v>
+        <v>2072.451</v>
       </c>
       <c r="H640">
-        <v>804.464</v>
+        <v>804.198</v>
       </c>
       <c r="I640">
         <v>0.617</v>
       </c>
       <c r="J640">
-        <v>8.184</v>
+        <v>8.194</v>
       </c>
       <c r="K640">
-        <v>11.197</v>
+        <v>11.184</v>
       </c>
       <c r="L640">
         <v>5.407</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>27813.69</v>
+        <v>27813.695</v>
       </c>
       <c r="C641">
-        <v>561.729</v>
+        <v>560.706</v>
       </c>
       <c r="D641">
-        <v>694.504</v>
+        <v>694.464</v>
       </c>
       <c r="E641">
-        <v>54.952</v>
+        <v>54.669</v>
       </c>
       <c r="F641">
         <v>130.845</v>
       </c>
       <c r="G641">
-        <v>1965.41</v>
+        <v>1964.064</v>
       </c>
       <c r="H641">
-        <v>944.836</v>
+        <v>945.216</v>
       </c>
       <c r="I641">
         <v>0.678</v>
       </c>
       <c r="J641">
         <v>11.163</v>
       </c>
       <c r="K641">
-        <v>11.757</v>
+        <v>11.743</v>
       </c>
       <c r="L641">
         <v>5.858</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>36416.738</v>
       </c>
       <c r="C642">
-        <v>962.061</v>
+        <v>962.019</v>
       </c>
       <c r="D642">
-        <v>876.354</v>
+        <v>876.25</v>
       </c>
       <c r="E642">
         <v>122.084</v>
       </c>
       <c r="F642">
         <v>161.44</v>
       </c>
       <c r="G642">
-        <v>2767.699</v>
+        <v>2767.553</v>
       </c>
       <c r="H642">
-        <v>1181.353</v>
+        <v>1181.426</v>
       </c>
       <c r="I642">
         <v>1.307</v>
       </c>
       <c r="J642">
         <v>12.71</v>
       </c>
       <c r="K642">
-        <v>12.021</v>
+        <v>12.006</v>
       </c>
       <c r="L642">
         <v>5.637</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>44964.029</v>
       </c>
       <c r="C643">
-        <v>879.559</v>
+        <v>879.435</v>
       </c>
       <c r="D643">
-        <v>969.994</v>
+        <v>969.88</v>
       </c>
       <c r="E643">
-        <v>111.208</v>
+        <v>111.207</v>
       </c>
       <c r="F643">
         <v>201.182</v>
       </c>
       <c r="G643">
-        <v>2966.671</v>
+        <v>2966.432</v>
       </c>
       <c r="H643">
-        <v>1461.394</v>
+        <v>1461.478</v>
       </c>
       <c r="I643">
         <v>1.138</v>
       </c>
       <c r="J643">
         <v>13.379</v>
       </c>
       <c r="K643">
-        <v>11.847</v>
+        <v>11.832</v>
       </c>
       <c r="L643">
         <v>6.198</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>39561.367</v>
       </c>
       <c r="C644">
-        <v>836.774</v>
+        <v>837.718</v>
       </c>
       <c r="D644">
         <v>845.8</v>
       </c>
       <c r="E644">
-        <v>114.002</v>
+        <v>114.003</v>
       </c>
       <c r="F644">
         <v>191.146</v>
       </c>
       <c r="G644">
-        <v>2752.306</v>
+        <v>2753.251</v>
       </c>
       <c r="H644">
-        <v>1379.061</v>
+        <v>1379.317</v>
       </c>
       <c r="I644">
         <v>0.69</v>
       </c>
       <c r="J644">
-        <v>13.427</v>
+        <v>13.444</v>
       </c>
       <c r="K644">
-        <v>11.414</v>
+        <v>11.531</v>
       </c>
       <c r="L644">
-        <v>6.026</v>
+        <v>6.034</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>33311.07</v>
+        <v>33267.327</v>
       </c>
       <c r="C645">
-        <v>670.89</v>
+        <v>671.523</v>
       </c>
       <c r="D645">
-        <v>802.627</v>
+        <v>802.68</v>
       </c>
       <c r="E645">
-        <v>86.773</v>
+        <v>86.828</v>
       </c>
       <c r="F645">
         <v>157.618</v>
       </c>
       <c r="G645">
-        <v>2348.38</v>
+        <v>2349.121</v>
       </c>
       <c r="H645">
-        <v>1191.714</v>
+        <v>1191.744</v>
       </c>
       <c r="I645">
         <v>0.753</v>
       </c>
       <c r="J645">
-        <v>13.359</v>
+        <v>13.234</v>
       </c>
       <c r="K645">
-        <v>11.294</v>
+        <v>11.28</v>
       </c>
       <c r="L645">
         <v>5.548</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>31044.338</v>
+        <v>30875.594</v>
       </c>
       <c r="C646">
-        <v>671.818</v>
+        <v>671.597</v>
       </c>
       <c r="D646">
-        <v>830.725</v>
+        <v>830.803</v>
       </c>
       <c r="E646">
-        <v>97.112</v>
+        <v>97.251</v>
       </c>
       <c r="F646">
         <v>162.45</v>
       </c>
       <c r="G646">
-        <v>2411.905</v>
+        <v>2411.901</v>
       </c>
       <c r="H646">
-        <v>1007.924</v>
+        <v>1007.85</v>
       </c>
       <c r="I646">
-        <v>0.977</v>
+        <v>0.978</v>
       </c>
       <c r="J646">
         <v>10.606</v>
       </c>
       <c r="K646">
-        <v>11.213</v>
+        <v>11.199</v>
       </c>
       <c r="L646">
         <v>5.527</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>30852.493</v>
+      </c>
+      <c r="C647">
+        <v>900.143</v>
+      </c>
+      <c r="D647">
+        <v>735.805</v>
+      </c>
+      <c r="E647">
+        <v>111.233</v>
+      </c>
+      <c r="F647">
+        <v>131.943</v>
+      </c>
+      <c r="G647">
+        <v>2406.896</v>
+      </c>
+      <c r="H647">
+        <v>918.04</v>
+      </c>
+      <c r="I647">
+        <v>0.915</v>
+      </c>
+      <c r="J647">
+        <v>11.497</v>
+      </c>
+      <c r="K647">
+        <v>10.994</v>
+      </c>
+      <c r="L647">
+        <v>5.843</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>37052.129</v>
+      </c>
+      <c r="C648">
+        <v>1436.573</v>
+      </c>
+      <c r="D648">
+        <v>1665.409</v>
+      </c>
+      <c r="E648">
+        <v>154.84</v>
+      </c>
+      <c r="F648">
+        <v>112.667</v>
+      </c>
+      <c r="G648">
+        <v>3820.157</v>
+      </c>
+      <c r="H648">
+        <v>1015.86</v>
+      </c>
+      <c r="I648">
+        <v>0.694</v>
+      </c>
+      <c r="J648">
+        <v>13.782</v>
+      </c>
+      <c r="K648">
+        <v>11.367</v>
+      </c>
+      <c r="L648">
+        <v>5.891</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="120.685" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="87.836" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="85.551" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="92.12" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="86.693" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -27748,50 +27824,88 @@
         <v>9642.898</v>
       </c>
       <c r="E88">
         <v>1240.38</v>
       </c>
       <c r="F88">
         <v>1556.43</v>
       </c>
       <c r="G88">
         <v>27976.703</v>
       </c>
       <c r="H88">
         <v>13114.382</v>
       </c>
       <c r="I88">
         <v>13.089</v>
       </c>
       <c r="J88">
         <v>140.073</v>
       </c>
       <c r="K88">
         <v>145.622</v>
       </c>
       <c r="L88">
         <v>67.069</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>415221.606</v>
+      </c>
+      <c r="C89">
+        <v>12166.704</v>
+      </c>
+      <c r="D89">
+        <v>11181.418</v>
+      </c>
+      <c r="E89">
+        <v>1405.674</v>
+      </c>
+      <c r="F89">
+        <v>1854.583</v>
+      </c>
+      <c r="G89">
+        <v>34026.711</v>
+      </c>
+      <c r="H89">
+        <v>12703.734</v>
+      </c>
+      <c r="I89">
+        <v>11.45</v>
+      </c>
+      <c r="J89">
+        <v>144.673</v>
+      </c>
+      <c r="K89">
+        <v>137.279</v>
+      </c>
+      <c r="L89">
+        <v>68.119</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>