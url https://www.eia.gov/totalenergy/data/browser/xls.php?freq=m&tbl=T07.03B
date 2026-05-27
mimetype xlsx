--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 7.3b Consumption of Combustible Fuels for Electricity Generation: Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="120.685" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="87.836" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="85.551" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="92.12" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="86.693" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24785,50 +24785,126 @@
         <v>1665.409</v>
       </c>
       <c r="E648">
         <v>154.84</v>
       </c>
       <c r="F648">
         <v>112.667</v>
       </c>
       <c r="G648">
         <v>3820.157</v>
       </c>
       <c r="H648">
         <v>1015.86</v>
       </c>
       <c r="I648">
         <v>0.694</v>
       </c>
       <c r="J648">
         <v>13.782</v>
       </c>
       <c r="K648">
         <v>11.367</v>
       </c>
       <c r="L648">
         <v>5.891</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>39710.998</v>
+      </c>
+      <c r="C649">
+        <v>5393.34</v>
+      </c>
+      <c r="D649">
+        <v>2485.484</v>
+      </c>
+      <c r="E649">
+        <v>621.379</v>
+      </c>
+      <c r="F649">
+        <v>158.83</v>
+      </c>
+      <c r="G649">
+        <v>9294.353</v>
+      </c>
+      <c r="H649">
+        <v>1061.32</v>
+      </c>
+      <c r="I649">
+        <v>0.895</v>
+      </c>
+      <c r="J649">
+        <v>13.878</v>
+      </c>
+      <c r="K649">
+        <v>10.813</v>
+      </c>
+      <c r="L649">
+        <v>5.555</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>31089.223</v>
+      </c>
+      <c r="C650">
+        <v>3222.115</v>
+      </c>
+      <c r="D650">
+        <v>1348.186</v>
+      </c>
+      <c r="E650">
+        <v>245.87</v>
+      </c>
+      <c r="F650">
+        <v>127.923</v>
+      </c>
+      <c r="G650">
+        <v>5455.786</v>
+      </c>
+      <c r="H650">
+        <v>918.831</v>
+      </c>
+      <c r="I650">
+        <v>0.637</v>
+      </c>
+      <c r="J650">
+        <v>13.579</v>
+      </c>
+      <c r="K650">
+        <v>10.592</v>
+      </c>
+      <c r="L650">
+        <v>5.193</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>