--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 7.3b Consumption of Combustible Fuels for Electricity Generation: Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="120.685" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="87.836" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="85.551" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="92.12" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="86.693" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24861,50 +24861,88 @@
         <v>1348.186</v>
       </c>
       <c r="E650">
         <v>245.87</v>
       </c>
       <c r="F650">
         <v>127.923</v>
       </c>
       <c r="G650">
         <v>5455.786</v>
       </c>
       <c r="H650">
         <v>918.831</v>
       </c>
       <c r="I650">
         <v>0.637</v>
       </c>
       <c r="J650">
         <v>13.579</v>
       </c>
       <c r="K650">
         <v>10.592</v>
       </c>
       <c r="L650">
         <v>5.193</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>25096.628</v>
+      </c>
+      <c r="C651">
+        <v>943.424</v>
+      </c>
+      <c r="D651">
+        <v>766.784</v>
+      </c>
+      <c r="E651">
+        <v>208.936</v>
+      </c>
+      <c r="F651">
+        <v>109.586</v>
+      </c>
+      <c r="G651">
+        <v>2467.074</v>
+      </c>
+      <c r="H651">
+        <v>890.352</v>
+      </c>
+      <c r="I651">
+        <v>0.749</v>
+      </c>
+      <c r="J651">
+        <v>12.538</v>
+      </c>
+      <c r="K651">
+        <v>11.669</v>
+      </c>
+      <c r="L651">
+        <v>5.712</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>