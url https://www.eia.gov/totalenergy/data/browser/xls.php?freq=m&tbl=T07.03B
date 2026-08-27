--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 7.3b Consumption of Combustible Fuels for Electricity Generation: Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation, Electric Power Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="120.685" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="87.836" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="85.551" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="92.12" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="86.693" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24899,50 +24899,126 @@
         <v>766.784</v>
       </c>
       <c r="E651">
         <v>208.936</v>
       </c>
       <c r="F651">
         <v>109.586</v>
       </c>
       <c r="G651">
         <v>2467.074</v>
       </c>
       <c r="H651">
         <v>890.352</v>
       </c>
       <c r="I651">
         <v>0.749</v>
       </c>
       <c r="J651">
         <v>12.538</v>
       </c>
       <c r="K651">
         <v>11.669</v>
       </c>
       <c r="L651">
         <v>5.712</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>22480.553</v>
+      </c>
+      <c r="C652">
+        <v>795.075</v>
+      </c>
+      <c r="D652">
+        <v>708.931</v>
+      </c>
+      <c r="E652">
+        <v>112.04</v>
+      </c>
+      <c r="F652">
+        <v>123.549</v>
+      </c>
+      <c r="G652">
+        <v>2233.791</v>
+      </c>
+      <c r="H652">
+        <v>872.632</v>
+      </c>
+      <c r="I652">
+        <v>0.839</v>
+      </c>
+      <c r="J652">
+        <v>8.897</v>
+      </c>
+      <c r="K652">
+        <v>10.656</v>
+      </c>
+      <c r="L652">
+        <v>5.419</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>25662.241</v>
+      </c>
+      <c r="C653">
+        <v>1003.758</v>
+      </c>
+      <c r="D653">
+        <v>735.736</v>
+      </c>
+      <c r="E653">
+        <v>127.914</v>
+      </c>
+      <c r="F653">
+        <v>152.018</v>
+      </c>
+      <c r="G653">
+        <v>2627.498</v>
+      </c>
+      <c r="H653">
+        <v>978.052</v>
+      </c>
+      <c r="I653">
+        <v>0.48</v>
+      </c>
+      <c r="J653">
+        <v>12.637</v>
+      </c>
+      <c r="K653">
+        <v>10.938</v>
+      </c>
+      <c r="L653">
+        <v>5.639</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>