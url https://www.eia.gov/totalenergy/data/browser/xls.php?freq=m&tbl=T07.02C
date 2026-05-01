--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 7.2c Electricity Net Generation: Commercial and Industrial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Petroleum, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Natural Gas, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Waste, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation Total (including from sources not shown), Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, Industrial Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="93.691" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28094,554 +28094,642 @@
       </c>
       <c r="J636">
         <v>681.28</v>
       </c>
       <c r="K636">
         <v>63.152</v>
       </c>
       <c r="L636">
         <v>1863.491</v>
       </c>
       <c r="M636">
         <v>64.824</v>
       </c>
       <c r="N636">
         <v>11900.344</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>28.485</v>
       </c>
       <c r="C637">
-        <v>18.335</v>
+        <v>18.337</v>
       </c>
       <c r="D637">
-        <v>656.553</v>
+        <v>656.099</v>
       </c>
       <c r="E637">
         <v>297.319</v>
       </c>
       <c r="F637">
-        <v>1350.395</v>
+        <v>1350.843</v>
       </c>
       <c r="G637">
         <v>410.111</v>
       </c>
       <c r="H637">
         <v>82.71</v>
       </c>
       <c r="I637">
-        <v>8936.026</v>
+        <v>8936.455</v>
       </c>
       <c r="J637">
-        <v>803.447</v>
+        <v>804.544</v>
       </c>
       <c r="K637">
-        <v>67.025</v>
+        <v>66.922</v>
       </c>
       <c r="L637">
         <v>1807.036</v>
       </c>
       <c r="M637">
         <v>63.734</v>
       </c>
       <c r="N637">
-        <v>12471.772</v>
+        <v>12474.436</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>22.274</v>
       </c>
       <c r="C638">
-        <v>8.803</v>
+        <v>8.805</v>
       </c>
       <c r="D638">
-        <v>577.667</v>
+        <v>577.005</v>
       </c>
       <c r="E638">
         <v>286.812</v>
       </c>
       <c r="F638">
-        <v>1227.259</v>
+        <v>1227.69</v>
       </c>
       <c r="G638">
         <v>358.695</v>
       </c>
       <c r="H638">
         <v>48.729</v>
       </c>
       <c r="I638">
-        <v>7619.347</v>
+        <v>7620.115</v>
       </c>
       <c r="J638">
-        <v>787.574</v>
+        <v>790.249</v>
       </c>
       <c r="K638">
-        <v>62.963</v>
+        <v>62.885</v>
       </c>
       <c r="L638">
         <v>1667.492</v>
       </c>
       <c r="M638">
         <v>61.491</v>
       </c>
       <c r="N638">
-        <v>10877.166</v>
+        <v>10881.892</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>16.368</v>
       </c>
       <c r="C639">
-        <v>5.664</v>
+        <v>5.666</v>
       </c>
       <c r="D639">
-        <v>610.52</v>
+        <v>610.829</v>
       </c>
       <c r="E639">
         <v>298.676</v>
       </c>
       <c r="F639">
-        <v>1291.278</v>
+        <v>1294.681</v>
       </c>
       <c r="G639">
         <v>387.777</v>
       </c>
       <c r="H639">
         <v>62.979</v>
       </c>
       <c r="I639">
-        <v>8199.345</v>
+        <v>8198.885</v>
       </c>
       <c r="J639">
-        <v>613.573</v>
+        <v>612.76</v>
       </c>
       <c r="K639">
-        <v>76.42</v>
+        <v>76.297</v>
       </c>
       <c r="L639">
         <v>1817.985</v>
       </c>
       <c r="M639">
         <v>66.398</v>
       </c>
       <c r="N639">
-        <v>11534.172</v>
+        <v>11535.063</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>14.326</v>
       </c>
       <c r="C640">
-        <v>4.065</v>
+        <v>4.068</v>
       </c>
       <c r="D640">
-        <v>533.591</v>
+        <v>533.839</v>
       </c>
       <c r="E640">
         <v>285.594</v>
       </c>
       <c r="F640">
-        <v>1191.547</v>
+        <v>1196.195</v>
       </c>
       <c r="G640">
         <v>349.401</v>
       </c>
       <c r="H640">
-        <v>48.884</v>
+        <v>48.885</v>
       </c>
       <c r="I640">
-        <v>7613.306</v>
+        <v>7613.372</v>
       </c>
       <c r="J640">
-        <v>522.773</v>
+        <v>520.58</v>
       </c>
       <c r="K640">
-        <v>68.714</v>
+        <v>68.599</v>
       </c>
       <c r="L640">
         <v>1695.763</v>
       </c>
       <c r="M640">
         <v>59.482</v>
       </c>
       <c r="N640">
-        <v>10686.544</v>
+        <v>10687.044</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>15.389</v>
       </c>
       <c r="C641">
-        <v>3.152</v>
+        <v>3.074</v>
       </c>
       <c r="D641">
-        <v>545.658</v>
+        <v>545.633</v>
       </c>
       <c r="E641">
         <v>273.954</v>
       </c>
       <c r="F641">
-        <v>1189.509</v>
+        <v>1193.627</v>
       </c>
       <c r="G641">
         <v>308.128</v>
       </c>
       <c r="H641">
         <v>58.486</v>
       </c>
       <c r="I641">
-        <v>7833.102</v>
+        <v>7835.039</v>
       </c>
       <c r="J641">
-        <v>517.424</v>
+        <v>512.973</v>
       </c>
       <c r="K641">
-        <v>77.725</v>
+        <v>77.605</v>
       </c>
       <c r="L641">
         <v>1791.543</v>
       </c>
       <c r="M641">
         <v>57.918</v>
       </c>
       <c r="N641">
-        <v>10988.348</v>
+        <v>10988.627</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>11.693</v>
       </c>
       <c r="C642">
-        <v>5.938</v>
+        <v>5.704</v>
       </c>
       <c r="D642">
-        <v>660.727</v>
+        <v>662.086</v>
       </c>
       <c r="E642">
         <v>282.614</v>
       </c>
       <c r="F642">
-        <v>1339.224</v>
+        <v>1344.954</v>
       </c>
       <c r="G642">
         <v>363.446</v>
       </c>
       <c r="H642">
         <v>76.458</v>
       </c>
       <c r="I642">
-        <v>7835.313</v>
+        <v>7837.29</v>
       </c>
       <c r="J642">
-        <v>713.897</v>
+        <v>710.452</v>
       </c>
       <c r="K642">
-        <v>70.201</v>
+        <v>70.085</v>
       </c>
       <c r="L642">
         <v>1785.062</v>
       </c>
       <c r="M642">
         <v>46.33</v>
       </c>
       <c r="N642">
-        <v>11220.32</v>
+        <v>11334.582</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>18.274</v>
       </c>
       <c r="C643">
-        <v>5.689</v>
+        <v>5.428</v>
       </c>
       <c r="D643">
-        <v>756.57</v>
+        <v>767.617</v>
       </c>
       <c r="E643">
         <v>292.345</v>
       </c>
       <c r="F643">
-        <v>1459.235</v>
+        <v>1473.851</v>
       </c>
       <c r="G643">
         <v>389.909</v>
       </c>
       <c r="H643">
-        <v>44.766</v>
+        <v>44.732</v>
       </c>
       <c r="I643">
-        <v>8404.271</v>
+        <v>8405.877</v>
       </c>
       <c r="J643">
-        <v>653.88</v>
+        <v>651.761</v>
       </c>
       <c r="K643">
-        <v>67.804</v>
+        <v>67.699</v>
       </c>
       <c r="L643">
         <v>1905.055</v>
       </c>
       <c r="M643">
         <v>51.835</v>
       </c>
       <c r="N643">
-        <v>11874.088</v>
+        <v>11993.331</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>15.311</v>
       </c>
       <c r="C644">
-        <v>14.256</v>
+        <v>14.266</v>
       </c>
       <c r="D644">
-        <v>711.642</v>
+        <v>726.801</v>
       </c>
       <c r="E644">
         <v>298.086</v>
       </c>
       <c r="F644">
-        <v>1427.131</v>
+        <v>1445.423</v>
       </c>
       <c r="G644">
         <v>362.171</v>
       </c>
       <c r="H644">
-        <v>78.09</v>
+        <v>78.099</v>
       </c>
       <c r="I644">
-        <v>8504.59</v>
+        <v>8505.674</v>
       </c>
       <c r="J644">
-        <v>720.809</v>
+        <v>719.796</v>
       </c>
       <c r="K644">
-        <v>63.289</v>
+        <v>63.226</v>
       </c>
       <c r="L644">
-        <v>1852.963</v>
+        <v>1854.36</v>
       </c>
       <c r="M644">
         <v>54.354</v>
       </c>
       <c r="N644">
-        <v>11995.029</v>
+        <v>12107.262</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>16.76</v>
       </c>
       <c r="C645">
-        <v>4.323</v>
+        <v>4.25</v>
       </c>
       <c r="D645">
-        <v>672.388</v>
+        <v>671.113</v>
       </c>
       <c r="E645">
         <v>275.641</v>
       </c>
       <c r="F645">
-        <v>1322.754</v>
+        <v>1323.725</v>
       </c>
       <c r="G645">
-        <v>337.855</v>
+        <v>337.871</v>
       </c>
       <c r="H645">
-        <v>57.836</v>
+        <v>52.949</v>
       </c>
       <c r="I645">
-        <v>8056.362</v>
+        <v>8054.22</v>
       </c>
       <c r="J645">
-        <v>805.206</v>
+        <v>805.28</v>
       </c>
       <c r="K645">
-        <v>54.529</v>
+        <v>54.374</v>
       </c>
       <c r="L645">
-        <v>1771.881</v>
+        <v>1773.991</v>
       </c>
       <c r="M645">
         <v>52.333</v>
       </c>
       <c r="N645">
-        <v>11507.086</v>
+        <v>11597.763</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>17.472</v>
+        <v>17.475</v>
       </c>
       <c r="C646">
-        <v>3.935</v>
+        <v>3.92</v>
       </c>
       <c r="D646">
-        <v>662.636</v>
+        <v>663.819</v>
       </c>
       <c r="E646">
-        <v>302.948</v>
+        <v>302.951</v>
       </c>
       <c r="F646">
-        <v>1354.788</v>
+        <v>1357.375</v>
       </c>
       <c r="G646">
-        <v>331.599</v>
+        <v>332.019</v>
       </c>
       <c r="H646">
-        <v>64.503</v>
+        <v>63.063</v>
       </c>
       <c r="I646">
-        <v>7860.961</v>
+        <v>7878.811</v>
       </c>
       <c r="J646">
-        <v>878.293</v>
+        <v>881.777</v>
       </c>
       <c r="K646">
-        <v>55.117</v>
+        <v>55.04</v>
       </c>
       <c r="L646">
-        <v>1702.695</v>
+        <v>1707.271</v>
       </c>
       <c r="M646">
-        <v>70.189</v>
+        <v>70.209</v>
       </c>
       <c r="N646">
-        <v>11319.315</v>
+        <v>11426.138</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>17.934</v>
       </c>
       <c r="C647">
-        <v>4.921</v>
+        <v>4.907</v>
       </c>
       <c r="D647">
-        <v>663.093</v>
+        <v>665.2</v>
       </c>
       <c r="E647">
         <v>294.671</v>
       </c>
       <c r="F647">
-        <v>1337.294</v>
+        <v>1339.688</v>
       </c>
       <c r="G647">
         <v>324.268</v>
       </c>
       <c r="H647">
-        <v>50.937</v>
+        <v>51.039</v>
       </c>
       <c r="I647">
-        <v>8148.803</v>
+        <v>8142.561</v>
       </c>
       <c r="J647">
-        <v>676.01</v>
+        <v>675.927</v>
       </c>
       <c r="K647">
-        <v>58.098</v>
+        <v>57.997</v>
       </c>
       <c r="L647">
         <v>1737.784</v>
       </c>
       <c r="M647">
         <v>64.159</v>
       </c>
       <c r="N647">
-        <v>11451.023</v>
+        <v>11444.884</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>16.141</v>
+      </c>
+      <c r="C648">
+        <v>10.942</v>
+      </c>
+      <c r="D648">
+        <v>685.144</v>
+      </c>
+      <c r="E648">
+        <v>300.876</v>
+      </c>
+      <c r="F648">
+        <v>1369.387</v>
+      </c>
+      <c r="G648">
+        <v>337.867</v>
+      </c>
+      <c r="H648">
+        <v>49.07</v>
+      </c>
+      <c r="I648">
+        <v>8582.308</v>
+      </c>
+      <c r="J648">
+        <v>654.217</v>
+      </c>
+      <c r="K648">
+        <v>61.966</v>
+      </c>
+      <c r="L648">
+        <v>1761.475</v>
+      </c>
+      <c r="M648">
+        <v>63.776</v>
+      </c>
+      <c r="N648">
+        <v>11911.592</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>23.763</v>
+      </c>
+      <c r="C649">
+        <v>38.362</v>
+      </c>
+      <c r="D649">
+        <v>678.929</v>
+      </c>
+      <c r="E649">
+        <v>276.347</v>
+      </c>
+      <c r="F649">
+        <v>1361.816</v>
+      </c>
+      <c r="G649">
+        <v>366.161</v>
+      </c>
+      <c r="H649">
+        <v>71.619</v>
+      </c>
+      <c r="I649">
+        <v>8429.05</v>
+      </c>
+      <c r="J649">
+        <v>727.305</v>
+      </c>
+      <c r="K649">
+        <v>73.057</v>
+      </c>
+      <c r="L649">
+        <v>1809.158</v>
+      </c>
+      <c r="M649">
+        <v>59.595</v>
+      </c>
+      <c r="N649">
+        <v>11955.999</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="93.691" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -32077,50 +32165,94 @@
         <v>15258.042</v>
       </c>
       <c r="G88">
         <v>4275.994</v>
       </c>
       <c r="H88">
         <v>674.727</v>
       </c>
       <c r="I88">
         <v>96771.041</v>
       </c>
       <c r="J88">
         <v>7869.551</v>
       </c>
       <c r="K88">
         <v>810.432</v>
       </c>
       <c r="L88">
         <v>21799.732</v>
       </c>
       <c r="M88">
         <v>775.652</v>
       </c>
       <c r="N88">
         <v>136749.223</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>210.43</v>
+      </c>
+      <c r="C89">
+        <v>89.367</v>
+      </c>
+      <c r="D89">
+        <v>7765.185</v>
+      </c>
+      <c r="E89">
+        <v>3489.538</v>
+      </c>
+      <c r="F89">
+        <v>15917.439</v>
+      </c>
+      <c r="G89">
+        <v>4261.662</v>
+      </c>
+      <c r="H89">
+        <v>717.2</v>
+      </c>
+      <c r="I89">
+        <v>97610.606</v>
+      </c>
+      <c r="J89">
+        <v>8340.317</v>
+      </c>
+      <c r="K89">
+        <v>782.695</v>
+      </c>
+      <c r="L89">
+        <v>21304.819</v>
+      </c>
+      <c r="M89">
+        <v>712.019</v>
+      </c>
+      <c r="N89">
+        <v>138382.614</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>