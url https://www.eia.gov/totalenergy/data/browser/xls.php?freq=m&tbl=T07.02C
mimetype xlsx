--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 7.2c Electricity Net Generation: Commercial and Industrial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Petroleum, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Natural Gas, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Waste, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation Total (including from sources not shown), Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, Industrial Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="93.691" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28656,50 +28656,94 @@
         <v>1361.816</v>
       </c>
       <c r="G649">
         <v>366.161</v>
       </c>
       <c r="H649">
         <v>71.619</v>
       </c>
       <c r="I649">
         <v>8429.05</v>
       </c>
       <c r="J649">
         <v>727.305</v>
       </c>
       <c r="K649">
         <v>73.057</v>
       </c>
       <c r="L649">
         <v>1809.158</v>
       </c>
       <c r="M649">
         <v>59.595</v>
       </c>
       <c r="N649">
         <v>11955.999</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>19.621</v>
+      </c>
+      <c r="C650">
+        <v>25.87</v>
+      </c>
+      <c r="D650">
+        <v>618.416</v>
+      </c>
+      <c r="E650">
+        <v>232.631</v>
+      </c>
+      <c r="F650">
+        <v>1188.144</v>
+      </c>
+      <c r="G650">
+        <v>330.37</v>
+      </c>
+      <c r="H650">
+        <v>69.149</v>
+      </c>
+      <c r="I650">
+        <v>7311.536</v>
+      </c>
+      <c r="J650">
+        <v>667.148</v>
+      </c>
+      <c r="K650">
+        <v>57.695</v>
+      </c>
+      <c r="L650">
+        <v>1583.568</v>
+      </c>
+      <c r="M650">
+        <v>52.297</v>
+      </c>
+      <c r="N650">
+        <v>10500.864</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>