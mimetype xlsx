--- v4 (2026-06-15)
+++ v5 (2026-07-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 7.2c Electricity Net Generation: Commercial and Industrial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Petroleum, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Natural Gas, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Waste, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation Total (including from sources not shown), Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, Industrial Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="93.691" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28700,50 +28700,138 @@
         <v>1188.144</v>
       </c>
       <c r="G650">
         <v>330.37</v>
       </c>
       <c r="H650">
         <v>69.149</v>
       </c>
       <c r="I650">
         <v>7311.536</v>
       </c>
       <c r="J650">
         <v>667.148</v>
       </c>
       <c r="K650">
         <v>57.695</v>
       </c>
       <c r="L650">
         <v>1583.568</v>
       </c>
       <c r="M650">
         <v>52.297</v>
       </c>
       <c r="N650">
         <v>10500.864</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>11.146</v>
+      </c>
+      <c r="C651">
+        <v>7.412</v>
+      </c>
+      <c r="D651">
+        <v>672.012</v>
+      </c>
+      <c r="E651">
+        <v>271.749</v>
+      </c>
+      <c r="F651">
+        <v>1318.164</v>
+      </c>
+      <c r="G651">
+        <v>325.2</v>
+      </c>
+      <c r="H651">
+        <v>52.254</v>
+      </c>
+      <c r="I651">
+        <v>7763.728</v>
+      </c>
+      <c r="J651">
+        <v>721.972</v>
+      </c>
+      <c r="K651">
+        <v>80.08</v>
+      </c>
+      <c r="L651">
+        <v>1648.431</v>
+      </c>
+      <c r="M651">
+        <v>55.991</v>
+      </c>
+      <c r="N651">
+        <v>11150.39</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>11.61</v>
+      </c>
+      <c r="C652">
+        <v>4.808</v>
+      </c>
+      <c r="D652">
+        <v>588</v>
+      </c>
+      <c r="E652">
+        <v>232.659</v>
+      </c>
+      <c r="F652">
+        <v>1162.792</v>
+      </c>
+      <c r="G652">
+        <v>279.685</v>
+      </c>
+      <c r="H652">
+        <v>64.313</v>
+      </c>
+      <c r="I652">
+        <v>7567.629</v>
+      </c>
+      <c r="J652">
+        <v>714.01</v>
+      </c>
+      <c r="K652">
+        <v>66.251</v>
+      </c>
+      <c r="L652">
+        <v>1485.749</v>
+      </c>
+      <c r="M652">
+        <v>51.049</v>
+      </c>
+      <c r="N652">
+        <v>10705.581</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>