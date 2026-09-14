--- v5 (2026-07-31)
+++ v6 (2026-09-14)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 7.2c Electricity Net Generation: Commercial and Industrial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Petroleum, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Natural Gas, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Waste, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation Total (including from sources not shown), Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, Industrial Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="93.691" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28788,50 +28788,94 @@
         <v>1162.792</v>
       </c>
       <c r="G652">
         <v>279.685</v>
       </c>
       <c r="H652">
         <v>64.313</v>
       </c>
       <c r="I652">
         <v>7567.629</v>
       </c>
       <c r="J652">
         <v>714.01</v>
       </c>
       <c r="K652">
         <v>66.251</v>
       </c>
       <c r="L652">
         <v>1485.749</v>
       </c>
       <c r="M652">
         <v>51.049</v>
       </c>
       <c r="N652">
         <v>10705.581</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>14.786</v>
+      </c>
+      <c r="C653">
+        <v>4.145</v>
+      </c>
+      <c r="D653">
+        <v>601.617</v>
+      </c>
+      <c r="E653">
+        <v>250.823</v>
+      </c>
+      <c r="F653">
+        <v>1239.398</v>
+      </c>
+      <c r="G653">
+        <v>298.033</v>
+      </c>
+      <c r="H653">
+        <v>69.999</v>
+      </c>
+      <c r="I653">
+        <v>7738.273</v>
+      </c>
+      <c r="J653">
+        <v>518.463</v>
+      </c>
+      <c r="K653">
+        <v>69.07</v>
+      </c>
+      <c r="L653">
+        <v>1691.166</v>
+      </c>
+      <c r="M653">
+        <v>49.602</v>
+      </c>
+      <c r="N653">
+        <v>10933.968</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>