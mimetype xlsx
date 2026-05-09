--- v2 (2026-03-25)
+++ v3 (2026-05-09)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 7.2b Electricity Net Generation: Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Petroleum, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Natural Gas, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Other Fossil Gases, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Nuclear Electric Power, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Hydroelectric Pumped Storage, Electric Power Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="94.12" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28094,554 +28094,642 @@
       </c>
       <c r="J636">
         <v>867.264</v>
       </c>
       <c r="K636">
         <v>1393.282</v>
       </c>
       <c r="L636">
         <v>12551.415</v>
       </c>
       <c r="M636">
         <v>39497.073</v>
       </c>
       <c r="N636">
         <v>348153.478</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>82714.658</v>
       </c>
       <c r="C637">
-        <v>3187.916</v>
+        <v>3187.919</v>
       </c>
       <c r="D637">
-        <v>147447.083</v>
+        <v>147408.148</v>
       </c>
       <c r="E637">
-        <v>299.084</v>
+        <v>299.109</v>
       </c>
       <c r="F637">
         <v>71738.938</v>
       </c>
       <c r="G637">
         <v>-466.586</v>
       </c>
       <c r="H637">
-        <v>21330.85</v>
+        <v>21332.639</v>
       </c>
       <c r="I637">
         <v>939.757</v>
       </c>
       <c r="J637">
-        <v>893.606</v>
+        <v>893.676</v>
       </c>
       <c r="K637">
         <v>1389.182</v>
       </c>
       <c r="L637">
-        <v>15355.791</v>
+        <v>15379.239</v>
       </c>
       <c r="M637">
-        <v>43582.654</v>
+        <v>43571.078</v>
       </c>
       <c r="N637">
-        <v>388545.611</v>
+        <v>388520.122</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>61925.054</v>
+        <v>61925.055</v>
       </c>
       <c r="C638">
-        <v>1460.469</v>
+        <v>1460.471</v>
       </c>
       <c r="D638">
-        <v>122984.779</v>
+        <v>123177.195</v>
       </c>
       <c r="E638">
-        <v>320.748</v>
+        <v>320.776</v>
       </c>
       <c r="F638">
         <v>61828.502</v>
       </c>
       <c r="G638">
         <v>-410.242</v>
       </c>
       <c r="H638">
-        <v>19452.655</v>
+        <v>19454.563</v>
       </c>
       <c r="I638">
         <v>848.36</v>
       </c>
       <c r="J638">
-        <v>816.67</v>
+        <v>816.672</v>
       </c>
       <c r="K638">
         <v>1251.775</v>
       </c>
       <c r="L638">
-        <v>16346.892</v>
+        <v>16370.958</v>
       </c>
       <c r="M638">
-        <v>39332.38</v>
+        <v>39321.914</v>
       </c>
       <c r="N638">
-        <v>326274.481</v>
+        <v>326482.087</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>48811.065</v>
+        <v>48811.079</v>
       </c>
       <c r="C639">
-        <v>1201.048</v>
+        <v>1201.052</v>
       </c>
       <c r="D639">
-        <v>109466.182</v>
+        <v>109308.089</v>
       </c>
       <c r="E639">
-        <v>159.681</v>
+        <v>159.677</v>
       </c>
       <c r="F639">
         <v>62456.661</v>
       </c>
       <c r="G639">
         <v>-398.508</v>
       </c>
       <c r="H639">
-        <v>22350.801</v>
+        <v>22346.773</v>
       </c>
       <c r="I639">
         <v>864.996</v>
       </c>
       <c r="J639">
-        <v>883.403</v>
+        <v>882.196</v>
       </c>
       <c r="K639">
         <v>1387.72</v>
       </c>
       <c r="L639">
-        <v>23053.813</v>
+        <v>23126.016</v>
       </c>
       <c r="M639">
-        <v>50574.855</v>
+        <v>50559.561</v>
       </c>
       <c r="N639">
-        <v>320905.676</v>
+        <v>320799.198</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>45162.634</v>
       </c>
       <c r="C640">
-        <v>1122.427</v>
+        <v>1122.431</v>
       </c>
       <c r="D640">
-        <v>106523.812</v>
+        <v>106494.908</v>
       </c>
       <c r="E640">
-        <v>127.632</v>
+        <v>127.624</v>
       </c>
       <c r="F640">
         <v>57892.519</v>
       </c>
       <c r="G640">
         <v>-259.273</v>
       </c>
       <c r="H640">
-        <v>22738.098</v>
+        <v>22736.665</v>
       </c>
       <c r="I640">
-        <v>589.694</v>
+        <v>590.253</v>
       </c>
       <c r="J640">
-        <v>832.848</v>
+        <v>831.723</v>
       </c>
       <c r="K640">
         <v>1306.188</v>
       </c>
       <c r="L640">
-        <v>26549.19</v>
+        <v>26653.871</v>
       </c>
       <c r="M640">
-        <v>45859.998</v>
+        <v>45847.183</v>
       </c>
       <c r="N640">
-        <v>308534.394</v>
+        <v>308594.666</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>48454.665</v>
+        <v>48454.67</v>
       </c>
       <c r="C641">
-        <v>1046.243</v>
+        <v>1045.632</v>
       </c>
       <c r="D641">
-        <v>126626.145</v>
+        <v>126691.497</v>
       </c>
       <c r="E641">
-        <v>120.944</v>
+        <v>120.914</v>
       </c>
       <c r="F641">
         <v>62144.818</v>
       </c>
       <c r="G641">
         <v>-270.527</v>
       </c>
       <c r="H641">
-        <v>24248.719</v>
+        <v>24245.573</v>
       </c>
       <c r="I641">
         <v>791.214</v>
       </c>
       <c r="J641">
-        <v>866.222</v>
+        <v>865.041</v>
       </c>
       <c r="K641">
         <v>1253.174</v>
       </c>
       <c r="L641">
-        <v>29493.997</v>
+        <v>29610.416</v>
       </c>
       <c r="M641">
-        <v>36857.088</v>
+        <v>36848.958</v>
       </c>
       <c r="N641">
-        <v>331683.581</v>
+        <v>331851.71</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>64126.402</v>
       </c>
       <c r="C642">
-        <v>1449.711</v>
+        <v>1449.694</v>
       </c>
       <c r="D642">
-        <v>156285.29</v>
+        <v>156293.868</v>
       </c>
       <c r="E642">
-        <v>251.147</v>
+        <v>251.15</v>
       </c>
       <c r="F642">
         <v>66222.276</v>
       </c>
       <c r="G642">
         <v>-419.552</v>
       </c>
       <c r="H642">
-        <v>22061.795</v>
+        <v>22059.139</v>
       </c>
       <c r="I642">
         <v>893.728</v>
       </c>
       <c r="J642">
-        <v>876.878</v>
+        <v>875.618</v>
       </c>
       <c r="K642">
         <v>1277.592</v>
       </c>
       <c r="L642">
-        <v>31602.867</v>
+        <v>31774.446</v>
       </c>
       <c r="M642">
-        <v>35765.803</v>
+        <v>35754.279</v>
       </c>
       <c r="N642">
-        <v>380438.1</v>
+        <v>380605.297</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>79852.057</v>
       </c>
       <c r="C643">
-        <v>1623.935</v>
+        <v>1623.875</v>
       </c>
       <c r="D643">
-        <v>192797.035</v>
+        <v>192817.464</v>
       </c>
       <c r="E643">
-        <v>235.091</v>
+        <v>235.062</v>
       </c>
       <c r="F643">
         <v>70781.33</v>
       </c>
       <c r="G643">
         <v>-485.603</v>
       </c>
       <c r="H643">
-        <v>19890.335</v>
+        <v>19887.588</v>
       </c>
       <c r="I643">
-        <v>978.567</v>
+        <v>975.259</v>
       </c>
       <c r="J643">
-        <v>887.249</v>
+        <v>886.161</v>
       </c>
       <c r="K643">
         <v>1285.006</v>
       </c>
       <c r="L643">
-        <v>33019.99</v>
+        <v>33147.279</v>
       </c>
       <c r="M643">
-        <v>31796.596</v>
+        <v>31790.803</v>
       </c>
       <c r="N643">
-        <v>432723.678</v>
+        <v>432852.344</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>69350.551</v>
       </c>
       <c r="C644">
-        <v>1426.455</v>
+        <v>1427.568</v>
       </c>
       <c r="D644">
-        <v>183628.879</v>
+        <v>183661.533</v>
       </c>
       <c r="E644">
-        <v>144.18</v>
+        <v>144.182</v>
       </c>
       <c r="F644">
         <v>70705.131</v>
       </c>
       <c r="G644">
         <v>-568.009</v>
       </c>
       <c r="H644">
-        <v>19890.765</v>
+        <v>20005.866</v>
       </c>
       <c r="I644">
-        <v>968.324</v>
+        <v>964.879</v>
       </c>
       <c r="J644">
-        <v>846.96</v>
+        <v>851.387</v>
       </c>
       <c r="K644">
         <v>1348.824</v>
       </c>
       <c r="L644">
-        <v>31355.338</v>
+        <v>31549.145</v>
       </c>
       <c r="M644">
-        <v>27279.328</v>
+        <v>27288.648</v>
       </c>
       <c r="N644">
-        <v>406336.695</v>
+        <v>406689.15</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>58072.001</v>
+        <v>57947.301</v>
       </c>
       <c r="C645">
-        <v>1245.134</v>
+        <v>1240.011</v>
       </c>
       <c r="D645">
-        <v>159146.226</v>
+        <v>159150.175</v>
       </c>
       <c r="E645">
-        <v>157.707</v>
+        <v>157.754</v>
       </c>
       <c r="F645">
         <v>65457.826</v>
       </c>
       <c r="G645">
         <v>-456.502</v>
       </c>
       <c r="H645">
-        <v>15247.284</v>
+        <v>15211.056</v>
       </c>
       <c r="I645">
-        <v>938.063</v>
+        <v>923.158</v>
       </c>
       <c r="J645">
-        <v>808.936</v>
+        <v>807.901</v>
       </c>
       <c r="K645">
         <v>1283.593</v>
       </c>
       <c r="L645">
-        <v>27775.683</v>
+        <v>27870.485</v>
       </c>
       <c r="M645">
-        <v>25662.559</v>
+        <v>25656.149</v>
       </c>
       <c r="N645">
-        <v>355317.098</v>
+        <v>355223.357</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>54086.16</v>
+        <v>53669.359</v>
       </c>
       <c r="C646">
-        <v>1313.279</v>
+        <v>1312.298</v>
       </c>
       <c r="D646">
-        <v>135438.286</v>
+        <v>135442.131</v>
       </c>
       <c r="E646">
-        <v>203.737</v>
+        <v>203.79</v>
       </c>
       <c r="F646">
         <v>59222.248</v>
       </c>
       <c r="G646">
         <v>-513.452</v>
       </c>
       <c r="H646">
-        <v>16468.612</v>
+        <v>16467.436</v>
       </c>
       <c r="I646">
-        <v>750.543</v>
+        <v>750.528</v>
       </c>
       <c r="J646">
-        <v>788.747</v>
+        <v>787.696</v>
       </c>
       <c r="K646">
         <v>1267.063</v>
       </c>
       <c r="L646">
-        <v>24281.049</v>
+        <v>24364.827</v>
       </c>
       <c r="M646">
-        <v>39513.581</v>
+        <v>39506.107</v>
       </c>
       <c r="N646">
-        <v>332812.02</v>
+        <v>332469.758</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>54149.296</v>
+        <v>54147.585</v>
       </c>
       <c r="C647">
-        <v>1266.545</v>
+        <v>1258.694</v>
       </c>
       <c r="D647">
-        <v>122603.634</v>
+        <v>122757.545</v>
       </c>
       <c r="E647">
-        <v>190.99</v>
+        <v>190.976</v>
       </c>
       <c r="F647">
         <v>63809.357</v>
       </c>
       <c r="G647">
         <v>-609.976</v>
       </c>
       <c r="H647">
-        <v>18331.955</v>
+        <v>18330.253</v>
       </c>
       <c r="I647">
         <v>828.794</v>
       </c>
       <c r="J647">
-        <v>828.026</v>
+        <v>829.146</v>
       </c>
       <c r="K647">
         <v>1263.213</v>
       </c>
       <c r="L647">
-        <v>18346.954</v>
+        <v>18406.864</v>
       </c>
       <c r="M647">
-        <v>40918.4</v>
+        <v>40927.464</v>
       </c>
       <c r="N647">
-        <v>321990.284</v>
+        <v>322201.032</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>66517.267</v>
+      </c>
+      <c r="C648">
+        <v>2123.347</v>
+      </c>
+      <c r="D648">
+        <v>138759.943</v>
+      </c>
+      <c r="E648">
+        <v>146.082</v>
+      </c>
+      <c r="F648">
+        <v>72521.112</v>
+      </c>
+      <c r="G648">
+        <v>-462.156</v>
+      </c>
+      <c r="H648">
+        <v>23823.66</v>
+      </c>
+      <c r="I648">
+        <v>986.608</v>
+      </c>
+      <c r="J648">
+        <v>849.363</v>
+      </c>
+      <c r="K648">
+        <v>1355.489</v>
+      </c>
+      <c r="L648">
+        <v>15245.292</v>
+      </c>
+      <c r="M648">
+        <v>47013.852</v>
+      </c>
+      <c r="N648">
+        <v>368912.828</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>72112.735</v>
+      </c>
+      <c r="C649">
+        <v>5437.565</v>
+      </c>
+      <c r="D649">
+        <v>142521.717</v>
+      </c>
+      <c r="E649">
+        <v>185.023</v>
+      </c>
+      <c r="F649">
+        <v>73250.911</v>
+      </c>
+      <c r="G649">
+        <v>-515.408</v>
+      </c>
+      <c r="H649">
+        <v>27792.926</v>
+      </c>
+      <c r="I649">
+        <v>1005.447</v>
+      </c>
+      <c r="J649">
+        <v>829.224</v>
+      </c>
+      <c r="K649">
+        <v>1416.872</v>
+      </c>
+      <c r="L649">
+        <v>17795.157</v>
+      </c>
+      <c r="M649">
+        <v>44402.121</v>
+      </c>
+      <c r="N649">
+        <v>386211.367</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="94.12" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -32077,50 +32165,94 @@
         <v>781865.31</v>
       </c>
       <c r="G88">
         <v>-5851.862</v>
       </c>
       <c r="H88">
         <v>241774.973</v>
       </c>
       <c r="I88">
         <v>9653.359</v>
       </c>
       <c r="J88">
         <v>10450.997</v>
       </c>
       <c r="K88">
         <v>15407.14</v>
       </c>
       <c r="L88">
         <v>218722.347</v>
       </c>
       <c r="M88">
         <v>451671.761</v>
       </c>
       <c r="N88">
         <v>4156627.033</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>732678.619</v>
+      </c>
+      <c r="C89">
+        <v>18452.991</v>
+      </c>
+      <c r="D89">
+        <v>1701962.496</v>
+      </c>
+      <c r="E89">
+        <v>2357.096</v>
+      </c>
+      <c r="F89">
+        <v>784780.718</v>
+      </c>
+      <c r="G89">
+        <v>-5320.386</v>
+      </c>
+      <c r="H89">
+        <v>245901.211</v>
+      </c>
+      <c r="I89">
+        <v>10357.533</v>
+      </c>
+      <c r="J89">
+        <v>10176.578</v>
+      </c>
+      <c r="K89">
+        <v>15668.818</v>
+      </c>
+      <c r="L89">
+        <v>293498.837</v>
+      </c>
+      <c r="M89">
+        <v>464085.998</v>
+      </c>
+      <c r="N89">
+        <v>4275201.55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>