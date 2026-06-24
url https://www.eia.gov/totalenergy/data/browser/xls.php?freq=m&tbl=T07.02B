--- v3 (2026-05-09)
+++ v4 (2026-06-24)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 7.2b Electricity Net Generation: Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Petroleum, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Natural Gas, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Other Fossil Gases, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Nuclear Electric Power, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Hydroelectric Pumped Storage, Electric Power Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="94.12" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28656,50 +28656,94 @@
         <v>73250.911</v>
       </c>
       <c r="G649">
         <v>-515.408</v>
       </c>
       <c r="H649">
         <v>27792.926</v>
       </c>
       <c r="I649">
         <v>1005.447</v>
       </c>
       <c r="J649">
         <v>829.224</v>
       </c>
       <c r="K649">
         <v>1416.872</v>
       </c>
       <c r="L649">
         <v>17795.157</v>
       </c>
       <c r="M649">
         <v>44402.121</v>
       </c>
       <c r="N649">
         <v>386211.367</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>55508.533</v>
+      </c>
+      <c r="C650">
+        <v>3351.101</v>
+      </c>
+      <c r="D650">
+        <v>124159.28</v>
+      </c>
+      <c r="E650">
+        <v>129.495</v>
+      </c>
+      <c r="F650">
+        <v>62384.185</v>
+      </c>
+      <c r="G650">
+        <v>-538.871</v>
+      </c>
+      <c r="H650">
+        <v>22371.174</v>
+      </c>
+      <c r="I650">
+        <v>969.41</v>
+      </c>
+      <c r="J650">
+        <v>791.094</v>
+      </c>
+      <c r="K650">
+        <v>1263.353</v>
+      </c>
+      <c r="L650">
+        <v>21094.035</v>
+      </c>
+      <c r="M650">
+        <v>39681.384</v>
+      </c>
+      <c r="N650">
+        <v>331111.607</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>