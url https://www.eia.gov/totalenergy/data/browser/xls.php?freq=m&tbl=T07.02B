--- v4 (2026-06-24)
+++ v5 (2026-08-09)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 7.2b Electricity Net Generation: Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Petroleum, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Natural Gas, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Other Fossil Gases, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Nuclear Electric Power, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation From Hydroelectric Pumped Storage, Electric Power Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="94.12" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28700,50 +28700,138 @@
         <v>62384.185</v>
       </c>
       <c r="G650">
         <v>-538.871</v>
       </c>
       <c r="H650">
         <v>22371.174</v>
       </c>
       <c r="I650">
         <v>969.41</v>
       </c>
       <c r="J650">
         <v>791.094</v>
       </c>
       <c r="K650">
         <v>1263.353</v>
       </c>
       <c r="L650">
         <v>21094.035</v>
       </c>
       <c r="M650">
         <v>39681.384</v>
       </c>
       <c r="N650">
         <v>331111.607</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>43795.194</v>
+      </c>
+      <c r="C651">
+        <v>1201.887</v>
+      </c>
+      <c r="D651">
+        <v>118939.43</v>
+      </c>
+      <c r="E651">
+        <v>153.425</v>
+      </c>
+      <c r="F651">
+        <v>62095.885</v>
+      </c>
+      <c r="G651">
+        <v>-591.474</v>
+      </c>
+      <c r="H651">
+        <v>26803.564</v>
+      </c>
+      <c r="I651">
+        <v>891.402</v>
+      </c>
+      <c r="J651">
+        <v>831.948</v>
+      </c>
+      <c r="K651">
+        <v>1333.8</v>
+      </c>
+      <c r="L651">
+        <v>28722.458</v>
+      </c>
+      <c r="M651">
+        <v>52185.259</v>
+      </c>
+      <c r="N651">
+        <v>336287.776</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>39486.085</v>
+      </c>
+      <c r="C652">
+        <v>1187.487</v>
+      </c>
+      <c r="D652">
+        <v>116293.722</v>
+      </c>
+      <c r="E652">
+        <v>158.369</v>
+      </c>
+      <c r="F652">
+        <v>57373.01</v>
+      </c>
+      <c r="G652">
+        <v>-463.295</v>
+      </c>
+      <c r="H652">
+        <v>22393.245</v>
+      </c>
+      <c r="I652">
+        <v>622.036</v>
+      </c>
+      <c r="J652">
+        <v>785.94</v>
+      </c>
+      <c r="K652">
+        <v>1223.742</v>
+      </c>
+      <c r="L652">
+        <v>30813.685</v>
+      </c>
+      <c r="M652">
+        <v>49102.688</v>
+      </c>
+      <c r="N652">
+        <v>318838.146</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>