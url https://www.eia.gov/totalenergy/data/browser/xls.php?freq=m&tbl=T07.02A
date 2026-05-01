--- v3 (2026-03-16)
+++ v4 (2026-05-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 7.2a Electricity Net Generation: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Petroleum, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Natural Gas, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Other Fossil Gases, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Nuclear Electric Power, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Hydroelectric Pumped Storage, All Sectors</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="75.696" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28094,554 +28094,642 @@
       </c>
       <c r="J636">
         <v>1237.543</v>
       </c>
       <c r="K636">
         <v>1393.282</v>
       </c>
       <c r="L636">
         <v>12600.947</v>
       </c>
       <c r="M636">
         <v>39527.395</v>
       </c>
       <c r="N636">
         <v>361292.052</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>83153.255</v>
       </c>
       <c r="C637">
-        <v>3288.96</v>
+        <v>3288.967</v>
       </c>
       <c r="D637">
-        <v>157039.661</v>
+        <v>157000.701</v>
       </c>
       <c r="E637">
-        <v>1102.53</v>
+        <v>1103.653</v>
       </c>
       <c r="F637">
         <v>71738.938</v>
       </c>
       <c r="G637">
         <v>-466.586</v>
       </c>
       <c r="H637">
-        <v>21429.152</v>
+        <v>21431.144</v>
       </c>
       <c r="I637">
         <v>2758.336</v>
       </c>
       <c r="J637">
-        <v>1254.66</v>
+        <v>1254.73</v>
       </c>
       <c r="K637">
         <v>1389.182</v>
       </c>
       <c r="L637">
-        <v>15428.142</v>
+        <v>15453.502</v>
       </c>
       <c r="M637">
-        <v>43611.651</v>
+        <v>43600.064</v>
       </c>
       <c r="N637">
-        <v>402367.779</v>
+        <v>402345.401</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>62306.022</v>
+        <v>62306.024</v>
       </c>
       <c r="C638">
-        <v>1518</v>
+        <v>1518.005</v>
       </c>
       <c r="D638">
-        <v>131181.793</v>
+        <v>131374.315</v>
       </c>
       <c r="E638">
-        <v>1108.322</v>
+        <v>1111.025</v>
       </c>
       <c r="F638">
         <v>61828.502</v>
       </c>
       <c r="G638">
         <v>-410.242</v>
       </c>
       <c r="H638">
-        <v>19541.087</v>
+        <v>19543.315</v>
       </c>
       <c r="I638">
         <v>2526.623</v>
       </c>
       <c r="J638">
-        <v>1164.972</v>
+        <v>1164.975</v>
       </c>
       <c r="K638">
         <v>1251.775</v>
       </c>
       <c r="L638">
-        <v>16421.472</v>
+        <v>16447.521</v>
       </c>
       <c r="M638">
-        <v>39356.695</v>
+        <v>39346.222</v>
       </c>
       <c r="N638">
-        <v>338378.906</v>
+        <v>338591.67</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>49215.21</v>
+        <v>49215.224</v>
       </c>
       <c r="C639">
-        <v>1269.691</v>
+        <v>1269.698</v>
       </c>
       <c r="D639">
-        <v>118276.046</v>
+        <v>118117.804</v>
       </c>
       <c r="E639">
-        <v>773.254</v>
+        <v>772.437</v>
       </c>
       <c r="F639">
         <v>62456.661</v>
       </c>
       <c r="G639">
         <v>-398.508</v>
       </c>
       <c r="H639">
-        <v>22454.113</v>
+        <v>22450.516</v>
       </c>
       <c r="I639">
         <v>2690.756</v>
       </c>
       <c r="J639">
-        <v>1248.477</v>
+        <v>1247.27</v>
       </c>
       <c r="K639">
         <v>1387.72</v>
       </c>
       <c r="L639">
-        <v>23161.266</v>
+        <v>23238.213</v>
       </c>
       <c r="M639">
-        <v>50606.763</v>
+        <v>50591.467</v>
       </c>
       <c r="N639">
-        <v>333731.126</v>
+        <v>333628.943</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>45526.36</v>
       </c>
       <c r="C640">
-        <v>1175.377</v>
+        <v>1175.383</v>
       </c>
       <c r="D640">
-        <v>114670.708</v>
+        <v>114642.118</v>
       </c>
       <c r="E640">
-        <v>650.404</v>
+        <v>648.204</v>
       </c>
       <c r="F640">
         <v>57892.519</v>
       </c>
       <c r="G640">
         <v>-259.273</v>
       </c>
       <c r="H640">
-        <v>22840.027</v>
+        <v>22839.223</v>
       </c>
       <c r="I640">
-        <v>2289.101</v>
+        <v>2289.66</v>
       </c>
       <c r="J640">
-        <v>1177.924</v>
+        <v>1176.799</v>
       </c>
       <c r="K640">
         <v>1306.188</v>
       </c>
       <c r="L640">
-        <v>26669.579</v>
+        <v>26780.554</v>
       </c>
       <c r="M640">
-        <v>45888.566</v>
+        <v>45875.751</v>
       </c>
       <c r="N640">
-        <v>320412.484</v>
+        <v>320477.905</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>48778.183</v>
+        <v>48778.187</v>
       </c>
       <c r="C641">
-        <v>1107.881</v>
+        <v>1107.191</v>
       </c>
       <c r="D641">
-        <v>135004.904</v>
+        <v>135072.169</v>
       </c>
       <c r="E641">
-        <v>638.368</v>
+        <v>633.887</v>
       </c>
       <c r="F641">
         <v>62144.818</v>
       </c>
       <c r="G641">
         <v>-270.527</v>
       </c>
       <c r="H641">
-        <v>24358.389</v>
+        <v>24355.928</v>
       </c>
       <c r="I641">
         <v>2588.086</v>
       </c>
       <c r="J641">
-        <v>1198.094</v>
+        <v>1196.912</v>
       </c>
       <c r="K641">
         <v>1253.174</v>
       </c>
       <c r="L641">
-        <v>29622.961</v>
+        <v>29745.58</v>
       </c>
       <c r="M641">
-        <v>36881.115</v>
+        <v>36872.983</v>
       </c>
       <c r="N641">
-        <v>343861.437</v>
+        <v>344033.965</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>64501.541</v>
       </c>
       <c r="C642">
-        <v>1532.106</v>
+        <v>1531.856</v>
       </c>
       <c r="D642">
-        <v>164781.33</v>
+        <v>164793.244</v>
       </c>
       <c r="E642">
-        <v>965.044</v>
+        <v>961.602</v>
       </c>
       <c r="F642">
         <v>66222.276</v>
       </c>
       <c r="G642">
         <v>-419.552</v>
       </c>
       <c r="H642">
-        <v>22161.36</v>
+        <v>22159.237</v>
       </c>
       <c r="I642">
         <v>2699.992</v>
       </c>
       <c r="J642">
-        <v>1205.821</v>
+        <v>1204.561</v>
       </c>
       <c r="K642">
         <v>1277.592</v>
       </c>
       <c r="L642">
-        <v>31742.979</v>
+        <v>32034.349</v>
       </c>
       <c r="M642">
-        <v>35787.955</v>
+        <v>35776.411</v>
       </c>
       <c r="N642">
-        <v>392997.645</v>
+        <v>393284.833</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>80260.24</v>
       </c>
       <c r="C643">
-        <v>1674.39</v>
+        <v>1674.035</v>
       </c>
       <c r="D643">
-        <v>201957.876</v>
+        <v>201990.958</v>
       </c>
       <c r="E643">
-        <v>888.972</v>
+        <v>886.823</v>
       </c>
       <c r="F643">
         <v>70781.33</v>
       </c>
       <c r="G643">
         <v>-485.603</v>
       </c>
       <c r="H643">
-        <v>19984.274</v>
+        <v>19981.997</v>
       </c>
       <c r="I643">
-        <v>2901.967</v>
+        <v>2898.659</v>
       </c>
       <c r="J643">
-        <v>1231.428</v>
+        <v>1230.34</v>
       </c>
       <c r="K643">
         <v>1285.006</v>
       </c>
       <c r="L643">
-        <v>33174.326</v>
+        <v>33424.098</v>
       </c>
       <c r="M643">
-        <v>31815.919</v>
+        <v>31810.129</v>
       </c>
       <c r="N643">
-        <v>446057.001</v>
+        <v>446319.526</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>69728.033</v>
       </c>
       <c r="C644">
-        <v>1518.801</v>
+        <v>1519.933</v>
       </c>
       <c r="D644">
-        <v>192845.11</v>
+        <v>192894.008</v>
       </c>
       <c r="E644">
-        <v>864.989</v>
+        <v>863.978</v>
       </c>
       <c r="F644">
         <v>70705.131</v>
       </c>
       <c r="G644">
         <v>-568.009</v>
       </c>
       <c r="H644">
-        <v>19982.759</v>
+        <v>20097.968</v>
       </c>
       <c r="I644">
-        <v>2835.295</v>
+        <v>2833.247</v>
       </c>
       <c r="J644">
-        <v>1199.4</v>
+        <v>1203.826</v>
       </c>
       <c r="K644">
         <v>1348.824</v>
       </c>
       <c r="L644">
-        <v>31500.977</v>
+        <v>31808.728</v>
       </c>
       <c r="M644">
-        <v>27297.028</v>
+        <v>27306.835</v>
       </c>
       <c r="N644">
-        <v>419758.855</v>
+        <v>420241.835</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>58426.616</v>
+        <v>58301.932</v>
       </c>
       <c r="C645">
-        <v>1307.293</v>
+        <v>1297.209</v>
       </c>
       <c r="D645">
-        <v>167874.975</v>
+        <v>167875.508</v>
       </c>
       <c r="E645">
-        <v>962.913</v>
+        <v>963.035</v>
       </c>
       <c r="F645">
         <v>65457.826</v>
       </c>
       <c r="G645">
         <v>-456.502</v>
       </c>
       <c r="H645">
-        <v>15321.54</v>
+        <v>15284.792</v>
       </c>
       <c r="I645">
-        <v>2725.776</v>
+        <v>2712.981</v>
       </c>
       <c r="J645">
-        <v>1136.91</v>
+        <v>1135.875</v>
       </c>
       <c r="K645">
         <v>1283.593</v>
       </c>
       <c r="L645">
-        <v>27956.298</v>
+        <v>28148.936</v>
       </c>
       <c r="M645">
-        <v>25678.521</v>
+        <v>25672.708</v>
       </c>
       <c r="N645">
-        <v>368146.938</v>
+        <v>368144.844</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>54435.231</v>
+        <v>54018.853</v>
       </c>
       <c r="C646">
-        <v>1381.717</v>
+        <v>1379.28</v>
       </c>
       <c r="D646">
-        <v>143961.883</v>
+        <v>143984.762</v>
       </c>
       <c r="E646">
-        <v>1082.03</v>
+        <v>1085.568</v>
       </c>
       <c r="F646">
         <v>59222.248</v>
       </c>
       <c r="G646">
         <v>-513.452</v>
       </c>
       <c r="H646">
-        <v>16545.872</v>
+        <v>16544.581</v>
       </c>
       <c r="I646">
-        <v>2462.667</v>
+        <v>2467.228</v>
       </c>
       <c r="J646">
-        <v>1161.884</v>
+        <v>1160.856</v>
       </c>
       <c r="K646">
         <v>1267.063</v>
       </c>
       <c r="L646">
-        <v>24439.003</v>
+        <v>24605.458</v>
       </c>
       <c r="M646">
-        <v>39540.316</v>
+        <v>39533.581</v>
       </c>
       <c r="N646">
-        <v>345486.123</v>
+        <v>345253.271</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>54491.497</v>
+        <v>54489.786</v>
       </c>
       <c r="C647">
-        <v>1322.403</v>
+        <v>1314.64</v>
       </c>
       <c r="D647">
-        <v>131415.531</v>
+        <v>131565.306</v>
       </c>
       <c r="E647">
-        <v>867</v>
+        <v>866.903</v>
       </c>
       <c r="F647">
         <v>63809.357</v>
       </c>
       <c r="G647">
         <v>-609.976</v>
       </c>
       <c r="H647">
-        <v>18416.512</v>
+        <v>18414.547</v>
       </c>
       <c r="I647">
         <v>2581.294</v>
       </c>
       <c r="J647">
-        <v>1186.855</v>
+        <v>1187.975</v>
       </c>
       <c r="K647">
         <v>1263.213</v>
       </c>
       <c r="L647">
-        <v>18531.52</v>
+        <v>18592.066</v>
       </c>
       <c r="M647">
-        <v>40947.723</v>
+        <v>40956.799</v>
       </c>
       <c r="N647">
-        <v>334778.602</v>
+        <v>334985.604</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>66871.275</v>
+      </c>
+      <c r="C648">
+        <v>2183.359</v>
+      </c>
+      <c r="D648">
+        <v>148027.396</v>
+      </c>
+      <c r="E648">
+        <v>800.299</v>
+      </c>
+      <c r="F648">
+        <v>72521.112</v>
+      </c>
+      <c r="G648">
+        <v>-462.156</v>
+      </c>
+      <c r="H648">
+        <v>23919.962</v>
+      </c>
+      <c r="I648">
+        <v>2761.842</v>
+      </c>
+      <c r="J648">
+        <v>1214.015</v>
+      </c>
+      <c r="K648">
+        <v>1355.489</v>
+      </c>
+      <c r="L648">
+        <v>15392.377</v>
+      </c>
+      <c r="M648">
+        <v>47047.659</v>
+      </c>
+      <c r="N648">
+        <v>382193.808</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>72502.66</v>
+      </c>
+      <c r="C649">
+        <v>5547.547</v>
+      </c>
+      <c r="D649">
+        <v>151629.695</v>
+      </c>
+      <c r="E649">
+        <v>912.328</v>
+      </c>
+      <c r="F649">
+        <v>73250.911</v>
+      </c>
+      <c r="G649">
+        <v>-515.408</v>
+      </c>
+      <c r="H649">
+        <v>27909.388</v>
+      </c>
+      <c r="I649">
+        <v>2828.055</v>
+      </c>
+      <c r="J649">
+        <v>1165.166</v>
+      </c>
+      <c r="K649">
+        <v>1416.872</v>
+      </c>
+      <c r="L649">
+        <v>17985.255</v>
+      </c>
+      <c r="M649">
+        <v>44433.718</v>
+      </c>
+      <c r="N649">
+        <v>399529.182</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="75.696" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -32077,50 +32165,94 @@
         <v>781865.31</v>
       </c>
       <c r="G88">
         <v>-5851.862</v>
       </c>
       <c r="H88">
         <v>242896.054</v>
       </c>
       <c r="I88">
         <v>31563.945</v>
       </c>
       <c r="J88">
         <v>14857.724</v>
       </c>
       <c r="K88">
         <v>15407.14</v>
       </c>
       <c r="L88">
         <v>219833.913</v>
       </c>
       <c r="M88">
         <v>451904.357</v>
       </c>
       <c r="N88">
         <v>4308634.298</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>737150.711</v>
+      </c>
+      <c r="C89">
+        <v>19259.558</v>
+      </c>
+      <c r="D89">
+        <v>1807338.288</v>
+      </c>
+      <c r="E89">
+        <v>10697.413</v>
+      </c>
+      <c r="F89">
+        <v>784780.718</v>
+      </c>
+      <c r="G89">
+        <v>-5320.386</v>
+      </c>
+      <c r="H89">
+        <v>247023.21</v>
+      </c>
+      <c r="I89">
+        <v>31808.705</v>
+      </c>
+      <c r="J89">
+        <v>14378.135</v>
+      </c>
+      <c r="K89">
+        <v>15668.818</v>
+      </c>
+      <c r="L89">
+        <v>295671.383</v>
+      </c>
+      <c r="M89">
+        <v>464390.61</v>
+      </c>
+      <c r="N89">
+        <v>4429501.604</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>