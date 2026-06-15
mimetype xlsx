--- v4 (2026-05-01)
+++ v5 (2026-06-15)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 7.2a Electricity Net Generation: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Petroleum, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Natural Gas, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Other Fossil Gases, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Nuclear Electric Power, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Hydroelectric Pumped Storage, All Sectors</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="75.696" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28656,50 +28656,94 @@
         <v>73250.911</v>
       </c>
       <c r="G649">
         <v>-515.408</v>
       </c>
       <c r="H649">
         <v>27909.388</v>
       </c>
       <c r="I649">
         <v>2828.055</v>
       </c>
       <c r="J649">
         <v>1165.166</v>
       </c>
       <c r="K649">
         <v>1416.872</v>
       </c>
       <c r="L649">
         <v>17985.255</v>
       </c>
       <c r="M649">
         <v>44433.718</v>
       </c>
       <c r="N649">
         <v>399529.182</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>55858.525</v>
+      </c>
+      <c r="C650">
+        <v>3446.121</v>
+      </c>
+      <c r="D650">
+        <v>132089.232</v>
+      </c>
+      <c r="E650">
+        <v>796.643</v>
+      </c>
+      <c r="F650">
+        <v>62384.185</v>
+      </c>
+      <c r="G650">
+        <v>-538.871</v>
+      </c>
+      <c r="H650">
+        <v>22462.024</v>
+      </c>
+      <c r="I650">
+        <v>2561.089</v>
+      </c>
+      <c r="J650">
+        <v>1076.022</v>
+      </c>
+      <c r="K650">
+        <v>1263.353</v>
+      </c>
+      <c r="L650">
+        <v>21305.149</v>
+      </c>
+      <c r="M650">
+        <v>39707.241</v>
+      </c>
+      <c r="N650">
+        <v>342800.615</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>