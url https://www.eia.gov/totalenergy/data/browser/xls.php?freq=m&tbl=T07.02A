--- v5 (2026-06-15)
+++ v6 (2026-07-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 7.2a Electricity Net Generation: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Petroleum, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Natural Gas, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Other Fossil Gases, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Nuclear Electric Power, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Hydroelectric Pumped Storage, All Sectors</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="75.696" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28700,50 +28700,138 @@
         <v>62384.185</v>
       </c>
       <c r="G650">
         <v>-538.871</v>
       </c>
       <c r="H650">
         <v>22462.024</v>
       </c>
       <c r="I650">
         <v>2561.089</v>
       </c>
       <c r="J650">
         <v>1076.022</v>
       </c>
       <c r="K650">
         <v>1263.353</v>
       </c>
       <c r="L650">
         <v>21305.149</v>
       </c>
       <c r="M650">
         <v>39707.241</v>
       </c>
       <c r="N650">
         <v>342800.615</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>44131.54</v>
+      </c>
+      <c r="C651">
+        <v>1261.554</v>
+      </c>
+      <c r="D651">
+        <v>127375.17</v>
+      </c>
+      <c r="E651">
+        <v>875.397</v>
+      </c>
+      <c r="F651">
+        <v>62095.885</v>
+      </c>
+      <c r="G651">
+        <v>-591.474</v>
+      </c>
+      <c r="H651">
+        <v>26921.526</v>
+      </c>
+      <c r="I651">
+        <v>2549.389</v>
+      </c>
+      <c r="J651">
+        <v>1159.688</v>
+      </c>
+      <c r="K651">
+        <v>1333.8</v>
+      </c>
+      <c r="L651">
+        <v>29000.431</v>
+      </c>
+      <c r="M651">
+        <v>52219.087</v>
+      </c>
+      <c r="N651">
+        <v>348756.33</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>39777.38</v>
+      </c>
+      <c r="C652">
+        <v>1256.608</v>
+      </c>
+      <c r="D652">
+        <v>124449.351</v>
+      </c>
+      <c r="E652">
+        <v>872.379</v>
+      </c>
+      <c r="F652">
+        <v>57373.01</v>
+      </c>
+      <c r="G652">
+        <v>-463.295</v>
+      </c>
+      <c r="H652">
+        <v>22494.214</v>
+      </c>
+      <c r="I652">
+        <v>2111.674</v>
+      </c>
+      <c r="J652">
+        <v>1069.648</v>
+      </c>
+      <c r="K652">
+        <v>1223.742</v>
+      </c>
+      <c r="L652">
+        <v>31103.652</v>
+      </c>
+      <c r="M652">
+        <v>49135.977</v>
+      </c>
+      <c r="N652">
+        <v>330706.52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>