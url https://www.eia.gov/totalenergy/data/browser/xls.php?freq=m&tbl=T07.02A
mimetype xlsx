--- v6 (2026-07-31)
+++ v7 (2026-09-14)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 7.2a Electricity Net Generation: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation From Coal, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Petroleum, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Natural Gas, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Other Fossil Gases, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Nuclear Electric Power, All Sectors</t>
   </si>
   <si>
     <t>Electricity Net Generation From Hydroelectric Pumped Storage, All Sectors</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="75.696" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28788,50 +28788,94 @@
         <v>57373.01</v>
       </c>
       <c r="G652">
         <v>-463.295</v>
       </c>
       <c r="H652">
         <v>22494.214</v>
       </c>
       <c r="I652">
         <v>2111.674</v>
       </c>
       <c r="J652">
         <v>1069.648</v>
       </c>
       <c r="K652">
         <v>1223.742</v>
       </c>
       <c r="L652">
         <v>31103.652</v>
       </c>
       <c r="M652">
         <v>49135.977</v>
       </c>
       <c r="N652">
         <v>330706.52</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>45119.026</v>
+      </c>
+      <c r="C653">
+        <v>1447.404</v>
+      </c>
+      <c r="D653">
+        <v>137271.02</v>
+      </c>
+      <c r="E653">
+        <v>607.76</v>
+      </c>
+      <c r="F653">
+        <v>65000.849</v>
+      </c>
+      <c r="G653">
+        <v>-408.782</v>
+      </c>
+      <c r="H653">
+        <v>22737.624</v>
+      </c>
+      <c r="I653">
+        <v>2597.233</v>
+      </c>
+      <c r="J653">
+        <v>1125.025</v>
+      </c>
+      <c r="K653">
+        <v>1277.178</v>
+      </c>
+      <c r="L653">
+        <v>36418.42</v>
+      </c>
+      <c r="M653">
+        <v>41157.206</v>
+      </c>
+      <c r="N653">
+        <v>354690.526</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>