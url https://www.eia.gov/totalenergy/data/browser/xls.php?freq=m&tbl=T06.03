--- v3 (2026-02-20)
+++ v4 (2026-04-07)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 6.3 Coal Stocks by Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Stocks, Producers and Distributors</t>
   </si>
   <si>
     <t>Coal Stocks, Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Coke Plants</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Other</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Total</t>
   </si>
   <si>
     <t>Coal Stocks, End-Use Sectors Total</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -18699,345 +18699,403 @@
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>22709</v>
       </c>
       <c r="C637">
         <v>128.211</v>
       </c>
       <c r="D637">
         <v>1660.21</v>
       </c>
       <c r="E637">
         <v>3066.483</v>
       </c>
       <c r="F637">
         <v>4726.693</v>
       </c>
       <c r="G637">
         <v>4854.904</v>
       </c>
       <c r="H637">
-        <v>113293.33</v>
+        <v>113290.268</v>
       </c>
       <c r="I637">
-        <v>140857.234</v>
+        <v>140854.172</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>23375</v>
       </c>
       <c r="C638">
         <v>118.079</v>
       </c>
       <c r="D638">
         <v>1654.711</v>
       </c>
       <c r="E638">
         <v>2998.77</v>
       </c>
       <c r="F638">
         <v>4653.481</v>
       </c>
       <c r="G638">
         <v>4771.56</v>
       </c>
       <c r="H638">
-        <v>106812.54</v>
+        <v>106802.793</v>
       </c>
       <c r="I638">
-        <v>134959.1</v>
+        <v>134949.353</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>23399</v>
       </c>
       <c r="C639">
         <v>107.948</v>
       </c>
       <c r="D639">
         <v>1649.213</v>
       </c>
       <c r="E639">
         <v>2931.056</v>
       </c>
       <c r="F639">
         <v>4580.269</v>
       </c>
       <c r="G639">
         <v>4688.217</v>
       </c>
       <c r="H639">
-        <v>111665.33</v>
+        <v>111657.316</v>
       </c>
       <c r="I639">
-        <v>139752.547</v>
+        <v>139744.533</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>23423</v>
       </c>
       <c r="C640">
         <v>108.367</v>
       </c>
       <c r="D640">
         <v>1704.336</v>
       </c>
       <c r="E640">
         <v>2957.594</v>
       </c>
       <c r="F640">
         <v>4661.93</v>
       </c>
       <c r="G640">
         <v>4770.297</v>
       </c>
       <c r="H640">
-        <v>115928.974</v>
+        <v>115919.345</v>
       </c>
       <c r="I640">
-        <v>144122.271</v>
+        <v>144112.642</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>23446</v>
       </c>
       <c r="C641">
         <v>108.785</v>
       </c>
       <c r="D641">
         <v>1759.46</v>
       </c>
       <c r="E641">
         <v>2984.133</v>
       </c>
       <c r="F641">
         <v>4743.593</v>
       </c>
       <c r="G641">
         <v>4852.378</v>
       </c>
       <c r="H641">
-        <v>119508.31</v>
+        <v>119487.468</v>
       </c>
       <c r="I641">
-        <v>147806.688</v>
+        <v>147785.846</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>23469</v>
       </c>
       <c r="C642">
         <v>109.204</v>
       </c>
       <c r="D642">
         <v>1814.583</v>
       </c>
       <c r="E642">
         <v>3010.671</v>
       </c>
       <c r="F642">
         <v>4825.254</v>
       </c>
       <c r="G642">
         <v>4934.458</v>
       </c>
       <c r="H642">
-        <v>116434.455</v>
+        <v>116420.506</v>
       </c>
       <c r="I642">
-        <v>144837.913</v>
+        <v>144823.964</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>23050</v>
       </c>
       <c r="C643">
-        <v>160.488</v>
+        <v>119.43</v>
       </c>
       <c r="D643">
-        <v>1360.45</v>
+        <v>1796.439</v>
       </c>
       <c r="E643">
-        <v>2684.977</v>
+        <v>2970.952</v>
       </c>
       <c r="F643">
-        <v>4045.427</v>
+        <v>4767.391</v>
       </c>
       <c r="G643">
-        <v>4205.915</v>
+        <v>4886.821</v>
       </c>
       <c r="H643">
-        <v>108748.628</v>
+        <v>108730.905</v>
       </c>
       <c r="I643">
-        <v>136004.543</v>
+        <v>136667.726</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>22389</v>
       </c>
       <c r="C644">
-        <v>165.322</v>
+        <v>129.655</v>
       </c>
       <c r="D644">
-        <v>1352.661</v>
+        <v>1778.296</v>
       </c>
       <c r="E644">
-        <v>2746.779</v>
+        <v>2931.234</v>
       </c>
       <c r="F644">
-        <v>4099.44</v>
+        <v>4709.53</v>
       </c>
       <c r="G644">
-        <v>4264.762</v>
+        <v>4839.185</v>
       </c>
       <c r="H644">
-        <v>104584.324</v>
+        <v>104604.045</v>
       </c>
       <c r="I644">
-        <v>131238.086</v>
+        <v>131832.23</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>21916</v>
       </c>
       <c r="C645">
-        <v>169.996</v>
+        <v>139.881</v>
       </c>
       <c r="D645">
-        <v>1345.484</v>
+        <v>1760.152</v>
       </c>
       <c r="E645">
-        <v>2808.932</v>
+        <v>2891.515</v>
       </c>
       <c r="F645">
-        <v>4154.416</v>
+        <v>4651.667</v>
       </c>
       <c r="G645">
-        <v>4324.412</v>
+        <v>4791.548</v>
       </c>
       <c r="H645">
-        <v>105401.895</v>
+        <v>105397.986</v>
       </c>
       <c r="I645">
-        <v>131642.307</v>
+        <v>132105.534</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>21972</v>
       </c>
       <c r="C646">
         <v>167.694</v>
       </c>
       <c r="D646">
         <v>1327.135</v>
       </c>
       <c r="E646">
         <v>2820.102</v>
       </c>
       <c r="F646">
         <v>4147.237</v>
       </c>
       <c r="G646">
         <v>4314.931</v>
       </c>
       <c r="H646">
-        <v>108939.068</v>
+        <v>109066.423</v>
       </c>
       <c r="I646">
-        <v>135225.999</v>
+        <v>135353.354</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>21997</v>
+      </c>
+      <c r="C647">
+        <v>163.903</v>
+      </c>
+      <c r="D647">
+        <v>1305.7</v>
+      </c>
+      <c r="E647">
+        <v>2826.542</v>
+      </c>
+      <c r="F647">
+        <v>4132.242</v>
+      </c>
+      <c r="G647">
+        <v>4296.145</v>
+      </c>
+      <c r="H647">
+        <v>111846.991</v>
+      </c>
+      <c r="I647">
+        <v>138140.136</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>22010</v>
+      </c>
+      <c r="C648">
+        <v>160.04</v>
+      </c>
+      <c r="D648">
+        <v>1283.734</v>
+      </c>
+      <c r="E648">
+        <v>2833.079</v>
+      </c>
+      <c r="F648">
+        <v>4116.813</v>
+      </c>
+      <c r="G648">
+        <v>4276.853</v>
+      </c>
+      <c r="H648">
+        <v>109451.629</v>
+      </c>
+      <c r="I648">
+        <v>135738.482</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -21298,50 +21356,79 @@
         <v>2024</v>
       </c>
       <c r="B88">
         <v>23022</v>
       </c>
       <c r="C88">
         <v>138.342</v>
       </c>
       <c r="D88">
         <v>1660.722</v>
       </c>
       <c r="E88">
         <v>3147.452</v>
       </c>
       <c r="F88">
         <v>4808.174</v>
       </c>
       <c r="G88">
         <v>4946.516</v>
       </c>
       <c r="H88">
         <v>127825.935</v>
       </c>
       <c r="I88">
         <v>155794.451</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>22010</v>
+      </c>
+      <c r="C89">
+        <v>160.04</v>
+      </c>
+      <c r="D89">
+        <v>1283.734</v>
+      </c>
+      <c r="E89">
+        <v>2833.079</v>
+      </c>
+      <c r="F89">
+        <v>4116.813</v>
+      </c>
+      <c r="G89">
+        <v>4276.853</v>
+      </c>
+      <c r="H89">
+        <v>109451.629</v>
+      </c>
+      <c r="I89">
+        <v>135738.482</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>