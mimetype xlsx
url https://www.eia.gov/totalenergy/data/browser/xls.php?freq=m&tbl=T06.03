--- v4 (2026-04-07)
+++ v5 (2026-05-22)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 6.3 Coal Stocks by Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Stocks, Producers and Distributors</t>
   </si>
   <si>
     <t>Coal Stocks, Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Coke Plants</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Other</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Total</t>
   </si>
   <si>
     <t>Coal Stocks, End-Use Sectors Total</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -18945,127 +18945,156 @@
       </c>
       <c r="E645">
         <v>2891.515</v>
       </c>
       <c r="F645">
         <v>4651.667</v>
       </c>
       <c r="G645">
         <v>4791.548</v>
       </c>
       <c r="H645">
         <v>105397.986</v>
       </c>
       <c r="I645">
         <v>132105.534</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>21972</v>
       </c>
       <c r="C646">
-        <v>167.694</v>
+        <v>135.61</v>
       </c>
       <c r="D646">
-        <v>1327.135</v>
+        <v>1770.924</v>
       </c>
       <c r="E646">
-        <v>2820.102</v>
+        <v>2867.018</v>
       </c>
       <c r="F646">
-        <v>4147.237</v>
+        <v>4637.942</v>
       </c>
       <c r="G646">
-        <v>4314.931</v>
+        <v>4773.552</v>
       </c>
       <c r="H646">
         <v>109066.423</v>
       </c>
       <c r="I646">
-        <v>135353.354</v>
+        <v>135811.975</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>21997</v>
       </c>
       <c r="C647">
-        <v>163.903</v>
+        <v>131.339</v>
       </c>
       <c r="D647">
-        <v>1305.7</v>
+        <v>1781.697</v>
       </c>
       <c r="E647">
-        <v>2826.542</v>
+        <v>2842.522</v>
       </c>
       <c r="F647">
-        <v>4132.242</v>
+        <v>4624.219</v>
       </c>
       <c r="G647">
-        <v>4296.145</v>
+        <v>4755.558</v>
       </c>
       <c r="H647">
         <v>111846.991</v>
       </c>
       <c r="I647">
-        <v>138140.136</v>
+        <v>138599.549</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>22010</v>
       </c>
       <c r="C648">
-        <v>160.04</v>
+        <v>127.068</v>
       </c>
       <c r="D648">
-        <v>1283.734</v>
+        <v>1792.469</v>
       </c>
       <c r="E648">
-        <v>2833.079</v>
+        <v>2818.025</v>
       </c>
       <c r="F648">
-        <v>4116.813</v>
+        <v>4610.494</v>
       </c>
       <c r="G648">
-        <v>4276.853</v>
+        <v>4737.562</v>
       </c>
       <c r="H648">
         <v>109451.629</v>
       </c>
       <c r="I648">
-        <v>135738.482</v>
+        <v>136199.191</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>21743</v>
+      </c>
+      <c r="C649">
+        <v>147.387</v>
+      </c>
+      <c r="D649">
+        <v>1224.972</v>
+      </c>
+      <c r="E649">
+        <v>2722.807</v>
+      </c>
+      <c r="F649">
+        <v>3947.779</v>
+      </c>
+      <c r="G649">
+        <v>4095.166</v>
+      </c>
+      <c r="H649">
+        <v>104018.411</v>
+      </c>
+      <c r="I649">
+        <v>129856.577</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -21366,69 +21395,69 @@
       </c>
       <c r="E88">
         <v>3147.452</v>
       </c>
       <c r="F88">
         <v>4808.174</v>
       </c>
       <c r="G88">
         <v>4946.516</v>
       </c>
       <c r="H88">
         <v>127825.935</v>
       </c>
       <c r="I88">
         <v>155794.451</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>22010</v>
       </c>
       <c r="C89">
-        <v>160.04</v>
+        <v>127.068</v>
       </c>
       <c r="D89">
-        <v>1283.734</v>
+        <v>1792.469</v>
       </c>
       <c r="E89">
-        <v>2833.079</v>
+        <v>2818.025</v>
       </c>
       <c r="F89">
-        <v>4116.813</v>
+        <v>4610.494</v>
       </c>
       <c r="G89">
-        <v>4276.853</v>
+        <v>4737.562</v>
       </c>
       <c r="H89">
         <v>109451.629</v>
       </c>
       <c r="I89">
-        <v>135738.482</v>
+        <v>136199.191</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>