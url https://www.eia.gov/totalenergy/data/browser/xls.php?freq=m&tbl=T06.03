--- v5 (2026-05-22)
+++ v6 (2026-07-06)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 6.3 Coal Stocks by Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Stocks, Producers and Distributors</t>
   </si>
   <si>
     <t>Coal Stocks, Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Coke Plants</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Other</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Total</t>
   </si>
   <si>
     <t>Coal Stocks, End-Use Sectors Total</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -19051,50 +19051,108 @@
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>21743</v>
       </c>
       <c r="C649">
         <v>147.387</v>
       </c>
       <c r="D649">
         <v>1224.972</v>
       </c>
       <c r="E649">
         <v>2722.807</v>
       </c>
       <c r="F649">
         <v>3947.779</v>
       </c>
       <c r="G649">
         <v>4095.166</v>
       </c>
       <c r="H649">
         <v>104018.411</v>
       </c>
       <c r="I649">
         <v>129856.577</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>22445</v>
+      </c>
+      <c r="C650">
+        <v>135.955</v>
+      </c>
+      <c r="D650">
+        <v>1166.298</v>
+      </c>
+      <c r="E650">
+        <v>2612.347</v>
+      </c>
+      <c r="F650">
+        <v>3778.645</v>
+      </c>
+      <c r="G650">
+        <v>3914.6</v>
+      </c>
+      <c r="H650">
+        <v>104721.325</v>
+      </c>
+      <c r="I650">
+        <v>131080.925</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>22494</v>
+      </c>
+      <c r="C651">
+        <v>124.445</v>
+      </c>
+      <c r="D651">
+        <v>1104.501</v>
+      </c>
+      <c r="E651">
+        <v>2498.818</v>
+      </c>
+      <c r="F651">
+        <v>3603.319</v>
+      </c>
+      <c r="G651">
+        <v>3727.764</v>
+      </c>
+      <c r="H651">
+        <v>110929.286</v>
+      </c>
+      <c r="I651">
+        <v>137151.05</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>