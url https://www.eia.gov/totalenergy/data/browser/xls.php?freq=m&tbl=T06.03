--- v6 (2026-07-06)
+++ v7 (2026-08-20)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 6.3 Coal Stocks by Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Stocks, Producers and Distributors</t>
   </si>
   <si>
     <t>Coal Stocks, Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Coke Plants</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Other</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Total</t>
   </si>
   <si>
     <t>Coal Stocks, End-Use Sectors Total</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -19032,127 +19032,156 @@
       </c>
       <c r="E648">
         <v>2818.025</v>
       </c>
       <c r="F648">
         <v>4610.494</v>
       </c>
       <c r="G648">
         <v>4737.562</v>
       </c>
       <c r="H648">
         <v>109451.629</v>
       </c>
       <c r="I648">
         <v>136199.191</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>21743</v>
       </c>
       <c r="C649">
-        <v>147.387</v>
+        <v>120.061</v>
       </c>
       <c r="D649">
-        <v>1224.972</v>
+        <v>1659.668</v>
       </c>
       <c r="E649">
-        <v>2722.807</v>
+        <v>2820.37</v>
       </c>
       <c r="F649">
-        <v>3947.779</v>
+        <v>4480.038</v>
       </c>
       <c r="G649">
-        <v>4095.166</v>
+        <v>4600.099</v>
       </c>
       <c r="H649">
         <v>104018.411</v>
       </c>
       <c r="I649">
-        <v>129856.577</v>
+        <v>130361.51</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>22445</v>
       </c>
       <c r="C650">
-        <v>135.955</v>
+        <v>113.054</v>
       </c>
       <c r="D650">
-        <v>1166.298</v>
+        <v>1526.866</v>
       </c>
       <c r="E650">
-        <v>2612.347</v>
+        <v>2822.715</v>
       </c>
       <c r="F650">
-        <v>3778.645</v>
+        <v>4349.581</v>
       </c>
       <c r="G650">
-        <v>3914.6</v>
+        <v>4462.635</v>
       </c>
       <c r="H650">
         <v>104721.325</v>
       </c>
       <c r="I650">
-        <v>131080.925</v>
+        <v>131628.96</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>22494</v>
       </c>
       <c r="C651">
-        <v>124.445</v>
+        <v>106.047</v>
       </c>
       <c r="D651">
-        <v>1104.501</v>
+        <v>1394.065</v>
       </c>
       <c r="E651">
-        <v>2498.818</v>
+        <v>2825.06</v>
       </c>
       <c r="F651">
-        <v>3603.319</v>
+        <v>4219.125</v>
       </c>
       <c r="G651">
-        <v>3727.764</v>
+        <v>4325.172</v>
       </c>
       <c r="H651">
         <v>110929.286</v>
       </c>
       <c r="I651">
-        <v>137151.05</v>
+        <v>137748.458</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>22536</v>
+      </c>
+      <c r="C652">
+        <v>126.014</v>
+      </c>
+      <c r="D652">
+        <v>1149.073</v>
+      </c>
+      <c r="E652">
+        <v>2539.986</v>
+      </c>
+      <c r="F652">
+        <v>3689.059</v>
+      </c>
+      <c r="G652">
+        <v>3815.073</v>
+      </c>
+      <c r="H652">
+        <v>116494.144</v>
+      </c>
+      <c r="I652">
+        <v>142845.217</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>