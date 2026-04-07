--- v3 (2026-02-20)
+++ v4 (2026-04-07)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 6.2 Coal Consumption by Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector, CHP</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector, Other</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector, Total</t>
   </si>
   <si>
     <t>Coal Consumed by the Industrial Sector, Coke Plants</t>
   </si>
   <si>
     <t>Coal Consumed by the Other Industrial Sector, CHP</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26280,95 +26280,95 @@
       <c r="D638">
         <v>32.066</v>
       </c>
       <c r="E638">
         <v>74.276</v>
       </c>
       <c r="F638">
         <v>1128.205</v>
       </c>
       <c r="G638">
         <v>670.841</v>
       </c>
       <c r="H638">
         <v>1139.28</v>
       </c>
       <c r="I638">
         <v>1810.121</v>
       </c>
       <c r="J638">
         <v>2938.326</v>
       </c>
       <c r="K638">
         <v>0</v>
       </c>
       <c r="L638">
-        <v>35223.525</v>
+        <v>35223.533</v>
       </c>
       <c r="M638">
-        <v>38236.127</v>
+        <v>38236.135</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639" t="s">
         <v>19</v>
       </c>
       <c r="C639">
         <v>38.421</v>
       </c>
       <c r="D639">
         <v>27.308</v>
       </c>
       <c r="E639">
         <v>65.729</v>
       </c>
       <c r="F639">
         <v>1247.658</v>
       </c>
       <c r="G639">
         <v>742.826</v>
       </c>
       <c r="H639">
         <v>1076.408</v>
       </c>
       <c r="I639">
         <v>1819.234</v>
       </c>
       <c r="J639">
         <v>3066.892</v>
       </c>
       <c r="K639">
         <v>0</v>
       </c>
       <c r="L639">
-        <v>28022.229</v>
+        <v>28022.226</v>
       </c>
       <c r="M639">
-        <v>31154.85</v>
+        <v>31154.847</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640" t="s">
         <v>19</v>
       </c>
       <c r="C640">
         <v>32.005</v>
       </c>
       <c r="D640">
         <v>14.346</v>
       </c>
       <c r="E640">
         <v>46.351</v>
       </c>
       <c r="F640">
         <v>1191.1</v>
       </c>
       <c r="G640">
         <v>684.9</v>
       </c>
       <c r="H640">
@@ -26403,54 +26403,54 @@
       <c r="D641">
         <v>13.255</v>
       </c>
       <c r="E641">
         <v>42.826</v>
       </c>
       <c r="F641">
         <v>1256.858</v>
       </c>
       <c r="G641">
         <v>580.596</v>
       </c>
       <c r="H641">
         <v>949.748</v>
       </c>
       <c r="I641">
         <v>1530.344</v>
       </c>
       <c r="J641">
         <v>2787.202</v>
       </c>
       <c r="K641">
         <v>0</v>
       </c>
       <c r="L641">
-        <v>27931.247</v>
+        <v>27931.252</v>
       </c>
       <c r="M641">
-        <v>30761.275</v>
+        <v>30761.28</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642" t="s">
         <v>19</v>
       </c>
       <c r="C642">
         <v>25.631</v>
       </c>
       <c r="D642">
         <v>11.488</v>
       </c>
       <c r="E642">
         <v>37.119</v>
       </c>
       <c r="F642">
         <v>1267.743</v>
       </c>
       <c r="G642">
         <v>623.886</v>
       </c>
       <c r="H642">
@@ -26461,231 +26461,313 @@
       </c>
       <c r="J642">
         <v>2811.775</v>
       </c>
       <c r="K642">
         <v>0</v>
       </c>
       <c r="L642">
         <v>36563.031</v>
       </c>
       <c r="M642">
         <v>39411.925</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643" t="s">
         <v>19</v>
       </c>
       <c r="C643">
         <v>33.984</v>
       </c>
       <c r="D643">
-        <v>3.057</v>
+        <v>9.268</v>
       </c>
       <c r="E643">
-        <v>37.041</v>
+        <v>43.252</v>
       </c>
       <c r="F643">
-        <v>1194.501</v>
+        <v>1238.666</v>
       </c>
       <c r="G643">
         <v>673.251</v>
       </c>
       <c r="H643">
-        <v>796.828</v>
+        <v>944.247</v>
       </c>
       <c r="I643">
-        <v>1470.079</v>
+        <v>1617.498</v>
       </c>
       <c r="J643">
-        <v>2664.58</v>
+        <v>2856.164</v>
       </c>
       <c r="K643">
         <v>0</v>
       </c>
       <c r="L643">
         <v>45139.967</v>
       </c>
       <c r="M643">
-        <v>47841.588</v>
+        <v>48039.383</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644" t="s">
         <v>19</v>
       </c>
       <c r="C644">
         <v>32.005</v>
       </c>
       <c r="D644">
-        <v>11.672</v>
+        <v>8.728</v>
       </c>
       <c r="E644">
-        <v>43.677</v>
+        <v>40.733</v>
       </c>
       <c r="F644">
-        <v>1249.207</v>
+        <v>1233.97</v>
       </c>
       <c r="G644">
         <v>646.04</v>
       </c>
       <c r="H644">
-        <v>802.996</v>
+        <v>970.277</v>
       </c>
       <c r="I644">
-        <v>1449.036</v>
+        <v>1616.317</v>
       </c>
       <c r="J644">
-        <v>2698.243</v>
+        <v>2850.287</v>
       </c>
       <c r="K644">
         <v>0</v>
       </c>
       <c r="L644">
         <v>39721.846</v>
       </c>
       <c r="M644">
-        <v>42463.766</v>
+        <v>42612.866</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645" t="s">
         <v>19</v>
       </c>
       <c r="C645">
         <v>31.543</v>
       </c>
       <c r="D645">
-        <v>9.736</v>
+        <v>8.602</v>
       </c>
       <c r="E645">
-        <v>41.279</v>
+        <v>40.145</v>
       </c>
       <c r="F645">
-        <v>1197.174</v>
+        <v>1201.746</v>
       </c>
       <c r="G645">
         <v>620.094</v>
       </c>
       <c r="H645">
-        <v>941.649</v>
+        <v>996.008</v>
       </c>
       <c r="I645">
-        <v>1561.743</v>
+        <v>1616.102</v>
       </c>
       <c r="J645">
-        <v>2758.917</v>
+        <v>2817.848</v>
       </c>
       <c r="K645">
         <v>0</v>
       </c>
       <c r="L645">
-        <v>33452.768</v>
+        <v>33409.025</v>
       </c>
       <c r="M645">
-        <v>36252.964</v>
+        <v>36267.018</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646" t="s">
         <v>19</v>
       </c>
       <c r="C646">
         <v>31.585</v>
       </c>
       <c r="D646">
         <v>26.14</v>
       </c>
       <c r="E646">
         <v>57.725</v>
       </c>
       <c r="F646">
         <v>1227.058</v>
       </c>
       <c r="G646">
         <v>621.162</v>
       </c>
       <c r="H646">
         <v>1067.259</v>
       </c>
       <c r="I646">
         <v>1688.421</v>
       </c>
       <c r="J646">
         <v>2915.479</v>
       </c>
       <c r="K646">
         <v>0</v>
       </c>
       <c r="L646">
-        <v>31176.327</v>
+        <v>31007.527</v>
       </c>
       <c r="M646">
-        <v>34149.531</v>
+        <v>33980.731</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647" t="s">
+        <v>19</v>
+      </c>
+      <c r="C647">
+        <v>33.469</v>
+      </c>
+      <c r="D647">
+        <v>41.439</v>
+      </c>
+      <c r="E647">
+        <v>74.908</v>
+      </c>
+      <c r="F647">
+        <v>1227.072</v>
+      </c>
+      <c r="G647">
+        <v>628.658</v>
+      </c>
+      <c r="H647">
+        <v>1108.837</v>
+      </c>
+      <c r="I647">
+        <v>1737.495</v>
+      </c>
+      <c r="J647">
+        <v>2964.567</v>
+      </c>
+      <c r="K647">
+        <v>0</v>
+      </c>
+      <c r="L647">
+        <v>30977.164</v>
+      </c>
+      <c r="M647">
+        <v>34016.638</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648" t="s">
+        <v>19</v>
+      </c>
+      <c r="C648">
+        <v>33.264</v>
+      </c>
+      <c r="D648">
+        <v>56.427</v>
+      </c>
+      <c r="E648">
+        <v>89.691</v>
+      </c>
+      <c r="F648">
+        <v>1269.807</v>
+      </c>
+      <c r="G648">
+        <v>668.457</v>
+      </c>
+      <c r="H648">
+        <v>940.561</v>
+      </c>
+      <c r="I648">
+        <v>1609.018</v>
+      </c>
+      <c r="J648">
+        <v>2878.824</v>
+      </c>
+      <c r="K648">
+        <v>0</v>
+      </c>
+      <c r="L648">
+        <v>37208.634</v>
+      </c>
+      <c r="M648">
+        <v>40177.149</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -29886,50 +29968,88 @@
         <v>633.283</v>
       </c>
       <c r="F88">
         <v>15499.836</v>
       </c>
       <c r="G88">
         <v>8134.053</v>
       </c>
       <c r="H88">
         <v>13413.303</v>
       </c>
       <c r="I88">
         <v>21547.356</v>
       </c>
       <c r="J88">
         <v>37047.192</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88">
         <v>373258.211</v>
       </c>
       <c r="M88">
         <v>410938.686</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="C89">
+        <v>412.525</v>
+      </c>
+      <c r="D89">
+        <v>286.751</v>
+      </c>
+      <c r="E89">
+        <v>699.276</v>
+      </c>
+      <c r="F89">
+        <v>14735.182</v>
+      </c>
+      <c r="G89">
+        <v>7925.797</v>
+      </c>
+      <c r="H89">
+        <v>11994.719</v>
+      </c>
+      <c r="I89">
+        <v>19920.516</v>
+      </c>
+      <c r="J89">
+        <v>34655.698</v>
+      </c>
+      <c r="K89">
+        <v>0</v>
+      </c>
+      <c r="L89">
+        <v>416994.679</v>
+      </c>
+      <c r="M89">
+        <v>452349.653</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>