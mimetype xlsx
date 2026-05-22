--- v4 (2026-04-07)
+++ v5 (2026-05-22)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 6.2 Coal Consumption by Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector, CHP</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector, Other</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector, Total</t>
   </si>
   <si>
     <t>Coal Consumed by the Industrial Sector, Coke Plants</t>
   </si>
   <si>
     <t>Coal Consumed by the Other Industrial Sector, CHP</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26584,160 +26584,201 @@
       </c>
       <c r="J645">
         <v>2817.848</v>
       </c>
       <c r="K645">
         <v>0</v>
       </c>
       <c r="L645">
         <v>33409.025</v>
       </c>
       <c r="M645">
         <v>36267.018</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646" t="s">
         <v>19</v>
       </c>
       <c r="C646">
         <v>31.585</v>
       </c>
       <c r="D646">
-        <v>26.14</v>
+        <v>27.299</v>
       </c>
       <c r="E646">
-        <v>57.725</v>
+        <v>58.884</v>
       </c>
       <c r="F646">
-        <v>1227.058</v>
+        <v>1205.348</v>
       </c>
       <c r="G646">
         <v>621.162</v>
       </c>
       <c r="H646">
-        <v>1067.259</v>
+        <v>1123.181</v>
       </c>
       <c r="I646">
-        <v>1688.421</v>
+        <v>1744.343</v>
       </c>
       <c r="J646">
-        <v>2915.479</v>
+        <v>2949.691</v>
       </c>
       <c r="K646">
         <v>0</v>
       </c>
       <c r="L646">
         <v>31007.527</v>
       </c>
       <c r="M646">
-        <v>33980.731</v>
+        <v>34016.102</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647" t="s">
         <v>19</v>
       </c>
       <c r="C647">
         <v>33.469</v>
       </c>
       <c r="D647">
-        <v>41.439</v>
+        <v>28.928</v>
       </c>
       <c r="E647">
-        <v>74.908</v>
+        <v>62.397</v>
       </c>
       <c r="F647">
-        <v>1227.072</v>
+        <v>1171.023</v>
       </c>
       <c r="G647">
         <v>628.658</v>
       </c>
       <c r="H647">
-        <v>1108.837</v>
+        <v>1123.635</v>
       </c>
       <c r="I647">
-        <v>1737.495</v>
+        <v>1752.293</v>
       </c>
       <c r="J647">
-        <v>2964.567</v>
+        <v>2923.316</v>
       </c>
       <c r="K647">
         <v>0</v>
       </c>
       <c r="L647">
         <v>30977.164</v>
       </c>
       <c r="M647">
-        <v>34016.638</v>
+        <v>33962.877</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648" t="s">
         <v>19</v>
       </c>
       <c r="C648">
         <v>33.264</v>
       </c>
       <c r="D648">
-        <v>56.427</v>
+        <v>28.75</v>
       </c>
       <c r="E648">
-        <v>89.691</v>
+        <v>62.014</v>
       </c>
       <c r="F648">
-        <v>1269.807</v>
+        <v>1204.921</v>
       </c>
       <c r="G648">
         <v>668.457</v>
       </c>
       <c r="H648">
-        <v>940.561</v>
+        <v>1076.828</v>
       </c>
       <c r="I648">
-        <v>1609.018</v>
+        <v>1745.285</v>
       </c>
       <c r="J648">
-        <v>2878.824</v>
+        <v>2950.206</v>
       </c>
       <c r="K648">
         <v>0</v>
       </c>
       <c r="L648">
         <v>37208.634</v>
       </c>
       <c r="M648">
-        <v>40177.149</v>
+        <v>40220.854</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649" t="s">
+        <v>19</v>
+      </c>
+      <c r="C649">
+        <v>43.077</v>
+      </c>
+      <c r="D649">
+        <v>65.328</v>
+      </c>
+      <c r="E649">
+        <v>108.405</v>
+      </c>
+      <c r="F649">
+        <v>1217.212</v>
+      </c>
+      <c r="G649">
+        <v>695.351</v>
+      </c>
+      <c r="H649">
+        <v>853.952</v>
+      </c>
+      <c r="I649">
+        <v>1549.303</v>
+      </c>
+      <c r="J649">
+        <v>2766.514</v>
+      </c>
+      <c r="K649">
+        <v>0</v>
+      </c>
+      <c r="L649">
+        <v>39866.683</v>
+      </c>
+      <c r="M649">
+        <v>42741.603</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -29978,78 +30019,78 @@
       </c>
       <c r="I88">
         <v>21547.356</v>
       </c>
       <c r="J88">
         <v>37047.192</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88">
         <v>373258.211</v>
       </c>
       <c r="M88">
         <v>410938.686</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="C89">
         <v>412.525</v>
       </c>
       <c r="D89">
-        <v>286.751</v>
+        <v>247.723</v>
       </c>
       <c r="E89">
-        <v>699.276</v>
+        <v>660.248</v>
       </c>
       <c r="F89">
-        <v>14735.182</v>
+        <v>14592.538</v>
       </c>
       <c r="G89">
         <v>7925.797</v>
       </c>
       <c r="H89">
-        <v>11994.719</v>
+        <v>12201.706</v>
       </c>
       <c r="I89">
-        <v>19920.516</v>
+        <v>20127.503</v>
       </c>
       <c r="J89">
-        <v>34655.698</v>
+        <v>34720.041</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89">
         <v>416994.679</v>
       </c>
       <c r="M89">
-        <v>452349.653</v>
+        <v>452374.968</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>