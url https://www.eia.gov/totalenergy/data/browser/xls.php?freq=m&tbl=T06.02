--- v5 (2026-05-22)
+++ v6 (2026-07-06)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 6.2 Coal Consumption by Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector, CHP</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector, Other</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector, Total</t>
   </si>
   <si>
     <t>Coal Consumed by the Industrial Sector, Coke Plants</t>
   </si>
   <si>
     <t>Coal Consumed by the Other Industrial Sector, CHP</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26735,50 +26735,132 @@
         <v>108.405</v>
       </c>
       <c r="F649">
         <v>1217.212</v>
       </c>
       <c r="G649">
         <v>695.351</v>
       </c>
       <c r="H649">
         <v>853.952</v>
       </c>
       <c r="I649">
         <v>1549.303</v>
       </c>
       <c r="J649">
         <v>2766.514</v>
       </c>
       <c r="K649">
         <v>0</v>
       </c>
       <c r="L649">
         <v>39866.683</v>
       </c>
       <c r="M649">
         <v>42741.603</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650" t="s">
+        <v>19</v>
+      </c>
+      <c r="C650">
+        <v>36.689</v>
+      </c>
+      <c r="D650">
+        <v>56.828</v>
+      </c>
+      <c r="E650">
+        <v>93.517</v>
+      </c>
+      <c r="F650">
+        <v>1138.878</v>
+      </c>
+      <c r="G650">
+        <v>632.689</v>
+      </c>
+      <c r="H650">
+        <v>1081.541</v>
+      </c>
+      <c r="I650">
+        <v>1714.23</v>
+      </c>
+      <c r="J650">
+        <v>2853.108</v>
+      </c>
+      <c r="K650">
+        <v>0</v>
+      </c>
+      <c r="L650">
+        <v>31224.303</v>
+      </c>
+      <c r="M650">
+        <v>34170.928</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651" t="s">
+        <v>19</v>
+      </c>
+      <c r="C651">
+        <v>23.346</v>
+      </c>
+      <c r="D651">
+        <v>55.679</v>
+      </c>
+      <c r="E651">
+        <v>79.025</v>
+      </c>
+      <c r="F651">
+        <v>1226.221</v>
+      </c>
+      <c r="G651">
+        <v>625.444</v>
+      </c>
+      <c r="H651">
+        <v>931.795</v>
+      </c>
+      <c r="I651">
+        <v>1557.239</v>
+      </c>
+      <c r="J651">
+        <v>2783.459</v>
+      </c>
+      <c r="K651">
+        <v>0</v>
+      </c>
+      <c r="L651">
+        <v>25227.903</v>
+      </c>
+      <c r="M651">
+        <v>28090.387</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>