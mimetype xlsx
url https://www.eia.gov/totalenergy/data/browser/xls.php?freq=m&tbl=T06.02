--- v6 (2026-07-06)
+++ v7 (2026-08-20)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 6.2 Coal Consumption by Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector, CHP</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector, Other</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector, Total</t>
   </si>
   <si>
     <t>Coal Consumed by the Industrial Sector, Coke Plants</t>
   </si>
   <si>
     <t>Coal Consumed by the Other Industrial Sector, CHP</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26707,160 +26707,201 @@
       </c>
       <c r="J648">
         <v>2950.206</v>
       </c>
       <c r="K648">
         <v>0</v>
       </c>
       <c r="L648">
         <v>37208.634</v>
       </c>
       <c r="M648">
         <v>40220.854</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649" t="s">
         <v>19</v>
       </c>
       <c r="C649">
         <v>43.077</v>
       </c>
       <c r="D649">
-        <v>65.328</v>
+        <v>48.059</v>
       </c>
       <c r="E649">
-        <v>108.405</v>
+        <v>91.136</v>
       </c>
       <c r="F649">
-        <v>1217.212</v>
+        <v>1154.512</v>
       </c>
       <c r="G649">
         <v>695.351</v>
       </c>
       <c r="H649">
-        <v>853.952</v>
+        <v>979.692</v>
       </c>
       <c r="I649">
-        <v>1549.303</v>
+        <v>1675.043</v>
       </c>
       <c r="J649">
-        <v>2766.514</v>
+        <v>2829.555</v>
       </c>
       <c r="K649">
         <v>0</v>
       </c>
       <c r="L649">
         <v>39866.683</v>
       </c>
       <c r="M649">
-        <v>42741.603</v>
+        <v>42787.374</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650" t="s">
         <v>19</v>
       </c>
       <c r="C650">
         <v>36.689</v>
       </c>
       <c r="D650">
-        <v>56.828</v>
+        <v>40.932</v>
       </c>
       <c r="E650">
-        <v>93.517</v>
+        <v>77.621</v>
       </c>
       <c r="F650">
-        <v>1138.878</v>
+        <v>1085.086</v>
       </c>
       <c r="G650">
         <v>632.689</v>
       </c>
       <c r="H650">
-        <v>1081.541</v>
+        <v>1060.574</v>
       </c>
       <c r="I650">
-        <v>1714.23</v>
+        <v>1693.263</v>
       </c>
       <c r="J650">
-        <v>2853.108</v>
+        <v>2778.349</v>
       </c>
       <c r="K650">
         <v>0</v>
       </c>
       <c r="L650">
         <v>31224.303</v>
       </c>
       <c r="M650">
-        <v>34170.928</v>
+        <v>34080.273</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651" t="s">
         <v>19</v>
       </c>
       <c r="C651">
         <v>23.346</v>
       </c>
       <c r="D651">
-        <v>55.679</v>
+        <v>26.046</v>
       </c>
       <c r="E651">
-        <v>79.025</v>
+        <v>49.392</v>
       </c>
       <c r="F651">
-        <v>1226.221</v>
+        <v>1167.12</v>
       </c>
       <c r="G651">
         <v>625.444</v>
       </c>
       <c r="H651">
-        <v>931.795</v>
+        <v>1071.391</v>
       </c>
       <c r="I651">
-        <v>1557.239</v>
+        <v>1696.835</v>
       </c>
       <c r="J651">
-        <v>2783.459</v>
+        <v>2863.955</v>
       </c>
       <c r="K651">
         <v>0</v>
       </c>
       <c r="L651">
         <v>25227.903</v>
       </c>
       <c r="M651">
-        <v>28090.387</v>
+        <v>28141.25</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652" t="s">
+        <v>19</v>
+      </c>
+      <c r="C652">
+        <v>27.418</v>
+      </c>
+      <c r="D652">
+        <v>0.277</v>
+      </c>
+      <c r="E652">
+        <v>27.695</v>
+      </c>
+      <c r="F652">
+        <v>1120.968</v>
+      </c>
+      <c r="G652">
+        <v>548.626</v>
+      </c>
+      <c r="H652">
+        <v>816.174</v>
+      </c>
+      <c r="I652">
+        <v>1364.8</v>
+      </c>
+      <c r="J652">
+        <v>2485.768</v>
+      </c>
+      <c r="K652">
+        <v>0</v>
+      </c>
+      <c r="L652">
+        <v>22569.646</v>
+      </c>
+      <c r="M652">
+        <v>25083.109</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>