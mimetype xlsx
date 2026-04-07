--- v3 (2026-02-20)
+++ v4 (2026-04-07)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 6.1 Coal Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Production</t>
   </si>
   <si>
     <t>Waste Coal Supplied</t>
   </si>
   <si>
     <t>Coal Imports</t>
   </si>
   <si>
     <t>Coal Exports</t>
   </si>
   <si>
     <t>Coal Net Imports</t>
   </si>
   <si>
     <t>Coal Stock Change</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -18696,406 +18696,464 @@
       </c>
       <c r="I636">
         <v>38782.49</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>44845.035</v>
       </c>
       <c r="C637">
         <v>704.394</v>
       </c>
       <c r="D637">
         <v>244.581</v>
       </c>
       <c r="E637">
         <v>7725.77</v>
       </c>
       <c r="F637">
         <v>-7481.189</v>
       </c>
       <c r="G637">
-        <v>-14937.217</v>
+        <v>-14940.279</v>
       </c>
       <c r="H637">
-        <v>3944.969</v>
+        <v>3948.031</v>
       </c>
       <c r="I637">
         <v>49060.488</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>39706.701</v>
       </c>
       <c r="C638">
         <v>830.318</v>
       </c>
       <c r="D638">
         <v>197.349</v>
       </c>
       <c r="E638">
         <v>7387.252</v>
       </c>
       <c r="F638">
         <v>-7189.903</v>
       </c>
       <c r="G638">
-        <v>-5898.134</v>
+        <v>-5904.819</v>
       </c>
       <c r="H638">
-        <v>1009.123</v>
+        <v>1015.8</v>
       </c>
       <c r="I638">
-        <v>38236.127</v>
+        <v>38236.135</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>47781.933</v>
       </c>
       <c r="C639">
         <v>811.65</v>
       </c>
       <c r="D639">
         <v>190.439</v>
       </c>
       <c r="E639">
         <v>9298.817</v>
       </c>
       <c r="F639">
         <v>-9108.378</v>
       </c>
       <c r="G639">
-        <v>4793.447</v>
+        <v>4795.18</v>
       </c>
       <c r="H639">
-        <v>3536.908</v>
+        <v>3535.178</v>
       </c>
       <c r="I639">
-        <v>31154.85</v>
+        <v>31154.847</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>41876.334</v>
       </c>
       <c r="C640">
         <v>811.844</v>
       </c>
       <c r="D640">
         <v>264.115</v>
       </c>
       <c r="E640">
         <v>7584.086</v>
       </c>
       <c r="F640">
         <v>-7319.971</v>
       </c>
       <c r="G640">
-        <v>4369.724</v>
+        <v>4368.109</v>
       </c>
       <c r="H640">
-        <v>2367.29</v>
+        <v>2368.905</v>
       </c>
       <c r="I640">
         <v>28631.193</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>44020.249</v>
       </c>
       <c r="C641">
         <v>838.746</v>
       </c>
       <c r="D641">
         <v>195.683</v>
       </c>
       <c r="E641">
         <v>7844.021</v>
       </c>
       <c r="F641">
         <v>-7648.338</v>
       </c>
       <c r="G641">
-        <v>3684.417</v>
+        <v>3673.204</v>
       </c>
       <c r="H641">
-        <v>2764.965</v>
+        <v>2776.173</v>
       </c>
       <c r="I641">
-        <v>30761.275</v>
+        <v>30761.28</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>42239.888</v>
       </c>
       <c r="C642">
         <v>851.917</v>
       </c>
       <c r="D642">
         <v>232.199</v>
       </c>
       <c r="E642">
         <v>6949.676</v>
       </c>
       <c r="F642">
         <v>-6717.477</v>
       </c>
       <c r="G642">
-        <v>-2968.775</v>
+        <v>-2961.882</v>
       </c>
       <c r="H642">
-        <v>-68.822</v>
+        <v>-75.715</v>
       </c>
       <c r="I642">
         <v>39411.925</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>46958.625</v>
       </c>
       <c r="C643">
-        <v>522.5</v>
+        <v>860.073</v>
       </c>
       <c r="D643">
         <v>220.995</v>
       </c>
       <c r="E643">
         <v>6517.552</v>
       </c>
       <c r="F643">
         <v>-6296.557</v>
       </c>
       <c r="G643">
-        <v>-8833.37</v>
+        <v>-8156.238</v>
       </c>
       <c r="H643">
-        <v>2176.35</v>
+        <v>1638.997</v>
       </c>
       <c r="I643">
-        <v>47841.588</v>
+        <v>48039.383</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>48646.165</v>
       </c>
       <c r="C644">
-        <v>522.5</v>
+        <v>869.632</v>
       </c>
       <c r="D644">
         <v>240.645</v>
       </c>
       <c r="E644">
         <v>8169.686</v>
       </c>
       <c r="F644">
         <v>-7929.041</v>
       </c>
       <c r="G644">
-        <v>-4766.457</v>
+        <v>-4835.496</v>
       </c>
       <c r="H644">
-        <v>3542.315</v>
+        <v>3809.386</v>
       </c>
       <c r="I644">
-        <v>42463.766</v>
+        <v>42612.866</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>45458.542</v>
       </c>
       <c r="C645">
-        <v>522.5</v>
+        <v>657.269</v>
       </c>
       <c r="D645">
-        <v>336.438</v>
+        <v>196.034</v>
       </c>
       <c r="E645">
-        <v>7805.418</v>
+        <v>7656.567</v>
       </c>
       <c r="F645">
-        <v>-7468.98</v>
+        <v>-7460.533</v>
       </c>
       <c r="G645">
-        <v>404.221</v>
+        <v>273.304</v>
       </c>
       <c r="H645">
-        <v>1854.878</v>
+        <v>2114.956</v>
       </c>
       <c r="I645">
-        <v>36252.964</v>
+        <v>36267.018</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>44760.318</v>
       </c>
       <c r="C646">
         <v>522.5</v>
       </c>
       <c r="D646">
-        <v>335.374</v>
+        <v>357.656</v>
       </c>
       <c r="E646">
-        <v>8534.198</v>
+        <v>7766.027</v>
       </c>
       <c r="F646">
-        <v>-8198.824</v>
+        <v>-7408.372</v>
       </c>
       <c r="G646">
-        <v>3583.692</v>
+        <v>3247.82</v>
       </c>
       <c r="H646">
-        <v>-649.229</v>
+        <v>645.895</v>
       </c>
       <c r="I646">
-        <v>34149.531</v>
+        <v>33980.731</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>42903.667</v>
       </c>
-      <c r="C647" t="s">
-[...18 lines deleted...]
-        <v>15</v>
+      <c r="C647">
+        <v>500</v>
+      </c>
+      <c r="D647">
+        <v>333.917</v>
+      </c>
+      <c r="E647">
+        <v>7974.46</v>
+      </c>
+      <c r="F647">
+        <v>-7640.543</v>
+      </c>
+      <c r="G647">
+        <v>2786.782</v>
+      </c>
+      <c r="H647">
+        <v>-1040.296</v>
+      </c>
+      <c r="I647">
+        <v>34016.638</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>43840.072</v>
       </c>
-      <c r="C648" t="s">
-[...17 lines deleted...]
-      <c r="I648" t="s">
+      <c r="C648">
+        <v>500</v>
+      </c>
+      <c r="D648">
+        <v>225.748</v>
+      </c>
+      <c r="E648">
+        <v>7725.31</v>
+      </c>
+      <c r="F648">
+        <v>-7499.563</v>
+      </c>
+      <c r="G648">
+        <v>-2401.655</v>
+      </c>
+      <c r="H648">
+        <v>-934.985</v>
+      </c>
+      <c r="I648">
+        <v>40177.149</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>45845.92</v>
+      </c>
+      <c r="C649">
+        <v>533.333</v>
+      </c>
+      <c r="D649">
+        <v>352.38</v>
+      </c>
+      <c r="E649">
+        <v>7484.953</v>
+      </c>
+      <c r="F649">
+        <v>-7132.573</v>
+      </c>
+      <c r="G649" t="s">
+        <v>15</v>
+      </c>
+      <c r="H649" t="s">
+        <v>15</v>
+      </c>
+      <c r="I649" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>41461.249</v>
+      </c>
+      <c r="C650">
+        <v>533.333</v>
+      </c>
+      <c r="D650">
+        <v>199.972</v>
+      </c>
+      <c r="E650">
+        <v>7603.319</v>
+      </c>
+      <c r="F650">
+        <v>-7403.347</v>
+      </c>
+      <c r="G650" t="s">
+        <v>15</v>
+      </c>
+      <c r="H650" t="s">
+        <v>15</v>
+      </c>
+      <c r="I650" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -21356,50 +21414,79 @@
         <v>2024</v>
       </c>
       <c r="B88">
         <v>512540.324</v>
       </c>
       <c r="C88">
         <v>7771.095</v>
       </c>
       <c r="D88">
         <v>1997.711</v>
       </c>
       <c r="E88">
         <v>108326.383</v>
       </c>
       <c r="F88">
         <v>-106328.672</v>
       </c>
       <c r="G88">
         <v>-6671.697</v>
       </c>
       <c r="H88">
         <v>9715.758</v>
       </c>
       <c r="I88">
         <v>410938.686</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>533037.529</v>
+      </c>
+      <c r="C89">
+        <v>8758.343</v>
+      </c>
+      <c r="D89">
+        <v>2899.36</v>
+      </c>
+      <c r="E89">
+        <v>92599.225</v>
+      </c>
+      <c r="F89">
+        <v>-89699.865</v>
+      </c>
+      <c r="G89">
+        <v>-20055.969</v>
+      </c>
+      <c r="H89">
+        <v>19802.323</v>
+      </c>
+      <c r="I89">
+        <v>452349.653</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>