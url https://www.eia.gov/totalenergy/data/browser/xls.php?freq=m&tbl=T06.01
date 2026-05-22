--- v4 (2026-04-07)
+++ v5 (2026-05-22)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 6.1 Coal Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Production</t>
   </si>
   <si>
     <t>Waste Coal Supplied</t>
   </si>
   <si>
     <t>Coal Imports</t>
   </si>
   <si>
     <t>Coal Exports</t>
   </si>
   <si>
     <t>Coal Net Imports</t>
   </si>
   <si>
     <t>Coal Stock Change</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -18945,184 +18945,213 @@
       </c>
       <c r="E645">
         <v>7656.567</v>
       </c>
       <c r="F645">
         <v>-7460.533</v>
       </c>
       <c r="G645">
         <v>273.304</v>
       </c>
       <c r="H645">
         <v>2114.956</v>
       </c>
       <c r="I645">
         <v>36267.018</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>44760.318</v>
       </c>
       <c r="C646">
-        <v>522.5</v>
+        <v>533.623</v>
       </c>
       <c r="D646">
         <v>357.656</v>
       </c>
       <c r="E646">
-        <v>7766.027</v>
+        <v>7766.038</v>
       </c>
       <c r="F646">
-        <v>-7408.372</v>
+        <v>-7408.382</v>
       </c>
       <c r="G646">
-        <v>3247.82</v>
+        <v>3706.441</v>
       </c>
       <c r="H646">
-        <v>645.895</v>
+        <v>163.016</v>
       </c>
       <c r="I646">
-        <v>33980.731</v>
+        <v>34016.102</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>42903.667</v>
       </c>
       <c r="C647">
-        <v>500</v>
+        <v>738.933</v>
       </c>
       <c r="D647">
         <v>333.917</v>
       </c>
       <c r="E647">
         <v>7974.46</v>
       </c>
       <c r="F647">
         <v>-7640.543</v>
       </c>
       <c r="G647">
-        <v>2786.782</v>
+        <v>2787.574</v>
       </c>
       <c r="H647">
-        <v>-1040.296</v>
+        <v>-748.394</v>
       </c>
       <c r="I647">
-        <v>34016.638</v>
+        <v>33962.877</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>43840.072</v>
       </c>
       <c r="C648">
-        <v>500</v>
+        <v>824.18</v>
       </c>
       <c r="D648">
         <v>225.748</v>
       </c>
       <c r="E648">
-        <v>7725.31</v>
+        <v>7725.32</v>
       </c>
       <c r="F648">
-        <v>-7499.563</v>
+        <v>-7499.572</v>
       </c>
       <c r="G648">
-        <v>-2401.655</v>
+        <v>-2400.358</v>
       </c>
       <c r="H648">
-        <v>-934.985</v>
+        <v>-655.816</v>
       </c>
       <c r="I648">
-        <v>40177.149</v>
+        <v>40220.854</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>45845.92</v>
       </c>
       <c r="C649">
         <v>533.333</v>
       </c>
       <c r="D649">
-        <v>352.38</v>
+        <v>391.342</v>
       </c>
       <c r="E649">
-        <v>7484.953</v>
+        <v>7854.692</v>
       </c>
       <c r="F649">
-        <v>-7132.573</v>
-[...8 lines deleted...]
-        <v>15</v>
+        <v>-7463.35</v>
+      </c>
+      <c r="G649">
+        <v>-6342.614</v>
+      </c>
+      <c r="H649">
+        <v>2516.914</v>
+      </c>
+      <c r="I649">
+        <v>42741.603</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>41461.249</v>
       </c>
       <c r="C650">
         <v>533.333</v>
       </c>
       <c r="D650">
-        <v>199.972</v>
+        <v>254.425</v>
       </c>
       <c r="E650">
-        <v>7603.319</v>
+        <v>6493.001</v>
       </c>
       <c r="F650">
-        <v>-7403.347</v>
+        <v>-6238.576</v>
       </c>
       <c r="G650" t="s">
         <v>15</v>
       </c>
       <c r="H650" t="s">
         <v>15</v>
       </c>
       <c r="I650" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>45847.719</v>
+      </c>
+      <c r="C651" t="s">
+        <v>15</v>
+      </c>
+      <c r="D651" t="s">
+        <v>15</v>
+      </c>
+      <c r="E651" t="s">
+        <v>15</v>
+      </c>
+      <c r="F651" t="s">
+        <v>15</v>
+      </c>
+      <c r="G651" t="s">
+        <v>15</v>
+      </c>
+      <c r="H651" t="s">
+        <v>15</v>
+      </c>
+      <c r="I651" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -21424,69 +21453,69 @@
       </c>
       <c r="E88">
         <v>108326.383</v>
       </c>
       <c r="F88">
         <v>-106328.672</v>
       </c>
       <c r="G88">
         <v>-6671.697</v>
       </c>
       <c r="H88">
         <v>9715.758</v>
       </c>
       <c r="I88">
         <v>410938.686</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>533037.529</v>
       </c>
       <c r="C89">
-        <v>8758.343</v>
+        <v>9332.579</v>
       </c>
       <c r="D89">
-        <v>2899.36</v>
+        <v>2899.361</v>
       </c>
       <c r="E89">
-        <v>92599.225</v>
+        <v>92599.245</v>
       </c>
       <c r="F89">
-        <v>-89699.865</v>
+        <v>-89699.884</v>
       </c>
       <c r="G89">
-        <v>-20055.969</v>
+        <v>-19595.26</v>
       </c>
       <c r="H89">
-        <v>19802.323</v>
+        <v>19890.516</v>
       </c>
       <c r="I89">
-        <v>452349.653</v>
+        <v>452374.968</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>