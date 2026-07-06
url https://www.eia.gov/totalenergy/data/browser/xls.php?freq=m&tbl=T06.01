--- v5 (2026-05-22)
+++ v6 (2026-07-06)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 6.1 Coal Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Production</t>
   </si>
   <si>
     <t>Waste Coal Supplied</t>
   </si>
   <si>
     <t>Coal Imports</t>
   </si>
   <si>
     <t>Coal Exports</t>
   </si>
   <si>
     <t>Coal Net Imports</t>
   </si>
   <si>
     <t>Coal Stock Change</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -18855,214 +18855,214 @@
       </c>
       <c r="D642">
         <v>232.199</v>
       </c>
       <c r="E642">
         <v>6949.676</v>
       </c>
       <c r="F642">
         <v>-6717.477</v>
       </c>
       <c r="G642">
         <v>-2961.882</v>
       </c>
       <c r="H642">
         <v>-75.715</v>
       </c>
       <c r="I642">
         <v>39411.925</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>46958.625</v>
+        <v>45160.638</v>
       </c>
       <c r="C643">
         <v>860.073</v>
       </c>
       <c r="D643">
         <v>220.995</v>
       </c>
       <c r="E643">
         <v>6517.552</v>
       </c>
       <c r="F643">
         <v>-6296.557</v>
       </c>
       <c r="G643">
         <v>-8156.238</v>
       </c>
       <c r="H643">
-        <v>1638.997</v>
+        <v>-158.991</v>
       </c>
       <c r="I643">
         <v>48039.383</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>48646.165</v>
+        <v>46957.822</v>
       </c>
       <c r="C644">
         <v>869.632</v>
       </c>
       <c r="D644">
         <v>240.645</v>
       </c>
       <c r="E644">
         <v>8169.686</v>
       </c>
       <c r="F644">
         <v>-7929.041</v>
       </c>
       <c r="G644">
         <v>-4835.496</v>
       </c>
       <c r="H644">
-        <v>3809.386</v>
+        <v>2121.043</v>
       </c>
       <c r="I644">
         <v>42612.866</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>45458.542</v>
+        <v>43802.563</v>
       </c>
       <c r="C645">
         <v>657.269</v>
       </c>
       <c r="D645">
         <v>196.034</v>
       </c>
       <c r="E645">
         <v>7656.567</v>
       </c>
       <c r="F645">
         <v>-7460.533</v>
       </c>
       <c r="G645">
         <v>273.304</v>
       </c>
       <c r="H645">
-        <v>2114.956</v>
+        <v>458.977</v>
       </c>
       <c r="I645">
         <v>36267.018</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>44760.318</v>
+        <v>44639.249</v>
       </c>
       <c r="C646">
         <v>533.623</v>
       </c>
       <c r="D646">
         <v>357.656</v>
       </c>
       <c r="E646">
         <v>7766.038</v>
       </c>
       <c r="F646">
         <v>-7408.382</v>
       </c>
       <c r="G646">
         <v>3706.441</v>
       </c>
       <c r="H646">
-        <v>163.016</v>
+        <v>41.947</v>
       </c>
       <c r="I646">
         <v>34016.102</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>42903.667</v>
+        <v>43250.398</v>
       </c>
       <c r="C647">
         <v>738.933</v>
       </c>
       <c r="D647">
         <v>333.917</v>
       </c>
       <c r="E647">
         <v>7974.46</v>
       </c>
       <c r="F647">
         <v>-7640.543</v>
       </c>
       <c r="G647">
         <v>2787.574</v>
       </c>
       <c r="H647">
-        <v>-748.394</v>
+        <v>-401.663</v>
       </c>
       <c r="I647">
         <v>33962.877</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>43840.072</v>
+        <v>44142.608</v>
       </c>
       <c r="C648">
         <v>824.18</v>
       </c>
       <c r="D648">
         <v>225.748</v>
       </c>
       <c r="E648">
         <v>7725.32</v>
       </c>
       <c r="F648">
         <v>-7499.572</v>
       </c>
       <c r="G648">
         <v>-2400.358</v>
       </c>
       <c r="H648">
-        <v>-655.816</v>
+        <v>-353.28</v>
       </c>
       <c r="I648">
         <v>40220.854</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>45845.92</v>
       </c>
       <c r="C649">
         <v>533.333</v>
       </c>
       <c r="D649">
         <v>391.342</v>
       </c>
       <c r="E649">
         <v>7854.692</v>
       </c>
       <c r="F649">
         <v>-7463.35</v>
       </c>
       <c r="G649">
@@ -19072,86 +19072,144 @@
         <v>2516.914</v>
       </c>
       <c r="I649">
         <v>42741.603</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>41461.249</v>
       </c>
       <c r="C650">
         <v>533.333</v>
       </c>
       <c r="D650">
         <v>254.425</v>
       </c>
       <c r="E650">
         <v>6493.001</v>
       </c>
       <c r="F650">
         <v>-6238.576</v>
       </c>
-      <c r="G650" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="G650">
+        <v>1224.348</v>
+      </c>
+      <c r="H650">
+        <v>360.731</v>
+      </c>
+      <c r="I650">
+        <v>34170.928</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>45847.719</v>
       </c>
-      <c r="C651" t="s">
-[...17 lines deleted...]
-      <c r="I651" t="s">
+      <c r="C651">
+        <v>533.333</v>
+      </c>
+      <c r="D651">
+        <v>91.04</v>
+      </c>
+      <c r="E651">
+        <v>9340.169</v>
+      </c>
+      <c r="F651">
+        <v>-9249.129</v>
+      </c>
+      <c r="G651">
+        <v>6070.125</v>
+      </c>
+      <c r="H651">
+        <v>2971.412</v>
+      </c>
+      <c r="I651">
+        <v>28090.387</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>41300.328</v>
+      </c>
+      <c r="C652" t="s">
+        <v>15</v>
+      </c>
+      <c r="D652">
+        <v>289.959</v>
+      </c>
+      <c r="E652">
+        <v>8554.459</v>
+      </c>
+      <c r="F652">
+        <v>-8264.5</v>
+      </c>
+      <c r="G652" t="s">
+        <v>15</v>
+      </c>
+      <c r="H652" t="s">
+        <v>15</v>
+      </c>
+      <c r="I652" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>41834.009</v>
+      </c>
+      <c r="C653" t="s">
+        <v>15</v>
+      </c>
+      <c r="D653" t="s">
+        <v>15</v>
+      </c>
+      <c r="E653" t="s">
+        <v>15</v>
+      </c>
+      <c r="F653" t="s">
+        <v>15</v>
+      </c>
+      <c r="G653" t="s">
+        <v>15</v>
+      </c>
+      <c r="H653" t="s">
+        <v>15</v>
+      </c>
+      <c r="I653" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -21450,69 +21508,69 @@
       </c>
       <c r="D88">
         <v>1997.711</v>
       </c>
       <c r="E88">
         <v>108326.383</v>
       </c>
       <c r="F88">
         <v>-106328.672</v>
       </c>
       <c r="G88">
         <v>-6671.697</v>
       </c>
       <c r="H88">
         <v>9715.758</v>
       </c>
       <c r="I88">
         <v>410938.686</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>533037.529</v>
+        <v>528423.418</v>
       </c>
       <c r="C89">
         <v>9332.579</v>
       </c>
       <c r="D89">
         <v>2899.361</v>
       </c>
       <c r="E89">
         <v>92599.245</v>
       </c>
       <c r="F89">
         <v>-89699.884</v>
       </c>
       <c r="G89">
         <v>-19595.26</v>
       </c>
       <c r="H89">
-        <v>19890.516</v>
+        <v>15276.405</v>
       </c>
       <c r="I89">
         <v>452374.968</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>