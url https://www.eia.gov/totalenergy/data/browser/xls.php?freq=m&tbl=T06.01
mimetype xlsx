--- v6 (2026-07-06)
+++ v7 (2026-08-20)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 6.1 Coal Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Production</t>
   </si>
   <si>
     <t>Waste Coal Supplied</t>
   </si>
   <si>
     <t>Coal Imports</t>
   </si>
   <si>
     <t>Coal Exports</t>
   </si>
   <si>
     <t>Coal Net Imports</t>
   </si>
   <si>
     <t>Coal Stock Change</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -19029,187 +19029,216 @@
       </c>
       <c r="D648">
         <v>225.748</v>
       </c>
       <c r="E648">
         <v>7725.32</v>
       </c>
       <c r="F648">
         <v>-7499.572</v>
       </c>
       <c r="G648">
         <v>-2400.358</v>
       </c>
       <c r="H648">
         <v>-353.28</v>
       </c>
       <c r="I648">
         <v>40220.854</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>45845.92</v>
+        <v>45068.815</v>
       </c>
       <c r="C649">
-        <v>533.333</v>
+        <v>844.861</v>
       </c>
       <c r="D649">
         <v>391.342</v>
       </c>
       <c r="E649">
         <v>7854.692</v>
       </c>
       <c r="F649">
         <v>-7463.35</v>
       </c>
       <c r="G649">
-        <v>-6342.614</v>
+        <v>-5837.681</v>
       </c>
       <c r="H649">
-        <v>2516.914</v>
+        <v>1500.633</v>
       </c>
       <c r="I649">
-        <v>42741.603</v>
+        <v>42787.374</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>41461.249</v>
+        <v>41191.492</v>
       </c>
       <c r="C650">
-        <v>533.333</v>
+        <v>803.662</v>
       </c>
       <c r="D650">
         <v>254.425</v>
       </c>
       <c r="E650">
         <v>6493.001</v>
       </c>
       <c r="F650">
         <v>-6238.576</v>
       </c>
       <c r="G650">
-        <v>1224.348</v>
+        <v>1267.45</v>
       </c>
       <c r="H650">
-        <v>360.731</v>
+        <v>408.855</v>
       </c>
       <c r="I650">
-        <v>34170.928</v>
+        <v>34080.273</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>45847.719</v>
+        <v>45609.42</v>
       </c>
       <c r="C651">
-        <v>533.333</v>
+        <v>760.544</v>
       </c>
       <c r="D651">
         <v>91.04</v>
       </c>
       <c r="E651">
         <v>9340.169</v>
       </c>
       <c r="F651">
         <v>-9249.129</v>
       </c>
       <c r="G651">
-        <v>6070.125</v>
+        <v>6119.498</v>
       </c>
       <c r="H651">
-        <v>2971.412</v>
+        <v>2860.087</v>
       </c>
       <c r="I651">
-        <v>28090.387</v>
+        <v>28141.25</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>41300.328</v>
       </c>
-      <c r="C652" t="s">
-        <v>15</v>
+      <c r="C652">
+        <v>533.333</v>
       </c>
       <c r="D652">
         <v>289.959</v>
       </c>
       <c r="E652">
         <v>8554.459</v>
       </c>
       <c r="F652">
         <v>-8264.5</v>
       </c>
-      <c r="G652" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="G652">
+        <v>5096.759</v>
+      </c>
+      <c r="H652">
+        <v>3389.294</v>
+      </c>
+      <c r="I652">
+        <v>25083.109</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>41834.009</v>
       </c>
       <c r="C653" t="s">
         <v>15</v>
       </c>
-      <c r="D653" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D653">
+        <v>252.623</v>
+      </c>
+      <c r="E653">
+        <v>9132.578</v>
+      </c>
+      <c r="F653">
+        <v>-8879.955</v>
       </c>
       <c r="G653" t="s">
         <v>15</v>
       </c>
       <c r="H653" t="s">
         <v>15</v>
       </c>
       <c r="I653" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>40715.529</v>
+      </c>
+      <c r="C654" t="s">
+        <v>15</v>
+      </c>
+      <c r="D654" t="s">
+        <v>15</v>
+      </c>
+      <c r="E654" t="s">
+        <v>15</v>
+      </c>
+      <c r="F654" t="s">
+        <v>15</v>
+      </c>
+      <c r="G654" t="s">
+        <v>15</v>
+      </c>
+      <c r="H654" t="s">
+        <v>15</v>
+      </c>
+      <c r="I654" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>