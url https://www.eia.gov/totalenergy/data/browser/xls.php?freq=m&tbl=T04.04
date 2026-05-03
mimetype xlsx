--- v4 (2026-03-18)
+++ v5 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 4.4 Natural Gas in Underground Storage</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas in Underground Storage, End of Period, Base Gas</t>
   </si>
   <si>
     <t>Natural Gas in Underground Storage, End of Period, Working Gas</t>
   </si>
   <si>
     <t>Natural Gas in Underground Storage, End of Period, Total</t>
   </si>
   <si>
     <t>Change in Working Gas From Same Period Previous Year, Volume</t>
   </si>
   <si>
     <t>Change in Working Gas From Same Period Previous Year, Percent</t>
   </si>
   <si>
     <t>Natural Gas Storage Activity, Withdrawals</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -18687,389 +18687,447 @@
       </c>
       <c r="E636">
         <v>-18.148</v>
       </c>
       <c r="F636">
         <v>-0.5</v>
       </c>
       <c r="G636">
         <v>632.705</v>
       </c>
       <c r="H636">
         <v>156.533</v>
       </c>
       <c r="I636">
         <v>476.172</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>4489.753</v>
       </c>
       <c r="C637">
-        <v>2424.6</v>
+        <v>2422.294</v>
       </c>
       <c r="D637">
-        <v>6914.352</v>
+        <v>6912.046</v>
       </c>
       <c r="E637">
-        <v>-186.766</v>
+        <v>-189.072</v>
       </c>
       <c r="F637">
         <v>-7.2</v>
       </c>
       <c r="G637">
-        <v>1105.744</v>
+        <v>1106.44</v>
       </c>
       <c r="H637">
         <v>96.204</v>
       </c>
       <c r="I637">
-        <v>1009.54</v>
+        <v>1010.237</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>4488.354</v>
       </c>
       <c r="C638">
-        <v>1789.619</v>
+        <v>1787.313</v>
       </c>
       <c r="D638">
-        <v>6277.974</v>
+        <v>6275.668</v>
       </c>
       <c r="E638">
-        <v>-560.061</v>
+        <v>-562.367</v>
       </c>
       <c r="F638">
-        <v>-23.8</v>
+        <v>-23.9</v>
       </c>
       <c r="G638">
         <v>771.688</v>
       </c>
       <c r="H638">
         <v>135.864</v>
       </c>
       <c r="I638">
         <v>635.824</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>4490.509</v>
       </c>
       <c r="C639">
-        <v>1835.868</v>
+        <v>1833.562</v>
       </c>
       <c r="D639">
-        <v>6326.377</v>
+        <v>6324.071</v>
       </c>
       <c r="E639">
-        <v>-470.188</v>
+        <v>-472.494</v>
       </c>
       <c r="F639">
-        <v>-20.4</v>
+        <v>-20.5</v>
       </c>
       <c r="G639">
         <v>287.318</v>
       </c>
       <c r="H639">
         <v>335.588</v>
       </c>
       <c r="I639">
         <v>-48.27</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>4489.496</v>
       </c>
       <c r="C640">
-        <v>2140.957</v>
+        <v>2138.651</v>
       </c>
       <c r="D640">
-        <v>6630.453</v>
+        <v>6628.147</v>
       </c>
       <c r="E640">
-        <v>-421.492</v>
+        <v>-423.798</v>
       </c>
       <c r="F640">
-        <v>-16.4</v>
+        <v>-16.5</v>
       </c>
       <c r="G640">
         <v>143.847</v>
       </c>
       <c r="H640">
         <v>448.112</v>
       </c>
       <c r="I640">
         <v>-304.265</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>4489.486</v>
       </c>
       <c r="C641">
-        <v>2636.591</v>
+        <v>2634.286</v>
       </c>
       <c r="D641">
-        <v>7126.078</v>
+        <v>7123.772</v>
       </c>
       <c r="E641">
-        <v>-286.585</v>
+        <v>-288.891</v>
       </c>
       <c r="F641">
-        <v>-9.8</v>
+        <v>-9.9</v>
       </c>
       <c r="G641">
         <v>81.692</v>
       </c>
       <c r="H641">
         <v>578.952</v>
       </c>
       <c r="I641">
         <v>-497.26</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>4490.679</v>
       </c>
       <c r="C642">
-        <v>2990.129</v>
+        <v>2987.823</v>
       </c>
       <c r="D642">
-        <v>7480.808</v>
+        <v>7478.502</v>
       </c>
       <c r="E642">
-        <v>-184.844</v>
+        <v>-187.15</v>
       </c>
       <c r="F642">
-        <v>-5.8</v>
+        <v>-5.9</v>
       </c>
       <c r="G642">
         <v>106.468</v>
       </c>
       <c r="H642">
         <v>461.472</v>
       </c>
       <c r="I642">
         <v>-355.004</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>4489.857</v>
       </c>
       <c r="C643">
-        <v>3143.846</v>
+        <v>3141.54</v>
       </c>
       <c r="D643">
-        <v>7633.704</v>
+        <v>7631.398</v>
       </c>
       <c r="E643">
-        <v>-149.768</v>
+        <v>-152.074</v>
       </c>
       <c r="F643">
-        <v>-4.5</v>
+        <v>-4.6</v>
       </c>
       <c r="G643">
         <v>190.841</v>
       </c>
       <c r="H643">
-        <v>341.969</v>
+        <v>341.968</v>
       </c>
       <c r="I643">
-        <v>-151.128</v>
+        <v>-151.127</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>4491.101</v>
+        <v>4491.102</v>
       </c>
       <c r="C644">
-        <v>3328.534</v>
+        <v>3326.227</v>
       </c>
       <c r="D644">
-        <v>7819.635</v>
+        <v>7817.329</v>
       </c>
       <c r="E644">
-        <v>-41.721</v>
+        <v>-44.027</v>
       </c>
       <c r="F644">
-        <v>-1.2</v>
+        <v>-1.3</v>
       </c>
       <c r="G644">
         <v>180.144</v>
       </c>
       <c r="H644">
         <v>366.021</v>
       </c>
       <c r="I644">
         <v>-185.877</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>4490.948</v>
+        <v>4490.289</v>
       </c>
       <c r="C645">
-        <v>3636.912</v>
+        <v>3634.231</v>
       </c>
       <c r="D645">
-        <v>8127.861</v>
+        <v>8124.52</v>
       </c>
       <c r="E645">
-        <v>21.575</v>
+        <v>18.895</v>
       </c>
       <c r="F645">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="G645">
         <v>108.033</v>
       </c>
       <c r="H645">
         <v>417.302</v>
       </c>
       <c r="I645">
         <v>-309.27</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>4492.155</v>
+        <v>4491.303</v>
       </c>
       <c r="C646">
-        <v>3942.115</v>
+        <v>3938.424</v>
       </c>
       <c r="D646">
-        <v>8434.27</v>
+        <v>8429.727</v>
       </c>
       <c r="E646">
-        <v>3.716</v>
+        <v>0.025</v>
       </c>
       <c r="F646">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="G646">
-        <v>116.481</v>
+        <v>116.758</v>
       </c>
       <c r="H646">
-        <v>424.205</v>
+        <v>424.218</v>
       </c>
       <c r="I646">
-        <v>-307.724</v>
+        <v>-307.46</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>4490.215</v>
+        <v>4489.812</v>
       </c>
       <c r="C647">
-        <v>3910.674</v>
+        <v>3908.772</v>
       </c>
       <c r="D647">
-        <v>8400.889</v>
+        <v>8398.584</v>
       </c>
       <c r="E647">
-        <v>-4.198</v>
+        <v>-6.1</v>
       </c>
       <c r="F647">
-        <v>-0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="G647">
-        <v>275.844</v>
+        <v>275.824</v>
       </c>
       <c r="H647">
         <v>244.89</v>
       </c>
       <c r="I647">
-        <v>30.954</v>
+        <v>30.934</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>4489.027</v>
+      </c>
+      <c r="C648">
+        <v>3313.258</v>
+      </c>
+      <c r="D648">
+        <v>7802.285</v>
+      </c>
+      <c r="E648">
+        <v>-124.261</v>
+      </c>
+      <c r="F648">
+        <v>-3.6</v>
+      </c>
+      <c r="G648">
+        <v>760.441</v>
+      </c>
+      <c r="H648">
+        <v>166.091</v>
+      </c>
+      <c r="I648">
+        <v>594.35</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>4487.877</v>
+      </c>
+      <c r="C649">
+        <v>2410.377</v>
+      </c>
+      <c r="D649">
+        <v>6898.254</v>
+      </c>
+      <c r="E649">
+        <v>-11.916</v>
+      </c>
+      <c r="F649">
+        <v>-0.5</v>
+      </c>
+      <c r="G649">
+        <v>1013.454</v>
+      </c>
+      <c r="H649">
+        <v>107.893</v>
+      </c>
+      <c r="I649">
+        <v>905.56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -21330,50 +21388,79 @@
         <v>2024</v>
       </c>
       <c r="B88">
         <v>4484.796</v>
       </c>
       <c r="C88">
         <v>3437.519</v>
       </c>
       <c r="D88">
         <v>7922.315</v>
       </c>
       <c r="E88">
         <v>-18.148</v>
       </c>
       <c r="F88">
         <v>-0.5</v>
       </c>
       <c r="G88">
         <v>3668.387</v>
       </c>
       <c r="H88">
         <v>3663.739</v>
       </c>
       <c r="I88">
         <v>4.648</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>4489.027</v>
+      </c>
+      <c r="C89">
+        <v>3313.258</v>
+      </c>
+      <c r="D89">
+        <v>7802.285</v>
+      </c>
+      <c r="E89">
+        <v>-124.261</v>
+      </c>
+      <c r="F89">
+        <v>-3.6</v>
+      </c>
+      <c r="G89">
+        <v>4129.494</v>
+      </c>
+      <c r="H89">
+        <v>4016.683</v>
+      </c>
+      <c r="I89">
+        <v>112.811</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>