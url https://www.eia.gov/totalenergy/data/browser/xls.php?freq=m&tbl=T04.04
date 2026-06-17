--- v5 (2026-05-03)
+++ v6 (2026-06-17)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 4.4 Natural Gas in Underground Storage</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas in Underground Storage, End of Period, Base Gas</t>
   </si>
   <si>
     <t>Natural Gas in Underground Storage, End of Period, Working Gas</t>
   </si>
   <si>
     <t>Natural Gas in Underground Storage, End of Period, Total</t>
   </si>
   <si>
     <t>Change in Working Gas From Same Period Previous Year, Volume</t>
   </si>
   <si>
     <t>Change in Working Gas From Same Period Previous Year, Percent</t>
   </si>
   <si>
     <t>Natural Gas Storage Activity, Withdrawals</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -18887,217 +18887,246 @@
       </c>
       <c r="D643">
         <v>7631.398</v>
       </c>
       <c r="E643">
         <v>-152.074</v>
       </c>
       <c r="F643">
         <v>-4.6</v>
       </c>
       <c r="G643">
         <v>190.841</v>
       </c>
       <c r="H643">
         <v>341.968</v>
       </c>
       <c r="I643">
         <v>-151.127</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>4491.102</v>
+        <v>4501.368</v>
       </c>
       <c r="C644">
-        <v>3326.227</v>
+        <v>3315.961</v>
       </c>
       <c r="D644">
         <v>7817.329</v>
       </c>
       <c r="E644">
-        <v>-44.027</v>
+        <v>-54.293</v>
       </c>
       <c r="F644">
-        <v>-1.3</v>
+        <v>-1.6</v>
       </c>
       <c r="G644">
         <v>180.144</v>
       </c>
       <c r="H644">
         <v>366.021</v>
       </c>
       <c r="I644">
         <v>-185.877</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>4490.289</v>
+        <v>4500.555</v>
       </c>
       <c r="C645">
-        <v>3634.231</v>
+        <v>3623.965</v>
       </c>
       <c r="D645">
         <v>8124.52</v>
       </c>
       <c r="E645">
-        <v>18.895</v>
+        <v>8.628</v>
       </c>
       <c r="F645">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="G645">
         <v>108.033</v>
       </c>
       <c r="H645">
         <v>417.302</v>
       </c>
       <c r="I645">
         <v>-309.27</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>4491.303</v>
+        <v>4501.569</v>
       </c>
       <c r="C646">
-        <v>3938.424</v>
+        <v>3928.608</v>
       </c>
       <c r="D646">
-        <v>8429.727</v>
+        <v>8430.177</v>
       </c>
       <c r="E646">
-        <v>0.025</v>
+        <v>-9.791</v>
       </c>
       <c r="F646">
-        <v>0</v>
+        <v>-0.2</v>
       </c>
       <c r="G646">
         <v>116.758</v>
       </c>
       <c r="H646">
-        <v>424.218</v>
+        <v>424.668</v>
       </c>
       <c r="I646">
-        <v>-307.46</v>
+        <v>-307.91</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>4489.812</v>
+        <v>4500.078</v>
       </c>
       <c r="C647">
-        <v>3908.772</v>
+        <v>3898.97</v>
       </c>
       <c r="D647">
-        <v>8398.584</v>
+        <v>8399.048</v>
       </c>
       <c r="E647">
-        <v>-6.1</v>
+        <v>-15.902</v>
       </c>
       <c r="F647">
-        <v>-0.2</v>
+        <v>-0.4</v>
       </c>
       <c r="G647">
         <v>275.824</v>
       </c>
       <c r="H647">
-        <v>244.89</v>
+        <v>244.905</v>
       </c>
       <c r="I647">
-        <v>30.934</v>
+        <v>30.919</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>4489.027</v>
+        <v>4499.293</v>
       </c>
       <c r="C648">
-        <v>3313.258</v>
+        <v>3303.456</v>
       </c>
       <c r="D648">
-        <v>7802.285</v>
+        <v>7802.75</v>
       </c>
       <c r="E648">
-        <v>-124.261</v>
+        <v>-134.063</v>
       </c>
       <c r="F648">
-        <v>-3.6</v>
+        <v>-3.9</v>
       </c>
       <c r="G648">
         <v>760.441</v>
       </c>
       <c r="H648">
         <v>166.091</v>
       </c>
       <c r="I648">
         <v>594.35</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>4487.877</v>
+        <v>4498.143</v>
       </c>
       <c r="C649">
-        <v>2410.377</v>
+        <v>2400.26</v>
       </c>
       <c r="D649">
-        <v>6898.254</v>
+        <v>6898.403</v>
       </c>
       <c r="E649">
-        <v>-11.916</v>
+        <v>-22.034</v>
       </c>
       <c r="F649">
-        <v>-0.5</v>
+        <v>-0.9</v>
       </c>
       <c r="G649">
-        <v>1013.454</v>
+        <v>1013.769</v>
       </c>
       <c r="H649">
         <v>107.893</v>
       </c>
       <c r="I649">
-        <v>905.56</v>
+        <v>905.876</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>4495.652</v>
+      </c>
+      <c r="C650">
+        <v>1913.604</v>
+      </c>
+      <c r="D650">
+        <v>6409.256</v>
+      </c>
+      <c r="E650">
+        <v>126.291</v>
+      </c>
+      <c r="F650">
+        <v>7.1</v>
+      </c>
+      <c r="G650">
+        <v>641.158</v>
+      </c>
+      <c r="H650">
+        <v>149.687</v>
+      </c>
+      <c r="I650">
+        <v>491.471</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -21395,72 +21424,72 @@
       </c>
       <c r="D88">
         <v>7922.315</v>
       </c>
       <c r="E88">
         <v>-18.148</v>
       </c>
       <c r="F88">
         <v>-0.5</v>
       </c>
       <c r="G88">
         <v>3668.387</v>
       </c>
       <c r="H88">
         <v>3663.739</v>
       </c>
       <c r="I88">
         <v>4.648</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>4489.027</v>
+        <v>4499.293</v>
       </c>
       <c r="C89">
-        <v>3313.258</v>
+        <v>3303.456</v>
       </c>
       <c r="D89">
-        <v>7802.285</v>
+        <v>7802.75</v>
       </c>
       <c r="E89">
-        <v>-124.261</v>
+        <v>-134.063</v>
       </c>
       <c r="F89">
-        <v>-3.6</v>
+        <v>-3.9</v>
       </c>
       <c r="G89">
         <v>4129.494</v>
       </c>
       <c r="H89">
-        <v>4016.683</v>
+        <v>4017.148</v>
       </c>
       <c r="I89">
-        <v>112.811</v>
+        <v>112.346</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>