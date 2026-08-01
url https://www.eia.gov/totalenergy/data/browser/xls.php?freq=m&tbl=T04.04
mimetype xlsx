--- v6 (2026-06-17)
+++ v7 (2026-08-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 4.4 Natural Gas in Underground Storage</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas in Underground Storage, End of Period, Base Gas</t>
   </si>
   <si>
     <t>Natural Gas in Underground Storage, End of Period, Working Gas</t>
   </si>
   <si>
     <t>Natural Gas in Underground Storage, End of Period, Total</t>
   </si>
   <si>
     <t>Change in Working Gas From Same Period Previous Year, Volume</t>
   </si>
   <si>
     <t>Change in Working Gas From Same Period Previous Year, Percent</t>
   </si>
   <si>
     <t>Natural Gas Storage Activity, Withdrawals</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -19032,101 +19032,159 @@
       </c>
       <c r="D648">
         <v>7802.75</v>
       </c>
       <c r="E648">
         <v>-134.063</v>
       </c>
       <c r="F648">
         <v>-3.9</v>
       </c>
       <c r="G648">
         <v>760.441</v>
       </c>
       <c r="H648">
         <v>166.091</v>
       </c>
       <c r="I648">
         <v>594.35</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>4498.143</v>
+        <v>4497.659</v>
       </c>
       <c r="C649">
-        <v>2400.26</v>
+        <v>2402.081</v>
       </c>
       <c r="D649">
-        <v>6898.403</v>
+        <v>6899.74</v>
       </c>
       <c r="E649">
-        <v>-22.034</v>
+        <v>-20.213</v>
       </c>
       <c r="F649">
-        <v>-0.9</v>
+        <v>-0.8</v>
       </c>
       <c r="G649">
         <v>1013.769</v>
       </c>
       <c r="H649">
         <v>107.893</v>
       </c>
       <c r="I649">
         <v>905.876</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>4495.652</v>
       </c>
       <c r="C650">
-        <v>1913.604</v>
+        <v>1902.907</v>
       </c>
       <c r="D650">
-        <v>6409.256</v>
+        <v>6398.559</v>
       </c>
       <c r="E650">
-        <v>126.291</v>
+        <v>115.594</v>
       </c>
       <c r="F650">
-        <v>7.1</v>
+        <v>6.5</v>
       </c>
       <c r="G650">
-        <v>641.158</v>
+        <v>651.021</v>
       </c>
       <c r="H650">
         <v>149.687</v>
       </c>
       <c r="I650">
-        <v>491.471</v>
+        <v>501.334</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>4497.135</v>
+      </c>
+      <c r="C651">
+        <v>1906.101</v>
+      </c>
+      <c r="D651">
+        <v>6403.237</v>
+      </c>
+      <c r="E651">
+        <v>72.539</v>
+      </c>
+      <c r="F651">
+        <v>4</v>
+      </c>
+      <c r="G651">
+        <v>300.57</v>
+      </c>
+      <c r="H651">
+        <v>306.092</v>
+      </c>
+      <c r="I651">
+        <v>-5.522</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>4501.057</v>
+      </c>
+      <c r="C652">
+        <v>2209.79</v>
+      </c>
+      <c r="D652">
+        <v>6710.847</v>
+      </c>
+      <c r="E652">
+        <v>71.139</v>
+      </c>
+      <c r="F652">
+        <v>3.3</v>
+      </c>
+      <c r="G652">
+        <v>146.62</v>
+      </c>
+      <c r="H652">
+        <v>454.027</v>
+      </c>
+      <c r="I652">
+        <v>-307.406</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>