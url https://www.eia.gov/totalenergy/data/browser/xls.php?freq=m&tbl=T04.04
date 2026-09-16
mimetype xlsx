--- v7 (2026-08-01)
+++ v8 (2026-09-16)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 4.4 Natural Gas in Underground Storage</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas in Underground Storage, End of Period, Base Gas</t>
   </si>
   <si>
     <t>Natural Gas in Underground Storage, End of Period, Working Gas</t>
   </si>
   <si>
     <t>Natural Gas in Underground Storage, End of Period, Total</t>
   </si>
   <si>
     <t>Change in Working Gas From Same Period Previous Year, Volume</t>
   </si>
   <si>
     <t>Change in Working Gas From Same Period Previous Year, Percent</t>
   </si>
   <si>
     <t>Natural Gas Storage Activity, Withdrawals</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -19035,156 +19035,185 @@
       </c>
       <c r="E648">
         <v>-134.063</v>
       </c>
       <c r="F648">
         <v>-3.9</v>
       </c>
       <c r="G648">
         <v>760.441</v>
       </c>
       <c r="H648">
         <v>166.091</v>
       </c>
       <c r="I648">
         <v>594.35</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>4497.659</v>
       </c>
       <c r="C649">
-        <v>2402.081</v>
+        <v>2402.031</v>
       </c>
       <c r="D649">
-        <v>6899.74</v>
+        <v>6899.69</v>
       </c>
       <c r="E649">
-        <v>-20.213</v>
+        <v>-20.263</v>
       </c>
       <c r="F649">
         <v>-0.8</v>
       </c>
       <c r="G649">
-        <v>1013.769</v>
+        <v>1013.819</v>
       </c>
       <c r="H649">
         <v>107.893</v>
       </c>
       <c r="I649">
-        <v>905.876</v>
+        <v>905.926</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>4495.652</v>
       </c>
       <c r="C650">
-        <v>1902.907</v>
+        <v>1902.857</v>
       </c>
       <c r="D650">
-        <v>6398.559</v>
+        <v>6398.509</v>
       </c>
       <c r="E650">
-        <v>115.594</v>
+        <v>115.544</v>
       </c>
       <c r="F650">
         <v>6.5</v>
       </c>
       <c r="G650">
-        <v>651.021</v>
+        <v>651.07</v>
       </c>
       <c r="H650">
         <v>149.687</v>
       </c>
       <c r="I650">
-        <v>501.334</v>
+        <v>501.383</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>4497.135</v>
       </c>
       <c r="C651">
-        <v>1906.101</v>
+        <v>1906.002</v>
       </c>
       <c r="D651">
-        <v>6403.237</v>
+        <v>6403.137</v>
       </c>
       <c r="E651">
-        <v>72.539</v>
+        <v>72.44</v>
       </c>
       <c r="F651">
         <v>4</v>
       </c>
       <c r="G651">
-        <v>300.57</v>
+        <v>300.62</v>
       </c>
       <c r="H651">
         <v>306.092</v>
       </c>
       <c r="I651">
-        <v>-5.522</v>
+        <v>-5.472</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>4501.057</v>
       </c>
       <c r="C652">
-        <v>2209.79</v>
+        <v>2209.775</v>
       </c>
       <c r="D652">
-        <v>6710.847</v>
+        <v>6710.832</v>
       </c>
       <c r="E652">
-        <v>71.139</v>
+        <v>71.124</v>
       </c>
       <c r="F652">
         <v>3.3</v>
       </c>
       <c r="G652">
-        <v>146.62</v>
+        <v>147.004</v>
       </c>
       <c r="H652">
-        <v>454.027</v>
+        <v>454.166</v>
       </c>
       <c r="I652">
-        <v>-307.406</v>
+        <v>-307.162</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>4503.599</v>
+      </c>
+      <c r="C653">
+        <v>2635.981</v>
+      </c>
+      <c r="D653">
+        <v>7139.58</v>
+      </c>
+      <c r="E653">
+        <v>1.695</v>
+      </c>
+      <c r="F653">
+        <v>0.1</v>
+      </c>
+      <c r="G653">
+        <v>106.687</v>
+      </c>
+      <c r="H653">
+        <v>537.004</v>
+      </c>
+      <c r="I653">
+        <v>-430.317</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>