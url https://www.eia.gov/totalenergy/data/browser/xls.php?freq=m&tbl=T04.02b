--- v1 (2026-03-17)
+++ v2 (2026-05-02)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 4.2b Natural Gas Exports by Country</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas Exports to Brazil</t>
   </si>
   <si>
     <t>Natural Gas Exports to Canada</t>
   </si>
   <si>
     <t>Natural Gas Exports to Chile</t>
   </si>
   <si>
     <t>Natural Gas Exports to China</t>
   </si>
   <si>
     <t>Natural Gas Exports to France</t>
   </si>
   <si>
     <t>Natural Gas Exports to India</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -30405,155 +30405,249 @@
       </c>
       <c r="N645">
         <v>293.511</v>
       </c>
       <c r="O645">
         <v>728.925</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>6.898</v>
       </c>
       <c r="C646">
         <v>77.879</v>
       </c>
       <c r="D646">
         <v>0</v>
       </c>
       <c r="E646">
         <v>0</v>
       </c>
       <c r="F646">
-        <v>51.548</v>
+        <v>51.899</v>
       </c>
       <c r="G646">
         <v>10.67</v>
       </c>
       <c r="H646">
         <v>34.18</v>
       </c>
       <c r="I646">
-        <v>202.157</v>
+        <v>202.158</v>
       </c>
       <c r="J646">
         <v>26.651</v>
       </c>
       <c r="K646">
         <v>39.655</v>
       </c>
       <c r="L646">
         <v>24.92</v>
       </c>
       <c r="M646">
         <v>32.428</v>
       </c>
       <c r="N646">
         <v>276.199</v>
       </c>
       <c r="O646">
-        <v>783.186</v>
+        <v>783.538</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>13.25</v>
       </c>
       <c r="C647">
         <v>94.288</v>
       </c>
       <c r="D647">
         <v>3.33</v>
       </c>
       <c r="E647">
         <v>0</v>
       </c>
       <c r="F647">
         <v>37.975</v>
       </c>
       <c r="G647">
         <v>14.346</v>
       </c>
       <c r="H647">
         <v>28.247</v>
       </c>
       <c r="I647">
         <v>189.974</v>
       </c>
       <c r="J647">
         <v>17.636</v>
       </c>
       <c r="K647">
         <v>22.004</v>
       </c>
       <c r="L647">
         <v>69.616</v>
       </c>
       <c r="M647">
         <v>60.301</v>
       </c>
       <c r="N647">
         <v>255.653</v>
       </c>
       <c r="O647">
         <v>806.618</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>6.416</v>
+      </c>
+      <c r="C648">
+        <v>124.163</v>
+      </c>
+      <c r="D648">
+        <v>3.451</v>
+      </c>
+      <c r="E648">
+        <v>0</v>
+      </c>
+      <c r="F648">
+        <v>38.36</v>
+      </c>
+      <c r="G648">
+        <v>10.828</v>
+      </c>
+      <c r="H648">
+        <v>13.659</v>
+      </c>
+      <c r="I648">
+        <v>187.307</v>
+      </c>
+      <c r="J648">
+        <v>21.613</v>
+      </c>
+      <c r="K648">
+        <v>32.332</v>
+      </c>
+      <c r="L648">
+        <v>95.685</v>
+      </c>
+      <c r="M648">
+        <v>67.364</v>
+      </c>
+      <c r="N648">
+        <v>279.546</v>
+      </c>
+      <c r="O648">
+        <v>880.724</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>3.29</v>
+      </c>
+      <c r="C649">
+        <v>108.718</v>
+      </c>
+      <c r="D649">
+        <v>0</v>
+      </c>
+      <c r="E649">
+        <v>0</v>
+      </c>
+      <c r="F649">
+        <v>45.261</v>
+      </c>
+      <c r="G649">
+        <v>6.867</v>
+      </c>
+      <c r="H649">
+        <v>3.269</v>
+      </c>
+      <c r="I649">
+        <v>189.05</v>
+      </c>
+      <c r="J649">
+        <v>6.868</v>
+      </c>
+      <c r="K649">
+        <v>50.155</v>
+      </c>
+      <c r="L649">
+        <v>80.985</v>
+      </c>
+      <c r="M649">
+        <v>92.297</v>
+      </c>
+      <c r="N649">
+        <v>246.733</v>
+      </c>
+      <c r="O649">
+        <v>833.493</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -34224,50 +34318,97 @@
         <v>256.045</v>
       </c>
       <c r="H88">
         <v>335.944</v>
       </c>
       <c r="I88">
         <v>2353.899</v>
       </c>
       <c r="J88">
         <v>289.232</v>
       </c>
       <c r="K88">
         <v>210.679</v>
       </c>
       <c r="L88">
         <v>215.268</v>
       </c>
       <c r="M88">
         <v>249.147</v>
       </c>
       <c r="N88">
         <v>2069.559</v>
       </c>
       <c r="O88">
         <v>7706.568</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>88.007</v>
+      </c>
+      <c r="C89">
+        <v>1033.762</v>
+      </c>
+      <c r="D89">
+        <v>41.368</v>
+      </c>
+      <c r="E89">
+        <v>0.546</v>
+      </c>
+      <c r="F89">
+        <v>533.054</v>
+      </c>
+      <c r="G89">
+        <v>153.903</v>
+      </c>
+      <c r="H89">
+        <v>222.923</v>
+      </c>
+      <c r="I89">
+        <v>2433.703</v>
+      </c>
+      <c r="J89">
+        <v>252.119</v>
+      </c>
+      <c r="K89">
+        <v>373.208</v>
+      </c>
+      <c r="L89">
+        <v>362.829</v>
+      </c>
+      <c r="M89">
+        <v>372.214</v>
+      </c>
+      <c r="N89">
+        <v>3096.991</v>
+      </c>
+      <c r="O89">
+        <v>8964.628</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>