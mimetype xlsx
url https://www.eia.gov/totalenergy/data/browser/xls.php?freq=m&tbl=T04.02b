--- v2 (2026-05-02)
+++ v3 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 4.2b Natural Gas Exports by Country</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas Exports to Brazil</t>
   </si>
   <si>
     <t>Natural Gas Exports to Canada</t>
   </si>
   <si>
     <t>Natural Gas Exports to Chile</t>
   </si>
   <si>
     <t>Natural Gas Exports to China</t>
   </si>
   <si>
     <t>Natural Gas Exports to France</t>
   </si>
   <si>
     <t>Natural Gas Exports to India</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -30461,69 +30461,69 @@
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>13.25</v>
       </c>
       <c r="C647">
         <v>94.288</v>
       </c>
       <c r="D647">
         <v>3.33</v>
       </c>
       <c r="E647">
         <v>0</v>
       </c>
       <c r="F647">
         <v>37.975</v>
       </c>
       <c r="G647">
         <v>14.346</v>
       </c>
       <c r="H647">
         <v>28.247</v>
       </c>
       <c r="I647">
-        <v>189.974</v>
+        <v>189.973</v>
       </c>
       <c r="J647">
         <v>17.636</v>
       </c>
       <c r="K647">
         <v>22.004</v>
       </c>
       <c r="L647">
         <v>69.616</v>
       </c>
       <c r="M647">
         <v>60.301</v>
       </c>
       <c r="N647">
         <v>255.653</v>
       </c>
       <c r="O647">
-        <v>806.618</v>
+        <v>806.617</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>6.416</v>
       </c>
       <c r="C648">
         <v>124.163</v>
       </c>
       <c r="D648">
         <v>3.451</v>
       </c>
       <c r="E648">
         <v>0</v>
       </c>
       <c r="F648">
         <v>38.36</v>
       </c>
       <c r="G648">
         <v>10.828</v>
       </c>
       <c r="H648">
@@ -30574,50 +30574,97 @@
         <v>6.867</v>
       </c>
       <c r="H649">
         <v>3.269</v>
       </c>
       <c r="I649">
         <v>189.05</v>
       </c>
       <c r="J649">
         <v>6.868</v>
       </c>
       <c r="K649">
         <v>50.155</v>
       </c>
       <c r="L649">
         <v>80.985</v>
       </c>
       <c r="M649">
         <v>92.297</v>
       </c>
       <c r="N649">
         <v>246.733</v>
       </c>
       <c r="O649">
         <v>833.493</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>3.047</v>
+      </c>
+      <c r="C650">
+        <v>112.686</v>
+      </c>
+      <c r="D650">
+        <v>3.327</v>
+      </c>
+      <c r="E650">
+        <v>0.509</v>
+      </c>
+      <c r="F650">
+        <v>32.701</v>
+      </c>
+      <c r="G650">
+        <v>14.432</v>
+      </c>
+      <c r="H650">
+        <v>6.912</v>
+      </c>
+      <c r="I650">
+        <v>177.329</v>
+      </c>
+      <c r="J650">
+        <v>7.417</v>
+      </c>
+      <c r="K650">
+        <v>29.733</v>
+      </c>
+      <c r="L650">
+        <v>34.277</v>
+      </c>
+      <c r="M650">
+        <v>60.432</v>
+      </c>
+      <c r="N650">
+        <v>300.831</v>
+      </c>
+      <c r="O650">
+        <v>783.633</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -34364,51 +34411,51 @@
       <c r="G89">
         <v>153.903</v>
       </c>
       <c r="H89">
         <v>222.923</v>
       </c>
       <c r="I89">
         <v>2433.703</v>
       </c>
       <c r="J89">
         <v>252.119</v>
       </c>
       <c r="K89">
         <v>373.208</v>
       </c>
       <c r="L89">
         <v>362.829</v>
       </c>
       <c r="M89">
         <v>372.214</v>
       </c>
       <c r="N89">
         <v>3096.991</v>
       </c>
       <c r="O89">
-        <v>8964.628</v>
+        <v>8964.627</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>