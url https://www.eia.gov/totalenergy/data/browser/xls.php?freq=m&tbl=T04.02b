--- v3 (2026-06-18)
+++ v4 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 4.2b Natural Gas Exports by Country</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas Exports to Brazil</t>
   </si>
   <si>
     <t>Natural Gas Exports to Canada</t>
   </si>
   <si>
     <t>Natural Gas Exports to Chile</t>
   </si>
   <si>
     <t>Natural Gas Exports to China</t>
   </si>
   <si>
     <t>Natural Gas Exports to France</t>
   </si>
   <si>
     <t>Natural Gas Exports to India</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -30044,54 +30044,54 @@
       <c r="C638">
         <v>100.909</v>
       </c>
       <c r="D638">
         <v>0</v>
       </c>
       <c r="E638">
         <v>0</v>
       </c>
       <c r="F638">
         <v>64.434</v>
       </c>
       <c r="G638">
         <v>6.88</v>
       </c>
       <c r="H638">
         <v>6.417</v>
       </c>
       <c r="I638">
         <v>173.358</v>
       </c>
       <c r="J638">
         <v>10.034</v>
       </c>
       <c r="K638">
-        <v>18.109</v>
+        <v>18.018</v>
       </c>
       <c r="L638">
-        <v>73.345</v>
+        <v>73.436</v>
       </c>
       <c r="M638">
         <v>68.675</v>
       </c>
       <c r="N638">
         <v>151.792</v>
       </c>
       <c r="O638">
         <v>683.448</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>5.084</v>
       </c>
       <c r="C639">
         <v>109.018</v>
       </c>
       <c r="D639">
         <v>3.365</v>
       </c>
       <c r="E639">
@@ -30100,286 +30100,286 @@
       <c r="F639">
         <v>70.29</v>
       </c>
       <c r="G639">
         <v>13.566</v>
       </c>
       <c r="H639">
         <v>20.019</v>
       </c>
       <c r="I639">
         <v>186.277</v>
       </c>
       <c r="J639">
         <v>17.255</v>
       </c>
       <c r="K639">
         <v>51.937</v>
       </c>
       <c r="L639">
         <v>10.703</v>
       </c>
       <c r="M639">
         <v>38.489</v>
       </c>
       <c r="N639">
-        <v>227.244</v>
+        <v>226.949</v>
       </c>
       <c r="O639">
-        <v>753.25</v>
+        <v>752.955</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>3.283</v>
       </c>
       <c r="C640">
         <v>76.625</v>
       </c>
       <c r="D640">
         <v>3.421</v>
       </c>
       <c r="E640">
         <v>0</v>
       </c>
       <c r="F640">
         <v>52.503</v>
       </c>
       <c r="G640">
         <v>10.686</v>
       </c>
       <c r="H640">
         <v>21.105</v>
       </c>
       <c r="I640">
         <v>203.716</v>
       </c>
       <c r="J640">
         <v>39.835</v>
       </c>
       <c r="K640">
         <v>55.823</v>
       </c>
       <c r="L640">
         <v>3.426</v>
       </c>
       <c r="M640">
         <v>10.462</v>
       </c>
       <c r="N640">
-        <v>244.177</v>
+        <v>244.296</v>
       </c>
       <c r="O640">
-        <v>725.061</v>
+        <v>725.18</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>3.389</v>
       </c>
       <c r="C641">
         <v>75.077</v>
       </c>
       <c r="D641">
         <v>4.087</v>
       </c>
       <c r="E641">
         <v>0</v>
       </c>
       <c r="F641">
         <v>52.021</v>
       </c>
       <c r="G641">
         <v>14.611</v>
       </c>
       <c r="H641">
         <v>25.166</v>
       </c>
       <c r="I641">
         <v>225.312</v>
       </c>
       <c r="J641">
-        <v>22.865</v>
+        <v>21.207</v>
       </c>
       <c r="K641">
         <v>15.767</v>
       </c>
       <c r="L641">
         <v>3.509</v>
       </c>
       <c r="M641">
         <v>7.207</v>
       </c>
       <c r="N641">
-        <v>286.666</v>
+        <v>288.324</v>
       </c>
       <c r="O641">
         <v>735.679</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>4.794</v>
       </c>
       <c r="C642">
         <v>67.141</v>
       </c>
       <c r="D642">
         <v>10.324</v>
       </c>
       <c r="E642">
         <v>0</v>
       </c>
       <c r="F642">
         <v>27.282</v>
       </c>
       <c r="G642">
         <v>14.047</v>
       </c>
       <c r="H642">
         <v>17.43</v>
       </c>
       <c r="I642">
         <v>218.619</v>
       </c>
       <c r="J642">
         <v>21.572</v>
       </c>
       <c r="K642">
         <v>5.263</v>
       </c>
       <c r="L642">
         <v>3.272</v>
       </c>
       <c r="M642">
         <v>7.222</v>
       </c>
       <c r="N642">
-        <v>294.763</v>
+        <v>294.823</v>
       </c>
       <c r="O642">
-        <v>691.728</v>
+        <v>691.788</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>11.771</v>
       </c>
       <c r="C643">
         <v>70.534</v>
       </c>
       <c r="D643">
         <v>6.794</v>
       </c>
       <c r="E643">
         <v>0</v>
       </c>
       <c r="F643">
         <v>10.987</v>
       </c>
       <c r="G643">
         <v>14.519</v>
       </c>
       <c r="H643">
         <v>17.256</v>
       </c>
       <c r="I643">
         <v>214.856</v>
       </c>
       <c r="J643">
         <v>19.477</v>
       </c>
       <c r="K643">
         <v>39.044</v>
       </c>
       <c r="L643">
         <v>3.62</v>
       </c>
       <c r="M643">
         <v>3.615</v>
       </c>
       <c r="N643">
-        <v>307.272</v>
+        <v>308.242</v>
       </c>
       <c r="O643">
-        <v>719.743</v>
+        <v>720.714</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>13.46</v>
+        <v>13.56</v>
       </c>
       <c r="C644">
         <v>81.401</v>
       </c>
       <c r="D644">
         <v>0</v>
       </c>
       <c r="E644">
         <v>0</v>
       </c>
       <c r="F644">
         <v>30.288</v>
       </c>
       <c r="G644">
         <v>14.431</v>
       </c>
       <c r="H644">
         <v>14.15</v>
       </c>
       <c r="I644">
         <v>232.31</v>
       </c>
       <c r="J644">
         <v>30.014</v>
       </c>
       <c r="K644">
         <v>34.634</v>
       </c>
       <c r="L644">
         <v>3.47</v>
       </c>
       <c r="M644">
         <v>0</v>
       </c>
       <c r="N644">
-        <v>307.451</v>
+        <v>307.352</v>
       </c>
       <c r="O644">
         <v>761.61</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>10.168</v>
       </c>
       <c r="C645">
         <v>71.144</v>
       </c>
       <c r="D645">
         <v>3.259</v>
       </c>
       <c r="E645">
         <v>0.546</v>
       </c>
       <c r="F645">
         <v>47.403</v>
       </c>
       <c r="G645">
@@ -30429,54 +30429,54 @@
       <c r="F646">
         <v>51.899</v>
       </c>
       <c r="G646">
         <v>10.67</v>
       </c>
       <c r="H646">
         <v>34.18</v>
       </c>
       <c r="I646">
         <v>202.158</v>
       </c>
       <c r="J646">
         <v>26.651</v>
       </c>
       <c r="K646">
         <v>39.655</v>
       </c>
       <c r="L646">
         <v>24.92</v>
       </c>
       <c r="M646">
         <v>32.428</v>
       </c>
       <c r="N646">
-        <v>276.199</v>
+        <v>276.154</v>
       </c>
       <c r="O646">
-        <v>783.538</v>
+        <v>783.493</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>13.25</v>
       </c>
       <c r="C647">
         <v>94.288</v>
       </c>
       <c r="D647">
         <v>3.33</v>
       </c>
       <c r="E647">
         <v>0</v>
       </c>
       <c r="F647">
         <v>37.975</v>
       </c>
       <c r="G647">
         <v>14.346</v>
       </c>
       <c r="H647">
@@ -30508,69 +30508,69 @@
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>6.416</v>
       </c>
       <c r="C648">
         <v>124.163</v>
       </c>
       <c r="D648">
         <v>3.451</v>
       </c>
       <c r="E648">
         <v>0</v>
       </c>
       <c r="F648">
         <v>38.36</v>
       </c>
       <c r="G648">
         <v>10.828</v>
       </c>
       <c r="H648">
         <v>13.659</v>
       </c>
       <c r="I648">
-        <v>187.307</v>
+        <v>187.293</v>
       </c>
       <c r="J648">
         <v>21.613</v>
       </c>
       <c r="K648">
         <v>32.332</v>
       </c>
       <c r="L648">
         <v>95.685</v>
       </c>
       <c r="M648">
         <v>67.364</v>
       </c>
       <c r="N648">
         <v>279.546</v>
       </c>
       <c r="O648">
-        <v>880.724</v>
+        <v>880.71</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>3.29</v>
       </c>
       <c r="C649">
         <v>108.718</v>
       </c>
       <c r="D649">
         <v>0</v>
       </c>
       <c r="E649">
         <v>0</v>
       </c>
       <c r="F649">
         <v>45.261</v>
       </c>
       <c r="G649">
         <v>6.867</v>
       </c>
       <c r="H649">
@@ -30584,87 +30584,181 @@
       </c>
       <c r="K649">
         <v>50.155</v>
       </c>
       <c r="L649">
         <v>80.985</v>
       </c>
       <c r="M649">
         <v>92.297</v>
       </c>
       <c r="N649">
         <v>246.733</v>
       </c>
       <c r="O649">
         <v>833.493</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>3.047</v>
       </c>
       <c r="C650">
-        <v>112.686</v>
+        <v>112.754</v>
       </c>
       <c r="D650">
         <v>3.327</v>
       </c>
       <c r="E650">
         <v>0.509</v>
       </c>
       <c r="F650">
         <v>32.701</v>
       </c>
       <c r="G650">
         <v>14.432</v>
       </c>
       <c r="H650">
         <v>6.912</v>
       </c>
       <c r="I650">
         <v>177.329</v>
       </c>
       <c r="J650">
         <v>7.417</v>
       </c>
       <c r="K650">
         <v>29.733</v>
       </c>
       <c r="L650">
         <v>34.277</v>
       </c>
       <c r="M650">
         <v>60.432</v>
       </c>
       <c r="N650">
         <v>300.831</v>
       </c>
       <c r="O650">
-        <v>783.633</v>
+        <v>783.7</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>8.448</v>
+      </c>
+      <c r="C651">
+        <v>120.318</v>
+      </c>
+      <c r="D651">
+        <v>0</v>
+      </c>
+      <c r="E651">
+        <v>0</v>
+      </c>
+      <c r="F651">
+        <v>61.535</v>
+      </c>
+      <c r="G651">
+        <v>17.967</v>
+      </c>
+      <c r="H651">
+        <v>25.071</v>
+      </c>
+      <c r="I651">
+        <v>199.898</v>
+      </c>
+      <c r="J651">
+        <v>37.806</v>
+      </c>
+      <c r="K651">
+        <v>50.569</v>
+      </c>
+      <c r="L651">
+        <v>12.816</v>
+      </c>
+      <c r="M651">
+        <v>21.799</v>
+      </c>
+      <c r="N651">
+        <v>334.436</v>
+      </c>
+      <c r="O651">
+        <v>890.663</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>1.463</v>
+      </c>
+      <c r="C652">
+        <v>75.373</v>
+      </c>
+      <c r="D652">
+        <v>6.403</v>
+      </c>
+      <c r="E652">
+        <v>0</v>
+      </c>
+      <c r="F652">
+        <v>46.541</v>
+      </c>
+      <c r="G652">
+        <v>39.919</v>
+      </c>
+      <c r="H652">
+        <v>25.384</v>
+      </c>
+      <c r="I652">
+        <v>194.233</v>
+      </c>
+      <c r="J652">
+        <v>24.456</v>
+      </c>
+      <c r="K652">
+        <v>21.727</v>
+      </c>
+      <c r="L652">
+        <v>7.296</v>
+      </c>
+      <c r="M652">
+        <v>6.38</v>
+      </c>
+      <c r="N652">
+        <v>358.366</v>
+      </c>
+      <c r="O652">
+        <v>807.542</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -34372,90 +34466,90 @@
       </c>
       <c r="J88">
         <v>289.232</v>
       </c>
       <c r="K88">
         <v>210.679</v>
       </c>
       <c r="L88">
         <v>215.268</v>
       </c>
       <c r="M88">
         <v>249.147</v>
       </c>
       <c r="N88">
         <v>2069.559</v>
       </c>
       <c r="O88">
         <v>7706.568</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>88.007</v>
+        <v>88.107</v>
       </c>
       <c r="C89">
         <v>1033.762</v>
       </c>
       <c r="D89">
         <v>41.368</v>
       </c>
       <c r="E89">
         <v>0.546</v>
       </c>
       <c r="F89">
         <v>533.054</v>
       </c>
       <c r="G89">
         <v>153.903</v>
       </c>
       <c r="H89">
         <v>222.923</v>
       </c>
       <c r="I89">
-        <v>2433.703</v>
+        <v>2433.689</v>
       </c>
       <c r="J89">
-        <v>252.119</v>
+        <v>250.461</v>
       </c>
       <c r="K89">
-        <v>373.208</v>
+        <v>373.117</v>
       </c>
       <c r="L89">
-        <v>362.829</v>
+        <v>362.921</v>
       </c>
       <c r="M89">
         <v>372.214</v>
       </c>
       <c r="N89">
-        <v>3096.991</v>
+        <v>3099.358</v>
       </c>
       <c r="O89">
-        <v>8964.627</v>
+        <v>8965.422</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>