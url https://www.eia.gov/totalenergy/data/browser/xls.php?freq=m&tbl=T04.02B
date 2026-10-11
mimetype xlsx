--- v5 (2026-08-27)
+++ v6 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 4.2b Natural Gas Exports by Country</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas Exports to Brazil</t>
   </si>
   <si>
     <t>Natural Gas Exports to Canada</t>
   </si>
   <si>
     <t>Natural Gas Exports to Chile</t>
   </si>
   <si>
     <t>Natural Gas Exports to China</t>
   </si>
   <si>
     <t>Natural Gas Exports to France</t>
   </si>
   <si>
     <t>Natural Gas Exports to India</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -25024,51 +25024,51 @@
       <c r="F531">
         <v>0</v>
       </c>
       <c r="G531">
         <v>3.39</v>
       </c>
       <c r="H531">
         <v>0</v>
       </c>
       <c r="I531">
         <v>103.437</v>
       </c>
       <c r="J531">
         <v>0</v>
       </c>
       <c r="K531">
         <v>0</v>
       </c>
       <c r="L531">
         <v>0</v>
       </c>
       <c r="M531">
         <v>0</v>
       </c>
       <c r="N531">
-        <v>3.394</v>
+        <v>3.393</v>
       </c>
       <c r="O531">
         <v>194.915</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532">
         <v>0</v>
       </c>
       <c r="C532">
         <v>62.96</v>
       </c>
       <c r="D532">
         <v>0</v>
       </c>
       <c r="E532">
         <v>0</v>
       </c>
       <c r="F532">
         <v>0</v>
       </c>
       <c r="G532">
@@ -25447,51 +25447,51 @@
       <c r="F540">
         <v>0</v>
       </c>
       <c r="G540">
         <v>0</v>
       </c>
       <c r="H540">
         <v>11.137</v>
       </c>
       <c r="I540">
         <v>119.025</v>
       </c>
       <c r="J540">
         <v>10.166</v>
       </c>
       <c r="K540">
         <v>0</v>
       </c>
       <c r="L540">
         <v>2.936</v>
       </c>
       <c r="M540">
         <v>0</v>
       </c>
       <c r="N540">
-        <v>3.629</v>
+        <v>3.628</v>
       </c>
       <c r="O540">
         <v>250.836</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541">
         <v>0</v>
       </c>
       <c r="C541">
         <v>98.83</v>
       </c>
       <c r="D541">
         <v>0</v>
       </c>
       <c r="E541">
         <v>3.391</v>
       </c>
       <c r="F541">
         <v>0</v>
       </c>
       <c r="G541">
@@ -25588,51 +25588,51 @@
       <c r="F543">
         <v>0</v>
       </c>
       <c r="G543">
         <v>0</v>
       </c>
       <c r="H543">
         <v>0</v>
       </c>
       <c r="I543">
         <v>140.64</v>
       </c>
       <c r="J543">
         <v>7.042</v>
       </c>
       <c r="K543">
         <v>0</v>
       </c>
       <c r="L543">
         <v>3.521</v>
       </c>
       <c r="M543">
         <v>0</v>
       </c>
       <c r="N543">
-        <v>19.247</v>
+        <v>19.248</v>
       </c>
       <c r="O543">
         <v>273.345</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544">
         <v>0</v>
       </c>
       <c r="C544">
         <v>80.555</v>
       </c>
       <c r="D544">
         <v>5.894</v>
       </c>
       <c r="E544">
         <v>0</v>
       </c>
       <c r="F544">
         <v>0</v>
       </c>
       <c r="G544">
@@ -25729,98 +25729,98 @@
       <c r="F546">
         <v>0</v>
       </c>
       <c r="G546">
         <v>3.413</v>
       </c>
       <c r="H546">
         <v>3.683</v>
       </c>
       <c r="I546">
         <v>158.9</v>
       </c>
       <c r="J546">
         <v>7.431</v>
       </c>
       <c r="K546">
         <v>0</v>
       </c>
       <c r="L546">
         <v>0</v>
       </c>
       <c r="M546">
         <v>3.41</v>
       </c>
       <c r="N546">
-        <v>6.086</v>
+        <v>6.085</v>
       </c>
       <c r="O546">
         <v>253.322</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547">
         <v>3.642</v>
       </c>
       <c r="C547">
         <v>59.768</v>
       </c>
       <c r="D547">
         <v>3.256</v>
       </c>
       <c r="E547">
         <v>7.218</v>
       </c>
       <c r="F547">
         <v>0</v>
       </c>
       <c r="G547">
         <v>0</v>
       </c>
       <c r="H547">
         <v>0</v>
       </c>
       <c r="I547">
         <v>149.917</v>
       </c>
       <c r="J547">
         <v>14.238</v>
       </c>
       <c r="K547">
         <v>0.217</v>
       </c>
       <c r="L547">
         <v>0</v>
       </c>
       <c r="M547">
         <v>0</v>
       </c>
       <c r="N547">
-        <v>10.545</v>
+        <v>10.546</v>
       </c>
       <c r="O547">
         <v>248.801</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548">
         <v>0</v>
       </c>
       <c r="C548">
         <v>66.337</v>
       </c>
       <c r="D548">
         <v>0</v>
       </c>
       <c r="E548">
         <v>0</v>
       </c>
       <c r="F548">
         <v>0</v>
       </c>
       <c r="G548">
@@ -25870,51 +25870,51 @@
       <c r="F549">
         <v>0</v>
       </c>
       <c r="G549">
         <v>0</v>
       </c>
       <c r="H549">
         <v>0</v>
       </c>
       <c r="I549">
         <v>134.892</v>
       </c>
       <c r="J549">
         <v>17.514</v>
       </c>
       <c r="K549">
         <v>3.666</v>
       </c>
       <c r="L549">
         <v>3.443</v>
       </c>
       <c r="M549">
         <v>0</v>
       </c>
       <c r="N549">
-        <v>6.351</v>
+        <v>6.35</v>
       </c>
       <c r="O549">
         <v>248.916</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550">
         <v>6.967</v>
       </c>
       <c r="C550">
         <v>68.147</v>
       </c>
       <c r="D550">
         <v>3.675</v>
       </c>
       <c r="E550">
         <v>24.588</v>
       </c>
       <c r="F550">
         <v>0</v>
       </c>
       <c r="G550">
@@ -30590,81 +30590,81 @@
       </c>
       <c r="M649">
         <v>92.297</v>
       </c>
       <c r="N649">
         <v>246.733</v>
       </c>
       <c r="O649">
         <v>833.493</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>3.047</v>
       </c>
       <c r="C650">
         <v>112.754</v>
       </c>
       <c r="D650">
         <v>3.327</v>
       </c>
       <c r="E650">
-        <v>0.509</v>
+        <v>0</v>
       </c>
       <c r="F650">
         <v>32.701</v>
       </c>
       <c r="G650">
         <v>14.432</v>
       </c>
       <c r="H650">
         <v>6.912</v>
       </c>
       <c r="I650">
         <v>177.329</v>
       </c>
       <c r="J650">
         <v>7.417</v>
       </c>
       <c r="K650">
         <v>29.733</v>
       </c>
       <c r="L650">
         <v>34.277</v>
       </c>
       <c r="M650">
         <v>60.432</v>
       </c>
       <c r="N650">
-        <v>300.831</v>
+        <v>301.319</v>
       </c>
       <c r="O650">
-        <v>783.7</v>
+        <v>783.68</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>8.448</v>
       </c>
       <c r="C651">
         <v>120.318</v>
       </c>
       <c r="D651">
         <v>0</v>
       </c>
       <c r="E651">
         <v>0</v>
       </c>
       <c r="F651">
         <v>61.535</v>
       </c>
       <c r="G651">
         <v>17.967</v>
       </c>
       <c r="H651">
@@ -30696,116 +30696,163 @@
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>1.463</v>
       </c>
       <c r="C652">
         <v>75.373</v>
       </c>
       <c r="D652">
         <v>6.403</v>
       </c>
       <c r="E652">
         <v>0</v>
       </c>
       <c r="F652">
         <v>46.541</v>
       </c>
       <c r="G652">
         <v>39.919</v>
       </c>
       <c r="H652">
         <v>25.384</v>
       </c>
       <c r="I652">
-        <v>194.239</v>
+        <v>194.503</v>
       </c>
       <c r="J652">
         <v>24.456</v>
       </c>
       <c r="K652">
         <v>21.727</v>
       </c>
       <c r="L652">
         <v>7.296</v>
       </c>
       <c r="M652">
         <v>6.38</v>
       </c>
       <c r="N652">
         <v>358.366</v>
       </c>
       <c r="O652">
-        <v>807.548</v>
+        <v>807.811</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>3.676</v>
       </c>
       <c r="C653">
-        <v>89.624</v>
+        <v>89.915</v>
       </c>
       <c r="D653">
         <v>3.682</v>
       </c>
       <c r="E653">
         <v>0</v>
       </c>
       <c r="F653">
         <v>18.144</v>
       </c>
       <c r="G653">
         <v>29.818</v>
       </c>
       <c r="H653">
         <v>42.531</v>
       </c>
       <c r="I653">
-        <v>224.181</v>
+        <v>224.156</v>
       </c>
       <c r="J653">
         <v>49.533</v>
       </c>
       <c r="K653">
         <v>8.643</v>
       </c>
       <c r="L653">
         <v>3.804</v>
       </c>
       <c r="M653">
         <v>7.24</v>
       </c>
       <c r="N653">
         <v>335.725</v>
       </c>
       <c r="O653">
-        <v>816.601</v>
+        <v>816.867</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>10.195</v>
+      </c>
+      <c r="C654">
+        <v>74.364</v>
+      </c>
+      <c r="D654">
+        <v>3.665</v>
+      </c>
+      <c r="E654">
+        <v>4.576</v>
+      </c>
+      <c r="F654">
+        <v>10.869</v>
+      </c>
+      <c r="G654">
+        <v>46.249</v>
+      </c>
+      <c r="H654">
+        <v>28.827</v>
+      </c>
+      <c r="I654">
+        <v>231.566</v>
+      </c>
+      <c r="J654">
+        <v>46.922</v>
+      </c>
+      <c r="K654">
+        <v>12.758</v>
+      </c>
+      <c r="L654">
+        <v>0</v>
+      </c>
+      <c r="M654">
+        <v>3.84</v>
+      </c>
+      <c r="N654">
+        <v>350.286</v>
+      </c>
+      <c r="O654">
+        <v>824.116</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -34079,51 +34126,51 @@
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>8.262</v>
       </c>
       <c r="I79">
         <v>1054.467</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79">
         <v>3.145</v>
       </c>
       <c r="M79">
         <v>0</v>
       </c>
       <c r="N79">
-        <v>11.204</v>
+        <v>11.205</v>
       </c>
       <c r="O79">
         <v>1783.512</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80">
         <v>10.629</v>
       </c>
       <c r="C80">
         <v>771.305</v>
       </c>
       <c r="D80">
         <v>29.405</v>
       </c>
       <c r="E80">
         <v>17.221</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
@@ -34158,83 +34205,83 @@
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81">
         <v>17.648</v>
       </c>
       <c r="C81">
         <v>916.556</v>
       </c>
       <c r="D81">
         <v>25.746</v>
       </c>
       <c r="E81">
         <v>103.41</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81">
         <v>20.919</v>
       </c>
       <c r="H81">
         <v>53.218</v>
       </c>
       <c r="I81">
-        <v>1670.724</v>
+        <v>1671.146</v>
       </c>
       <c r="J81">
         <v>130.185</v>
       </c>
       <c r="K81">
         <v>29.329</v>
       </c>
       <c r="L81">
         <v>24.855</v>
       </c>
       <c r="M81">
         <v>3.41</v>
       </c>
       <c r="N81">
-        <v>157.382</v>
+        <v>157.383</v>
       </c>
       <c r="O81">
         <v>3153.804</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82">
         <v>35.645</v>
       </c>
       <c r="C82">
         <v>836.224</v>
       </c>
       <c r="D82">
-        <v>0</v>
+        <v>41.186</v>
       </c>
       <c r="E82">
         <v>90.473</v>
       </c>
       <c r="F82">
         <v>18.291</v>
       </c>
       <c r="G82">
         <v>57.634</v>
       </c>
       <c r="H82">
         <v>125.534</v>
       </c>
       <c r="I82">
         <v>1871.353</v>
       </c>
       <c r="J82">
         <v>252.223</v>
       </c>
       <c r="K82">
         <v>10.31</v>
       </c>
       <c r="L82">
         <v>23.205</v>
       </c>