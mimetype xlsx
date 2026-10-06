--- v7 (2026-08-22)
+++ v8 (2026-10-06)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 4.1 Natural Gas Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas Gross Withdrawals</t>
   </si>
   <si>
     <t>Natural Gas Marketed Production (Wet)</t>
   </si>
   <si>
     <t>NGPL Production</t>
   </si>
   <si>
     <t>Natural Gas Production (Dry)</t>
   </si>
   <si>
     <t>Supplemental Gaseous Fuels</t>
   </si>
   <si>
     <t>Natural Gas Imports</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24333,645 +24333,721 @@
       </c>
       <c r="I636">
         <v>-385.978</v>
       </c>
       <c r="J636">
         <v>487.197</v>
       </c>
       <c r="K636">
         <v>-23.808</v>
       </c>
       <c r="L636">
         <v>3361.874</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>3932.656</v>
       </c>
       <c r="C637">
         <v>3532.009</v>
       </c>
       <c r="D637">
-        <v>299.262</v>
+        <v>299.276</v>
       </c>
       <c r="E637">
-        <v>3232.747</v>
+        <v>3232.733</v>
       </c>
       <c r="F637">
         <v>10.816</v>
       </c>
       <c r="G637">
         <v>335.685</v>
       </c>
       <c r="H637">
         <v>694.304</v>
       </c>
       <c r="I637">
         <v>-358.62</v>
       </c>
       <c r="J637">
         <v>1010.237</v>
       </c>
       <c r="K637">
-        <v>26.298</v>
+        <v>26.313</v>
       </c>
       <c r="L637">
         <v>3921.479</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>3579.361</v>
       </c>
       <c r="C638">
         <v>3216.266</v>
       </c>
       <c r="D638">
-        <v>279.925</v>
+        <v>279.937</v>
       </c>
       <c r="E638">
-        <v>2936.341</v>
+        <v>2936.329</v>
       </c>
       <c r="F638">
         <v>9.024</v>
       </c>
       <c r="G638">
         <v>295.54</v>
       </c>
       <c r="H638">
         <v>683.448</v>
       </c>
       <c r="I638">
         <v>-387.907</v>
       </c>
       <c r="J638">
         <v>635.824</v>
       </c>
       <c r="K638">
-        <v>39.194</v>
+        <v>39.206</v>
       </c>
       <c r="L638">
         <v>3232.476</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>4057.699</v>
       </c>
       <c r="C639">
         <v>3655.231</v>
       </c>
       <c r="D639">
-        <v>328.363</v>
+        <v>328.723</v>
       </c>
       <c r="E639">
-        <v>3326.869</v>
+        <v>3326.508</v>
       </c>
       <c r="F639">
-        <v>8.467</v>
+        <v>8.466</v>
       </c>
       <c r="G639">
         <v>263.12</v>
       </c>
       <c r="H639">
         <v>752.955</v>
       </c>
       <c r="I639">
         <v>-489.834</v>
       </c>
       <c r="J639">
         <v>-48.27</v>
       </c>
       <c r="K639">
-        <v>-46.369</v>
+        <v>-46.008</v>
       </c>
       <c r="L639">
         <v>2750.862</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>3905.771</v>
       </c>
       <c r="C640">
         <v>3526.099</v>
       </c>
       <c r="D640">
-        <v>319.129</v>
+        <v>320.307</v>
       </c>
       <c r="E640">
-        <v>3206.97</v>
+        <v>3205.791</v>
       </c>
       <c r="F640">
-        <v>7.534</v>
+        <v>7.532</v>
       </c>
       <c r="G640">
         <v>236.258</v>
       </c>
       <c r="H640">
         <v>725.18</v>
       </c>
       <c r="I640">
         <v>-488.921</v>
       </c>
       <c r="J640">
         <v>-304.265</v>
       </c>
       <c r="K640">
-        <v>-44.186</v>
+        <v>-43.005</v>
       </c>
       <c r="L640">
         <v>2377.132</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>4023.659</v>
       </c>
       <c r="C641">
         <v>3637.573</v>
       </c>
       <c r="D641">
-        <v>334.722</v>
+        <v>335.86</v>
       </c>
       <c r="E641">
-        <v>3302.851</v>
+        <v>3301.713</v>
       </c>
       <c r="F641">
-        <v>6.712</v>
+        <v>6.71</v>
       </c>
       <c r="G641">
         <v>240.509</v>
       </c>
       <c r="H641">
         <v>735.679</v>
       </c>
       <c r="I641">
         <v>-495.169</v>
       </c>
       <c r="J641">
         <v>-497.26</v>
       </c>
       <c r="K641">
-        <v>-8.998</v>
+        <v>-7.858</v>
       </c>
       <c r="L641">
         <v>2308.136</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>3904.576</v>
       </c>
       <c r="C642">
         <v>3547.009</v>
       </c>
       <c r="D642">
-        <v>321.106</v>
+        <v>322.455</v>
       </c>
       <c r="E642">
-        <v>3225.903</v>
+        <v>3224.554</v>
       </c>
       <c r="F642">
-        <v>5.97</v>
+        <v>5.967</v>
       </c>
       <c r="G642">
         <v>246.436</v>
       </c>
       <c r="H642">
         <v>691.788</v>
       </c>
       <c r="I642">
         <v>-445.352</v>
       </c>
       <c r="J642">
         <v>-355.004</v>
       </c>
       <c r="K642">
-        <v>-15.472</v>
+        <v>-14.12</v>
       </c>
       <c r="L642">
         <v>2416.044</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>4022.627</v>
       </c>
       <c r="C643">
         <v>3690.277</v>
       </c>
       <c r="D643">
-        <v>340.699</v>
+        <v>342.305</v>
       </c>
       <c r="E643">
-        <v>3349.578</v>
+        <v>3347.972</v>
       </c>
       <c r="F643">
-        <v>7.55</v>
+        <v>7.547</v>
       </c>
       <c r="G643">
         <v>257.86</v>
       </c>
       <c r="H643">
         <v>720.714</v>
       </c>
       <c r="I643">
         <v>-462.853</v>
       </c>
       <c r="J643">
         <v>-151.127</v>
       </c>
       <c r="K643">
-        <v>-19.781</v>
+        <v>-18.171</v>
       </c>
       <c r="L643">
         <v>2723.367</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>4066.196</v>
       </c>
       <c r="C644">
         <v>3712.596</v>
       </c>
       <c r="D644">
-        <v>344.445</v>
+        <v>344.49</v>
       </c>
       <c r="E644">
-        <v>3368.151</v>
+        <v>3368.106</v>
       </c>
       <c r="F644">
         <v>7.476</v>
       </c>
       <c r="G644">
         <v>237.779</v>
       </c>
       <c r="H644">
         <v>761.61</v>
       </c>
       <c r="I644">
         <v>-523.831</v>
       </c>
       <c r="J644">
         <v>-185.877</v>
       </c>
       <c r="K644">
-        <v>-23.352</v>
+        <v>-23.307</v>
       </c>
       <c r="L644">
         <v>2642.567</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>3940.673</v>
       </c>
       <c r="C645">
         <v>3587.953</v>
       </c>
       <c r="D645">
-        <v>339.579</v>
+        <v>340.135</v>
       </c>
       <c r="E645">
-        <v>3248.374</v>
+        <v>3247.818</v>
       </c>
       <c r="F645">
-        <v>7.335</v>
+        <v>7.334</v>
       </c>
       <c r="G645">
         <v>225.587</v>
       </c>
       <c r="H645">
         <v>728.925</v>
       </c>
       <c r="I645">
         <v>-503.337</v>
       </c>
       <c r="J645">
         <v>-309.27</v>
       </c>
       <c r="K645">
-        <v>-16.56</v>
+        <v>-16.003</v>
       </c>
       <c r="L645">
         <v>2426.542</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>4054.345</v>
       </c>
       <c r="C646">
         <v>3675.081</v>
       </c>
       <c r="D646">
-        <v>347.786</v>
+        <v>347.819</v>
       </c>
       <c r="E646">
-        <v>3327.295</v>
+        <v>3327.262</v>
       </c>
       <c r="F646">
-        <v>6.556</v>
+        <v>6.555</v>
       </c>
       <c r="G646">
         <v>232.571</v>
       </c>
       <c r="H646">
         <v>783.493</v>
       </c>
       <c r="I646">
         <v>-550.922</v>
       </c>
       <c r="J646">
         <v>-307.91</v>
       </c>
       <c r="K646">
-        <v>-31.787</v>
+        <v>-31.754</v>
       </c>
       <c r="L646">
         <v>2443.231</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>4030.087</v>
       </c>
       <c r="C647">
         <v>3648.204</v>
       </c>
       <c r="D647">
-        <v>339.888</v>
+        <v>339.895</v>
       </c>
       <c r="E647">
-        <v>3308.316</v>
+        <v>3308.309</v>
       </c>
       <c r="F647">
         <v>7.922</v>
       </c>
       <c r="G647">
         <v>264.3</v>
       </c>
       <c r="H647">
         <v>806.617</v>
       </c>
       <c r="I647">
         <v>-542.318</v>
       </c>
       <c r="J647">
         <v>30.919</v>
       </c>
       <c r="K647">
-        <v>-22.314</v>
+        <v>-22.306</v>
       </c>
       <c r="L647">
         <v>2782.526</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>4216.237</v>
       </c>
       <c r="C648">
         <v>3800.813</v>
       </c>
       <c r="D648">
-        <v>340.32</v>
+        <v>340.326</v>
       </c>
       <c r="E648">
-        <v>3460.493</v>
+        <v>3460.487</v>
       </c>
       <c r="F648">
         <v>9.653</v>
       </c>
       <c r="G648">
         <v>327.978</v>
       </c>
       <c r="H648">
         <v>880.71</v>
       </c>
       <c r="I648">
         <v>-552.732</v>
       </c>
       <c r="J648">
         <v>594.35</v>
       </c>
       <c r="K648">
-        <v>-13.438</v>
+        <v>-13.432</v>
       </c>
       <c r="L648">
         <v>3498.325</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>4099.726</v>
       </c>
       <c r="C649">
         <v>3693.462</v>
       </c>
       <c r="D649">
-        <v>321.933</v>
+        <v>321.957</v>
       </c>
       <c r="E649">
-        <v>3371.529</v>
+        <v>3371.505</v>
       </c>
       <c r="F649">
         <v>9.71</v>
       </c>
       <c r="G649">
         <v>339.808</v>
       </c>
       <c r="H649">
         <v>833.493</v>
       </c>
       <c r="I649">
         <v>-493.686</v>
       </c>
       <c r="J649">
-        <v>905.876</v>
+        <v>905.926</v>
       </c>
       <c r="K649">
-        <v>-4.15</v>
+        <v>-4.232</v>
       </c>
       <c r="L649">
-        <v>3789.279</v>
+        <v>3789.224</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>3770.94</v>
       </c>
       <c r="C650">
         <v>3406.521</v>
       </c>
       <c r="D650">
-        <v>307.812</v>
+        <v>307.888</v>
       </c>
       <c r="E650">
-        <v>3098.708</v>
+        <v>3098.632</v>
       </c>
       <c r="F650">
         <v>8.748</v>
       </c>
       <c r="G650">
         <v>276.295</v>
       </c>
       <c r="H650">
-        <v>783.7</v>
+        <v>783.68</v>
       </c>
       <c r="I650">
-        <v>-507.405</v>
+        <v>-507.384</v>
       </c>
       <c r="J650">
-        <v>501.334</v>
+        <v>501.383</v>
       </c>
       <c r="K650">
-        <v>11.578</v>
+        <v>11.216</v>
       </c>
       <c r="L650">
-        <v>3112.963</v>
+        <v>3112.596</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>4196.57</v>
+        <v>4195.088</v>
       </c>
       <c r="C651">
-        <v>3785.13</v>
+        <v>3783.873</v>
       </c>
       <c r="D651">
-        <v>351.035</v>
+        <v>351.06</v>
       </c>
       <c r="E651">
-        <v>3434.095</v>
+        <v>3432.813</v>
       </c>
       <c r="F651">
-        <v>8.381</v>
+        <v>8.379</v>
       </c>
       <c r="G651">
         <v>238.826</v>
       </c>
       <c r="H651">
-        <v>890.663</v>
+        <v>890.275</v>
       </c>
       <c r="I651">
-        <v>-651.837</v>
+        <v>-651.449</v>
       </c>
       <c r="J651">
-        <v>-5.522</v>
+        <v>-5.472</v>
       </c>
       <c r="K651">
-        <v>-5.665</v>
+        <v>-4.943</v>
       </c>
       <c r="L651">
-        <v>2779.452</v>
+        <v>2779.329</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>4058.773</v>
+        <v>4062.314</v>
       </c>
       <c r="C652">
-        <v>3669.56</v>
+        <v>3672.672</v>
       </c>
       <c r="D652">
-        <v>341.899</v>
+        <v>341.988</v>
       </c>
       <c r="E652">
-        <v>3327.661</v>
+        <v>3330.684</v>
       </c>
       <c r="F652">
-        <v>8.252</v>
+        <v>8.258</v>
       </c>
       <c r="G652">
         <v>216.77</v>
       </c>
       <c r="H652">
-        <v>807.542</v>
+        <v>807.811</v>
       </c>
       <c r="I652">
-        <v>-590.772</v>
+        <v>-591.042</v>
       </c>
       <c r="J652">
-        <v>-307.406</v>
+        <v>-307.162</v>
       </c>
       <c r="K652">
-        <v>-48.436</v>
+        <v>-45.061</v>
       </c>
       <c r="L652">
-        <v>2389.299</v>
+        <v>2395.678</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>4160.159</v>
+      </c>
+      <c r="C653">
+        <v>3781.467</v>
+      </c>
+      <c r="D653">
+        <v>356.128</v>
+      </c>
+      <c r="E653">
+        <v>3425.339</v>
+      </c>
+      <c r="F653">
+        <v>6.296</v>
+      </c>
+      <c r="G653">
+        <v>223.921</v>
+      </c>
+      <c r="H653">
+        <v>816.867</v>
+      </c>
+      <c r="I653">
+        <v>-592.946</v>
+      </c>
+      <c r="J653">
+        <v>-430.317</v>
+      </c>
+      <c r="K653">
+        <v>-53.191</v>
+      </c>
+      <c r="L653">
+        <v>2355.181</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>4065.724</v>
+      </c>
+      <c r="C654">
+        <v>3709.286</v>
+      </c>
+      <c r="D654">
+        <v>339.785</v>
+      </c>
+      <c r="E654">
+        <v>3369.502</v>
+      </c>
+      <c r="F654">
+        <v>7.432</v>
+      </c>
+      <c r="G654">
+        <v>227.217</v>
+      </c>
+      <c r="H654">
+        <v>824.116</v>
+      </c>
+      <c r="I654">
+        <v>-596.899</v>
+      </c>
+      <c r="J654">
+        <v>-361.074</v>
+      </c>
+      <c r="K654">
+        <v>14.402</v>
+      </c>
+      <c r="L654">
+        <v>2433.361</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -27980,72 +28056,72 @@
       </c>
       <c r="I88">
         <v>-4562.022</v>
       </c>
       <c r="J88">
         <v>5.613</v>
       </c>
       <c r="K88">
         <v>-208.719</v>
       </c>
       <c r="L88">
         <v>33055.901</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>47733.887</v>
       </c>
       <c r="C89">
         <v>43229.11</v>
       </c>
       <c r="D89">
-        <v>3935.222</v>
+        <v>3941.527</v>
       </c>
       <c r="E89">
-        <v>39293.888</v>
+        <v>39287.583</v>
       </c>
       <c r="F89">
-        <v>95.015</v>
+        <v>95.002</v>
       </c>
       <c r="G89">
         <v>3163.625</v>
       </c>
       <c r="H89">
         <v>8965.422</v>
       </c>
       <c r="I89">
         <v>-5801.797</v>
       </c>
       <c r="J89">
         <v>112.346</v>
       </c>
       <c r="K89">
-        <v>-176.764</v>
+        <v>-170.447</v>
       </c>
       <c r="L89">
         <v>33522.688</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>