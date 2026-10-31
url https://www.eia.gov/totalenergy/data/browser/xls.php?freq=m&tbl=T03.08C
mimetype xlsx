--- v8 (2026-09-16)
+++ v9 (2026-10-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 3.8c Heat Content of Petroleum Consumption:  Transportation and Electric Power Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Aviation Gasoline Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Jet Fuel Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Lubricants Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Motor Gasoline Consumed by the Transportation Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="119.399" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28094,788 +28094,876 @@
       </c>
       <c r="J636">
         <v>2218.621</v>
       </c>
       <c r="K636">
         <v>5.935</v>
       </c>
       <c r="L636">
         <v>3.99</v>
       </c>
       <c r="M636">
         <v>6.476</v>
       </c>
       <c r="N636">
         <v>16.4</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>1.272</v>
       </c>
       <c r="C637">
-        <v>473.462</v>
+        <v>472.822</v>
       </c>
       <c r="D637">
-        <v>1.003</v>
+        <v>1.058</v>
       </c>
       <c r="E637">
-        <v>284.786</v>
+        <v>288.709</v>
       </c>
       <c r="F637">
-        <v>6.689</v>
+        <v>6.698</v>
       </c>
       <c r="G637">
-        <v>1279.478</v>
+        <v>1273.534</v>
       </c>
       <c r="H637">
-        <v>55.501</v>
+        <v>58.114</v>
       </c>
       <c r="I637">
-        <v>32.307</v>
+        <v>30.318</v>
       </c>
       <c r="J637">
-        <v>2134.497</v>
+        <v>2132.525</v>
       </c>
       <c r="K637">
         <v>17.959</v>
       </c>
       <c r="L637">
         <v>5.933</v>
       </c>
       <c r="M637">
         <v>9.374</v>
       </c>
       <c r="N637">
         <v>33.266</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>1.848</v>
       </c>
       <c r="C638">
-        <v>431.129</v>
+        <v>431.611</v>
       </c>
       <c r="D638">
-        <v>0.906</v>
+        <v>0.955</v>
       </c>
       <c r="E638">
-        <v>244.276</v>
+        <v>246.405</v>
       </c>
       <c r="F638">
-        <v>5.055</v>
+        <v>5.512</v>
       </c>
       <c r="G638">
-        <v>1182.725</v>
+        <v>1182.285</v>
       </c>
       <c r="H638">
-        <v>46.193</v>
+        <v>51.482</v>
       </c>
       <c r="I638">
-        <v>37.417</v>
+        <v>37.695</v>
       </c>
       <c r="J638">
-        <v>1949.548</v>
+        <v>1957.793</v>
       </c>
       <c r="K638">
         <v>6.188</v>
       </c>
       <c r="L638">
         <v>3.946</v>
       </c>
       <c r="M638">
         <v>5.472</v>
       </c>
       <c r="N638">
         <v>15.606</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>1.59</v>
       </c>
       <c r="C639">
-        <v>501.459</v>
+        <v>501.301</v>
       </c>
       <c r="D639">
-        <v>1.003</v>
+        <v>1.058</v>
       </c>
       <c r="E639">
-        <v>287.657</v>
+        <v>290.853</v>
       </c>
       <c r="F639">
-        <v>7.061</v>
+        <v>7.207</v>
       </c>
       <c r="G639">
-        <v>1321.983</v>
+        <v>1321.229</v>
       </c>
       <c r="H639">
-        <v>48.752</v>
+        <v>51.23</v>
       </c>
       <c r="I639">
-        <v>38.678</v>
+        <v>37.706</v>
       </c>
       <c r="J639">
-        <v>2208.183</v>
+        <v>2212.174</v>
       </c>
       <c r="K639">
         <v>3.805</v>
       </c>
       <c r="L639">
         <v>4.629</v>
       </c>
       <c r="M639">
         <v>4.8</v>
       </c>
       <c r="N639">
         <v>13.234</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>1.964</v>
       </c>
       <c r="C640">
-        <v>511.766</v>
+        <v>515.858</v>
       </c>
       <c r="D640">
-        <v>0.971</v>
+        <v>1.023</v>
       </c>
       <c r="E640">
-        <v>300.077</v>
+        <v>304.21</v>
       </c>
       <c r="F640">
-        <v>9.185</v>
+        <v>8.786</v>
       </c>
       <c r="G640">
-        <v>1300.541</v>
+        <v>1302.418</v>
       </c>
       <c r="H640">
-        <v>46.996</v>
+        <v>46.896</v>
       </c>
       <c r="I640">
-        <v>38.416</v>
+        <v>40.44</v>
       </c>
       <c r="J640">
-        <v>2209.916</v>
+        <v>2221.596</v>
       </c>
       <c r="K640">
         <v>3.959</v>
       </c>
       <c r="L640">
         <v>3.788</v>
       </c>
       <c r="M640">
         <v>4.571</v>
       </c>
       <c r="N640">
         <v>12.317</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>2.049</v>
+        <v>2.024</v>
       </c>
       <c r="C641">
-        <v>535.093</v>
+        <v>538.79</v>
       </c>
       <c r="D641">
-        <v>1.003</v>
+        <v>1.058</v>
       </c>
       <c r="E641">
-        <v>309.965</v>
+        <v>312.868</v>
       </c>
       <c r="F641">
-        <v>9.031</v>
+        <v>8.987</v>
       </c>
       <c r="G641">
-        <v>1366.042</v>
+        <v>1367.813</v>
       </c>
       <c r="H641">
-        <v>32.09</v>
+        <v>34.526</v>
       </c>
       <c r="I641">
-        <v>36.118</v>
+        <v>37.835</v>
       </c>
       <c r="J641">
-        <v>2291.392</v>
+        <v>2303.899</v>
       </c>
       <c r="K641">
         <v>3.36</v>
       </c>
       <c r="L641">
         <v>4.002</v>
       </c>
       <c r="M641">
         <v>4.525</v>
       </c>
       <c r="N641">
         <v>11.887</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>1.928</v>
+        <v>1.954</v>
       </c>
       <c r="C642">
-        <v>541.529</v>
+        <v>537.632</v>
       </c>
       <c r="D642">
-        <v>0.971</v>
+        <v>1.023</v>
       </c>
       <c r="E642">
-        <v>314.151</v>
+        <v>314.055</v>
       </c>
       <c r="F642">
-        <v>7.939</v>
+        <v>7.61</v>
       </c>
       <c r="G642">
-        <v>1351.888</v>
+        <v>1371.554</v>
       </c>
       <c r="H642">
-        <v>46.546</v>
+        <v>45.219</v>
       </c>
       <c r="I642">
-        <v>30.226</v>
+        <v>30.121</v>
       </c>
       <c r="J642">
-        <v>2295.177</v>
+        <v>2309.168</v>
       </c>
       <c r="K642">
         <v>5.582</v>
       </c>
       <c r="L642">
         <v>5.68</v>
       </c>
       <c r="M642">
         <v>5.651</v>
       </c>
       <c r="N642">
         <v>16.913</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>2.605</v>
       </c>
       <c r="C643">
-        <v>558.734</v>
+        <v>561.631</v>
       </c>
       <c r="D643">
-        <v>1.003</v>
+        <v>1.058</v>
       </c>
       <c r="E643">
-        <v>324.244</v>
+        <v>328.128</v>
       </c>
       <c r="F643">
-        <v>10.652</v>
+        <v>10.804</v>
       </c>
       <c r="G643">
-        <v>1380.141</v>
+        <v>1384.402</v>
       </c>
       <c r="H643">
-        <v>57.129</v>
+        <v>59.566</v>
       </c>
       <c r="I643">
-        <v>36.196</v>
+        <v>36.229</v>
       </c>
       <c r="J643">
-        <v>2370.705</v>
+        <v>2384.422</v>
       </c>
       <c r="K643">
         <v>5.095</v>
       </c>
       <c r="L643">
         <v>5.963</v>
       </c>
       <c r="M643">
         <v>6.229</v>
       </c>
       <c r="N643">
         <v>17.287</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>2.09</v>
       </c>
       <c r="C644">
-        <v>560.481</v>
+        <v>559.234</v>
       </c>
       <c r="D644">
-        <v>1.003</v>
+        <v>1.058</v>
       </c>
       <c r="E644">
-        <v>319.678</v>
+        <v>319.874</v>
       </c>
       <c r="F644">
-        <v>9.814</v>
+        <v>10.078</v>
       </c>
       <c r="G644">
-        <v>1391.573</v>
+        <v>1394.016</v>
       </c>
       <c r="H644">
-        <v>42.656</v>
+        <v>43.311</v>
       </c>
       <c r="I644">
-        <v>35.198</v>
+        <v>35.117</v>
       </c>
       <c r="J644">
-        <v>2362.494</v>
+        <v>2364.778</v>
       </c>
       <c r="K644">
         <v>4.857</v>
       </c>
       <c r="L644">
         <v>5.714</v>
       </c>
       <c r="M644">
         <v>5.46</v>
       </c>
       <c r="N644">
         <v>16.031</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>2.115</v>
       </c>
       <c r="C645">
-        <v>526.12</v>
+        <v>530.941</v>
       </c>
       <c r="D645">
-        <v>0.971</v>
+        <v>1.023</v>
       </c>
       <c r="E645">
-        <v>282.913</v>
+        <v>287.058</v>
       </c>
       <c r="F645">
-        <v>11.152</v>
+        <v>10.752</v>
       </c>
       <c r="G645">
-        <v>1309.94</v>
+        <v>1315.731</v>
       </c>
       <c r="H645">
-        <v>60.065</v>
+        <v>60.475</v>
       </c>
       <c r="I645">
-        <v>37.285</v>
+        <v>36.849</v>
       </c>
       <c r="J645">
-        <v>2230.561</v>
+        <v>2244.945</v>
       </c>
       <c r="K645">
         <v>3.897</v>
       </c>
       <c r="L645">
         <v>4.805</v>
       </c>
       <c r="M645">
         <v>5.167</v>
       </c>
       <c r="N645">
         <v>13.869</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>2.357</v>
       </c>
       <c r="C646">
-        <v>548.715</v>
+        <v>554.115</v>
       </c>
       <c r="D646">
-        <v>1.003</v>
+        <v>1.058</v>
       </c>
       <c r="E646">
-        <v>313.824</v>
+        <v>313.845</v>
       </c>
       <c r="F646">
-        <v>9.424</v>
+        <v>9.798</v>
       </c>
       <c r="G646">
-        <v>1340.644</v>
+        <v>1349.073</v>
       </c>
       <c r="H646">
-        <v>51.06</v>
+        <v>51.629</v>
       </c>
       <c r="I646">
-        <v>40.773</v>
+        <v>40.796</v>
       </c>
       <c r="J646">
-        <v>2307.8</v>
+        <v>2322.672</v>
       </c>
       <c r="K646">
         <v>3.894</v>
       </c>
       <c r="L646">
         <v>4.898</v>
       </c>
       <c r="M646">
         <v>5.342</v>
       </c>
       <c r="N646">
         <v>14.134</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>1.873</v>
       </c>
       <c r="C647">
-        <v>493.661</v>
+        <v>497.323</v>
       </c>
       <c r="D647">
-        <v>0.971</v>
+        <v>1.023</v>
       </c>
       <c r="E647">
-        <v>284.761</v>
+        <v>285.781</v>
       </c>
       <c r="F647">
-        <v>9.715</v>
+        <v>9.576</v>
       </c>
       <c r="G647">
-        <v>1266.973</v>
+        <v>1272.241</v>
       </c>
       <c r="H647">
-        <v>57.563</v>
+        <v>57.593</v>
       </c>
       <c r="I647">
-        <v>39.218</v>
+        <v>38.612</v>
       </c>
       <c r="J647">
-        <v>2154.735</v>
+        <v>2164.022</v>
       </c>
       <c r="K647">
         <v>5.22</v>
       </c>
       <c r="L647">
         <v>4.002</v>
       </c>
       <c r="M647">
         <v>4.761</v>
       </c>
       <c r="N647">
         <v>13.984</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>1.232</v>
       </c>
       <c r="C648">
-        <v>494.941</v>
+        <v>498.111</v>
       </c>
       <c r="D648">
-        <v>1.003</v>
+        <v>1.058</v>
       </c>
       <c r="E648">
-        <v>303.893</v>
+        <v>303.987</v>
       </c>
       <c r="F648">
-        <v>8.435</v>
+        <v>8.628</v>
       </c>
       <c r="G648">
-        <v>1324.396</v>
+        <v>1336.356</v>
       </c>
       <c r="H648">
-        <v>58.225</v>
+        <v>58.323</v>
       </c>
       <c r="I648">
-        <v>41.851</v>
+        <v>41.595</v>
       </c>
       <c r="J648">
-        <v>2233.976</v>
+        <v>2249.29</v>
       </c>
       <c r="K648">
         <v>8.339</v>
       </c>
       <c r="L648">
         <v>3.454</v>
       </c>
       <c r="M648">
         <v>10.619</v>
       </c>
       <c r="N648">
         <v>22.412</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>1.363</v>
       </c>
       <c r="C649">
-        <v>463.647</v>
+        <v>466.312</v>
       </c>
       <c r="D649">
-        <v>1.003</v>
+        <v>1.058</v>
       </c>
       <c r="E649">
         <v>289.266</v>
       </c>
       <c r="F649">
         <v>11.213</v>
       </c>
       <c r="G649">
-        <v>1245.558</v>
+        <v>1245.805</v>
       </c>
       <c r="H649">
-        <v>40.5</v>
+        <v>40.497</v>
       </c>
       <c r="I649">
         <v>27.813</v>
       </c>
       <c r="J649">
-        <v>2080.364</v>
+        <v>2083.327</v>
       </c>
       <c r="K649">
         <v>31.517</v>
       </c>
       <c r="L649">
         <v>4.771</v>
       </c>
       <c r="M649">
         <v>15.818</v>
       </c>
       <c r="N649">
         <v>52.105</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>1.676</v>
       </c>
       <c r="C650">
-        <v>436.784</v>
+        <v>439.236</v>
       </c>
       <c r="D650">
-        <v>0.906</v>
+        <v>0.955</v>
       </c>
       <c r="E650">
         <v>257.843</v>
       </c>
       <c r="F650">
         <v>10.49</v>
       </c>
       <c r="G650">
-        <v>1169.749</v>
+        <v>1169.98</v>
       </c>
       <c r="H650">
-        <v>50.424</v>
+        <v>50.42</v>
       </c>
       <c r="I650">
         <v>33.837</v>
       </c>
       <c r="J650">
-        <v>1961.708</v>
+        <v>1964.438</v>
       </c>
       <c r="K650">
         <v>18.842</v>
       </c>
       <c r="L650">
         <v>4.32</v>
       </c>
       <c r="M650">
         <v>8.603</v>
       </c>
       <c r="N650">
         <v>31.765</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>1.368</v>
       </c>
       <c r="C651">
-        <v>498.568</v>
+        <v>501.642</v>
       </c>
       <c r="D651">
-        <v>1.003</v>
+        <v>1.058</v>
       </c>
       <c r="E651">
         <v>295.609</v>
       </c>
       <c r="F651">
         <v>12.771</v>
       </c>
       <c r="G651">
-        <v>1335.344</v>
+        <v>1335.609</v>
       </c>
       <c r="H651">
-        <v>49.769</v>
+        <v>49.765</v>
       </c>
       <c r="I651">
         <v>41.746</v>
       </c>
       <c r="J651">
-        <v>2236.178</v>
+        <v>2239.566</v>
       </c>
       <c r="K651">
         <v>5.465</v>
       </c>
       <c r="L651">
         <v>3.543</v>
       </c>
       <c r="M651">
         <v>4.905</v>
       </c>
       <c r="N651">
         <v>13.912</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>2.802</v>
       </c>
       <c r="C652">
-        <v>508.62</v>
+        <v>511.926</v>
       </c>
       <c r="D652">
-        <v>0.971</v>
+        <v>1.023</v>
       </c>
       <c r="E652">
         <v>308.499</v>
       </c>
       <c r="F652">
         <v>8.669</v>
       </c>
       <c r="G652">
-        <v>1331.611</v>
+        <v>1331.875</v>
       </c>
       <c r="H652">
-        <v>62.037</v>
+        <v>62.03</v>
       </c>
       <c r="I652">
         <v>45.012</v>
       </c>
       <c r="J652">
-        <v>2268.221</v>
+        <v>2271.836</v>
       </c>
       <c r="K652">
         <v>4.606</v>
       </c>
       <c r="L652">
         <v>3.78</v>
       </c>
       <c r="M652">
         <v>4.606</v>
       </c>
       <c r="N652">
         <v>12.991</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>1.792</v>
       </c>
       <c r="C653">
-        <v>516.612</v>
+        <v>520.173</v>
       </c>
       <c r="D653">
-        <v>1.003</v>
+        <v>1.058</v>
       </c>
       <c r="E653">
         <v>299.855</v>
       </c>
       <c r="F653">
         <v>8.003</v>
       </c>
       <c r="G653">
-        <v>1309.511</v>
+        <v>1309.771</v>
       </c>
       <c r="H653">
-        <v>50.291</v>
+        <v>50.285</v>
       </c>
       <c r="I653">
         <v>45.742</v>
       </c>
       <c r="J653">
-        <v>2232.81</v>
+        <v>2236.679</v>
       </c>
       <c r="K653">
         <v>5.813</v>
       </c>
       <c r="L653">
         <v>4.602</v>
       </c>
       <c r="M653">
         <v>4.757</v>
       </c>
       <c r="N653">
         <v>15.172</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>1.706</v>
+      </c>
+      <c r="C654">
+        <v>532.35</v>
+      </c>
+      <c r="D654">
+        <v>1.023</v>
+      </c>
+      <c r="E654">
+        <v>309.065</v>
+      </c>
+      <c r="F654">
+        <v>8.813</v>
+      </c>
+      <c r="G654">
+        <v>1301.86</v>
+      </c>
+      <c r="H654">
+        <v>68.217</v>
+      </c>
+      <c r="I654">
+        <v>52.182</v>
+      </c>
+      <c r="J654">
+        <v>2275.217</v>
+      </c>
+      <c r="K654">
+        <v>4.644</v>
+      </c>
+      <c r="L654">
+        <v>5.541</v>
+      </c>
+      <c r="M654">
+        <v>5.176</v>
+      </c>
+      <c r="N654">
+        <v>15.362</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>2.171</v>
+      </c>
+      <c r="C655">
+        <v>550.402</v>
+      </c>
+      <c r="D655">
+        <v>1.058</v>
+      </c>
+      <c r="E655">
+        <v>332.224</v>
+      </c>
+      <c r="F655">
+        <v>10.888</v>
+      </c>
+      <c r="G655">
+        <v>1349.59</v>
+      </c>
+      <c r="H655">
+        <v>43.663</v>
+      </c>
+      <c r="I655">
+        <v>54.583</v>
+      </c>
+      <c r="J655">
+        <v>2344.577</v>
+      </c>
+      <c r="K655">
+        <v>7.517</v>
+      </c>
+      <c r="L655">
+        <v>5.396</v>
+      </c>
+      <c r="M655">
+        <v>6.606</v>
+      </c>
+      <c r="N655">
+        <v>19.52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32351,72 +32439,72 @@
       </c>
       <c r="J88">
         <v>26868.032</v>
       </c>
       <c r="K88">
         <v>55.943</v>
       </c>
       <c r="L88">
         <v>47.46</v>
       </c>
       <c r="M88">
         <v>62.344</v>
       </c>
       <c r="N88">
         <v>165.746</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>22.923</v>
       </c>
       <c r="C89">
-        <v>6177.091</v>
+        <v>6199.371</v>
       </c>
       <c r="D89">
-        <v>11.812</v>
+        <v>12.452</v>
       </c>
       <c r="E89">
-        <v>3570.223</v>
+        <v>3595.772</v>
       </c>
       <c r="F89">
-        <v>104.152</v>
+        <v>104.436</v>
       </c>
       <c r="G89">
-        <v>15816.323</v>
+        <v>15870.652</v>
       </c>
       <c r="H89">
-        <v>602.776</v>
+        <v>618.364</v>
       </c>
       <c r="I89">
-        <v>443.683</v>
+        <v>443.313</v>
       </c>
       <c r="J89">
-        <v>26748.983</v>
+        <v>26867.283</v>
       </c>
       <c r="K89">
         <v>72.156</v>
       </c>
       <c r="L89">
         <v>56.813</v>
       </c>
       <c r="M89">
         <v>71.97</v>
       </c>
       <c r="N89">
         <v>200.94</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>