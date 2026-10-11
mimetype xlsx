--- v6 (2026-08-27)
+++ v7 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 3.8b Heat Content of Petroleum Consumption:  Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane/Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Consumed by the Industrial Sector</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="88.55" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28088,791 +28088,835 @@
       </c>
       <c r="I636">
         <v>4.457</v>
       </c>
       <c r="J636">
         <v>22.482</v>
       </c>
       <c r="K636">
         <v>21.502</v>
       </c>
       <c r="L636">
         <v>3.793</v>
       </c>
       <c r="M636">
         <v>176.835</v>
       </c>
       <c r="N636">
         <v>711.239</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>46.036</v>
+        <v>46.908</v>
       </c>
       <c r="C637">
-        <v>125.505</v>
+        <v>121.744</v>
       </c>
       <c r="D637">
-        <v>57.353</v>
+        <v>54.753</v>
       </c>
       <c r="E637">
-        <v>33.449</v>
+        <v>33.464</v>
       </c>
       <c r="F637">
-        <v>90.802</v>
+        <v>88.217</v>
       </c>
       <c r="G637">
-        <v>330.83</v>
+        <v>330.632</v>
       </c>
       <c r="H637">
-        <v>0.679</v>
+        <v>0.672</v>
       </c>
       <c r="I637">
-        <v>6.096</v>
+        <v>6.104</v>
       </c>
       <c r="J637">
-        <v>21.726</v>
+        <v>21.625</v>
       </c>
       <c r="K637">
-        <v>57.162</v>
+        <v>55.334</v>
       </c>
       <c r="L637">
-        <v>4.284</v>
+        <v>4.473</v>
       </c>
       <c r="M637">
-        <v>174.83</v>
+        <v>174.77</v>
       </c>
       <c r="N637">
-        <v>767.148</v>
+        <v>762.263</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>41.051</v>
+        <v>43.493</v>
       </c>
       <c r="C638">
-        <v>84.078</v>
+        <v>82.459</v>
       </c>
       <c r="D638">
-        <v>45.957</v>
+        <v>49.247</v>
       </c>
       <c r="E638">
         <v>28.137</v>
       </c>
       <c r="F638">
-        <v>74.094</v>
+        <v>77.384</v>
       </c>
       <c r="G638">
-        <v>280.252</v>
+        <v>284.427</v>
       </c>
       <c r="H638">
-        <v>0.623</v>
+        <v>0.622</v>
       </c>
       <c r="I638">
-        <v>4.607</v>
+        <v>5.023</v>
       </c>
       <c r="J638">
-        <v>20.083</v>
+        <v>20.076</v>
       </c>
       <c r="K638">
-        <v>18.124</v>
+        <v>15.174</v>
       </c>
       <c r="L638">
-        <v>3.557</v>
+        <v>3.93</v>
       </c>
       <c r="M638">
-        <v>155.77</v>
+        <v>157.51</v>
       </c>
       <c r="N638">
-        <v>608.145</v>
+        <v>612.715</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>50.157</v>
+        <v>52.137</v>
       </c>
       <c r="C639">
-        <v>101.886</v>
+        <v>98.729</v>
       </c>
       <c r="D639">
-        <v>31.526</v>
+        <v>27.713</v>
       </c>
       <c r="E639">
         <v>29.127</v>
       </c>
       <c r="F639">
-        <v>60.653</v>
+        <v>56.84</v>
       </c>
       <c r="G639">
-        <v>293.29</v>
+        <v>293.856</v>
       </c>
       <c r="H639">
         <v>0.437</v>
       </c>
       <c r="I639">
-        <v>6.435</v>
+        <v>6.568</v>
       </c>
       <c r="J639">
-        <v>22.448</v>
+        <v>22.435</v>
       </c>
       <c r="K639">
-        <v>29.711</v>
+        <v>28.972</v>
       </c>
       <c r="L639">
-        <v>3.679</v>
+        <v>3.858</v>
       </c>
       <c r="M639">
-        <v>175.142</v>
+        <v>176.556</v>
       </c>
       <c r="N639">
-        <v>683.185</v>
+        <v>683.548</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>62.947</v>
+        <v>65.208</v>
       </c>
       <c r="C640">
-        <v>98.22</v>
+        <v>102.602</v>
       </c>
       <c r="D640">
-        <v>22.909</v>
+        <v>27.414</v>
       </c>
       <c r="E640">
         <v>30.603</v>
       </c>
       <c r="F640">
-        <v>53.513</v>
+        <v>58.017</v>
       </c>
       <c r="G640">
-        <v>279.569</v>
+        <v>289.34</v>
       </c>
       <c r="H640">
-        <v>0.168</v>
+        <v>0.185</v>
       </c>
       <c r="I640">
-        <v>8.371</v>
+        <v>8.008</v>
       </c>
       <c r="J640">
-        <v>22.084</v>
+        <v>22.116</v>
       </c>
       <c r="K640">
-        <v>42.988</v>
+        <v>42.954</v>
       </c>
       <c r="L640">
-        <v>3.501</v>
+        <v>3.5</v>
       </c>
       <c r="M640">
-        <v>173.163</v>
+        <v>175.3</v>
       </c>
       <c r="N640">
-        <v>691.011</v>
+        <v>709.213</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>79.486</v>
+        <v>81.338</v>
       </c>
       <c r="C641">
-        <v>88.856</v>
+        <v>92.345</v>
       </c>
       <c r="D641">
-        <v>26.92</v>
+        <v>29.631</v>
       </c>
       <c r="E641">
         <v>32.341</v>
       </c>
       <c r="F641">
-        <v>59.26</v>
+        <v>61.972</v>
       </c>
       <c r="G641">
-        <v>301.606</v>
+        <v>311.324</v>
       </c>
       <c r="H641">
-        <v>0.172</v>
+        <v>0.155</v>
       </c>
       <c r="I641">
-        <v>8.23</v>
+        <v>8.19</v>
       </c>
       <c r="J641">
-        <v>23.196</v>
+        <v>23.226</v>
       </c>
       <c r="K641">
-        <v>56.323</v>
+        <v>59.642</v>
       </c>
       <c r="L641">
-        <v>2.466</v>
+        <v>2.639</v>
       </c>
       <c r="M641">
-        <v>187.529</v>
+        <v>185.471</v>
       </c>
       <c r="N641">
-        <v>747.865</v>
+        <v>764.331</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>92.128</v>
+        <v>94.595</v>
       </c>
       <c r="C642">
-        <v>96.223</v>
+        <v>86.092</v>
       </c>
       <c r="D642">
-        <v>34.773</v>
+        <v>41.173</v>
       </c>
       <c r="E642">
         <v>30.975</v>
       </c>
       <c r="F642">
-        <v>65.748</v>
+        <v>72.148</v>
       </c>
       <c r="G642">
-        <v>316.897</v>
+        <v>320.002</v>
       </c>
       <c r="H642">
-        <v>0.179</v>
+        <v>0.18</v>
       </c>
       <c r="I642">
-        <v>7.235</v>
+        <v>6.936</v>
       </c>
       <c r="J642">
-        <v>22.956</v>
+        <v>23.29</v>
       </c>
       <c r="K642">
-        <v>38.997</v>
+        <v>34.595</v>
       </c>
       <c r="L642">
-        <v>3.456</v>
+        <v>3.371</v>
       </c>
       <c r="M642">
-        <v>186.974</v>
+        <v>186.879</v>
       </c>
       <c r="N642">
-        <v>765.045</v>
+        <v>755.938</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>100.148</v>
+        <v>100.771</v>
       </c>
       <c r="C643">
-        <v>86.535</v>
+        <v>88.429</v>
       </c>
       <c r="D643">
-        <v>44.918</v>
+        <v>50.64</v>
       </c>
       <c r="E643">
         <v>33.564</v>
       </c>
       <c r="F643">
-        <v>78.482</v>
+        <v>84.204</v>
       </c>
       <c r="G643">
-        <v>335.849</v>
+        <v>347.74</v>
       </c>
       <c r="H643">
         <v>0.067</v>
       </c>
       <c r="I643">
-        <v>9.708</v>
+        <v>9.846</v>
       </c>
       <c r="J643">
-        <v>23.436</v>
+        <v>23.508</v>
       </c>
       <c r="K643">
-        <v>47.088</v>
+        <v>46.01</v>
       </c>
       <c r="L643">
-        <v>4.207</v>
+        <v>4.384</v>
       </c>
       <c r="M643">
-        <v>193.513</v>
+        <v>192.849</v>
       </c>
       <c r="N643">
-        <v>800.551</v>
+        <v>813.603</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>101.315</v>
+        <v>101.491</v>
       </c>
       <c r="C644">
-        <v>83.606</v>
+        <v>78.056</v>
       </c>
       <c r="D644">
-        <v>61.311</v>
+        <v>56.523</v>
       </c>
       <c r="E644">
         <v>29.89</v>
       </c>
       <c r="F644">
-        <v>91.201</v>
+        <v>86.413</v>
       </c>
       <c r="G644">
-        <v>372.722</v>
+        <v>369.962</v>
       </c>
       <c r="H644">
-        <v>0.127</v>
+        <v>0.126</v>
       </c>
       <c r="I644">
-        <v>8.944</v>
+        <v>9.185</v>
       </c>
       <c r="J644">
-        <v>23.63</v>
+        <v>23.671</v>
       </c>
       <c r="K644">
-        <v>34.35</v>
+        <v>39.68</v>
       </c>
       <c r="L644">
-        <v>3.171</v>
+        <v>3.222</v>
       </c>
       <c r="M644">
-        <v>193.535</v>
+        <v>195.707</v>
       </c>
       <c r="N644">
-        <v>821.4</v>
+        <v>821.1</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>99.081</v>
+        <v>98.994</v>
       </c>
       <c r="C645">
-        <v>100.082</v>
+        <v>105.686</v>
       </c>
       <c r="D645">
-        <v>46.113</v>
+        <v>51.501</v>
       </c>
       <c r="E645">
         <v>28.87</v>
       </c>
       <c r="F645">
-        <v>74.983</v>
+        <v>80.37</v>
       </c>
       <c r="G645">
-        <v>330.991</v>
+        <v>331.164</v>
       </c>
       <c r="H645">
         <v>0.006</v>
       </c>
       <c r="I645">
-        <v>10.164</v>
+        <v>9.799</v>
       </c>
       <c r="J645">
-        <v>22.244</v>
+        <v>22.342</v>
       </c>
       <c r="K645">
-        <v>28.122</v>
+        <v>30.161</v>
       </c>
       <c r="L645">
-        <v>4.307</v>
+        <v>4.344</v>
       </c>
       <c r="M645">
-        <v>183.647</v>
+        <v>183.696</v>
       </c>
       <c r="N645">
-        <v>778.642</v>
+        <v>786.191</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>89.93</v>
+        <v>90.289</v>
       </c>
       <c r="C646">
-        <v>117.53</v>
+        <v>124.085</v>
       </c>
       <c r="D646">
-        <v>47.302</v>
+        <v>45.825</v>
       </c>
       <c r="E646">
         <v>26.745</v>
       </c>
       <c r="F646">
-        <v>74.047</v>
+        <v>72.57</v>
       </c>
       <c r="G646">
-        <v>336.381</v>
+        <v>335.452</v>
       </c>
       <c r="H646">
         <v>0.062</v>
       </c>
       <c r="I646">
-        <v>8.589</v>
+        <v>8.929</v>
       </c>
       <c r="J646">
-        <v>22.765</v>
+        <v>22.908</v>
       </c>
       <c r="K646">
-        <v>32.738</v>
+        <v>29.073</v>
       </c>
       <c r="L646">
-        <v>3.759</v>
+        <v>3.805</v>
       </c>
       <c r="M646">
-        <v>170.621</v>
+        <v>170.75</v>
       </c>
       <c r="N646">
-        <v>782.374</v>
+        <v>785.353</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>66.612</v>
+        <v>68.57</v>
       </c>
       <c r="C647">
-        <v>91.61</v>
+        <v>95.287</v>
       </c>
       <c r="D647">
-        <v>24.256</v>
+        <v>41.241</v>
       </c>
       <c r="E647">
         <v>29.261</v>
       </c>
       <c r="F647">
-        <v>53.517</v>
+        <v>70.502</v>
       </c>
       <c r="G647">
-        <v>308.515</v>
+        <v>324.72</v>
       </c>
       <c r="H647">
-        <v>0.393</v>
+        <v>0.399</v>
       </c>
       <c r="I647">
-        <v>8.854</v>
+        <v>8.727</v>
       </c>
       <c r="J647">
-        <v>21.514</v>
+        <v>21.603</v>
       </c>
       <c r="K647">
-        <v>18.678</v>
+        <v>19.798</v>
       </c>
       <c r="L647">
-        <v>4.112</v>
+        <v>4.122</v>
       </c>
       <c r="M647">
-        <v>170.295</v>
+        <v>170.238</v>
       </c>
       <c r="N647">
-        <v>690.582</v>
+        <v>713.464</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>47.739</v>
+        <v>46.075</v>
       </c>
       <c r="C648">
-        <v>86.983</v>
+        <v>89.78</v>
       </c>
       <c r="D648">
-        <v>40.231</v>
+        <v>34.12</v>
       </c>
       <c r="E648">
-        <v>32.045</v>
+        <v>32.061</v>
       </c>
       <c r="F648">
-        <v>72.276</v>
+        <v>66.181</v>
       </c>
       <c r="G648">
-        <v>335.361</v>
+        <v>322.12</v>
       </c>
       <c r="H648">
-        <v>0.579</v>
+        <v>0.586</v>
       </c>
       <c r="I648">
-        <v>7.687</v>
+        <v>7.863</v>
       </c>
       <c r="J648">
-        <v>22.489</v>
+        <v>22.692</v>
       </c>
       <c r="K648">
-        <v>40.81</v>
+        <v>37.486</v>
       </c>
       <c r="L648">
-        <v>4.439</v>
+        <v>4.454</v>
       </c>
       <c r="M648">
-        <v>184.147</v>
+        <v>184.158</v>
       </c>
       <c r="N648">
-        <v>730.234</v>
+        <v>715.215</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>42.384</v>
       </c>
       <c r="C649">
-        <v>116.096</v>
+        <v>117.804</v>
       </c>
       <c r="D649">
-        <v>54.845</v>
+        <v>48.758</v>
       </c>
       <c r="E649">
         <v>30.599</v>
       </c>
       <c r="F649">
-        <v>85.444</v>
+        <v>79.357</v>
       </c>
       <c r="G649">
-        <v>354.518</v>
+        <v>348.43</v>
       </c>
       <c r="H649">
         <v>0.798</v>
       </c>
       <c r="I649">
         <v>10.219</v>
       </c>
       <c r="J649">
-        <v>21.15</v>
+        <v>21.155</v>
       </c>
       <c r="K649">
-        <v>48.795</v>
+        <v>48.855</v>
       </c>
       <c r="L649">
-        <v>3.062</v>
+        <v>3.088</v>
       </c>
       <c r="M649">
         <v>187.282</v>
       </c>
       <c r="N649">
-        <v>784.304</v>
+        <v>780.015</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>48.468</v>
       </c>
       <c r="C650">
-        <v>102.18</v>
+        <v>103.871</v>
       </c>
       <c r="D650">
-        <v>47.861</v>
+        <v>43.113</v>
       </c>
       <c r="E650">
         <v>27.593</v>
       </c>
       <c r="F650">
-        <v>75.453</v>
+        <v>70.706</v>
       </c>
       <c r="G650">
-        <v>315.565</v>
+        <v>310.817</v>
       </c>
       <c r="H650">
         <v>0.346</v>
       </c>
       <c r="I650">
         <v>9.56</v>
       </c>
       <c r="J650">
-        <v>19.863</v>
+        <v>19.867</v>
       </c>
       <c r="K650">
-        <v>47.323</v>
+        <v>47.382</v>
       </c>
       <c r="L650">
-        <v>4.442</v>
+        <v>4.473</v>
       </c>
       <c r="M650">
         <v>168.284</v>
       </c>
       <c r="N650">
-        <v>716.031</v>
+        <v>713.068</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>60.398</v>
       </c>
       <c r="C651">
-        <v>105.858</v>
+        <v>107.633</v>
       </c>
       <c r="D651">
-        <v>14.745</v>
+        <v>11.233</v>
       </c>
       <c r="E651">
         <v>30.53</v>
       </c>
       <c r="F651">
-        <v>45.276</v>
+        <v>41.763</v>
       </c>
       <c r="G651">
-        <v>299.455</v>
+        <v>295.943</v>
       </c>
       <c r="H651">
         <v>0.144</v>
       </c>
       <c r="I651">
         <v>11.639</v>
       </c>
       <c r="J651">
-        <v>22.675</v>
+        <v>22.679</v>
       </c>
       <c r="K651">
-        <v>41.036</v>
+        <v>41.086</v>
       </c>
       <c r="L651">
-        <v>3.518</v>
+        <v>3.549</v>
       </c>
       <c r="M651">
         <v>179.337</v>
       </c>
       <c r="N651">
-        <v>724.061</v>
+        <v>722.41</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>70.381</v>
       </c>
       <c r="C652">
-        <v>102.015</v>
+        <v>103.728</v>
       </c>
       <c r="D652">
-        <v>29.13</v>
+        <v>26.549</v>
       </c>
       <c r="E652">
         <v>29.537</v>
       </c>
       <c r="F652">
-        <v>58.667</v>
+        <v>56.087</v>
       </c>
       <c r="G652">
-        <v>301.667</v>
+        <v>299.087</v>
       </c>
       <c r="H652">
         <v>0.369</v>
       </c>
       <c r="I652">
         <v>7.9</v>
       </c>
       <c r="J652">
-        <v>22.612</v>
+        <v>22.616</v>
       </c>
       <c r="K652">
-        <v>26.211</v>
+        <v>26.245</v>
       </c>
       <c r="L652">
-        <v>4.279</v>
+        <v>4.318</v>
       </c>
       <c r="M652">
         <v>174.545</v>
       </c>
       <c r="N652">
-        <v>709.98</v>
+        <v>709.19</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>78.845</v>
       </c>
       <c r="C653">
-        <v>65.773</v>
+        <v>67.555</v>
       </c>
       <c r="D653">
-        <v>30.356</v>
+        <v>28.215</v>
       </c>
       <c r="E653">
         <v>32.026</v>
       </c>
       <c r="F653">
-        <v>62.382</v>
+        <v>60.242</v>
       </c>
       <c r="G653">
-        <v>321.589</v>
+        <v>319.448</v>
       </c>
       <c r="H653">
         <v>0.165</v>
       </c>
       <c r="I653">
         <v>7.294</v>
       </c>
       <c r="J653">
-        <v>22.236</v>
+        <v>22.241</v>
       </c>
       <c r="K653">
-        <v>52.897</v>
+        <v>52.961</v>
       </c>
       <c r="L653">
-        <v>3.569</v>
+        <v>3.601</v>
       </c>
       <c r="M653">
         <v>189.827</v>
       </c>
       <c r="N653">
-        <v>742.193</v>
+        <v>741.936</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>97.671</v>
+      </c>
+      <c r="C654">
+        <v>85.284</v>
+      </c>
+      <c r="D654">
+        <v>33.478</v>
+      </c>
+      <c r="E654">
+        <v>31.083</v>
+      </c>
+      <c r="F654">
+        <v>64.56</v>
+      </c>
+      <c r="G654">
+        <v>305.674</v>
+      </c>
+      <c r="H654">
+        <v>0.369</v>
+      </c>
+      <c r="I654">
+        <v>8.032</v>
+      </c>
+      <c r="J654">
+        <v>22.106</v>
+      </c>
+      <c r="K654">
+        <v>43.204</v>
+      </c>
+      <c r="L654">
+        <v>4.786</v>
+      </c>
+      <c r="M654">
+        <v>183.759</v>
+      </c>
+      <c r="N654">
+        <v>750.886</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32345,87 +32389,87 @@
       </c>
       <c r="I88">
         <v>83.312</v>
       </c>
       <c r="J88">
         <v>271.3</v>
       </c>
       <c r="K88">
         <v>453.273</v>
       </c>
       <c r="L88">
         <v>42.208</v>
       </c>
       <c r="M88">
         <v>2138.28</v>
       </c>
       <c r="N88">
         <v>8754.793</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>876.63</v>
+        <v>889.87</v>
       </c>
       <c r="C89">
-        <v>1161.112</v>
+        <v>1165.295</v>
       </c>
       <c r="D89">
-        <v>483.568</v>
+        <v>509.78</v>
       </c>
       <c r="E89">
-        <v>365.008</v>
+        <v>365.038</v>
       </c>
       <c r="F89">
-        <v>848.575</v>
+        <v>874.818</v>
       </c>
       <c r="G89">
-        <v>3822.264</v>
+        <v>3860.738</v>
       </c>
       <c r="H89">
-        <v>3.491</v>
+        <v>3.497</v>
       </c>
       <c r="I89">
-        <v>94.92</v>
+        <v>95.178</v>
       </c>
       <c r="J89">
-        <v>268.571</v>
+        <v>269.493</v>
       </c>
       <c r="K89">
-        <v>445.092</v>
+        <v>438.88</v>
       </c>
       <c r="L89">
-        <v>44.938</v>
+        <v>46.101</v>
       </c>
       <c r="M89">
-        <v>2149.166</v>
+        <v>2153.883</v>
       </c>
       <c r="N89">
-        <v>8866.183</v>
+        <v>8922.934</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>