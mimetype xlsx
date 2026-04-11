--- v2 (2026-02-21)
+++ v3 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 3.8b Heat Content of Petroleum Consumption:  Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane/Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Consumed by the Industrial Sector</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="88.55" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -27035,84 +27035,84 @@
       </c>
       <c r="J612">
         <v>22.903</v>
       </c>
       <c r="K612">
         <v>34.895</v>
       </c>
       <c r="L612">
         <v>3.694</v>
       </c>
       <c r="M612">
         <v>179.954</v>
       </c>
       <c r="N612">
         <v>603.388</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>46.702</v>
       </c>
       <c r="C613">
-        <v>119.945</v>
+        <v>119.941</v>
       </c>
       <c r="D613">
         <v>39.536</v>
       </c>
       <c r="E613">
         <v>30.933</v>
       </c>
       <c r="F613">
         <v>70.469</v>
       </c>
       <c r="G613">
         <v>274.912</v>
       </c>
       <c r="H613">
         <v>0.998</v>
       </c>
       <c r="I613">
         <v>10.472</v>
       </c>
       <c r="J613">
         <v>21.705</v>
       </c>
       <c r="K613">
         <v>19.05</v>
       </c>
       <c r="L613">
         <v>3.861</v>
       </c>
       <c r="M613">
         <v>174.795</v>
       </c>
       <c r="N613">
-        <v>672.439</v>
+        <v>672.435</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>45.275</v>
       </c>
       <c r="C614">
         <v>81.695</v>
       </c>
       <c r="D614">
         <v>29.581</v>
       </c>
       <c r="E614">
         <v>26.297</v>
       </c>
       <c r="F614">
         <v>55.878</v>
       </c>
       <c r="G614">
         <v>242.468</v>
       </c>
       <c r="H614">
@@ -27123,84 +27123,84 @@
       </c>
       <c r="J614">
         <v>20.559</v>
       </c>
       <c r="K614">
         <v>36.46</v>
       </c>
       <c r="L614">
         <v>4.513</v>
       </c>
       <c r="M614">
         <v>152.531</v>
       </c>
       <c r="N614">
         <v>593.422</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>53.019</v>
       </c>
       <c r="C615">
-        <v>123.985</v>
+        <v>123.981</v>
       </c>
       <c r="D615">
         <v>4.66</v>
       </c>
       <c r="E615">
         <v>29.955</v>
       </c>
       <c r="F615">
         <v>34.615</v>
       </c>
       <c r="G615">
         <v>248.037</v>
       </c>
       <c r="H615">
         <v>0.13</v>
       </c>
       <c r="I615">
         <v>5.444</v>
       </c>
       <c r="J615">
         <v>23.762</v>
       </c>
       <c r="K615">
         <v>50.555</v>
       </c>
       <c r="L615">
         <v>2.957</v>
       </c>
       <c r="M615">
         <v>182.239</v>
       </c>
       <c r="N615">
-        <v>690.128</v>
+        <v>690.124</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>64.666</v>
       </c>
       <c r="C616">
         <v>94.998</v>
       </c>
       <c r="D616">
         <v>21.383</v>
       </c>
       <c r="E616">
         <v>31.09</v>
       </c>
       <c r="F616">
         <v>52.474</v>
       </c>
       <c r="G616">
         <v>269.278</v>
       </c>
       <c r="H616">
@@ -27255,172 +27255,172 @@
       </c>
       <c r="J617">
         <v>23.77</v>
       </c>
       <c r="K617">
         <v>38.368</v>
       </c>
       <c r="L617">
         <v>2.329</v>
       </c>
       <c r="M617">
         <v>195.208</v>
       </c>
       <c r="N617">
         <v>740.234</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>93.658</v>
       </c>
       <c r="C618">
-        <v>95.776</v>
+        <v>95.777</v>
       </c>
       <c r="D618">
         <v>36.04</v>
       </c>
       <c r="E618">
         <v>30.745</v>
       </c>
       <c r="F618">
         <v>66.786</v>
       </c>
       <c r="G618">
         <v>286.102</v>
       </c>
       <c r="H618">
         <v>0.18</v>
       </c>
       <c r="I618">
         <v>8.338</v>
       </c>
       <c r="J618">
         <v>23.727</v>
       </c>
       <c r="K618">
         <v>32.866</v>
       </c>
       <c r="L618">
         <v>2.807</v>
       </c>
       <c r="M618">
         <v>183.572</v>
       </c>
       <c r="N618">
-        <v>727.027</v>
+        <v>727.028</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>94.674</v>
       </c>
       <c r="C619">
-        <v>59.419</v>
+        <v>59.425</v>
       </c>
       <c r="D619">
         <v>46.764</v>
       </c>
       <c r="E619">
         <v>31.658</v>
       </c>
       <c r="F619">
         <v>78.422</v>
       </c>
       <c r="G619">
         <v>318.722</v>
       </c>
       <c r="H619">
         <v>0.445</v>
       </c>
       <c r="I619">
         <v>8.563</v>
       </c>
       <c r="J619">
         <v>23.506</v>
       </c>
       <c r="K619">
         <v>14.694</v>
       </c>
       <c r="L619">
         <v>2.698</v>
       </c>
       <c r="M619">
         <v>199.492</v>
       </c>
       <c r="N619">
-        <v>722.212</v>
+        <v>722.218</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>105.564</v>
       </c>
       <c r="C620">
         <v>113.059</v>
       </c>
       <c r="D620">
         <v>50.3</v>
       </c>
       <c r="E620">
         <v>32.364</v>
       </c>
       <c r="F620">
         <v>82.663</v>
       </c>
       <c r="G620">
         <v>295.848</v>
       </c>
       <c r="H620">
         <v>0.021</v>
       </c>
       <c r="I620">
         <v>7.386</v>
       </c>
       <c r="J620">
         <v>24.2</v>
       </c>
       <c r="K620">
         <v>51.17</v>
       </c>
       <c r="L620">
         <v>3.614</v>
       </c>
       <c r="M620">
         <v>188.561</v>
       </c>
       <c r="N620">
-        <v>789.424</v>
+        <v>789.423</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>94.584</v>
       </c>
       <c r="C621">
         <v>93.996</v>
       </c>
       <c r="D621">
         <v>45.197</v>
       </c>
       <c r="E621">
         <v>29.909</v>
       </c>
       <c r="F621">
         <v>75.106</v>
       </c>
       <c r="G621">
         <v>288.63</v>
       </c>
       <c r="H621">
@@ -27431,1170 +27431,1258 @@
       </c>
       <c r="J621">
         <v>22.403</v>
       </c>
       <c r="K621">
         <v>65.223</v>
       </c>
       <c r="L621">
         <v>2.484</v>
       </c>
       <c r="M621">
         <v>181.106</v>
       </c>
       <c r="N621">
         <v>755.275</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>92.512</v>
       </c>
       <c r="C622">
-        <v>113.097</v>
+        <v>113.095</v>
       </c>
       <c r="D622">
         <v>57.879</v>
       </c>
       <c r="E622">
         <v>28.782</v>
       </c>
       <c r="F622">
         <v>86.661</v>
       </c>
       <c r="G622">
         <v>306.474</v>
       </c>
       <c r="H622">
         <v>0.038</v>
       </c>
       <c r="I622">
         <v>8.84</v>
       </c>
       <c r="J622">
         <v>23.822</v>
       </c>
       <c r="K622">
         <v>44.804</v>
       </c>
       <c r="L622">
         <v>2.909</v>
       </c>
       <c r="M622">
         <v>168.1</v>
       </c>
       <c r="N622">
-        <v>760.596</v>
+        <v>760.594</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>65.605</v>
       </c>
       <c r="C623">
-        <v>106.758</v>
+        <v>106.757</v>
       </c>
       <c r="D623">
         <v>38.149</v>
       </c>
       <c r="E623">
         <v>32.153</v>
       </c>
       <c r="F623">
         <v>70.302</v>
       </c>
       <c r="G623">
         <v>305.373</v>
       </c>
       <c r="H623">
         <v>0.037</v>
       </c>
       <c r="I623">
         <v>4.539</v>
       </c>
       <c r="J623">
         <v>22.572</v>
       </c>
       <c r="K623">
         <v>74.751</v>
       </c>
       <c r="L623">
         <v>4.001</v>
       </c>
       <c r="M623">
         <v>176.432</v>
       </c>
       <c r="N623">
-        <v>760.07</v>
+        <v>760.068</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>51.369</v>
       </c>
       <c r="C624">
-        <v>67.528</v>
+        <v>67.531</v>
       </c>
       <c r="D624">
         <v>37.597</v>
       </c>
       <c r="E624">
         <v>37.192</v>
       </c>
       <c r="F624">
         <v>74.789</v>
       </c>
       <c r="G624">
         <v>332.595</v>
       </c>
       <c r="H624">
         <v>0.669</v>
       </c>
       <c r="I624">
         <v>3.515</v>
       </c>
       <c r="J624">
         <v>23.026</v>
       </c>
       <c r="K624">
         <v>27.08</v>
       </c>
       <c r="L624">
         <v>3.978</v>
       </c>
       <c r="M624">
         <v>182.336</v>
       </c>
       <c r="N624">
-        <v>692.097</v>
+        <v>692.101</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>47.867</v>
       </c>
       <c r="C625">
-        <v>114.316</v>
+        <v>114.512</v>
       </c>
       <c r="D625">
-        <v>44.111</v>
+        <v>48.421</v>
       </c>
       <c r="E625">
         <v>31.792</v>
       </c>
       <c r="F625">
-        <v>75.903</v>
+        <v>80.213</v>
       </c>
       <c r="G625">
-        <v>299.002</v>
+        <v>303.312</v>
       </c>
       <c r="H625">
         <v>0.416</v>
       </c>
       <c r="I625">
         <v>7.776</v>
       </c>
       <c r="J625">
         <v>21.707</v>
       </c>
       <c r="K625">
         <v>38.26</v>
       </c>
       <c r="L625">
         <v>3.501</v>
       </c>
       <c r="M625">
         <v>179.277</v>
       </c>
       <c r="N625">
-        <v>712.123</v>
+        <v>716.628</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>44.266</v>
       </c>
       <c r="C626">
-        <v>97.482</v>
+        <v>97.598</v>
       </c>
       <c r="D626">
-        <v>29.139</v>
+        <v>32.361</v>
       </c>
       <c r="E626">
         <v>26.55</v>
       </c>
       <c r="F626">
-        <v>55.689</v>
+        <v>58.911</v>
       </c>
       <c r="G626">
-        <v>273.618</v>
+        <v>276.839</v>
       </c>
       <c r="H626">
         <v>0.209</v>
       </c>
       <c r="I626">
         <v>6.102</v>
       </c>
       <c r="J626">
         <v>21.21</v>
       </c>
       <c r="K626">
         <v>22.014</v>
       </c>
       <c r="L626">
         <v>3.322</v>
       </c>
       <c r="M626">
         <v>162.227</v>
       </c>
       <c r="N626">
-        <v>630.45</v>
+        <v>633.787</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>53.127</v>
       </c>
       <c r="C627">
-        <v>86.59</v>
+        <v>86.56</v>
       </c>
       <c r="D627">
-        <v>17.367</v>
+        <v>20.237</v>
       </c>
       <c r="E627">
         <v>32.229</v>
       </c>
       <c r="F627">
-        <v>49.597</v>
+        <v>52.466</v>
       </c>
       <c r="G627">
-        <v>290.388</v>
+        <v>293.258</v>
       </c>
       <c r="H627">
         <v>0.218</v>
       </c>
       <c r="I627">
         <v>6.949</v>
       </c>
       <c r="J627">
         <v>23.4</v>
       </c>
       <c r="K627">
         <v>25.998</v>
       </c>
       <c r="L627">
         <v>3.671</v>
       </c>
       <c r="M627">
         <v>178.583</v>
       </c>
       <c r="N627">
-        <v>668.924</v>
+        <v>671.764</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>58.925</v>
       </c>
       <c r="C628">
-        <v>94.843</v>
+        <v>94.849</v>
       </c>
       <c r="D628">
-        <v>19.217</v>
+        <v>21.254</v>
       </c>
       <c r="E628">
         <v>32.874</v>
       </c>
       <c r="F628">
-        <v>52.091</v>
+        <v>54.128</v>
       </c>
       <c r="G628">
-        <v>276.772</v>
+        <v>278.809</v>
       </c>
       <c r="H628">
         <v>0.321</v>
       </c>
       <c r="I628">
         <v>9.082</v>
       </c>
       <c r="J628">
         <v>22.474</v>
       </c>
       <c r="K628">
         <v>58.764</v>
       </c>
       <c r="L628">
         <v>3.905</v>
       </c>
       <c r="M628">
         <v>170.565</v>
       </c>
       <c r="N628">
-        <v>695.652</v>
+        <v>697.695</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>83.391</v>
       </c>
       <c r="C629">
-        <v>93.543</v>
+        <v>93.505</v>
       </c>
       <c r="D629">
-        <v>30.398</v>
+        <v>31.725</v>
       </c>
       <c r="E629">
         <v>34.415</v>
       </c>
       <c r="F629">
-        <v>64.813</v>
+        <v>66.14</v>
       </c>
       <c r="G629">
-        <v>313.618</v>
+        <v>314.945</v>
       </c>
       <c r="H629">
         <v>0.324</v>
       </c>
       <c r="I629">
         <v>7.163</v>
       </c>
       <c r="J629">
         <v>24.589</v>
       </c>
       <c r="K629">
         <v>55.446</v>
       </c>
       <c r="L629">
         <v>3.564</v>
       </c>
       <c r="M629">
         <v>187.249</v>
       </c>
       <c r="N629">
-        <v>768.888</v>
+        <v>770.177</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>94.889</v>
       </c>
       <c r="C630">
-        <v>71.262</v>
+        <v>71.082</v>
       </c>
       <c r="D630">
-        <v>35.583</v>
+        <v>36.497</v>
       </c>
       <c r="E630">
         <v>32.16</v>
       </c>
       <c r="F630">
-        <v>67.743</v>
+        <v>68.657</v>
       </c>
       <c r="G630">
-        <v>304.017</v>
+        <v>304.932</v>
       </c>
       <c r="H630">
         <v>0.23</v>
       </c>
       <c r="I630">
         <v>8.058</v>
       </c>
       <c r="J630">
         <v>23.31</v>
       </c>
       <c r="K630">
         <v>32.788</v>
       </c>
       <c r="L630">
         <v>3.421</v>
       </c>
       <c r="M630">
         <v>183.76</v>
       </c>
       <c r="N630">
-        <v>721.734</v>
+        <v>722.469</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>95.602</v>
       </c>
       <c r="C631">
-        <v>82.214</v>
+        <v>82.073</v>
       </c>
       <c r="D631">
-        <v>36.346</v>
+        <v>37.216</v>
       </c>
       <c r="E631">
         <v>31.934</v>
       </c>
       <c r="F631">
-        <v>68.28</v>
+        <v>69.15</v>
       </c>
       <c r="G631">
-        <v>294.562</v>
+        <v>295.432</v>
       </c>
       <c r="H631">
         <v>0.045</v>
       </c>
       <c r="I631">
         <v>7.428</v>
       </c>
       <c r="J631">
         <v>24.397</v>
       </c>
       <c r="K631">
         <v>57.163</v>
       </c>
       <c r="L631">
         <v>3.494</v>
       </c>
       <c r="M631">
         <v>187.644</v>
       </c>
       <c r="N631">
-        <v>752.548</v>
+        <v>753.278</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>105.038</v>
       </c>
       <c r="C632">
-        <v>104.355</v>
+        <v>104.347</v>
       </c>
       <c r="D632">
-        <v>43.278</v>
+        <v>44.168</v>
       </c>
       <c r="E632">
         <v>32.609</v>
       </c>
       <c r="F632">
-        <v>75.887</v>
+        <v>76.777</v>
       </c>
       <c r="G632">
-        <v>327.309</v>
+        <v>328.199</v>
       </c>
       <c r="H632">
         <v>0</v>
       </c>
       <c r="I632">
         <v>8.95</v>
       </c>
       <c r="J632">
         <v>24.238</v>
       </c>
       <c r="K632">
         <v>36.796</v>
       </c>
       <c r="L632">
         <v>3.406</v>
       </c>
       <c r="M632">
         <v>190.088</v>
       </c>
       <c r="N632">
-        <v>800.18</v>
+        <v>801.063</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>88.784</v>
       </c>
       <c r="C633">
-        <v>84.927</v>
+        <v>84.854</v>
       </c>
       <c r="D633">
-        <v>46.992</v>
+        <v>47.963</v>
       </c>
       <c r="E633">
         <v>31.175</v>
       </c>
       <c r="F633">
-        <v>78.167</v>
+        <v>79.137</v>
       </c>
       <c r="G633">
-        <v>333.011</v>
+        <v>333.981</v>
       </c>
       <c r="H633">
         <v>0</v>
       </c>
       <c r="I633">
         <v>7.2</v>
       </c>
       <c r="J633">
         <v>22.763</v>
       </c>
       <c r="K633">
         <v>35.195</v>
       </c>
       <c r="L633">
         <v>2.57</v>
       </c>
       <c r="M633">
         <v>172.144</v>
       </c>
       <c r="N633">
-        <v>746.595</v>
+        <v>747.493</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>97.077</v>
       </c>
       <c r="C634">
-        <v>131.314</v>
+        <v>131.514</v>
       </c>
       <c r="D634">
-        <v>56.347</v>
+        <v>57.978</v>
       </c>
       <c r="E634">
         <v>33.399</v>
       </c>
       <c r="F634">
-        <v>89.746</v>
+        <v>91.377</v>
       </c>
       <c r="G634">
-        <v>351.397</v>
+        <v>353.027</v>
       </c>
       <c r="H634">
         <v>0.032</v>
       </c>
       <c r="I634">
         <v>6.72</v>
       </c>
       <c r="J634">
         <v>23.748</v>
       </c>
       <c r="K634">
         <v>34.223</v>
       </c>
       <c r="L634">
         <v>3.906</v>
       </c>
       <c r="M634">
         <v>174.982</v>
       </c>
       <c r="N634">
-        <v>823.397</v>
+        <v>825.227</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>70.13</v>
       </c>
       <c r="C635">
-        <v>86.813</v>
+        <v>86.787</v>
       </c>
       <c r="D635">
-        <v>31.377</v>
+        <v>33.966</v>
       </c>
       <c r="E635">
         <v>34.17</v>
       </c>
       <c r="F635">
-        <v>65.547</v>
+        <v>68.136</v>
       </c>
       <c r="G635">
-        <v>310.086</v>
+        <v>312.675</v>
       </c>
       <c r="H635">
         <v>0.251</v>
       </c>
       <c r="I635">
         <v>4.455</v>
       </c>
       <c r="J635">
         <v>22.38</v>
       </c>
       <c r="K635">
         <v>35.124</v>
       </c>
       <c r="L635">
         <v>3.653</v>
       </c>
       <c r="M635">
         <v>174.925</v>
       </c>
       <c r="N635">
-        <v>707.818</v>
+        <v>710.381</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>49.197</v>
       </c>
       <c r="C636">
-        <v>88.131</v>
+        <v>88.109</v>
       </c>
       <c r="D636">
-        <v>42.692</v>
+        <v>46.534</v>
       </c>
       <c r="E636">
         <v>34.994</v>
       </c>
       <c r="F636">
-        <v>77.687</v>
+        <v>81.529</v>
       </c>
       <c r="G636">
-        <v>340.707</v>
+        <v>344.549</v>
       </c>
       <c r="H636">
         <v>0.33</v>
       </c>
       <c r="I636">
         <v>4.515</v>
       </c>
       <c r="J636">
         <v>22.97</v>
       </c>
       <c r="K636">
         <v>21.502</v>
       </c>
       <c r="L636">
         <v>3.793</v>
       </c>
       <c r="M636">
         <v>176.835</v>
       </c>
       <c r="N636">
-        <v>707.982</v>
+        <v>711.802</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>46.036</v>
       </c>
       <c r="C637">
-        <v>124.119</v>
+        <v>125.505</v>
       </c>
       <c r="D637">
-        <v>50.7</v>
+        <v>57.257</v>
       </c>
       <c r="E637">
         <v>33.449</v>
       </c>
       <c r="F637">
-        <v>84.149</v>
+        <v>90.706</v>
       </c>
       <c r="G637">
-        <v>324.177</v>
+        <v>330.734</v>
       </c>
       <c r="H637">
-        <v>0.892</v>
+        <v>0.679</v>
       </c>
       <c r="I637">
         <v>6.175</v>
       </c>
       <c r="J637">
-        <v>22.211</v>
+        <v>22.198</v>
       </c>
       <c r="K637">
-        <v>57.376</v>
+        <v>57.162</v>
       </c>
       <c r="L637">
-        <v>4.283</v>
+        <v>4.284</v>
       </c>
       <c r="M637">
         <v>174.83</v>
       </c>
       <c r="N637">
-        <v>760.1</v>
+        <v>767.602</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>41.051</v>
       </c>
       <c r="C638">
-        <v>82.935</v>
+        <v>84.078</v>
       </c>
       <c r="D638">
-        <v>41.298</v>
+        <v>45.979</v>
       </c>
       <c r="E638">
         <v>28.137</v>
       </c>
       <c r="F638">
-        <v>69.435</v>
+        <v>74.116</v>
       </c>
       <c r="G638">
-        <v>275.593</v>
+        <v>280.274</v>
       </c>
       <c r="H638">
-        <v>0.819</v>
+        <v>0.623</v>
       </c>
       <c r="I638">
         <v>4.667</v>
       </c>
       <c r="J638">
-        <v>20.531</v>
+        <v>20.519</v>
       </c>
       <c r="K638">
-        <v>18.199</v>
+        <v>18.124</v>
       </c>
       <c r="L638">
-        <v>3.556</v>
+        <v>3.557</v>
       </c>
       <c r="M638">
         <v>155.77</v>
       </c>
       <c r="N638">
-        <v>603.121</v>
+        <v>608.663</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>50.157</v>
       </c>
       <c r="C639">
-        <v>100.655</v>
+        <v>101.886</v>
       </c>
       <c r="D639">
-        <v>28.472</v>
+        <v>31.538</v>
       </c>
       <c r="E639">
         <v>29.127</v>
       </c>
       <c r="F639">
-        <v>57.598</v>
+        <v>60.665</v>
       </c>
       <c r="G639">
-        <v>290.236</v>
+        <v>293.302</v>
       </c>
       <c r="H639">
-        <v>0.575</v>
+        <v>0.437</v>
       </c>
       <c r="I639">
         <v>6.519</v>
       </c>
       <c r="J639">
-        <v>22.949</v>
+        <v>22.935</v>
       </c>
       <c r="K639">
-        <v>29.827</v>
+        <v>29.711</v>
       </c>
       <c r="L639">
-        <v>3.678</v>
+        <v>3.679</v>
       </c>
       <c r="M639">
         <v>175.142</v>
       </c>
       <c r="N639">
-        <v>679.737</v>
+        <v>683.768</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>62.947</v>
       </c>
       <c r="C640">
-        <v>97.069</v>
+        <v>98.22</v>
       </c>
       <c r="D640">
-        <v>21.313</v>
+        <v>22.977</v>
       </c>
       <c r="E640">
         <v>30.603</v>
       </c>
       <c r="F640">
-        <v>51.916</v>
+        <v>53.58</v>
       </c>
       <c r="G640">
-        <v>277.973</v>
+        <v>279.637</v>
       </c>
       <c r="H640">
-        <v>0.22</v>
+        <v>0.168</v>
       </c>
       <c r="I640">
         <v>8.48</v>
       </c>
       <c r="J640">
-        <v>22.576</v>
+        <v>22.563</v>
       </c>
       <c r="K640">
-        <v>43.147</v>
+        <v>42.988</v>
       </c>
       <c r="L640">
-        <v>3.5</v>
+        <v>3.501</v>
       </c>
       <c r="M640">
         <v>173.163</v>
       </c>
       <c r="N640">
-        <v>689.076</v>
+        <v>691.666</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>79.486</v>
       </c>
       <c r="C641">
-        <v>87.751</v>
+        <v>88.856</v>
       </c>
       <c r="D641">
-        <v>26.35</v>
+        <v>26.928</v>
       </c>
       <c r="E641">
         <v>32.341</v>
       </c>
       <c r="F641">
-        <v>58.691</v>
+        <v>59.269</v>
       </c>
       <c r="G641">
-        <v>301.037</v>
+        <v>301.615</v>
       </c>
       <c r="H641">
-        <v>0.226</v>
+        <v>0.172</v>
       </c>
       <c r="I641">
         <v>8.338</v>
       </c>
       <c r="J641">
-        <v>23.714</v>
+        <v>23.699</v>
       </c>
       <c r="K641">
-        <v>56.527</v>
+        <v>56.323</v>
       </c>
       <c r="L641">
-        <v>2.465</v>
+        <v>2.466</v>
       </c>
       <c r="M641">
         <v>187.529</v>
       </c>
       <c r="N641">
-        <v>747.073</v>
+        <v>748.484</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>92.128</v>
       </c>
       <c r="C642">
-        <v>95.09</v>
+        <v>96.223</v>
       </c>
       <c r="D642">
-        <v>35.035</v>
+        <v>34.763</v>
       </c>
       <c r="E642">
         <v>30.975</v>
       </c>
       <c r="F642">
-        <v>66.01</v>
+        <v>65.738</v>
       </c>
       <c r="G642">
-        <v>317.159</v>
+        <v>316.887</v>
       </c>
       <c r="H642">
-        <v>0.236</v>
+        <v>0.179</v>
       </c>
       <c r="I642">
         <v>7.329</v>
       </c>
       <c r="J642">
-        <v>23.468</v>
+        <v>23.454</v>
       </c>
       <c r="K642">
-        <v>39.148</v>
+        <v>38.997</v>
       </c>
       <c r="L642">
-        <v>3.455</v>
+        <v>3.456</v>
       </c>
       <c r="M642">
         <v>186.974</v>
       </c>
       <c r="N642">
-        <v>764.987</v>
+        <v>765.627</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>100.148</v>
       </c>
       <c r="C643">
-        <v>85.47</v>
+        <v>86.535</v>
       </c>
       <c r="D643">
-        <v>45.311</v>
+        <v>44.918</v>
       </c>
       <c r="E643">
         <v>33.564</v>
       </c>
       <c r="F643">
-        <v>78.874</v>
+        <v>78.482</v>
       </c>
       <c r="G643">
-        <v>336.242</v>
+        <v>335.85</v>
       </c>
       <c r="H643">
-        <v>0.088</v>
+        <v>0.067</v>
       </c>
       <c r="I643">
         <v>9.835</v>
       </c>
       <c r="J643">
-        <v>23.958</v>
+        <v>23.944</v>
       </c>
       <c r="K643">
-        <v>47.268</v>
+        <v>47.088</v>
       </c>
       <c r="L643">
-        <v>4.205</v>
+        <v>4.207</v>
       </c>
       <c r="M643">
         <v>193.513</v>
       </c>
       <c r="N643">
-        <v>800.728</v>
+        <v>801.187</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>101.315</v>
       </c>
       <c r="C644">
-        <v>82.569</v>
+        <v>83.606</v>
       </c>
       <c r="D644">
-        <v>61.642</v>
+        <v>61.32</v>
       </c>
       <c r="E644">
         <v>29.89</v>
       </c>
       <c r="F644">
-        <v>91.532</v>
+        <v>91.21</v>
       </c>
       <c r="G644">
-        <v>373.054</v>
+        <v>372.731</v>
       </c>
       <c r="H644">
-        <v>0.166</v>
+        <v>0.127</v>
       </c>
       <c r="I644">
         <v>9.061</v>
       </c>
       <c r="J644">
-        <v>24.157</v>
+        <v>24.142</v>
       </c>
       <c r="K644">
-        <v>34.486</v>
+        <v>34.35</v>
       </c>
       <c r="L644">
-        <v>3.17</v>
+        <v>3.171</v>
       </c>
       <c r="M644">
         <v>193.535</v>
       </c>
       <c r="N644">
-        <v>821.513</v>
+        <v>822.038</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>99.081</v>
       </c>
       <c r="C645">
-        <v>98.944</v>
+        <v>100.082</v>
       </c>
       <c r="D645">
-        <v>46.248</v>
+        <v>46.147</v>
       </c>
       <c r="E645">
         <v>28.87</v>
       </c>
       <c r="F645">
-        <v>75.118</v>
+        <v>75.016</v>
       </c>
       <c r="G645">
-        <v>331.126</v>
+        <v>331.025</v>
       </c>
       <c r="H645">
-        <v>0.008</v>
+        <v>0.006</v>
       </c>
       <c r="I645">
         <v>10.296</v>
       </c>
       <c r="J645">
-        <v>22.74</v>
+        <v>22.726</v>
       </c>
       <c r="K645">
-        <v>28.233</v>
+        <v>28.122</v>
       </c>
       <c r="L645">
-        <v>4.309</v>
+        <v>4.307</v>
       </c>
       <c r="M645">
         <v>183.647</v>
       </c>
       <c r="N645">
-        <v>778.384</v>
+        <v>779.291</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>89.93</v>
       </c>
       <c r="C646">
-        <v>123.715</v>
+        <v>117.53</v>
       </c>
       <c r="D646">
-        <v>39.274</v>
+        <v>47.325</v>
       </c>
       <c r="E646">
         <v>26.745</v>
       </c>
       <c r="F646">
-        <v>66.02</v>
+        <v>74.071</v>
       </c>
       <c r="G646">
-        <v>333.291</v>
+        <v>336.404</v>
       </c>
       <c r="H646">
-        <v>-0.682</v>
+        <v>0.062</v>
       </c>
       <c r="I646">
-        <v>10.296</v>
+        <v>8.701</v>
       </c>
       <c r="J646">
-        <v>23.591</v>
+        <v>23.259</v>
       </c>
       <c r="K646">
-        <v>22.451</v>
+        <v>32.738</v>
       </c>
       <c r="L646">
-        <v>3.595</v>
+        <v>3.759</v>
       </c>
       <c r="M646">
-        <v>172.977</v>
+        <v>170.621</v>
       </c>
       <c r="N646">
-        <v>779.164</v>
+        <v>783.004</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>66.612</v>
+      </c>
+      <c r="C647">
+        <v>91.61</v>
+      </c>
+      <c r="D647">
+        <v>24.298</v>
+      </c>
+      <c r="E647">
+        <v>29.261</v>
+      </c>
+      <c r="F647">
+        <v>53.559</v>
+      </c>
+      <c r="G647">
+        <v>308.557</v>
+      </c>
+      <c r="H647">
+        <v>0.393</v>
+      </c>
+      <c r="I647">
+        <v>8.969</v>
+      </c>
+      <c r="J647">
+        <v>21.981</v>
+      </c>
+      <c r="K647">
+        <v>18.678</v>
+      </c>
+      <c r="L647">
+        <v>4.112</v>
+      </c>
+      <c r="M647">
+        <v>170.295</v>
+      </c>
+      <c r="N647">
+        <v>691.206</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>47.739</v>
+      </c>
+      <c r="C648">
+        <v>86.983</v>
+      </c>
+      <c r="D648">
+        <v>40.12</v>
+      </c>
+      <c r="E648">
+        <v>32.045</v>
+      </c>
+      <c r="F648">
+        <v>72.165</v>
+      </c>
+      <c r="G648">
+        <v>335.25</v>
+      </c>
+      <c r="H648">
+        <v>0.579</v>
+      </c>
+      <c r="I648">
+        <v>7.788</v>
+      </c>
+      <c r="J648">
+        <v>22.977</v>
+      </c>
+      <c r="K648">
+        <v>40.81</v>
+      </c>
+      <c r="L648">
+        <v>4.439</v>
+      </c>
+      <c r="M648">
+        <v>184.147</v>
+      </c>
+      <c r="N648">
+        <v>730.711</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="88.55" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -31999,81 +32087,125 @@
       </c>
       <c r="K87">
         <v>510.112</v>
       </c>
       <c r="L87">
         <v>38.991</v>
       </c>
       <c r="M87">
         <v>2170.312</v>
       </c>
       <c r="N87">
         <v>8605.837</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>888.294</v>
       </c>
       <c r="C88">
         <v>1135.791</v>
       </c>
       <c r="D88">
-        <v>432.848</v>
+        <v>458.321</v>
       </c>
       <c r="E88">
         <v>388.301</v>
       </c>
       <c r="F88">
-        <v>821.149</v>
+        <v>846.623</v>
       </c>
       <c r="G88">
-        <v>3714.486</v>
+        <v>3739.96</v>
       </c>
       <c r="H88">
         <v>2.376</v>
       </c>
       <c r="I88">
         <v>84.397</v>
       </c>
       <c r="J88">
         <v>277.186</v>
       </c>
       <c r="K88">
         <v>453.273</v>
       </c>
       <c r="L88">
-        <v>42.207</v>
+        <v>42.208</v>
       </c>
       <c r="M88">
         <v>2138.28</v>
       </c>
       <c r="N88">
-        <v>8736.29</v>
+        <v>8761.764</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>876.63</v>
+      </c>
+      <c r="C89">
+        <v>1161.112</v>
+      </c>
+      <c r="D89">
+        <v>483.568</v>
+      </c>
+      <c r="E89">
+        <v>365.008</v>
+      </c>
+      <c r="F89">
+        <v>848.575</v>
+      </c>
+      <c r="G89">
+        <v>3822.264</v>
+      </c>
+      <c r="H89">
+        <v>3.491</v>
+      </c>
+      <c r="I89">
+        <v>96.157</v>
+      </c>
+      <c r="J89">
+        <v>274.397</v>
+      </c>
+      <c r="K89">
+        <v>445.092</v>
+      </c>
+      <c r="L89">
+        <v>44.938</v>
+      </c>
+      <c r="M89">
+        <v>2149.166</v>
+      </c>
+      <c r="N89">
+        <v>8873.247</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>