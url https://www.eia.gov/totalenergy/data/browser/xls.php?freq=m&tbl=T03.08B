--- v3 (2026-04-11)
+++ v4 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 3.8b Heat Content of Petroleum Consumption:  Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane/Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Consumed by the Industrial Sector</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="88.55" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -26510,213 +26510,213 @@
       </c>
       <c r="K600">
         <v>57.246</v>
       </c>
       <c r="L600">
         <v>5.418</v>
       </c>
       <c r="M600">
         <v>190.844</v>
       </c>
       <c r="N600">
         <v>752.479</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>50.068</v>
       </c>
       <c r="C601">
         <v>123.701</v>
       </c>
       <c r="D601">
-        <v>38.566</v>
+        <v>38.548</v>
       </c>
       <c r="E601">
         <v>35.443</v>
       </c>
       <c r="F601">
-        <v>74.009</v>
+        <v>73.991</v>
       </c>
       <c r="G601">
-        <v>289.539</v>
+        <v>289.521</v>
       </c>
       <c r="H601">
         <v>0.566</v>
       </c>
       <c r="I601">
         <v>11.074</v>
       </c>
       <c r="J601">
         <v>21.48</v>
       </c>
       <c r="K601">
         <v>38.965</v>
       </c>
       <c r="L601">
         <v>2.849</v>
       </c>
       <c r="M601">
         <v>176.167</v>
       </c>
       <c r="N601">
-        <v>714.41</v>
+        <v>714.393</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>49.106</v>
       </c>
       <c r="C602">
         <v>111.355</v>
       </c>
       <c r="D602">
-        <v>40.139</v>
+        <v>40.128</v>
       </c>
       <c r="E602">
         <v>31.194</v>
       </c>
       <c r="F602">
-        <v>71.333</v>
+        <v>71.322</v>
       </c>
       <c r="G602">
-        <v>248.392</v>
+        <v>248.381</v>
       </c>
       <c r="H602">
         <v>0.037</v>
       </c>
       <c r="I602">
         <v>9.064</v>
       </c>
       <c r="J602">
         <v>20.817</v>
       </c>
       <c r="K602">
         <v>32.157</v>
       </c>
       <c r="L602">
         <v>3.234</v>
       </c>
       <c r="M602">
         <v>157.833</v>
       </c>
       <c r="N602">
-        <v>631.995</v>
+        <v>631.984</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>55.929</v>
       </c>
       <c r="C603">
         <v>122.895</v>
       </c>
       <c r="D603">
-        <v>35.015</v>
+        <v>35.009</v>
       </c>
       <c r="E603">
         <v>36.168</v>
       </c>
       <c r="F603">
-        <v>71.183</v>
+        <v>71.177</v>
       </c>
       <c r="G603">
-        <v>285.312</v>
+        <v>285.306</v>
       </c>
       <c r="H603">
         <v>0.012</v>
       </c>
       <c r="I603">
         <v>12.234</v>
       </c>
       <c r="J603">
         <v>23.993</v>
       </c>
       <c r="K603">
         <v>41.739</v>
       </c>
       <c r="L603">
         <v>4.515</v>
       </c>
       <c r="M603">
         <v>183.543</v>
       </c>
       <c r="N603">
-        <v>730.172</v>
+        <v>730.166</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>66.764</v>
       </c>
       <c r="C604">
         <v>97.798</v>
       </c>
       <c r="D604">
-        <v>20.257</v>
+        <v>20.256</v>
       </c>
       <c r="E604">
         <v>34.76</v>
       </c>
       <c r="F604">
-        <v>55.017</v>
+        <v>55.016</v>
       </c>
       <c r="G604">
-        <v>254.571</v>
+        <v>254.57</v>
       </c>
       <c r="H604">
         <v>0.051</v>
       </c>
       <c r="I604">
         <v>10.511</v>
       </c>
       <c r="J604">
         <v>22.687</v>
       </c>
       <c r="K604">
         <v>37.43</v>
       </c>
       <c r="L604">
         <v>3.507</v>
       </c>
       <c r="M604">
         <v>183.01</v>
       </c>
       <c r="N604">
-        <v>676.329</v>
+        <v>676.328</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>82.522</v>
       </c>
       <c r="C605">
         <v>86.993</v>
       </c>
       <c r="D605">
         <v>26.923</v>
       </c>
       <c r="E605">
         <v>35.328</v>
       </c>
       <c r="F605">
         <v>62.251</v>
       </c>
       <c r="G605">
         <v>260.707</v>
       </c>
       <c r="H605">
@@ -26739,579 +26739,579 @@
       </c>
       <c r="N605">
         <v>689.709</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>98.105</v>
       </c>
       <c r="C606">
         <v>94.908</v>
       </c>
       <c r="D606">
         <v>38.054</v>
       </c>
       <c r="E606">
         <v>32.283</v>
       </c>
       <c r="F606">
         <v>70.337</v>
       </c>
       <c r="G606">
-        <v>282.606</v>
+        <v>282.607</v>
       </c>
       <c r="H606">
         <v>0.012</v>
       </c>
       <c r="I606">
         <v>7.981</v>
       </c>
       <c r="J606">
         <v>23.4</v>
       </c>
       <c r="K606">
         <v>35.041</v>
       </c>
       <c r="L606">
         <v>4.159</v>
       </c>
       <c r="M606">
         <v>185.54</v>
       </c>
       <c r="N606">
         <v>731.752</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>95.685</v>
       </c>
       <c r="C607">
         <v>66.239</v>
       </c>
       <c r="D607">
-        <v>47.251</v>
+        <v>47.252</v>
       </c>
       <c r="E607">
         <v>34.465</v>
       </c>
       <c r="F607">
-        <v>81.716</v>
+        <v>81.717</v>
       </c>
       <c r="G607">
-        <v>305.35</v>
+        <v>305.351</v>
       </c>
       <c r="H607">
         <v>0.05</v>
       </c>
       <c r="I607">
         <v>4.096</v>
       </c>
       <c r="J607">
         <v>23.477</v>
       </c>
       <c r="K607">
         <v>64.771</v>
       </c>
       <c r="L607">
         <v>4.054</v>
       </c>
       <c r="M607">
         <v>198.986</v>
       </c>
       <c r="N607">
         <v>762.709</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>104.909</v>
       </c>
       <c r="C608">
         <v>91.781</v>
       </c>
       <c r="D608">
         <v>41.121</v>
       </c>
       <c r="E608">
         <v>33.449</v>
       </c>
       <c r="F608">
-        <v>74.569</v>
+        <v>74.57</v>
       </c>
       <c r="G608">
         <v>273.972</v>
       </c>
       <c r="H608">
         <v>0.003</v>
       </c>
       <c r="I608">
         <v>11.84</v>
       </c>
       <c r="J608">
         <v>24.287</v>
       </c>
       <c r="K608">
         <v>47.715</v>
       </c>
       <c r="L608">
         <v>4.087</v>
       </c>
       <c r="M608">
         <v>196.344</v>
       </c>
       <c r="N608">
         <v>754.938</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>93.93</v>
       </c>
       <c r="C609">
         <v>110.955</v>
       </c>
       <c r="D609">
-        <v>56.995</v>
+        <v>56.997</v>
       </c>
       <c r="E609">
         <v>29.99</v>
       </c>
       <c r="F609">
-        <v>86.985</v>
+        <v>86.986</v>
       </c>
       <c r="G609">
-        <v>276.224</v>
+        <v>276.226</v>
       </c>
       <c r="H609">
         <v>0.053</v>
       </c>
       <c r="I609">
         <v>8.423</v>
       </c>
       <c r="J609">
         <v>22.81</v>
       </c>
       <c r="K609">
         <v>42.542</v>
       </c>
       <c r="L609">
         <v>5.165</v>
       </c>
       <c r="M609">
         <v>182.241</v>
       </c>
       <c r="N609">
-        <v>742.343</v>
+        <v>742.345</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>93.103</v>
       </c>
       <c r="C610">
         <v>116.021</v>
       </c>
       <c r="D610">
-        <v>39.48</v>
+        <v>39.486</v>
       </c>
       <c r="E610">
         <v>27.528</v>
       </c>
       <c r="F610">
-        <v>67.007</v>
+        <v>67.014</v>
       </c>
       <c r="G610">
-        <v>269.657</v>
+        <v>269.663</v>
       </c>
       <c r="H610">
         <v>0.009</v>
       </c>
       <c r="I610">
         <v>11.468</v>
       </c>
       <c r="J610">
         <v>23.465</v>
       </c>
       <c r="K610">
         <v>29.273</v>
       </c>
       <c r="L610">
         <v>3.533</v>
       </c>
       <c r="M610">
         <v>185.287</v>
       </c>
       <c r="N610">
-        <v>731.815</v>
+        <v>731.821</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>73.362</v>
       </c>
       <c r="C611">
         <v>110.608</v>
       </c>
       <c r="D611">
-        <v>38.672</v>
+        <v>38.684</v>
       </c>
       <c r="E611">
         <v>27.658</v>
       </c>
       <c r="F611">
-        <v>66.33</v>
+        <v>66.342</v>
       </c>
       <c r="G611">
-        <v>259.744</v>
+        <v>259.757</v>
       </c>
       <c r="H611">
         <v>0.085</v>
       </c>
       <c r="I611">
         <v>9.173</v>
       </c>
       <c r="J611">
         <v>22.759</v>
       </c>
       <c r="K611">
         <v>49.528</v>
       </c>
       <c r="L611">
         <v>4.171</v>
       </c>
       <c r="M611">
         <v>176.198</v>
       </c>
       <c r="N611">
-        <v>705.628</v>
+        <v>705.641</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>52.651</v>
       </c>
       <c r="C612">
         <v>65.724</v>
       </c>
       <c r="D612">
-        <v>29.074</v>
+        <v>29.087</v>
       </c>
       <c r="E612">
         <v>28.229</v>
       </c>
       <c r="F612">
-        <v>57.304</v>
+        <v>57.317</v>
       </c>
       <c r="G612">
-        <v>234.236</v>
+        <v>234.249</v>
       </c>
       <c r="H612">
         <v>0.1</v>
       </c>
       <c r="I612">
         <v>9.232</v>
       </c>
       <c r="J612">
         <v>22.903</v>
       </c>
       <c r="K612">
         <v>34.895</v>
       </c>
       <c r="L612">
         <v>3.694</v>
       </c>
       <c r="M612">
         <v>179.954</v>
       </c>
       <c r="N612">
-        <v>603.388</v>
+        <v>603.401</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>46.702</v>
       </c>
       <c r="C613">
         <v>119.941</v>
       </c>
       <c r="D613">
-        <v>39.536</v>
+        <v>39.543</v>
       </c>
       <c r="E613">
         <v>30.933</v>
       </c>
       <c r="F613">
-        <v>70.469</v>
+        <v>70.476</v>
       </c>
       <c r="G613">
-        <v>274.912</v>
+        <v>274.919</v>
       </c>
       <c r="H613">
         <v>0.998</v>
       </c>
       <c r="I613">
         <v>10.472</v>
       </c>
       <c r="J613">
         <v>21.705</v>
       </c>
       <c r="K613">
         <v>19.05</v>
       </c>
       <c r="L613">
         <v>3.861</v>
       </c>
       <c r="M613">
         <v>174.795</v>
       </c>
       <c r="N613">
-        <v>672.435</v>
+        <v>672.441</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>45.275</v>
       </c>
       <c r="C614">
         <v>81.695</v>
       </c>
       <c r="D614">
-        <v>29.581</v>
+        <v>29.586</v>
       </c>
       <c r="E614">
         <v>26.297</v>
       </c>
       <c r="F614">
-        <v>55.878</v>
+        <v>55.883</v>
       </c>
       <c r="G614">
-        <v>242.468</v>
+        <v>242.473</v>
       </c>
       <c r="H614">
         <v>0.611</v>
       </c>
       <c r="I614">
         <v>9.309</v>
       </c>
       <c r="J614">
         <v>20.559</v>
       </c>
       <c r="K614">
         <v>36.46</v>
       </c>
       <c r="L614">
         <v>4.513</v>
       </c>
       <c r="M614">
         <v>152.531</v>
       </c>
       <c r="N614">
-        <v>593.422</v>
+        <v>593.426</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>53.019</v>
       </c>
       <c r="C615">
         <v>123.981</v>
       </c>
       <c r="D615">
-        <v>4.66</v>
+        <v>4.664</v>
       </c>
       <c r="E615">
         <v>29.955</v>
       </c>
       <c r="F615">
-        <v>34.615</v>
+        <v>34.62</v>
       </c>
       <c r="G615">
-        <v>248.037</v>
+        <v>248.042</v>
       </c>
       <c r="H615">
         <v>0.13</v>
       </c>
       <c r="I615">
         <v>5.444</v>
       </c>
       <c r="J615">
         <v>23.762</v>
       </c>
       <c r="K615">
         <v>50.555</v>
       </c>
       <c r="L615">
         <v>2.957</v>
       </c>
       <c r="M615">
         <v>182.239</v>
       </c>
       <c r="N615">
-        <v>690.124</v>
+        <v>690.129</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>64.666</v>
       </c>
       <c r="C616">
         <v>94.998</v>
       </c>
       <c r="D616">
-        <v>21.383</v>
+        <v>21.385</v>
       </c>
       <c r="E616">
         <v>31.09</v>
       </c>
       <c r="F616">
-        <v>52.474</v>
+        <v>52.476</v>
       </c>
       <c r="G616">
-        <v>269.278</v>
+        <v>269.28</v>
       </c>
       <c r="H616">
         <v>0.34</v>
       </c>
       <c r="I616">
         <v>7.104</v>
       </c>
       <c r="J616">
         <v>22.659</v>
       </c>
       <c r="K616">
         <v>55.091</v>
       </c>
       <c r="L616">
         <v>2.838</v>
       </c>
       <c r="M616">
         <v>185.941</v>
       </c>
       <c r="N616">
-        <v>702.914</v>
+        <v>702.916</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>84.128</v>
       </c>
       <c r="C617">
         <v>100.169</v>
       </c>
       <c r="D617">
-        <v>17.943</v>
+        <v>17.942</v>
       </c>
       <c r="E617">
         <v>32.831</v>
       </c>
       <c r="F617">
         <v>50.774</v>
       </c>
       <c r="G617">
-        <v>286.948</v>
+        <v>286.947</v>
       </c>
       <c r="H617">
         <v>0.515</v>
       </c>
       <c r="I617">
         <v>8.8</v>
       </c>
       <c r="J617">
         <v>23.77</v>
       </c>
       <c r="K617">
         <v>38.368</v>
       </c>
       <c r="L617">
         <v>2.329</v>
       </c>
       <c r="M617">
         <v>195.208</v>
       </c>
       <c r="N617">
         <v>740.234</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>93.658</v>
       </c>
       <c r="C618">
         <v>95.777</v>
       </c>
       <c r="D618">
-        <v>36.04</v>
+        <v>36.041</v>
       </c>
       <c r="E618">
         <v>30.745</v>
       </c>
       <c r="F618">
         <v>66.786</v>
       </c>
       <c r="G618">
-        <v>286.102</v>
+        <v>286.103</v>
       </c>
       <c r="H618">
         <v>0.18</v>
       </c>
       <c r="I618">
         <v>8.338</v>
       </c>
       <c r="J618">
         <v>23.727</v>
       </c>
       <c r="K618">
         <v>32.866</v>
       </c>
       <c r="L618">
         <v>2.807</v>
       </c>
       <c r="M618">
         <v>183.572</v>
       </c>
       <c r="N618">
         <v>727.028</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
@@ -27332,1327 +27332,1415 @@
       <c r="F619">
         <v>78.422</v>
       </c>
       <c r="G619">
         <v>318.722</v>
       </c>
       <c r="H619">
         <v>0.445</v>
       </c>
       <c r="I619">
         <v>8.563</v>
       </c>
       <c r="J619">
         <v>23.506</v>
       </c>
       <c r="K619">
         <v>14.694</v>
       </c>
       <c r="L619">
         <v>2.698</v>
       </c>
       <c r="M619">
         <v>199.492</v>
       </c>
       <c r="N619">
-        <v>722.218</v>
+        <v>722.219</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>105.564</v>
       </c>
       <c r="C620">
         <v>113.059</v>
       </c>
       <c r="D620">
         <v>50.3</v>
       </c>
       <c r="E620">
         <v>32.364</v>
       </c>
       <c r="F620">
         <v>82.663</v>
       </c>
       <c r="G620">
         <v>295.848</v>
       </c>
       <c r="H620">
         <v>0.021</v>
       </c>
       <c r="I620">
         <v>7.386</v>
       </c>
       <c r="J620">
         <v>24.2</v>
       </c>
       <c r="K620">
         <v>51.17</v>
       </c>
       <c r="L620">
         <v>3.614</v>
       </c>
       <c r="M620">
         <v>188.561</v>
       </c>
       <c r="N620">
-        <v>789.423</v>
+        <v>789.424</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>94.584</v>
       </c>
       <c r="C621">
         <v>93.996</v>
       </c>
       <c r="D621">
-        <v>45.197</v>
+        <v>45.198</v>
       </c>
       <c r="E621">
         <v>29.909</v>
       </c>
       <c r="F621">
-        <v>75.106</v>
+        <v>75.107</v>
       </c>
       <c r="G621">
         <v>288.63</v>
       </c>
       <c r="H621">
         <v>0.384</v>
       </c>
       <c r="I621">
         <v>6.466</v>
       </c>
       <c r="J621">
         <v>22.403</v>
       </c>
       <c r="K621">
         <v>65.223</v>
       </c>
       <c r="L621">
         <v>2.484</v>
       </c>
       <c r="M621">
         <v>181.106</v>
       </c>
       <c r="N621">
-        <v>755.275</v>
+        <v>755.276</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>92.512</v>
       </c>
       <c r="C622">
         <v>113.095</v>
       </c>
       <c r="D622">
-        <v>57.879</v>
+        <v>57.878</v>
       </c>
       <c r="E622">
         <v>28.782</v>
       </c>
       <c r="F622">
-        <v>86.661</v>
+        <v>86.66</v>
       </c>
       <c r="G622">
-        <v>306.474</v>
+        <v>306.473</v>
       </c>
       <c r="H622">
         <v>0.038</v>
       </c>
       <c r="I622">
         <v>8.84</v>
       </c>
       <c r="J622">
         <v>23.822</v>
       </c>
       <c r="K622">
         <v>44.804</v>
       </c>
       <c r="L622">
         <v>2.909</v>
       </c>
       <c r="M622">
         <v>168.1</v>
       </c>
       <c r="N622">
-        <v>760.594</v>
+        <v>760.593</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>65.605</v>
       </c>
       <c r="C623">
         <v>106.757</v>
       </c>
       <c r="D623">
-        <v>38.149</v>
+        <v>38.141</v>
       </c>
       <c r="E623">
         <v>32.153</v>
       </c>
       <c r="F623">
-        <v>70.302</v>
+        <v>70.294</v>
       </c>
       <c r="G623">
-        <v>305.373</v>
+        <v>305.365</v>
       </c>
       <c r="H623">
         <v>0.037</v>
       </c>
       <c r="I623">
         <v>4.539</v>
       </c>
       <c r="J623">
         <v>22.572</v>
       </c>
       <c r="K623">
         <v>74.751</v>
       </c>
       <c r="L623">
         <v>4.001</v>
       </c>
       <c r="M623">
         <v>176.432</v>
       </c>
       <c r="N623">
-        <v>760.068</v>
+        <v>760.06</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>51.369</v>
       </c>
       <c r="C624">
         <v>67.531</v>
       </c>
       <c r="D624">
-        <v>37.597</v>
+        <v>37.587</v>
       </c>
       <c r="E624">
         <v>37.192</v>
       </c>
       <c r="F624">
-        <v>74.789</v>
+        <v>74.778</v>
       </c>
       <c r="G624">
-        <v>332.595</v>
+        <v>332.585</v>
       </c>
       <c r="H624">
         <v>0.669</v>
       </c>
       <c r="I624">
         <v>3.515</v>
       </c>
       <c r="J624">
         <v>23.026</v>
       </c>
       <c r="K624">
         <v>27.08</v>
       </c>
       <c r="L624">
         <v>3.978</v>
       </c>
       <c r="M624">
         <v>182.336</v>
       </c>
       <c r="N624">
-        <v>692.101</v>
+        <v>692.09</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>47.867</v>
       </c>
       <c r="C625">
         <v>114.512</v>
       </c>
       <c r="D625">
-        <v>48.421</v>
+        <v>48.427</v>
       </c>
       <c r="E625">
         <v>31.792</v>
       </c>
       <c r="F625">
-        <v>80.213</v>
+        <v>80.219</v>
       </c>
       <c r="G625">
-        <v>303.312</v>
+        <v>303.318</v>
       </c>
       <c r="H625">
         <v>0.416</v>
       </c>
       <c r="I625">
-        <v>7.776</v>
+        <v>7.676</v>
       </c>
       <c r="J625">
-        <v>21.707</v>
+        <v>21.246</v>
       </c>
       <c r="K625">
         <v>38.26</v>
       </c>
       <c r="L625">
         <v>3.501</v>
       </c>
       <c r="M625">
         <v>179.277</v>
       </c>
       <c r="N625">
-        <v>716.628</v>
+        <v>716.073</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>44.266</v>
       </c>
       <c r="C626">
         <v>97.598</v>
       </c>
       <c r="D626">
-        <v>32.361</v>
+        <v>32.363</v>
       </c>
       <c r="E626">
         <v>26.55</v>
       </c>
       <c r="F626">
-        <v>58.911</v>
+        <v>58.913</v>
       </c>
       <c r="G626">
-        <v>276.839</v>
+        <v>276.842</v>
       </c>
       <c r="H626">
         <v>0.209</v>
       </c>
       <c r="I626">
-        <v>6.102</v>
+        <v>6.023</v>
       </c>
       <c r="J626">
-        <v>21.21</v>
+        <v>20.76</v>
       </c>
       <c r="K626">
         <v>22.014</v>
       </c>
       <c r="L626">
         <v>3.322</v>
       </c>
       <c r="M626">
         <v>162.227</v>
       </c>
       <c r="N626">
-        <v>633.787</v>
+        <v>633.261</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>53.127</v>
       </c>
       <c r="C627">
         <v>86.56</v>
       </c>
       <c r="D627">
-        <v>20.237</v>
+        <v>20.24</v>
       </c>
       <c r="E627">
         <v>32.229</v>
       </c>
       <c r="F627">
-        <v>52.466</v>
+        <v>52.47</v>
       </c>
       <c r="G627">
-        <v>293.258</v>
+        <v>293.261</v>
       </c>
       <c r="H627">
         <v>0.218</v>
       </c>
       <c r="I627">
-        <v>6.949</v>
+        <v>6.859</v>
       </c>
       <c r="J627">
-        <v>23.4</v>
+        <v>22.903</v>
       </c>
       <c r="K627">
         <v>25.998</v>
       </c>
       <c r="L627">
         <v>3.671</v>
       </c>
       <c r="M627">
         <v>178.583</v>
       </c>
       <c r="N627">
-        <v>671.764</v>
+        <v>671.181</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>58.925</v>
       </c>
       <c r="C628">
         <v>94.849</v>
       </c>
       <c r="D628">
-        <v>21.254</v>
+        <v>21.255</v>
       </c>
       <c r="E628">
         <v>32.874</v>
       </c>
       <c r="F628">
-        <v>54.128</v>
+        <v>54.129</v>
       </c>
       <c r="G628">
-        <v>278.809</v>
+        <v>278.81</v>
       </c>
       <c r="H628">
         <v>0.321</v>
       </c>
       <c r="I628">
-        <v>9.082</v>
+        <v>8.966</v>
       </c>
       <c r="J628">
-        <v>22.474</v>
+        <v>21.997</v>
       </c>
       <c r="K628">
         <v>58.764</v>
       </c>
       <c r="L628">
         <v>3.905</v>
       </c>
       <c r="M628">
         <v>170.565</v>
       </c>
       <c r="N628">
-        <v>697.695</v>
+        <v>697.102</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>83.391</v>
       </c>
       <c r="C629">
         <v>93.505</v>
       </c>
       <c r="D629">
-        <v>31.725</v>
+        <v>31.728</v>
       </c>
       <c r="E629">
         <v>34.415</v>
       </c>
       <c r="F629">
-        <v>66.14</v>
+        <v>66.144</v>
       </c>
       <c r="G629">
-        <v>314.945</v>
+        <v>314.948</v>
       </c>
       <c r="H629">
         <v>0.324</v>
       </c>
       <c r="I629">
-        <v>7.163</v>
+        <v>7.071</v>
       </c>
       <c r="J629">
-        <v>24.589</v>
+        <v>24.067</v>
       </c>
       <c r="K629">
         <v>55.446</v>
       </c>
       <c r="L629">
         <v>3.564</v>
       </c>
       <c r="M629">
         <v>187.249</v>
       </c>
       <c r="N629">
-        <v>770.177</v>
+        <v>769.566</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>94.889</v>
       </c>
       <c r="C630">
         <v>71.082</v>
       </c>
       <c r="D630">
-        <v>36.497</v>
+        <v>36.499</v>
       </c>
       <c r="E630">
         <v>32.16</v>
       </c>
       <c r="F630">
-        <v>68.657</v>
+        <v>68.66</v>
       </c>
       <c r="G630">
-        <v>304.932</v>
+        <v>304.934</v>
       </c>
       <c r="H630">
         <v>0.23</v>
       </c>
       <c r="I630">
-        <v>8.058</v>
+        <v>7.954</v>
       </c>
       <c r="J630">
-        <v>23.31</v>
+        <v>22.815</v>
       </c>
       <c r="K630">
         <v>32.788</v>
       </c>
       <c r="L630">
         <v>3.421</v>
       </c>
       <c r="M630">
         <v>183.76</v>
       </c>
       <c r="N630">
-        <v>722.469</v>
+        <v>721.872</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>95.602</v>
       </c>
       <c r="C631">
         <v>82.073</v>
       </c>
       <c r="D631">
-        <v>37.216</v>
+        <v>37.217</v>
       </c>
       <c r="E631">
         <v>31.934</v>
       </c>
       <c r="F631">
-        <v>69.15</v>
+        <v>69.151</v>
       </c>
       <c r="G631">
-        <v>295.432</v>
+        <v>295.433</v>
       </c>
       <c r="H631">
         <v>0.045</v>
       </c>
       <c r="I631">
-        <v>7.428</v>
+        <v>7.332</v>
       </c>
       <c r="J631">
-        <v>24.397</v>
+        <v>23.879</v>
       </c>
       <c r="K631">
         <v>57.163</v>
       </c>
       <c r="L631">
         <v>3.494</v>
       </c>
       <c r="M631">
         <v>187.644</v>
       </c>
       <c r="N631">
-        <v>753.278</v>
+        <v>752.665</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>105.038</v>
       </c>
       <c r="C632">
         <v>104.347</v>
       </c>
       <c r="D632">
-        <v>44.168</v>
+        <v>44.169</v>
       </c>
       <c r="E632">
         <v>32.609</v>
       </c>
       <c r="F632">
-        <v>76.777</v>
+        <v>76.778</v>
       </c>
       <c r="G632">
-        <v>328.199</v>
+        <v>328.2</v>
       </c>
       <c r="H632">
         <v>0</v>
       </c>
       <c r="I632">
-        <v>8.95</v>
+        <v>8.835</v>
       </c>
       <c r="J632">
-        <v>24.238</v>
+        <v>23.724</v>
       </c>
       <c r="K632">
         <v>36.796</v>
       </c>
       <c r="L632">
         <v>3.406</v>
       </c>
       <c r="M632">
         <v>190.088</v>
       </c>
       <c r="N632">
-        <v>801.063</v>
+        <v>800.434</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>88.784</v>
       </c>
       <c r="C633">
         <v>84.854</v>
       </c>
       <c r="D633">
-        <v>47.963</v>
+        <v>47.962</v>
       </c>
       <c r="E633">
         <v>31.175</v>
       </c>
       <c r="F633">
         <v>79.137</v>
       </c>
       <c r="G633">
         <v>333.981</v>
       </c>
       <c r="H633">
         <v>0</v>
       </c>
       <c r="I633">
-        <v>7.2</v>
+        <v>7.108</v>
       </c>
       <c r="J633">
-        <v>22.763</v>
+        <v>22.279</v>
       </c>
       <c r="K633">
         <v>35.195</v>
       </c>
       <c r="L633">
         <v>2.57</v>
       </c>
       <c r="M633">
         <v>172.144</v>
       </c>
       <c r="N633">
-        <v>747.493</v>
+        <v>746.916</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>97.077</v>
       </c>
       <c r="C634">
         <v>131.514</v>
       </c>
       <c r="D634">
-        <v>57.978</v>
+        <v>57.974</v>
       </c>
       <c r="E634">
         <v>33.399</v>
       </c>
       <c r="F634">
-        <v>91.377</v>
+        <v>91.373</v>
       </c>
       <c r="G634">
-        <v>353.027</v>
+        <v>353.024</v>
       </c>
       <c r="H634">
         <v>0.032</v>
       </c>
       <c r="I634">
-        <v>6.72</v>
+        <v>6.633</v>
       </c>
       <c r="J634">
-        <v>23.748</v>
+        <v>23.244</v>
       </c>
       <c r="K634">
         <v>34.223</v>
       </c>
       <c r="L634">
         <v>3.906</v>
       </c>
       <c r="M634">
         <v>174.982</v>
       </c>
       <c r="N634">
-        <v>825.227</v>
+        <v>824.633</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>70.13</v>
       </c>
       <c r="C635">
         <v>86.787</v>
       </c>
       <c r="D635">
-        <v>33.966</v>
+        <v>33.968</v>
       </c>
       <c r="E635">
         <v>34.17</v>
       </c>
       <c r="F635">
-        <v>68.136</v>
+        <v>68.138</v>
       </c>
       <c r="G635">
-        <v>312.675</v>
+        <v>312.677</v>
       </c>
       <c r="H635">
         <v>0.251</v>
       </c>
       <c r="I635">
-        <v>4.455</v>
+        <v>4.398</v>
       </c>
       <c r="J635">
-        <v>22.38</v>
+        <v>21.905</v>
       </c>
       <c r="K635">
         <v>35.124</v>
       </c>
       <c r="L635">
         <v>3.653</v>
       </c>
       <c r="M635">
         <v>174.925</v>
       </c>
       <c r="N635">
-        <v>710.381</v>
+        <v>709.85</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>49.197</v>
       </c>
       <c r="C636">
         <v>88.109</v>
       </c>
       <c r="D636">
-        <v>46.534</v>
+        <v>46.518</v>
       </c>
       <c r="E636">
         <v>34.994</v>
       </c>
       <c r="F636">
-        <v>81.529</v>
+        <v>81.512</v>
       </c>
       <c r="G636">
-        <v>344.549</v>
+        <v>344.532</v>
       </c>
       <c r="H636">
         <v>0.33</v>
       </c>
       <c r="I636">
-        <v>4.515</v>
+        <v>4.457</v>
       </c>
       <c r="J636">
-        <v>22.97</v>
+        <v>22.482</v>
       </c>
       <c r="K636">
         <v>21.502</v>
       </c>
       <c r="L636">
         <v>3.793</v>
       </c>
       <c r="M636">
         <v>176.835</v>
       </c>
       <c r="N636">
-        <v>711.802</v>
+        <v>711.239</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>46.036</v>
       </c>
       <c r="C637">
         <v>125.505</v>
       </c>
       <c r="D637">
-        <v>57.257</v>
+        <v>57.352</v>
       </c>
       <c r="E637">
         <v>33.449</v>
       </c>
       <c r="F637">
-        <v>90.706</v>
+        <v>90.8</v>
       </c>
       <c r="G637">
-        <v>330.734</v>
+        <v>330.829</v>
       </c>
       <c r="H637">
         <v>0.679</v>
       </c>
       <c r="I637">
-        <v>6.175</v>
+        <v>6.096</v>
       </c>
       <c r="J637">
-        <v>22.198</v>
+        <v>21.726</v>
       </c>
       <c r="K637">
         <v>57.162</v>
       </c>
       <c r="L637">
         <v>4.284</v>
       </c>
       <c r="M637">
         <v>174.83</v>
       </c>
       <c r="N637">
-        <v>767.602</v>
+        <v>767.146</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>41.051</v>
       </c>
       <c r="C638">
         <v>84.078</v>
       </c>
       <c r="D638">
-        <v>45.979</v>
+        <v>45.967</v>
       </c>
       <c r="E638">
         <v>28.137</v>
       </c>
       <c r="F638">
-        <v>74.116</v>
+        <v>74.104</v>
       </c>
       <c r="G638">
-        <v>280.274</v>
+        <v>280.262</v>
       </c>
       <c r="H638">
         <v>0.623</v>
       </c>
       <c r="I638">
-        <v>4.667</v>
+        <v>4.607</v>
       </c>
       <c r="J638">
-        <v>20.519</v>
+        <v>20.083</v>
       </c>
       <c r="K638">
         <v>18.124</v>
       </c>
       <c r="L638">
         <v>3.557</v>
       </c>
       <c r="M638">
         <v>155.77</v>
       </c>
       <c r="N638">
-        <v>608.663</v>
+        <v>608.155</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>50.157</v>
       </c>
       <c r="C639">
         <v>101.886</v>
       </c>
       <c r="D639">
-        <v>31.538</v>
+        <v>31.531</v>
       </c>
       <c r="E639">
         <v>29.127</v>
       </c>
       <c r="F639">
-        <v>60.665</v>
+        <v>60.658</v>
       </c>
       <c r="G639">
-        <v>293.302</v>
+        <v>293.295</v>
       </c>
       <c r="H639">
         <v>0.437</v>
       </c>
       <c r="I639">
-        <v>6.519</v>
+        <v>6.435</v>
       </c>
       <c r="J639">
-        <v>22.935</v>
+        <v>22.448</v>
       </c>
       <c r="K639">
         <v>29.711</v>
       </c>
       <c r="L639">
         <v>3.679</v>
       </c>
       <c r="M639">
         <v>175.142</v>
       </c>
       <c r="N639">
-        <v>683.768</v>
+        <v>683.19</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>62.947</v>
       </c>
       <c r="C640">
         <v>98.22</v>
       </c>
       <c r="D640">
-        <v>22.977</v>
+        <v>22.921</v>
       </c>
       <c r="E640">
         <v>30.603</v>
       </c>
       <c r="F640">
-        <v>53.58</v>
+        <v>53.524</v>
       </c>
       <c r="G640">
-        <v>279.637</v>
+        <v>279.581</v>
       </c>
       <c r="H640">
         <v>0.168</v>
       </c>
       <c r="I640">
-        <v>8.48</v>
+        <v>8.371</v>
       </c>
       <c r="J640">
-        <v>22.563</v>
+        <v>22.084</v>
       </c>
       <c r="K640">
         <v>42.988</v>
       </c>
       <c r="L640">
         <v>3.501</v>
       </c>
       <c r="M640">
         <v>173.163</v>
       </c>
       <c r="N640">
-        <v>691.666</v>
+        <v>691.022</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>79.486</v>
       </c>
       <c r="C641">
         <v>88.856</v>
       </c>
       <c r="D641">
-        <v>26.928</v>
+        <v>26.91</v>
       </c>
       <c r="E641">
         <v>32.341</v>
       </c>
       <c r="F641">
-        <v>59.269</v>
+        <v>59.25</v>
       </c>
       <c r="G641">
-        <v>301.615</v>
+        <v>301.597</v>
       </c>
       <c r="H641">
         <v>0.172</v>
       </c>
       <c r="I641">
-        <v>8.338</v>
+        <v>8.23</v>
       </c>
       <c r="J641">
-        <v>23.699</v>
+        <v>23.196</v>
       </c>
       <c r="K641">
         <v>56.323</v>
       </c>
       <c r="L641">
         <v>2.466</v>
       </c>
       <c r="M641">
         <v>187.529</v>
       </c>
       <c r="N641">
-        <v>748.484</v>
+        <v>747.855</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>92.128</v>
       </c>
       <c r="C642">
         <v>96.223</v>
       </c>
       <c r="D642">
-        <v>34.763</v>
+        <v>34.767</v>
       </c>
       <c r="E642">
         <v>30.975</v>
       </c>
       <c r="F642">
-        <v>65.738</v>
+        <v>65.742</v>
       </c>
       <c r="G642">
-        <v>316.887</v>
+        <v>316.891</v>
       </c>
       <c r="H642">
         <v>0.179</v>
       </c>
       <c r="I642">
-        <v>7.329</v>
+        <v>7.235</v>
       </c>
       <c r="J642">
-        <v>23.454</v>
+        <v>22.956</v>
       </c>
       <c r="K642">
         <v>38.997</v>
       </c>
       <c r="L642">
         <v>3.456</v>
       </c>
       <c r="M642">
         <v>186.974</v>
       </c>
       <c r="N642">
-        <v>765.627</v>
+        <v>765.039</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>100.148</v>
       </c>
       <c r="C643">
         <v>86.535</v>
       </c>
       <c r="D643">
-        <v>44.918</v>
+        <v>44.915</v>
       </c>
       <c r="E643">
         <v>33.564</v>
       </c>
       <c r="F643">
-        <v>78.482</v>
+        <v>78.479</v>
       </c>
       <c r="G643">
-        <v>335.85</v>
+        <v>335.846</v>
       </c>
       <c r="H643">
         <v>0.067</v>
       </c>
       <c r="I643">
-        <v>9.835</v>
+        <v>9.708</v>
       </c>
       <c r="J643">
-        <v>23.944</v>
+        <v>23.436</v>
       </c>
       <c r="K643">
         <v>47.088</v>
       </c>
       <c r="L643">
         <v>4.207</v>
       </c>
       <c r="M643">
         <v>193.513</v>
       </c>
       <c r="N643">
-        <v>801.187</v>
+        <v>800.549</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>101.315</v>
       </c>
       <c r="C644">
         <v>83.606</v>
       </c>
       <c r="D644">
-        <v>61.32</v>
+        <v>61.305</v>
       </c>
       <c r="E644">
         <v>29.89</v>
       </c>
       <c r="F644">
-        <v>91.21</v>
+        <v>91.195</v>
       </c>
       <c r="G644">
-        <v>372.731</v>
+        <v>372.717</v>
       </c>
       <c r="H644">
         <v>0.127</v>
       </c>
       <c r="I644">
-        <v>9.061</v>
+        <v>8.944</v>
       </c>
       <c r="J644">
-        <v>24.142</v>
+        <v>23.63</v>
       </c>
       <c r="K644">
         <v>34.35</v>
       </c>
       <c r="L644">
         <v>3.171</v>
       </c>
       <c r="M644">
         <v>193.535</v>
       </c>
       <c r="N644">
-        <v>822.038</v>
+        <v>821.394</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>99.081</v>
       </c>
       <c r="C645">
         <v>100.082</v>
       </c>
       <c r="D645">
-        <v>46.147</v>
+        <v>46.113</v>
       </c>
       <c r="E645">
         <v>28.87</v>
       </c>
       <c r="F645">
-        <v>75.016</v>
+        <v>74.983</v>
       </c>
       <c r="G645">
-        <v>331.025</v>
+        <v>330.991</v>
       </c>
       <c r="H645">
         <v>0.006</v>
       </c>
       <c r="I645">
-        <v>10.296</v>
+        <v>10.164</v>
       </c>
       <c r="J645">
-        <v>22.726</v>
+        <v>22.244</v>
       </c>
       <c r="K645">
         <v>28.122</v>
       </c>
       <c r="L645">
         <v>4.307</v>
       </c>
       <c r="M645">
         <v>183.647</v>
       </c>
       <c r="N645">
-        <v>779.291</v>
+        <v>778.643</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>89.93</v>
       </c>
       <c r="C646">
         <v>117.53</v>
       </c>
       <c r="D646">
-        <v>47.325</v>
+        <v>47.287</v>
       </c>
       <c r="E646">
         <v>26.745</v>
       </c>
       <c r="F646">
-        <v>74.071</v>
+        <v>74.032</v>
       </c>
       <c r="G646">
-        <v>336.404</v>
+        <v>336.366</v>
       </c>
       <c r="H646">
         <v>0.062</v>
       </c>
       <c r="I646">
-        <v>8.701</v>
+        <v>8.589</v>
       </c>
       <c r="J646">
-        <v>23.259</v>
+        <v>22.765</v>
       </c>
       <c r="K646">
         <v>32.738</v>
       </c>
       <c r="L646">
         <v>3.759</v>
       </c>
       <c r="M646">
         <v>170.621</v>
       </c>
       <c r="N646">
-        <v>783.004</v>
+        <v>782.36</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>66.612</v>
       </c>
       <c r="C647">
         <v>91.61</v>
       </c>
       <c r="D647">
-        <v>24.298</v>
+        <v>24.262</v>
       </c>
       <c r="E647">
         <v>29.261</v>
       </c>
       <c r="F647">
-        <v>53.559</v>
+        <v>53.523</v>
       </c>
       <c r="G647">
-        <v>308.557</v>
+        <v>308.521</v>
       </c>
       <c r="H647">
         <v>0.393</v>
       </c>
       <c r="I647">
-        <v>8.969</v>
+        <v>8.854</v>
       </c>
       <c r="J647">
-        <v>21.981</v>
+        <v>21.514</v>
       </c>
       <c r="K647">
         <v>18.678</v>
       </c>
       <c r="L647">
         <v>4.112</v>
       </c>
       <c r="M647">
         <v>170.295</v>
       </c>
       <c r="N647">
-        <v>691.206</v>
+        <v>690.589</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>47.739</v>
       </c>
       <c r="C648">
         <v>86.983</v>
       </c>
       <c r="D648">
-        <v>40.12</v>
+        <v>40.238</v>
       </c>
       <c r="E648">
         <v>32.045</v>
       </c>
       <c r="F648">
-        <v>72.165</v>
+        <v>72.283</v>
       </c>
       <c r="G648">
-        <v>335.25</v>
+        <v>335.368</v>
       </c>
       <c r="H648">
         <v>0.579</v>
       </c>
       <c r="I648">
-        <v>7.788</v>
+        <v>7.687</v>
       </c>
       <c r="J648">
-        <v>22.977</v>
+        <v>22.489</v>
       </c>
       <c r="K648">
         <v>40.81</v>
       </c>
       <c r="L648">
         <v>4.439</v>
       </c>
       <c r="M648">
         <v>184.147</v>
       </c>
       <c r="N648">
-        <v>730.711</v>
+        <v>730.242</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>42.384</v>
+      </c>
+      <c r="C649">
+        <v>114.389</v>
+      </c>
+      <c r="D649">
+        <v>54.867</v>
+      </c>
+      <c r="E649">
+        <v>30.599</v>
+      </c>
+      <c r="F649">
+        <v>85.466</v>
+      </c>
+      <c r="G649">
+        <v>354.54</v>
+      </c>
+      <c r="H649">
+        <v>0.798</v>
+      </c>
+      <c r="I649">
+        <v>10.219</v>
+      </c>
+      <c r="J649">
+        <v>21.15</v>
+      </c>
+      <c r="K649">
+        <v>48.795</v>
+      </c>
+      <c r="L649">
+        <v>2.768</v>
+      </c>
+      <c r="M649">
+        <v>187.282</v>
+      </c>
+      <c r="N649">
+        <v>782.324</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>48.468</v>
+      </c>
+      <c r="C650">
+        <v>100.489</v>
+      </c>
+      <c r="D650">
+        <v>47.89</v>
+      </c>
+      <c r="E650">
+        <v>27.593</v>
+      </c>
+      <c r="F650">
+        <v>75.483</v>
+      </c>
+      <c r="G650">
+        <v>315.594</v>
+      </c>
+      <c r="H650">
+        <v>0.346</v>
+      </c>
+      <c r="I650">
+        <v>9.56</v>
+      </c>
+      <c r="J650">
+        <v>19.863</v>
+      </c>
+      <c r="K650">
+        <v>47.323</v>
+      </c>
+      <c r="L650">
+        <v>4.075</v>
+      </c>
+      <c r="M650">
+        <v>168.284</v>
+      </c>
+      <c r="N650">
+        <v>714.002</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32102,110 +32190,110 @@
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>888.294</v>
       </c>
       <c r="C88">
         <v>1135.791</v>
       </c>
       <c r="D88">
         <v>458.321</v>
       </c>
       <c r="E88">
         <v>388.301</v>
       </c>
       <c r="F88">
         <v>846.623</v>
       </c>
       <c r="G88">
         <v>3739.96</v>
       </c>
       <c r="H88">
         <v>2.376</v>
       </c>
       <c r="I88">
-        <v>84.397</v>
+        <v>83.312</v>
       </c>
       <c r="J88">
-        <v>277.186</v>
+        <v>271.3</v>
       </c>
       <c r="K88">
         <v>453.273</v>
       </c>
       <c r="L88">
         <v>42.208</v>
       </c>
       <c r="M88">
         <v>2138.28</v>
       </c>
       <c r="N88">
-        <v>8761.764</v>
+        <v>8754.793</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>876.63</v>
       </c>
       <c r="C89">
         <v>1161.112</v>
       </c>
       <c r="D89">
         <v>483.568</v>
       </c>
       <c r="E89">
         <v>365.008</v>
       </c>
       <c r="F89">
         <v>848.575</v>
       </c>
       <c r="G89">
         <v>3822.264</v>
       </c>
       <c r="H89">
         <v>3.491</v>
       </c>
       <c r="I89">
-        <v>96.157</v>
+        <v>94.92</v>
       </c>
       <c r="J89">
-        <v>274.397</v>
+        <v>268.571</v>
       </c>
       <c r="K89">
         <v>445.092</v>
       </c>
       <c r="L89">
         <v>44.938</v>
       </c>
       <c r="M89">
         <v>2149.166</v>
       </c>
       <c r="N89">
-        <v>8873.247</v>
+        <v>8866.183</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>