--- v4 (2026-05-27)
+++ v5 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 3.8b Heat Content of Petroleum Consumption:  Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane/Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Consumed by the Industrial Sector</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="88.55" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28094,653 +28094,697 @@
       </c>
       <c r="K636">
         <v>21.502</v>
       </c>
       <c r="L636">
         <v>3.793</v>
       </c>
       <c r="M636">
         <v>176.835</v>
       </c>
       <c r="N636">
         <v>711.239</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>46.036</v>
       </c>
       <c r="C637">
         <v>125.505</v>
       </c>
       <c r="D637">
-        <v>57.352</v>
+        <v>57.343</v>
       </c>
       <c r="E637">
         <v>33.449</v>
       </c>
       <c r="F637">
-        <v>90.8</v>
+        <v>90.792</v>
       </c>
       <c r="G637">
-        <v>330.829</v>
+        <v>330.82</v>
       </c>
       <c r="H637">
         <v>0.679</v>
       </c>
       <c r="I637">
         <v>6.096</v>
       </c>
       <c r="J637">
         <v>21.726</v>
       </c>
       <c r="K637">
         <v>57.162</v>
       </c>
       <c r="L637">
         <v>4.284</v>
       </c>
       <c r="M637">
         <v>174.83</v>
       </c>
       <c r="N637">
-        <v>767.146</v>
+        <v>767.138</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>41.051</v>
       </c>
       <c r="C638">
         <v>84.078</v>
       </c>
       <c r="D638">
-        <v>45.967</v>
+        <v>45.996</v>
       </c>
       <c r="E638">
         <v>28.137</v>
       </c>
       <c r="F638">
-        <v>74.104</v>
+        <v>74.134</v>
       </c>
       <c r="G638">
-        <v>280.262</v>
+        <v>280.292</v>
       </c>
       <c r="H638">
         <v>0.623</v>
       </c>
       <c r="I638">
         <v>4.607</v>
       </c>
       <c r="J638">
         <v>20.083</v>
       </c>
       <c r="K638">
         <v>18.124</v>
       </c>
       <c r="L638">
         <v>3.557</v>
       </c>
       <c r="M638">
         <v>155.77</v>
       </c>
       <c r="N638">
-        <v>608.155</v>
+        <v>608.185</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>50.157</v>
       </c>
       <c r="C639">
         <v>101.886</v>
       </c>
       <c r="D639">
-        <v>31.531</v>
+        <v>31.527</v>
       </c>
       <c r="E639">
         <v>29.127</v>
       </c>
       <c r="F639">
-        <v>60.658</v>
+        <v>60.654</v>
       </c>
       <c r="G639">
-        <v>293.295</v>
+        <v>293.291</v>
       </c>
       <c r="H639">
         <v>0.437</v>
       </c>
       <c r="I639">
         <v>6.435</v>
       </c>
       <c r="J639">
         <v>22.448</v>
       </c>
       <c r="K639">
         <v>29.711</v>
       </c>
       <c r="L639">
         <v>3.679</v>
       </c>
       <c r="M639">
         <v>175.142</v>
       </c>
       <c r="N639">
-        <v>683.19</v>
+        <v>683.186</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>62.947</v>
       </c>
       <c r="C640">
         <v>98.22</v>
       </c>
       <c r="D640">
-        <v>22.921</v>
+        <v>22.917</v>
       </c>
       <c r="E640">
         <v>30.603</v>
       </c>
       <c r="F640">
-        <v>53.524</v>
+        <v>53.52</v>
       </c>
       <c r="G640">
-        <v>279.581</v>
+        <v>279.576</v>
       </c>
       <c r="H640">
         <v>0.168</v>
       </c>
       <c r="I640">
         <v>8.371</v>
       </c>
       <c r="J640">
         <v>22.084</v>
       </c>
       <c r="K640">
         <v>42.988</v>
       </c>
       <c r="L640">
         <v>3.501</v>
       </c>
       <c r="M640">
         <v>173.163</v>
       </c>
       <c r="N640">
-        <v>691.022</v>
+        <v>691.018</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>79.486</v>
       </c>
       <c r="C641">
         <v>88.856</v>
       </c>
       <c r="D641">
         <v>26.91</v>
       </c>
       <c r="E641">
         <v>32.341</v>
       </c>
       <c r="F641">
         <v>59.25</v>
       </c>
       <c r="G641">
-        <v>301.597</v>
+        <v>301.596</v>
       </c>
       <c r="H641">
         <v>0.172</v>
       </c>
       <c r="I641">
         <v>8.23</v>
       </c>
       <c r="J641">
         <v>23.196</v>
       </c>
       <c r="K641">
         <v>56.323</v>
       </c>
       <c r="L641">
         <v>2.466</v>
       </c>
       <c r="M641">
         <v>187.529</v>
       </c>
       <c r="N641">
         <v>747.855</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>92.128</v>
       </c>
       <c r="C642">
         <v>96.223</v>
       </c>
       <c r="D642">
-        <v>34.767</v>
+        <v>34.778</v>
       </c>
       <c r="E642">
         <v>30.975</v>
       </c>
       <c r="F642">
-        <v>65.742</v>
+        <v>65.753</v>
       </c>
       <c r="G642">
-        <v>316.891</v>
+        <v>316.902</v>
       </c>
       <c r="H642">
         <v>0.179</v>
       </c>
       <c r="I642">
         <v>7.235</v>
       </c>
       <c r="J642">
         <v>22.956</v>
       </c>
       <c r="K642">
         <v>38.997</v>
       </c>
       <c r="L642">
         <v>3.456</v>
       </c>
       <c r="M642">
         <v>186.974</v>
       </c>
       <c r="N642">
-        <v>765.039</v>
+        <v>765.05</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>100.148</v>
       </c>
       <c r="C643">
         <v>86.535</v>
       </c>
       <c r="D643">
-        <v>44.915</v>
+        <v>44.916</v>
       </c>
       <c r="E643">
         <v>33.564</v>
       </c>
       <c r="F643">
-        <v>78.479</v>
+        <v>78.48</v>
       </c>
       <c r="G643">
-        <v>335.846</v>
+        <v>335.847</v>
       </c>
       <c r="H643">
         <v>0.067</v>
       </c>
       <c r="I643">
         <v>9.708</v>
       </c>
       <c r="J643">
         <v>23.436</v>
       </c>
       <c r="K643">
         <v>47.088</v>
       </c>
       <c r="L643">
         <v>4.207</v>
       </c>
       <c r="M643">
         <v>193.513</v>
       </c>
       <c r="N643">
         <v>800.549</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>101.315</v>
       </c>
       <c r="C644">
         <v>83.606</v>
       </c>
       <c r="D644">
-        <v>61.305</v>
+        <v>61.307</v>
       </c>
       <c r="E644">
         <v>29.89</v>
       </c>
       <c r="F644">
-        <v>91.195</v>
+        <v>91.197</v>
       </c>
       <c r="G644">
-        <v>372.717</v>
+        <v>372.719</v>
       </c>
       <c r="H644">
         <v>0.127</v>
       </c>
       <c r="I644">
         <v>8.944</v>
       </c>
       <c r="J644">
         <v>23.63</v>
       </c>
       <c r="K644">
         <v>34.35</v>
       </c>
       <c r="L644">
         <v>3.171</v>
       </c>
       <c r="M644">
         <v>193.535</v>
       </c>
       <c r="N644">
-        <v>821.394</v>
+        <v>821.397</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>99.081</v>
       </c>
       <c r="C645">
         <v>100.082</v>
       </c>
       <c r="D645">
-        <v>46.113</v>
+        <v>46.115</v>
       </c>
       <c r="E645">
         <v>28.87</v>
       </c>
       <c r="F645">
-        <v>74.983</v>
+        <v>74.985</v>
       </c>
       <c r="G645">
-        <v>330.991</v>
+        <v>330.993</v>
       </c>
       <c r="H645">
         <v>0.006</v>
       </c>
       <c r="I645">
         <v>10.164</v>
       </c>
       <c r="J645">
         <v>22.244</v>
       </c>
       <c r="K645">
         <v>28.122</v>
       </c>
       <c r="L645">
         <v>4.307</v>
       </c>
       <c r="M645">
         <v>183.647</v>
       </c>
       <c r="N645">
-        <v>778.643</v>
+        <v>778.644</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>89.93</v>
       </c>
       <c r="C646">
         <v>117.53</v>
       </c>
       <c r="D646">
-        <v>47.287</v>
+        <v>47.292</v>
       </c>
       <c r="E646">
         <v>26.745</v>
       </c>
       <c r="F646">
-        <v>74.032</v>
+        <v>74.037</v>
       </c>
       <c r="G646">
-        <v>336.366</v>
+        <v>336.371</v>
       </c>
       <c r="H646">
         <v>0.062</v>
       </c>
       <c r="I646">
         <v>8.589</v>
       </c>
       <c r="J646">
         <v>22.765</v>
       </c>
       <c r="K646">
         <v>32.738</v>
       </c>
       <c r="L646">
         <v>3.759</v>
       </c>
       <c r="M646">
         <v>170.621</v>
       </c>
       <c r="N646">
-        <v>782.36</v>
+        <v>782.365</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>66.612</v>
       </c>
       <c r="C647">
         <v>91.61</v>
       </c>
       <c r="D647">
-        <v>24.262</v>
+        <v>24.264</v>
       </c>
       <c r="E647">
         <v>29.261</v>
       </c>
       <c r="F647">
-        <v>53.523</v>
+        <v>53.525</v>
       </c>
       <c r="G647">
-        <v>308.521</v>
+        <v>308.523</v>
       </c>
       <c r="H647">
         <v>0.393</v>
       </c>
       <c r="I647">
         <v>8.854</v>
       </c>
       <c r="J647">
         <v>21.514</v>
       </c>
       <c r="K647">
         <v>18.678</v>
       </c>
       <c r="L647">
         <v>4.112</v>
       </c>
       <c r="M647">
         <v>170.295</v>
       </c>
       <c r="N647">
-        <v>690.589</v>
+        <v>690.591</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>47.739</v>
       </c>
       <c r="C648">
         <v>86.983</v>
       </c>
       <c r="D648">
-        <v>40.238</v>
+        <v>40.203</v>
       </c>
       <c r="E648">
         <v>32.045</v>
       </c>
       <c r="F648">
-        <v>72.283</v>
+        <v>72.248</v>
       </c>
       <c r="G648">
-        <v>335.368</v>
+        <v>335.333</v>
       </c>
       <c r="H648">
         <v>0.579</v>
       </c>
       <c r="I648">
         <v>7.687</v>
       </c>
       <c r="J648">
         <v>22.489</v>
       </c>
       <c r="K648">
         <v>40.81</v>
       </c>
       <c r="L648">
         <v>4.439</v>
       </c>
       <c r="M648">
         <v>184.147</v>
       </c>
       <c r="N648">
-        <v>730.242</v>
+        <v>730.207</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>42.384</v>
       </c>
       <c r="C649">
-        <v>114.389</v>
+        <v>116.096</v>
       </c>
       <c r="D649">
-        <v>54.867</v>
+        <v>54.835</v>
       </c>
       <c r="E649">
         <v>30.599</v>
       </c>
       <c r="F649">
-        <v>85.466</v>
+        <v>85.434</v>
       </c>
       <c r="G649">
-        <v>354.54</v>
+        <v>354.508</v>
       </c>
       <c r="H649">
         <v>0.798</v>
       </c>
       <c r="I649">
         <v>10.219</v>
       </c>
       <c r="J649">
         <v>21.15</v>
       </c>
       <c r="K649">
         <v>48.795</v>
       </c>
       <c r="L649">
-        <v>2.768</v>
+        <v>2.935</v>
       </c>
       <c r="M649">
         <v>187.282</v>
       </c>
       <c r="N649">
-        <v>782.324</v>
+        <v>784.167</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>48.468</v>
       </c>
       <c r="C650">
-        <v>100.489</v>
+        <v>102.18</v>
       </c>
       <c r="D650">
-        <v>47.89</v>
+        <v>47.911</v>
       </c>
       <c r="E650">
         <v>27.593</v>
       </c>
       <c r="F650">
-        <v>75.483</v>
+        <v>75.504</v>
       </c>
       <c r="G650">
-        <v>315.594</v>
+        <v>315.615</v>
       </c>
       <c r="H650">
         <v>0.346</v>
       </c>
       <c r="I650">
         <v>9.56</v>
       </c>
       <c r="J650">
         <v>19.863</v>
       </c>
       <c r="K650">
         <v>47.323</v>
       </c>
       <c r="L650">
-        <v>4.075</v>
+        <v>4.283</v>
       </c>
       <c r="M650">
         <v>168.284</v>
       </c>
       <c r="N650">
-        <v>714.002</v>
+        <v>715.923</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>60.398</v>
+      </c>
+      <c r="C651">
+        <v>105.858</v>
+      </c>
+      <c r="D651">
+        <v>14.776</v>
+      </c>
+      <c r="E651">
+        <v>30.53</v>
+      </c>
+      <c r="F651">
+        <v>45.306</v>
+      </c>
+      <c r="G651">
+        <v>299.486</v>
+      </c>
+      <c r="H651">
+        <v>0.144</v>
+      </c>
+      <c r="I651">
+        <v>11.639</v>
+      </c>
+      <c r="J651">
+        <v>22.675</v>
+      </c>
+      <c r="K651">
+        <v>41.036</v>
+      </c>
+      <c r="L651">
+        <v>3.361</v>
+      </c>
+      <c r="M651">
+        <v>179.337</v>
+      </c>
+      <c r="N651">
+        <v>723.935</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>