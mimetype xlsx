--- v5 (2026-07-12)
+++ v6 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 3.8b Heat Content of Petroleum Consumption:  Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane/Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Consumed by the Industrial Sector</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="88.55" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28094,697 +28094,785 @@
       </c>
       <c r="K636">
         <v>21.502</v>
       </c>
       <c r="L636">
         <v>3.793</v>
       </c>
       <c r="M636">
         <v>176.835</v>
       </c>
       <c r="N636">
         <v>711.239</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>46.036</v>
       </c>
       <c r="C637">
         <v>125.505</v>
       </c>
       <c r="D637">
-        <v>57.343</v>
+        <v>57.353</v>
       </c>
       <c r="E637">
         <v>33.449</v>
       </c>
       <c r="F637">
-        <v>90.792</v>
+        <v>90.802</v>
       </c>
       <c r="G637">
-        <v>330.82</v>
+        <v>330.83</v>
       </c>
       <c r="H637">
         <v>0.679</v>
       </c>
       <c r="I637">
         <v>6.096</v>
       </c>
       <c r="J637">
         <v>21.726</v>
       </c>
       <c r="K637">
         <v>57.162</v>
       </c>
       <c r="L637">
         <v>4.284</v>
       </c>
       <c r="M637">
         <v>174.83</v>
       </c>
       <c r="N637">
-        <v>767.138</v>
+        <v>767.148</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>41.051</v>
       </c>
       <c r="C638">
         <v>84.078</v>
       </c>
       <c r="D638">
-        <v>45.996</v>
+        <v>45.957</v>
       </c>
       <c r="E638">
         <v>28.137</v>
       </c>
       <c r="F638">
-        <v>74.134</v>
+        <v>74.094</v>
       </c>
       <c r="G638">
-        <v>280.292</v>
+        <v>280.252</v>
       </c>
       <c r="H638">
         <v>0.623</v>
       </c>
       <c r="I638">
         <v>4.607</v>
       </c>
       <c r="J638">
         <v>20.083</v>
       </c>
       <c r="K638">
         <v>18.124</v>
       </c>
       <c r="L638">
         <v>3.557</v>
       </c>
       <c r="M638">
         <v>155.77</v>
       </c>
       <c r="N638">
-        <v>608.185</v>
+        <v>608.145</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>50.157</v>
       </c>
       <c r="C639">
         <v>101.886</v>
       </c>
       <c r="D639">
-        <v>31.527</v>
+        <v>31.526</v>
       </c>
       <c r="E639">
         <v>29.127</v>
       </c>
       <c r="F639">
-        <v>60.654</v>
+        <v>60.653</v>
       </c>
       <c r="G639">
-        <v>293.291</v>
+        <v>293.29</v>
       </c>
       <c r="H639">
         <v>0.437</v>
       </c>
       <c r="I639">
         <v>6.435</v>
       </c>
       <c r="J639">
         <v>22.448</v>
       </c>
       <c r="K639">
         <v>29.711</v>
       </c>
       <c r="L639">
         <v>3.679</v>
       </c>
       <c r="M639">
         <v>175.142</v>
       </c>
       <c r="N639">
-        <v>683.186</v>
+        <v>683.185</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>62.947</v>
       </c>
       <c r="C640">
         <v>98.22</v>
       </c>
       <c r="D640">
-        <v>22.917</v>
+        <v>22.909</v>
       </c>
       <c r="E640">
         <v>30.603</v>
       </c>
       <c r="F640">
-        <v>53.52</v>
+        <v>53.513</v>
       </c>
       <c r="G640">
-        <v>279.576</v>
+        <v>279.569</v>
       </c>
       <c r="H640">
         <v>0.168</v>
       </c>
       <c r="I640">
         <v>8.371</v>
       </c>
       <c r="J640">
         <v>22.084</v>
       </c>
       <c r="K640">
         <v>42.988</v>
       </c>
       <c r="L640">
         <v>3.501</v>
       </c>
       <c r="M640">
         <v>173.163</v>
       </c>
       <c r="N640">
-        <v>691.018</v>
+        <v>691.011</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>79.486</v>
       </c>
       <c r="C641">
         <v>88.856</v>
       </c>
       <c r="D641">
-        <v>26.91</v>
+        <v>26.92</v>
       </c>
       <c r="E641">
         <v>32.341</v>
       </c>
       <c r="F641">
-        <v>59.25</v>
+        <v>59.26</v>
       </c>
       <c r="G641">
-        <v>301.596</v>
+        <v>301.606</v>
       </c>
       <c r="H641">
         <v>0.172</v>
       </c>
       <c r="I641">
         <v>8.23</v>
       </c>
       <c r="J641">
         <v>23.196</v>
       </c>
       <c r="K641">
         <v>56.323</v>
       </c>
       <c r="L641">
         <v>2.466</v>
       </c>
       <c r="M641">
         <v>187.529</v>
       </c>
       <c r="N641">
-        <v>747.855</v>
+        <v>747.865</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>92.128</v>
       </c>
       <c r="C642">
         <v>96.223</v>
       </c>
       <c r="D642">
-        <v>34.778</v>
+        <v>34.773</v>
       </c>
       <c r="E642">
         <v>30.975</v>
       </c>
       <c r="F642">
-        <v>65.753</v>
+        <v>65.748</v>
       </c>
       <c r="G642">
-        <v>316.902</v>
+        <v>316.897</v>
       </c>
       <c r="H642">
         <v>0.179</v>
       </c>
       <c r="I642">
         <v>7.235</v>
       </c>
       <c r="J642">
         <v>22.956</v>
       </c>
       <c r="K642">
         <v>38.997</v>
       </c>
       <c r="L642">
         <v>3.456</v>
       </c>
       <c r="M642">
         <v>186.974</v>
       </c>
       <c r="N642">
-        <v>765.05</v>
+        <v>765.045</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>100.148</v>
       </c>
       <c r="C643">
         <v>86.535</v>
       </c>
       <c r="D643">
-        <v>44.916</v>
+        <v>44.918</v>
       </c>
       <c r="E643">
         <v>33.564</v>
       </c>
       <c r="F643">
-        <v>78.48</v>
+        <v>78.482</v>
       </c>
       <c r="G643">
-        <v>335.847</v>
+        <v>335.849</v>
       </c>
       <c r="H643">
         <v>0.067</v>
       </c>
       <c r="I643">
         <v>9.708</v>
       </c>
       <c r="J643">
         <v>23.436</v>
       </c>
       <c r="K643">
         <v>47.088</v>
       </c>
       <c r="L643">
         <v>4.207</v>
       </c>
       <c r="M643">
         <v>193.513</v>
       </c>
       <c r="N643">
-        <v>800.549</v>
+        <v>800.551</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>101.315</v>
       </c>
       <c r="C644">
         <v>83.606</v>
       </c>
       <c r="D644">
-        <v>61.307</v>
+        <v>61.311</v>
       </c>
       <c r="E644">
         <v>29.89</v>
       </c>
       <c r="F644">
-        <v>91.197</v>
+        <v>91.201</v>
       </c>
       <c r="G644">
-        <v>372.719</v>
+        <v>372.722</v>
       </c>
       <c r="H644">
         <v>0.127</v>
       </c>
       <c r="I644">
         <v>8.944</v>
       </c>
       <c r="J644">
         <v>23.63</v>
       </c>
       <c r="K644">
         <v>34.35</v>
       </c>
       <c r="L644">
         <v>3.171</v>
       </c>
       <c r="M644">
         <v>193.535</v>
       </c>
       <c r="N644">
-        <v>821.397</v>
+        <v>821.4</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>99.081</v>
       </c>
       <c r="C645">
         <v>100.082</v>
       </c>
       <c r="D645">
-        <v>46.115</v>
+        <v>46.113</v>
       </c>
       <c r="E645">
         <v>28.87</v>
       </c>
       <c r="F645">
-        <v>74.985</v>
+        <v>74.983</v>
       </c>
       <c r="G645">
-        <v>330.993</v>
+        <v>330.991</v>
       </c>
       <c r="H645">
         <v>0.006</v>
       </c>
       <c r="I645">
         <v>10.164</v>
       </c>
       <c r="J645">
         <v>22.244</v>
       </c>
       <c r="K645">
         <v>28.122</v>
       </c>
       <c r="L645">
         <v>4.307</v>
       </c>
       <c r="M645">
         <v>183.647</v>
       </c>
       <c r="N645">
-        <v>778.644</v>
+        <v>778.642</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>89.93</v>
       </c>
       <c r="C646">
         <v>117.53</v>
       </c>
       <c r="D646">
-        <v>47.292</v>
+        <v>47.302</v>
       </c>
       <c r="E646">
         <v>26.745</v>
       </c>
       <c r="F646">
-        <v>74.037</v>
+        <v>74.047</v>
       </c>
       <c r="G646">
-        <v>336.371</v>
+        <v>336.381</v>
       </c>
       <c r="H646">
         <v>0.062</v>
       </c>
       <c r="I646">
         <v>8.589</v>
       </c>
       <c r="J646">
         <v>22.765</v>
       </c>
       <c r="K646">
         <v>32.738</v>
       </c>
       <c r="L646">
         <v>3.759</v>
       </c>
       <c r="M646">
         <v>170.621</v>
       </c>
       <c r="N646">
-        <v>782.365</v>
+        <v>782.374</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>66.612</v>
       </c>
       <c r="C647">
         <v>91.61</v>
       </c>
       <c r="D647">
-        <v>24.264</v>
+        <v>24.256</v>
       </c>
       <c r="E647">
         <v>29.261</v>
       </c>
       <c r="F647">
-        <v>53.525</v>
+        <v>53.517</v>
       </c>
       <c r="G647">
-        <v>308.523</v>
+        <v>308.515</v>
       </c>
       <c r="H647">
         <v>0.393</v>
       </c>
       <c r="I647">
         <v>8.854</v>
       </c>
       <c r="J647">
         <v>21.514</v>
       </c>
       <c r="K647">
         <v>18.678</v>
       </c>
       <c r="L647">
         <v>4.112</v>
       </c>
       <c r="M647">
         <v>170.295</v>
       </c>
       <c r="N647">
-        <v>690.591</v>
+        <v>690.582</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>47.739</v>
       </c>
       <c r="C648">
         <v>86.983</v>
       </c>
       <c r="D648">
-        <v>40.203</v>
+        <v>40.231</v>
       </c>
       <c r="E648">
         <v>32.045</v>
       </c>
       <c r="F648">
-        <v>72.248</v>
+        <v>72.276</v>
       </c>
       <c r="G648">
-        <v>335.333</v>
+        <v>335.361</v>
       </c>
       <c r="H648">
         <v>0.579</v>
       </c>
       <c r="I648">
         <v>7.687</v>
       </c>
       <c r="J648">
         <v>22.489</v>
       </c>
       <c r="K648">
         <v>40.81</v>
       </c>
       <c r="L648">
         <v>4.439</v>
       </c>
       <c r="M648">
         <v>184.147</v>
       </c>
       <c r="N648">
-        <v>730.207</v>
+        <v>730.234</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>42.384</v>
       </c>
       <c r="C649">
         <v>116.096</v>
       </c>
       <c r="D649">
-        <v>54.835</v>
+        <v>54.845</v>
       </c>
       <c r="E649">
         <v>30.599</v>
       </c>
       <c r="F649">
-        <v>85.434</v>
+        <v>85.444</v>
       </c>
       <c r="G649">
-        <v>354.508</v>
+        <v>354.518</v>
       </c>
       <c r="H649">
         <v>0.798</v>
       </c>
       <c r="I649">
         <v>10.219</v>
       </c>
       <c r="J649">
         <v>21.15</v>
       </c>
       <c r="K649">
         <v>48.795</v>
       </c>
       <c r="L649">
-        <v>2.935</v>
+        <v>3.062</v>
       </c>
       <c r="M649">
         <v>187.282</v>
       </c>
       <c r="N649">
-        <v>784.167</v>
+        <v>784.304</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>48.468</v>
       </c>
       <c r="C650">
         <v>102.18</v>
       </c>
       <c r="D650">
-        <v>47.911</v>
+        <v>47.861</v>
       </c>
       <c r="E650">
         <v>27.593</v>
       </c>
       <c r="F650">
-        <v>75.504</v>
+        <v>75.453</v>
       </c>
       <c r="G650">
-        <v>315.615</v>
+        <v>315.565</v>
       </c>
       <c r="H650">
         <v>0.346</v>
       </c>
       <c r="I650">
         <v>9.56</v>
       </c>
       <c r="J650">
         <v>19.863</v>
       </c>
       <c r="K650">
         <v>47.323</v>
       </c>
       <c r="L650">
-        <v>4.283</v>
+        <v>4.442</v>
       </c>
       <c r="M650">
         <v>168.284</v>
       </c>
       <c r="N650">
-        <v>715.923</v>
+        <v>716.031</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>60.398</v>
       </c>
       <c r="C651">
         <v>105.858</v>
       </c>
       <c r="D651">
-        <v>14.776</v>
+        <v>14.745</v>
       </c>
       <c r="E651">
         <v>30.53</v>
       </c>
       <c r="F651">
-        <v>45.306</v>
+        <v>45.276</v>
       </c>
       <c r="G651">
-        <v>299.486</v>
+        <v>299.455</v>
       </c>
       <c r="H651">
         <v>0.144</v>
       </c>
       <c r="I651">
         <v>11.639</v>
       </c>
       <c r="J651">
         <v>22.675</v>
       </c>
       <c r="K651">
         <v>41.036</v>
       </c>
       <c r="L651">
-        <v>3.361</v>
+        <v>3.518</v>
       </c>
       <c r="M651">
         <v>179.337</v>
       </c>
       <c r="N651">
-        <v>723.935</v>
+        <v>724.061</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>70.381</v>
+      </c>
+      <c r="C652">
+        <v>102.015</v>
+      </c>
+      <c r="D652">
+        <v>29.13</v>
+      </c>
+      <c r="E652">
+        <v>29.537</v>
+      </c>
+      <c r="F652">
+        <v>58.667</v>
+      </c>
+      <c r="G652">
+        <v>301.667</v>
+      </c>
+      <c r="H652">
+        <v>0.369</v>
+      </c>
+      <c r="I652">
+        <v>7.9</v>
+      </c>
+      <c r="J652">
+        <v>22.612</v>
+      </c>
+      <c r="K652">
+        <v>26.211</v>
+      </c>
+      <c r="L652">
+        <v>4.279</v>
+      </c>
+      <c r="M652">
+        <v>174.545</v>
+      </c>
+      <c r="N652">
+        <v>709.98</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>78.845</v>
+      </c>
+      <c r="C653">
+        <v>65.773</v>
+      </c>
+      <c r="D653">
+        <v>30.356</v>
+      </c>
+      <c r="E653">
+        <v>32.026</v>
+      </c>
+      <c r="F653">
+        <v>62.382</v>
+      </c>
+      <c r="G653">
+        <v>321.589</v>
+      </c>
+      <c r="H653">
+        <v>0.165</v>
+      </c>
+      <c r="I653">
+        <v>7.294</v>
+      </c>
+      <c r="J653">
+        <v>22.236</v>
+      </c>
+      <c r="K653">
+        <v>52.897</v>
+      </c>
+      <c r="L653">
+        <v>3.569</v>
+      </c>
+      <c r="M653">
+        <v>189.827</v>
+      </c>
+      <c r="N653">
+        <v>742.193</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>