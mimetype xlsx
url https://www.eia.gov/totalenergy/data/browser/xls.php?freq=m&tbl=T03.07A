--- v2 (2026-02-21)
+++ v3 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 3.7a Petroleum Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Kerosene Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Commercial Sector</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="89.692" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -23769,51 +23769,51 @@
       </c>
       <c r="K621">
         <v>0.78</v>
       </c>
       <c r="L621">
         <v>392.447</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>193.369</v>
       </c>
       <c r="C622">
         <v>258.096</v>
       </c>
       <c r="D622">
         <v>0.749</v>
       </c>
       <c r="E622">
         <v>452.214</v>
       </c>
       <c r="F622">
-        <v>133.975</v>
+        <v>133.976</v>
       </c>
       <c r="G622">
         <v>110.04</v>
       </c>
       <c r="H622">
         <v>0.114</v>
       </c>
       <c r="I622">
         <v>213.338</v>
       </c>
       <c r="J622">
         <v>0</v>
       </c>
       <c r="K622">
         <v>1.021</v>
       </c>
       <c r="L622">
         <v>458.489</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
@@ -23874,906 +23874,982 @@
       </c>
       <c r="H624">
         <v>2.012</v>
       </c>
       <c r="I624">
         <v>206.212</v>
       </c>
       <c r="J624">
         <v>0.229</v>
       </c>
       <c r="K624">
         <v>1.602</v>
       </c>
       <c r="L624">
         <v>606.646</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>353.787</v>
       </c>
       <c r="C625">
-        <v>717.687</v>
+        <v>686.118</v>
       </c>
       <c r="D625">
         <v>11.482</v>
       </c>
       <c r="E625">
-        <v>1082.956</v>
+        <v>1051.387</v>
       </c>
       <c r="F625">
         <v>245.122</v>
       </c>
       <c r="G625">
-        <v>234.663</v>
+        <v>230.569</v>
       </c>
       <c r="H625">
         <v>1.744</v>
       </c>
       <c r="I625">
         <v>194.36</v>
       </c>
       <c r="J625">
         <v>0.245</v>
       </c>
       <c r="K625">
         <v>2.084</v>
       </c>
       <c r="L625">
-        <v>678.217</v>
+        <v>674.123</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>427.667</v>
       </c>
       <c r="C626">
-        <v>557.912</v>
+        <v>532.976</v>
       </c>
       <c r="D626">
         <v>6.15</v>
       </c>
       <c r="E626">
-        <v>991.729</v>
+        <v>966.793</v>
       </c>
       <c r="F626">
         <v>296.309</v>
       </c>
       <c r="G626">
-        <v>191.557</v>
+        <v>188.102</v>
       </c>
       <c r="H626">
         <v>0.934</v>
       </c>
       <c r="I626">
         <v>203.007</v>
       </c>
       <c r="J626">
         <v>0.116</v>
       </c>
       <c r="K626">
         <v>2.519</v>
       </c>
       <c r="L626">
-        <v>694.442</v>
+        <v>690.987</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>287.156</v>
       </c>
       <c r="C627">
-        <v>467.867</v>
+        <v>447.236</v>
       </c>
       <c r="D627">
         <v>6.001</v>
       </c>
       <c r="E627">
-        <v>761.024</v>
+        <v>740.393</v>
       </c>
       <c r="F627">
         <v>198.956</v>
       </c>
       <c r="G627">
-        <v>167.264</v>
+        <v>164.327</v>
       </c>
       <c r="H627">
         <v>0.911</v>
       </c>
       <c r="I627">
         <v>209.522</v>
       </c>
       <c r="J627">
         <v>0</v>
       </c>
       <c r="K627">
         <v>1.692</v>
       </c>
       <c r="L627">
-        <v>578.345</v>
+        <v>575.407</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>192.557</v>
       </c>
       <c r="C628">
-        <v>326.752</v>
+        <v>311.982</v>
       </c>
       <c r="D628">
         <v>9.132</v>
       </c>
       <c r="E628">
-        <v>528.442</v>
+        <v>513.672</v>
       </c>
       <c r="F628">
         <v>133.413</v>
       </c>
       <c r="G628">
-        <v>129.194</v>
+        <v>126.821</v>
       </c>
       <c r="H628">
         <v>1.387</v>
       </c>
       <c r="I628">
         <v>207.932</v>
       </c>
       <c r="J628">
         <v>0</v>
       </c>
       <c r="K628">
         <v>1.134</v>
       </c>
       <c r="L628">
-        <v>473.061</v>
+        <v>470.688</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>161.225</v>
       </c>
       <c r="C629">
-        <v>200.783</v>
+        <v>191.863</v>
       </c>
       <c r="D629">
         <v>8.946</v>
       </c>
       <c r="E629">
-        <v>370.953</v>
+        <v>362.034</v>
       </c>
       <c r="F629">
         <v>111.705</v>
       </c>
       <c r="G629">
-        <v>95.209</v>
+        <v>93.512</v>
       </c>
       <c r="H629">
         <v>1.359</v>
       </c>
       <c r="I629">
         <v>220.163</v>
       </c>
       <c r="J629">
         <v>0.198</v>
       </c>
       <c r="K629">
         <v>0.95</v>
       </c>
       <c r="L629">
-        <v>429.583</v>
+        <v>427.886</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>141.758</v>
       </c>
       <c r="C630">
-        <v>134.256</v>
+        <v>128.245</v>
       </c>
       <c r="D630">
         <v>6.542</v>
       </c>
       <c r="E630">
-        <v>282.556</v>
+        <v>276.546</v>
       </c>
       <c r="F630">
         <v>98.217</v>
       </c>
       <c r="G630">
-        <v>77.261</v>
+        <v>75.871</v>
       </c>
       <c r="H630">
         <v>0.994</v>
       </c>
       <c r="I630">
         <v>215.672</v>
       </c>
       <c r="J630">
         <v>0.219</v>
       </c>
       <c r="K630">
         <v>0.835</v>
       </c>
       <c r="L630">
-        <v>393.196</v>
+        <v>391.807</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>95.227</v>
       </c>
       <c r="C631">
-        <v>122.664</v>
+        <v>117.207</v>
       </c>
       <c r="D631">
         <v>1.247</v>
       </c>
       <c r="E631">
-        <v>219.138</v>
+        <v>213.681</v>
       </c>
       <c r="F631">
         <v>65.978</v>
       </c>
       <c r="G631">
-        <v>74.133</v>
+        <v>72.81</v>
       </c>
       <c r="H631">
         <v>0.189</v>
       </c>
       <c r="I631">
         <v>218.444</v>
       </c>
       <c r="J631">
         <v>0</v>
       </c>
       <c r="K631">
         <v>0.561</v>
       </c>
       <c r="L631">
-        <v>359.306</v>
+        <v>357.983</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>81.732</v>
       </c>
       <c r="C632">
-        <v>126.264</v>
+        <v>120.657</v>
       </c>
       <c r="D632">
         <v>0.006</v>
       </c>
       <c r="E632">
-        <v>208.003</v>
+        <v>202.396</v>
       </c>
       <c r="F632">
         <v>56.628</v>
       </c>
       <c r="G632">
-        <v>75.105</v>
+        <v>73.767</v>
       </c>
       <c r="H632">
         <v>0.001</v>
       </c>
       <c r="I632">
         <v>217.026</v>
       </c>
       <c r="J632">
         <v>0</v>
       </c>
       <c r="K632">
         <v>0.481</v>
       </c>
       <c r="L632">
-        <v>349.241</v>
+        <v>347.903</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>143.271</v>
       </c>
       <c r="C633">
-        <v>147.172</v>
+        <v>140.704</v>
       </c>
       <c r="D633">
         <v>0.006</v>
       </c>
       <c r="E633">
-        <v>290.449</v>
+        <v>283.981</v>
       </c>
       <c r="F633">
         <v>99.265</v>
       </c>
       <c r="G633">
-        <v>80.745</v>
+        <v>79.326</v>
       </c>
       <c r="H633">
         <v>0.001</v>
       </c>
       <c r="I633">
         <v>210.607</v>
       </c>
       <c r="J633">
         <v>0</v>
       </c>
       <c r="K633">
         <v>0.844</v>
       </c>
       <c r="L633">
-        <v>391.462</v>
+        <v>390.043</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>187.647</v>
       </c>
       <c r="C634">
-        <v>252.449</v>
+        <v>241.234</v>
       </c>
       <c r="D634">
         <v>0.874</v>
       </c>
       <c r="E634">
-        <v>440.97</v>
+        <v>429.755</v>
       </c>
       <c r="F634">
         <v>130.011</v>
       </c>
       <c r="G634">
-        <v>109.147</v>
+        <v>107.203</v>
       </c>
       <c r="H634">
         <v>0.133</v>
       </c>
       <c r="I634">
         <v>212.635</v>
       </c>
       <c r="J634">
         <v>0</v>
       </c>
       <c r="K634">
         <v>1.105</v>
       </c>
       <c r="L634">
-        <v>453.032</v>
+        <v>451.087</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>220.639</v>
       </c>
       <c r="C635">
-        <v>435.794</v>
+        <v>416.631</v>
       </c>
       <c r="D635">
         <v>7.14</v>
       </c>
       <c r="E635">
-        <v>663.573</v>
+        <v>644.41</v>
       </c>
       <c r="F635">
         <v>152.87</v>
       </c>
       <c r="G635">
-        <v>158.612</v>
+        <v>155.84</v>
       </c>
       <c r="H635">
         <v>1.084</v>
       </c>
       <c r="I635">
         <v>207.066</v>
       </c>
       <c r="J635">
         <v>0</v>
       </c>
       <c r="K635">
         <v>1.3</v>
       </c>
       <c r="L635">
-        <v>520.932</v>
+        <v>518.16</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>294.354</v>
       </c>
       <c r="C636">
-        <v>621.079</v>
+        <v>593.155</v>
       </c>
       <c r="D636">
         <v>9.106</v>
       </c>
       <c r="E636">
-        <v>924.539</v>
+        <v>896.615</v>
       </c>
       <c r="F636">
         <v>203.943</v>
       </c>
       <c r="G636">
-        <v>208.599</v>
+        <v>204.79</v>
       </c>
       <c r="H636">
         <v>1.383</v>
       </c>
       <c r="I636">
         <v>205.666</v>
       </c>
       <c r="J636">
         <v>0.222</v>
       </c>
       <c r="K636">
         <v>1.734</v>
       </c>
       <c r="L636">
-        <v>621.548</v>
+        <v>617.739</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>362.928</v>
+        <v>361.675</v>
       </c>
       <c r="C637">
-        <v>794.004</v>
+        <v>745.129</v>
       </c>
       <c r="D637">
-        <v>17.656</v>
+        <v>18.712</v>
       </c>
       <c r="E637">
-        <v>1174.588</v>
+        <v>1125.516</v>
       </c>
       <c r="F637">
-        <v>251.454</v>
+        <v>250.586</v>
       </c>
       <c r="G637">
-        <v>255.364</v>
+        <v>249.269</v>
       </c>
       <c r="H637">
-        <v>2.684</v>
+        <v>2.842</v>
       </c>
       <c r="I637">
         <v>198.871</v>
       </c>
       <c r="J637">
         <v>0.378</v>
       </c>
       <c r="K637">
-        <v>2.213</v>
+        <v>2.219</v>
       </c>
       <c r="L637">
-        <v>710.965</v>
+        <v>704.166</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>454.384</v>
+        <v>452.815</v>
       </c>
       <c r="C638">
-        <v>660.844</v>
+        <v>621.788</v>
       </c>
       <c r="D638">
-        <v>17.936</v>
+        <v>19.01</v>
       </c>
       <c r="E638">
-        <v>1133.164</v>
+        <v>1093.613</v>
       </c>
       <c r="F638">
-        <v>314.82</v>
+        <v>313.733</v>
       </c>
       <c r="G638">
-        <v>219.44</v>
+        <v>215.067</v>
       </c>
       <c r="H638">
-        <v>2.726</v>
+        <v>2.887</v>
       </c>
       <c r="I638">
         <v>203.529</v>
       </c>
       <c r="J638">
         <v>0.323</v>
       </c>
       <c r="K638">
-        <v>2.771</v>
+        <v>2.778</v>
       </c>
       <c r="L638">
-        <v>743.608</v>
+        <v>738.317</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>294.575</v>
+        <v>293.558</v>
       </c>
       <c r="C639">
-        <v>454.694</v>
+        <v>430.763</v>
       </c>
       <c r="D639">
-        <v>11.371</v>
+        <v>12.051</v>
       </c>
       <c r="E639">
-        <v>760.639</v>
+        <v>736.372</v>
       </c>
       <c r="F639">
-        <v>204.096</v>
+        <v>203.392</v>
       </c>
       <c r="G639">
-        <v>163.823</v>
+        <v>162.096</v>
       </c>
       <c r="H639">
-        <v>1.728</v>
+        <v>1.83</v>
       </c>
       <c r="I639">
         <v>205.478</v>
       </c>
       <c r="J639">
         <v>0</v>
       </c>
       <c r="K639">
-        <v>1.796</v>
+        <v>1.801</v>
       </c>
       <c r="L639">
-        <v>576.921</v>
+        <v>574.596</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>197.532</v>
+        <v>196.85</v>
       </c>
       <c r="C640">
-        <v>325.279</v>
+        <v>310.97</v>
       </c>
       <c r="D640">
-        <v>4.504</v>
+        <v>4.774</v>
       </c>
       <c r="E640">
-        <v>527.316</v>
+        <v>512.594</v>
       </c>
       <c r="F640">
-        <v>136.86</v>
+        <v>136.388</v>
       </c>
       <c r="G640">
-        <v>128.909</v>
+        <v>128.877</v>
       </c>
       <c r="H640">
-        <v>0.685</v>
+        <v>0.725</v>
       </c>
       <c r="I640">
         <v>208.883</v>
       </c>
       <c r="J640">
         <v>0</v>
       </c>
       <c r="K640">
-        <v>1.204</v>
+        <v>1.208</v>
       </c>
       <c r="L640">
-        <v>476.541</v>
+        <v>476.08</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>165.39</v>
+        <v>164.819</v>
       </c>
       <c r="C641">
-        <v>216.991</v>
+        <v>210.823</v>
       </c>
       <c r="D641">
-        <v>4.482</v>
+        <v>4.75</v>
       </c>
       <c r="E641">
-        <v>386.863</v>
+        <v>380.392</v>
       </c>
       <c r="F641">
-        <v>114.59</v>
+        <v>114.195</v>
       </c>
       <c r="G641">
-        <v>99.694</v>
+        <v>101.106</v>
       </c>
       <c r="H641">
-        <v>0.681</v>
+        <v>0.721</v>
       </c>
       <c r="I641">
         <v>212.326</v>
       </c>
       <c r="J641">
         <v>0</v>
       </c>
       <c r="K641">
-        <v>1.008</v>
+        <v>1.011</v>
       </c>
       <c r="L641">
-        <v>428.3</v>
+        <v>429.36</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>145.42</v>
+        <v>144.918</v>
       </c>
       <c r="C642">
-        <v>134.675</v>
+        <v>134.637</v>
       </c>
       <c r="D642">
-        <v>4.82</v>
+        <v>5.109</v>
       </c>
       <c r="E642">
-        <v>284.916</v>
+        <v>284.664</v>
       </c>
       <c r="F642">
-        <v>100.754</v>
+        <v>100.407</v>
       </c>
       <c r="G642">
-        <v>77.486</v>
+        <v>79.98</v>
       </c>
       <c r="H642">
-        <v>0.733</v>
+        <v>0.776</v>
       </c>
       <c r="I642">
         <v>217.13</v>
       </c>
       <c r="J642">
         <v>0</v>
       </c>
       <c r="K642">
-        <v>0.887</v>
+        <v>0.889</v>
       </c>
       <c r="L642">
-        <v>396.99</v>
+        <v>399.182</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>97.687</v>
+        <v>97.35</v>
       </c>
       <c r="C643">
-        <v>123.055</v>
+        <v>123.815</v>
       </c>
       <c r="D643">
-        <v>1.746</v>
+        <v>1.85</v>
       </c>
       <c r="E643">
-        <v>222.488</v>
+        <v>223.015</v>
       </c>
       <c r="F643">
-        <v>67.683</v>
+        <v>67.449</v>
       </c>
       <c r="G643">
-        <v>74.351</v>
+        <v>76.979</v>
       </c>
       <c r="H643">
-        <v>0.265</v>
+        <v>0.281</v>
       </c>
       <c r="I643">
         <v>214.517</v>
       </c>
       <c r="J643">
         <v>0</v>
       </c>
       <c r="K643">
-        <v>0.596</v>
+        <v>0.597</v>
       </c>
       <c r="L643">
-        <v>357.412</v>
+        <v>359.824</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>83.844</v>
+        <v>83.554</v>
       </c>
       <c r="C644">
-        <v>127.757</v>
+        <v>128.033</v>
       </c>
       <c r="D644">
-        <v>3.293</v>
+        <v>3.49</v>
       </c>
       <c r="E644">
-        <v>214.894</v>
+        <v>215.077</v>
       </c>
       <c r="F644">
-        <v>58.091</v>
+        <v>57.891</v>
       </c>
       <c r="G644">
-        <v>75.62</v>
+        <v>78.149</v>
       </c>
       <c r="H644">
-        <v>0.501</v>
+        <v>0.53</v>
       </c>
       <c r="I644">
         <v>216.294</v>
       </c>
       <c r="J644">
         <v>0</v>
       </c>
       <c r="K644">
-        <v>0.511</v>
+        <v>0.513</v>
       </c>
       <c r="L644">
-        <v>351.017</v>
+        <v>353.376</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>146.972</v>
+        <v>146.465</v>
       </c>
       <c r="C645">
-        <v>149.23</v>
+        <v>147.946</v>
       </c>
       <c r="D645">
-        <v>0.166</v>
+        <v>0.176</v>
       </c>
       <c r="E645">
-        <v>296.368</v>
+        <v>294.586</v>
       </c>
       <c r="F645">
-        <v>101.83</v>
+        <v>101.478</v>
       </c>
       <c r="G645">
-        <v>81.413</v>
+        <v>83.671</v>
       </c>
       <c r="H645">
-        <v>0.025</v>
+        <v>0.027</v>
       </c>
       <c r="I645">
         <v>210.393</v>
       </c>
       <c r="J645">
         <v>0</v>
       </c>
       <c r="K645">
-        <v>0.896</v>
+        <v>0.899</v>
       </c>
       <c r="L645">
-        <v>394.556</v>
+        <v>396.466</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>192.495</v>
+        <v>191.83</v>
       </c>
       <c r="C646">
-        <v>273.111</v>
+        <v>262.859</v>
       </c>
       <c r="D646">
-        <v>-13.5</v>
+        <v>1.706</v>
       </c>
       <c r="E646">
-        <v>452.106</v>
+        <v>456.396</v>
       </c>
       <c r="F646">
-        <v>133.37</v>
+        <v>132.91</v>
       </c>
       <c r="G646">
-        <v>114.834</v>
+        <v>115.536</v>
       </c>
       <c r="H646">
-        <v>-2.052</v>
+        <v>0.259</v>
       </c>
       <c r="I646">
-        <v>211.232</v>
+        <v>208.378</v>
       </c>
       <c r="J646">
         <v>0</v>
       </c>
       <c r="K646">
-        <v>1.174</v>
+        <v>1.177</v>
       </c>
       <c r="L646">
-        <v>458.558</v>
+        <v>458.26</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>225.558</v>
+      </c>
+      <c r="C647">
+        <v>436.448</v>
+      </c>
+      <c r="D647">
+        <v>11.194</v>
+      </c>
+      <c r="E647">
+        <v>673.2</v>
+      </c>
+      <c r="F647">
+        <v>156.278</v>
+      </c>
+      <c r="G647">
+        <v>163.672</v>
+      </c>
+      <c r="H647">
+        <v>1.7</v>
+      </c>
+      <c r="I647">
+        <v>203.492</v>
+      </c>
+      <c r="J647">
+        <v>0</v>
+      </c>
+      <c r="K647">
+        <v>1.384</v>
+      </c>
+      <c r="L647">
+        <v>526.526</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>300.916</v>
+      </c>
+      <c r="C648">
+        <v>614.339</v>
+      </c>
+      <c r="D648">
+        <v>15.955</v>
+      </c>
+      <c r="E648">
+        <v>931.21</v>
+      </c>
+      <c r="F648">
+        <v>208.49</v>
+      </c>
+      <c r="G648">
+        <v>213.001</v>
+      </c>
+      <c r="H648">
+        <v>2.423</v>
+      </c>
+      <c r="I648">
+        <v>205.853</v>
+      </c>
+      <c r="J648">
+        <v>0.297</v>
+      </c>
+      <c r="K648">
+        <v>1.846</v>
+      </c>
+      <c r="L648">
+        <v>631.91</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="89.692" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -27711,78 +27787,116 @@
       </c>
       <c r="H87">
         <v>1.116</v>
       </c>
       <c r="I87">
         <v>209.707</v>
       </c>
       <c r="J87">
         <v>0.052</v>
       </c>
       <c r="K87">
         <v>1.173</v>
       </c>
       <c r="L87">
         <v>497.213</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>214.875</v>
       </c>
       <c r="C88">
-        <v>342.271</v>
+        <v>327.062</v>
       </c>
       <c r="D88">
         <v>5.548</v>
       </c>
       <c r="E88">
-        <v>562.693</v>
+        <v>547.485</v>
       </c>
       <c r="F88">
         <v>148.876</v>
       </c>
       <c r="G88">
-        <v>133.38</v>
+        <v>131.003</v>
       </c>
       <c r="H88">
         <v>0.843</v>
       </c>
       <c r="I88">
         <v>210.213</v>
       </c>
       <c r="J88">
         <v>0.083</v>
       </c>
       <c r="K88">
         <v>1.266</v>
       </c>
       <c r="L88">
-        <v>494.661</v>
+        <v>492.283</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>220.267</v>
+      </c>
+      <c r="C89">
+        <v>346.024</v>
+      </c>
+      <c r="D89">
+        <v>8.175</v>
+      </c>
+      <c r="E89">
+        <v>574.465</v>
+      </c>
+      <c r="F89">
+        <v>152.612</v>
+      </c>
+      <c r="G89">
+        <v>138.598</v>
+      </c>
+      <c r="H89">
+        <v>1.242</v>
+      </c>
+      <c r="I89">
+        <v>208.792</v>
+      </c>
+      <c r="J89">
+        <v>0.082</v>
+      </c>
+      <c r="K89">
+        <v>1.351</v>
+      </c>
+      <c r="L89">
+        <v>502.676</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>