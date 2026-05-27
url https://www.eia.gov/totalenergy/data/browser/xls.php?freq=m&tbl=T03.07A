--- v3 (2026-04-11)
+++ v4 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 3.7a Petroleum Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Kerosene Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Commercial Sector</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="89.692" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -22962,1864 +22962,1940 @@
       </c>
       <c r="H600">
         <v>0.126</v>
       </c>
       <c r="I600">
         <v>204.677</v>
       </c>
       <c r="J600">
         <v>0.345</v>
       </c>
       <c r="K600">
         <v>1.981</v>
       </c>
       <c r="L600">
         <v>644.646</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>373.47</v>
       </c>
       <c r="C601">
-        <v>718.823</v>
+        <v>718.938</v>
       </c>
       <c r="D601">
         <v>25.056</v>
       </c>
       <c r="E601">
-        <v>1117.348</v>
+        <v>1117.464</v>
       </c>
       <c r="F601">
         <v>258.759</v>
       </c>
       <c r="G601">
-        <v>243.227</v>
+        <v>243.259</v>
       </c>
       <c r="H601">
         <v>3.857</v>
       </c>
       <c r="I601">
         <v>218.469</v>
       </c>
       <c r="J601">
         <v>0.336</v>
       </c>
       <c r="K601">
         <v>2.319</v>
       </c>
       <c r="L601">
-        <v>726.967</v>
+        <v>726.999</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>467.583</v>
       </c>
       <c r="C602">
-        <v>637.15</v>
+        <v>637.229</v>
       </c>
       <c r="D602">
         <v>1.816</v>
       </c>
       <c r="E602">
-        <v>1106.549</v>
+        <v>1106.628</v>
       </c>
       <c r="F602">
         <v>323.965</v>
       </c>
       <c r="G602">
-        <v>220.62</v>
+        <v>220.642</v>
       </c>
       <c r="H602">
         <v>0.28</v>
       </c>
       <c r="I602">
         <v>234.411</v>
       </c>
       <c r="J602">
         <v>0.36</v>
       </c>
       <c r="K602">
         <v>2.904</v>
       </c>
       <c r="L602">
-        <v>782.539</v>
+        <v>782.561</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>303.132</v>
       </c>
       <c r="C603">
-        <v>466.187</v>
+        <v>466.222</v>
       </c>
       <c r="D603">
         <v>0.51</v>
       </c>
       <c r="E603">
-        <v>769.828</v>
+        <v>769.864</v>
       </c>
       <c r="F603">
         <v>210.025</v>
       </c>
       <c r="G603">
-        <v>173.296</v>
+        <v>173.306</v>
       </c>
       <c r="H603">
         <v>0.078</v>
       </c>
       <c r="I603">
         <v>244.03</v>
       </c>
       <c r="J603">
         <v>0.335</v>
       </c>
       <c r="K603">
         <v>1.883</v>
       </c>
       <c r="L603">
-        <v>629.647</v>
+        <v>629.657</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>203.27</v>
       </c>
       <c r="C604">
-        <v>354.883</v>
+        <v>354.889</v>
       </c>
       <c r="D604">
         <v>2.337</v>
       </c>
       <c r="E604">
-        <v>560.49</v>
+        <v>560.496</v>
       </c>
       <c r="F604">
         <v>140.836</v>
       </c>
       <c r="G604">
-        <v>142.487</v>
+        <v>142.488</v>
       </c>
       <c r="H604">
         <v>0.36</v>
       </c>
       <c r="I604">
         <v>238.437</v>
       </c>
       <c r="J604">
         <v>0.3</v>
       </c>
       <c r="K604">
         <v>1.262</v>
       </c>
       <c r="L604">
-        <v>523.682</v>
+        <v>523.683</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>170.194</v>
       </c>
       <c r="C605">
-        <v>205.217</v>
+        <v>205.215</v>
       </c>
       <c r="D605">
         <v>4.911</v>
       </c>
       <c r="E605">
-        <v>380.322</v>
+        <v>380.32</v>
       </c>
       <c r="F605">
         <v>117.919</v>
       </c>
       <c r="G605">
         <v>101.058</v>
       </c>
       <c r="H605">
         <v>0.756</v>
       </c>
       <c r="I605">
         <v>247.119</v>
       </c>
       <c r="J605">
         <v>0.359</v>
       </c>
       <c r="K605">
         <v>1.057</v>
       </c>
       <c r="L605">
         <v>468.268</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>149.644</v>
       </c>
       <c r="C606">
-        <v>143.268</v>
+        <v>143.263</v>
       </c>
       <c r="D606">
         <v>0.566</v>
       </c>
       <c r="E606">
-        <v>293.479</v>
+        <v>293.474</v>
       </c>
       <c r="F606">
         <v>103.681</v>
       </c>
       <c r="G606">
-        <v>83.911</v>
+        <v>83.909</v>
       </c>
       <c r="H606">
         <v>0.087</v>
       </c>
       <c r="I606">
         <v>245.927</v>
       </c>
       <c r="J606">
         <v>0.324</v>
       </c>
       <c r="K606">
         <v>0.929</v>
       </c>
       <c r="L606">
-        <v>434.859</v>
+        <v>434.858</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>100.525</v>
       </c>
       <c r="C607">
-        <v>128.256</v>
+        <v>128.254</v>
       </c>
       <c r="D607">
         <v>2.209</v>
       </c>
       <c r="E607">
-        <v>230.99</v>
+        <v>230.988</v>
       </c>
       <c r="F607">
         <v>69.649</v>
       </c>
       <c r="G607">
         <v>79.755</v>
       </c>
       <c r="H607">
         <v>0.34</v>
       </c>
       <c r="I607">
         <v>238.785</v>
       </c>
       <c r="J607">
         <v>0.223</v>
       </c>
       <c r="K607">
         <v>0.624</v>
       </c>
       <c r="L607">
-        <v>389.376</v>
+        <v>389.375</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>86.279</v>
       </c>
       <c r="C608">
-        <v>129.673</v>
+        <v>129.671</v>
       </c>
       <c r="D608">
         <v>0.152</v>
       </c>
       <c r="E608">
-        <v>216.105</v>
+        <v>216.103</v>
       </c>
       <c r="F608">
         <v>59.779</v>
       </c>
       <c r="G608">
-        <v>80.148</v>
+        <v>80.147</v>
       </c>
       <c r="H608">
         <v>0.023</v>
       </c>
       <c r="I608">
         <v>247.018</v>
       </c>
       <c r="J608">
         <v>0</v>
       </c>
       <c r="K608">
         <v>0.536</v>
       </c>
       <c r="L608">
         <v>387.503</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>151.241</v>
       </c>
       <c r="C609">
-        <v>155.693</v>
+        <v>155.683</v>
       </c>
       <c r="D609">
         <v>2.408</v>
       </c>
       <c r="E609">
-        <v>309.342</v>
+        <v>309.332</v>
       </c>
       <c r="F609">
         <v>104.788</v>
       </c>
       <c r="G609">
-        <v>87.35</v>
+        <v>87.347</v>
       </c>
       <c r="H609">
         <v>0.371</v>
       </c>
       <c r="I609">
         <v>239.735</v>
       </c>
       <c r="J609">
         <v>0.066</v>
       </c>
       <c r="K609">
         <v>0.939</v>
       </c>
       <c r="L609">
-        <v>433.249</v>
+        <v>433.246</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>198.087</v>
       </c>
       <c r="C610">
-        <v>292.963</v>
+        <v>292.922</v>
       </c>
       <c r="D610">
         <v>0.407</v>
       </c>
       <c r="E610">
-        <v>491.457</v>
+        <v>491.416</v>
       </c>
       <c r="F610">
         <v>137.244</v>
       </c>
       <c r="G610">
-        <v>125.347</v>
+        <v>125.336</v>
       </c>
       <c r="H610">
         <v>0.063</v>
       </c>
       <c r="I610">
         <v>238.656</v>
       </c>
       <c r="J610">
         <v>0</v>
       </c>
       <c r="K610">
         <v>1.23</v>
       </c>
       <c r="L610">
-        <v>502.54</v>
+        <v>502.529</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>232.914</v>
       </c>
       <c r="C611">
-        <v>468.572</v>
+        <v>468.489</v>
       </c>
       <c r="D611">
         <v>3.868</v>
       </c>
       <c r="E611">
-        <v>705.354</v>
+        <v>705.271</v>
       </c>
       <c r="F611">
         <v>161.374</v>
       </c>
       <c r="G611">
-        <v>173.957</v>
+        <v>173.934</v>
       </c>
       <c r="H611">
         <v>0.595</v>
       </c>
       <c r="I611">
         <v>239.199</v>
       </c>
       <c r="J611">
         <v>0.134</v>
       </c>
       <c r="K611">
         <v>1.447</v>
       </c>
       <c r="L611">
-        <v>576.706</v>
+        <v>576.683</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>310.73</v>
       </c>
       <c r="C612">
-        <v>632.502</v>
+        <v>632.416</v>
       </c>
       <c r="D612">
         <v>4.432</v>
       </c>
       <c r="E612">
-        <v>947.664</v>
+        <v>947.578</v>
       </c>
       <c r="F612">
         <v>215.289</v>
       </c>
       <c r="G612">
-        <v>219.333</v>
+        <v>219.31</v>
       </c>
       <c r="H612">
         <v>0.682</v>
       </c>
       <c r="I612">
         <v>232.941</v>
       </c>
       <c r="J612">
         <v>0.262</v>
       </c>
       <c r="K612">
         <v>1.93</v>
       </c>
       <c r="L612">
-        <v>670.438</v>
+        <v>670.414</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>364.575</v>
       </c>
       <c r="C613">
-        <v>603.01</v>
+        <v>602.966</v>
       </c>
       <c r="D613">
         <v>19.744</v>
       </c>
       <c r="E613">
-        <v>987.329</v>
+        <v>987.285</v>
       </c>
       <c r="F613">
         <v>252.596</v>
       </c>
       <c r="G613">
-        <v>203.093</v>
+        <v>203.081</v>
       </c>
       <c r="H613">
         <v>3.001</v>
       </c>
       <c r="I613">
         <v>194.376</v>
       </c>
       <c r="J613">
         <v>0.28</v>
       </c>
       <c r="K613">
         <v>1.925</v>
       </c>
       <c r="L613">
-        <v>655.271</v>
+        <v>655.259</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>456.447</v>
       </c>
       <c r="C614">
-        <v>584.596</v>
+        <v>584.56</v>
       </c>
       <c r="D614">
         <v>13.387</v>
       </c>
       <c r="E614">
-        <v>1054.43</v>
+        <v>1054.394</v>
       </c>
       <c r="F614">
         <v>316.249</v>
       </c>
       <c r="G614">
-        <v>198.126</v>
+        <v>198.116</v>
       </c>
       <c r="H614">
         <v>2.035</v>
       </c>
       <c r="I614">
         <v>203.844</v>
       </c>
       <c r="J614">
         <v>0.066</v>
       </c>
       <c r="K614">
         <v>2.411</v>
       </c>
       <c r="L614">
-        <v>722.731</v>
+        <v>722.721</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>295.912</v>
       </c>
       <c r="C615">
-        <v>515.067</v>
+        <v>515.038</v>
       </c>
       <c r="D615">
         <v>2.58</v>
       </c>
       <c r="E615">
-        <v>813.559</v>
+        <v>813.53</v>
       </c>
       <c r="F615">
         <v>205.023</v>
       </c>
       <c r="G615">
-        <v>179.368</v>
+        <v>179.36</v>
       </c>
       <c r="H615">
         <v>0.392</v>
       </c>
       <c r="I615">
         <v>212.801</v>
       </c>
       <c r="J615">
         <v>0.04</v>
       </c>
       <c r="K615">
         <v>1.563</v>
       </c>
       <c r="L615">
-        <v>599.186</v>
+        <v>599.178</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>198.429</v>
       </c>
       <c r="C616">
-        <v>326.399</v>
+        <v>326.385</v>
       </c>
       <c r="D616">
         <v>6.946</v>
       </c>
       <c r="E616">
-        <v>531.774</v>
+        <v>531.76</v>
       </c>
       <c r="F616">
         <v>137.481</v>
       </c>
       <c r="G616">
-        <v>128.467</v>
+        <v>128.464</v>
       </c>
       <c r="H616">
         <v>1.056</v>
       </c>
       <c r="I616">
         <v>209.686</v>
       </c>
       <c r="J616">
         <v>0</v>
       </c>
       <c r="K616">
         <v>1.048</v>
       </c>
       <c r="L616">
-        <v>477.738</v>
+        <v>477.735</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>166.141</v>
       </c>
       <c r="C617">
-        <v>216.131</v>
+        <v>216.135</v>
       </c>
       <c r="D617">
         <v>10.183</v>
       </c>
       <c r="E617">
-        <v>392.455</v>
+        <v>392.458</v>
       </c>
       <c r="F617">
         <v>115.111</v>
       </c>
       <c r="G617">
         <v>98.719</v>
       </c>
       <c r="H617">
         <v>1.548</v>
       </c>
       <c r="I617">
         <v>212.87</v>
       </c>
       <c r="J617">
         <v>0</v>
       </c>
       <c r="K617">
         <v>0.877</v>
       </c>
       <c r="L617">
-        <v>429.124</v>
+        <v>429.125</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>146.08</v>
       </c>
       <c r="C618">
-        <v>148.043</v>
+        <v>148.041</v>
       </c>
       <c r="D618">
         <v>3.689</v>
       </c>
       <c r="E618">
-        <v>297.812</v>
+        <v>297.81</v>
       </c>
       <c r="F618">
         <v>101.212</v>
       </c>
       <c r="G618">
         <v>80.349</v>
       </c>
       <c r="H618">
         <v>0.561</v>
       </c>
       <c r="I618">
         <v>219.571</v>
       </c>
       <c r="J618">
         <v>0</v>
       </c>
       <c r="K618">
         <v>0.771</v>
       </c>
       <c r="L618">
         <v>402.464</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>98.131</v>
       </c>
       <c r="C619">
-        <v>121.168</v>
+        <v>121.165</v>
       </c>
       <c r="D619">
         <v>8.813</v>
       </c>
       <c r="E619">
-        <v>228.111</v>
+        <v>228.109</v>
       </c>
       <c r="F619">
         <v>67.99</v>
       </c>
       <c r="G619">
-        <v>73.099</v>
+        <v>73.098</v>
       </c>
       <c r="H619">
         <v>1.34</v>
       </c>
       <c r="I619">
         <v>210.505</v>
       </c>
       <c r="J619">
         <v>0</v>
       </c>
       <c r="K619">
         <v>0.518</v>
       </c>
       <c r="L619">
         <v>353.451</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>84.225</v>
       </c>
       <c r="C620">
-        <v>124.546</v>
+        <v>124.544</v>
       </c>
       <c r="D620">
         <v>0.411</v>
       </c>
       <c r="E620">
-        <v>209.181</v>
+        <v>209.18</v>
       </c>
       <c r="F620">
         <v>58.355</v>
       </c>
       <c r="G620">
         <v>74.01</v>
       </c>
       <c r="H620">
         <v>0.062</v>
       </c>
       <c r="I620">
         <v>216.729</v>
       </c>
       <c r="J620">
         <v>0</v>
       </c>
       <c r="K620">
         <v>0.445</v>
       </c>
       <c r="L620">
         <v>349.601</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>147.639</v>
       </c>
       <c r="C621">
-        <v>149.95</v>
+        <v>149.946</v>
       </c>
       <c r="D621">
         <v>7.849</v>
       </c>
       <c r="E621">
-        <v>305.439</v>
+        <v>305.435</v>
       </c>
       <c r="F621">
         <v>102.292</v>
       </c>
       <c r="G621">
-        <v>80.864</v>
+        <v>80.863</v>
       </c>
       <c r="H621">
         <v>1.193</v>
       </c>
       <c r="I621">
         <v>207.319</v>
       </c>
       <c r="J621">
         <v>0</v>
       </c>
       <c r="K621">
         <v>0.78</v>
       </c>
       <c r="L621">
-        <v>392.447</v>
+        <v>392.446</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>193.369</v>
       </c>
       <c r="C622">
-        <v>258.096</v>
+        <v>258.103</v>
       </c>
       <c r="D622">
         <v>0.749</v>
       </c>
       <c r="E622">
-        <v>452.214</v>
+        <v>452.221</v>
       </c>
       <c r="F622">
         <v>133.976</v>
       </c>
       <c r="G622">
-        <v>110.04</v>
+        <v>110.042</v>
       </c>
       <c r="H622">
         <v>0.114</v>
       </c>
       <c r="I622">
         <v>213.338</v>
       </c>
       <c r="J622">
         <v>0</v>
       </c>
       <c r="K622">
         <v>1.021</v>
       </c>
       <c r="L622">
-        <v>458.489</v>
+        <v>458.491</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>227.367</v>
       </c>
       <c r="C623">
-        <v>471.69</v>
+        <v>471.742</v>
       </c>
       <c r="D623">
         <v>0.763</v>
       </c>
       <c r="E623">
-        <v>699.82</v>
+        <v>699.871</v>
       </c>
       <c r="F623">
         <v>157.531</v>
       </c>
       <c r="G623">
-        <v>167.665</v>
+        <v>167.679</v>
       </c>
       <c r="H623">
         <v>0.116</v>
       </c>
       <c r="I623">
         <v>208.883</v>
       </c>
       <c r="J623">
         <v>0</v>
       </c>
       <c r="K623">
         <v>1.201</v>
       </c>
       <c r="L623">
-        <v>535.396</v>
+        <v>535.41</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>303.329</v>
       </c>
       <c r="C624">
-        <v>541.245</v>
+        <v>541.314</v>
       </c>
       <c r="D624">
         <v>13.238</v>
       </c>
       <c r="E624">
-        <v>857.812</v>
+        <v>857.882</v>
       </c>
       <c r="F624">
         <v>210.162</v>
       </c>
       <c r="G624">
-        <v>186.43</v>
+        <v>186.449</v>
       </c>
       <c r="H624">
         <v>2.012</v>
       </c>
       <c r="I624">
         <v>206.212</v>
       </c>
       <c r="J624">
         <v>0.229</v>
       </c>
       <c r="K624">
         <v>1.602</v>
       </c>
       <c r="L624">
-        <v>606.646</v>
+        <v>606.664</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>353.787</v>
       </c>
       <c r="C625">
-        <v>686.118</v>
+        <v>686.081</v>
       </c>
       <c r="D625">
         <v>11.482</v>
       </c>
       <c r="E625">
-        <v>1051.387</v>
+        <v>1051.35</v>
       </c>
       <c r="F625">
         <v>245.122</v>
       </c>
       <c r="G625">
-        <v>230.569</v>
+        <v>230.558</v>
       </c>
       <c r="H625">
         <v>1.744</v>
       </c>
       <c r="I625">
-        <v>194.36</v>
+        <v>162.303</v>
       </c>
       <c r="J625">
         <v>0.245</v>
       </c>
       <c r="K625">
         <v>2.084</v>
       </c>
       <c r="L625">
-        <v>674.123</v>
+        <v>642.056</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>427.667</v>
       </c>
       <c r="C626">
-        <v>532.976</v>
+        <v>532.958</v>
       </c>
       <c r="D626">
         <v>6.15</v>
       </c>
       <c r="E626">
-        <v>966.793</v>
+        <v>966.775</v>
       </c>
       <c r="F626">
         <v>296.309</v>
       </c>
       <c r="G626">
-        <v>188.102</v>
+        <v>188.097</v>
       </c>
       <c r="H626">
         <v>0.934</v>
       </c>
       <c r="I626">
-        <v>203.007</v>
+        <v>169.523</v>
       </c>
       <c r="J626">
         <v>0.116</v>
       </c>
       <c r="K626">
         <v>2.519</v>
       </c>
       <c r="L626">
-        <v>690.987</v>
+        <v>657.499</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>287.156</v>
       </c>
       <c r="C627">
-        <v>447.236</v>
+        <v>447.215</v>
       </c>
       <c r="D627">
         <v>6.001</v>
       </c>
       <c r="E627">
-        <v>740.393</v>
+        <v>740.372</v>
       </c>
       <c r="F627">
         <v>198.956</v>
       </c>
       <c r="G627">
-        <v>164.327</v>
+        <v>164.321</v>
       </c>
       <c r="H627">
         <v>0.911</v>
       </c>
       <c r="I627">
-        <v>209.522</v>
+        <v>174.964</v>
       </c>
       <c r="J627">
         <v>0</v>
       </c>
       <c r="K627">
         <v>1.692</v>
       </c>
       <c r="L627">
-        <v>575.407</v>
+        <v>540.844</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>192.557</v>
       </c>
       <c r="C628">
-        <v>311.982</v>
+        <v>311.976</v>
       </c>
       <c r="D628">
         <v>9.132</v>
       </c>
       <c r="E628">
-        <v>513.672</v>
+        <v>513.665</v>
       </c>
       <c r="F628">
         <v>133.413</v>
       </c>
       <c r="G628">
-        <v>126.821</v>
+        <v>126.819</v>
       </c>
       <c r="H628">
         <v>1.387</v>
       </c>
       <c r="I628">
-        <v>207.932</v>
+        <v>173.637</v>
       </c>
       <c r="J628">
         <v>0</v>
       </c>
       <c r="K628">
         <v>1.134</v>
       </c>
       <c r="L628">
-        <v>470.688</v>
+        <v>436.391</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>161.225</v>
       </c>
       <c r="C629">
-        <v>191.863</v>
+        <v>191.843</v>
       </c>
       <c r="D629">
         <v>8.946</v>
       </c>
       <c r="E629">
-        <v>362.034</v>
+        <v>362.014</v>
       </c>
       <c r="F629">
         <v>111.705</v>
       </c>
       <c r="G629">
-        <v>93.512</v>
+        <v>93.507</v>
       </c>
       <c r="H629">
         <v>1.359</v>
       </c>
       <c r="I629">
-        <v>220.163</v>
+        <v>183.85</v>
       </c>
       <c r="J629">
         <v>0.198</v>
       </c>
       <c r="K629">
         <v>0.95</v>
       </c>
       <c r="L629">
-        <v>427.886</v>
+        <v>391.567</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>141.758</v>
       </c>
       <c r="C630">
-        <v>128.245</v>
+        <v>128.229</v>
       </c>
       <c r="D630">
         <v>6.542</v>
       </c>
       <c r="E630">
-        <v>276.546</v>
+        <v>276.53</v>
       </c>
       <c r="F630">
         <v>98.217</v>
       </c>
       <c r="G630">
-        <v>75.871</v>
+        <v>75.866</v>
       </c>
       <c r="H630">
         <v>0.994</v>
       </c>
       <c r="I630">
-        <v>215.672</v>
+        <v>180.099</v>
       </c>
       <c r="J630">
         <v>0.219</v>
       </c>
       <c r="K630">
         <v>0.835</v>
       </c>
       <c r="L630">
-        <v>391.807</v>
+        <v>356.23</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>95.227</v>
       </c>
       <c r="C631">
-        <v>117.207</v>
+        <v>117.204</v>
       </c>
       <c r="D631">
         <v>1.247</v>
       </c>
       <c r="E631">
-        <v>213.681</v>
+        <v>213.678</v>
       </c>
       <c r="F631">
         <v>65.978</v>
       </c>
       <c r="G631">
-        <v>72.81</v>
+        <v>72.809</v>
       </c>
       <c r="H631">
         <v>0.189</v>
       </c>
       <c r="I631">
-        <v>218.444</v>
+        <v>182.415</v>
       </c>
       <c r="J631">
         <v>0</v>
       </c>
       <c r="K631">
         <v>0.561</v>
       </c>
       <c r="L631">
-        <v>357.983</v>
+        <v>321.952</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>81.732</v>
       </c>
       <c r="C632">
-        <v>120.657</v>
+        <v>120.652</v>
       </c>
       <c r="D632">
         <v>0.006</v>
       </c>
       <c r="E632">
-        <v>202.396</v>
+        <v>202.391</v>
       </c>
       <c r="F632">
         <v>56.628</v>
       </c>
       <c r="G632">
-        <v>73.767</v>
+        <v>73.765</v>
       </c>
       <c r="H632">
         <v>0.001</v>
       </c>
       <c r="I632">
-        <v>217.026</v>
+        <v>181.23</v>
       </c>
       <c r="J632">
         <v>0</v>
       </c>
       <c r="K632">
         <v>0.481</v>
       </c>
       <c r="L632">
-        <v>347.903</v>
+        <v>312.106</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>143.271</v>
       </c>
       <c r="C633">
-        <v>140.704</v>
+        <v>140.706</v>
       </c>
       <c r="D633">
         <v>0.006</v>
       </c>
       <c r="E633">
-        <v>283.981</v>
+        <v>283.982</v>
       </c>
       <c r="F633">
         <v>99.265</v>
       </c>
       <c r="G633">
         <v>79.326</v>
       </c>
       <c r="H633">
         <v>0.001</v>
       </c>
       <c r="I633">
-        <v>210.607</v>
+        <v>175.87</v>
       </c>
       <c r="J633">
         <v>0</v>
       </c>
       <c r="K633">
         <v>0.844</v>
       </c>
       <c r="L633">
-        <v>390.043</v>
+        <v>355.306</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>187.647</v>
       </c>
       <c r="C634">
-        <v>241.234</v>
+        <v>241.258</v>
       </c>
       <c r="D634">
         <v>0.874</v>
       </c>
       <c r="E634">
-        <v>429.755</v>
+        <v>429.78</v>
       </c>
       <c r="F634">
         <v>130.011</v>
       </c>
       <c r="G634">
-        <v>107.203</v>
+        <v>107.209</v>
       </c>
       <c r="H634">
         <v>0.133</v>
       </c>
       <c r="I634">
-        <v>212.635</v>
+        <v>177.563</v>
       </c>
       <c r="J634">
         <v>0</v>
       </c>
       <c r="K634">
         <v>1.105</v>
       </c>
       <c r="L634">
-        <v>451.087</v>
+        <v>416.022</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>220.639</v>
       </c>
       <c r="C635">
-        <v>416.631</v>
+        <v>416.62</v>
       </c>
       <c r="D635">
         <v>7.14</v>
       </c>
       <c r="E635">
-        <v>644.41</v>
+        <v>644.398</v>
       </c>
       <c r="F635">
         <v>152.87</v>
       </c>
       <c r="G635">
-        <v>155.84</v>
+        <v>155.837</v>
       </c>
       <c r="H635">
         <v>1.084</v>
       </c>
       <c r="I635">
-        <v>207.066</v>
+        <v>172.913</v>
       </c>
       <c r="J635">
         <v>0</v>
       </c>
       <c r="K635">
         <v>1.3</v>
       </c>
       <c r="L635">
-        <v>518.16</v>
+        <v>484.004</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>294.354</v>
       </c>
       <c r="C636">
-        <v>593.155</v>
+        <v>593.266</v>
       </c>
       <c r="D636">
         <v>9.106</v>
       </c>
       <c r="E636">
-        <v>896.615</v>
+        <v>896.726</v>
       </c>
       <c r="F636">
         <v>203.943</v>
       </c>
       <c r="G636">
-        <v>204.79</v>
+        <v>204.821</v>
       </c>
       <c r="H636">
         <v>1.383</v>
       </c>
       <c r="I636">
-        <v>205.666</v>
+        <v>171.744</v>
       </c>
       <c r="J636">
         <v>0.222</v>
       </c>
       <c r="K636">
         <v>1.734</v>
       </c>
       <c r="L636">
-        <v>617.739</v>
+        <v>583.847</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>361.675</v>
       </c>
       <c r="C637">
-        <v>745.129</v>
+        <v>744.505</v>
       </c>
       <c r="D637">
         <v>18.712</v>
       </c>
       <c r="E637">
-        <v>1125.516</v>
+        <v>1124.892</v>
       </c>
       <c r="F637">
         <v>250.586</v>
       </c>
       <c r="G637">
-        <v>249.269</v>
+        <v>249.096</v>
       </c>
       <c r="H637">
         <v>2.842</v>
       </c>
       <c r="I637">
-        <v>198.871</v>
+        <v>166.07</v>
       </c>
       <c r="J637">
         <v>0.378</v>
       </c>
       <c r="K637">
         <v>2.219</v>
       </c>
       <c r="L637">
-        <v>704.166</v>
+        <v>671.192</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>452.815</v>
       </c>
       <c r="C638">
-        <v>621.788</v>
+        <v>621.873</v>
       </c>
       <c r="D638">
         <v>19.01</v>
       </c>
       <c r="E638">
-        <v>1093.613</v>
+        <v>1093.698</v>
       </c>
       <c r="F638">
         <v>313.733</v>
       </c>
       <c r="G638">
-        <v>215.067</v>
+        <v>215.09</v>
       </c>
       <c r="H638">
         <v>2.887</v>
       </c>
       <c r="I638">
-        <v>203.529</v>
+        <v>169.959</v>
       </c>
       <c r="J638">
         <v>0.323</v>
       </c>
       <c r="K638">
         <v>2.778</v>
       </c>
       <c r="L638">
-        <v>738.317</v>
+        <v>704.771</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>293.558</v>
       </c>
       <c r="C639">
-        <v>430.763</v>
+        <v>430.808</v>
       </c>
       <c r="D639">
         <v>12.051</v>
       </c>
       <c r="E639">
-        <v>736.372</v>
+        <v>736.417</v>
       </c>
       <c r="F639">
         <v>203.392</v>
       </c>
       <c r="G639">
-        <v>162.096</v>
+        <v>162.108</v>
       </c>
       <c r="H639">
         <v>1.83</v>
       </c>
       <c r="I639">
-        <v>205.478</v>
+        <v>171.587</v>
       </c>
       <c r="J639">
         <v>0</v>
       </c>
       <c r="K639">
         <v>1.801</v>
       </c>
       <c r="L639">
-        <v>574.596</v>
+        <v>540.718</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>196.85</v>
       </c>
       <c r="C640">
-        <v>310.97</v>
+        <v>311.351</v>
       </c>
       <c r="D640">
         <v>4.774</v>
       </c>
       <c r="E640">
-        <v>512.594</v>
+        <v>512.975</v>
       </c>
       <c r="F640">
         <v>136.388</v>
       </c>
       <c r="G640">
-        <v>128.877</v>
+        <v>128.983</v>
       </c>
       <c r="H640">
         <v>0.725</v>
       </c>
       <c r="I640">
-        <v>208.883</v>
+        <v>174.43</v>
       </c>
       <c r="J640">
         <v>0</v>
       </c>
       <c r="K640">
         <v>1.208</v>
       </c>
       <c r="L640">
-        <v>476.08</v>
+        <v>441.733</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>164.819</v>
       </c>
       <c r="C641">
-        <v>210.823</v>
+        <v>210.942</v>
       </c>
       <c r="D641">
         <v>4.75</v>
       </c>
       <c r="E641">
-        <v>380.392</v>
+        <v>380.511</v>
       </c>
       <c r="F641">
         <v>114.195</v>
       </c>
       <c r="G641">
-        <v>101.106</v>
+        <v>101.139</v>
       </c>
       <c r="H641">
         <v>0.721</v>
       </c>
       <c r="I641">
-        <v>212.326</v>
+        <v>177.305</v>
       </c>
       <c r="J641">
         <v>0</v>
       </c>
       <c r="K641">
         <v>1.011</v>
       </c>
       <c r="L641">
-        <v>429.36</v>
+        <v>394.372</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>144.918</v>
       </c>
       <c r="C642">
-        <v>134.637</v>
+        <v>134.609</v>
       </c>
       <c r="D642">
         <v>5.109</v>
       </c>
       <c r="E642">
-        <v>284.664</v>
+        <v>284.636</v>
       </c>
       <c r="F642">
         <v>100.407</v>
       </c>
       <c r="G642">
-        <v>79.98</v>
+        <v>79.972</v>
       </c>
       <c r="H642">
         <v>0.776</v>
       </c>
       <c r="I642">
-        <v>217.13</v>
+        <v>181.317</v>
       </c>
       <c r="J642">
         <v>0</v>
       </c>
       <c r="K642">
         <v>0.889</v>
       </c>
       <c r="L642">
-        <v>399.182</v>
+        <v>363.361</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>97.35</v>
       </c>
       <c r="C643">
-        <v>123.815</v>
+        <v>123.836</v>
       </c>
       <c r="D643">
         <v>1.85</v>
       </c>
       <c r="E643">
-        <v>223.015</v>
+        <v>223.036</v>
       </c>
       <c r="F643">
         <v>67.449</v>
       </c>
       <c r="G643">
-        <v>76.979</v>
+        <v>76.985</v>
       </c>
       <c r="H643">
         <v>0.281</v>
       </c>
       <c r="I643">
-        <v>214.517</v>
+        <v>179.135</v>
       </c>
       <c r="J643">
         <v>0</v>
       </c>
       <c r="K643">
         <v>0.597</v>
       </c>
       <c r="L643">
-        <v>359.824</v>
+        <v>324.448</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>83.554</v>
       </c>
       <c r="C644">
-        <v>128.033</v>
+        <v>128.128</v>
       </c>
       <c r="D644">
         <v>3.49</v>
       </c>
       <c r="E644">
-        <v>215.077</v>
+        <v>215.173</v>
       </c>
       <c r="F644">
         <v>57.891</v>
       </c>
       <c r="G644">
-        <v>78.149</v>
+        <v>78.175</v>
       </c>
       <c r="H644">
         <v>0.53</v>
       </c>
       <c r="I644">
-        <v>216.294</v>
+        <v>180.619</v>
       </c>
       <c r="J644">
         <v>0</v>
       </c>
       <c r="K644">
         <v>0.513</v>
       </c>
       <c r="L644">
-        <v>353.376</v>
+        <v>317.728</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>146.465</v>
       </c>
       <c r="C645">
-        <v>147.946</v>
+        <v>148.173</v>
       </c>
       <c r="D645">
         <v>0.176</v>
       </c>
       <c r="E645">
-        <v>294.586</v>
+        <v>294.814</v>
       </c>
       <c r="F645">
         <v>101.478</v>
       </c>
       <c r="G645">
-        <v>83.671</v>
+        <v>83.734</v>
       </c>
       <c r="H645">
         <v>0.027</v>
       </c>
       <c r="I645">
-        <v>210.393</v>
+        <v>175.691</v>
       </c>
       <c r="J645">
         <v>0</v>
       </c>
       <c r="K645">
         <v>0.899</v>
       </c>
       <c r="L645">
-        <v>396.466</v>
+        <v>361.828</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>191.83</v>
       </c>
       <c r="C646">
-        <v>262.859</v>
+        <v>263.111</v>
       </c>
       <c r="D646">
         <v>1.706</v>
       </c>
       <c r="E646">
-        <v>456.396</v>
+        <v>456.648</v>
       </c>
       <c r="F646">
         <v>132.91</v>
       </c>
       <c r="G646">
-        <v>115.536</v>
+        <v>115.606</v>
       </c>
       <c r="H646">
         <v>0.259</v>
       </c>
       <c r="I646">
-        <v>208.378</v>
+        <v>174.009</v>
       </c>
       <c r="J646">
         <v>0</v>
       </c>
       <c r="K646">
         <v>1.177</v>
       </c>
       <c r="L646">
-        <v>458.26</v>
+        <v>423.961</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>225.558</v>
       </c>
       <c r="C647">
-        <v>436.448</v>
+        <v>436.688</v>
       </c>
       <c r="D647">
         <v>11.194</v>
       </c>
       <c r="E647">
-        <v>673.2</v>
+        <v>673.44</v>
       </c>
       <c r="F647">
         <v>156.278</v>
       </c>
       <c r="G647">
-        <v>163.672</v>
+        <v>163.739</v>
       </c>
       <c r="H647">
         <v>1.7</v>
       </c>
       <c r="I647">
-        <v>203.492</v>
+        <v>169.928</v>
       </c>
       <c r="J647">
         <v>0</v>
       </c>
       <c r="K647">
         <v>1.384</v>
       </c>
       <c r="L647">
-        <v>526.526</v>
+        <v>493.029</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>300.916</v>
       </c>
       <c r="C648">
-        <v>614.339</v>
+        <v>613.559</v>
       </c>
       <c r="D648">
         <v>15.955</v>
       </c>
       <c r="E648">
-        <v>931.21</v>
+        <v>930.43</v>
       </c>
       <c r="F648">
         <v>208.49</v>
       </c>
       <c r="G648">
-        <v>213.001</v>
+        <v>212.785</v>
       </c>
       <c r="H648">
         <v>2.423</v>
       </c>
       <c r="I648">
-        <v>205.853</v>
+        <v>171.9</v>
       </c>
       <c r="J648">
         <v>0.297</v>
       </c>
       <c r="K648">
         <v>1.846</v>
       </c>
       <c r="L648">
-        <v>631.91</v>
+        <v>597.741</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>359.396</v>
+      </c>
+      <c r="C649">
+        <v>698.236</v>
+      </c>
+      <c r="D649">
+        <v>22.01</v>
+      </c>
+      <c r="E649">
+        <v>1079.642</v>
+      </c>
+      <c r="F649">
+        <v>249.007</v>
+      </c>
+      <c r="G649">
+        <v>236.266</v>
+      </c>
+      <c r="H649">
+        <v>3.343</v>
+      </c>
+      <c r="I649">
+        <v>161.667</v>
+      </c>
+      <c r="J649">
+        <v>0.365</v>
+      </c>
+      <c r="K649">
+        <v>2.102</v>
+      </c>
+      <c r="L649">
+        <v>652.75</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>449.962</v>
+      </c>
+      <c r="C650">
+        <v>597.392</v>
+      </c>
+      <c r="D650">
+        <v>10.561</v>
+      </c>
+      <c r="E650">
+        <v>1057.915</v>
+      </c>
+      <c r="F650">
+        <v>311.756</v>
+      </c>
+      <c r="G650">
+        <v>208.302</v>
+      </c>
+      <c r="H650">
+        <v>1.604</v>
+      </c>
+      <c r="I650">
+        <v>168.095</v>
+      </c>
+      <c r="J650">
+        <v>0.266</v>
+      </c>
+      <c r="K650">
+        <v>2.632</v>
+      </c>
+      <c r="L650">
+        <v>692.654</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -27805,98 +27881,98 @@
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>214.875</v>
       </c>
       <c r="C88">
         <v>327.062</v>
       </c>
       <c r="D88">
         <v>5.548</v>
       </c>
       <c r="E88">
         <v>547.485</v>
       </c>
       <c r="F88">
         <v>148.876</v>
       </c>
       <c r="G88">
         <v>131.003</v>
       </c>
       <c r="H88">
         <v>0.843</v>
       </c>
       <c r="I88">
-        <v>210.213</v>
+        <v>175.541</v>
       </c>
       <c r="J88">
         <v>0.083</v>
       </c>
       <c r="K88">
         <v>1.266</v>
       </c>
       <c r="L88">
-        <v>492.283</v>
+        <v>457.611</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>220.267</v>
       </c>
       <c r="C89">
         <v>346.024</v>
       </c>
       <c r="D89">
         <v>8.175</v>
       </c>
       <c r="E89">
         <v>574.465</v>
       </c>
       <c r="F89">
         <v>152.612</v>
       </c>
       <c r="G89">
         <v>138.598</v>
       </c>
       <c r="H89">
         <v>1.242</v>
       </c>
       <c r="I89">
-        <v>208.792</v>
+        <v>174.354</v>
       </c>
       <c r="J89">
         <v>0.082</v>
       </c>
       <c r="K89">
         <v>1.351</v>
       </c>
       <c r="L89">
-        <v>502.676</v>
+        <v>468.239</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>