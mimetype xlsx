--- v4 (2026-05-27)
+++ v5 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 3.7a Petroleum Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Kerosene Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Commercial Sector</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="89.692" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24330,572 +24330,610 @@
       </c>
       <c r="H636">
         <v>1.383</v>
       </c>
       <c r="I636">
         <v>171.744</v>
       </c>
       <c r="J636">
         <v>0.222</v>
       </c>
       <c r="K636">
         <v>1.734</v>
       </c>
       <c r="L636">
         <v>583.847</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>361.675</v>
       </c>
       <c r="C637">
-        <v>744.505</v>
+        <v>744.562</v>
       </c>
       <c r="D637">
         <v>18.712</v>
       </c>
       <c r="E637">
-        <v>1124.892</v>
+        <v>1124.95</v>
       </c>
       <c r="F637">
         <v>250.586</v>
       </c>
       <c r="G637">
-        <v>249.096</v>
+        <v>249.112</v>
       </c>
       <c r="H637">
         <v>2.842</v>
       </c>
       <c r="I637">
         <v>166.07</v>
       </c>
       <c r="J637">
         <v>0.378</v>
       </c>
       <c r="K637">
         <v>2.219</v>
       </c>
       <c r="L637">
-        <v>671.192</v>
+        <v>671.207</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>452.815</v>
       </c>
       <c r="C638">
-        <v>621.873</v>
+        <v>621.659</v>
       </c>
       <c r="D638">
         <v>19.01</v>
       </c>
       <c r="E638">
-        <v>1093.698</v>
+        <v>1093.484</v>
       </c>
       <c r="F638">
         <v>313.733</v>
       </c>
       <c r="G638">
-        <v>215.09</v>
+        <v>215.031</v>
       </c>
       <c r="H638">
         <v>2.887</v>
       </c>
       <c r="I638">
         <v>169.959</v>
       </c>
       <c r="J638">
         <v>0.323</v>
       </c>
       <c r="K638">
         <v>2.778</v>
       </c>
       <c r="L638">
-        <v>704.771</v>
+        <v>704.711</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>293.558</v>
       </c>
       <c r="C639">
-        <v>430.808</v>
+        <v>430.836</v>
       </c>
       <c r="D639">
         <v>12.051</v>
       </c>
       <c r="E639">
-        <v>736.417</v>
+        <v>736.445</v>
       </c>
       <c r="F639">
         <v>203.392</v>
       </c>
       <c r="G639">
-        <v>162.108</v>
+        <v>162.116</v>
       </c>
       <c r="H639">
         <v>1.83</v>
       </c>
       <c r="I639">
         <v>171.587</v>
       </c>
       <c r="J639">
         <v>0</v>
       </c>
       <c r="K639">
         <v>1.801</v>
       </c>
       <c r="L639">
-        <v>540.718</v>
+        <v>540.726</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>196.85</v>
       </c>
       <c r="C640">
-        <v>311.351</v>
+        <v>311.378</v>
       </c>
       <c r="D640">
         <v>4.774</v>
       </c>
       <c r="E640">
-        <v>512.975</v>
+        <v>513.002</v>
       </c>
       <c r="F640">
         <v>136.388</v>
       </c>
       <c r="G640">
-        <v>128.983</v>
+        <v>128.99</v>
       </c>
       <c r="H640">
         <v>0.725</v>
       </c>
       <c r="I640">
         <v>174.43</v>
       </c>
       <c r="J640">
         <v>0</v>
       </c>
       <c r="K640">
         <v>1.208</v>
       </c>
       <c r="L640">
-        <v>441.733</v>
+        <v>441.741</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>164.819</v>
       </c>
       <c r="C641">
-        <v>210.942</v>
+        <v>210.944</v>
       </c>
       <c r="D641">
         <v>4.75</v>
       </c>
       <c r="E641">
-        <v>380.511</v>
+        <v>380.513</v>
       </c>
       <c r="F641">
         <v>114.195</v>
       </c>
       <c r="G641">
-        <v>101.139</v>
+        <v>101.14</v>
       </c>
       <c r="H641">
         <v>0.721</v>
       </c>
       <c r="I641">
         <v>177.305</v>
       </c>
       <c r="J641">
         <v>0</v>
       </c>
       <c r="K641">
         <v>1.011</v>
       </c>
       <c r="L641">
-        <v>394.372</v>
+        <v>394.373</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>144.918</v>
       </c>
       <c r="C642">
-        <v>134.609</v>
+        <v>134.532</v>
       </c>
       <c r="D642">
         <v>5.109</v>
       </c>
       <c r="E642">
-        <v>284.636</v>
+        <v>284.559</v>
       </c>
       <c r="F642">
         <v>100.407</v>
       </c>
       <c r="G642">
-        <v>79.972</v>
+        <v>79.951</v>
       </c>
       <c r="H642">
         <v>0.776</v>
       </c>
       <c r="I642">
         <v>181.317</v>
       </c>
       <c r="J642">
         <v>0</v>
       </c>
       <c r="K642">
         <v>0.889</v>
       </c>
       <c r="L642">
-        <v>363.361</v>
+        <v>363.34</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>97.35</v>
       </c>
       <c r="C643">
-        <v>123.836</v>
+        <v>123.831</v>
       </c>
       <c r="D643">
         <v>1.85</v>
       </c>
       <c r="E643">
-        <v>223.036</v>
+        <v>223.031</v>
       </c>
       <c r="F643">
         <v>67.449</v>
       </c>
       <c r="G643">
-        <v>76.985</v>
+        <v>76.984</v>
       </c>
       <c r="H643">
         <v>0.281</v>
       </c>
       <c r="I643">
         <v>179.135</v>
       </c>
       <c r="J643">
         <v>0</v>
       </c>
       <c r="K643">
         <v>0.597</v>
       </c>
       <c r="L643">
-        <v>324.448</v>
+        <v>324.446</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>83.554</v>
       </c>
       <c r="C644">
-        <v>128.128</v>
+        <v>128.113</v>
       </c>
       <c r="D644">
         <v>3.49</v>
       </c>
       <c r="E644">
-        <v>215.173</v>
+        <v>215.157</v>
       </c>
       <c r="F644">
         <v>57.891</v>
       </c>
       <c r="G644">
-        <v>78.175</v>
+        <v>78.171</v>
       </c>
       <c r="H644">
         <v>0.53</v>
       </c>
       <c r="I644">
         <v>180.619</v>
       </c>
       <c r="J644">
         <v>0</v>
       </c>
       <c r="K644">
         <v>0.513</v>
       </c>
       <c r="L644">
-        <v>317.728</v>
+        <v>317.723</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>146.465</v>
       </c>
       <c r="C645">
-        <v>148.173</v>
+        <v>148.161</v>
       </c>
       <c r="D645">
         <v>0.176</v>
       </c>
       <c r="E645">
-        <v>294.814</v>
+        <v>294.802</v>
       </c>
       <c r="F645">
         <v>101.478</v>
       </c>
       <c r="G645">
-        <v>83.734</v>
+        <v>83.73</v>
       </c>
       <c r="H645">
         <v>0.027</v>
       </c>
       <c r="I645">
         <v>175.691</v>
       </c>
       <c r="J645">
         <v>0</v>
       </c>
       <c r="K645">
         <v>0.899</v>
       </c>
       <c r="L645">
-        <v>361.828</v>
+        <v>361.825</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>191.83</v>
       </c>
       <c r="C646">
-        <v>263.111</v>
+        <v>263.078</v>
       </c>
       <c r="D646">
         <v>1.706</v>
       </c>
       <c r="E646">
-        <v>456.648</v>
+        <v>456.615</v>
       </c>
       <c r="F646">
         <v>132.91</v>
       </c>
       <c r="G646">
-        <v>115.606</v>
+        <v>115.597</v>
       </c>
       <c r="H646">
         <v>0.259</v>
       </c>
       <c r="I646">
         <v>174.009</v>
       </c>
       <c r="J646">
         <v>0</v>
       </c>
       <c r="K646">
         <v>1.177</v>
       </c>
       <c r="L646">
-        <v>423.961</v>
+        <v>423.951</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>225.558</v>
       </c>
       <c r="C647">
-        <v>436.688</v>
+        <v>436.675</v>
       </c>
       <c r="D647">
         <v>11.194</v>
       </c>
       <c r="E647">
-        <v>673.44</v>
+        <v>673.427</v>
       </c>
       <c r="F647">
         <v>156.278</v>
       </c>
       <c r="G647">
-        <v>163.739</v>
+        <v>163.735</v>
       </c>
       <c r="H647">
         <v>1.7</v>
       </c>
       <c r="I647">
         <v>169.928</v>
       </c>
       <c r="J647">
         <v>0</v>
       </c>
       <c r="K647">
         <v>1.384</v>
       </c>
       <c r="L647">
-        <v>493.029</v>
+        <v>493.025</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>300.916</v>
       </c>
       <c r="C648">
-        <v>613.559</v>
+        <v>613.792</v>
       </c>
       <c r="D648">
         <v>15.955</v>
       </c>
       <c r="E648">
-        <v>930.43</v>
+        <v>930.663</v>
       </c>
       <c r="F648">
         <v>208.49</v>
       </c>
       <c r="G648">
-        <v>212.785</v>
+        <v>212.85</v>
       </c>
       <c r="H648">
         <v>2.423</v>
       </c>
       <c r="I648">
         <v>171.9</v>
       </c>
       <c r="J648">
         <v>0.297</v>
       </c>
       <c r="K648">
         <v>1.846</v>
       </c>
       <c r="L648">
-        <v>597.741</v>
+        <v>597.806</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>359.396</v>
+        <v>357.522</v>
       </c>
       <c r="C649">
-        <v>698.236</v>
+        <v>698.449</v>
       </c>
       <c r="D649">
         <v>22.01</v>
       </c>
       <c r="E649">
-        <v>1079.642</v>
+        <v>1077.98</v>
       </c>
       <c r="F649">
-        <v>249.007</v>
+        <v>247.709</v>
       </c>
       <c r="G649">
-        <v>236.266</v>
+        <v>236.325</v>
       </c>
       <c r="H649">
         <v>3.343</v>
       </c>
       <c r="I649">
         <v>161.667</v>
       </c>
       <c r="J649">
         <v>0.365</v>
       </c>
       <c r="K649">
-        <v>2.102</v>
+        <v>2.18</v>
       </c>
       <c r="L649">
-        <v>652.75</v>
+        <v>651.589</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>449.962</v>
+        <v>447.616</v>
       </c>
       <c r="C650">
-        <v>597.392</v>
+        <v>597.235</v>
       </c>
       <c r="D650">
         <v>10.561</v>
       </c>
       <c r="E650">
-        <v>1057.915</v>
+        <v>1055.412</v>
       </c>
       <c r="F650">
-        <v>311.756</v>
+        <v>310.13</v>
       </c>
       <c r="G650">
-        <v>208.302</v>
+        <v>208.258</v>
       </c>
       <c r="H650">
         <v>1.604</v>
       </c>
       <c r="I650">
         <v>168.095</v>
       </c>
       <c r="J650">
         <v>0.266</v>
       </c>
       <c r="K650">
-        <v>2.632</v>
+        <v>2.729</v>
       </c>
       <c r="L650">
-        <v>692.654</v>
+        <v>691.083</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>290.187</v>
+      </c>
+      <c r="C651">
+        <v>385.848</v>
+      </c>
+      <c r="D651">
+        <v>3.983</v>
+      </c>
+      <c r="E651">
+        <v>680.018</v>
+      </c>
+      <c r="F651">
+        <v>201.056</v>
+      </c>
+      <c r="G651">
+        <v>149.641</v>
+      </c>
+      <c r="H651">
+        <v>0.605</v>
+      </c>
+      <c r="I651">
+        <v>173.321</v>
+      </c>
+      <c r="J651">
+        <v>0.281</v>
+      </c>
+      <c r="K651">
+        <v>1.77</v>
+      </c>
+      <c r="L651">
+        <v>526.674</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>