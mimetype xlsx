--- v5 (2026-07-12)
+++ v6 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 3.7a Petroleum Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Kerosene Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Commercial Sector</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="89.692" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24330,610 +24330,686 @@
       </c>
       <c r="H636">
         <v>1.383</v>
       </c>
       <c r="I636">
         <v>171.744</v>
       </c>
       <c r="J636">
         <v>0.222</v>
       </c>
       <c r="K636">
         <v>1.734</v>
       </c>
       <c r="L636">
         <v>583.847</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>361.675</v>
       </c>
       <c r="C637">
-        <v>744.562</v>
+        <v>744.494</v>
       </c>
       <c r="D637">
         <v>18.712</v>
       </c>
       <c r="E637">
-        <v>1124.95</v>
+        <v>1124.881</v>
       </c>
       <c r="F637">
         <v>250.586</v>
       </c>
       <c r="G637">
-        <v>249.112</v>
+        <v>249.093</v>
       </c>
       <c r="H637">
         <v>2.842</v>
       </c>
       <c r="I637">
         <v>166.07</v>
       </c>
       <c r="J637">
         <v>0.378</v>
       </c>
       <c r="K637">
         <v>2.219</v>
       </c>
       <c r="L637">
-        <v>671.207</v>
+        <v>671.189</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>452.815</v>
       </c>
       <c r="C638">
-        <v>621.659</v>
+        <v>621.946</v>
       </c>
       <c r="D638">
         <v>19.01</v>
       </c>
       <c r="E638">
-        <v>1093.484</v>
+        <v>1093.771</v>
       </c>
       <c r="F638">
         <v>313.733</v>
       </c>
       <c r="G638">
-        <v>215.031</v>
+        <v>215.111</v>
       </c>
       <c r="H638">
         <v>2.887</v>
       </c>
       <c r="I638">
         <v>169.959</v>
       </c>
       <c r="J638">
         <v>0.323</v>
       </c>
       <c r="K638">
         <v>2.778</v>
       </c>
       <c r="L638">
-        <v>704.711</v>
+        <v>704.791</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>293.558</v>
       </c>
       <c r="C639">
-        <v>430.836</v>
+        <v>430.84</v>
       </c>
       <c r="D639">
         <v>12.051</v>
       </c>
       <c r="E639">
-        <v>736.445</v>
+        <v>736.449</v>
       </c>
       <c r="F639">
         <v>203.392</v>
       </c>
       <c r="G639">
-        <v>162.116</v>
+        <v>162.117</v>
       </c>
       <c r="H639">
         <v>1.83</v>
       </c>
       <c r="I639">
         <v>171.587</v>
       </c>
       <c r="J639">
         <v>0</v>
       </c>
       <c r="K639">
         <v>1.801</v>
       </c>
       <c r="L639">
-        <v>540.726</v>
+        <v>540.727</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>196.85</v>
       </c>
       <c r="C640">
-        <v>311.378</v>
+        <v>311.427</v>
       </c>
       <c r="D640">
         <v>4.774</v>
       </c>
       <c r="E640">
-        <v>513.002</v>
+        <v>513.051</v>
       </c>
       <c r="F640">
         <v>136.388</v>
       </c>
       <c r="G640">
-        <v>128.99</v>
+        <v>129.004</v>
       </c>
       <c r="H640">
         <v>0.725</v>
       </c>
       <c r="I640">
         <v>174.43</v>
       </c>
       <c r="J640">
         <v>0</v>
       </c>
       <c r="K640">
         <v>1.208</v>
       </c>
       <c r="L640">
-        <v>441.741</v>
+        <v>441.755</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>164.819</v>
       </c>
       <c r="C641">
-        <v>210.944</v>
+        <v>210.878</v>
       </c>
       <c r="D641">
         <v>4.75</v>
       </c>
       <c r="E641">
-        <v>380.513</v>
+        <v>380.446</v>
       </c>
       <c r="F641">
         <v>114.195</v>
       </c>
       <c r="G641">
-        <v>101.14</v>
+        <v>101.122</v>
       </c>
       <c r="H641">
         <v>0.721</v>
       </c>
       <c r="I641">
         <v>177.305</v>
       </c>
       <c r="J641">
         <v>0</v>
       </c>
       <c r="K641">
         <v>1.011</v>
       </c>
       <c r="L641">
-        <v>394.373</v>
+        <v>394.354</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>144.918</v>
       </c>
       <c r="C642">
-        <v>134.532</v>
+        <v>134.566</v>
       </c>
       <c r="D642">
         <v>5.109</v>
       </c>
       <c r="E642">
-        <v>284.559</v>
+        <v>284.593</v>
       </c>
       <c r="F642">
         <v>100.407</v>
       </c>
       <c r="G642">
-        <v>79.951</v>
+        <v>79.961</v>
       </c>
       <c r="H642">
         <v>0.776</v>
       </c>
       <c r="I642">
         <v>181.317</v>
       </c>
       <c r="J642">
         <v>0</v>
       </c>
       <c r="K642">
         <v>0.889</v>
       </c>
       <c r="L642">
-        <v>363.34</v>
+        <v>363.349</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>97.35</v>
       </c>
       <c r="C643">
-        <v>123.831</v>
+        <v>123.82</v>
       </c>
       <c r="D643">
         <v>1.85</v>
       </c>
       <c r="E643">
-        <v>223.031</v>
+        <v>223.02</v>
       </c>
       <c r="F643">
         <v>67.449</v>
       </c>
       <c r="G643">
-        <v>76.984</v>
+        <v>76.981</v>
       </c>
       <c r="H643">
         <v>0.281</v>
       </c>
       <c r="I643">
         <v>179.135</v>
       </c>
       <c r="J643">
         <v>0</v>
       </c>
       <c r="K643">
         <v>0.597</v>
       </c>
       <c r="L643">
-        <v>324.446</v>
+        <v>324.443</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>83.554</v>
       </c>
       <c r="C644">
-        <v>128.113</v>
+        <v>128.091</v>
       </c>
       <c r="D644">
         <v>3.49</v>
       </c>
       <c r="E644">
-        <v>215.157</v>
+        <v>215.135</v>
       </c>
       <c r="F644">
         <v>57.891</v>
       </c>
       <c r="G644">
-        <v>78.171</v>
+        <v>78.165</v>
       </c>
       <c r="H644">
         <v>0.53</v>
       </c>
       <c r="I644">
         <v>180.619</v>
       </c>
       <c r="J644">
         <v>0</v>
       </c>
       <c r="K644">
         <v>0.513</v>
       </c>
       <c r="L644">
-        <v>317.723</v>
+        <v>317.717</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>146.465</v>
       </c>
       <c r="C645">
-        <v>148.161</v>
+        <v>148.176</v>
       </c>
       <c r="D645">
         <v>0.176</v>
       </c>
       <c r="E645">
-        <v>294.802</v>
+        <v>294.816</v>
       </c>
       <c r="F645">
         <v>101.478</v>
       </c>
       <c r="G645">
-        <v>83.73</v>
+        <v>83.735</v>
       </c>
       <c r="H645">
         <v>0.027</v>
       </c>
       <c r="I645">
         <v>175.691</v>
       </c>
       <c r="J645">
         <v>0</v>
       </c>
       <c r="K645">
         <v>0.899</v>
       </c>
       <c r="L645">
-        <v>361.825</v>
+        <v>361.829</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>191.83</v>
       </c>
       <c r="C646">
-        <v>263.078</v>
+        <v>263.015</v>
       </c>
       <c r="D646">
         <v>1.706</v>
       </c>
       <c r="E646">
-        <v>456.615</v>
+        <v>456.552</v>
       </c>
       <c r="F646">
         <v>132.91</v>
       </c>
       <c r="G646">
-        <v>115.597</v>
+        <v>115.579</v>
       </c>
       <c r="H646">
         <v>0.259</v>
       </c>
       <c r="I646">
         <v>174.009</v>
       </c>
       <c r="J646">
         <v>0</v>
       </c>
       <c r="K646">
         <v>1.177</v>
       </c>
       <c r="L646">
-        <v>423.951</v>
+        <v>423.934</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>225.558</v>
       </c>
       <c r="C647">
-        <v>436.675</v>
+        <v>436.732</v>
       </c>
       <c r="D647">
         <v>11.194</v>
       </c>
       <c r="E647">
-        <v>673.427</v>
+        <v>673.484</v>
       </c>
       <c r="F647">
         <v>156.278</v>
       </c>
       <c r="G647">
-        <v>163.735</v>
+        <v>163.751</v>
       </c>
       <c r="H647">
         <v>1.7</v>
       </c>
       <c r="I647">
         <v>169.928</v>
       </c>
       <c r="J647">
         <v>0</v>
       </c>
       <c r="K647">
         <v>1.384</v>
       </c>
       <c r="L647">
-        <v>493.025</v>
+        <v>493.041</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>300.916</v>
       </c>
       <c r="C648">
-        <v>613.792</v>
+        <v>613.609</v>
       </c>
       <c r="D648">
         <v>15.955</v>
       </c>
       <c r="E648">
-        <v>930.663</v>
+        <v>930.48</v>
       </c>
       <c r="F648">
         <v>208.49</v>
       </c>
       <c r="G648">
-        <v>212.85</v>
+        <v>212.799</v>
       </c>
       <c r="H648">
         <v>2.423</v>
       </c>
       <c r="I648">
         <v>171.9</v>
       </c>
       <c r="J648">
         <v>0.297</v>
       </c>
       <c r="K648">
         <v>1.846</v>
       </c>
       <c r="L648">
-        <v>597.806</v>
+        <v>597.755</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>357.522</v>
       </c>
       <c r="C649">
-        <v>698.449</v>
+        <v>698.383</v>
       </c>
       <c r="D649">
         <v>22.01</v>
       </c>
       <c r="E649">
-        <v>1077.98</v>
+        <v>1077.914</v>
       </c>
       <c r="F649">
         <v>247.709</v>
       </c>
       <c r="G649">
-        <v>236.325</v>
+        <v>236.307</v>
       </c>
       <c r="H649">
         <v>3.343</v>
       </c>
       <c r="I649">
         <v>161.667</v>
       </c>
       <c r="J649">
         <v>0.365</v>
       </c>
       <c r="K649">
-        <v>2.18</v>
+        <v>2.258</v>
       </c>
       <c r="L649">
-        <v>651.589</v>
+        <v>651.649</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>447.616</v>
       </c>
       <c r="C650">
-        <v>597.235</v>
+        <v>597.604</v>
       </c>
       <c r="D650">
         <v>10.561</v>
       </c>
       <c r="E650">
-        <v>1055.412</v>
+        <v>1055.781</v>
       </c>
       <c r="F650">
         <v>310.13</v>
       </c>
       <c r="G650">
-        <v>208.258</v>
+        <v>208.36</v>
       </c>
       <c r="H650">
         <v>1.604</v>
       </c>
       <c r="I650">
         <v>168.095</v>
       </c>
       <c r="J650">
         <v>0.266</v>
       </c>
       <c r="K650">
-        <v>2.729</v>
+        <v>2.827</v>
       </c>
       <c r="L650">
-        <v>691.083</v>
+        <v>691.283</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>290.187</v>
       </c>
       <c r="C651">
-        <v>385.848</v>
+        <v>386.05</v>
       </c>
       <c r="D651">
         <v>3.983</v>
       </c>
       <c r="E651">
-        <v>680.018</v>
+        <v>680.22</v>
       </c>
       <c r="F651">
         <v>201.056</v>
       </c>
       <c r="G651">
-        <v>149.641</v>
+        <v>149.697</v>
       </c>
       <c r="H651">
         <v>0.605</v>
       </c>
       <c r="I651">
         <v>173.321</v>
       </c>
       <c r="J651">
         <v>0.281</v>
       </c>
       <c r="K651">
-        <v>1.77</v>
+        <v>1.833</v>
       </c>
       <c r="L651">
-        <v>526.674</v>
+        <v>526.793</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>194.59</v>
+      </c>
+      <c r="C652">
+        <v>283.454</v>
+      </c>
+      <c r="D652">
+        <v>10.518</v>
+      </c>
+      <c r="E652">
+        <v>488.562</v>
+      </c>
+      <c r="F652">
+        <v>134.821</v>
+      </c>
+      <c r="G652">
+        <v>121.247</v>
+      </c>
+      <c r="H652">
+        <v>1.598</v>
+      </c>
+      <c r="I652">
+        <v>178.598</v>
+      </c>
+      <c r="J652">
+        <v>0</v>
+      </c>
+      <c r="K652">
+        <v>1.229</v>
+      </c>
+      <c r="L652">
+        <v>437.493</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>162.926</v>
+      </c>
+      <c r="C653">
+        <v>212.847</v>
+      </c>
+      <c r="D653">
+        <v>4.545</v>
+      </c>
+      <c r="E653">
+        <v>380.319</v>
+      </c>
+      <c r="F653">
+        <v>112.884</v>
+      </c>
+      <c r="G653">
+        <v>101.668</v>
+      </c>
+      <c r="H653">
+        <v>0.69</v>
+      </c>
+      <c r="I653">
+        <v>169.968</v>
+      </c>
+      <c r="J653">
+        <v>0</v>
+      </c>
+      <c r="K653">
+        <v>1.029</v>
+      </c>
+      <c r="L653">
+        <v>386.239</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>