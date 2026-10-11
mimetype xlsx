--- v6 (2026-08-27)
+++ v7 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 3.7a Petroleum Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Kerosene Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Commercial Sector</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="89.692" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24327,689 +24327,727 @@
       </c>
       <c r="G636">
         <v>204.821</v>
       </c>
       <c r="H636">
         <v>1.383</v>
       </c>
       <c r="I636">
         <v>171.744</v>
       </c>
       <c r="J636">
         <v>0.222</v>
       </c>
       <c r="K636">
         <v>1.734</v>
       </c>
       <c r="L636">
         <v>583.847</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>361.675</v>
+        <v>362.977</v>
       </c>
       <c r="C637">
-        <v>744.494</v>
+        <v>784.85</v>
       </c>
       <c r="D637">
-        <v>18.712</v>
+        <v>18.533</v>
       </c>
       <c r="E637">
-        <v>1124.881</v>
+        <v>1166.36</v>
       </c>
       <c r="F637">
-        <v>250.586</v>
+        <v>251.489</v>
       </c>
       <c r="G637">
-        <v>249.093</v>
+        <v>262.595</v>
       </c>
       <c r="H637">
-        <v>2.842</v>
+        <v>2.815</v>
       </c>
       <c r="I637">
-        <v>166.07</v>
+        <v>165.266</v>
       </c>
       <c r="J637">
         <v>0.378</v>
       </c>
       <c r="K637">
-        <v>2.219</v>
+        <v>2.276</v>
       </c>
       <c r="L637">
-        <v>671.189</v>
+        <v>684.819</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>452.815</v>
+        <v>454.446</v>
       </c>
       <c r="C638">
-        <v>621.946</v>
+        <v>655.659</v>
       </c>
       <c r="D638">
-        <v>19.01</v>
+        <v>19</v>
       </c>
       <c r="E638">
-        <v>1093.771</v>
+        <v>1129.105</v>
       </c>
       <c r="F638">
-        <v>313.733</v>
+        <v>314.863</v>
       </c>
       <c r="G638">
-        <v>215.111</v>
+        <v>226.771</v>
       </c>
       <c r="H638">
-        <v>2.887</v>
+        <v>2.886</v>
       </c>
       <c r="I638">
-        <v>169.959</v>
+        <v>169.862</v>
       </c>
       <c r="J638">
         <v>0.323</v>
       </c>
       <c r="K638">
-        <v>2.778</v>
+        <v>2.85</v>
       </c>
       <c r="L638">
-        <v>704.791</v>
+        <v>717.555</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>293.558</v>
+        <v>294.615</v>
       </c>
       <c r="C639">
-        <v>430.84</v>
+        <v>454.194</v>
       </c>
       <c r="D639">
-        <v>12.051</v>
+        <v>12.05</v>
       </c>
       <c r="E639">
-        <v>736.449</v>
+        <v>760.858</v>
       </c>
       <c r="F639">
-        <v>203.392</v>
+        <v>204.124</v>
       </c>
       <c r="G639">
-        <v>162.117</v>
+        <v>170.905</v>
       </c>
       <c r="H639">
         <v>1.83</v>
       </c>
       <c r="I639">
-        <v>171.587</v>
+        <v>171.455</v>
       </c>
       <c r="J639">
         <v>0</v>
       </c>
       <c r="K639">
-        <v>1.801</v>
+        <v>1.848</v>
       </c>
       <c r="L639">
-        <v>540.727</v>
+        <v>550.161</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>196.85</v>
+        <v>197.559</v>
       </c>
       <c r="C640">
-        <v>311.427</v>
+        <v>328.308</v>
       </c>
       <c r="D640">
-        <v>4.774</v>
+        <v>5.265</v>
       </c>
       <c r="E640">
-        <v>513.051</v>
+        <v>531.132</v>
       </c>
       <c r="F640">
-        <v>136.388</v>
+        <v>136.879</v>
       </c>
       <c r="G640">
-        <v>129.004</v>
+        <v>135.997</v>
       </c>
       <c r="H640">
-        <v>0.725</v>
+        <v>0.8</v>
       </c>
       <c r="I640">
-        <v>174.43</v>
+        <v>174.648</v>
       </c>
       <c r="J640">
         <v>0</v>
       </c>
       <c r="K640">
-        <v>1.208</v>
+        <v>1.239</v>
       </c>
       <c r="L640">
-        <v>441.755</v>
+        <v>449.562</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>164.819</v>
+        <v>165.413</v>
       </c>
       <c r="C641">
-        <v>210.878</v>
+        <v>222.308</v>
       </c>
       <c r="D641">
-        <v>4.75</v>
+        <v>4.275</v>
       </c>
       <c r="E641">
-        <v>380.446</v>
+        <v>391.996</v>
       </c>
       <c r="F641">
-        <v>114.195</v>
+        <v>114.606</v>
       </c>
       <c r="G641">
-        <v>101.122</v>
+        <v>106.603</v>
       </c>
       <c r="H641">
-        <v>0.721</v>
+        <v>0.649</v>
       </c>
       <c r="I641">
-        <v>177.305</v>
+        <v>177.5</v>
       </c>
       <c r="J641">
         <v>0</v>
       </c>
       <c r="K641">
-        <v>1.011</v>
+        <v>1.037</v>
       </c>
       <c r="L641">
-        <v>394.354</v>
+        <v>400.396</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>144.918</v>
+        <v>145.44</v>
       </c>
       <c r="C642">
-        <v>134.566</v>
+        <v>141.861</v>
       </c>
       <c r="D642">
-        <v>5.109</v>
+        <v>5.118</v>
       </c>
       <c r="E642">
-        <v>284.593</v>
+        <v>292.419</v>
       </c>
       <c r="F642">
-        <v>100.407</v>
+        <v>100.768</v>
       </c>
       <c r="G642">
-        <v>79.961</v>
+        <v>84.295</v>
       </c>
       <c r="H642">
-        <v>0.776</v>
+        <v>0.777</v>
       </c>
       <c r="I642">
-        <v>181.317</v>
+        <v>183.918</v>
       </c>
       <c r="J642">
         <v>0</v>
       </c>
       <c r="K642">
-        <v>0.889</v>
+        <v>0.912</v>
       </c>
       <c r="L642">
-        <v>363.349</v>
+        <v>370.671</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>97.35</v>
+        <v>97.701</v>
       </c>
       <c r="C643">
-        <v>123.82</v>
+        <v>130.531</v>
       </c>
       <c r="D643">
-        <v>1.85</v>
+        <v>1.843</v>
       </c>
       <c r="E643">
-        <v>223.02</v>
+        <v>230.075</v>
       </c>
       <c r="F643">
-        <v>67.449</v>
+        <v>67.692</v>
       </c>
       <c r="G643">
-        <v>76.981</v>
+        <v>81.153</v>
       </c>
       <c r="H643">
-        <v>0.281</v>
+        <v>0.28</v>
       </c>
       <c r="I643">
-        <v>179.135</v>
+        <v>179.653</v>
       </c>
       <c r="J643">
         <v>0</v>
       </c>
       <c r="K643">
-        <v>0.597</v>
+        <v>0.613</v>
       </c>
       <c r="L643">
-        <v>324.443</v>
+        <v>329.391</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>83.554</v>
+        <v>83.855</v>
       </c>
       <c r="C644">
-        <v>128.091</v>
+        <v>135.034</v>
       </c>
       <c r="D644">
-        <v>3.49</v>
+        <v>3.481</v>
       </c>
       <c r="E644">
-        <v>215.135</v>
+        <v>222.371</v>
       </c>
       <c r="F644">
-        <v>57.891</v>
+        <v>58.099</v>
       </c>
       <c r="G644">
-        <v>78.165</v>
+        <v>82.402</v>
       </c>
       <c r="H644">
-        <v>0.53</v>
+        <v>0.529</v>
       </c>
       <c r="I644">
-        <v>180.619</v>
+        <v>180.9</v>
       </c>
       <c r="J644">
         <v>0</v>
       </c>
       <c r="K644">
-        <v>0.513</v>
+        <v>0.526</v>
       </c>
       <c r="L644">
-        <v>317.717</v>
+        <v>322.456</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>146.465</v>
+        <v>146.992</v>
       </c>
       <c r="C645">
-        <v>148.176</v>
+        <v>156.208</v>
       </c>
       <c r="D645">
         <v>0.176</v>
       </c>
       <c r="E645">
-        <v>294.816</v>
+        <v>303.376</v>
       </c>
       <c r="F645">
-        <v>101.478</v>
+        <v>101.844</v>
       </c>
       <c r="G645">
-        <v>83.735</v>
+        <v>88.273</v>
       </c>
       <c r="H645">
         <v>0.027</v>
       </c>
       <c r="I645">
-        <v>175.691</v>
+        <v>176.433</v>
       </c>
       <c r="J645">
         <v>0</v>
       </c>
       <c r="K645">
-        <v>0.899</v>
+        <v>0.922</v>
       </c>
       <c r="L645">
-        <v>361.829</v>
+        <v>367.498</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>191.83</v>
+        <v>192.521</v>
       </c>
       <c r="C646">
-        <v>263.015</v>
+        <v>277.272</v>
       </c>
       <c r="D646">
         <v>1.706</v>
       </c>
       <c r="E646">
-        <v>456.552</v>
+        <v>471.499</v>
       </c>
       <c r="F646">
-        <v>132.91</v>
+        <v>133.388</v>
       </c>
       <c r="G646">
-        <v>115.579</v>
+        <v>121.844</v>
       </c>
       <c r="H646">
         <v>0.259</v>
       </c>
       <c r="I646">
-        <v>174.009</v>
+        <v>175.068</v>
       </c>
       <c r="J646">
         <v>0</v>
       </c>
       <c r="K646">
-        <v>1.177</v>
+        <v>1.207</v>
       </c>
       <c r="L646">
-        <v>423.934</v>
+        <v>431.767</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>225.558</v>
+        <v>226.37</v>
       </c>
       <c r="C647">
-        <v>436.732</v>
+        <v>460.405</v>
       </c>
       <c r="D647">
-        <v>11.194</v>
+        <v>11.366</v>
       </c>
       <c r="E647">
-        <v>673.484</v>
+        <v>698.141</v>
       </c>
       <c r="F647">
-        <v>156.278</v>
+        <v>156.841</v>
       </c>
       <c r="G647">
-        <v>163.751</v>
+        <v>172.627</v>
       </c>
       <c r="H647">
-        <v>1.7</v>
+        <v>1.726</v>
       </c>
       <c r="I647">
-        <v>169.928</v>
+        <v>170.601</v>
       </c>
       <c r="J647">
         <v>0</v>
       </c>
       <c r="K647">
-        <v>1.384</v>
+        <v>1.42</v>
       </c>
       <c r="L647">
-        <v>493.041</v>
+        <v>503.215</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>300.916</v>
+        <v>302</v>
       </c>
       <c r="C648">
-        <v>613.609</v>
+        <v>646.871</v>
       </c>
       <c r="D648">
-        <v>15.955</v>
+        <v>16.145</v>
       </c>
       <c r="E648">
-        <v>930.48</v>
+        <v>965.015</v>
       </c>
       <c r="F648">
-        <v>208.49</v>
+        <v>209.241</v>
       </c>
       <c r="G648">
-        <v>212.799</v>
+        <v>224.334</v>
       </c>
       <c r="H648">
-        <v>2.423</v>
+        <v>2.452</v>
       </c>
       <c r="I648">
-        <v>171.9</v>
+        <v>173.418</v>
       </c>
       <c r="J648">
         <v>0.297</v>
       </c>
       <c r="K648">
-        <v>1.846</v>
+        <v>1.894</v>
       </c>
       <c r="L648">
-        <v>597.755</v>
+        <v>611.636</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>357.522</v>
+        <v>355.648</v>
       </c>
       <c r="C649">
-        <v>698.383</v>
+        <v>736.239</v>
       </c>
       <c r="D649">
         <v>22.01</v>
       </c>
       <c r="E649">
-        <v>1077.914</v>
+        <v>1113.897</v>
       </c>
       <c r="F649">
-        <v>247.709</v>
+        <v>246.41</v>
       </c>
       <c r="G649">
-        <v>236.307</v>
+        <v>249.116</v>
       </c>
       <c r="H649">
         <v>3.343</v>
       </c>
       <c r="I649">
         <v>161.667</v>
       </c>
       <c r="J649">
         <v>0.365</v>
       </c>
       <c r="K649">
         <v>2.258</v>
       </c>
       <c r="L649">
-        <v>651.649</v>
+        <v>663.159</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>447.616</v>
+        <v>445.27</v>
       </c>
       <c r="C650">
-        <v>597.604</v>
+        <v>629.997</v>
       </c>
       <c r="D650">
         <v>10.561</v>
       </c>
       <c r="E650">
-        <v>1055.781</v>
+        <v>1085.828</v>
       </c>
       <c r="F650">
-        <v>310.13</v>
+        <v>308.505</v>
       </c>
       <c r="G650">
-        <v>208.36</v>
+        <v>219.655</v>
       </c>
       <c r="H650">
         <v>1.604</v>
       </c>
       <c r="I650">
         <v>168.095</v>
       </c>
       <c r="J650">
         <v>0.266</v>
       </c>
       <c r="K650">
         <v>2.827</v>
       </c>
       <c r="L650">
-        <v>691.283</v>
+        <v>700.951</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>290.187</v>
+        <v>288.666</v>
       </c>
       <c r="C651">
-        <v>386.05</v>
+        <v>406.976</v>
       </c>
       <c r="D651">
         <v>3.983</v>
       </c>
       <c r="E651">
-        <v>680.22</v>
+        <v>699.626</v>
       </c>
       <c r="F651">
-        <v>201.056</v>
+        <v>200.002</v>
       </c>
       <c r="G651">
-        <v>149.697</v>
+        <v>157.811</v>
       </c>
       <c r="H651">
         <v>0.605</v>
       </c>
       <c r="I651">
         <v>173.321</v>
       </c>
       <c r="J651">
         <v>0.281</v>
       </c>
       <c r="K651">
         <v>1.833</v>
       </c>
       <c r="L651">
-        <v>526.793</v>
+        <v>533.854</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>194.59</v>
+        <v>193.57</v>
       </c>
       <c r="C652">
-        <v>283.454</v>
+        <v>298.819</v>
       </c>
       <c r="D652">
         <v>10.518</v>
       </c>
       <c r="E652">
-        <v>488.562</v>
+        <v>502.907</v>
       </c>
       <c r="F652">
-        <v>134.821</v>
+        <v>134.115</v>
       </c>
       <c r="G652">
-        <v>121.247</v>
+        <v>127.819</v>
       </c>
       <c r="H652">
         <v>1.598</v>
       </c>
       <c r="I652">
         <v>178.598</v>
       </c>
       <c r="J652">
         <v>0</v>
       </c>
       <c r="K652">
         <v>1.229</v>
       </c>
       <c r="L652">
-        <v>437.493</v>
+        <v>443.358</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>162.926</v>
+        <v>162.072</v>
       </c>
       <c r="C653">
-        <v>212.847</v>
+        <v>224.754</v>
       </c>
       <c r="D653">
         <v>4.545</v>
       </c>
       <c r="E653">
-        <v>380.319</v>
+        <v>391.372</v>
       </c>
       <c r="F653">
-        <v>112.884</v>
+        <v>112.292</v>
       </c>
       <c r="G653">
-        <v>101.668</v>
+        <v>107.281</v>
       </c>
       <c r="H653">
         <v>0.69</v>
       </c>
       <c r="I653">
         <v>169.968</v>
       </c>
       <c r="J653">
         <v>0</v>
       </c>
       <c r="K653">
         <v>1.029</v>
       </c>
       <c r="L653">
-        <v>386.239</v>
+        <v>391.261</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>142.503</v>
+      </c>
+      <c r="C654">
+        <v>145.153</v>
+      </c>
+      <c r="D654">
+        <v>10.507</v>
+      </c>
+      <c r="E654">
+        <v>298.163</v>
+      </c>
+      <c r="F654">
+        <v>98.733</v>
+      </c>
+      <c r="G654">
+        <v>85.208</v>
+      </c>
+      <c r="H654">
+        <v>1.596</v>
+      </c>
+      <c r="I654">
+        <v>174.573</v>
+      </c>
+      <c r="J654">
+        <v>0</v>
+      </c>
+      <c r="K654">
+        <v>0.905</v>
+      </c>
+      <c r="L654">
+        <v>361.015</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -28012,81 +28050,81 @@
       </c>
       <c r="G88">
         <v>131.003</v>
       </c>
       <c r="H88">
         <v>0.843</v>
       </c>
       <c r="I88">
         <v>175.541</v>
       </c>
       <c r="J88">
         <v>0.083</v>
       </c>
       <c r="K88">
         <v>1.266</v>
       </c>
       <c r="L88">
         <v>457.611</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>220.267</v>
+        <v>221.06</v>
       </c>
       <c r="C89">
-        <v>346.024</v>
+        <v>364.78</v>
       </c>
       <c r="D89">
-        <v>8.175</v>
+        <v>8.188</v>
       </c>
       <c r="E89">
-        <v>574.465</v>
+        <v>594.029</v>
       </c>
       <c r="F89">
-        <v>152.612</v>
+        <v>153.161</v>
       </c>
       <c r="G89">
-        <v>138.598</v>
+        <v>146.11</v>
       </c>
       <c r="H89">
-        <v>1.242</v>
+        <v>1.244</v>
       </c>
       <c r="I89">
-        <v>174.354</v>
+        <v>174.918</v>
       </c>
       <c r="J89">
         <v>0.082</v>
       </c>
       <c r="K89">
-        <v>1.351</v>
+        <v>1.386</v>
       </c>
       <c r="L89">
-        <v>468.239</v>
+        <v>476.902</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>