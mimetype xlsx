--- v3 (2026-03-16)
+++ v4 (2026-05-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 3.6 Heat Content of Petroleum Products Supplied by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Product Supplied</t>
   </si>
   <si>
     <t>Aviation Gasoline Product Supplied</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Product Supplied</t>
   </si>
   <si>
     <t>Propane Product Supplied</t>
   </si>
   <si>
     <t>Propylene Product Supplied</t>
   </si>
   <si>
     <t>Propane/Propylene Product Supplied</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -31885,693 +31885,793 @@
       <c r="D637">
         <v>726.441</v>
       </c>
       <c r="E637">
         <v>176.664</v>
       </c>
       <c r="F637">
         <v>33.449</v>
       </c>
       <c r="G637">
         <v>210.113</v>
       </c>
       <c r="H637">
         <v>450.141</v>
       </c>
       <c r="I637">
         <v>284.786</v>
       </c>
       <c r="J637">
         <v>4.467</v>
       </c>
       <c r="K637">
         <v>12.785</v>
       </c>
       <c r="L637">
-        <v>1327.976</v>
+        <v>1327.187</v>
       </c>
       <c r="M637">
-        <v>63.376</v>
+        <v>63.162</v>
       </c>
       <c r="N637">
         <v>69.591</v>
       </c>
       <c r="O637">
         <v>207.137</v>
       </c>
       <c r="P637">
-        <v>3194.008</v>
+        <v>3193.005</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>41.051</v>
       </c>
       <c r="C638">
         <v>1.848</v>
       </c>
       <c r="D638">
         <v>645.239</v>
       </c>
       <c r="E638">
         <v>136.887</v>
       </c>
       <c r="F638">
         <v>28.137</v>
       </c>
       <c r="G638">
         <v>165.024</v>
       </c>
       <c r="H638">
         <v>371.182</v>
       </c>
       <c r="I638">
         <v>244.276</v>
       </c>
       <c r="J638">
         <v>4.099</v>
       </c>
       <c r="K638">
         <v>9.661</v>
       </c>
       <c r="L638">
-        <v>1227.555</v>
+        <v>1226.826</v>
       </c>
       <c r="M638">
-        <v>22.196</v>
+        <v>22.121</v>
       </c>
       <c r="N638">
         <v>55.711</v>
       </c>
       <c r="O638">
         <v>193.187</v>
       </c>
       <c r="P638">
-        <v>2816.005</v>
+        <v>2815.201</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>50.157</v>
       </c>
       <c r="C639">
         <v>1.59</v>
       </c>
       <c r="D639">
         <v>696.039</v>
       </c>
       <c r="E639">
         <v>103.133</v>
       </c>
       <c r="F639">
         <v>29.127</v>
       </c>
       <c r="G639">
         <v>132.26</v>
       </c>
       <c r="H639">
         <v>364.898</v>
       </c>
       <c r="I639">
         <v>287.657</v>
       </c>
       <c r="J639">
         <v>2.877</v>
       </c>
       <c r="K639">
         <v>13.496</v>
       </c>
       <c r="L639">
-        <v>1372.092</v>
+        <v>1371.277</v>
       </c>
       <c r="M639">
-        <v>34.456</v>
+        <v>34.339</v>
       </c>
       <c r="N639">
         <v>57.582</v>
       </c>
       <c r="O639">
         <v>213.82</v>
       </c>
       <c r="P639">
-        <v>3094.664</v>
+        <v>3093.732</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>62.947</v>
       </c>
       <c r="C640">
         <v>1.964</v>
       </c>
       <c r="D640">
         <v>671.628</v>
       </c>
       <c r="E640">
         <v>74.631</v>
       </c>
       <c r="F640">
         <v>30.603</v>
       </c>
       <c r="G640">
         <v>105.234</v>
       </c>
       <c r="H640">
         <v>331.291</v>
       </c>
       <c r="I640">
         <v>300.077</v>
       </c>
       <c r="J640">
         <v>1.103</v>
       </c>
       <c r="K640">
         <v>17.556</v>
       </c>
       <c r="L640">
-        <v>1349.837</v>
+        <v>1349.035</v>
       </c>
       <c r="M640">
-        <v>46.934</v>
+        <v>46.776</v>
       </c>
       <c r="N640">
         <v>55.296</v>
       </c>
       <c r="O640">
         <v>211.58</v>
       </c>
       <c r="P640">
-        <v>3050.212</v>
+        <v>3049.252</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>79.486</v>
       </c>
       <c r="C641">
         <v>2.049</v>
       </c>
       <c r="D641">
         <v>677.217</v>
       </c>
       <c r="E641">
         <v>65.073</v>
       </c>
       <c r="F641">
         <v>32.341</v>
       </c>
       <c r="G641">
         <v>97.413</v>
       </c>
       <c r="H641">
         <v>339.76</v>
       </c>
       <c r="I641">
         <v>309.965</v>
       </c>
       <c r="J641">
         <v>1.134</v>
       </c>
       <c r="K641">
         <v>17.261</v>
       </c>
       <c r="L641">
-        <v>1417.821</v>
+        <v>1416.978</v>
       </c>
       <c r="M641">
-        <v>60.53</v>
+        <v>60.325</v>
       </c>
       <c r="N641">
         <v>39.278</v>
       </c>
       <c r="O641">
         <v>223.647</v>
       </c>
       <c r="P641">
-        <v>3168.148</v>
+        <v>3167.101</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>92.128</v>
       </c>
       <c r="C642">
         <v>1.928</v>
       </c>
       <c r="D642">
         <v>685.799</v>
       </c>
       <c r="E642">
         <v>60.464</v>
       </c>
       <c r="F642">
         <v>30.975</v>
       </c>
       <c r="G642">
         <v>91.439</v>
       </c>
       <c r="H642">
         <v>342.588</v>
       </c>
       <c r="I642">
         <v>314.151</v>
       </c>
       <c r="J642">
         <v>1.18</v>
       </c>
       <c r="K642">
         <v>15.174</v>
       </c>
       <c r="L642">
-        <v>1403.13</v>
+        <v>1402.297</v>
       </c>
       <c r="M642">
-        <v>44.828</v>
+        <v>44.677</v>
       </c>
       <c r="N642">
         <v>55.82</v>
       </c>
       <c r="O642">
         <v>217.2</v>
       </c>
       <c r="P642">
-        <v>3173.927</v>
+        <v>3172.942</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>100.148</v>
       </c>
       <c r="C643">
         <v>2.605</v>
       </c>
       <c r="D643">
         <v>679.841</v>
       </c>
       <c r="E643">
         <v>69.83</v>
       </c>
       <c r="F643">
         <v>33.564</v>
       </c>
       <c r="G643">
         <v>103.394</v>
       </c>
       <c r="H643">
         <v>360.762</v>
       </c>
       <c r="I643">
         <v>324.244</v>
       </c>
       <c r="J643">
         <v>0.442</v>
       </c>
       <c r="K643">
         <v>20.361</v>
       </c>
       <c r="L643">
-        <v>1432.455</v>
+        <v>1431.604</v>
       </c>
       <c r="M643">
-        <v>53.231</v>
+        <v>53.051</v>
       </c>
       <c r="N643">
         <v>67.681</v>
       </c>
       <c r="O643">
         <v>229.709</v>
       </c>
       <c r="P643">
-        <v>3271.479</v>
+        <v>3270.448</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>101.315</v>
       </c>
       <c r="C644">
         <v>2.09</v>
       </c>
       <c r="D644">
         <v>674.244</v>
       </c>
       <c r="E644">
         <v>86.873</v>
       </c>
       <c r="F644">
         <v>29.89</v>
       </c>
       <c r="G644">
         <v>116.763</v>
       </c>
       <c r="H644">
         <v>398.285</v>
       </c>
       <c r="I644">
         <v>319.678</v>
       </c>
       <c r="J644">
         <v>0.833</v>
       </c>
       <c r="K644">
         <v>18.758</v>
       </c>
       <c r="L644">
-        <v>1444.32</v>
+        <v>1443.462</v>
       </c>
       <c r="M644">
-        <v>40.2</v>
+        <v>40.065</v>
       </c>
       <c r="N644">
         <v>51.387</v>
       </c>
       <c r="O644">
         <v>228.733</v>
       </c>
       <c r="P644">
-        <v>3279.843</v>
+        <v>3278.849</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>99.081</v>
       </c>
       <c r="C645">
         <v>2.115</v>
       </c>
       <c r="D645">
         <v>673.017</v>
       </c>
       <c r="E645">
         <v>73.807</v>
       </c>
       <c r="F645">
         <v>28.87</v>
       </c>
       <c r="G645">
         <v>102.676</v>
       </c>
       <c r="H645">
         <v>358.684</v>
       </c>
       <c r="I645">
         <v>282.913</v>
       </c>
       <c r="J645">
         <v>0.041</v>
       </c>
       <c r="K645">
         <v>21.316</v>
       </c>
       <c r="L645">
-        <v>1359.592</v>
+        <v>1358.785</v>
       </c>
       <c r="M645">
-        <v>33.039</v>
+        <v>32.927</v>
       </c>
       <c r="N645">
         <v>69.709</v>
       </c>
       <c r="O645">
         <v>220.931</v>
       </c>
       <c r="P645">
-        <v>3120.439</v>
+        <v>3119.52</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>89.93</v>
       </c>
       <c r="C646">
         <v>2.357</v>
       </c>
       <c r="D646">
         <v>728.225</v>
       </c>
       <c r="E646">
         <v>93.385</v>
       </c>
       <c r="F646">
         <v>26.745</v>
       </c>
       <c r="G646">
         <v>120.13</v>
       </c>
       <c r="H646">
         <v>382.463</v>
       </c>
       <c r="I646">
         <v>313.824</v>
       </c>
       <c r="J646">
         <v>0.407</v>
       </c>
       <c r="K646">
         <v>18.013</v>
       </c>
       <c r="L646">
-        <v>1391.46</v>
+        <v>1390.634</v>
       </c>
       <c r="M646">
-        <v>37.764</v>
+        <v>37.636</v>
       </c>
       <c r="N646">
         <v>60.391</v>
       </c>
       <c r="O646">
         <v>211.393</v>
       </c>
       <c r="P646">
-        <v>3236.228</v>
+        <v>3235.274</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>66.612</v>
       </c>
       <c r="C647">
         <v>1.873</v>
       </c>
       <c r="D647">
         <v>656.588</v>
       </c>
       <c r="E647">
         <v>94.42</v>
       </c>
       <c r="F647">
         <v>29.261</v>
       </c>
       <c r="G647">
         <v>123.681</v>
       </c>
       <c r="H647">
         <v>378.679</v>
       </c>
       <c r="I647">
         <v>284.761</v>
       </c>
       <c r="J647">
         <v>2.586</v>
       </c>
       <c r="K647">
         <v>18.569</v>
       </c>
       <c r="L647">
-        <v>1314.997</v>
+        <v>1314.216</v>
       </c>
       <c r="M647">
-        <v>22.756</v>
+        <v>22.68</v>
       </c>
       <c r="N647">
         <v>66.697</v>
       </c>
       <c r="O647">
         <v>209.514</v>
       </c>
       <c r="P647">
-        <v>3023.631</v>
+        <v>3022.773</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>44.372</v>
+        <v>47.739</v>
       </c>
       <c r="C648">
-        <v>1.004</v>
+        <v>1.232</v>
       </c>
       <c r="D648">
-        <v>663.396</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>681.381</v>
+      </c>
+      <c r="E648">
+        <v>139.635</v>
+      </c>
+      <c r="F648">
+        <v>32.045</v>
       </c>
       <c r="G648">
-        <v>140.062</v>
+        <v>171.68</v>
       </c>
       <c r="H648">
-        <v>399.573</v>
+        <v>434.765</v>
       </c>
       <c r="I648">
-        <v>297.894</v>
+        <v>303.893</v>
       </c>
       <c r="J648">
-        <v>2.514</v>
+        <v>3.809</v>
       </c>
       <c r="K648">
-        <v>13.015</v>
+        <v>16.123</v>
       </c>
       <c r="L648">
-        <v>1358.101</v>
+        <v>1373.78</v>
       </c>
       <c r="M648">
-        <v>47.427</v>
+        <v>44.317</v>
       </c>
       <c r="N648">
-        <v>74.857</v>
+        <v>73.643</v>
       </c>
       <c r="O648">
-        <v>209.72</v>
+        <v>225.999</v>
       </c>
       <c r="P648">
-        <v>3111.873</v>
+        <v>3206.679</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>41.892</v>
+        <v>42.384</v>
       </c>
       <c r="C649">
-        <v>1.258</v>
+        <v>1.363</v>
       </c>
       <c r="D649">
-        <v>715.515</v>
-[...1 lines deleted...]
-      <c r="E649" t="s">
+        <v>719.518</v>
+      </c>
+      <c r="E649">
+        <v>167.142</v>
+      </c>
+      <c r="F649">
+        <v>30.599</v>
+      </c>
+      <c r="G649">
+        <v>197.742</v>
+      </c>
+      <c r="H649">
+        <v>466.815</v>
+      </c>
+      <c r="I649">
+        <v>289.266</v>
+      </c>
+      <c r="J649">
+        <v>5.255</v>
+      </c>
+      <c r="K649">
+        <v>21.431</v>
+      </c>
+      <c r="L649">
+        <v>1292.003</v>
+      </c>
+      <c r="M649">
+        <v>53.631</v>
+      </c>
+      <c r="N649">
+        <v>59.82</v>
+      </c>
+      <c r="O649">
+        <v>215.095</v>
+      </c>
+      <c r="P649">
+        <v>3166.58</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>44.868</v>
+      </c>
+      <c r="C650">
+        <v>1.73</v>
+      </c>
+      <c r="D650">
+        <v>673.447</v>
+      </c>
+      <c r="E650" t="s">
         <v>22</v>
       </c>
-      <c r="F649" t="s">
+      <c r="F650" t="s">
         <v>22</v>
       </c>
-      <c r="G649">
-[...27 lines deleted...]
-        <v>3224.032</v>
+      <c r="G650">
+        <v>153.133</v>
+      </c>
+      <c r="H650">
+        <v>373.64</v>
+      </c>
+      <c r="I650">
+        <v>262.033</v>
+      </c>
+      <c r="J650">
+        <v>1.242</v>
+      </c>
+      <c r="K650">
+        <v>15.25</v>
+      </c>
+      <c r="L650">
+        <v>1213.29</v>
+      </c>
+      <c r="M650">
+        <v>34.223</v>
+      </c>
+      <c r="N650">
+        <v>54.428</v>
+      </c>
+      <c r="O650">
+        <v>270.125</v>
+      </c>
+      <c r="P650">
+        <v>2944.275</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>59.954</v>
+      </c>
+      <c r="C651">
+        <v>1.568</v>
+      </c>
+      <c r="D651">
+        <v>718.853</v>
+      </c>
+      <c r="E651" t="s">
+        <v>22</v>
+      </c>
+      <c r="F651" t="s">
+        <v>22</v>
+      </c>
+      <c r="G651">
+        <v>125.549</v>
+      </c>
+      <c r="H651">
+        <v>376.282</v>
+      </c>
+      <c r="I651">
+        <v>285.218</v>
+      </c>
+      <c r="J651">
+        <v>1.494</v>
+      </c>
+      <c r="K651">
+        <v>16.831</v>
+      </c>
+      <c r="L651">
+        <v>1379.794</v>
+      </c>
+      <c r="M651">
+        <v>41.509</v>
+      </c>
+      <c r="N651">
+        <v>50.75</v>
+      </c>
+      <c r="O651">
+        <v>304.171</v>
+      </c>
+      <c r="P651">
+        <v>3236.424</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -36477,50 +36577,100 @@
         <v>4395.105</v>
       </c>
       <c r="I88">
         <v>3507.459</v>
       </c>
       <c r="J88">
         <v>15.637</v>
       </c>
       <c r="K88">
         <v>174.727</v>
       </c>
       <c r="L88">
         <v>16572.837</v>
       </c>
       <c r="M88">
         <v>500.908</v>
       </c>
       <c r="N88">
         <v>673.609</v>
       </c>
       <c r="O88">
         <v>2789.732</v>
       </c>
       <c r="P88">
         <v>37541.497</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>876.63</v>
+      </c>
+      <c r="C89">
+        <v>22.923</v>
+      </c>
+      <c r="D89">
+        <v>8195.66</v>
+      </c>
+      <c r="E89">
+        <v>1174.801</v>
+      </c>
+      <c r="F89">
+        <v>365.008</v>
+      </c>
+      <c r="G89">
+        <v>1539.809</v>
+      </c>
+      <c r="H89">
+        <v>4513.497</v>
+      </c>
+      <c r="I89">
+        <v>3570.223</v>
+      </c>
+      <c r="J89">
+        <v>22.979</v>
+      </c>
+      <c r="K89">
+        <v>199.072</v>
+      </c>
+      <c r="L89">
+        <v>16406.081</v>
+      </c>
+      <c r="M89">
+        <v>502.076</v>
+      </c>
+      <c r="N89">
+        <v>722.786</v>
+      </c>
+      <c r="O89">
+        <v>2592.85</v>
+      </c>
+      <c r="P89">
+        <v>37624.777</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>