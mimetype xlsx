--- v4 (2026-05-01)
+++ v5 (2026-06-15)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 3.6 Heat Content of Petroleum Products Supplied by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Product Supplied</t>
   </si>
   <si>
     <t>Aviation Gasoline Product Supplied</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Product Supplied</t>
   </si>
   <si>
     <t>Propane Product Supplied</t>
   </si>
   <si>
     <t>Propylene Product Supplied</t>
   </si>
   <si>
     <t>Propane/Propylene Product Supplied</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -32505,143 +32505,193 @@
       </c>
       <c r="K649">
         <v>21.431</v>
       </c>
       <c r="L649">
         <v>1292.003</v>
       </c>
       <c r="M649">
         <v>53.631</v>
       </c>
       <c r="N649">
         <v>59.82</v>
       </c>
       <c r="O649">
         <v>215.095</v>
       </c>
       <c r="P649">
         <v>3166.58</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>44.868</v>
+        <v>48.468</v>
       </c>
       <c r="C650">
-        <v>1.73</v>
+        <v>1.676</v>
       </c>
       <c r="D650">
-        <v>673.447</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>680.226</v>
+      </c>
+      <c r="E650">
+        <v>135.447</v>
+      </c>
+      <c r="F650">
+        <v>27.593</v>
       </c>
       <c r="G650">
-        <v>153.133</v>
+        <v>163.039</v>
       </c>
       <c r="H650">
-        <v>373.64</v>
+        <v>403.15</v>
       </c>
       <c r="I650">
-        <v>262.033</v>
+        <v>257.843</v>
       </c>
       <c r="J650">
-        <v>1.242</v>
+        <v>2.277</v>
       </c>
       <c r="K650">
-        <v>15.25</v>
+        <v>20.051</v>
       </c>
       <c r="L650">
-        <v>1213.29</v>
+        <v>1213.366</v>
       </c>
       <c r="M650">
-        <v>34.223</v>
+        <v>51.686</v>
       </c>
       <c r="N650">
-        <v>54.428</v>
+        <v>63.966</v>
       </c>
       <c r="O650">
-        <v>270.125</v>
+        <v>202.121</v>
       </c>
       <c r="P650">
-        <v>2944.275</v>
+        <v>2944.831</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>59.954</v>
       </c>
       <c r="C651">
-        <v>1.568</v>
+        <v>1.742</v>
       </c>
       <c r="D651">
-        <v>718.853</v>
+        <v>718.819</v>
       </c>
       <c r="E651" t="s">
         <v>22</v>
       </c>
       <c r="F651" t="s">
         <v>22</v>
       </c>
       <c r="G651">
         <v>125.549</v>
       </c>
       <c r="H651">
-        <v>376.282</v>
+        <v>392.074</v>
       </c>
       <c r="I651">
         <v>285.218</v>
       </c>
       <c r="J651">
-        <v>1.494</v>
+        <v>1.672</v>
       </c>
       <c r="K651">
-        <v>16.831</v>
+        <v>18.697</v>
       </c>
       <c r="L651">
         <v>1379.794</v>
       </c>
       <c r="M651">
         <v>41.509</v>
       </c>
       <c r="N651">
         <v>50.75</v>
       </c>
       <c r="O651">
-        <v>304.171</v>
+        <v>286.161</v>
       </c>
       <c r="P651">
-        <v>3236.424</v>
+        <v>3236.389</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>61.09</v>
+      </c>
+      <c r="C652">
+        <v>2.061</v>
+      </c>
+      <c r="D652">
+        <v>666.231</v>
+      </c>
+      <c r="E652" t="s">
+        <v>22</v>
+      </c>
+      <c r="F652" t="s">
+        <v>22</v>
+      </c>
+      <c r="G652">
+        <v>118.513</v>
+      </c>
+      <c r="H652">
+        <v>368.647</v>
+      </c>
+      <c r="I652">
+        <v>295.627</v>
+      </c>
+      <c r="J652">
+        <v>0.575</v>
+      </c>
+      <c r="K652">
+        <v>17.119</v>
+      </c>
+      <c r="L652">
+        <v>1360.402</v>
+      </c>
+      <c r="M652">
+        <v>50.672</v>
+      </c>
+      <c r="N652">
+        <v>60.606</v>
+      </c>
+      <c r="O652">
+        <v>161.695</v>
+      </c>
+      <c r="P652">
+        <v>3044.725</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>