--- v5 (2026-06-15)
+++ v6 (2026-07-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 3.6 Heat Content of Petroleum Products Supplied by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Product Supplied</t>
   </si>
   <si>
     <t>Aviation Gasoline Product Supplied</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Product Supplied</t>
   </si>
   <si>
     <t>Propane Product Supplied</t>
   </si>
   <si>
     <t>Propylene Product Supplied</t>
   </si>
   <si>
     <t>Propane/Propylene Product Supplied</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -32555,143 +32555,243 @@
       </c>
       <c r="K650">
         <v>20.051</v>
       </c>
       <c r="L650">
         <v>1213.366</v>
       </c>
       <c r="M650">
         <v>51.686</v>
       </c>
       <c r="N650">
         <v>63.966</v>
       </c>
       <c r="O650">
         <v>202.121</v>
       </c>
       <c r="P650">
         <v>2944.831</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>59.954</v>
+        <v>60.398</v>
       </c>
       <c r="C651">
-        <v>1.742</v>
+        <v>1.368</v>
       </c>
       <c r="D651">
-        <v>718.819</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>697.759</v>
+      </c>
+      <c r="E651">
+        <v>79.54</v>
+      </c>
+      <c r="F651">
+        <v>30.53</v>
       </c>
       <c r="G651">
-        <v>125.549</v>
+        <v>110.071</v>
       </c>
       <c r="H651">
-        <v>392.074</v>
+        <v>364.25</v>
       </c>
       <c r="I651">
-        <v>285.218</v>
+        <v>295.609</v>
       </c>
       <c r="J651">
-        <v>1.672</v>
+        <v>0.951</v>
       </c>
       <c r="K651">
-        <v>18.697</v>
+        <v>24.409</v>
       </c>
       <c r="L651">
-        <v>1379.794</v>
+        <v>1385.136</v>
       </c>
       <c r="M651">
-        <v>41.509</v>
+        <v>44.629</v>
       </c>
       <c r="N651">
-        <v>50.75</v>
+        <v>58.549</v>
       </c>
       <c r="O651">
-        <v>286.161</v>
+        <v>221.083</v>
       </c>
       <c r="P651">
-        <v>3236.389</v>
+        <v>3154.143</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>61.09</v>
+        <v>70.381</v>
       </c>
       <c r="C652">
-        <v>2.061</v>
+        <v>2.802</v>
       </c>
       <c r="D652">
-        <v>666.231</v>
-[...1 lines deleted...]
-      <c r="E652" t="s">
+        <v>672.262</v>
+      </c>
+      <c r="E652">
+        <v>76.734</v>
+      </c>
+      <c r="F652">
+        <v>29.537</v>
+      </c>
+      <c r="G652">
+        <v>106.272</v>
+      </c>
+      <c r="H652">
+        <v>349.272</v>
+      </c>
+      <c r="I652">
+        <v>308.499</v>
+      </c>
+      <c r="J652">
+        <v>2.43</v>
+      </c>
+      <c r="K652">
+        <v>16.569</v>
+      </c>
+      <c r="L652">
+        <v>1381.264</v>
+      </c>
+      <c r="M652">
+        <v>29.991</v>
+      </c>
+      <c r="N652">
+        <v>71.154</v>
+      </c>
+      <c r="O652">
+        <v>219.557</v>
+      </c>
+      <c r="P652">
+        <v>3124.181</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>86.503</v>
+      </c>
+      <c r="C653">
+        <v>1.917</v>
+      </c>
+      <c r="D653">
+        <v>647.897</v>
+      </c>
+      <c r="E653" t="s">
         <v>22</v>
       </c>
-      <c r="F652" t="s">
+      <c r="F653" t="s">
         <v>22</v>
       </c>
-      <c r="G652">
-[...27 lines deleted...]
-        <v>3044.725</v>
+      <c r="G653">
+        <v>92.576</v>
+      </c>
+      <c r="H653">
+        <v>363.359</v>
+      </c>
+      <c r="I653">
+        <v>296.06</v>
+      </c>
+      <c r="J653">
+        <v>1.499</v>
+      </c>
+      <c r="K653">
+        <v>15.092</v>
+      </c>
+      <c r="L653">
+        <v>1381.834</v>
+      </c>
+      <c r="M653">
+        <v>45.773</v>
+      </c>
+      <c r="N653">
+        <v>60.747</v>
+      </c>
+      <c r="O653">
+        <v>265.525</v>
+      </c>
+      <c r="P653">
+        <v>3166.207</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>99.503</v>
+      </c>
+      <c r="C654">
+        <v>1.718</v>
+      </c>
+      <c r="D654">
+        <v>649.343</v>
+      </c>
+      <c r="E654" t="s">
+        <v>22</v>
+      </c>
+      <c r="F654" t="s">
+        <v>22</v>
+      </c>
+      <c r="G654">
+        <v>78.693</v>
+      </c>
+      <c r="H654">
+        <v>351.575</v>
+      </c>
+      <c r="I654">
+        <v>311.653</v>
+      </c>
+      <c r="J654">
+        <v>0.816</v>
+      </c>
+      <c r="K654">
+        <v>14.226</v>
+      </c>
+      <c r="L654">
+        <v>1357.519</v>
+      </c>
+      <c r="M654">
+        <v>41.869</v>
+      </c>
+      <c r="N654">
+        <v>63.626</v>
+      </c>
+      <c r="O654">
+        <v>202.068</v>
+      </c>
+      <c r="P654">
+        <v>3093.918</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>