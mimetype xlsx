--- v6 (2026-07-31)
+++ v7 (2026-09-14)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 3.6 Heat Content of Petroleum Products Supplied by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Product Supplied</t>
   </si>
   <si>
     <t>Aviation Gasoline Product Supplied</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Product Supplied</t>
   </si>
   <si>
     <t>Propane Product Supplied</t>
   </si>
   <si>
     <t>Propylene Product Supplied</t>
   </si>
   <si>
     <t>Propane/Propylene Product Supplied</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z654"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A654"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -32655,143 +32655,193 @@
       </c>
       <c r="K652">
         <v>16.569</v>
       </c>
       <c r="L652">
         <v>1381.264</v>
       </c>
       <c r="M652">
         <v>29.991</v>
       </c>
       <c r="N652">
         <v>71.154</v>
       </c>
       <c r="O652">
         <v>219.557</v>
       </c>
       <c r="P652">
         <v>3124.181</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>86.503</v>
+        <v>78.845</v>
       </c>
       <c r="C653">
-        <v>1.917</v>
+        <v>1.792</v>
       </c>
       <c r="D653">
-        <v>647.897</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>637.532</v>
+      </c>
+      <c r="E653">
+        <v>68.809</v>
+      </c>
+      <c r="F653">
+        <v>32.026</v>
       </c>
       <c r="G653">
-        <v>92.576</v>
+        <v>100.835</v>
       </c>
       <c r="H653">
-        <v>363.359</v>
+        <v>360.042</v>
       </c>
       <c r="I653">
-        <v>296.06</v>
+        <v>299.855</v>
       </c>
       <c r="J653">
-        <v>1.499</v>
+        <v>1.085</v>
       </c>
       <c r="K653">
-        <v>15.092</v>
+        <v>15.297</v>
       </c>
       <c r="L653">
-        <v>1381.834</v>
+        <v>1358.34</v>
       </c>
       <c r="M653">
-        <v>45.773</v>
+        <v>57.499</v>
       </c>
       <c r="N653">
-        <v>60.747</v>
+        <v>58.818</v>
       </c>
       <c r="O653">
-        <v>265.525</v>
+        <v>235.569</v>
       </c>
       <c r="P653">
-        <v>3166.207</v>
+        <v>3104.673</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654">
-        <v>99.503</v>
+        <v>93.53</v>
       </c>
       <c r="C654">
-        <v>1.718</v>
+        <v>1.744</v>
       </c>
       <c r="D654">
-        <v>649.343</v>
+        <v>649.296</v>
       </c>
       <c r="E654" t="s">
         <v>22</v>
       </c>
       <c r="F654" t="s">
         <v>22</v>
       </c>
       <c r="G654">
         <v>78.693</v>
       </c>
       <c r="H654">
-        <v>351.575</v>
+        <v>346.083</v>
       </c>
       <c r="I654">
         <v>311.653</v>
       </c>
       <c r="J654">
-        <v>0.816</v>
+        <v>0.735</v>
       </c>
       <c r="K654">
-        <v>14.226</v>
+        <v>14.441</v>
       </c>
       <c r="L654">
         <v>1357.519</v>
       </c>
       <c r="M654">
         <v>41.869</v>
       </c>
       <c r="N654">
         <v>63.626</v>
       </c>
       <c r="O654">
-        <v>202.068</v>
+        <v>213.421</v>
       </c>
       <c r="P654">
         <v>3093.918</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>97.778</v>
+      </c>
+      <c r="C655">
+        <v>2.229</v>
+      </c>
+      <c r="D655" t="s">
+        <v>22</v>
+      </c>
+      <c r="E655" t="s">
+        <v>22</v>
+      </c>
+      <c r="F655" t="s">
+        <v>22</v>
+      </c>
+      <c r="G655" t="s">
+        <v>22</v>
+      </c>
+      <c r="H655">
+        <v>345.464</v>
+      </c>
+      <c r="I655" t="s">
+        <v>22</v>
+      </c>
+      <c r="J655">
+        <v>1.119</v>
+      </c>
+      <c r="K655">
+        <v>14.701</v>
+      </c>
+      <c r="L655" t="s">
+        <v>22</v>
+      </c>
+      <c r="M655">
+        <v>57.423</v>
+      </c>
+      <c r="N655" t="s">
+        <v>22</v>
+      </c>
+      <c r="O655" t="s">
+        <v>22</v>
+      </c>
+      <c r="P655" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>