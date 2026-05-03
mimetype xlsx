--- v2 (2026-03-18)
+++ v3 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 3.5 Petroleum Products Supplied by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Product Supplied</t>
   </si>
   <si>
     <t>Aviation Gasoline Product Supplied</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Product Supplied</t>
   </si>
   <si>
     <t>Propane Product Supplied</t>
   </si>
   <si>
     <t>Propylene Product Supplied</t>
   </si>
   <si>
     <t>Propane/Propylene Product Supplied</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -32405,173 +32405,273 @@
       </c>
       <c r="K647">
         <v>102.055</v>
       </c>
       <c r="L647">
         <v>8679.849</v>
       </c>
       <c r="M647">
         <v>121.973</v>
       </c>
       <c r="N647">
         <v>353.624</v>
       </c>
       <c r="O647">
         <v>1184.024</v>
       </c>
       <c r="P647">
         <v>20226.609</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>215.696</v>
+        <v>232.06</v>
       </c>
       <c r="C648">
-        <v>6.418</v>
+        <v>7.871</v>
       </c>
       <c r="D648">
-        <v>3711.208</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>3812.016</v>
+      </c>
+      <c r="E648">
+        <v>1172.704</v>
+      </c>
+      <c r="F648">
+        <v>269.548</v>
       </c>
       <c r="G648">
-        <v>1176.287</v>
+        <v>1442.252</v>
       </c>
       <c r="H648">
-        <v>4015.407</v>
+        <v>4337.074</v>
       </c>
       <c r="I648">
-        <v>1694.796</v>
+        <v>1728.926</v>
       </c>
       <c r="J648">
-        <v>14.304</v>
+        <v>21.67</v>
       </c>
       <c r="K648">
-        <v>69.225</v>
+        <v>85.752</v>
       </c>
       <c r="L648">
-        <v>8675.187</v>
+        <v>8780.557</v>
       </c>
       <c r="M648">
-        <v>246.003</v>
+        <v>230.653</v>
       </c>
       <c r="N648">
-        <v>384.086</v>
+        <v>377.853</v>
       </c>
       <c r="O648">
-        <v>1016.207</v>
+        <v>1236.926</v>
       </c>
       <c r="P648">
-        <v>20048.535</v>
+        <v>20851.359</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>203.642</v>
+        <v>206.032</v>
       </c>
       <c r="C649">
-        <v>8.039</v>
+        <v>8.71</v>
       </c>
       <c r="D649">
-        <v>4002.774</v>
-[...1 lines deleted...]
-      <c r="E649" t="s">
+        <v>4025.269</v>
+      </c>
+      <c r="E649">
+        <v>1403.719</v>
+      </c>
+      <c r="F649">
+        <v>257.387</v>
+      </c>
+      <c r="G649">
+        <v>1661.106</v>
+      </c>
+      <c r="H649">
+        <v>4600.285</v>
+      </c>
+      <c r="I649">
+        <v>1645.708</v>
+      </c>
+      <c r="J649">
+        <v>29.894</v>
+      </c>
+      <c r="K649">
+        <v>113.986</v>
+      </c>
+      <c r="L649">
+        <v>8257.877</v>
+      </c>
+      <c r="M649">
+        <v>279.126</v>
+      </c>
+      <c r="N649">
+        <v>306.929</v>
+      </c>
+      <c r="O649">
+        <v>1175.742</v>
+      </c>
+      <c r="P649">
+        <v>20649.558</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>241.478</v>
+      </c>
+      <c r="C650">
+        <v>12.239</v>
+      </c>
+      <c r="D650">
+        <v>4171.191</v>
+      </c>
+      <c r="E650" t="s">
         <v>22</v>
       </c>
-      <c r="F649" t="s">
+      <c r="F650" t="s">
         <v>22</v>
       </c>
-      <c r="G649">
-[...27 lines deleted...]
-        <v>20771.129</v>
+      <c r="G650">
+        <v>1423.861</v>
+      </c>
+      <c r="H650">
+        <v>4176.614</v>
+      </c>
+      <c r="I650">
+        <v>1650.496</v>
+      </c>
+      <c r="J650">
+        <v>7.825</v>
+      </c>
+      <c r="K650">
+        <v>89.801</v>
+      </c>
+      <c r="L650">
+        <v>8585.649</v>
+      </c>
+      <c r="M650">
+        <v>197.199</v>
+      </c>
+      <c r="N650">
+        <v>309.185</v>
+      </c>
+      <c r="O650">
+        <v>1584.656</v>
+      </c>
+      <c r="P650">
+        <v>21026.333</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>291.442</v>
+      </c>
+      <c r="C651">
+        <v>10.02</v>
+      </c>
+      <c r="D651">
+        <v>4021.549</v>
+      </c>
+      <c r="E651" t="s">
+        <v>22</v>
+      </c>
+      <c r="F651" t="s">
+        <v>22</v>
+      </c>
+      <c r="G651">
+        <v>1054.408</v>
+      </c>
+      <c r="H651">
+        <v>3799.099</v>
+      </c>
+      <c r="I651">
+        <v>1622.679</v>
+      </c>
+      <c r="J651">
+        <v>8.501</v>
+      </c>
+      <c r="K651">
+        <v>89.521</v>
+      </c>
+      <c r="L651">
+        <v>8818.995</v>
+      </c>
+      <c r="M651">
+        <v>216.039</v>
+      </c>
+      <c r="N651">
+        <v>260.393</v>
+      </c>
+      <c r="O651">
+        <v>1737.519</v>
+      </c>
+      <c r="P651">
+        <v>20875.757</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -36477,50 +36577,100 @@
         <v>3741.326</v>
       </c>
       <c r="I88">
         <v>1690.163</v>
       </c>
       <c r="J88">
         <v>7.535</v>
       </c>
       <c r="K88">
         <v>78.713</v>
       </c>
       <c r="L88">
         <v>8966.53</v>
       </c>
       <c r="M88">
         <v>220.068</v>
       </c>
       <c r="N88">
         <v>292.741</v>
       </c>
       <c r="O88">
         <v>1296.524</v>
       </c>
       <c r="P88">
         <v>20463.72</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>361.924</v>
+      </c>
+      <c r="C89">
+        <v>12.441</v>
+      </c>
+      <c r="D89">
+        <v>3894.325</v>
+      </c>
+      <c r="E89">
+        <v>837.968</v>
+      </c>
+      <c r="F89">
+        <v>260.762</v>
+      </c>
+      <c r="G89">
+        <v>1098.729</v>
+      </c>
+      <c r="H89">
+        <v>3870.462</v>
+      </c>
+      <c r="I89">
+        <v>1725.121</v>
+      </c>
+      <c r="J89">
+        <v>11.103</v>
+      </c>
+      <c r="K89">
+        <v>89.926</v>
+      </c>
+      <c r="L89">
+        <v>8905.918</v>
+      </c>
+      <c r="M89">
+        <v>221.935</v>
+      </c>
+      <c r="N89">
+        <v>314.973</v>
+      </c>
+      <c r="O89">
+        <v>1202.203</v>
+      </c>
+      <c r="P89">
+        <v>20610.329</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>