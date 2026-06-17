--- v3 (2026-05-03)
+++ v4 (2026-06-17)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 3.5 Petroleum Products Supplied by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Product Supplied</t>
   </si>
   <si>
     <t>Aviation Gasoline Product Supplied</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Product Supplied</t>
   </si>
   <si>
     <t>Propane Product Supplied</t>
   </si>
   <si>
     <t>Propylene Product Supplied</t>
   </si>
   <si>
     <t>Propane/Propylene Product Supplied</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -32505,143 +32505,193 @@
       </c>
       <c r="K649">
         <v>113.986</v>
       </c>
       <c r="L649">
         <v>8257.877</v>
       </c>
       <c r="M649">
         <v>279.126</v>
       </c>
       <c r="N649">
         <v>306.929</v>
       </c>
       <c r="O649">
         <v>1175.742</v>
       </c>
       <c r="P649">
         <v>20649.558</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>241.478</v>
+        <v>260.849</v>
       </c>
       <c r="C650">
-        <v>12.239</v>
+        <v>11.857</v>
       </c>
       <c r="D650">
-        <v>4171.191</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>4213.383</v>
+      </c>
+      <c r="E650">
+        <v>1259.405</v>
+      </c>
+      <c r="F650">
+        <v>256.964</v>
       </c>
       <c r="G650">
-        <v>1423.861</v>
+        <v>1516.37</v>
       </c>
       <c r="H650">
-        <v>4176.614</v>
+        <v>4420.352</v>
       </c>
       <c r="I650">
-        <v>1650.496</v>
+        <v>1624.108</v>
       </c>
       <c r="J650">
-        <v>7.825</v>
+        <v>14.345</v>
       </c>
       <c r="K650">
-        <v>89.801</v>
+        <v>118.07</v>
       </c>
       <c r="L650">
-        <v>8585.649</v>
+        <v>8586.19</v>
       </c>
       <c r="M650">
-        <v>197.199</v>
+        <v>297.827</v>
       </c>
       <c r="N650">
-        <v>309.185</v>
+        <v>363.367</v>
       </c>
       <c r="O650">
-        <v>1584.656</v>
+        <v>1227.363</v>
       </c>
       <c r="P650">
-        <v>21026.333</v>
+        <v>21137.712</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>291.442</v>
       </c>
       <c r="C651">
-        <v>10.02</v>
+        <v>11.13</v>
       </c>
       <c r="D651">
         <v>4021.549</v>
       </c>
       <c r="E651" t="s">
         <v>22</v>
       </c>
       <c r="F651" t="s">
         <v>22</v>
       </c>
       <c r="G651">
         <v>1054.408</v>
       </c>
       <c r="H651">
-        <v>3799.099</v>
+        <v>3958.541</v>
       </c>
       <c r="I651">
         <v>1622.679</v>
       </c>
       <c r="J651">
-        <v>8.501</v>
+        <v>9.512</v>
       </c>
       <c r="K651">
-        <v>89.521</v>
+        <v>99.444</v>
       </c>
       <c r="L651">
         <v>8818.995</v>
       </c>
       <c r="M651">
         <v>216.039</v>
       </c>
       <c r="N651">
         <v>260.393</v>
       </c>
       <c r="O651">
-        <v>1737.519</v>
+        <v>1566.031</v>
       </c>
       <c r="P651">
         <v>20875.757</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>306.864</v>
+      </c>
+      <c r="C652">
+        <v>13.607</v>
+      </c>
+      <c r="D652">
+        <v>3851.582</v>
+      </c>
+      <c r="E652" t="s">
+        <v>22</v>
+      </c>
+      <c r="F652" t="s">
+        <v>22</v>
+      </c>
+      <c r="G652">
+        <v>1028.492</v>
+      </c>
+      <c r="H652">
+        <v>3846.082</v>
+      </c>
+      <c r="I652">
+        <v>1737.959</v>
+      </c>
+      <c r="J652">
+        <v>3.381</v>
+      </c>
+      <c r="K652">
+        <v>94.089</v>
+      </c>
+      <c r="L652">
+        <v>8984.888</v>
+      </c>
+      <c r="M652">
+        <v>272.516</v>
+      </c>
+      <c r="N652">
+        <v>321.332</v>
+      </c>
+      <c r="O652">
+        <v>861.812</v>
+      </c>
+      <c r="P652">
+        <v>20294.111</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>