--- v4 (2026-06-17)
+++ v5 (2026-08-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 3.5 Petroleum Products Supplied by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Product Supplied</t>
   </si>
   <si>
     <t>Aviation Gasoline Product Supplied</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Product Supplied</t>
   </si>
   <si>
     <t>Propane Product Supplied</t>
   </si>
   <si>
     <t>Propylene Product Supplied</t>
   </si>
   <si>
     <t>Propane/Propylene Product Supplied</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -32555,143 +32555,243 @@
       </c>
       <c r="K650">
         <v>118.07</v>
       </c>
       <c r="L650">
         <v>8586.19</v>
       </c>
       <c r="M650">
         <v>297.827</v>
       </c>
       <c r="N650">
         <v>363.367</v>
       </c>
       <c r="O650">
         <v>1227.363</v>
       </c>
       <c r="P650">
         <v>21137.712</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>291.442</v>
+        <v>293.601</v>
       </c>
       <c r="C651">
-        <v>11.13</v>
+        <v>8.742</v>
       </c>
       <c r="D651">
-        <v>4021.549</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>3903.604</v>
+      </c>
+      <c r="E651">
+        <v>668.008</v>
+      </c>
+      <c r="F651">
+        <v>256.806</v>
       </c>
       <c r="G651">
-        <v>1054.408</v>
+        <v>924.814</v>
       </c>
       <c r="H651">
-        <v>3958.541</v>
+        <v>3764.068</v>
       </c>
       <c r="I651">
-        <v>1622.679</v>
+        <v>1681.795</v>
       </c>
       <c r="J651">
-        <v>9.512</v>
+        <v>5.41</v>
       </c>
       <c r="K651">
-        <v>99.444</v>
+        <v>129.826</v>
       </c>
       <c r="L651">
-        <v>8818.995</v>
+        <v>8853.144</v>
       </c>
       <c r="M651">
-        <v>216.039</v>
+        <v>232.276</v>
       </c>
       <c r="N651">
-        <v>260.393</v>
+        <v>300.41</v>
       </c>
       <c r="O651">
-        <v>1566.031</v>
+        <v>1210.199</v>
       </c>
       <c r="P651">
-        <v>20875.757</v>
+        <v>20383.075</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>306.864</v>
+        <v>353.531</v>
       </c>
       <c r="C652">
-        <v>13.607</v>
+        <v>18.5</v>
       </c>
       <c r="D652">
-        <v>3851.582</v>
-[...1 lines deleted...]
-      <c r="E652" t="s">
+        <v>3886.684</v>
+      </c>
+      <c r="E652">
+        <v>665.923</v>
+      </c>
+      <c r="F652">
+        <v>256.733</v>
+      </c>
+      <c r="G652">
+        <v>922.657</v>
+      </c>
+      <c r="H652">
+        <v>3725.465</v>
+      </c>
+      <c r="I652">
+        <v>1813.636</v>
+      </c>
+      <c r="J652">
+        <v>14.286</v>
+      </c>
+      <c r="K652">
+        <v>91.063</v>
+      </c>
+      <c r="L652">
+        <v>9122.675</v>
+      </c>
+      <c r="M652">
+        <v>161.293</v>
+      </c>
+      <c r="N652">
+        <v>377.254</v>
+      </c>
+      <c r="O652">
+        <v>1243.813</v>
+      </c>
+      <c r="P652">
+        <v>20808.201</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>420.496</v>
+      </c>
+      <c r="C653">
+        <v>12.252</v>
+      </c>
+      <c r="D653">
+        <v>3624.989</v>
+      </c>
+      <c r="E653" t="s">
         <v>22</v>
       </c>
-      <c r="F652" t="s">
+      <c r="F653" t="s">
         <v>22</v>
       </c>
-      <c r="G652">
-[...27 lines deleted...]
-        <v>20294.111</v>
+      <c r="G653">
+        <v>777.482</v>
+      </c>
+      <c r="H653">
+        <v>3668.627</v>
+      </c>
+      <c r="I653">
+        <v>1684.358</v>
+      </c>
+      <c r="J653">
+        <v>8.528</v>
+      </c>
+      <c r="K653">
+        <v>80.269</v>
+      </c>
+      <c r="L653">
+        <v>8832.039</v>
+      </c>
+      <c r="M653">
+        <v>238.231</v>
+      </c>
+      <c r="N653">
+        <v>311.688</v>
+      </c>
+      <c r="O653">
+        <v>1541.58</v>
+      </c>
+      <c r="P653">
+        <v>20423.057</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>499.812</v>
+      </c>
+      <c r="C654">
+        <v>11.345</v>
+      </c>
+      <c r="D654">
+        <v>3754.18</v>
+      </c>
+      <c r="E654" t="s">
+        <v>22</v>
+      </c>
+      <c r="F654" t="s">
+        <v>22</v>
+      </c>
+      <c r="G654">
+        <v>682.925</v>
+      </c>
+      <c r="H654">
+        <v>3667.973</v>
+      </c>
+      <c r="I654">
+        <v>1832.177</v>
+      </c>
+      <c r="J654">
+        <v>4.8</v>
+      </c>
+      <c r="K654">
+        <v>78.188</v>
+      </c>
+      <c r="L654">
+        <v>8965.851</v>
+      </c>
+      <c r="M654">
+        <v>225.175</v>
+      </c>
+      <c r="N654">
+        <v>337.344</v>
+      </c>
+      <c r="O654">
+        <v>1245.149</v>
+      </c>
+      <c r="P654">
+        <v>20621.994</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>