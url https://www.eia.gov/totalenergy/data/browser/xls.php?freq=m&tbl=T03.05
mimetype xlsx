--- v5 (2026-08-01)
+++ v6 (2026-09-16)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 3.5 Petroleum Products Supplied by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Product Supplied</t>
   </si>
   <si>
     <t>Aviation Gasoline Product Supplied</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Product Supplied</t>
   </si>
   <si>
     <t>Propane Product Supplied</t>
   </si>
   <si>
     <t>Propylene Product Supplied</t>
   </si>
   <si>
     <t>Propane/Propylene Product Supplied</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z654"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A654"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -32655,143 +32655,193 @@
       </c>
       <c r="K652">
         <v>91.063</v>
       </c>
       <c r="L652">
         <v>9122.675</v>
       </c>
       <c r="M652">
         <v>161.293</v>
       </c>
       <c r="N652">
         <v>377.254</v>
       </c>
       <c r="O652">
         <v>1243.813</v>
       </c>
       <c r="P652">
         <v>20808.201</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>420.496</v>
+        <v>383.269</v>
       </c>
       <c r="C653">
-        <v>12.252</v>
+        <v>11.452</v>
       </c>
       <c r="D653">
-        <v>3624.989</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>3567.254</v>
+      </c>
+      <c r="E653">
+        <v>577.88</v>
+      </c>
+      <c r="F653">
+        <v>269.387</v>
       </c>
       <c r="G653">
-        <v>777.482</v>
+        <v>847.267</v>
       </c>
       <c r="H653">
-        <v>3668.627</v>
+        <v>3742.615</v>
       </c>
       <c r="I653">
-        <v>1684.358</v>
+        <v>1705.95</v>
       </c>
       <c r="J653">
-        <v>8.528</v>
+        <v>6.173</v>
       </c>
       <c r="K653">
-        <v>80.269</v>
+        <v>81.361</v>
       </c>
       <c r="L653">
-        <v>8832.039</v>
+        <v>8681.877</v>
       </c>
       <c r="M653">
-        <v>238.231</v>
+        <v>299.257</v>
       </c>
       <c r="N653">
-        <v>311.688</v>
+        <v>301.788</v>
       </c>
       <c r="O653">
-        <v>1541.58</v>
+        <v>1289.574</v>
       </c>
       <c r="P653">
-        <v>20423.057</v>
+        <v>20070.569</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654">
-        <v>499.812</v>
+        <v>469.812</v>
       </c>
       <c r="C654">
-        <v>11.345</v>
+        <v>11.517</v>
       </c>
       <c r="D654">
         <v>3754.18</v>
       </c>
       <c r="E654" t="s">
         <v>22</v>
       </c>
       <c r="F654" t="s">
         <v>22</v>
       </c>
       <c r="G654">
         <v>682.925</v>
       </c>
       <c r="H654">
-        <v>3667.973</v>
+        <v>3610.67</v>
       </c>
       <c r="I654">
         <v>1832.177</v>
       </c>
       <c r="J654">
-        <v>4.8</v>
+        <v>4.322</v>
       </c>
       <c r="K654">
-        <v>78.188</v>
+        <v>79.369</v>
       </c>
       <c r="L654">
         <v>8965.851</v>
       </c>
       <c r="M654">
         <v>225.175</v>
       </c>
       <c r="N654">
         <v>337.344</v>
       </c>
       <c r="O654">
-        <v>1245.149</v>
+        <v>1331.577</v>
       </c>
       <c r="P654">
         <v>20621.994</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>475.303</v>
+      </c>
+      <c r="C655">
+        <v>14.244</v>
+      </c>
+      <c r="D655" t="s">
+        <v>22</v>
+      </c>
+      <c r="E655" t="s">
+        <v>22</v>
+      </c>
+      <c r="F655" t="s">
+        <v>22</v>
+      </c>
+      <c r="G655" t="s">
+        <v>22</v>
+      </c>
+      <c r="H655">
+        <v>3487.946</v>
+      </c>
+      <c r="I655" t="s">
+        <v>22</v>
+      </c>
+      <c r="J655">
+        <v>6.368</v>
+      </c>
+      <c r="K655">
+        <v>78.191</v>
+      </c>
+      <c r="L655" t="s">
+        <v>22</v>
+      </c>
+      <c r="M655">
+        <v>298.864</v>
+      </c>
+      <c r="N655" t="s">
+        <v>22</v>
+      </c>
+      <c r="O655" t="s">
+        <v>22</v>
+      </c>
+      <c r="P655" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>