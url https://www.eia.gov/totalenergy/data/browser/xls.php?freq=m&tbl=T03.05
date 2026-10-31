--- v6 (2026-09-16)
+++ v7 (2026-10-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 3.5 Petroleum Products Supplied by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Product Supplied</t>
   </si>
   <si>
     <t>Aviation Gasoline Product Supplied</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Product Supplied</t>
   </si>
   <si>
     <t>Propane Product Supplied</t>
   </si>
   <si>
     <t>Propylene Product Supplied</t>
   </si>
   <si>
     <t>Propane/Propylene Product Supplied</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z655"/>
+  <dimension ref="A1:Z657"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A655"/>
+      <selection activeCell="A13" sqref="A13:A657"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -31855,643 +31855,643 @@
       </c>
       <c r="K636">
         <v>49.718</v>
       </c>
       <c r="L636">
         <v>8772.606</v>
       </c>
       <c r="M636">
         <v>132.429</v>
       </c>
       <c r="N636">
         <v>306.42</v>
       </c>
       <c r="O636">
         <v>1261.875</v>
       </c>
       <c r="P636">
         <v>20615.044</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>223.783</v>
+        <v>228.025</v>
       </c>
       <c r="C637">
         <v>8.129</v>
       </c>
       <c r="D637">
-        <v>4064.389</v>
+        <v>4041.971</v>
       </c>
       <c r="E637">
-        <v>1483.685</v>
+        <v>1516.163</v>
       </c>
       <c r="F637">
-        <v>281.355</v>
+        <v>281.484</v>
       </c>
       <c r="G637">
-        <v>1765.04</v>
+        <v>1797.647</v>
       </c>
       <c r="H637">
-        <v>4430.091</v>
+        <v>4496.94</v>
       </c>
       <c r="I637">
-        <v>1620.217</v>
+        <v>1642.541</v>
       </c>
       <c r="J637">
-        <v>25.416</v>
+        <v>25.172</v>
       </c>
       <c r="K637">
-        <v>67.999</v>
+        <v>68.092</v>
       </c>
       <c r="L637">
-        <v>8482.762</v>
+        <v>8441.681</v>
       </c>
       <c r="M637">
-        <v>328.733</v>
+        <v>318.86</v>
       </c>
       <c r="N637">
-        <v>357.067</v>
+        <v>371.499</v>
       </c>
       <c r="O637">
-        <v>1127.035</v>
+        <v>1114.954</v>
       </c>
       <c r="P637">
-        <v>20735.621</v>
+        <v>20757.865</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>220.932</v>
+        <v>234.075</v>
       </c>
       <c r="C638">
         <v>13.071</v>
       </c>
       <c r="D638">
-        <v>3996.64</v>
+        <v>3992.363</v>
       </c>
       <c r="E638">
-        <v>1272.798</v>
+        <v>1349.219</v>
       </c>
       <c r="F638">
         <v>262.036</v>
       </c>
       <c r="G638">
-        <v>1534.834</v>
+        <v>1611.255</v>
       </c>
       <c r="H638">
-        <v>4080.81</v>
+        <v>4168.937</v>
       </c>
       <c r="I638">
-        <v>1538.648</v>
+        <v>1552.058</v>
       </c>
       <c r="J638">
-        <v>25.819</v>
+        <v>25.806</v>
       </c>
       <c r="K638">
-        <v>56.89</v>
+        <v>62.036</v>
       </c>
       <c r="L638">
-        <v>8681.437</v>
+        <v>8676.488</v>
       </c>
       <c r="M638">
-        <v>127.468</v>
+        <v>110.348</v>
       </c>
       <c r="N638">
-        <v>316.474</v>
+        <v>348.713</v>
       </c>
       <c r="O638">
-        <v>1167.301</v>
+        <v>1179.799</v>
       </c>
       <c r="P638">
-        <v>20225.49</v>
+        <v>20363.694</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>243.819</v>
+        <v>253.443</v>
       </c>
       <c r="C639">
         <v>10.161</v>
       </c>
       <c r="D639">
-        <v>3894.005</v>
+        <v>3877.26</v>
       </c>
       <c r="E639">
-        <v>866.15</v>
+        <v>866.721</v>
       </c>
       <c r="F639">
         <v>245</v>
       </c>
       <c r="G639">
-        <v>1111.15</v>
+        <v>1111.721</v>
       </c>
       <c r="H639">
-        <v>3670.08</v>
+        <v>3710.878</v>
       </c>
       <c r="I639">
-        <v>1636.551</v>
+        <v>1654.736</v>
       </c>
       <c r="J639">
-        <v>16.368</v>
+        <v>16.366</v>
       </c>
       <c r="K639">
-        <v>71.779</v>
+        <v>73.265</v>
       </c>
       <c r="L639">
-        <v>8764.562</v>
+        <v>8757.827</v>
       </c>
       <c r="M639">
-        <v>178.723</v>
+        <v>174.678</v>
       </c>
       <c r="N639">
-        <v>295.449</v>
+        <v>309.127</v>
       </c>
       <c r="O639">
-        <v>1168.367</v>
+        <v>1170.317</v>
       </c>
       <c r="P639">
-        <v>19949.865</v>
+        <v>20008.058</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>316.188</v>
+        <v>327.548</v>
       </c>
       <c r="C640">
         <v>12.967</v>
       </c>
       <c r="D640">
-        <v>3882.966</v>
+        <v>3933.131</v>
       </c>
       <c r="E640">
-        <v>647.67</v>
+        <v>711.092</v>
       </c>
       <c r="F640">
         <v>266</v>
       </c>
       <c r="G640">
-        <v>913.67</v>
+        <v>977.092</v>
       </c>
       <c r="H640">
-        <v>3480.244</v>
+        <v>3594.086</v>
       </c>
       <c r="I640">
-        <v>1764.119</v>
+        <v>1788.416</v>
       </c>
       <c r="J640">
-        <v>6.484</v>
+        <v>7.151</v>
       </c>
       <c r="K640">
-        <v>96.49</v>
+        <v>92.299</v>
       </c>
       <c r="L640">
-        <v>8909.816</v>
+        <v>8920.909</v>
       </c>
       <c r="M640">
-        <v>251.563</v>
+        <v>251.096</v>
       </c>
       <c r="N640">
-        <v>293.176</v>
+        <v>292.672</v>
       </c>
       <c r="O640">
-        <v>1198.597</v>
+        <v>1223.165</v>
       </c>
       <c r="P640">
-        <v>20212.609</v>
+        <v>20443.441</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>386.386</v>
+        <v>395.39</v>
       </c>
       <c r="C641">
-        <v>13.097</v>
+        <v>12.935</v>
       </c>
       <c r="D641">
-        <v>3789.015</v>
+        <v>3830.203</v>
       </c>
       <c r="E641">
-        <v>546.505</v>
+        <v>586.644</v>
       </c>
       <c r="F641">
         <v>272.032</v>
       </c>
       <c r="G641">
-        <v>818.537</v>
+        <v>858.677</v>
       </c>
       <c r="H641">
-        <v>3479.006</v>
+        <v>3584.428</v>
       </c>
       <c r="I641">
-        <v>1763.469</v>
+        <v>1779.984</v>
       </c>
       <c r="J641">
-        <v>6.451</v>
+        <v>5.806</v>
       </c>
       <c r="K641">
-        <v>91.808</v>
+        <v>91.357</v>
       </c>
       <c r="L641">
-        <v>9056.664</v>
+        <v>9066.609</v>
       </c>
       <c r="M641">
-        <v>313.969</v>
+        <v>330.866</v>
       </c>
       <c r="N641">
-        <v>201.534</v>
+        <v>214.944</v>
       </c>
       <c r="O641">
-        <v>1221.53</v>
+        <v>1220.183</v>
       </c>
       <c r="P641">
-        <v>20322.93</v>
+        <v>20532.707</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>462.769</v>
+        <v>475.159</v>
       </c>
       <c r="C642">
-        <v>12.733</v>
+        <v>12.9</v>
       </c>
       <c r="D642">
-        <v>3964.61</v>
+        <v>3884.474</v>
       </c>
       <c r="E642">
-        <v>524.722</v>
+        <v>592.35</v>
       </c>
       <c r="F642">
         <v>269.233</v>
       </c>
       <c r="G642">
-        <v>793.955</v>
+        <v>861.583</v>
       </c>
       <c r="H642">
-        <v>3611.578</v>
+        <v>3657.017</v>
       </c>
       <c r="I642">
-        <v>1846.859</v>
+        <v>1846.295</v>
       </c>
       <c r="J642">
-        <v>6.939</v>
+        <v>6.951</v>
       </c>
       <c r="K642">
-        <v>83.394</v>
+        <v>79.945</v>
       </c>
       <c r="L642">
-        <v>9261.587</v>
+        <v>9394.457</v>
       </c>
       <c r="M642">
-        <v>240.276</v>
+        <v>216.357</v>
       </c>
       <c r="N642">
-        <v>295.957</v>
+        <v>288.49</v>
       </c>
       <c r="O642">
-        <v>1220.494</v>
+        <v>1219.483</v>
       </c>
       <c r="P642">
-        <v>21007.196</v>
+        <v>21081.526</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>486.828</v>
+        <v>489.853</v>
       </c>
       <c r="C643">
         <v>16.645</v>
       </c>
       <c r="D643">
-        <v>3803.656</v>
+        <v>3831.041</v>
       </c>
       <c r="E643">
-        <v>586.46</v>
+        <v>645.86</v>
       </c>
       <c r="F643">
         <v>282.323</v>
       </c>
       <c r="G643">
-        <v>868.783</v>
+        <v>928.182</v>
       </c>
       <c r="H643">
-        <v>3694.99</v>
+        <v>3817.867</v>
       </c>
       <c r="I643">
-        <v>1844.709</v>
+        <v>1866.803</v>
       </c>
       <c r="J643">
-        <v>2.513</v>
+        <v>2.504</v>
       </c>
       <c r="K643">
-        <v>108.293</v>
+        <v>109.834</v>
       </c>
       <c r="L643">
-        <v>9150.143</v>
+        <v>9176.572</v>
       </c>
       <c r="M643">
-        <v>276.109</v>
+        <v>270.193</v>
       </c>
       <c r="N643">
-        <v>347.266</v>
+        <v>360.691</v>
       </c>
       <c r="O643">
-        <v>1253.117</v>
+        <v>1249.637</v>
       </c>
       <c r="P643">
-        <v>20984.269</v>
+        <v>21191.641</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>492.499</v>
+        <v>493.356</v>
       </c>
       <c r="C644">
         <v>13.355</v>
       </c>
       <c r="D644">
-        <v>3772.379</v>
+        <v>3734.904</v>
       </c>
       <c r="E644">
-        <v>729.59</v>
+        <v>701.014</v>
       </c>
       <c r="F644">
         <v>251.419</v>
       </c>
       <c r="G644">
-        <v>981.009</v>
+        <v>952.434</v>
       </c>
       <c r="H644">
-        <v>4048.603</v>
+        <v>4041.516</v>
       </c>
       <c r="I644">
-        <v>1818.731</v>
+        <v>1819.843</v>
       </c>
       <c r="J644">
-        <v>4.74</v>
+        <v>4.728</v>
       </c>
       <c r="K644">
-        <v>99.768</v>
+        <v>102.455</v>
       </c>
       <c r="L644">
-        <v>9225.934</v>
+        <v>9240.297</v>
       </c>
       <c r="M644">
-        <v>208.52</v>
+        <v>235.994</v>
       </c>
       <c r="N644">
-        <v>263.661</v>
+        <v>267.299</v>
       </c>
       <c r="O644">
-        <v>1247.234</v>
+        <v>1258.796</v>
       </c>
       <c r="P644">
-        <v>21195.424</v>
+        <v>21212.544</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>497.694</v>
+        <v>497.259</v>
       </c>
       <c r="C645">
         <v>13.967</v>
       </c>
       <c r="D645">
-        <v>3891.083</v>
+        <v>3952.217</v>
       </c>
       <c r="E645">
-        <v>640.515</v>
+        <v>700.3</v>
       </c>
       <c r="F645">
         <v>250.933</v>
       </c>
       <c r="G645">
-        <v>891.448</v>
+        <v>951.233</v>
       </c>
       <c r="H645">
-        <v>3771.559</v>
+        <v>3790.192</v>
       </c>
       <c r="I645">
-        <v>1663.215</v>
+        <v>1687.585</v>
       </c>
       <c r="J645">
         <v>0.239</v>
       </c>
       <c r="K645">
-        <v>117.154</v>
+        <v>112.944</v>
       </c>
       <c r="L645">
-        <v>8974.207</v>
+        <v>9012.094</v>
       </c>
       <c r="M645">
-        <v>177.084</v>
+        <v>187.838</v>
       </c>
       <c r="N645">
-        <v>369.593</v>
+        <v>371.982</v>
       </c>
       <c r="O645">
-        <v>1244.276</v>
+        <v>1241.915</v>
       </c>
       <c r="P645">
-        <v>20720.07</v>
+        <v>20868.233</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>437.158</v>
+        <v>438.9</v>
       </c>
       <c r="C646">
         <v>15.065</v>
       </c>
       <c r="D646">
-        <v>4074.094</v>
+        <v>4142.099</v>
       </c>
       <c r="E646">
-        <v>784.276</v>
+        <v>792.849</v>
       </c>
       <c r="F646">
         <v>224.968</v>
       </c>
       <c r="G646">
-        <v>1009.244</v>
+        <v>1017.817</v>
       </c>
       <c r="H646">
-        <v>3887.122</v>
+        <v>3900.821</v>
       </c>
       <c r="I646">
-        <v>1785.422</v>
+        <v>1785.546</v>
       </c>
       <c r="J646">
         <v>2.318</v>
       </c>
       <c r="K646">
-        <v>95.806</v>
+        <v>99.605</v>
       </c>
       <c r="L646">
-        <v>8888.281</v>
+        <v>8942.394</v>
       </c>
       <c r="M646">
-        <v>195.88</v>
+        <v>176.603</v>
       </c>
       <c r="N646">
-        <v>309.86</v>
+        <v>313.049</v>
       </c>
       <c r="O646">
-        <v>1155.396</v>
+        <v>1156.168</v>
       </c>
       <c r="P646">
-        <v>20846.401</v>
+        <v>20972.568</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>334.598</v>
+        <v>344.434</v>
       </c>
       <c r="C647">
         <v>12.367</v>
       </c>
       <c r="D647">
-        <v>3795.556</v>
+        <v>3839.242</v>
       </c>
       <c r="E647">
-        <v>819.406</v>
+        <v>999.813</v>
       </c>
       <c r="F647">
         <v>254.333</v>
       </c>
       <c r="G647">
-        <v>1073.739</v>
+        <v>1254.147</v>
       </c>
       <c r="H647">
-        <v>3953.282</v>
+        <v>4125.082</v>
       </c>
       <c r="I647">
-        <v>1674.079</v>
+        <v>1680.074</v>
       </c>
       <c r="J647">
-        <v>15.204</v>
+        <v>15.437</v>
       </c>
       <c r="K647">
-        <v>102.055</v>
+        <v>100.594</v>
       </c>
       <c r="L647">
-        <v>8679.849</v>
+        <v>8714.214</v>
       </c>
       <c r="M647">
-        <v>121.973</v>
+        <v>127.857</v>
       </c>
       <c r="N647">
-        <v>353.624</v>
+        <v>353.871</v>
       </c>
       <c r="O647">
-        <v>1184.024</v>
+        <v>1179.92</v>
       </c>
       <c r="P647">
-        <v>20226.609</v>
+        <v>20493.091</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>232.06</v>
+        <v>223.976</v>
       </c>
       <c r="C648">
         <v>7.871</v>
       </c>
       <c r="D648">
-        <v>3812.016</v>
+        <v>3847.212</v>
       </c>
       <c r="E648">
-        <v>1172.704</v>
+        <v>1166.64</v>
       </c>
       <c r="F648">
-        <v>269.548</v>
+        <v>269.677</v>
       </c>
       <c r="G648">
-        <v>1442.252</v>
+        <v>1436.318</v>
       </c>
       <c r="H648">
-        <v>4337.074</v>
+        <v>4266.922</v>
       </c>
       <c r="I648">
-        <v>1728.926</v>
+        <v>1729.46</v>
       </c>
       <c r="J648">
-        <v>21.67</v>
+        <v>21.928</v>
       </c>
       <c r="K648">
-        <v>85.752</v>
+        <v>87.713</v>
       </c>
       <c r="L648">
-        <v>8780.557</v>
+        <v>8858.099</v>
       </c>
       <c r="M648">
-        <v>230.653</v>
+        <v>213.113</v>
       </c>
       <c r="N648">
-        <v>377.853</v>
+        <v>378.478</v>
       </c>
       <c r="O648">
-        <v>1236.926</v>
+        <v>1235.546</v>
       </c>
       <c r="P648">
-        <v>20851.359</v>
+        <v>20870.319</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>206.032</v>
       </c>
       <c r="C649">
         <v>8.71</v>
       </c>
       <c r="D649">
         <v>4025.269</v>
       </c>
       <c r="E649">
         <v>1403.719</v>
       </c>
       <c r="F649">
         <v>257.387</v>
       </c>
       <c r="G649">
         <v>1661.106</v>
       </c>
       <c r="H649">
@@ -32705,143 +32705,243 @@
       </c>
       <c r="K653">
         <v>81.361</v>
       </c>
       <c r="L653">
         <v>8681.877</v>
       </c>
       <c r="M653">
         <v>299.257</v>
       </c>
       <c r="N653">
         <v>301.788</v>
       </c>
       <c r="O653">
         <v>1289.574</v>
       </c>
       <c r="P653">
         <v>20070.569</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654">
-        <v>469.812</v>
+        <v>490.611</v>
       </c>
       <c r="C654">
-        <v>11.517</v>
+        <v>11.267</v>
       </c>
       <c r="D654">
-        <v>3754.18</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>3809.637</v>
+      </c>
+      <c r="E654">
+        <v>529.771</v>
+      </c>
+      <c r="F654">
+        <v>270.167</v>
       </c>
       <c r="G654">
-        <v>682.925</v>
+        <v>799.938</v>
       </c>
       <c r="H654">
-        <v>3610.67</v>
+        <v>3569.93</v>
       </c>
       <c r="I654">
-        <v>1832.177</v>
+        <v>1816.962</v>
       </c>
       <c r="J654">
-        <v>4.322</v>
+        <v>14.271</v>
       </c>
       <c r="K654">
-        <v>79.369</v>
+        <v>92.583</v>
       </c>
       <c r="L654">
-        <v>8965.851</v>
+        <v>8917.084</v>
       </c>
       <c r="M654">
-        <v>225.175</v>
+        <v>261.863</v>
       </c>
       <c r="N654">
-        <v>337.344</v>
+        <v>415.22</v>
       </c>
       <c r="O654">
-        <v>1331.577</v>
+        <v>1336.489</v>
       </c>
       <c r="P654">
-        <v>20621.994</v>
+        <v>20735.916</v>
       </c>
     </row>
     <row r="655" spans="1:26">
       <c r="A655" s="6">
         <v>46204.0</v>
       </c>
       <c r="B655">
-        <v>475.303</v>
+        <v>465.041</v>
       </c>
       <c r="C655">
-        <v>14.244</v>
-[...1 lines deleted...]
-      <c r="D655" t="s">
+        <v>13.871</v>
+      </c>
+      <c r="D655">
+        <v>3685.406</v>
+      </c>
+      <c r="E655">
+        <v>543.407</v>
+      </c>
+      <c r="F655">
+        <v>260.581</v>
+      </c>
+      <c r="G655">
+        <v>803.988</v>
+      </c>
+      <c r="H655">
+        <v>3651.208</v>
+      </c>
+      <c r="I655">
+        <v>1890.105</v>
+      </c>
+      <c r="J655">
+        <v>4.89</v>
+      </c>
+      <c r="K655">
+        <v>110.69</v>
+      </c>
+      <c r="L655">
+        <v>8945.817</v>
+      </c>
+      <c r="M655">
+        <v>210.086</v>
+      </c>
+      <c r="N655">
+        <v>274.268</v>
+      </c>
+      <c r="O655">
+        <v>1360.623</v>
+      </c>
+      <c r="P655">
+        <v>20612.006</v>
+      </c>
+    </row>
+    <row r="656" spans="1:26">
+      <c r="A656" s="6">
+        <v>46235.0</v>
+      </c>
+      <c r="B656">
+        <v>509.75</v>
+      </c>
+      <c r="C656">
+        <v>13.679</v>
+      </c>
+      <c r="D656">
+        <v>3668.942</v>
+      </c>
+      <c r="E656" t="s">
         <v>22</v>
       </c>
-      <c r="E655" t="s">
+      <c r="F656" t="s">
         <v>22</v>
       </c>
-      <c r="F655" t="s">
+      <c r="G656">
+        <v>780.54</v>
+      </c>
+      <c r="H656">
+        <v>3752.509</v>
+      </c>
+      <c r="I656">
+        <v>1774.364</v>
+      </c>
+      <c r="J656">
+        <v>2.105</v>
+      </c>
+      <c r="K656">
+        <v>86.238</v>
+      </c>
+      <c r="L656">
+        <v>8857.011</v>
+      </c>
+      <c r="M656">
+        <v>274.509</v>
+      </c>
+      <c r="N656">
+        <v>288.729</v>
+      </c>
+      <c r="O656">
+        <v>1068.678</v>
+      </c>
+      <c r="P656">
+        <v>20296.514</v>
+      </c>
+    </row>
+    <row r="657" spans="1:26">
+      <c r="A657" s="6">
+        <v>46266.0</v>
+      </c>
+      <c r="B657">
+        <v>498.605</v>
+      </c>
+      <c r="C657">
+        <v>13.776</v>
+      </c>
+      <c r="D657">
+        <v>3763.48</v>
+      </c>
+      <c r="E657" t="s">
         <v>22</v>
       </c>
-      <c r="G655" t="s">
+      <c r="F657" t="s">
         <v>22</v>
       </c>
-      <c r="H655">
-[...24 lines deleted...]
-        <v>22</v>
+      <c r="G657">
+        <v>894.12</v>
+      </c>
+      <c r="H657">
+        <v>3898.681</v>
+      </c>
+      <c r="I657">
+        <v>1744.862</v>
+      </c>
+      <c r="J657">
+        <v>7.222</v>
+      </c>
+      <c r="K657">
+        <v>77.801</v>
+      </c>
+      <c r="L657">
+        <v>8753.383</v>
+      </c>
+      <c r="M657">
+        <v>281.187</v>
+      </c>
+      <c r="N657">
+        <v>285.594</v>
+      </c>
+      <c r="O657">
+        <v>1573.602</v>
+      </c>
+      <c r="P657">
+        <v>20898.192</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -36784,93 +36884,93 @@
       </c>
       <c r="K88">
         <v>78.713</v>
       </c>
       <c r="L88">
         <v>8966.53</v>
       </c>
       <c r="M88">
         <v>220.068</v>
       </c>
       <c r="N88">
         <v>292.741</v>
       </c>
       <c r="O88">
         <v>1296.524</v>
       </c>
       <c r="P88">
         <v>20463.72</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>361.924</v>
+        <v>367.39</v>
       </c>
       <c r="C89">
         <v>12.441</v>
       </c>
       <c r="D89">
-        <v>3894.325</v>
+        <v>3908.229</v>
       </c>
       <c r="E89">
-        <v>837.968</v>
+        <v>883.39</v>
       </c>
       <c r="F89">
-        <v>260.762</v>
+        <v>260.784</v>
       </c>
       <c r="G89">
-        <v>1098.729</v>
+        <v>1144.174</v>
       </c>
       <c r="H89">
-        <v>3870.462</v>
+        <v>3929.102</v>
       </c>
       <c r="I89">
-        <v>1725.121</v>
+        <v>1737.466</v>
       </c>
       <c r="J89">
-        <v>11.103</v>
+        <v>11.122</v>
       </c>
       <c r="K89">
-        <v>89.926</v>
+        <v>90.171</v>
       </c>
       <c r="L89">
-        <v>8905.918</v>
+        <v>8934.739</v>
       </c>
       <c r="M89">
-        <v>221.935</v>
+        <v>218.942</v>
       </c>
       <c r="N89">
-        <v>314.973</v>
+        <v>322.307</v>
       </c>
       <c r="O89">
-        <v>1202.203</v>
+        <v>1204.226</v>
       </c>
       <c r="P89">
-        <v>20610.329</v>
+        <v>20736.134</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>