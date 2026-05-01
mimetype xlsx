--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 3.4 Petroleum Stocks</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Stocks, SPR</t>
   </si>
   <si>
     <t>Crude Oil Stocks, Non-SPR</t>
   </si>
   <si>
     <t>Crude Oil Stocks, Total</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Stocks</t>
   </si>
   <si>
     <t>Propane Stocks</t>
   </si>
   <si>
     <t>Propylene Stocks</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28578,161 +28578,249 @@
       </c>
       <c r="I647">
         <v>292.182</v>
       </c>
       <c r="J647">
         <v>45.736</v>
       </c>
       <c r="K647">
         <v>219.544</v>
       </c>
       <c r="L647">
         <v>22.325</v>
       </c>
       <c r="M647">
         <v>164.7</v>
       </c>
       <c r="N647">
         <v>1697.556</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>413.429</v>
+        <v>413.464</v>
       </c>
       <c r="C648">
-        <v>419.604</v>
+        <v>411.237</v>
       </c>
       <c r="D648">
-        <v>833.033</v>
+        <v>824.701</v>
       </c>
       <c r="E648">
-        <v>128.474</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>128.23</v>
+      </c>
+      <c r="F648">
+        <v>96.762</v>
+      </c>
+      <c r="G648">
+        <v>1.315</v>
       </c>
       <c r="H648">
-        <v>98.421</v>
+        <v>98.077</v>
       </c>
       <c r="I648">
-        <v>282.339</v>
+        <v>271.656</v>
       </c>
       <c r="J648">
-        <v>44.021</v>
+        <v>44.392</v>
       </c>
       <c r="K648">
-        <v>240.936</v>
+        <v>243.79</v>
       </c>
       <c r="L648">
-        <v>22.991</v>
+        <v>22.097</v>
       </c>
       <c r="M648">
-        <v>154.362</v>
+        <v>164.727</v>
       </c>
       <c r="N648">
-        <v>1706.156</v>
+        <v>1699.593</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>415.06</v>
+        <v>415.212</v>
       </c>
       <c r="C649">
-        <v>422.767</v>
+        <v>406.144</v>
       </c>
       <c r="D649">
-        <v>837.827</v>
+        <v>821.356</v>
       </c>
       <c r="E649">
-        <v>131.334</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>127.182</v>
+      </c>
+      <c r="F649">
+        <v>79.946</v>
+      </c>
+      <c r="G649">
+        <v>1.22</v>
       </c>
       <c r="H649">
-        <v>87.17</v>
+        <v>81.166</v>
       </c>
       <c r="I649">
-        <v>242.69</v>
+        <v>232.482</v>
       </c>
       <c r="J649">
-        <v>42.855</v>
+        <v>43.566</v>
       </c>
       <c r="K649">
-        <v>257.409</v>
+        <v>261.034</v>
       </c>
       <c r="L649">
-        <v>23.566</v>
+        <v>23.211</v>
       </c>
       <c r="M649">
-        <v>173.009</v>
+        <v>172.835</v>
       </c>
       <c r="N649">
-        <v>1708.689</v>
+        <v>1681.666</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>415.441</v>
+      </c>
+      <c r="C650">
+        <v>440.372</v>
+      </c>
+      <c r="D650">
+        <v>855.813</v>
+      </c>
+      <c r="E650">
+        <v>120.395</v>
+      </c>
+      <c r="F650" t="s">
+        <v>21</v>
+      </c>
+      <c r="G650" t="s">
+        <v>21</v>
+      </c>
+      <c r="H650">
+        <v>72.872</v>
+      </c>
+      <c r="I650">
+        <v>214.042</v>
+      </c>
+      <c r="J650">
+        <v>41.849</v>
+      </c>
+      <c r="K650">
+        <v>252.086</v>
+      </c>
+      <c r="L650">
+        <v>24.57</v>
+      </c>
+      <c r="M650">
+        <v>175.014</v>
+      </c>
+      <c r="N650">
+        <v>1683.768</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>413.822</v>
+      </c>
+      <c r="C651">
+        <v>463.837</v>
+      </c>
+      <c r="D651">
+        <v>877.659</v>
+      </c>
+      <c r="E651">
+        <v>115.579</v>
+      </c>
+      <c r="F651" t="s">
+        <v>21</v>
+      </c>
+      <c r="G651" t="s">
+        <v>21</v>
+      </c>
+      <c r="H651">
+        <v>77.433</v>
+      </c>
+      <c r="I651">
+        <v>219.541</v>
+      </c>
+      <c r="J651">
+        <v>43.528</v>
+      </c>
+      <c r="K651">
+        <v>239.726</v>
+      </c>
+      <c r="L651">
+        <v>24.746</v>
+      </c>
+      <c r="M651">
+        <v>167.587</v>
+      </c>
+      <c r="N651">
+        <v>1688.366</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -32168,50 +32256,94 @@
         <v>80.649</v>
       </c>
       <c r="G88">
         <v>1.375</v>
       </c>
       <c r="H88">
         <v>82.024</v>
       </c>
       <c r="I88">
         <v>225.71</v>
       </c>
       <c r="J88">
         <v>43.711</v>
       </c>
       <c r="K88">
         <v>238.217</v>
       </c>
       <c r="L88">
         <v>22.741</v>
       </c>
       <c r="M88">
         <v>161.961</v>
       </c>
       <c r="N88">
         <v>1629.709</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>413.464</v>
+      </c>
+      <c r="C89">
+        <v>411.237</v>
+      </c>
+      <c r="D89">
+        <v>824.701</v>
+      </c>
+      <c r="E89">
+        <v>128.23</v>
+      </c>
+      <c r="F89">
+        <v>96.762</v>
+      </c>
+      <c r="G89">
+        <v>1.315</v>
+      </c>
+      <c r="H89">
+        <v>98.077</v>
+      </c>
+      <c r="I89">
+        <v>271.656</v>
+      </c>
+      <c r="J89">
+        <v>44.392</v>
+      </c>
+      <c r="K89">
+        <v>243.79</v>
+      </c>
+      <c r="L89">
+        <v>22.097</v>
+      </c>
+      <c r="M89">
+        <v>164.727</v>
+      </c>
+      <c r="N89">
+        <v>1699.593</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>