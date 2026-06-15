--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 3.4 Petroleum Stocks</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Stocks, SPR</t>
   </si>
   <si>
     <t>Crude Oil Stocks, Non-SPR</t>
   </si>
   <si>
     <t>Crude Oil Stocks, Total</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Stocks</t>
   </si>
   <si>
     <t>Propane Stocks</t>
   </si>
   <si>
     <t>Propylene Stocks</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28666,131 +28666,175 @@
       </c>
       <c r="I649">
         <v>232.482</v>
       </c>
       <c r="J649">
         <v>43.566</v>
       </c>
       <c r="K649">
         <v>261.034</v>
       </c>
       <c r="L649">
         <v>23.211</v>
       </c>
       <c r="M649">
         <v>172.835</v>
       </c>
       <c r="N649">
         <v>1681.666</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>415.441</v>
+        <v>415.442</v>
       </c>
       <c r="C650">
-        <v>440.372</v>
+        <v>434.907</v>
       </c>
       <c r="D650">
-        <v>855.813</v>
+        <v>850.349</v>
       </c>
       <c r="E650">
-        <v>120.395</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>121.396</v>
+      </c>
+      <c r="F650">
+        <v>73.166</v>
+      </c>
+      <c r="G650">
+        <v>0.691</v>
       </c>
       <c r="H650">
-        <v>72.872</v>
+        <v>73.857</v>
       </c>
       <c r="I650">
-        <v>214.042</v>
+        <v>216.442</v>
       </c>
       <c r="J650">
-        <v>41.849</v>
+        <v>43.46</v>
       </c>
       <c r="K650">
-        <v>252.086</v>
+        <v>253.922</v>
       </c>
       <c r="L650">
-        <v>24.57</v>
+        <v>24.199</v>
       </c>
       <c r="M650">
-        <v>175.014</v>
+        <v>175.726</v>
       </c>
       <c r="N650">
-        <v>1683.768</v>
+        <v>1685.494</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>413.822</v>
       </c>
       <c r="C651">
         <v>463.837</v>
       </c>
       <c r="D651">
         <v>877.659</v>
       </c>
       <c r="E651">
         <v>115.579</v>
       </c>
       <c r="F651" t="s">
         <v>21</v>
       </c>
       <c r="G651" t="s">
         <v>21</v>
       </c>
       <c r="H651">
         <v>77.433</v>
       </c>
       <c r="I651">
-        <v>219.541</v>
+        <v>222.348</v>
       </c>
       <c r="J651">
         <v>43.528</v>
       </c>
       <c r="K651">
         <v>239.726</v>
       </c>
       <c r="L651">
         <v>24.746</v>
       </c>
       <c r="M651">
-        <v>167.587</v>
+        <v>164.78</v>
       </c>
       <c r="N651">
         <v>1688.366</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>392.7</v>
+      </c>
+      <c r="C652">
+        <v>457.182</v>
+      </c>
+      <c r="D652">
+        <v>849.882</v>
+      </c>
+      <c r="E652">
+        <v>102.344</v>
+      </c>
+      <c r="F652" t="s">
+        <v>21</v>
+      </c>
+      <c r="G652" t="s">
+        <v>21</v>
+      </c>
+      <c r="H652">
+        <v>77.556</v>
+      </c>
+      <c r="I652">
+        <v>230.901</v>
+      </c>
+      <c r="J652">
+        <v>43.57</v>
+      </c>
+      <c r="K652">
+        <v>219.795</v>
+      </c>
+      <c r="L652">
+        <v>24.254</v>
+      </c>
+      <c r="M652">
+        <v>163.268</v>
+      </c>
+      <c r="N652">
+        <v>1634.013</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>