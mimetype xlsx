--- v4 (2026-06-15)
+++ v5 (2026-07-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 3.4 Petroleum Stocks</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Stocks, SPR</t>
   </si>
   <si>
     <t>Crude Oil Stocks, Non-SPR</t>
   </si>
   <si>
     <t>Crude Oil Stocks, Total</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Stocks</t>
   </si>
   <si>
     <t>Propane Stocks</t>
   </si>
   <si>
     <t>Propylene Stocks</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28710,131 +28710,219 @@
       </c>
       <c r="I650">
         <v>216.442</v>
       </c>
       <c r="J650">
         <v>43.46</v>
       </c>
       <c r="K650">
         <v>253.922</v>
       </c>
       <c r="L650">
         <v>24.199</v>
       </c>
       <c r="M650">
         <v>175.726</v>
       </c>
       <c r="N650">
         <v>1685.494</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>413.822</v>
+        <v>414.825</v>
       </c>
       <c r="C651">
-        <v>463.837</v>
+        <v>453.424</v>
       </c>
       <c r="D651">
-        <v>877.659</v>
+        <v>868.249</v>
       </c>
       <c r="E651">
-        <v>115.579</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>118.65</v>
+      </c>
+      <c r="F651">
+        <v>78.457</v>
+      </c>
+      <c r="G651">
+        <v>1.01</v>
       </c>
       <c r="H651">
-        <v>77.433</v>
+        <v>79.467</v>
       </c>
       <c r="I651">
-        <v>222.348</v>
+        <v>222.431</v>
       </c>
       <c r="J651">
-        <v>43.528</v>
+        <v>44.555</v>
       </c>
       <c r="K651">
-        <v>239.726</v>
+        <v>242.995</v>
       </c>
       <c r="L651">
-        <v>24.746</v>
+        <v>24.729</v>
       </c>
       <c r="M651">
-        <v>164.78</v>
+        <v>173.797</v>
       </c>
       <c r="N651">
-        <v>1688.366</v>
+        <v>1695.406</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>392.7</v>
+        <v>394.524</v>
       </c>
       <c r="C652">
-        <v>457.182</v>
+        <v>450.173</v>
       </c>
       <c r="D652">
-        <v>849.882</v>
+        <v>844.697</v>
       </c>
       <c r="E652">
-        <v>102.344</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>106.047</v>
+      </c>
+      <c r="F652">
+        <v>78.394</v>
+      </c>
+      <c r="G652">
+        <v>1.341</v>
       </c>
       <c r="H652">
-        <v>77.556</v>
+        <v>79.735</v>
       </c>
       <c r="I652">
-        <v>230.901</v>
+        <v>230.611</v>
       </c>
       <c r="J652">
-        <v>43.57</v>
+        <v>44.241</v>
       </c>
       <c r="K652">
-        <v>219.795</v>
+        <v>221.699</v>
       </c>
       <c r="L652">
-        <v>24.254</v>
+        <v>23.455</v>
       </c>
       <c r="M652">
-        <v>163.268</v>
+        <v>170.727</v>
       </c>
       <c r="N652">
-        <v>1634.013</v>
+        <v>1641.477</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>353.722</v>
+      </c>
+      <c r="C653">
+        <v>430.615</v>
+      </c>
+      <c r="D653">
+        <v>784.336</v>
+      </c>
+      <c r="E653">
+        <v>102.215</v>
+      </c>
+      <c r="F653" t="s">
+        <v>21</v>
+      </c>
+      <c r="G653" t="s">
+        <v>21</v>
+      </c>
+      <c r="H653">
+        <v>83.806</v>
+      </c>
+      <c r="I653">
+        <v>240.755</v>
+      </c>
+      <c r="J653">
+        <v>45.694</v>
+      </c>
+      <c r="K653">
+        <v>215.035</v>
+      </c>
+      <c r="L653">
+        <v>22.543</v>
+      </c>
+      <c r="M653">
+        <v>157.089</v>
+      </c>
+      <c r="N653">
+        <v>1567.667</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>321.251</v>
+      </c>
+      <c r="C654">
+        <v>410.501</v>
+      </c>
+      <c r="D654">
+        <v>731.751</v>
+      </c>
+      <c r="E654">
+        <v>105.042</v>
+      </c>
+      <c r="F654" t="s">
+        <v>21</v>
+      </c>
+      <c r="G654" t="s">
+        <v>21</v>
+      </c>
+      <c r="H654">
+        <v>90.703</v>
+      </c>
+      <c r="I654">
+        <v>249.51</v>
+      </c>
+      <c r="J654">
+        <v>47.7</v>
+      </c>
+      <c r="K654">
+        <v>212.606</v>
+      </c>
+      <c r="L654">
+        <v>20.706</v>
+      </c>
+      <c r="M654">
+        <v>152.66</v>
+      </c>
+      <c r="N654">
+        <v>1519.975</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>