--- v5 (2026-07-31)
+++ v6 (2026-09-14)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 3.4 Petroleum Stocks</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Stocks, SPR</t>
   </si>
   <si>
     <t>Crude Oil Stocks, Non-SPR</t>
   </si>
   <si>
     <t>Crude Oil Stocks, Total</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Stocks</t>
   </si>
   <si>
     <t>Propane Stocks</t>
   </si>
   <si>
     <t>Propylene Stocks</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z654"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A654"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28798,131 +28798,175 @@
       </c>
       <c r="I652">
         <v>230.611</v>
       </c>
       <c r="J652">
         <v>44.241</v>
       </c>
       <c r="K652">
         <v>221.699</v>
       </c>
       <c r="L652">
         <v>23.455</v>
       </c>
       <c r="M652">
         <v>170.727</v>
       </c>
       <c r="N652">
         <v>1641.477</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>353.722</v>
+        <v>355.381</v>
       </c>
       <c r="C653">
-        <v>430.615</v>
+        <v>425.203</v>
       </c>
       <c r="D653">
-        <v>784.336</v>
+        <v>780.584</v>
       </c>
       <c r="E653">
-        <v>102.215</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>106.302</v>
+      </c>
+      <c r="F653">
+        <v>82.886</v>
+      </c>
+      <c r="G653">
+        <v>1.273</v>
       </c>
       <c r="H653">
-        <v>83.806</v>
+        <v>84.159</v>
       </c>
       <c r="I653">
-        <v>240.755</v>
+        <v>237.441</v>
       </c>
       <c r="J653">
-        <v>45.694</v>
+        <v>46.012</v>
       </c>
       <c r="K653">
-        <v>215.035</v>
+        <v>220.389</v>
       </c>
       <c r="L653">
-        <v>22.543</v>
+        <v>22.594</v>
       </c>
       <c r="M653">
-        <v>157.089</v>
+        <v>169.26</v>
       </c>
       <c r="N653">
-        <v>1567.667</v>
+        <v>1582.582</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654">
         <v>321.251</v>
       </c>
       <c r="C654">
         <v>410.501</v>
       </c>
       <c r="D654">
         <v>731.751</v>
       </c>
       <c r="E654">
         <v>105.042</v>
       </c>
       <c r="F654" t="s">
         <v>21</v>
       </c>
       <c r="G654" t="s">
         <v>21</v>
       </c>
       <c r="H654">
         <v>90.703</v>
       </c>
       <c r="I654">
-        <v>249.51</v>
+        <v>250.159</v>
       </c>
       <c r="J654">
         <v>47.7</v>
       </c>
       <c r="K654">
         <v>212.606</v>
       </c>
       <c r="L654">
         <v>20.706</v>
       </c>
       <c r="M654">
-        <v>152.66</v>
+        <v>152.012</v>
       </c>
       <c r="N654">
         <v>1519.975</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655" t="s">
+        <v>21</v>
+      </c>
+      <c r="C655" t="s">
+        <v>21</v>
+      </c>
+      <c r="D655" t="s">
+        <v>21</v>
+      </c>
+      <c r="E655" t="s">
+        <v>21</v>
+      </c>
+      <c r="F655" t="s">
+        <v>21</v>
+      </c>
+      <c r="G655" t="s">
+        <v>21</v>
+      </c>
+      <c r="H655" t="s">
+        <v>21</v>
+      </c>
+      <c r="I655">
+        <v>278.22</v>
+      </c>
+      <c r="J655" t="s">
+        <v>21</v>
+      </c>
+      <c r="K655" t="s">
+        <v>21</v>
+      </c>
+      <c r="L655" t="s">
+        <v>21</v>
+      </c>
+      <c r="M655" t="s">
+        <v>21</v>
+      </c>
+      <c r="N655" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>