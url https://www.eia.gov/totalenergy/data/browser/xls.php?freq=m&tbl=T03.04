--- v6 (2026-09-14)
+++ v7 (2026-10-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 3.4 Petroleum Stocks</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Stocks, SPR</t>
   </si>
   <si>
     <t>Crude Oil Stocks, Non-SPR</t>
   </si>
   <si>
     <t>Crude Oil Stocks, Total</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Stocks</t>
   </si>
   <si>
     <t>Propane Stocks</t>
   </si>
   <si>
     <t>Propylene Stocks</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z655"/>
+  <dimension ref="A1:Z657"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A655"/>
+      <selection activeCell="A13" sqref="A13:A657"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28097,568 +28097,568 @@
       </c>
       <c r="J636">
         <v>43.711</v>
       </c>
       <c r="K636">
         <v>238.217</v>
       </c>
       <c r="L636">
         <v>22.741</v>
       </c>
       <c r="M636">
         <v>161.961</v>
       </c>
       <c r="N636">
         <v>1629.709</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>395.064</v>
       </c>
       <c r="C637">
-        <v>418.782</v>
+        <v>419.021</v>
       </c>
       <c r="D637">
-        <v>813.846</v>
+        <v>814.085</v>
       </c>
       <c r="E637">
-        <v>119.933</v>
+        <v>119.992</v>
       </c>
       <c r="F637">
-        <v>59.317</v>
+        <v>59.164</v>
       </c>
       <c r="G637">
         <v>1.144</v>
       </c>
       <c r="H637">
-        <v>60.461</v>
+        <v>60.308</v>
       </c>
       <c r="I637">
-        <v>184.688</v>
+        <v>184.366</v>
       </c>
       <c r="J637">
-        <v>43.406</v>
+        <v>43.164</v>
       </c>
       <c r="K637">
-        <v>251.07</v>
+        <v>251.128</v>
       </c>
       <c r="L637">
-        <v>23.739</v>
+        <v>23.717</v>
       </c>
       <c r="M637">
-        <v>169.175</v>
+        <v>169.349</v>
       </c>
       <c r="N637">
-        <v>1605.857</v>
+        <v>1605.802</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>395.313</v>
       </c>
       <c r="C638">
-        <v>429.786</v>
+        <v>430.016</v>
       </c>
       <c r="D638">
-        <v>825.099</v>
+        <v>825.329</v>
       </c>
       <c r="E638">
-        <v>119.388</v>
+        <v>119.598</v>
       </c>
       <c r="F638">
-        <v>46.596</v>
+        <v>46.546</v>
       </c>
       <c r="G638">
         <v>0.849</v>
       </c>
       <c r="H638">
-        <v>47.445</v>
+        <v>47.395</v>
       </c>
       <c r="I638">
-        <v>163.021</v>
+        <v>162.863</v>
       </c>
       <c r="J638">
-        <v>44.179</v>
+        <v>44.146</v>
       </c>
       <c r="K638">
-        <v>243.699</v>
+        <v>243.727</v>
       </c>
       <c r="L638">
-        <v>24.625</v>
+        <v>24.379</v>
       </c>
       <c r="M638">
-        <v>176.621</v>
+        <v>176.879</v>
       </c>
       <c r="N638">
-        <v>1596.633</v>
+        <v>1596.921</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>396.71</v>
       </c>
       <c r="C639">
-        <v>431.688</v>
+        <v>432.168</v>
       </c>
       <c r="D639">
-        <v>828.398</v>
+        <v>828.878</v>
       </c>
       <c r="E639">
-        <v>116.826</v>
+        <v>117.465</v>
       </c>
       <c r="F639">
-        <v>44.126</v>
+        <v>44.119</v>
       </c>
       <c r="G639">
         <v>1.137</v>
       </c>
       <c r="H639">
-        <v>45.263</v>
+        <v>45.256</v>
       </c>
       <c r="I639">
-        <v>173.542</v>
+        <v>173.415</v>
       </c>
       <c r="J639">
-        <v>41.726</v>
+        <v>41.912</v>
       </c>
       <c r="K639">
-        <v>233.762</v>
+        <v>234.212</v>
       </c>
       <c r="L639">
-        <v>24.803</v>
+        <v>24.366</v>
       </c>
       <c r="M639">
-        <v>182.321</v>
+        <v>183.109</v>
       </c>
       <c r="N639">
-        <v>1601.378</v>
+        <v>1603.357</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>399.121</v>
       </c>
       <c r="C640">
-        <v>435.065</v>
+        <v>435.43</v>
       </c>
       <c r="D640">
-        <v>834.186</v>
+        <v>834.551</v>
       </c>
       <c r="E640">
-        <v>110.513</v>
+        <v>110.574</v>
       </c>
       <c r="F640">
-        <v>48.605</v>
+        <v>48.619</v>
       </c>
       <c r="G640">
         <v>0.899</v>
       </c>
       <c r="H640">
-        <v>49.504</v>
+        <v>49.518</v>
       </c>
       <c r="I640">
-        <v>194.553</v>
+        <v>194.416</v>
       </c>
       <c r="J640">
         <v>41.762</v>
       </c>
       <c r="K640">
-        <v>228.244</v>
+        <v>228.284</v>
       </c>
       <c r="L640">
-        <v>24.551</v>
+        <v>24.576</v>
       </c>
       <c r="M640">
-        <v>180.621</v>
+        <v>181.048</v>
       </c>
       <c r="N640">
-        <v>1614.43</v>
+        <v>1615.211</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>402.059</v>
       </c>
       <c r="C641">
-        <v>430.527</v>
+        <v>431.108</v>
       </c>
       <c r="D641">
-        <v>832.586</v>
+        <v>833.167</v>
       </c>
       <c r="E641">
-        <v>112.304</v>
+        <v>110.22</v>
       </c>
       <c r="F641">
-        <v>62.586</v>
+        <v>62.403</v>
       </c>
       <c r="G641">
         <v>1.066</v>
       </c>
       <c r="H641">
-        <v>63.652</v>
+        <v>63.469</v>
       </c>
       <c r="I641">
-        <v>225.491</v>
+        <v>225.089</v>
       </c>
       <c r="J641">
-        <v>45.055</v>
+        <v>45.061</v>
       </c>
       <c r="K641">
-        <v>229.038</v>
+        <v>228.884</v>
       </c>
       <c r="L641">
-        <v>23.998</v>
+        <v>23.835</v>
       </c>
       <c r="M641">
-        <v>175.913</v>
+        <v>176.194</v>
       </c>
       <c r="N641">
-        <v>1644.384</v>
+        <v>1642.45</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>403.003</v>
       </c>
       <c r="C642">
-        <v>413.906</v>
+        <v>414.25</v>
       </c>
       <c r="D642">
-        <v>816.909</v>
+        <v>817.253</v>
       </c>
       <c r="E642">
-        <v>108.429</v>
+        <v>109.113</v>
       </c>
       <c r="F642">
-        <v>75.186</v>
+        <v>74.743</v>
       </c>
       <c r="G642">
         <v>1.214</v>
       </c>
       <c r="H642">
-        <v>76.4</v>
+        <v>75.957</v>
       </c>
       <c r="I642">
-        <v>252.64</v>
+        <v>252.139</v>
       </c>
       <c r="J642">
-        <v>44.423</v>
+        <v>44.917</v>
       </c>
       <c r="K642">
-        <v>232.827</v>
+        <v>233.08</v>
       </c>
       <c r="L642">
-        <v>22.662</v>
+        <v>22.796</v>
       </c>
       <c r="M642">
-        <v>169.699</v>
+        <v>169.926</v>
       </c>
       <c r="N642">
-        <v>1647.588</v>
+        <v>1649.223</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>402.976</v>
       </c>
       <c r="C643">
-        <v>420.186</v>
+        <v>420.169</v>
       </c>
       <c r="D643">
-        <v>823.162</v>
+        <v>823.145</v>
       </c>
       <c r="E643">
-        <v>112.566</v>
+        <v>113.157</v>
       </c>
       <c r="F643">
-        <v>82.336</v>
+        <v>81.51</v>
       </c>
       <c r="G643">
         <v>1.229</v>
       </c>
       <c r="H643">
-        <v>83.565</v>
+        <v>82.739</v>
       </c>
       <c r="I643">
-        <v>273.535</v>
+        <v>272.633</v>
       </c>
       <c r="J643">
-        <v>44.27</v>
+        <v>44.581</v>
       </c>
       <c r="K643">
-        <v>229.509</v>
+        <v>229.626</v>
       </c>
       <c r="L643">
-        <v>19.972</v>
+        <v>20.056</v>
       </c>
       <c r="M643">
-        <v>164.995</v>
+        <v>165.052</v>
       </c>
       <c r="N643">
-        <v>1668.008</v>
+        <v>1668.249</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>404.941</v>
       </c>
       <c r="C644">
         <v>417.294</v>
       </c>
       <c r="D644">
         <v>822.235</v>
       </c>
       <c r="E644">
-        <v>122.751</v>
+        <v>123.96</v>
       </c>
       <c r="F644">
-        <v>94.08</v>
+        <v>94.083</v>
       </c>
       <c r="G644">
         <v>1.368</v>
       </c>
       <c r="H644">
-        <v>95.448</v>
+        <v>95.451</v>
       </c>
       <c r="I644">
-        <v>294.754</v>
+        <v>294.23</v>
       </c>
       <c r="J644">
-        <v>43.726</v>
+        <v>43.946</v>
       </c>
       <c r="K644">
-        <v>222.488</v>
+        <v>222.943</v>
       </c>
       <c r="L644">
         <v>21.231</v>
       </c>
       <c r="M644">
-        <v>163.307</v>
+        <v>163.419</v>
       </c>
       <c r="N644">
-        <v>1690.493</v>
+        <v>1691.964</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>406.983</v>
       </c>
       <c r="C645">
-        <v>407.853</v>
+        <v>407.764</v>
       </c>
       <c r="D645">
-        <v>814.836</v>
+        <v>814.747</v>
       </c>
       <c r="E645">
-        <v>125.236</v>
+        <v>125.486</v>
       </c>
       <c r="F645">
-        <v>100.079</v>
+        <v>99.894</v>
       </c>
       <c r="G645">
         <v>1.251</v>
       </c>
       <c r="H645">
-        <v>101.33</v>
+        <v>101.145</v>
       </c>
       <c r="I645">
-        <v>304.588</v>
+        <v>304.23</v>
       </c>
       <c r="J645">
-        <v>44.141</v>
+        <v>44.144</v>
       </c>
       <c r="K645">
-        <v>223.209</v>
+        <v>223.093</v>
       </c>
       <c r="L645">
-        <v>20.587</v>
+        <v>20.649</v>
       </c>
       <c r="M645">
-        <v>164.556</v>
+        <v>164.771</v>
       </c>
       <c r="N645">
-        <v>1697.152</v>
+        <v>1697.119</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>409.594</v>
       </c>
       <c r="C646">
         <v>420.994</v>
       </c>
       <c r="D646">
         <v>830.588</v>
       </c>
       <c r="E646">
-        <v>112.212</v>
+        <v>112.218</v>
       </c>
       <c r="F646">
-        <v>103.893</v>
+        <v>103.997</v>
       </c>
       <c r="G646">
         <v>1.252</v>
       </c>
       <c r="H646">
-        <v>105.145</v>
+        <v>105.249</v>
       </c>
       <c r="I646">
-        <v>305.492</v>
+        <v>305.083</v>
       </c>
       <c r="J646">
         <v>41.681</v>
       </c>
       <c r="K646">
-        <v>209.433</v>
+        <v>209.448</v>
       </c>
       <c r="L646">
         <v>21.755</v>
       </c>
       <c r="M646">
-        <v>162.566</v>
+        <v>162.76</v>
       </c>
       <c r="N646">
-        <v>1683.727</v>
+        <v>1683.533</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>411.922</v>
       </c>
       <c r="C647">
-        <v>420.564</v>
+        <v>421.287</v>
       </c>
       <c r="D647">
-        <v>832.486</v>
+        <v>833.209</v>
       </c>
       <c r="E647">
-        <v>120.583</v>
+        <v>120.699</v>
       </c>
       <c r="F647">
-        <v>103.227</v>
+        <v>103.163</v>
       </c>
       <c r="G647">
         <v>1.382</v>
       </c>
       <c r="H647">
-        <v>104.609</v>
+        <v>104.545</v>
       </c>
       <c r="I647">
-        <v>292.182</v>
+        <v>291.693</v>
       </c>
       <c r="J647">
-        <v>45.736</v>
+        <v>45.719</v>
       </c>
       <c r="K647">
-        <v>219.544</v>
+        <v>219.418</v>
       </c>
       <c r="L647">
-        <v>22.325</v>
+        <v>22.264</v>
       </c>
       <c r="M647">
-        <v>164.7</v>
+        <v>164.744</v>
       </c>
       <c r="N647">
-        <v>1697.556</v>
+        <v>1697.746</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>413.464</v>
       </c>
       <c r="C648">
-        <v>411.237</v>
+        <v>411.171</v>
       </c>
       <c r="D648">
-        <v>824.701</v>
+        <v>824.635</v>
       </c>
       <c r="E648">
-        <v>128.23</v>
+        <v>128.249</v>
       </c>
       <c r="F648">
-        <v>96.762</v>
+        <v>97.564</v>
       </c>
       <c r="G648">
-        <v>1.315</v>
+        <v>1.311</v>
       </c>
       <c r="H648">
-        <v>98.077</v>
+        <v>98.875</v>
       </c>
       <c r="I648">
-        <v>271.656</v>
+        <v>273.678</v>
       </c>
       <c r="J648">
-        <v>44.392</v>
+        <v>44.37</v>
       </c>
       <c r="K648">
-        <v>243.79</v>
+        <v>243.853</v>
       </c>
       <c r="L648">
-        <v>22.097</v>
+        <v>22.186</v>
       </c>
       <c r="M648">
-        <v>164.727</v>
+        <v>165.198</v>
       </c>
       <c r="N648">
-        <v>1699.593</v>
+        <v>1702.169</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>415.212</v>
       </c>
       <c r="C649">
         <v>406.144</v>
       </c>
       <c r="D649">
         <v>821.356</v>
       </c>
       <c r="E649">
         <v>127.182</v>
       </c>
       <c r="F649">
         <v>79.946</v>
       </c>
       <c r="G649">
         <v>1.22</v>
       </c>
       <c r="H649">
@@ -28842,131 +28842,219 @@
       </c>
       <c r="I653">
         <v>237.441</v>
       </c>
       <c r="J653">
         <v>46.012</v>
       </c>
       <c r="K653">
         <v>220.389</v>
       </c>
       <c r="L653">
         <v>22.594</v>
       </c>
       <c r="M653">
         <v>169.26</v>
       </c>
       <c r="N653">
         <v>1582.582</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654">
-        <v>321.251</v>
+        <v>322.186</v>
       </c>
       <c r="C654">
-        <v>410.501</v>
+        <v>404.121</v>
       </c>
       <c r="D654">
-        <v>731.751</v>
+        <v>726.307</v>
       </c>
       <c r="E654">
-        <v>105.042</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>109.448</v>
+      </c>
+      <c r="F654">
+        <v>91.168</v>
+      </c>
+      <c r="G654">
+        <v>1.154</v>
       </c>
       <c r="H654">
-        <v>90.703</v>
+        <v>92.322</v>
       </c>
       <c r="I654">
-        <v>250.159</v>
+        <v>249.788</v>
       </c>
       <c r="J654">
-        <v>47.7</v>
+        <v>48.759</v>
       </c>
       <c r="K654">
-        <v>212.606</v>
+        <v>219.441</v>
       </c>
       <c r="L654">
-        <v>20.706</v>
+        <v>20.944</v>
       </c>
       <c r="M654">
-        <v>152.012</v>
+        <v>162.316</v>
       </c>
       <c r="N654">
-        <v>1519.975</v>
+        <v>1537.003</v>
       </c>
     </row>
     <row r="655" spans="1:26">
       <c r="A655" s="6">
         <v>46204.0</v>
       </c>
-      <c r="B655" t="s">
-[...18 lines deleted...]
-        <v>21</v>
+      <c r="B655">
+        <v>304.81</v>
+      </c>
+      <c r="C655">
+        <v>408.533</v>
+      </c>
+      <c r="D655">
+        <v>713.343</v>
+      </c>
+      <c r="E655">
+        <v>108.797</v>
+      </c>
+      <c r="F655">
+        <v>101.875</v>
+      </c>
+      <c r="G655">
+        <v>1.211</v>
+      </c>
+      <c r="H655">
+        <v>103.086</v>
       </c>
       <c r="I655">
-        <v>278.22</v>
-[...14 lines deleted...]
-        <v>21</v>
+        <v>270.854</v>
+      </c>
+      <c r="J655">
+        <v>46.183</v>
+      </c>
+      <c r="K655">
+        <v>214.632</v>
+      </c>
+      <c r="L655">
+        <v>23.031</v>
+      </c>
+      <c r="M655">
+        <v>157.977</v>
+      </c>
+      <c r="N655">
+        <v>1534.817</v>
+      </c>
+    </row>
+    <row r="656" spans="1:26">
+      <c r="A656" s="6">
+        <v>46235.0</v>
+      </c>
+      <c r="B656">
+        <v>285.893</v>
+      </c>
+      <c r="C656">
+        <v>424.236</v>
+      </c>
+      <c r="D656">
+        <v>710.13</v>
+      </c>
+      <c r="E656">
+        <v>105.379</v>
+      </c>
+      <c r="F656" t="s">
+        <v>21</v>
+      </c>
+      <c r="G656" t="s">
+        <v>21</v>
+      </c>
+      <c r="H656">
+        <v>109.159</v>
+      </c>
+      <c r="I656">
+        <v>283.514</v>
+      </c>
+      <c r="J656">
+        <v>45.965</v>
+      </c>
+      <c r="K656">
+        <v>206.394</v>
+      </c>
+      <c r="L656">
+        <v>22.391</v>
+      </c>
+      <c r="M656">
+        <v>158.062</v>
+      </c>
+      <c r="N656">
+        <v>1531.835</v>
+      </c>
+    </row>
+    <row r="657" spans="1:26">
+      <c r="A657" s="6">
+        <v>46266.0</v>
+      </c>
+      <c r="B657">
+        <v>283.095</v>
+      </c>
+      <c r="C657">
+        <v>424.589</v>
+      </c>
+      <c r="D657">
+        <v>707.684</v>
+      </c>
+      <c r="E657">
+        <v>105.144</v>
+      </c>
+      <c r="F657" t="s">
+        <v>21</v>
+      </c>
+      <c r="G657" t="s">
+        <v>21</v>
+      </c>
+      <c r="H657">
+        <v>108.103</v>
+      </c>
+      <c r="I657">
+        <v>290.507</v>
+      </c>
+      <c r="J657">
+        <v>42.662</v>
+      </c>
+      <c r="K657">
+        <v>204.689</v>
+      </c>
+      <c r="L657">
+        <v>23.817</v>
+      </c>
+      <c r="M657">
+        <v>146.978</v>
+      </c>
+      <c r="N657">
+        <v>1521.483</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32442,84 +32530,84 @@
       </c>
       <c r="J88">
         <v>43.711</v>
       </c>
       <c r="K88">
         <v>238.217</v>
       </c>
       <c r="L88">
         <v>22.741</v>
       </c>
       <c r="M88">
         <v>161.961</v>
       </c>
       <c r="N88">
         <v>1629.709</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>413.464</v>
       </c>
       <c r="C89">
-        <v>411.237</v>
+        <v>411.171</v>
       </c>
       <c r="D89">
-        <v>824.701</v>
+        <v>824.635</v>
       </c>
       <c r="E89">
-        <v>128.23</v>
+        <v>128.249</v>
       </c>
       <c r="F89">
-        <v>96.762</v>
+        <v>97.564</v>
       </c>
       <c r="G89">
-        <v>1.315</v>
+        <v>1.311</v>
       </c>
       <c r="H89">
-        <v>98.077</v>
+        <v>98.875</v>
       </c>
       <c r="I89">
-        <v>271.656</v>
+        <v>273.678</v>
       </c>
       <c r="J89">
-        <v>44.392</v>
+        <v>44.37</v>
       </c>
       <c r="K89">
-        <v>243.79</v>
+        <v>243.853</v>
       </c>
       <c r="L89">
-        <v>22.097</v>
+        <v>22.186</v>
       </c>
       <c r="M89">
-        <v>164.727</v>
+        <v>165.198</v>
       </c>
       <c r="N89">
-        <v>1699.593</v>
+        <v>1702.169</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>