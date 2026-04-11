--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 3.3f Petroleum Trade: Exports by Country of Destination</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Exports to Brazil</t>
   </si>
   <si>
     <t>Petroleum Exports to Canada</t>
   </si>
   <si>
     <t>Petroleum Exports to China</t>
   </si>
   <si>
     <t>Petroleum Exports to India</t>
   </si>
   <si>
     <t>Petroleum Exports to Japan</t>
   </si>
   <si>
     <t>Petroleum Exports to Mexico</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26581,196 +26581,278 @@
       </c>
       <c r="H645">
         <v>880.719</v>
       </c>
       <c r="I645">
         <v>115.805</v>
       </c>
       <c r="J645">
         <v>950.68</v>
       </c>
       <c r="K645">
         <v>373.877</v>
       </c>
       <c r="L645">
         <v>4385.558</v>
       </c>
       <c r="M645">
         <v>11170.157</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>258.579</v>
+        <v>555.429</v>
       </c>
       <c r="C646">
-        <v>841.196</v>
+        <v>809.009</v>
       </c>
       <c r="D646">
-        <v>664.164</v>
+        <v>688.819</v>
       </c>
       <c r="E646">
-        <v>760.55</v>
+        <v>640.143</v>
       </c>
       <c r="F646">
-        <v>762.186</v>
+        <v>876.366</v>
       </c>
       <c r="G646">
-        <v>1032.859</v>
+        <v>1068.642</v>
       </c>
       <c r="H646">
-        <v>852.309</v>
+        <v>1053.246</v>
       </c>
       <c r="I646">
-        <v>112.069</v>
+        <v>172.576</v>
       </c>
       <c r="J646">
-        <v>920.013</v>
+        <v>857.406</v>
       </c>
       <c r="K646">
-        <v>361.816</v>
+        <v>352.878</v>
       </c>
       <c r="L646">
-        <v>4244.088</v>
+        <v>3949.217</v>
       </c>
       <c r="M646">
-        <v>10809.83</v>
+        <v>11023.732</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
-      <c r="B647" t="s">
-[...30 lines deleted...]
-        <v>19</v>
+      <c r="B647">
+        <v>291.973</v>
+      </c>
+      <c r="C647">
+        <v>834.195</v>
+      </c>
+      <c r="D647">
+        <v>721.811</v>
+      </c>
+      <c r="E647">
+        <v>561.871</v>
+      </c>
+      <c r="F647">
+        <v>733.209</v>
+      </c>
+      <c r="G647">
+        <v>1199.453</v>
+      </c>
+      <c r="H647">
+        <v>1466.262</v>
+      </c>
+      <c r="I647">
+        <v>127.21</v>
+      </c>
+      <c r="J647">
+        <v>741.47</v>
+      </c>
+      <c r="K647">
+        <v>472.286</v>
+      </c>
+      <c r="L647">
+        <v>4148.231</v>
       </c>
       <c r="M647">
-        <v>10963.067</v>
+        <v>11297.97</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
-      <c r="B648" t="s">
-[...30 lines deleted...]
-        <v>19</v>
+      <c r="B648">
+        <v>459.264</v>
+      </c>
+      <c r="C648">
+        <v>827.131</v>
+      </c>
+      <c r="D648">
+        <v>648.953</v>
+      </c>
+      <c r="E648">
+        <v>511.206</v>
+      </c>
+      <c r="F648">
+        <v>745.413</v>
+      </c>
+      <c r="G648">
+        <v>1133.255</v>
+      </c>
+      <c r="H648">
+        <v>1625.376</v>
+      </c>
+      <c r="I648">
+        <v>140.662</v>
+      </c>
+      <c r="J648">
+        <v>698.542</v>
+      </c>
+      <c r="K648">
+        <v>440.496</v>
+      </c>
+      <c r="L648">
+        <v>4191.225</v>
       </c>
       <c r="M648">
-        <v>11272.129</v>
+        <v>11421.524</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649" t="s">
+        <v>19</v>
+      </c>
+      <c r="C649" t="s">
+        <v>19</v>
+      </c>
+      <c r="D649" t="s">
+        <v>19</v>
+      </c>
+      <c r="E649" t="s">
+        <v>19</v>
+      </c>
+      <c r="F649" t="s">
+        <v>19</v>
+      </c>
+      <c r="G649" t="s">
+        <v>19</v>
+      </c>
+      <c r="H649" t="s">
+        <v>19</v>
+      </c>
+      <c r="I649" t="s">
+        <v>19</v>
+      </c>
+      <c r="J649" t="s">
+        <v>19</v>
+      </c>
+      <c r="K649" t="s">
+        <v>19</v>
+      </c>
+      <c r="L649" t="s">
+        <v>19</v>
+      </c>
+      <c r="M649">
+        <v>11114.258</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650" t="s">
+        <v>19</v>
+      </c>
+      <c r="C650" t="s">
+        <v>19</v>
+      </c>
+      <c r="D650" t="s">
+        <v>19</v>
+      </c>
+      <c r="E650" t="s">
+        <v>19</v>
+      </c>
+      <c r="F650" t="s">
+        <v>19</v>
+      </c>
+      <c r="G650" t="s">
+        <v>19</v>
+      </c>
+      <c r="H650" t="s">
+        <v>19</v>
+      </c>
+      <c r="I650" t="s">
+        <v>19</v>
+      </c>
+      <c r="J650" t="s">
+        <v>19</v>
+      </c>
+      <c r="K650" t="s">
+        <v>19</v>
+      </c>
+      <c r="L650" t="s">
+        <v>19</v>
+      </c>
+      <c r="M650">
+        <v>9917.323</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -29971,50 +30053,91 @@
         <v>448.635</v>
       </c>
       <c r="F88">
         <v>599.51</v>
       </c>
       <c r="G88">
         <v>1172.656</v>
       </c>
       <c r="H88">
         <v>1059.177</v>
       </c>
       <c r="I88">
         <v>327.981</v>
       </c>
       <c r="J88">
         <v>697.066</v>
       </c>
       <c r="K88">
         <v>431.813</v>
       </c>
       <c r="L88">
         <v>3979.703</v>
       </c>
       <c r="M88">
         <v>10708.551</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>363.265</v>
+      </c>
+      <c r="C89">
+        <v>886.717</v>
+      </c>
+      <c r="D89">
+        <v>651.445</v>
+      </c>
+      <c r="E89">
+        <v>605.639</v>
+      </c>
+      <c r="F89">
+        <v>677.232</v>
+      </c>
+      <c r="G89">
+        <v>1090.792</v>
+      </c>
+      <c r="H89">
+        <v>1147.26</v>
+      </c>
+      <c r="I89">
+        <v>178.894</v>
+      </c>
+      <c r="J89">
+        <v>705.055</v>
+      </c>
+      <c r="K89">
+        <v>339</v>
+      </c>
+      <c r="L89">
+        <v>4069.088</v>
+      </c>
+      <c r="M89">
+        <v>10714.387</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>