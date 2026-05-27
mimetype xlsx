--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 3.3f Petroleum Trade: Exports by Country of Destination</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Exports to Brazil</t>
   </si>
   <si>
     <t>Petroleum Exports to Canada</t>
   </si>
   <si>
     <t>Petroleum Exports to China</t>
   </si>
   <si>
     <t>Petroleum Exports to India</t>
   </si>
   <si>
     <t>Petroleum Exports to Japan</t>
   </si>
   <si>
     <t>Petroleum Exports to Mexico</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26703,126 +26703,208 @@
         <v>1133.255</v>
       </c>
       <c r="H648">
         <v>1625.376</v>
       </c>
       <c r="I648">
         <v>140.662</v>
       </c>
       <c r="J648">
         <v>698.542</v>
       </c>
       <c r="K648">
         <v>440.496</v>
       </c>
       <c r="L648">
         <v>4191.225</v>
       </c>
       <c r="M648">
         <v>11421.524</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
-      <c r="B649" t="s">
-[...30 lines deleted...]
-        <v>19</v>
+      <c r="B649">
+        <v>330.511</v>
+      </c>
+      <c r="C649">
+        <v>733.691</v>
+      </c>
+      <c r="D649">
+        <v>735.869</v>
+      </c>
+      <c r="E649">
+        <v>436.954</v>
+      </c>
+      <c r="F649">
+        <v>677.207</v>
+      </c>
+      <c r="G649">
+        <v>901.111</v>
+      </c>
+      <c r="H649">
+        <v>1424.012</v>
+      </c>
+      <c r="I649">
+        <v>70.69</v>
+      </c>
+      <c r="J649">
+        <v>684.13</v>
+      </c>
+      <c r="K649">
+        <v>473.418</v>
+      </c>
+      <c r="L649">
+        <v>4312.59</v>
       </c>
       <c r="M649">
-        <v>11114.258</v>
+        <v>10780.183</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
-      <c r="B650" t="s">
-[...30 lines deleted...]
-        <v>19</v>
+      <c r="B650">
+        <v>211.488</v>
+      </c>
+      <c r="C650">
+        <v>1009.915</v>
+      </c>
+      <c r="D650">
+        <v>743.66</v>
+      </c>
+      <c r="E650">
+        <v>516.372</v>
+      </c>
+      <c r="F650">
+        <v>583.312</v>
+      </c>
+      <c r="G650">
+        <v>1100.819</v>
+      </c>
+      <c r="H650">
+        <v>1685.846</v>
+      </c>
+      <c r="I650">
+        <v>71.948</v>
+      </c>
+      <c r="J650">
+        <v>658.279</v>
+      </c>
+      <c r="K650">
+        <v>301.355</v>
+      </c>
+      <c r="L650">
+        <v>4434.853</v>
       </c>
       <c r="M650">
-        <v>9917.323</v>
+        <v>11317.846</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651" t="s">
+        <v>19</v>
+      </c>
+      <c r="C651" t="s">
+        <v>19</v>
+      </c>
+      <c r="D651" t="s">
+        <v>19</v>
+      </c>
+      <c r="E651" t="s">
+        <v>19</v>
+      </c>
+      <c r="F651" t="s">
+        <v>19</v>
+      </c>
+      <c r="G651" t="s">
+        <v>19</v>
+      </c>
+      <c r="H651" t="s">
+        <v>19</v>
+      </c>
+      <c r="I651" t="s">
+        <v>19</v>
+      </c>
+      <c r="J651" t="s">
+        <v>19</v>
+      </c>
+      <c r="K651" t="s">
+        <v>19</v>
+      </c>
+      <c r="L651" t="s">
+        <v>19</v>
+      </c>
+      <c r="M651">
+        <v>11282.032</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652" t="s">
+        <v>19</v>
+      </c>
+      <c r="C652" t="s">
+        <v>19</v>
+      </c>
+      <c r="D652" t="s">
+        <v>19</v>
+      </c>
+      <c r="E652" t="s">
+        <v>19</v>
+      </c>
+      <c r="F652" t="s">
+        <v>19</v>
+      </c>
+      <c r="G652" t="s">
+        <v>19</v>
+      </c>
+      <c r="H652" t="s">
+        <v>19</v>
+      </c>
+      <c r="I652" t="s">
+        <v>19</v>
+      </c>
+      <c r="J652" t="s">
+        <v>19</v>
+      </c>
+      <c r="K652" t="s">
+        <v>19</v>
+      </c>
+      <c r="L652" t="s">
+        <v>19</v>
+      </c>
+      <c r="M652">
+        <v>13095.8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>