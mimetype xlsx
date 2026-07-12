--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 3.3f Petroleum Trade: Exports by Country of Destination</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Exports to Brazil</t>
   </si>
   <si>
     <t>Petroleum Exports to Canada</t>
   </si>
   <si>
     <t>Petroleum Exports to China</t>
   </si>
   <si>
     <t>Petroleum Exports to India</t>
   </si>
   <si>
     <t>Petroleum Exports to Japan</t>
   </si>
   <si>
     <t>Petroleum Exports to Mexico</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26785,126 +26785,167 @@
         <v>1100.819</v>
       </c>
       <c r="H650">
         <v>1685.846</v>
       </c>
       <c r="I650">
         <v>71.948</v>
       </c>
       <c r="J650">
         <v>658.279</v>
       </c>
       <c r="K650">
         <v>301.355</v>
       </c>
       <c r="L650">
         <v>4434.853</v>
       </c>
       <c r="M650">
         <v>11317.846</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
-      <c r="B651" t="s">
-[...30 lines deleted...]
-        <v>19</v>
+      <c r="B651">
+        <v>236.51</v>
+      </c>
+      <c r="C651">
+        <v>898.783</v>
+      </c>
+      <c r="D651">
+        <v>877.86</v>
+      </c>
+      <c r="E651">
+        <v>698.055</v>
+      </c>
+      <c r="F651">
+        <v>885.496</v>
+      </c>
+      <c r="G651">
+        <v>943.183</v>
+      </c>
+      <c r="H651">
+        <v>1234.699</v>
+      </c>
+      <c r="I651">
+        <v>183.803</v>
+      </c>
+      <c r="J651">
+        <v>1049.519</v>
+      </c>
+      <c r="K651">
+        <v>429.048</v>
+      </c>
+      <c r="L651">
+        <v>4431.448</v>
       </c>
       <c r="M651">
-        <v>11282.032</v>
+        <v>11868.402</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652" t="s">
         <v>19</v>
       </c>
       <c r="C652" t="s">
         <v>19</v>
       </c>
       <c r="D652" t="s">
         <v>19</v>
       </c>
       <c r="E652" t="s">
         <v>19</v>
       </c>
       <c r="F652" t="s">
         <v>19</v>
       </c>
       <c r="G652" t="s">
         <v>19</v>
       </c>
       <c r="H652" t="s">
         <v>19</v>
       </c>
       <c r="I652" t="s">
         <v>19</v>
       </c>
       <c r="J652" t="s">
         <v>19</v>
       </c>
       <c r="K652" t="s">
         <v>19</v>
       </c>
       <c r="L652" t="s">
         <v>19</v>
       </c>
       <c r="M652">
         <v>13095.8</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653" t="s">
+        <v>19</v>
+      </c>
+      <c r="C653" t="s">
+        <v>19</v>
+      </c>
+      <c r="D653" t="s">
+        <v>19</v>
+      </c>
+      <c r="E653" t="s">
+        <v>19</v>
+      </c>
+      <c r="F653" t="s">
+        <v>19</v>
+      </c>
+      <c r="G653" t="s">
+        <v>19</v>
+      </c>
+      <c r="H653" t="s">
+        <v>19</v>
+      </c>
+      <c r="I653" t="s">
+        <v>19</v>
+      </c>
+      <c r="J653" t="s">
+        <v>19</v>
+      </c>
+      <c r="K653" t="s">
+        <v>19</v>
+      </c>
+      <c r="L653" t="s">
+        <v>19</v>
+      </c>
+      <c r="M653">
+        <v>13031.323</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>