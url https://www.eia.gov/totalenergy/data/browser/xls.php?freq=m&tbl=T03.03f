--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 3.3f Petroleum Trade: Exports by Country of Destination</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Exports to Brazil</t>
   </si>
   <si>
     <t>Petroleum Exports to Canada</t>
   </si>
   <si>
     <t>Petroleum Exports to China</t>
   </si>
   <si>
     <t>Petroleum Exports to India</t>
   </si>
   <si>
     <t>Petroleum Exports to Japan</t>
   </si>
   <si>
     <t>Petroleum Exports to Mexico</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26826,126 +26826,208 @@
         <v>943.183</v>
       </c>
       <c r="H651">
         <v>1234.699</v>
       </c>
       <c r="I651">
         <v>183.803</v>
       </c>
       <c r="J651">
         <v>1049.519</v>
       </c>
       <c r="K651">
         <v>429.048</v>
       </c>
       <c r="L651">
         <v>4431.448</v>
       </c>
       <c r="M651">
         <v>11868.402</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
-      <c r="B652" t="s">
-[...30 lines deleted...]
-        <v>19</v>
+      <c r="B652">
+        <v>343.097</v>
+      </c>
+      <c r="C652">
+        <v>904.786</v>
+      </c>
+      <c r="D652">
+        <v>762.961</v>
+      </c>
+      <c r="E652">
+        <v>801.381</v>
+      </c>
+      <c r="F652">
+        <v>1286.227</v>
+      </c>
+      <c r="G652">
+        <v>963.828</v>
+      </c>
+      <c r="H652">
+        <v>1650.006</v>
+      </c>
+      <c r="I652">
+        <v>461.986</v>
+      </c>
+      <c r="J652">
+        <v>1054.461</v>
+      </c>
+      <c r="K652">
+        <v>347.984</v>
+      </c>
+      <c r="L652">
+        <v>5033.304</v>
       </c>
       <c r="M652">
-        <v>13095.8</v>
+        <v>13610.02</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
-      <c r="B653" t="s">
-[...30 lines deleted...]
-        <v>19</v>
+      <c r="B653">
+        <v>254.748</v>
+      </c>
+      <c r="C653">
+        <v>695.838</v>
+      </c>
+      <c r="D653">
+        <v>911.935</v>
+      </c>
+      <c r="E653">
+        <v>634.792</v>
+      </c>
+      <c r="F653">
+        <v>1716.982</v>
+      </c>
+      <c r="G653">
+        <v>1055.168</v>
+      </c>
+      <c r="H653">
+        <v>1609.144</v>
+      </c>
+      <c r="I653">
+        <v>408.965</v>
+      </c>
+      <c r="J653">
+        <v>1038.785</v>
+      </c>
+      <c r="K653">
+        <v>362.672</v>
+      </c>
+      <c r="L653">
+        <v>4850.638</v>
       </c>
       <c r="M653">
-        <v>13031.323</v>
+        <v>13539.668</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654" t="s">
+        <v>19</v>
+      </c>
+      <c r="C654" t="s">
+        <v>19</v>
+      </c>
+      <c r="D654" t="s">
+        <v>19</v>
+      </c>
+      <c r="E654" t="s">
+        <v>19</v>
+      </c>
+      <c r="F654" t="s">
+        <v>19</v>
+      </c>
+      <c r="G654" t="s">
+        <v>19</v>
+      </c>
+      <c r="H654" t="s">
+        <v>19</v>
+      </c>
+      <c r="I654" t="s">
+        <v>19</v>
+      </c>
+      <c r="J654" t="s">
+        <v>19</v>
+      </c>
+      <c r="K654" t="s">
+        <v>19</v>
+      </c>
+      <c r="L654" t="s">
+        <v>19</v>
+      </c>
+      <c r="M654">
+        <v>11967.8</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655" t="s">
+        <v>19</v>
+      </c>
+      <c r="C655" t="s">
+        <v>19</v>
+      </c>
+      <c r="D655" t="s">
+        <v>19</v>
+      </c>
+      <c r="E655" t="s">
+        <v>19</v>
+      </c>
+      <c r="F655" t="s">
+        <v>19</v>
+      </c>
+      <c r="G655" t="s">
+        <v>19</v>
+      </c>
+      <c r="H655" t="s">
+        <v>19</v>
+      </c>
+      <c r="I655" t="s">
+        <v>19</v>
+      </c>
+      <c r="J655" t="s">
+        <v>19</v>
+      </c>
+      <c r="K655" t="s">
+        <v>19</v>
+      </c>
+      <c r="L655" t="s">
+        <v>19</v>
+      </c>
+      <c r="M655" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>