--- v7 (2026-08-27)
+++ v8 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 3.3f Petroleum Trade: Exports by Country of Destination</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Exports to Brazil</t>
   </si>
   <si>
     <t>Petroleum Exports to Canada</t>
   </si>
   <si>
     <t>Petroleum Exports to China</t>
   </si>
   <si>
     <t>Petroleum Exports to India</t>
   </si>
   <si>
     <t>Petroleum Exports to Japan</t>
   </si>
   <si>
     <t>Petroleum Exports to Mexico</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z655"/>
+  <dimension ref="A1:Z656"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A655"/>
+      <selection activeCell="A13" sqref="A13:A656"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26212,535 +26212,535 @@
       </c>
       <c r="H636">
         <v>1227.156</v>
       </c>
       <c r="I636">
         <v>459.966</v>
       </c>
       <c r="J636">
         <v>530.231</v>
       </c>
       <c r="K636">
         <v>433.425</v>
       </c>
       <c r="L636">
         <v>3909.252</v>
       </c>
       <c r="M636">
         <v>10941.914</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>270.841</v>
+        <v>288.401</v>
       </c>
       <c r="C637">
-        <v>880.033</v>
+        <v>883.683</v>
       </c>
       <c r="D637">
-        <v>856.419</v>
+        <v>892.859</v>
       </c>
       <c r="E637">
-        <v>356.882</v>
+        <v>361.589</v>
       </c>
       <c r="F637">
-        <v>448.803</v>
+        <v>471.631</v>
       </c>
       <c r="G637">
-        <v>1150.206</v>
+        <v>1163.987</v>
       </c>
       <c r="H637">
-        <v>1097.373</v>
+        <v>1076.647</v>
       </c>
       <c r="I637">
-        <v>228.385</v>
+        <v>282.261</v>
       </c>
       <c r="J637">
-        <v>531.39</v>
+        <v>503.194</v>
       </c>
       <c r="K637">
-        <v>390.881</v>
+        <v>362.265</v>
       </c>
       <c r="L637">
-        <v>4048.941</v>
+        <v>4258.965</v>
       </c>
       <c r="M637">
-        <v>10260.157</v>
+        <v>10545.482</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>340.061</v>
+        <v>337.939</v>
       </c>
       <c r="C638">
-        <v>955.082</v>
+        <v>967.881</v>
       </c>
       <c r="D638">
-        <v>925.438</v>
+        <v>925.592</v>
       </c>
       <c r="E638">
-        <v>606.449</v>
+        <v>588.342</v>
       </c>
       <c r="F638">
-        <v>717.89</v>
+        <v>694.146</v>
       </c>
       <c r="G638">
-        <v>1042.646</v>
+        <v>1041.636</v>
       </c>
       <c r="H638">
-        <v>859.896</v>
+        <v>810.071</v>
       </c>
       <c r="I638">
-        <v>429.545</v>
+        <v>382.502</v>
       </c>
       <c r="J638">
-        <v>700.203</v>
+        <v>722.408</v>
       </c>
       <c r="K638">
-        <v>260.669</v>
+        <v>285.293</v>
       </c>
       <c r="L638">
-        <v>3760.421</v>
+        <v>3940.976</v>
       </c>
       <c r="M638">
-        <v>10598.301</v>
+        <v>10696.784</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>345.001</v>
+        <v>341.253</v>
       </c>
       <c r="C639">
-        <v>843.009</v>
+        <v>853.705</v>
       </c>
       <c r="D639">
-        <v>834.849</v>
+        <v>897.593</v>
       </c>
       <c r="E639">
-        <v>472.606</v>
+        <v>479.627</v>
       </c>
       <c r="F639">
-        <v>738.332</v>
+        <v>723.222</v>
       </c>
       <c r="G639">
-        <v>1242.326</v>
+        <v>1250.918</v>
       </c>
       <c r="H639">
-        <v>1060.44</v>
+        <v>1070.695</v>
       </c>
       <c r="I639">
-        <v>218.331</v>
+        <v>210.416</v>
       </c>
       <c r="J639">
-        <v>783.893</v>
+        <v>754.953</v>
       </c>
       <c r="K639">
-        <v>344.618</v>
+        <v>377.091</v>
       </c>
       <c r="L639">
-        <v>3789.472</v>
+        <v>3819.293</v>
       </c>
       <c r="M639">
-        <v>10672.875</v>
+        <v>10778.766</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>377.788</v>
+        <v>379.503</v>
       </c>
       <c r="C640">
-        <v>801.382</v>
+        <v>740.719</v>
       </c>
       <c r="D640">
-        <v>556.875</v>
+        <v>545.731</v>
       </c>
       <c r="E640">
-        <v>717.442</v>
+        <v>732.515</v>
       </c>
       <c r="F640">
-        <v>590.829</v>
+        <v>601.134</v>
       </c>
       <c r="G640">
-        <v>995.705</v>
+        <v>998.679</v>
       </c>
       <c r="H640">
-        <v>1136.755</v>
+        <v>1140.388</v>
       </c>
       <c r="I640">
-        <v>178.32</v>
+        <v>178.516</v>
       </c>
       <c r="J640">
-        <v>689.878</v>
+        <v>726.198</v>
       </c>
       <c r="K640">
-        <v>340.071</v>
+        <v>345.878</v>
       </c>
       <c r="L640">
-        <v>3966.922</v>
+        <v>4032.465</v>
       </c>
       <c r="M640">
-        <v>10351.966</v>
+        <v>10421.724</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>343.213</v>
+        <v>344.955</v>
       </c>
       <c r="C641">
-        <v>712.805</v>
+        <v>727.296</v>
       </c>
       <c r="D641">
-        <v>464.174</v>
+        <v>426.386</v>
       </c>
       <c r="E641">
-        <v>705.256</v>
+        <v>687.135</v>
       </c>
       <c r="F641">
-        <v>649.081</v>
+        <v>633.23</v>
       </c>
       <c r="G641">
-        <v>1025.751</v>
+        <v>1039.137</v>
       </c>
       <c r="H641">
-        <v>1311.968</v>
+        <v>1318.535</v>
       </c>
       <c r="I641">
-        <v>66.453</v>
+        <v>85.378</v>
       </c>
       <c r="J641">
-        <v>698.707</v>
+        <v>715.678</v>
       </c>
       <c r="K641">
-        <v>261.241</v>
+        <v>261.243</v>
       </c>
       <c r="L641">
-        <v>3986.117</v>
+        <v>4085.265</v>
       </c>
       <c r="M641">
-        <v>10224.766</v>
+        <v>10324.238</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>422.978</v>
+        <v>436.963</v>
       </c>
       <c r="C642">
-        <v>1033.188</v>
+        <v>1035.191</v>
       </c>
       <c r="D642">
-        <v>383.754</v>
+        <v>380.599</v>
       </c>
       <c r="E642">
-        <v>804.719</v>
+        <v>830.656</v>
       </c>
       <c r="F642">
-        <v>570.304</v>
+        <v>599.97</v>
       </c>
       <c r="G642">
-        <v>1192.414</v>
+        <v>1081.663</v>
       </c>
       <c r="H642">
-        <v>1281.738</v>
+        <v>1286.4</v>
       </c>
       <c r="I642">
-        <v>151.779</v>
+        <v>152.316</v>
       </c>
       <c r="J642">
-        <v>582.388</v>
+        <v>569.151</v>
       </c>
       <c r="K642">
-        <v>263.294</v>
+        <v>259.943</v>
       </c>
       <c r="L642">
-        <v>4027.978</v>
+        <v>4111.971</v>
       </c>
       <c r="M642">
-        <v>10714.532</v>
+        <v>10744.821</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>288.416</v>
+        <v>307.291</v>
       </c>
       <c r="C643">
-        <v>1126.764</v>
+        <v>1125.325</v>
       </c>
       <c r="D643">
-        <v>583.114</v>
+        <v>562.503</v>
       </c>
       <c r="E643">
-        <v>391.445</v>
+        <v>406.851</v>
       </c>
       <c r="F643">
-        <v>682.984</v>
+        <v>642.879</v>
       </c>
       <c r="G643">
-        <v>1009.157</v>
+        <v>1003.483</v>
       </c>
       <c r="H643">
-        <v>981.052</v>
+        <v>939.914</v>
       </c>
       <c r="I643">
-        <v>146.551</v>
+        <v>142.603</v>
       </c>
       <c r="J643">
-        <v>581.094</v>
+        <v>637.212</v>
       </c>
       <c r="K643">
-        <v>288.96</v>
+        <v>289.464</v>
       </c>
       <c r="L643">
-        <v>4245.537</v>
+        <v>4333.641</v>
       </c>
       <c r="M643">
-        <v>10325.075</v>
+        <v>10391.165</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>391.77</v>
+        <v>442.534</v>
       </c>
       <c r="C644">
-        <v>955.103</v>
+        <v>958.996</v>
       </c>
       <c r="D644">
-        <v>485.05</v>
+        <v>527.489</v>
       </c>
       <c r="E644">
-        <v>728.257</v>
+        <v>733.607</v>
       </c>
       <c r="F644">
-        <v>589.047</v>
+        <v>512.879</v>
       </c>
       <c r="G644">
-        <v>960.959</v>
+        <v>958.903</v>
       </c>
       <c r="H644">
-        <v>990.177</v>
+        <v>986.571</v>
       </c>
       <c r="I644">
-        <v>190.778</v>
+        <v>138.842</v>
       </c>
       <c r="J644">
-        <v>649.193</v>
+        <v>713.295</v>
       </c>
       <c r="K644">
-        <v>274.161</v>
+        <v>268.456</v>
       </c>
       <c r="L644">
-        <v>4307.705</v>
+        <v>4441.785</v>
       </c>
       <c r="M644">
-        <v>10522.201</v>
+        <v>10683.357</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>267.198</v>
+        <v>272.928</v>
       </c>
       <c r="C645">
-        <v>869.236</v>
+        <v>873.201</v>
       </c>
       <c r="D645">
-        <v>686.303</v>
+        <v>679.347</v>
       </c>
       <c r="E645">
-        <v>785.901</v>
+        <v>794.663</v>
       </c>
       <c r="F645">
-        <v>787.592</v>
+        <v>734.943</v>
       </c>
       <c r="G645">
-        <v>1067.287</v>
+        <v>1095.061</v>
       </c>
       <c r="H645">
-        <v>880.719</v>
+        <v>863.623</v>
       </c>
       <c r="I645">
-        <v>115.805</v>
+        <v>117.778</v>
       </c>
       <c r="J645">
-        <v>950.68</v>
+        <v>988.068</v>
       </c>
       <c r="K645">
-        <v>373.877</v>
+        <v>375.35</v>
       </c>
       <c r="L645">
-        <v>4385.558</v>
+        <v>4479.857</v>
       </c>
       <c r="M645">
-        <v>11170.157</v>
+        <v>11274.818</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>555.429</v>
+        <v>522.345</v>
       </c>
       <c r="C646">
-        <v>809.009</v>
+        <v>808.893</v>
       </c>
       <c r="D646">
-        <v>688.819</v>
+        <v>698.261</v>
       </c>
       <c r="E646">
-        <v>640.143</v>
+        <v>618.073</v>
       </c>
       <c r="F646">
-        <v>876.366</v>
+        <v>876.44</v>
       </c>
       <c r="G646">
-        <v>1068.642</v>
+        <v>1057.149</v>
       </c>
       <c r="H646">
-        <v>1053.246</v>
+        <v>1015.771</v>
       </c>
       <c r="I646">
-        <v>172.576</v>
+        <v>157</v>
       </c>
       <c r="J646">
-        <v>857.406</v>
+        <v>902.266</v>
       </c>
       <c r="K646">
-        <v>352.878</v>
+        <v>353.412</v>
       </c>
       <c r="L646">
-        <v>3949.217</v>
+        <v>4064.559</v>
       </c>
       <c r="M646">
-        <v>11023.732</v>
+        <v>11074.169</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>291.973</v>
+        <v>302.255</v>
       </c>
       <c r="C647">
-        <v>834.195</v>
+        <v>835.077</v>
       </c>
       <c r="D647">
-        <v>721.811</v>
+        <v>699.342</v>
       </c>
       <c r="E647">
-        <v>561.871</v>
+        <v>541.475</v>
       </c>
       <c r="F647">
-        <v>733.209</v>
+        <v>732.981</v>
       </c>
       <c r="G647">
-        <v>1199.453</v>
+        <v>1212.575</v>
       </c>
       <c r="H647">
-        <v>1466.262</v>
+        <v>1394.613</v>
       </c>
       <c r="I647">
-        <v>127.21</v>
+        <v>108.318</v>
       </c>
       <c r="J647">
-        <v>741.47</v>
+        <v>730.693</v>
       </c>
       <c r="K647">
-        <v>472.286</v>
+        <v>463.212</v>
       </c>
       <c r="L647">
-        <v>4148.231</v>
+        <v>4158.934</v>
       </c>
       <c r="M647">
-        <v>11297.97</v>
+        <v>11179.476</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>459.264</v>
+        <v>454.601</v>
       </c>
       <c r="C648">
-        <v>827.131</v>
+        <v>827.059</v>
       </c>
       <c r="D648">
-        <v>648.953</v>
+        <v>667.152</v>
       </c>
       <c r="E648">
-        <v>511.206</v>
+        <v>499.07</v>
       </c>
       <c r="F648">
-        <v>745.413</v>
+        <v>693.878</v>
       </c>
       <c r="G648">
-        <v>1133.255</v>
+        <v>1100.005</v>
       </c>
       <c r="H648">
-        <v>1625.376</v>
+        <v>1598.818</v>
       </c>
       <c r="I648">
-        <v>140.662</v>
+        <v>160.503</v>
       </c>
       <c r="J648">
-        <v>698.542</v>
+        <v>686.572</v>
       </c>
       <c r="K648">
-        <v>440.496</v>
+        <v>440.794</v>
       </c>
       <c r="L648">
-        <v>4191.225</v>
+        <v>4179.664</v>
       </c>
       <c r="M648">
-        <v>11421.524</v>
+        <v>11308.117</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>330.511</v>
       </c>
       <c r="C649">
         <v>733.691</v>
       </c>
       <c r="D649">
         <v>735.869</v>
       </c>
       <c r="E649">
         <v>436.954</v>
       </c>
       <c r="F649">
         <v>677.207</v>
       </c>
       <c r="G649">
         <v>901.111</v>
       </c>
       <c r="H649">
@@ -26908,126 +26908,167 @@
         <v>1055.168</v>
       </c>
       <c r="H653">
         <v>1609.144</v>
       </c>
       <c r="I653">
         <v>408.965</v>
       </c>
       <c r="J653">
         <v>1038.785</v>
       </c>
       <c r="K653">
         <v>362.672</v>
       </c>
       <c r="L653">
         <v>4850.638</v>
       </c>
       <c r="M653">
         <v>13539.668</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
-      <c r="B654" t="s">
-[...30 lines deleted...]
-        <v>19</v>
+      <c r="B654">
+        <v>406.714</v>
+      </c>
+      <c r="C654">
+        <v>855.719</v>
+      </c>
+      <c r="D654">
+        <v>946.401</v>
+      </c>
+      <c r="E654">
+        <v>550.139</v>
+      </c>
+      <c r="F654">
+        <v>1439.36</v>
+      </c>
+      <c r="G654">
+        <v>1233.514</v>
+      </c>
+      <c r="H654">
+        <v>1047.202</v>
+      </c>
+      <c r="I654">
+        <v>206.359</v>
+      </c>
+      <c r="J654">
+        <v>863.123</v>
+      </c>
+      <c r="K654">
+        <v>315.461</v>
+      </c>
+      <c r="L654">
+        <v>4675.632</v>
       </c>
       <c r="M654">
-        <v>11967.8</v>
+        <v>12539.625</v>
       </c>
     </row>
     <row r="655" spans="1:26">
       <c r="A655" s="6">
         <v>46204.0</v>
       </c>
       <c r="B655" t="s">
         <v>19</v>
       </c>
       <c r="C655" t="s">
         <v>19</v>
       </c>
       <c r="D655" t="s">
         <v>19</v>
       </c>
       <c r="E655" t="s">
         <v>19</v>
       </c>
       <c r="F655" t="s">
         <v>19</v>
       </c>
       <c r="G655" t="s">
         <v>19</v>
       </c>
       <c r="H655" t="s">
         <v>19</v>
       </c>
       <c r="I655" t="s">
         <v>19</v>
       </c>
       <c r="J655" t="s">
         <v>19</v>
       </c>
       <c r="K655" t="s">
         <v>19</v>
       </c>
       <c r="L655" t="s">
         <v>19</v>
       </c>
-      <c r="M655" t="s">
-        <v>19</v>
+      <c r="M655">
+        <v>11097.613</v>
+      </c>
+    </row>
+    <row r="656" spans="1:26">
+      <c r="A656" s="6">
+        <v>46235.0</v>
+      </c>
+      <c r="B656" t="s">
+        <v>19</v>
+      </c>
+      <c r="C656" t="s">
+        <v>19</v>
+      </c>
+      <c r="D656" t="s">
+        <v>19</v>
+      </c>
+      <c r="E656" t="s">
+        <v>19</v>
+      </c>
+      <c r="F656" t="s">
+        <v>19</v>
+      </c>
+      <c r="G656" t="s">
+        <v>19</v>
+      </c>
+      <c r="H656" t="s">
+        <v>19</v>
+      </c>
+      <c r="I656" t="s">
+        <v>19</v>
+      </c>
+      <c r="J656" t="s">
+        <v>19</v>
+      </c>
+      <c r="K656" t="s">
+        <v>19</v>
+      </c>
+      <c r="L656" t="s">
+        <v>19</v>
+      </c>
+      <c r="M656">
+        <v>11890.613</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -30265,84 +30306,84 @@
       </c>
       <c r="H88">
         <v>1059.177</v>
       </c>
       <c r="I88">
         <v>327.981</v>
       </c>
       <c r="J88">
         <v>697.066</v>
       </c>
       <c r="K88">
         <v>431.813</v>
       </c>
       <c r="L88">
         <v>3979.703</v>
       </c>
       <c r="M88">
         <v>10708.551</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>363.265</v>
+        <v>369.738</v>
       </c>
       <c r="C89">
-        <v>886.717</v>
+        <v>885.918</v>
       </c>
       <c r="D89">
-        <v>651.445</v>
+        <v>657.279</v>
       </c>
       <c r="E89">
-        <v>605.639</v>
+        <v>604.979</v>
       </c>
       <c r="F89">
-        <v>677.232</v>
+        <v>659.413</v>
       </c>
       <c r="G89">
-        <v>1090.792</v>
+        <v>1083.798</v>
       </c>
       <c r="H89">
-        <v>1147.26</v>
+        <v>1127.255</v>
       </c>
       <c r="I89">
-        <v>178.894</v>
+        <v>175.082</v>
       </c>
       <c r="J89">
-        <v>705.055</v>
+        <v>720.436</v>
       </c>
       <c r="K89">
-        <v>339</v>
+        <v>340.422</v>
       </c>
       <c r="L89">
-        <v>4069.088</v>
+        <v>4160.335</v>
       </c>
       <c r="M89">
-        <v>10714.387</v>
+        <v>10784.655</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>