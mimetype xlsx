--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 3.3e Petroleum Trade: Exports by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Exports</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Exports</t>
   </si>
   <si>
     <t>Propane Exports</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Exports</t>
   </si>
   <si>
     <t>Jet Fuel Exports</t>
   </si>
   <si>
     <t>Finished Motor Gasoline Exports</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -20854,169 +20854,233 @@
       </c>
       <c r="E645">
         <v>3241.439</v>
       </c>
       <c r="F645">
         <v>253.953</v>
       </c>
       <c r="G645">
         <v>778.554</v>
       </c>
       <c r="H645">
         <v>115.14</v>
       </c>
       <c r="I645">
         <v>1194.417</v>
       </c>
       <c r="J645">
         <v>11170.157</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>4198.402</v>
+        <v>4412.201</v>
       </c>
       <c r="C646">
-        <v>1208.038</v>
+        <v>1273.603</v>
       </c>
       <c r="D646">
-        <v>1843.857</v>
+        <v>1785.885</v>
       </c>
       <c r="E646">
-        <v>3136.876</v>
+        <v>3064.258</v>
       </c>
       <c r="F646">
-        <v>219.839</v>
+        <v>149.259</v>
       </c>
       <c r="G646">
-        <v>753.44</v>
+        <v>843.898</v>
       </c>
       <c r="H646">
-        <v>111.426</v>
+        <v>98.559</v>
       </c>
       <c r="I646">
-        <v>1181.81</v>
+        <v>1181.953</v>
       </c>
       <c r="J646">
-        <v>10809.83</v>
+        <v>11023.732</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>3616.867</v>
+        <v>3887.772</v>
       </c>
       <c r="C647">
-        <v>1362.2</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>1313.067</v>
+      </c>
+      <c r="D647">
+        <v>1997.994</v>
+      </c>
+      <c r="E647">
+        <v>3373.719</v>
       </c>
       <c r="F647">
-        <v>232.433</v>
+        <v>223.367</v>
       </c>
       <c r="G647">
-        <v>1081.133</v>
+        <v>1022.928</v>
       </c>
       <c r="H647">
-        <v>135.9</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>80.576</v>
+      </c>
+      <c r="I647">
+        <v>1396.541</v>
       </c>
       <c r="J647">
-        <v>10963.067</v>
+        <v>11297.97</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>3988.839</v>
+        <v>4145.732</v>
       </c>
       <c r="C648">
-        <v>1379.613</v>
-[...1 lines deleted...]
-      <c r="D648" t="s">
+        <v>1508.006</v>
+      </c>
+      <c r="D648">
+        <v>1840.296</v>
+      </c>
+      <c r="E648">
+        <v>3102.245</v>
+      </c>
+      <c r="F648">
+        <v>302.339</v>
+      </c>
+      <c r="G648">
+        <v>902.753</v>
+      </c>
+      <c r="H648">
+        <v>107.663</v>
+      </c>
+      <c r="I648">
+        <v>1352.787</v>
+      </c>
+      <c r="J648">
+        <v>11421.524</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>4133.903</v>
+      </c>
+      <c r="C649">
+        <v>1278.742</v>
+      </c>
+      <c r="D649" t="s">
         <v>17</v>
       </c>
-      <c r="E648" t="s">
+      <c r="E649" t="s">
         <v>17</v>
       </c>
-      <c r="F648">
-[...8 lines deleted...]
-      <c r="I648" t="s">
+      <c r="F649">
+        <v>296.258</v>
+      </c>
+      <c r="G649">
+        <v>919.161</v>
+      </c>
+      <c r="H649">
+        <v>69.484</v>
+      </c>
+      <c r="I649" t="s">
         <v>17</v>
       </c>
-      <c r="J648">
-        <v>11272.129</v>
+      <c r="J649">
+        <v>11114.258</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>3737.516</v>
+      </c>
+      <c r="C650">
+        <v>1011.29</v>
+      </c>
+      <c r="D650" t="s">
+        <v>17</v>
+      </c>
+      <c r="E650" t="s">
+        <v>17</v>
+      </c>
+      <c r="F650">
+        <v>197.903</v>
+      </c>
+      <c r="G650">
+        <v>821.935</v>
+      </c>
+      <c r="H650">
+        <v>86.516</v>
+      </c>
+      <c r="I650" t="s">
+        <v>17</v>
+      </c>
+      <c r="J650">
+        <v>9917.323</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -23512,50 +23576,82 @@
         <v>4093.16</v>
       </c>
       <c r="C88">
         <v>1291.341</v>
       </c>
       <c r="D88">
         <v>1766.717</v>
       </c>
       <c r="E88">
         <v>2896.857</v>
       </c>
       <c r="F88">
         <v>210.127</v>
       </c>
       <c r="G88">
         <v>796.573</v>
       </c>
       <c r="H88">
         <v>136.62</v>
       </c>
       <c r="I88">
         <v>1283.874</v>
       </c>
       <c r="J88">
         <v>10708.551</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>3987.015</v>
+      </c>
+      <c r="C89">
+        <v>1263.354</v>
+      </c>
+      <c r="D89">
+        <v>1812.564</v>
+      </c>
+      <c r="E89">
+        <v>3108.675</v>
+      </c>
+      <c r="F89">
+        <v>218.897</v>
+      </c>
+      <c r="G89">
+        <v>803.909</v>
+      </c>
+      <c r="H89">
+        <v>115.575</v>
+      </c>
+      <c r="I89">
+        <v>1216.963</v>
+      </c>
+      <c r="J89">
+        <v>10714.387</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>