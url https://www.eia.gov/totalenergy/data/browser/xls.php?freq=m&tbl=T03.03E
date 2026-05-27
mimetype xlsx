--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 3.3e Petroleum Trade: Exports by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Exports</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Exports</t>
   </si>
   <si>
     <t>Propane Exports</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Exports</t>
   </si>
   <si>
     <t>Jet Fuel Exports</t>
   </si>
   <si>
     <t>Finished Motor Gasoline Exports</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -20950,107 +20950,171 @@
       </c>
       <c r="E648">
         <v>3102.245</v>
       </c>
       <c r="F648">
         <v>302.339</v>
       </c>
       <c r="G648">
         <v>902.753</v>
       </c>
       <c r="H648">
         <v>107.663</v>
       </c>
       <c r="I648">
         <v>1352.787</v>
       </c>
       <c r="J648">
         <v>11421.524</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>4133.903</v>
+        <v>3921.903</v>
       </c>
       <c r="C649">
-        <v>1278.742</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>1231.946</v>
+      </c>
+      <c r="D649">
+        <v>1825.99</v>
+      </c>
+      <c r="E649">
+        <v>3149.355</v>
       </c>
       <c r="F649">
-        <v>296.258</v>
+        <v>270.467</v>
       </c>
       <c r="G649">
-        <v>919.161</v>
+        <v>848.932</v>
       </c>
       <c r="H649">
-        <v>69.484</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>69.555</v>
+      </c>
+      <c r="I649">
+        <v>1288.025</v>
       </c>
       <c r="J649">
-        <v>11114.258</v>
+        <v>10780.183</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>3737.516</v>
+        <v>4345.026</v>
       </c>
       <c r="C650">
-        <v>1011.29</v>
-[...1 lines deleted...]
-      <c r="D650" t="s">
+        <v>1141.326</v>
+      </c>
+      <c r="D650">
+        <v>1805.595</v>
+      </c>
+      <c r="E650">
+        <v>3343.351</v>
+      </c>
+      <c r="F650">
+        <v>267.319</v>
+      </c>
+      <c r="G650">
+        <v>864.571</v>
+      </c>
+      <c r="H650">
+        <v>94.061</v>
+      </c>
+      <c r="I650">
+        <v>1262.192</v>
+      </c>
+      <c r="J650">
+        <v>11317.846</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>3874.258</v>
+      </c>
+      <c r="C651">
+        <v>1277.452</v>
+      </c>
+      <c r="D651" t="s">
         <v>17</v>
       </c>
-      <c r="E650" t="s">
+      <c r="E651" t="s">
         <v>17</v>
       </c>
-      <c r="F650">
-[...8 lines deleted...]
-      <c r="I650" t="s">
+      <c r="F651">
+        <v>341.839</v>
+      </c>
+      <c r="G651">
+        <v>881.807</v>
+      </c>
+      <c r="H651">
+        <v>158.903</v>
+      </c>
+      <c r="I651" t="s">
         <v>17</v>
       </c>
-      <c r="J650">
-        <v>9917.323</v>
+      <c r="J651">
+        <v>11282.032</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>5225.833</v>
+      </c>
+      <c r="C652">
+        <v>1656.033</v>
+      </c>
+      <c r="D652" t="s">
+        <v>17</v>
+      </c>
+      <c r="E652" t="s">
+        <v>17</v>
+      </c>
+      <c r="F652">
+        <v>339.8</v>
+      </c>
+      <c r="G652">
+        <v>862.733</v>
+      </c>
+      <c r="H652">
+        <v>162.567</v>
+      </c>
+      <c r="I652" t="s">
+        <v>17</v>
+      </c>
+      <c r="J652">
+        <v>13095.8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>