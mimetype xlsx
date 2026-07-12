--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 3.3e Petroleum Trade: Exports by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Exports</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Exports</t>
   </si>
   <si>
     <t>Propane Exports</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Exports</t>
   </si>
   <si>
     <t>Jet Fuel Exports</t>
   </si>
   <si>
     <t>Finished Motor Gasoline Exports</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -21014,107 +21014,139 @@
       </c>
       <c r="E650">
         <v>3343.351</v>
       </c>
       <c r="F650">
         <v>267.319</v>
       </c>
       <c r="G650">
         <v>864.571</v>
       </c>
       <c r="H650">
         <v>94.061</v>
       </c>
       <c r="I650">
         <v>1262.192</v>
       </c>
       <c r="J650">
         <v>11317.846</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>3874.258</v>
+        <v>4042.936</v>
       </c>
       <c r="C651">
-        <v>1277.452</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>1341.328</v>
+      </c>
+      <c r="D651">
+        <v>1942.605</v>
+      </c>
+      <c r="E651">
+        <v>3526.877</v>
       </c>
       <c r="F651">
-        <v>341.839</v>
+        <v>375.892</v>
       </c>
       <c r="G651">
-        <v>881.807</v>
+        <v>803.054</v>
       </c>
       <c r="H651">
-        <v>158.903</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>146.106</v>
+      </c>
+      <c r="I651">
+        <v>1632.209</v>
       </c>
       <c r="J651">
-        <v>11282.032</v>
+        <v>11868.402</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>5225.833</v>
       </c>
       <c r="C652">
         <v>1656.033</v>
       </c>
       <c r="D652" t="s">
         <v>17</v>
       </c>
       <c r="E652" t="s">
         <v>17</v>
       </c>
       <c r="F652">
         <v>339.8</v>
       </c>
       <c r="G652">
         <v>862.733</v>
       </c>
       <c r="H652">
         <v>162.567</v>
       </c>
       <c r="I652" t="s">
         <v>17</v>
       </c>
       <c r="J652">
         <v>13095.8</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>5302.903</v>
+      </c>
+      <c r="C653">
+        <v>1568.323</v>
+      </c>
+      <c r="D653" t="s">
+        <v>17</v>
+      </c>
+      <c r="E653" t="s">
+        <v>17</v>
+      </c>
+      <c r="F653">
+        <v>370.387</v>
+      </c>
+      <c r="G653">
+        <v>925.323</v>
+      </c>
+      <c r="H653">
+        <v>139.387</v>
+      </c>
+      <c r="I653" t="s">
+        <v>17</v>
+      </c>
+      <c r="J653">
+        <v>13031.323</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>