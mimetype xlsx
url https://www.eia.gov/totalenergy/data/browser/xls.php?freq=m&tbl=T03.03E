--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 3.3e Petroleum Trade: Exports by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Exports</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Exports</t>
   </si>
   <si>
     <t>Propane Exports</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Exports</t>
   </si>
   <si>
     <t>Jet Fuel Exports</t>
   </si>
   <si>
     <t>Finished Motor Gasoline Exports</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -21046,107 +21046,171 @@
       </c>
       <c r="E651">
         <v>3526.877</v>
       </c>
       <c r="F651">
         <v>375.892</v>
       </c>
       <c r="G651">
         <v>803.054</v>
       </c>
       <c r="H651">
         <v>146.106</v>
       </c>
       <c r="I651">
         <v>1632.209</v>
       </c>
       <c r="J651">
         <v>11868.402</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>5225.833</v>
+        <v>5593.379</v>
       </c>
       <c r="C652">
-        <v>1656.033</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>1596.609</v>
+      </c>
+      <c r="D652">
+        <v>2093.243</v>
+      </c>
+      <c r="E652">
+        <v>3659.406</v>
       </c>
       <c r="F652">
-        <v>339.8</v>
+        <v>333.719</v>
       </c>
       <c r="G652">
-        <v>862.733</v>
+        <v>726.351</v>
       </c>
       <c r="H652">
-        <v>162.567</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>162.746</v>
+      </c>
+      <c r="I652">
+        <v>1537.811</v>
       </c>
       <c r="J652">
-        <v>13095.8</v>
+        <v>13610.02</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>5302.903</v>
+        <v>5728.351</v>
       </c>
       <c r="C653">
-        <v>1568.323</v>
-[...1 lines deleted...]
-      <c r="D653" t="s">
+        <v>1654.667</v>
+      </c>
+      <c r="D653">
+        <v>2023.345</v>
+      </c>
+      <c r="E653">
+        <v>3776.409</v>
+      </c>
+      <c r="F653">
+        <v>335.812</v>
+      </c>
+      <c r="G653">
+        <v>806.228</v>
+      </c>
+      <c r="H653">
+        <v>128.309</v>
+      </c>
+      <c r="I653">
+        <v>1109.893</v>
+      </c>
+      <c r="J653">
+        <v>13539.668</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>4223.267</v>
+      </c>
+      <c r="C654">
+        <v>1466.233</v>
+      </c>
+      <c r="D654" t="s">
         <v>17</v>
       </c>
-      <c r="E653" t="s">
+      <c r="E654" t="s">
         <v>17</v>
       </c>
-      <c r="F653">
-[...8 lines deleted...]
-      <c r="I653" t="s">
+      <c r="F654">
+        <v>332.367</v>
+      </c>
+      <c r="G654">
+        <v>969.033</v>
+      </c>
+      <c r="H654">
+        <v>141.4</v>
+      </c>
+      <c r="I654" t="s">
         <v>17</v>
       </c>
-      <c r="J653">
-        <v>13031.323</v>
+      <c r="J654">
+        <v>11967.8</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655" t="s">
+        <v>17</v>
+      </c>
+      <c r="C655" t="s">
+        <v>17</v>
+      </c>
+      <c r="D655" t="s">
+        <v>17</v>
+      </c>
+      <c r="E655" t="s">
+        <v>17</v>
+      </c>
+      <c r="F655" t="s">
+        <v>17</v>
+      </c>
+      <c r="G655" t="s">
+        <v>17</v>
+      </c>
+      <c r="H655" t="s">
+        <v>17</v>
+      </c>
+      <c r="I655" t="s">
+        <v>17</v>
+      </c>
+      <c r="J655" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>