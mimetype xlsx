--- v7 (2026-08-27)
+++ v8 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 3.3d Petroleum Trade:  Imports From Non-OPEC Countries</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Imports From Brazil</t>
   </si>
   <si>
     <t>Petroleum Imports From Canada</t>
   </si>
   <si>
     <t>Petroleum Imports From Colombia</t>
   </si>
   <si>
     <t>Petroleum Imports from Ecuador</t>
   </si>
   <si>
     <t>Petroleum Imports From Mexico</t>
   </si>
   <si>
     <t>Petroleum Imports From Netherlands</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26215,450 +26215,450 @@
       </c>
       <c r="I636" t="s">
         <v>19</v>
       </c>
       <c r="J636">
         <v>75.677</v>
       </c>
       <c r="K636">
         <v>9.71</v>
       </c>
       <c r="L636">
         <v>856.452</v>
       </c>
       <c r="M636">
         <v>7102.871</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>191.903</v>
       </c>
       <c r="C637">
-        <v>4991.194</v>
+        <v>5003.452</v>
       </c>
       <c r="D637">
-        <v>250.194</v>
+        <v>257.71</v>
       </c>
       <c r="E637">
         <v>113.194</v>
       </c>
       <c r="F637">
         <v>484.323</v>
       </c>
       <c r="G637">
         <v>63.194</v>
       </c>
       <c r="H637">
         <v>74.226</v>
       </c>
       <c r="I637" t="s">
         <v>19</v>
       </c>
       <c r="J637">
         <v>89.097</v>
       </c>
       <c r="K637">
         <v>0.871</v>
       </c>
       <c r="L637">
-        <v>770.355</v>
+        <v>790.452</v>
       </c>
       <c r="M637">
-        <v>7028.548</v>
+        <v>7068.419</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>248.643</v>
       </c>
       <c r="C638">
-        <v>4759.75</v>
+        <v>4773.75</v>
       </c>
       <c r="D638">
-        <v>196.964</v>
+        <v>199.321</v>
       </c>
       <c r="E638">
         <v>112.893</v>
       </c>
       <c r="F638">
         <v>551.929</v>
       </c>
       <c r="G638">
         <v>68.679</v>
       </c>
       <c r="H638">
         <v>70.607</v>
       </c>
       <c r="I638" t="s">
         <v>19</v>
       </c>
       <c r="J638">
         <v>22.393</v>
       </c>
       <c r="K638" t="s">
         <v>19</v>
       </c>
       <c r="L638">
-        <v>736.643</v>
+        <v>762.893</v>
       </c>
       <c r="M638">
-        <v>6768.5</v>
+        <v>6811.107</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>231.71</v>
       </c>
       <c r="C639">
-        <v>4320.419</v>
+        <v>4329.226</v>
       </c>
       <c r="D639">
-        <v>188.032</v>
+        <v>190.194</v>
       </c>
       <c r="E639">
         <v>106.774</v>
       </c>
       <c r="F639">
         <v>479.29</v>
       </c>
       <c r="G639">
         <v>84.097</v>
       </c>
       <c r="H639">
         <v>13.774</v>
       </c>
       <c r="I639" t="s">
         <v>19</v>
       </c>
       <c r="J639">
         <v>85.032</v>
       </c>
       <c r="K639" t="s">
         <v>19</v>
       </c>
       <c r="L639">
-        <v>874.968</v>
+        <v>891.968</v>
       </c>
       <c r="M639">
-        <v>6384.097</v>
+        <v>6412.065</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>152.933</v>
       </c>
       <c r="C640">
-        <v>4211.4</v>
+        <v>4211.5</v>
       </c>
       <c r="D640">
         <v>296.033</v>
       </c>
       <c r="E640">
-        <v>134.067</v>
+        <v>122.267</v>
       </c>
       <c r="F640">
         <v>453.633</v>
       </c>
       <c r="G640">
         <v>126.067</v>
       </c>
       <c r="H640">
         <v>47.7</v>
       </c>
       <c r="I640" t="s">
         <v>19</v>
       </c>
       <c r="J640">
         <v>112.433</v>
       </c>
       <c r="K640" t="s">
         <v>19</v>
       </c>
       <c r="L640">
-        <v>1178.867</v>
+        <v>1196.567</v>
       </c>
       <c r="M640">
-        <v>6713.133</v>
+        <v>6719.133</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>322.968</v>
       </c>
       <c r="C641">
-        <v>4283.806</v>
+        <v>4294.903</v>
       </c>
       <c r="D641">
-        <v>244.129</v>
+        <v>246.258</v>
       </c>
       <c r="E641">
         <v>107.097</v>
       </c>
       <c r="F641">
         <v>517.355</v>
       </c>
       <c r="G641">
         <v>195.581</v>
       </c>
       <c r="H641">
         <v>49.581</v>
       </c>
       <c r="I641" t="s">
         <v>19</v>
       </c>
       <c r="J641">
         <v>129.323</v>
       </c>
       <c r="K641" t="s">
         <v>19</v>
       </c>
       <c r="L641">
-        <v>1068.871</v>
+        <v>1085.548</v>
       </c>
       <c r="M641">
-        <v>6918.71</v>
+        <v>6948.613</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>254.433</v>
       </c>
       <c r="C642">
-        <v>4189.267</v>
+        <v>4194.733</v>
       </c>
       <c r="D642">
-        <v>204.267</v>
+        <v>208.867</v>
       </c>
       <c r="E642">
         <v>118.8</v>
       </c>
       <c r="F642">
         <v>504.867</v>
       </c>
       <c r="G642">
         <v>200.167</v>
       </c>
       <c r="H642">
         <v>18.167</v>
       </c>
       <c r="I642" t="s">
         <v>19</v>
       </c>
       <c r="J642">
         <v>95.633</v>
       </c>
       <c r="K642" t="s">
         <v>19</v>
       </c>
       <c r="L642">
-        <v>1136.333</v>
+        <v>1150.767</v>
       </c>
       <c r="M642">
-        <v>6721.933</v>
+        <v>6746.433</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>324.968</v>
       </c>
       <c r="C643">
-        <v>4596.806</v>
+        <v>4595.355</v>
       </c>
       <c r="D643">
-        <v>273.613</v>
+        <v>275.742</v>
       </c>
       <c r="E643">
         <v>171.935</v>
       </c>
       <c r="F643">
         <v>430.871</v>
       </c>
       <c r="G643">
         <v>113.774</v>
       </c>
       <c r="H643">
         <v>38.548</v>
       </c>
       <c r="I643" t="s">
         <v>19</v>
       </c>
       <c r="J643">
         <v>72.29</v>
       </c>
       <c r="K643" t="s">
         <v>19</v>
       </c>
       <c r="L643">
-        <v>1005.355</v>
+        <v>1021.935</v>
       </c>
       <c r="M643">
-        <v>7028.161</v>
+        <v>7045.419</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>306.806</v>
       </c>
       <c r="C644">
-        <v>4294.452</v>
+        <v>4298.645</v>
       </c>
       <c r="D644">
-        <v>270.355</v>
+        <v>270.452</v>
       </c>
       <c r="E644">
         <v>65.903</v>
       </c>
       <c r="F644">
         <v>523.774</v>
       </c>
       <c r="G644">
-        <v>136.419</v>
+        <v>137.677</v>
       </c>
       <c r="H644">
         <v>20.452</v>
       </c>
       <c r="I644" t="s">
         <v>19</v>
       </c>
       <c r="J644">
         <v>105.935</v>
       </c>
       <c r="K644" t="s">
         <v>19</v>
       </c>
       <c r="L644">
-        <v>1162.065</v>
+        <v>1161.323</v>
       </c>
       <c r="M644">
-        <v>6886.161</v>
+        <v>6890.968</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>300.733</v>
       </c>
       <c r="C645">
-        <v>4615</v>
+        <v>4615.867</v>
       </c>
       <c r="D645">
         <v>213.833</v>
       </c>
       <c r="E645">
         <v>128.433</v>
       </c>
       <c r="F645">
         <v>569.7</v>
       </c>
       <c r="G645">
         <v>64.633</v>
       </c>
       <c r="H645">
         <v>20.667</v>
       </c>
       <c r="I645" t="s">
         <v>19</v>
       </c>
       <c r="J645">
         <v>101.4</v>
       </c>
       <c r="K645" t="s">
         <v>19</v>
       </c>
       <c r="L645">
-        <v>999.8</v>
+        <v>1000.067</v>
       </c>
       <c r="M645">
-        <v>7014.2</v>
+        <v>7015.333</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>144.097</v>
       </c>
       <c r="C646">
-        <v>4390.129</v>
+        <v>4397.806</v>
       </c>
       <c r="D646">
         <v>154.516</v>
       </c>
       <c r="E646">
         <v>53.29</v>
       </c>
       <c r="F646">
         <v>519.29</v>
       </c>
       <c r="G646">
         <v>69.516</v>
       </c>
       <c r="H646">
         <v>12.323</v>
       </c>
       <c r="I646" t="s">
         <v>19</v>
       </c>
       <c r="J646">
         <v>116.161</v>
       </c>
       <c r="K646" t="s">
         <v>19</v>
       </c>
       <c r="L646">
-        <v>955.839</v>
+        <v>955.484</v>
       </c>
       <c r="M646">
-        <v>6415.161</v>
+        <v>6422.484</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>103.433</v>
       </c>
       <c r="C647">
         <v>4280.3</v>
       </c>
       <c r="D647">
         <v>185.433</v>
       </c>
       <c r="E647">
         <v>36.933</v>
       </c>
       <c r="F647">
         <v>582.6</v>
       </c>
       <c r="G647">
         <v>44.367</v>
       </c>
       <c r="H647">
@@ -26666,81 +26666,81 @@
       </c>
       <c r="I647" t="s">
         <v>19</v>
       </c>
       <c r="J647">
         <v>105.9</v>
       </c>
       <c r="K647">
         <v>21.833</v>
       </c>
       <c r="L647">
         <v>994.633</v>
       </c>
       <c r="M647">
         <v>6373.5</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>190.71</v>
       </c>
       <c r="C648">
-        <v>4992.129</v>
+        <v>4994.839</v>
       </c>
       <c r="D648">
         <v>224.194</v>
       </c>
       <c r="E648">
         <v>97</v>
       </c>
       <c r="F648">
         <v>440.774</v>
       </c>
       <c r="G648">
-        <v>78.323</v>
+        <v>68</v>
       </c>
       <c r="H648">
         <v>8.742</v>
       </c>
       <c r="I648" t="s">
         <v>19</v>
       </c>
       <c r="J648">
         <v>66.806</v>
       </c>
       <c r="K648">
         <v>7.355</v>
       </c>
       <c r="L648">
-        <v>1102.323</v>
+        <v>1112.645</v>
       </c>
       <c r="M648">
-        <v>7208.355</v>
+        <v>7211.065</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>235.774</v>
       </c>
       <c r="C649">
         <v>4718.71</v>
       </c>
       <c r="D649">
         <v>228.484</v>
       </c>
       <c r="E649">
         <v>96</v>
       </c>
       <c r="F649">
         <v>462.71</v>
       </c>
       <c r="G649">
         <v>25.742</v>
       </c>
       <c r="H649">
@@ -26902,50 +26902,91 @@
         <v>183.194</v>
       </c>
       <c r="F653">
         <v>396.806</v>
       </c>
       <c r="G653">
         <v>113.613</v>
       </c>
       <c r="H653">
         <v>9.839</v>
       </c>
       <c r="I653" t="s">
         <v>19</v>
       </c>
       <c r="J653">
         <v>88.226</v>
       </c>
       <c r="K653" t="s">
         <v>19</v>
       </c>
       <c r="L653">
         <v>927.484</v>
       </c>
       <c r="M653">
         <v>6597.548</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>123.733</v>
+      </c>
+      <c r="C654">
+        <v>4702.9</v>
+      </c>
+      <c r="D654">
+        <v>189.067</v>
+      </c>
+      <c r="E654">
+        <v>171.867</v>
+      </c>
+      <c r="F654">
+        <v>347.633</v>
+      </c>
+      <c r="G654">
+        <v>66.733</v>
+      </c>
+      <c r="H654">
+        <v>30.8</v>
+      </c>
+      <c r="I654" t="s">
+        <v>19</v>
+      </c>
+      <c r="J654">
+        <v>54.767</v>
+      </c>
+      <c r="K654" t="s">
+        <v>19</v>
+      </c>
+      <c r="L654">
+        <v>960.133</v>
+      </c>
+      <c r="M654">
+        <v>6647.633</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -30186,81 +30227,81 @@
       </c>
       <c r="I88" t="s">
         <v>19</v>
       </c>
       <c r="J88">
         <v>110.333</v>
       </c>
       <c r="K88">
         <v>1.325</v>
       </c>
       <c r="L88">
         <v>988.486</v>
       </c>
       <c r="M88">
         <v>7180.883</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>231.277</v>
       </c>
       <c r="C89">
-        <v>4493.395</v>
+        <v>4498.844</v>
       </c>
       <c r="D89">
-        <v>225.364</v>
+        <v>227.115</v>
       </c>
       <c r="E89">
-        <v>103.778</v>
+        <v>102.808</v>
       </c>
       <c r="F89">
         <v>504.23</v>
       </c>
       <c r="G89">
-        <v>103.967</v>
+        <v>103.197</v>
       </c>
       <c r="H89">
         <v>32.499</v>
       </c>
       <c r="I89" t="s">
         <v>19</v>
       </c>
       <c r="J89">
         <v>92.307</v>
       </c>
       <c r="K89">
         <v>2.493</v>
       </c>
       <c r="L89">
-        <v>1000.132</v>
+        <v>1011.567</v>
       </c>
       <c r="M89">
-        <v>6789.441</v>
+        <v>6806.337</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>