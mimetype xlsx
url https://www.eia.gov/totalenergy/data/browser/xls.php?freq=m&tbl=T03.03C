--- v6 (2026-08-27)
+++ v7 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 3.3c Petroleum Trade:  Imports From OPEC Countries</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Imports From Algeria</t>
   </si>
   <si>
     <t>Petroleum Imports from Gabon</t>
   </si>
   <si>
     <t>Petroleum Imports From Iraq</t>
   </si>
   <si>
     <t>Petroleum Imports From Kuwait</t>
   </si>
   <si>
     <t>Petroleum Imports From Libya</t>
   </si>
   <si>
     <t>Petroleum Imports From Nigeria</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="73.125" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22469,267 +22469,267 @@
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>27.677</v>
       </c>
       <c r="C637" t="s">
         <v>17</v>
       </c>
       <c r="D637">
         <v>230.194</v>
       </c>
       <c r="E637">
         <v>61.065</v>
       </c>
       <c r="F637">
         <v>111.903</v>
       </c>
       <c r="G637">
         <v>132.774</v>
       </c>
       <c r="H637">
         <v>377.032</v>
       </c>
       <c r="I637">
-        <v>299.806</v>
+        <v>302.677</v>
       </c>
       <c r="J637">
         <v>41.419</v>
       </c>
       <c r="K637">
-        <v>1281.871</v>
+        <v>1284.742</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>119.214</v>
       </c>
       <c r="C638" t="s">
         <v>17</v>
       </c>
       <c r="D638">
         <v>193.821</v>
       </c>
       <c r="E638">
         <v>86.321</v>
       </c>
       <c r="F638" t="s">
         <v>17</v>
       </c>
       <c r="G638">
         <v>81.071</v>
       </c>
       <c r="H638">
         <v>281.286</v>
       </c>
       <c r="I638">
-        <v>221.286</v>
+        <v>222.821</v>
       </c>
       <c r="J638">
         <v>14.464</v>
       </c>
       <c r="K638">
-        <v>997.464</v>
+        <v>999</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>50.419</v>
       </c>
       <c r="C639" t="s">
         <v>17</v>
       </c>
       <c r="D639">
         <v>227.097</v>
       </c>
       <c r="E639">
         <v>98.516</v>
       </c>
       <c r="F639">
         <v>44.161</v>
       </c>
       <c r="G639">
         <v>134.677</v>
       </c>
       <c r="H639">
         <v>235.097</v>
       </c>
       <c r="I639">
-        <v>261.742</v>
+        <v>268.194</v>
       </c>
       <c r="J639">
         <v>94.097</v>
       </c>
       <c r="K639">
-        <v>1145.806</v>
+        <v>1152.258</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>38.8</v>
       </c>
       <c r="C640" t="s">
         <v>17</v>
       </c>
       <c r="D640">
         <v>231.7</v>
       </c>
       <c r="E640">
         <v>14.2</v>
       </c>
       <c r="F640">
         <v>40.4</v>
       </c>
       <c r="G640">
         <v>226.767</v>
       </c>
       <c r="H640">
         <v>206.933</v>
       </c>
       <c r="I640">
-        <v>175.333</v>
+        <v>186.333</v>
       </c>
       <c r="J640">
         <v>66.1</v>
       </c>
       <c r="K640">
-        <v>1000.233</v>
+        <v>1011.233</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>65.613</v>
       </c>
       <c r="C641">
         <v>20.387</v>
       </c>
       <c r="D641">
         <v>229.484</v>
       </c>
       <c r="E641">
         <v>41.774</v>
       </c>
       <c r="F641">
         <v>48.129</v>
       </c>
       <c r="G641">
         <v>181.935</v>
       </c>
       <c r="H641">
         <v>333.613</v>
       </c>
       <c r="I641">
-        <v>133.323</v>
+        <v>137.806</v>
       </c>
       <c r="J641">
         <v>36.484</v>
       </c>
       <c r="K641">
-        <v>1090.742</v>
+        <v>1095.226</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>56.433</v>
       </c>
       <c r="C642">
         <v>23.333</v>
       </c>
       <c r="D642">
         <v>275.4</v>
       </c>
       <c r="E642">
         <v>12.167</v>
       </c>
       <c r="F642">
         <v>91.367</v>
       </c>
       <c r="G642">
         <v>282.167</v>
       </c>
       <c r="H642">
         <v>396.133</v>
       </c>
       <c r="I642">
-        <v>89.533</v>
+        <v>90.933</v>
       </c>
       <c r="J642">
-        <v>2.3</v>
+        <v>9.1</v>
       </c>
       <c r="K642">
-        <v>1228.833</v>
+        <v>1237.033</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>68.129</v>
       </c>
       <c r="C643">
         <v>21.871</v>
       </c>
       <c r="D643">
         <v>307.355</v>
       </c>
       <c r="E643">
         <v>20.968</v>
       </c>
       <c r="F643">
         <v>64.871</v>
       </c>
       <c r="G643">
         <v>121.548</v>
       </c>
       <c r="H643">
         <v>322.452</v>
       </c>
       <c r="I643">
-        <v>5.645</v>
+        <v>7.258</v>
       </c>
       <c r="J643">
         <v>0.484</v>
       </c>
       <c r="K643">
-        <v>933.323</v>
+        <v>934.935</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>124.29</v>
       </c>
       <c r="C644">
         <v>22.065</v>
       </c>
       <c r="D644">
         <v>330.129</v>
       </c>
       <c r="E644">
         <v>34.548</v>
       </c>
       <c r="F644">
         <v>102.548</v>
       </c>
       <c r="G644">
         <v>216.613</v>
       </c>
       <c r="H644">
@@ -23036,50 +23036,85 @@
         <v>17</v>
       </c>
       <c r="D653">
         <v>90.452</v>
       </c>
       <c r="E653">
         <v>12.194</v>
       </c>
       <c r="F653">
         <v>19.581</v>
       </c>
       <c r="G653">
         <v>112.613</v>
       </c>
       <c r="H653">
         <v>130.516</v>
       </c>
       <c r="I653">
         <v>543.548</v>
       </c>
       <c r="J653" t="s">
         <v>17</v>
       </c>
       <c r="K653">
         <v>1013.839</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>67.567</v>
+      </c>
+      <c r="C654">
+        <v>7.533</v>
+      </c>
+      <c r="D654">
+        <v>16.8</v>
+      </c>
+      <c r="E654" t="s">
+        <v>17</v>
+      </c>
+      <c r="F654">
+        <v>75.333</v>
+      </c>
+      <c r="G654">
+        <v>14.867</v>
+      </c>
+      <c r="H654">
+        <v>123.133</v>
+      </c>
+      <c r="I654">
+        <v>721.4</v>
+      </c>
+      <c r="J654" t="s">
+        <v>17</v>
+      </c>
+      <c r="K654">
+        <v>1026.633</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -25868,57 +25903,57 @@
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>67.556</v>
       </c>
       <c r="C89">
         <v>19.945</v>
       </c>
       <c r="D89">
         <v>248.71</v>
       </c>
       <c r="E89">
         <v>46.173</v>
       </c>
       <c r="F89">
         <v>69.14</v>
       </c>
       <c r="G89">
         <v>167.386</v>
       </c>
       <c r="H89">
         <v>325.956</v>
       </c>
       <c r="I89">
-        <v>144.477</v>
+        <v>146.923</v>
       </c>
       <c r="J89">
-        <v>37.816</v>
+        <v>38.375</v>
       </c>
       <c r="K89">
-        <v>1127.159</v>
+        <v>1130.164</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>