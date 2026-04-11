--- v2 (2026-02-21)
+++ v3 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 3.3b Petroleum Trade: Imports by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Imports, SPR</t>
   </si>
   <si>
     <t>Crude Oil Imports, Total</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Imports</t>
   </si>
   <si>
     <t>Propane Imports</t>
   </si>
   <si>
     <t>Propylene Imports</t>
   </si>
   <si>
     <t>Propane/Propylene Imports</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26628,152 +26628,234 @@
       </c>
       <c r="I646">
         <v>139.806</v>
       </c>
       <c r="J646">
         <v>97.935</v>
       </c>
       <c r="K646">
         <v>124.935</v>
       </c>
       <c r="L646">
         <v>937.226</v>
       </c>
       <c r="M646">
         <v>7495.548</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647" t="s">
         <v>21</v>
       </c>
       <c r="C647">
-        <v>5988.947</v>
+        <v>5780.133</v>
       </c>
       <c r="D647">
-        <v>162.901</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>154.3</v>
+      </c>
+      <c r="E647">
+        <v>122.133</v>
+      </c>
+      <c r="F647">
+        <v>12.5</v>
       </c>
       <c r="G647">
-        <v>140.624</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>134.633</v>
+      </c>
+      <c r="H647">
+        <v>219.933</v>
       </c>
       <c r="I647">
-        <v>128.334</v>
+        <v>168.867</v>
       </c>
       <c r="J647">
-        <v>115.312</v>
+        <v>102.633</v>
       </c>
       <c r="K647">
-        <v>113.074</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>124.433</v>
+      </c>
+      <c r="L647">
+        <v>883.233</v>
       </c>
       <c r="M647">
-        <v>7634.084</v>
+        <v>7433.533</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648" t="s">
         <v>21</v>
       </c>
       <c r="C648">
-        <v>6043.188</v>
+        <v>6409.645</v>
       </c>
       <c r="D648">
-        <v>228.703</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>237.419</v>
+      </c>
+      <c r="E648">
+        <v>151.065</v>
+      </c>
+      <c r="F648">
+        <v>10.355</v>
       </c>
       <c r="G648">
-        <v>166.583</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>161.419</v>
+      </c>
+      <c r="H648">
+        <v>246.161</v>
       </c>
       <c r="I648">
-        <v>135.99</v>
+        <v>114.419</v>
       </c>
       <c r="J648">
-        <v>152.274</v>
+        <v>162.387</v>
       </c>
       <c r="K648">
-        <v>197.073</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>172.677</v>
+      </c>
+      <c r="L648">
+        <v>945.806</v>
       </c>
       <c r="M648">
-        <v>7935.086</v>
+        <v>8288.516</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649" t="s">
+        <v>21</v>
+      </c>
+      <c r="C649">
+        <v>6374.907</v>
+      </c>
+      <c r="D649">
+        <v>216.264</v>
+      </c>
+      <c r="E649" t="s">
+        <v>20</v>
+      </c>
+      <c r="F649" t="s">
+        <v>20</v>
+      </c>
+      <c r="G649">
+        <v>171.569</v>
+      </c>
+      <c r="H649" t="s">
+        <v>20</v>
+      </c>
+      <c r="I649">
+        <v>124.501</v>
+      </c>
+      <c r="J649">
+        <v>101.746</v>
+      </c>
+      <c r="K649">
+        <v>135.207</v>
+      </c>
+      <c r="L649" t="s">
+        <v>20</v>
+      </c>
+      <c r="M649">
+        <v>8004.443</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650" t="s">
+        <v>21</v>
+      </c>
+      <c r="C650">
+        <v>5916.71</v>
+      </c>
+      <c r="D650">
+        <v>212.935</v>
+      </c>
+      <c r="E650" t="s">
+        <v>20</v>
+      </c>
+      <c r="F650" t="s">
+        <v>20</v>
+      </c>
+      <c r="G650">
+        <v>178.677</v>
+      </c>
+      <c r="H650" t="s">
+        <v>20</v>
+      </c>
+      <c r="I650">
+        <v>102.452</v>
+      </c>
+      <c r="J650">
+        <v>82.839</v>
+      </c>
+      <c r="K650">
+        <v>136.903</v>
+      </c>
+      <c r="L650" t="s">
+        <v>20</v>
+      </c>
+      <c r="M650">
+        <v>7333.742</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -29974,50 +30056,91 @@
         <v>108.224</v>
       </c>
       <c r="F88">
         <v>14.869</v>
       </c>
       <c r="G88">
         <v>123.093</v>
       </c>
       <c r="H88">
         <v>176.615</v>
       </c>
       <c r="I88">
         <v>105.033</v>
       </c>
       <c r="J88">
         <v>109.046</v>
       </c>
       <c r="K88">
         <v>109.415</v>
       </c>
       <c r="L88">
         <v>1202.587</v>
       </c>
       <c r="M88">
         <v>8437.568</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89" t="s">
+        <v>21</v>
+      </c>
+      <c r="C89">
+        <v>6169.112</v>
+      </c>
+      <c r="D89">
+        <v>158.14</v>
+      </c>
+      <c r="E89">
+        <v>115.474</v>
+      </c>
+      <c r="F89">
+        <v>12.981</v>
+      </c>
+      <c r="G89">
+        <v>128.455</v>
+      </c>
+      <c r="H89">
+        <v>191.951</v>
+      </c>
+      <c r="I89">
+        <v>119.882</v>
+      </c>
+      <c r="J89">
+        <v>123.915</v>
+      </c>
+      <c r="K89">
+        <v>116.603</v>
+      </c>
+      <c r="L89">
+        <v>1036.997</v>
+      </c>
+      <c r="M89">
+        <v>7916.6</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>