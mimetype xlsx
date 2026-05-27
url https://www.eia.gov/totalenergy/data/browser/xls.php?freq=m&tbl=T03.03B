--- v3 (2026-04-11)
+++ v4 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 3.3b Petroleum Trade: Imports by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Imports, SPR</t>
   </si>
   <si>
     <t>Crude Oil Imports, Total</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Imports</t>
   </si>
   <si>
     <t>Propane Imports</t>
   </si>
   <si>
     <t>Propylene Imports</t>
   </si>
   <si>
     <t>Propane/Propylene Imports</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26710,122 +26710,204 @@
       </c>
       <c r="I648">
         <v>114.419</v>
       </c>
       <c r="J648">
         <v>162.387</v>
       </c>
       <c r="K648">
         <v>172.677</v>
       </c>
       <c r="L648">
         <v>945.806</v>
       </c>
       <c r="M648">
         <v>8288.516</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649" t="s">
         <v>21</v>
       </c>
       <c r="C649">
-        <v>6374.907</v>
+        <v>6468.968</v>
       </c>
       <c r="D649">
-        <v>216.264</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>238.774</v>
+      </c>
+      <c r="E649">
+        <v>161.161</v>
+      </c>
+      <c r="F649">
+        <v>11.484</v>
       </c>
       <c r="G649">
-        <v>171.569</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>172.645</v>
+      </c>
+      <c r="H649">
+        <v>250.742</v>
       </c>
       <c r="I649">
-        <v>124.501</v>
+        <v>116.452</v>
       </c>
       <c r="J649">
-        <v>101.746</v>
+        <v>102.161</v>
       </c>
       <c r="K649">
-        <v>135.207</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>116.29</v>
+      </c>
+      <c r="L649">
+        <v>879.903</v>
       </c>
       <c r="M649">
-        <v>8004.443</v>
+        <v>8173.29</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650" t="s">
         <v>21</v>
       </c>
       <c r="C650">
-        <v>5916.71</v>
+        <v>6457.107</v>
       </c>
       <c r="D650">
-        <v>212.935</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>290</v>
+      </c>
+      <c r="E650">
+        <v>197.821</v>
+      </c>
+      <c r="F650">
+        <v>11.75</v>
       </c>
       <c r="G650">
-        <v>178.677</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>209.571</v>
+      </c>
+      <c r="H650">
+        <v>273.679</v>
       </c>
       <c r="I650">
-        <v>102.452</v>
+        <v>140.286</v>
       </c>
       <c r="J650">
-        <v>82.839</v>
+        <v>113.964</v>
       </c>
       <c r="K650">
-        <v>136.903</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>185.893</v>
+      </c>
+      <c r="L650">
+        <v>697.429</v>
       </c>
       <c r="M650">
-        <v>7333.742</v>
+        <v>8158.357</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651" t="s">
+        <v>21</v>
+      </c>
+      <c r="C651">
+        <v>6597.214</v>
+      </c>
+      <c r="D651">
+        <v>164.826</v>
+      </c>
+      <c r="E651" t="s">
+        <v>20</v>
+      </c>
+      <c r="F651" t="s">
+        <v>20</v>
+      </c>
+      <c r="G651">
+        <v>127.116</v>
+      </c>
+      <c r="H651" t="s">
+        <v>20</v>
+      </c>
+      <c r="I651">
+        <v>121.933</v>
+      </c>
+      <c r="J651">
+        <v>105.588</v>
+      </c>
+      <c r="K651">
+        <v>124.36</v>
+      </c>
+      <c r="L651" t="s">
+        <v>20</v>
+      </c>
+      <c r="M651">
+        <v>8274.227</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652" t="s">
+        <v>21</v>
+      </c>
+      <c r="C652">
+        <v>5693.915</v>
+      </c>
+      <c r="D652">
+        <v>139.919</v>
+      </c>
+      <c r="E652" t="s">
+        <v>20</v>
+      </c>
+      <c r="F652" t="s">
+        <v>20</v>
+      </c>
+      <c r="G652">
+        <v>101.941</v>
+      </c>
+      <c r="H652" t="s">
+        <v>20</v>
+      </c>
+      <c r="I652">
+        <v>77.064</v>
+      </c>
+      <c r="J652">
+        <v>105.365</v>
+      </c>
+      <c r="K652">
+        <v>159.943</v>
+      </c>
+      <c r="L652" t="s">
+        <v>20</v>
+      </c>
+      <c r="M652">
+        <v>7364.163</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>