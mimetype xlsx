--- v4 (2026-05-27)
+++ v5 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 3.3b Petroleum Trade: Imports by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Imports, SPR</t>
   </si>
   <si>
     <t>Crude Oil Imports, Total</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Imports</t>
   </si>
   <si>
     <t>Propane Imports</t>
   </si>
   <si>
     <t>Propylene Imports</t>
   </si>
   <si>
     <t>Propane/Propylene Imports</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26792,122 +26792,163 @@
       </c>
       <c r="I650">
         <v>140.286</v>
       </c>
       <c r="J650">
         <v>113.964</v>
       </c>
       <c r="K650">
         <v>185.893</v>
       </c>
       <c r="L650">
         <v>697.429</v>
       </c>
       <c r="M650">
         <v>8158.357</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651" t="s">
         <v>21</v>
       </c>
       <c r="C651">
-        <v>6597.214</v>
+        <v>6535.903</v>
       </c>
       <c r="D651">
-        <v>164.826</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>151.452</v>
+      </c>
+      <c r="E651">
+        <v>120.548</v>
+      </c>
+      <c r="F651">
+        <v>14</v>
       </c>
       <c r="G651">
-        <v>127.116</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>134.548</v>
+      </c>
+      <c r="H651">
+        <v>229.645</v>
       </c>
       <c r="I651">
-        <v>121.933</v>
+        <v>87.742</v>
       </c>
       <c r="J651">
-        <v>105.588</v>
+        <v>85.452</v>
       </c>
       <c r="K651">
-        <v>124.36</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>118.226</v>
+      </c>
+      <c r="L651">
+        <v>946.742</v>
       </c>
       <c r="M651">
-        <v>8274.227</v>
+        <v>8155.161</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652" t="s">
         <v>21</v>
       </c>
       <c r="C652">
         <v>5693.915</v>
       </c>
       <c r="D652">
         <v>139.919</v>
       </c>
       <c r="E652" t="s">
         <v>20</v>
       </c>
       <c r="F652" t="s">
         <v>20</v>
       </c>
       <c r="G652">
         <v>101.941</v>
       </c>
       <c r="H652" t="s">
         <v>20</v>
       </c>
       <c r="I652">
         <v>77.064</v>
       </c>
       <c r="J652">
         <v>105.365</v>
       </c>
       <c r="K652">
         <v>159.943</v>
       </c>
       <c r="L652" t="s">
         <v>20</v>
       </c>
       <c r="M652">
         <v>7364.163</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653" t="s">
+        <v>20</v>
+      </c>
+      <c r="C653">
+        <v>5882.001</v>
+      </c>
+      <c r="D653">
+        <v>155.952</v>
+      </c>
+      <c r="E653" t="s">
+        <v>20</v>
+      </c>
+      <c r="F653" t="s">
+        <v>20</v>
+      </c>
+      <c r="G653">
+        <v>87.278</v>
+      </c>
+      <c r="H653" t="s">
+        <v>20</v>
+      </c>
+      <c r="I653">
+        <v>71.848</v>
+      </c>
+      <c r="J653">
+        <v>108.741</v>
+      </c>
+      <c r="K653">
+        <v>120.331</v>
+      </c>
+      <c r="L653" t="s">
+        <v>20</v>
+      </c>
+      <c r="M653">
+        <v>7497.73</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>