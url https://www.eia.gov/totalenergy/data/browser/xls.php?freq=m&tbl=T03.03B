--- v5 (2026-07-12)
+++ v6 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 3.3b Petroleum Trade: Imports by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Imports, SPR</t>
   </si>
   <si>
     <t>Crude Oil Imports, Total</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Imports</t>
   </si>
   <si>
     <t>Propane Imports</t>
   </si>
   <si>
     <t>Propylene Imports</t>
   </si>
   <si>
     <t>Propane/Propylene Imports</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -25600,51 +25600,51 @@
       </c>
       <c r="H621">
         <v>146.7</v>
       </c>
       <c r="I621">
         <v>109.4</v>
       </c>
       <c r="J621">
         <v>158.6</v>
       </c>
       <c r="K621">
         <v>124.667</v>
       </c>
       <c r="L621">
         <v>1282.8</v>
       </c>
       <c r="M621">
         <v>8624.1</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C622">
         <v>6130.387</v>
       </c>
       <c r="D622">
         <v>105.774</v>
       </c>
       <c r="E622">
         <v>92.871</v>
       </c>
       <c r="F622">
         <v>12.452</v>
       </c>
       <c r="G622">
         <v>105.323</v>
       </c>
       <c r="H622">
         <v>148.613</v>
       </c>
       <c r="I622">
         <v>102.032</v>
       </c>
       <c r="J622">
         <v>78.484</v>
       </c>
@@ -26833,122 +26833,204 @@
       </c>
       <c r="I651">
         <v>87.742</v>
       </c>
       <c r="J651">
         <v>85.452</v>
       </c>
       <c r="K651">
         <v>118.226</v>
       </c>
       <c r="L651">
         <v>946.742</v>
       </c>
       <c r="M651">
         <v>8155.161</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652" t="s">
         <v>21</v>
       </c>
       <c r="C652">
-        <v>5693.915</v>
+        <v>6256.833</v>
       </c>
       <c r="D652">
-        <v>139.919</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>133.033</v>
+      </c>
+      <c r="E652">
+        <v>97.5</v>
+      </c>
+      <c r="F652">
+        <v>13.833</v>
       </c>
       <c r="G652">
-        <v>101.941</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>111.333</v>
+      </c>
+      <c r="H652">
+        <v>200</v>
       </c>
       <c r="I652">
-        <v>77.064</v>
+        <v>79.1</v>
       </c>
       <c r="J652">
-        <v>105.365</v>
+        <v>124.2</v>
       </c>
       <c r="K652">
-        <v>159.943</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>168.933</v>
+      </c>
+      <c r="L652">
+        <v>932.8</v>
       </c>
       <c r="M652">
-        <v>7364.163</v>
+        <v>7894.9</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C653">
-        <v>5882.001</v>
+        <v>5953.226</v>
       </c>
       <c r="D653">
-        <v>155.952</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>159.548</v>
+      </c>
+      <c r="E653">
+        <v>83.129</v>
+      </c>
+      <c r="F653">
+        <v>13.516</v>
       </c>
       <c r="G653">
-        <v>87.278</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>96.645</v>
+      </c>
+      <c r="H653">
+        <v>191.839</v>
       </c>
       <c r="I653">
-        <v>71.848</v>
+        <v>56.806</v>
       </c>
       <c r="J653">
-        <v>108.741</v>
+        <v>102.71</v>
       </c>
       <c r="K653">
-        <v>120.331</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>124.032</v>
+      </c>
+      <c r="L653">
+        <v>1023.226</v>
       </c>
       <c r="M653">
-        <v>7497.73</v>
+        <v>7611.387</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654" t="s">
+        <v>21</v>
+      </c>
+      <c r="C654">
+        <v>5452.514</v>
+      </c>
+      <c r="D654">
+        <v>118.119</v>
+      </c>
+      <c r="E654" t="s">
+        <v>20</v>
+      </c>
+      <c r="F654" t="s">
+        <v>20</v>
+      </c>
+      <c r="G654">
+        <v>89.507</v>
+      </c>
+      <c r="H654" t="s">
+        <v>20</v>
+      </c>
+      <c r="I654">
+        <v>77.138</v>
+      </c>
+      <c r="J654">
+        <v>130.289</v>
+      </c>
+      <c r="K654">
+        <v>116.49</v>
+      </c>
+      <c r="L654" t="s">
+        <v>20</v>
+      </c>
+      <c r="M654">
+        <v>6957.188</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655" t="s">
+        <v>20</v>
+      </c>
+      <c r="C655" t="s">
+        <v>20</v>
+      </c>
+      <c r="D655" t="s">
+        <v>20</v>
+      </c>
+      <c r="E655" t="s">
+        <v>20</v>
+      </c>
+      <c r="F655" t="s">
+        <v>20</v>
+      </c>
+      <c r="G655" t="s">
+        <v>20</v>
+      </c>
+      <c r="H655" t="s">
+        <v>20</v>
+      </c>
+      <c r="I655" t="s">
+        <v>20</v>
+      </c>
+      <c r="J655" t="s">
+        <v>20</v>
+      </c>
+      <c r="K655" t="s">
+        <v>20</v>
+      </c>
+      <c r="L655" t="s">
+        <v>20</v>
+      </c>
+      <c r="M655" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -29940,92 +30022,92 @@
       </c>
       <c r="H82">
         <v>197.132</v>
       </c>
       <c r="I82">
         <v>124.252</v>
       </c>
       <c r="J82">
         <v>44.775</v>
       </c>
       <c r="K82">
         <v>211.414</v>
       </c>
       <c r="L82">
         <v>1421.83</v>
       </c>
       <c r="M82">
         <v>9942.581</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C83">
         <v>6800.91</v>
       </c>
       <c r="D83">
         <v>202.427</v>
       </c>
       <c r="E83">
         <v>132.718</v>
       </c>
       <c r="F83">
         <v>15.951</v>
       </c>
       <c r="G83">
         <v>148.668</v>
       </c>
       <c r="H83">
         <v>206.679</v>
       </c>
       <c r="I83">
         <v>164.11</v>
       </c>
       <c r="J83">
         <v>93.556</v>
       </c>
       <c r="K83">
         <v>148.764</v>
       </c>
       <c r="L83">
         <v>1524.822</v>
       </c>
       <c r="M83">
         <v>9141.268</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C84">
         <v>5875.046</v>
       </c>
       <c r="D84">
         <v>218.003</v>
       </c>
       <c r="E84">
         <v>112.615</v>
       </c>
       <c r="F84">
         <v>13.32</v>
       </c>
       <c r="G84">
         <v>125.934</v>
       </c>
       <c r="H84">
         <v>159.508</v>
       </c>
       <c r="I84">
         <v>149.691</v>
       </c>
       <c r="J84">
         <v>105.896</v>
       </c>
@@ -30104,51 +30186,51 @@
       </c>
       <c r="H86">
         <v>174.252</v>
       </c>
       <c r="I86">
         <v>119.745</v>
       </c>
       <c r="J86">
         <v>100.129</v>
       </c>
       <c r="K86">
         <v>201.762</v>
       </c>
       <c r="L86">
         <v>1263.616</v>
       </c>
       <c r="M86">
         <v>8328.822</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C87">
         <v>6488.866</v>
       </c>
       <c r="D87">
         <v>169.307</v>
       </c>
       <c r="E87">
         <v>107.479</v>
       </c>
       <c r="F87">
         <v>14.712</v>
       </c>
       <c r="G87">
         <v>122.192</v>
       </c>
       <c r="H87">
         <v>168.901</v>
       </c>
       <c r="I87">
         <v>127.189</v>
       </c>
       <c r="J87">
         <v>117.94</v>
       </c>