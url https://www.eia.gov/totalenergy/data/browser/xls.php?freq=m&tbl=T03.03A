--- v6 (2026-08-27)
+++ v7 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 3.3a Petroleum Trade:  Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Imports From Persian Gulf</t>
   </si>
   <si>
     <t>Petroleum Imports From OPEC</t>
   </si>
   <si>
     <t>Petroleum Imports</t>
   </si>
   <si>
     <t>Petroleum Exports</t>
   </si>
   <si>
     <t>Petroleum Net Imports</t>
   </si>
   <si>
     <t>Petroleum Products Supplied</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z655"/>
+  <dimension ref="A1:Z656"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A655"/>
+      <selection activeCell="A13" sqref="A13:A656"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26215,526 +26215,526 @@
       </c>
       <c r="I636">
         <v>5.9</v>
       </c>
       <c r="J636">
         <v>40.3</v>
       </c>
       <c r="K636">
         <v>-12.8</v>
       </c>
       <c r="L636">
         <v>6.9</v>
       </c>
       <c r="M636">
         <v>14.5</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>732.29</v>
       </c>
       <c r="C637">
-        <v>1281.871</v>
+        <v>1284.742</v>
       </c>
       <c r="D637">
-        <v>8310.419</v>
+        <v>8353.161</v>
       </c>
       <c r="E637">
-        <v>10260.157</v>
+        <v>10545.482</v>
       </c>
       <c r="F637">
-        <v>-1949.737</v>
+        <v>-2192.32</v>
       </c>
       <c r="G637">
-        <v>20735.621</v>
+        <v>20757.865</v>
       </c>
       <c r="H637">
         <v>3.5</v>
       </c>
       <c r="I637">
         <v>6.2</v>
       </c>
       <c r="J637">
-        <v>40.1</v>
+        <v>40.2</v>
       </c>
       <c r="K637">
-        <v>-9.4</v>
+        <v>-10.6</v>
       </c>
       <c r="L637">
         <v>8.8</v>
       </c>
       <c r="M637">
         <v>15.4</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>589.179</v>
       </c>
       <c r="C638">
-        <v>997.464</v>
+        <v>999</v>
       </c>
       <c r="D638">
-        <v>7765.964</v>
+        <v>7810.107</v>
       </c>
       <c r="E638">
-        <v>10598.301</v>
+        <v>10696.784</v>
       </c>
       <c r="F638">
-        <v>-2832.336</v>
+        <v>-2886.677</v>
       </c>
       <c r="G638">
-        <v>20225.49</v>
+        <v>20363.694</v>
       </c>
       <c r="H638">
         <v>2.9</v>
       </c>
       <c r="I638">
         <v>4.9</v>
       </c>
       <c r="J638">
         <v>38.4</v>
       </c>
       <c r="K638">
-        <v>-14</v>
+        <v>-14.2</v>
       </c>
       <c r="L638">
-        <v>7.6</v>
+        <v>7.5</v>
       </c>
       <c r="M638">
         <v>12.8</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>679.581</v>
       </c>
       <c r="C639">
-        <v>1145.806</v>
+        <v>1152.258</v>
       </c>
       <c r="D639">
-        <v>7529.903</v>
+        <v>7564.323</v>
       </c>
       <c r="E639">
-        <v>10672.875</v>
+        <v>10778.766</v>
       </c>
       <c r="F639">
-        <v>-3142.972</v>
+        <v>-3214.443</v>
       </c>
       <c r="G639">
-        <v>19949.865</v>
+        <v>20008.058</v>
       </c>
       <c r="H639">
         <v>3.4</v>
       </c>
       <c r="I639">
-        <v>5.7</v>
+        <v>5.8</v>
       </c>
       <c r="J639">
-        <v>37.7</v>
+        <v>37.8</v>
       </c>
       <c r="K639">
-        <v>-15.8</v>
+        <v>-16.1</v>
       </c>
       <c r="L639">
         <v>9</v>
       </c>
       <c r="M639">
         <v>15.2</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>539.733</v>
       </c>
       <c r="C640">
-        <v>1000.233</v>
+        <v>1011.233</v>
       </c>
       <c r="D640">
-        <v>7713.367</v>
+        <v>7730.367</v>
       </c>
       <c r="E640">
-        <v>10351.966</v>
+        <v>10421.724</v>
       </c>
       <c r="F640">
-        <v>-2638.599</v>
+        <v>-2691.357</v>
       </c>
       <c r="G640">
-        <v>20212.609</v>
+        <v>20443.441</v>
       </c>
       <c r="H640">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="I640">
         <v>4.9</v>
       </c>
       <c r="J640">
-        <v>38.2</v>
+        <v>37.8</v>
       </c>
       <c r="K640">
-        <v>-13.1</v>
+        <v>-13.2</v>
       </c>
       <c r="L640">
         <v>7</v>
       </c>
       <c r="M640">
-        <v>13</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>654.419</v>
       </c>
       <c r="C641">
-        <v>1090.742</v>
+        <v>1095.226</v>
       </c>
       <c r="D641">
-        <v>8009.452</v>
+        <v>8043.839</v>
       </c>
       <c r="E641">
-        <v>10224.766</v>
+        <v>10324.238</v>
       </c>
       <c r="F641">
-        <v>-2215.314</v>
+        <v>-2280.399</v>
       </c>
       <c r="G641">
-        <v>20322.93</v>
+        <v>20532.707</v>
       </c>
       <c r="H641">
         <v>3.2</v>
       </c>
       <c r="I641">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="J641">
-        <v>39.4</v>
+        <v>39.2</v>
       </c>
       <c r="K641">
-        <v>-10.9</v>
+        <v>-11.1</v>
       </c>
       <c r="L641">
-        <v>8.2</v>
+        <v>8.1</v>
       </c>
       <c r="M641">
         <v>13.6</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>698.9</v>
+        <v>705.767</v>
       </c>
       <c r="C642">
-        <v>1228.833</v>
+        <v>1237.033</v>
       </c>
       <c r="D642">
-        <v>7950.767</v>
+        <v>7983.467</v>
       </c>
       <c r="E642">
-        <v>10714.532</v>
+        <v>10744.821</v>
       </c>
       <c r="F642">
-        <v>-2763.765</v>
+        <v>-2761.354</v>
       </c>
       <c r="G642">
-        <v>21007.196</v>
+        <v>21081.526</v>
       </c>
       <c r="H642">
         <v>3.3</v>
       </c>
       <c r="I642">
-        <v>5.8</v>
+        <v>5.9</v>
       </c>
       <c r="J642">
-        <v>37.8</v>
+        <v>37.9</v>
       </c>
       <c r="K642">
-        <v>-13.2</v>
+        <v>-13.1</v>
       </c>
       <c r="L642">
         <v>8.8</v>
       </c>
       <c r="M642">
         <v>15.5</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>674.806</v>
       </c>
       <c r="C643">
-        <v>933.323</v>
+        <v>934.935</v>
       </c>
       <c r="D643">
-        <v>7961.484</v>
+        <v>7980.355</v>
       </c>
       <c r="E643">
-        <v>10325.075</v>
+        <v>10391.165</v>
       </c>
       <c r="F643">
-        <v>-2363.591</v>
+        <v>-2410.81</v>
       </c>
       <c r="G643">
-        <v>20984.269</v>
+        <v>21191.641</v>
       </c>
       <c r="H643">
         <v>3.2</v>
       </c>
       <c r="I643">
         <v>4.4</v>
       </c>
       <c r="J643">
-        <v>37.9</v>
+        <v>37.7</v>
       </c>
       <c r="K643">
-        <v>-11.3</v>
+        <v>-11.4</v>
       </c>
       <c r="L643">
         <v>8.5</v>
       </c>
       <c r="M643">
         <v>11.7</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>822</v>
       </c>
       <c r="C644">
         <v>1301.581</v>
       </c>
       <c r="D644">
-        <v>8187.742</v>
+        <v>8192.548</v>
       </c>
       <c r="E644">
-        <v>10522.201</v>
+        <v>10683.357</v>
       </c>
       <c r="F644">
-        <v>-2334.459</v>
+        <v>-2490.809</v>
       </c>
       <c r="G644">
-        <v>21195.424</v>
+        <v>21212.544</v>
       </c>
       <c r="H644">
         <v>3.9</v>
       </c>
       <c r="I644">
         <v>6.1</v>
       </c>
       <c r="J644">
         <v>38.6</v>
       </c>
       <c r="K644">
-        <v>-11</v>
+        <v>-11.7</v>
       </c>
       <c r="L644">
         <v>10</v>
       </c>
       <c r="M644">
         <v>15.9</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>762.433</v>
       </c>
       <c r="C645">
         <v>1316.033</v>
       </c>
       <c r="D645">
-        <v>8330.233</v>
+        <v>8331.367</v>
       </c>
       <c r="E645">
-        <v>11170.157</v>
+        <v>11274.818</v>
       </c>
       <c r="F645">
-        <v>-2839.924</v>
+        <v>-2943.451</v>
       </c>
       <c r="G645">
-        <v>20720.07</v>
+        <v>20868.233</v>
       </c>
       <c r="H645">
         <v>3.7</v>
       </c>
       <c r="I645">
-        <v>6.4</v>
+        <v>6.3</v>
       </c>
       <c r="J645">
-        <v>40.2</v>
+        <v>39.9</v>
       </c>
       <c r="K645">
-        <v>-13.7</v>
+        <v>-14.1</v>
       </c>
       <c r="L645">
         <v>9.2</v>
       </c>
       <c r="M645">
         <v>15.8</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>612</v>
       </c>
       <c r="C646">
         <v>1080.387</v>
       </c>
       <c r="D646">
-        <v>7495.548</v>
+        <v>7502.871</v>
       </c>
       <c r="E646">
-        <v>11023.732</v>
+        <v>11074.169</v>
       </c>
       <c r="F646">
-        <v>-3528.183</v>
+        <v>-3571.298</v>
       </c>
       <c r="G646">
-        <v>20846.401</v>
+        <v>20972.568</v>
       </c>
       <c r="H646">
         <v>2.9</v>
       </c>
       <c r="I646">
         <v>5.2</v>
       </c>
       <c r="J646">
-        <v>36</v>
+        <v>35.8</v>
       </c>
       <c r="K646">
-        <v>-16.9</v>
+        <v>-17</v>
       </c>
       <c r="L646">
         <v>8.2</v>
       </c>
       <c r="M646">
         <v>14.4</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>661.8</v>
       </c>
       <c r="C647">
         <v>1060.033</v>
       </c>
       <c r="D647">
         <v>7433.533</v>
       </c>
       <c r="E647">
-        <v>11297.97</v>
+        <v>11179.476</v>
       </c>
       <c r="F647">
-        <v>-3864.436</v>
+        <v>-3745.943</v>
       </c>
       <c r="G647">
-        <v>20226.609</v>
+        <v>20493.091</v>
       </c>
       <c r="H647">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="I647">
         <v>5.2</v>
       </c>
       <c r="J647">
-        <v>36.8</v>
+        <v>36.3</v>
       </c>
       <c r="K647">
-        <v>-19.1</v>
+        <v>-18.3</v>
       </c>
       <c r="L647">
         <v>8.9</v>
       </c>
       <c r="M647">
         <v>14.3</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>680.129</v>
       </c>
       <c r="C648">
         <v>1080.161</v>
       </c>
       <c r="D648">
-        <v>8288.516</v>
+        <v>8291.226</v>
       </c>
       <c r="E648">
-        <v>11421.524</v>
+        <v>11308.117</v>
       </c>
       <c r="F648">
-        <v>-3133.008</v>
+        <v>-3016.891</v>
       </c>
       <c r="G648">
-        <v>20851.359</v>
+        <v>20870.319</v>
       </c>
       <c r="H648">
         <v>3.3</v>
       </c>
       <c r="I648">
         <v>5.2</v>
       </c>
       <c r="J648">
-        <v>39.8</v>
+        <v>39.7</v>
       </c>
       <c r="K648">
-        <v>-15</v>
+        <v>-14.5</v>
       </c>
       <c r="L648">
         <v>8.2</v>
       </c>
       <c r="M648">
         <v>13</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>817.194</v>
       </c>
       <c r="C649">
         <v>1239.387</v>
       </c>
       <c r="D649">
         <v>8173.29</v>
       </c>
       <c r="E649">
         <v>10780.183</v>
       </c>
       <c r="F649">
@@ -26908,125 +26908,166 @@
         <v>20070.569</v>
       </c>
       <c r="H653">
         <v>1.2</v>
       </c>
       <c r="I653">
         <v>5.1</v>
       </c>
       <c r="J653">
         <v>37.9</v>
       </c>
       <c r="K653">
         <v>-29.5</v>
       </c>
       <c r="L653">
         <v>3.1</v>
       </c>
       <c r="M653">
         <v>13.3</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
-      <c r="B654" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="B654">
+        <v>142.633</v>
+      </c>
+      <c r="C654">
+        <v>1026.633</v>
       </c>
       <c r="D654">
-        <v>6957.188</v>
+        <v>7674.267</v>
       </c>
       <c r="E654">
-        <v>11967.8</v>
+        <v>12539.625</v>
       </c>
       <c r="F654">
-        <v>-5010.612</v>
+        <v>-4865.358</v>
       </c>
       <c r="G654">
-        <v>20621.994</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>20735.916</v>
+      </c>
+      <c r="H654">
+        <v>0.7</v>
+      </c>
+      <c r="I654">
+        <v>5</v>
       </c>
       <c r="J654">
-        <v>33.7</v>
+        <v>37</v>
       </c>
       <c r="K654">
-        <v>-24.3</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>-23.5</v>
+      </c>
+      <c r="L654">
+        <v>1.9</v>
+      </c>
+      <c r="M654">
+        <v>13.4</v>
       </c>
     </row>
     <row r="655" spans="1:26">
       <c r="A655" s="6">
         <v>46204.0</v>
       </c>
       <c r="B655" t="s">
         <v>20</v>
       </c>
       <c r="C655" t="s">
         <v>20</v>
       </c>
-      <c r="D655" t="s">
-[...9 lines deleted...]
-        <v>20</v>
+      <c r="D655">
+        <v>7363.17</v>
+      </c>
+      <c r="E655">
+        <v>11097.613</v>
+      </c>
+      <c r="F655">
+        <v>-3734.443</v>
+      </c>
+      <c r="G655">
+        <v>20442.332</v>
       </c>
       <c r="H655" t="s">
         <v>20</v>
       </c>
       <c r="I655" t="s">
         <v>20</v>
       </c>
-      <c r="J655" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="J655">
+        <v>36</v>
+      </c>
+      <c r="K655">
+        <v>-18.3</v>
       </c>
       <c r="L655" t="s">
         <v>20</v>
       </c>
       <c r="M655" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="656" spans="1:26">
+      <c r="A656" s="6">
+        <v>46235.0</v>
+      </c>
+      <c r="B656" t="s">
+        <v>20</v>
+      </c>
+      <c r="C656" t="s">
+        <v>20</v>
+      </c>
+      <c r="D656">
+        <v>8106.747</v>
+      </c>
+      <c r="E656">
+        <v>11890.613</v>
+      </c>
+      <c r="F656">
+        <v>-3783.866</v>
+      </c>
+      <c r="G656">
+        <v>20296.514</v>
+      </c>
+      <c r="H656" t="s">
+        <v>20</v>
+      </c>
+      <c r="I656" t="s">
+        <v>20</v>
+      </c>
+      <c r="J656">
+        <v>39.9</v>
+      </c>
+      <c r="K656">
+        <v>-18.6</v>
+      </c>
+      <c r="L656" t="s">
+        <v>20</v>
+      </c>
+      <c r="M656" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -30265,78 +30306,78 @@
       </c>
       <c r="H88">
         <v>3.5</v>
       </c>
       <c r="I88">
         <v>6.1</v>
       </c>
       <c r="J88">
         <v>41.2</v>
       </c>
       <c r="K88">
         <v>-11.1</v>
       </c>
       <c r="L88">
         <v>8.5</v>
       </c>
       <c r="M88">
         <v>14.9</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>676.425</v>
+        <v>676.989</v>
       </c>
       <c r="C89">
-        <v>1127.159</v>
+        <v>1130.164</v>
       </c>
       <c r="D89">
-        <v>7916.6</v>
+        <v>7936.501</v>
       </c>
       <c r="E89">
-        <v>10714.387</v>
+        <v>10784.655</v>
       </c>
       <c r="F89">
-        <v>-2797.787</v>
+        <v>-2848.154</v>
       </c>
       <c r="G89">
-        <v>20610.329</v>
+        <v>20736.134</v>
       </c>
       <c r="H89">
         <v>3.3</v>
       </c>
       <c r="I89">
         <v>5.5</v>
       </c>
       <c r="J89">
-        <v>38.4</v>
+        <v>38.3</v>
       </c>
       <c r="K89">
-        <v>-13.6</v>
+        <v>-13.7</v>
       </c>
       <c r="L89">
         <v>8.5</v>
       </c>
       <c r="M89">
         <v>14.2</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>