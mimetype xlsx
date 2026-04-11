--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 3.2 Refinery and Blender Net Inputs and Net Production</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Refinery and Blender Net Input</t>
   </si>
   <si>
     <t>Natural Gas Liquids Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Other Liquids Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Total Petroleum Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Refinery and Blender Net Production</t>
   </si>
   <si>
     <t>Propane Refinery and Blender Net Production</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -30446,167 +30446,261 @@
       </c>
       <c r="J646">
         <v>374.387</v>
       </c>
       <c r="K646">
         <v>1715.516</v>
       </c>
       <c r="L646">
         <v>9610.581</v>
       </c>
       <c r="M646">
         <v>321.161</v>
       </c>
       <c r="N646">
         <v>2065.677</v>
       </c>
       <c r="O646">
         <v>18896.226</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>16442.47</v>
+        <v>16627.6</v>
       </c>
       <c r="C647">
-        <v>768.418</v>
+        <v>893.133</v>
       </c>
       <c r="D647">
-        <v>1080.143</v>
+        <v>919.667</v>
       </c>
       <c r="E647">
-        <v>18291.031</v>
+        <v>18440.4</v>
       </c>
       <c r="F647">
-        <v>5039.44</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>5233.3</v>
+      </c>
+      <c r="G647">
+        <v>291.067</v>
+      </c>
+      <c r="H647">
+        <v>246.167</v>
       </c>
       <c r="I647">
-        <v>628.978</v>
+        <v>537.233</v>
       </c>
       <c r="J647">
-        <v>293.469</v>
+        <v>319.667</v>
       </c>
       <c r="K647">
-        <v>1847.819</v>
+        <v>1863.767</v>
       </c>
       <c r="L647">
-        <v>9307.941</v>
+        <v>9374.333</v>
       </c>
       <c r="M647">
-        <v>309.133</v>
+        <v>328.767</v>
       </c>
       <c r="N647">
-        <v>2488.354</v>
+        <v>2237.633</v>
       </c>
       <c r="O647">
-        <v>19286.157</v>
+        <v>19357.467</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>16876.713</v>
+        <v>16985.452</v>
       </c>
       <c r="C648">
-        <v>769.46</v>
+        <v>907.71</v>
       </c>
       <c r="D648">
-        <v>840.963</v>
+        <v>625.484</v>
       </c>
       <c r="E648">
-        <v>18487.136</v>
+        <v>18518.645</v>
       </c>
       <c r="F648">
-        <v>5285.208</v>
-[...1 lines deleted...]
-      <c r="G648" t="s">
+        <v>5329.323</v>
+      </c>
+      <c r="G648">
+        <v>295.71</v>
+      </c>
+      <c r="H648">
+        <v>257.032</v>
+      </c>
+      <c r="I648">
+        <v>552.742</v>
+      </c>
+      <c r="J648">
+        <v>344.871</v>
+      </c>
+      <c r="K648">
+        <v>1872.903</v>
+      </c>
+      <c r="L648">
+        <v>9370.645</v>
+      </c>
+      <c r="M648">
+        <v>305.484</v>
+      </c>
+      <c r="N648">
+        <v>2289.516</v>
+      </c>
+      <c r="O648">
+        <v>19512.742</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>16435.683</v>
+      </c>
+      <c r="C649">
+        <v>757.316</v>
+      </c>
+      <c r="D649">
+        <v>737.634</v>
+      </c>
+      <c r="E649">
+        <v>17930.633</v>
+      </c>
+      <c r="F649">
+        <v>5004.668</v>
+      </c>
+      <c r="G649" t="s">
         <v>21</v>
       </c>
-      <c r="H648" t="s">
+      <c r="H649" t="s">
         <v>21</v>
       </c>
-      <c r="I648">
-[...18 lines deleted...]
-        <v>19511.357</v>
+      <c r="I649">
+        <v>468.399</v>
+      </c>
+      <c r="J649">
+        <v>316.79</v>
+      </c>
+      <c r="K649">
+        <v>1756.751</v>
+      </c>
+      <c r="L649">
+        <v>8956.419</v>
+      </c>
+      <c r="M649">
+        <v>285.555</v>
+      </c>
+      <c r="N649">
+        <v>2602.018</v>
+      </c>
+      <c r="O649">
+        <v>18922.201</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>14367.452</v>
+      </c>
+      <c r="C650">
+        <v>672.94</v>
+      </c>
+      <c r="D650">
+        <v>2826.96</v>
+      </c>
+      <c r="E650">
+        <v>17867.351</v>
+      </c>
+      <c r="F650">
+        <v>4365.581</v>
+      </c>
+      <c r="G650" t="s">
+        <v>21</v>
+      </c>
+      <c r="H650" t="s">
+        <v>21</v>
+      </c>
+      <c r="I650">
+        <v>237.632</v>
+      </c>
+      <c r="J650">
+        <v>409.241</v>
+      </c>
+      <c r="K650">
+        <v>1565.871</v>
+      </c>
+      <c r="L650">
+        <v>8271.452</v>
+      </c>
+      <c r="M650">
+        <v>260.129</v>
+      </c>
+      <c r="N650">
+        <v>3854.787</v>
+      </c>
+      <c r="O650">
+        <v>18727.061</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -34277,50 +34371,97 @@
         <v>272.678</v>
       </c>
       <c r="H88">
         <v>263.049</v>
       </c>
       <c r="I88">
         <v>535.727</v>
       </c>
       <c r="J88">
         <v>580.115</v>
       </c>
       <c r="K88">
         <v>1805.18</v>
       </c>
       <c r="L88">
         <v>9619.735</v>
       </c>
       <c r="M88">
         <v>316.249</v>
       </c>
       <c r="N88">
         <v>2268.249</v>
       </c>
       <c r="O88">
         <v>19525.609</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>16370.921</v>
+      </c>
+      <c r="C89">
+        <v>635.912</v>
+      </c>
+      <c r="D89">
+        <v>1436.31</v>
+      </c>
+      <c r="E89">
+        <v>18443.142</v>
+      </c>
+      <c r="F89">
+        <v>4993.721</v>
+      </c>
+      <c r="G89">
+        <v>280.937</v>
+      </c>
+      <c r="H89">
+        <v>247.627</v>
+      </c>
+      <c r="I89">
+        <v>528.564</v>
+      </c>
+      <c r="J89">
+        <v>579.016</v>
+      </c>
+      <c r="K89">
+        <v>1825.025</v>
+      </c>
+      <c r="L89">
+        <v>9461.726</v>
+      </c>
+      <c r="M89">
+        <v>311.701</v>
+      </c>
+      <c r="N89">
+        <v>2244.436</v>
+      </c>
+      <c r="O89">
+        <v>19415.625</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>