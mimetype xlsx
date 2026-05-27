--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 3.2 Refinery and Blender Net Inputs and Net Production</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Refinery and Blender Net Input</t>
   </si>
   <si>
     <t>Natural Gas Liquids Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Other Liquids Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Total Petroleum Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Refinery and Blender Net Production</t>
   </si>
   <si>
     <t>Propane Refinery and Blender Net Production</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -30540,137 +30540,231 @@
       </c>
       <c r="J648">
         <v>344.871</v>
       </c>
       <c r="K648">
         <v>1872.903</v>
       </c>
       <c r="L648">
         <v>9370.645</v>
       </c>
       <c r="M648">
         <v>305.484</v>
       </c>
       <c r="N648">
         <v>2289.516</v>
       </c>
       <c r="O648">
         <v>19512.742</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>16435.683</v>
+        <v>16334.774</v>
       </c>
       <c r="C649">
-        <v>757.316</v>
+        <v>766.806</v>
       </c>
       <c r="D649">
-        <v>737.634</v>
+        <v>405.871</v>
       </c>
       <c r="E649">
-        <v>17930.633</v>
+        <v>17507.452</v>
       </c>
       <c r="F649">
-        <v>5004.668</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>4984.548</v>
+      </c>
+      <c r="G649">
+        <v>273.226</v>
+      </c>
+      <c r="H649">
+        <v>242.839</v>
       </c>
       <c r="I649">
-        <v>468.399</v>
+        <v>516.065</v>
       </c>
       <c r="J649">
-        <v>316.79</v>
+        <v>346.161</v>
       </c>
       <c r="K649">
-        <v>1756.751</v>
+        <v>1772.323</v>
       </c>
       <c r="L649">
-        <v>8956.419</v>
+        <v>8802.774</v>
       </c>
       <c r="M649">
-        <v>285.555</v>
+        <v>296.129</v>
       </c>
       <c r="N649">
-        <v>2602.018</v>
+        <v>2264.194</v>
       </c>
       <c r="O649">
-        <v>18922.201</v>
+        <v>18466.129</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>14367.452</v>
+        <v>15908.321</v>
       </c>
       <c r="C650">
-        <v>672.94</v>
+        <v>640.75</v>
       </c>
       <c r="D650">
-        <v>2826.96</v>
+        <v>1229.214</v>
       </c>
       <c r="E650">
-        <v>17867.351</v>
+        <v>17778.286</v>
       </c>
       <c r="F650">
-        <v>4365.581</v>
-[...1 lines deleted...]
-      <c r="G650" t="s">
+        <v>4857.964</v>
+      </c>
+      <c r="G650">
+        <v>269.607</v>
+      </c>
+      <c r="H650">
+        <v>226.321</v>
+      </c>
+      <c r="I650">
+        <v>495.929</v>
+      </c>
+      <c r="J650">
+        <v>435.893</v>
+      </c>
+      <c r="K650">
+        <v>1747.321</v>
+      </c>
+      <c r="L650">
+        <v>9177.964</v>
+      </c>
+      <c r="M650">
+        <v>306.821</v>
+      </c>
+      <c r="N650">
+        <v>2219.929</v>
+      </c>
+      <c r="O650">
+        <v>18745.893</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>16340.576</v>
+      </c>
+      <c r="C651">
+        <v>572.999</v>
+      </c>
+      <c r="D651">
+        <v>1747.031</v>
+      </c>
+      <c r="E651">
+        <v>18660.606</v>
+      </c>
+      <c r="F651">
+        <v>4978.846</v>
+      </c>
+      <c r="G651" t="s">
         <v>21</v>
       </c>
-      <c r="H650" t="s">
+      <c r="H651" t="s">
         <v>21</v>
       </c>
-      <c r="I650">
-[...18 lines deleted...]
-        <v>18727.061</v>
+      <c r="I651">
+        <v>565.458</v>
+      </c>
+      <c r="J651">
+        <v>592.368</v>
+      </c>
+      <c r="K651">
+        <v>1896.75</v>
+      </c>
+      <c r="L651">
+        <v>9369.349</v>
+      </c>
+      <c r="M651">
+        <v>300.62</v>
+      </c>
+      <c r="N651">
+        <v>2495.215</v>
+      </c>
+      <c r="O651">
+        <v>19633.148</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>16046.752</v>
+      </c>
+      <c r="C652">
+        <v>545.851</v>
+      </c>
+      <c r="D652">
+        <v>2166.664</v>
+      </c>
+      <c r="E652">
+        <v>18759.267</v>
+      </c>
+      <c r="F652">
+        <v>4926.528</v>
+      </c>
+      <c r="G652" t="s">
+        <v>21</v>
+      </c>
+      <c r="H652" t="s">
+        <v>21</v>
+      </c>
+      <c r="I652">
+        <v>595.467</v>
+      </c>
+      <c r="J652">
+        <v>734.542</v>
+      </c>
+      <c r="K652">
+        <v>2002.079</v>
+      </c>
+      <c r="L652">
+        <v>9471.468</v>
+      </c>
+      <c r="M652">
+        <v>307.551</v>
+      </c>
+      <c r="N652">
+        <v>2269.443</v>
+      </c>
+      <c r="O652">
+        <v>19711.611</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>