--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 3.2 Refinery and Blender Net Inputs and Net Production</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Refinery and Blender Net Input</t>
   </si>
   <si>
     <t>Natural Gas Liquids Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Other Liquids Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Total Petroleum Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Refinery and Blender Net Production</t>
   </si>
   <si>
     <t>Propane Refinery and Blender Net Production</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -30634,137 +30634,184 @@
       </c>
       <c r="J650">
         <v>435.893</v>
       </c>
       <c r="K650">
         <v>1747.321</v>
       </c>
       <c r="L650">
         <v>9177.964</v>
       </c>
       <c r="M650">
         <v>306.821</v>
       </c>
       <c r="N650">
         <v>2219.929</v>
       </c>
       <c r="O650">
         <v>18745.893</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>16340.576</v>
+        <v>16396.29</v>
       </c>
       <c r="C651">
-        <v>572.999</v>
+        <v>590.742</v>
       </c>
       <c r="D651">
-        <v>1747.031</v>
+        <v>1592.71</v>
       </c>
       <c r="E651">
-        <v>18660.606</v>
+        <v>18579.742</v>
       </c>
       <c r="F651">
-        <v>4978.846</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>5004.742</v>
+      </c>
+      <c r="G651">
+        <v>284.968</v>
+      </c>
+      <c r="H651">
+        <v>253.097</v>
       </c>
       <c r="I651">
-        <v>565.458</v>
+        <v>538.065</v>
       </c>
       <c r="J651">
-        <v>592.368</v>
+        <v>602</v>
       </c>
       <c r="K651">
-        <v>1896.75</v>
+        <v>2004.097</v>
       </c>
       <c r="L651">
-        <v>9369.349</v>
+        <v>9342.968</v>
       </c>
       <c r="M651">
-        <v>300.62</v>
+        <v>345.387</v>
       </c>
       <c r="N651">
-        <v>2495.215</v>
+        <v>2239.129</v>
       </c>
       <c r="O651">
-        <v>19633.148</v>
+        <v>19538.323</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>16046.752</v>
       </c>
       <c r="C652">
         <v>545.851</v>
       </c>
       <c r="D652">
-        <v>2166.664</v>
+        <v>2143.525</v>
       </c>
       <c r="E652">
-        <v>18759.267</v>
+        <v>18736.128</v>
       </c>
       <c r="F652">
         <v>4926.528</v>
       </c>
       <c r="G652" t="s">
         <v>21</v>
       </c>
       <c r="H652" t="s">
         <v>21</v>
       </c>
       <c r="I652">
-        <v>595.467</v>
+        <v>563.262</v>
       </c>
       <c r="J652">
         <v>734.542</v>
       </c>
       <c r="K652">
         <v>2002.079</v>
       </c>
       <c r="L652">
         <v>9471.468</v>
       </c>
       <c r="M652">
         <v>307.551</v>
       </c>
       <c r="N652">
-        <v>2269.443</v>
+        <v>2246.304</v>
       </c>
       <c r="O652">
-        <v>19711.611</v>
+        <v>19688.472</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>16673.393</v>
+      </c>
+      <c r="C653">
+        <v>509.725</v>
+      </c>
+      <c r="D653">
+        <v>1870.843</v>
+      </c>
+      <c r="E653">
+        <v>19053.961</v>
+      </c>
+      <c r="F653">
+        <v>5033.203</v>
+      </c>
+      <c r="G653" t="s">
+        <v>21</v>
+      </c>
+      <c r="H653" t="s">
+        <v>21</v>
+      </c>
+      <c r="I653">
+        <v>584.413</v>
+      </c>
+      <c r="J653">
+        <v>820.292</v>
+      </c>
+      <c r="K653">
+        <v>2051.436</v>
+      </c>
+      <c r="L653">
+        <v>9458.719</v>
+      </c>
+      <c r="M653">
+        <v>275.55</v>
+      </c>
+      <c r="N653">
+        <v>2403.903</v>
+      </c>
+      <c r="O653">
+        <v>20043.103</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>