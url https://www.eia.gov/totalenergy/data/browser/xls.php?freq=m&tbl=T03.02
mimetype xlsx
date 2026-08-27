--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 3.2 Refinery and Blender Net Inputs and Net Production</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Refinery and Blender Net Input</t>
   </si>
   <si>
     <t>Natural Gas Liquids Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Other Liquids Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Total Petroleum Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Refinery and Blender Net Production</t>
   </si>
   <si>
     <t>Propane Refinery and Blender Net Production</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -30681,137 +30681,231 @@
       </c>
       <c r="J651">
         <v>602</v>
       </c>
       <c r="K651">
         <v>2004.097</v>
       </c>
       <c r="L651">
         <v>9342.968</v>
       </c>
       <c r="M651">
         <v>345.387</v>
       </c>
       <c r="N651">
         <v>2239.129</v>
       </c>
       <c r="O651">
         <v>19538.323</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>16046.752</v>
+        <v>16144.633</v>
       </c>
       <c r="C652">
-        <v>545.851</v>
+        <v>565.533</v>
       </c>
       <c r="D652">
-        <v>2143.525</v>
+        <v>2109.567</v>
       </c>
       <c r="E652">
-        <v>18736.128</v>
+        <v>18819.733</v>
       </c>
       <c r="F652">
-        <v>4926.528</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>4930.067</v>
+      </c>
+      <c r="G652">
+        <v>292.233</v>
+      </c>
+      <c r="H652">
+        <v>253.933</v>
       </c>
       <c r="I652">
-        <v>563.262</v>
+        <v>546.167</v>
       </c>
       <c r="J652">
-        <v>734.542</v>
+        <v>716.433</v>
       </c>
       <c r="K652">
-        <v>2002.079</v>
+        <v>2057.733</v>
       </c>
       <c r="L652">
-        <v>9471.468</v>
+        <v>9476.133</v>
       </c>
       <c r="M652">
-        <v>307.551</v>
+        <v>328.6</v>
       </c>
       <c r="N652">
-        <v>2246.304</v>
+        <v>2228.067</v>
       </c>
       <c r="O652">
-        <v>19688.472</v>
+        <v>19737.033</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>16673.393</v>
+        <v>16786.839</v>
       </c>
       <c r="C653">
-        <v>509.725</v>
+        <v>508</v>
       </c>
       <c r="D653">
-        <v>1870.843</v>
+        <v>1560.452</v>
       </c>
       <c r="E653">
-        <v>19053.961</v>
+        <v>18855.29</v>
       </c>
       <c r="F653">
-        <v>5033.203</v>
-[...1 lines deleted...]
-      <c r="G653" t="s">
+        <v>5070.516</v>
+      </c>
+      <c r="G653">
+        <v>283.613</v>
+      </c>
+      <c r="H653">
+        <v>253.677</v>
+      </c>
+      <c r="I653">
+        <v>537.29</v>
+      </c>
+      <c r="J653">
+        <v>765.935</v>
+      </c>
+      <c r="K653">
+        <v>2041.903</v>
+      </c>
+      <c r="L653">
+        <v>9345.548</v>
+      </c>
+      <c r="M653">
+        <v>278.29</v>
+      </c>
+      <c r="N653">
+        <v>2308.613</v>
+      </c>
+      <c r="O653">
+        <v>19810.806</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>17115.373</v>
+      </c>
+      <c r="C654">
+        <v>565.256</v>
+      </c>
+      <c r="D654">
+        <v>1883.969</v>
+      </c>
+      <c r="E654">
+        <v>19564.598</v>
+      </c>
+      <c r="F654">
+        <v>5196.509</v>
+      </c>
+      <c r="G654" t="s">
         <v>21</v>
       </c>
-      <c r="H653" t="s">
+      <c r="H654" t="s">
         <v>21</v>
       </c>
-      <c r="I653">
-[...18 lines deleted...]
-        <v>20043.103</v>
+      <c r="I654">
+        <v>536.454</v>
+      </c>
+      <c r="J654">
+        <v>809.605</v>
+      </c>
+      <c r="K654">
+        <v>2154.248</v>
+      </c>
+      <c r="L654">
+        <v>9688.133</v>
+      </c>
+      <c r="M654">
+        <v>301.031</v>
+      </c>
+      <c r="N654">
+        <v>2427.111</v>
+      </c>
+      <c r="O654">
+        <v>20576.638</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655" t="s">
+        <v>21</v>
+      </c>
+      <c r="C655">
+        <v>531.524</v>
+      </c>
+      <c r="D655" t="s">
+        <v>21</v>
+      </c>
+      <c r="E655">
+        <v>19531.043</v>
+      </c>
+      <c r="F655" t="s">
+        <v>21</v>
+      </c>
+      <c r="G655" t="s">
+        <v>21</v>
+      </c>
+      <c r="H655" t="s">
+        <v>21</v>
+      </c>
+      <c r="I655" t="s">
+        <v>21</v>
+      </c>
+      <c r="J655">
+        <v>801.048</v>
+      </c>
+      <c r="K655" t="s">
+        <v>21</v>
+      </c>
+      <c r="L655" t="s">
+        <v>21</v>
+      </c>
+      <c r="M655" t="s">
+        <v>21</v>
+      </c>
+      <c r="N655" t="s">
+        <v>21</v>
+      </c>
+      <c r="O655" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>