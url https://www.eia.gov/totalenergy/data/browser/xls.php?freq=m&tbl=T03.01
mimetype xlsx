--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 3.1 Petroleum Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Production, 48 States</t>
   </si>
   <si>
     <t>Crude Oil Production, Alaska</t>
   </si>
   <si>
     <t>Crude Oil Production, Total</t>
   </si>
   <si>
     <t>Natural Gas Liquids Production</t>
   </si>
   <si>
     <t>Total Petroleum Field Production</t>
   </si>
   <si>
     <t>Biofuels Plant Net Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28443,249 +28443,337 @@
       </c>
       <c r="I644">
         <v>8187.742</v>
       </c>
       <c r="J644">
         <v>10522.201</v>
       </c>
       <c r="K644">
         <v>-2334.459</v>
       </c>
       <c r="L644">
         <v>725.291</v>
       </c>
       <c r="M644">
         <v>343.16</v>
       </c>
       <c r="N644">
         <v>21195.424</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>13420.736</v>
+        <v>13410.112</v>
       </c>
       <c r="C645">
         <v>418.044</v>
       </c>
       <c r="D645">
-        <v>13838.78</v>
+        <v>13828.156</v>
       </c>
       <c r="E645">
         <v>7894.667</v>
       </c>
       <c r="F645">
-        <v>21733.446</v>
+        <v>21722.822</v>
       </c>
       <c r="G645">
         <v>1374.364</v>
       </c>
       <c r="H645">
         <v>986.567</v>
       </c>
       <c r="I645">
         <v>8330.233</v>
       </c>
       <c r="J645">
         <v>11170.157</v>
       </c>
       <c r="K645">
         <v>-2839.924</v>
       </c>
       <c r="L645">
         <v>221.977</v>
       </c>
       <c r="M645">
-        <v>-312.405</v>
+        <v>-301.782</v>
       </c>
       <c r="N645">
         <v>20720.07</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>13442.64</v>
+        <v>13435.972</v>
       </c>
       <c r="C646">
         <v>427.791</v>
       </c>
       <c r="D646">
-        <v>13870.431</v>
+        <v>13863.763</v>
       </c>
       <c r="E646">
         <v>7798.452</v>
       </c>
       <c r="F646">
-        <v>21668.882</v>
+        <v>21662.214</v>
       </c>
       <c r="G646">
         <v>1413.135</v>
       </c>
       <c r="H646">
         <v>871.581</v>
       </c>
       <c r="I646">
         <v>7495.548</v>
       </c>
       <c r="J646">
-        <v>10809.83</v>
+        <v>11023.732</v>
       </c>
       <c r="K646">
-        <v>-3314.281</v>
+        <v>-3528.183</v>
       </c>
       <c r="L646">
         <v>-433.057</v>
       </c>
       <c r="M646">
-        <v>-194.245</v>
+        <v>-5.403</v>
       </c>
       <c r="N646">
-        <v>20878.129</v>
+        <v>20846.401</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>13402.2</v>
+        <v>13359.723</v>
       </c>
       <c r="C647">
-        <v>430.2</v>
+        <v>428.498</v>
       </c>
       <c r="D647">
-        <v>13832.4</v>
+        <v>13788.221</v>
       </c>
       <c r="E647">
-        <v>7618.314</v>
+        <v>7849.1</v>
       </c>
       <c r="F647">
-        <v>21450.714</v>
+        <v>21637.321</v>
       </c>
       <c r="G647">
-        <v>1389.255</v>
+        <v>1429.774</v>
       </c>
       <c r="H647">
-        <v>995.126</v>
+        <v>917.067</v>
       </c>
       <c r="I647">
-        <v>7634.084</v>
+        <v>7433.533</v>
       </c>
       <c r="J647">
-        <v>10963.067</v>
+        <v>11297.97</v>
       </c>
       <c r="K647">
-        <v>-3328.983</v>
+        <v>-3864.436</v>
       </c>
       <c r="L647">
-        <v>231.709</v>
+        <v>460.969</v>
       </c>
       <c r="M647">
-        <v>124.55</v>
+        <v>567.852</v>
       </c>
       <c r="N647">
-        <v>20398.953</v>
+        <v>20226.609</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>13396.838</v>
+        <v>13222.14</v>
       </c>
       <c r="C648">
-        <v>433.581</v>
+        <v>432.775</v>
       </c>
       <c r="D648">
-        <v>13830.419</v>
+        <v>13654.915</v>
       </c>
       <c r="E648">
-        <v>7385.792</v>
+        <v>7600.129</v>
       </c>
       <c r="F648">
-        <v>21216.211</v>
+        <v>21255.044</v>
       </c>
       <c r="G648">
-        <v>1428.248</v>
+        <v>1421.091</v>
       </c>
       <c r="H648">
-        <v>1024.221</v>
+        <v>994.097</v>
       </c>
       <c r="I648">
-        <v>7935.086</v>
+        <v>8288.516</v>
       </c>
       <c r="J648">
-        <v>11272.129</v>
+        <v>11421.524</v>
       </c>
       <c r="K648">
-        <v>-3337.043</v>
+        <v>-3133.008</v>
       </c>
       <c r="L648">
-        <v>637.34</v>
+        <v>65.71</v>
       </c>
       <c r="M648">
-        <v>354.238</v>
+        <v>379.845</v>
       </c>
       <c r="N648">
-        <v>20048.535</v>
+        <v>20851.359</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>13183.677</v>
+      </c>
+      <c r="C649">
+        <v>429.516</v>
+      </c>
+      <c r="D649">
+        <v>13613.193</v>
+      </c>
+      <c r="E649">
+        <v>6845.492</v>
+      </c>
+      <c r="F649">
+        <v>20458.685</v>
+      </c>
+      <c r="G649">
+        <v>1410.292</v>
+      </c>
+      <c r="H649">
+        <v>991.568</v>
+      </c>
+      <c r="I649">
+        <v>8004.443</v>
+      </c>
+      <c r="J649">
+        <v>11114.258</v>
+      </c>
+      <c r="K649">
+        <v>-3109.815</v>
+      </c>
+      <c r="L649">
+        <v>-511.685</v>
+      </c>
+      <c r="M649">
+        <v>508.85</v>
+      </c>
+      <c r="N649">
+        <v>20771.265</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>11993.581</v>
+      </c>
+      <c r="C650">
+        <v>388.742</v>
+      </c>
+      <c r="D650">
+        <v>12382.323</v>
+      </c>
+      <c r="E650">
+        <v>6788.419</v>
+      </c>
+      <c r="F650">
+        <v>19170.742</v>
+      </c>
+      <c r="G650">
+        <v>1284.968</v>
+      </c>
+      <c r="H650">
+        <v>859.71</v>
+      </c>
+      <c r="I650">
+        <v>7333.742</v>
+      </c>
+      <c r="J650">
+        <v>9917.323</v>
+      </c>
+      <c r="K650">
+        <v>-2583.581</v>
+      </c>
+      <c r="L650">
+        <v>-890.046</v>
+      </c>
+      <c r="M650">
+        <v>-630.53</v>
+      </c>
+      <c r="N650">
+        <v>18991.355</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -32121,50 +32209,94 @@
         <v>20275.673</v>
       </c>
       <c r="G88">
         <v>1378.908</v>
       </c>
       <c r="H88">
         <v>969.609</v>
       </c>
       <c r="I88">
         <v>8437.568</v>
       </c>
       <c r="J88">
         <v>10708.551</v>
       </c>
       <c r="K88">
         <v>-2270.983</v>
       </c>
       <c r="L88">
         <v>64.499</v>
       </c>
       <c r="M88">
         <v>175.011</v>
       </c>
       <c r="N88">
         <v>20463.72</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>13165.014</v>
+      </c>
+      <c r="C89">
+        <v>420.84</v>
+      </c>
+      <c r="D89">
+        <v>13585.854</v>
+      </c>
+      <c r="E89">
+        <v>7479.156</v>
+      </c>
+      <c r="F89">
+        <v>21065.01</v>
+      </c>
+      <c r="G89">
+        <v>1364.172</v>
+      </c>
+      <c r="H89">
+        <v>972.482</v>
+      </c>
+      <c r="I89">
+        <v>7916.6</v>
+      </c>
+      <c r="J89">
+        <v>10714.387</v>
+      </c>
+      <c r="K89">
+        <v>-2797.787</v>
+      </c>
+      <c r="L89">
+        <v>188.159</v>
+      </c>
+      <c r="M89">
+        <v>194.612</v>
+      </c>
+      <c r="N89">
+        <v>20610.329</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>