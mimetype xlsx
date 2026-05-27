--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 3.1 Petroleum Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Production, 48 States</t>
   </si>
   <si>
     <t>Crude Oil Production, Alaska</t>
   </si>
   <si>
     <t>Crude Oil Production, Total</t>
   </si>
   <si>
     <t>Natural Gas Liquids Production</t>
   </si>
   <si>
     <t>Total Petroleum Field Production</t>
   </si>
   <si>
     <t>Biofuels Plant Net Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28531,219 +28531,307 @@
       </c>
       <c r="I646">
         <v>7495.548</v>
       </c>
       <c r="J646">
         <v>11023.732</v>
       </c>
       <c r="K646">
         <v>-3528.183</v>
       </c>
       <c r="L646">
         <v>-433.057</v>
       </c>
       <c r="M646">
         <v>-5.403</v>
       </c>
       <c r="N646">
         <v>20846.401</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>13359.723</v>
+        <v>13360.751</v>
       </c>
       <c r="C647">
         <v>428.498</v>
       </c>
       <c r="D647">
-        <v>13788.221</v>
+        <v>13789.249</v>
       </c>
       <c r="E647">
         <v>7849.1</v>
       </c>
       <c r="F647">
-        <v>21637.321</v>
+        <v>21638.349</v>
       </c>
       <c r="G647">
         <v>1429.774</v>
       </c>
       <c r="H647">
         <v>917.067</v>
       </c>
       <c r="I647">
         <v>7433.533</v>
       </c>
       <c r="J647">
         <v>11297.97</v>
       </c>
       <c r="K647">
         <v>-3864.436</v>
       </c>
       <c r="L647">
         <v>460.969</v>
       </c>
       <c r="M647">
-        <v>567.852</v>
+        <v>566.824</v>
       </c>
       <c r="N647">
         <v>20226.609</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>13222.14</v>
+        <v>13223.886</v>
       </c>
       <c r="C648">
         <v>432.775</v>
       </c>
       <c r="D648">
-        <v>13654.915</v>
+        <v>13656.661</v>
       </c>
       <c r="E648">
         <v>7600.129</v>
       </c>
       <c r="F648">
-        <v>21255.044</v>
+        <v>21256.79</v>
       </c>
       <c r="G648">
         <v>1421.091</v>
       </c>
       <c r="H648">
         <v>994.097</v>
       </c>
       <c r="I648">
         <v>8288.516</v>
       </c>
       <c r="J648">
         <v>11421.524</v>
       </c>
       <c r="K648">
         <v>-3133.008</v>
       </c>
       <c r="L648">
         <v>65.71</v>
       </c>
       <c r="M648">
-        <v>379.845</v>
+        <v>378.099</v>
       </c>
       <c r="N648">
         <v>20851.359</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>13183.677</v>
+        <v>12809.04</v>
       </c>
       <c r="C649">
-        <v>429.516</v>
+        <v>428.096</v>
       </c>
       <c r="D649">
-        <v>13613.193</v>
+        <v>13237.136</v>
       </c>
       <c r="E649">
-        <v>6845.492</v>
+        <v>7212.516</v>
       </c>
       <c r="F649">
-        <v>20458.685</v>
+        <v>20449.652</v>
       </c>
       <c r="G649">
-        <v>1410.292</v>
+        <v>1322.082</v>
       </c>
       <c r="H649">
-        <v>991.568</v>
+        <v>958.677</v>
       </c>
       <c r="I649">
-        <v>8004.443</v>
+        <v>8173.29</v>
       </c>
       <c r="J649">
-        <v>11114.258</v>
+        <v>10780.183</v>
       </c>
       <c r="K649">
-        <v>-3109.815</v>
+        <v>-2606.892</v>
       </c>
       <c r="L649">
-        <v>-511.685</v>
+        <v>-578.297</v>
       </c>
       <c r="M649">
-        <v>508.85</v>
+        <v>-52.258</v>
       </c>
       <c r="N649">
-        <v>20771.265</v>
+        <v>20649.558</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>11993.581</v>
+        <v>13209.903</v>
       </c>
       <c r="C650">
-        <v>388.742</v>
+        <v>415.634</v>
       </c>
       <c r="D650">
-        <v>12382.323</v>
+        <v>13625.537</v>
       </c>
       <c r="E650">
-        <v>6788.419</v>
+        <v>7653.679</v>
       </c>
       <c r="F650">
-        <v>19170.742</v>
+        <v>21279.216</v>
       </c>
       <c r="G650">
-        <v>1284.968</v>
+        <v>1387.533</v>
       </c>
       <c r="H650">
-        <v>859.71</v>
+        <v>967.607</v>
       </c>
       <c r="I650">
-        <v>7333.742</v>
+        <v>8158.357</v>
       </c>
       <c r="J650">
-        <v>9917.323</v>
+        <v>11317.846</v>
       </c>
       <c r="K650">
-        <v>-2583.581</v>
+        <v>-3159.489</v>
       </c>
       <c r="L650">
-        <v>-890.046</v>
+        <v>136.704</v>
       </c>
       <c r="M650">
-        <v>-630.53</v>
+        <v>799.549</v>
       </c>
       <c r="N650">
-        <v>18991.355</v>
+        <v>21137.712</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>13232.464</v>
+      </c>
+      <c r="C651">
+        <v>420.568</v>
+      </c>
+      <c r="D651">
+        <v>13653.032</v>
+      </c>
+      <c r="E651">
+        <v>7651.813</v>
+      </c>
+      <c r="F651">
+        <v>21304.845</v>
+      </c>
+      <c r="G651">
+        <v>1400.244</v>
+      </c>
+      <c r="H651">
+        <v>972.542</v>
+      </c>
+      <c r="I651">
+        <v>8274.227</v>
+      </c>
+      <c r="J651">
+        <v>11282.032</v>
+      </c>
+      <c r="K651">
+        <v>-3007.805</v>
+      </c>
+      <c r="L651">
+        <v>148.3</v>
+      </c>
+      <c r="M651">
+        <v>354.231</v>
+      </c>
+      <c r="N651">
+        <v>20875.757</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>13163.966</v>
+      </c>
+      <c r="C652">
+        <v>421.767</v>
+      </c>
+      <c r="D652">
+        <v>13585.733</v>
+      </c>
+      <c r="E652">
+        <v>7685.012</v>
+      </c>
+      <c r="F652">
+        <v>21270.745</v>
+      </c>
+      <c r="G652">
+        <v>1288.916</v>
+      </c>
+      <c r="H652">
+        <v>952.344</v>
+      </c>
+      <c r="I652">
+        <v>7364.163</v>
+      </c>
+      <c r="J652">
+        <v>13095.8</v>
+      </c>
+      <c r="K652">
+        <v>-5731.637</v>
+      </c>
+      <c r="L652">
+        <v>-1811.743</v>
+      </c>
+      <c r="M652">
+        <v>702</v>
+      </c>
+      <c r="N652">
+        <v>20294.111</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32216,84 +32304,84 @@
       </c>
       <c r="I88">
         <v>8437.568</v>
       </c>
       <c r="J88">
         <v>10708.551</v>
       </c>
       <c r="K88">
         <v>-2270.983</v>
       </c>
       <c r="L88">
         <v>64.499</v>
       </c>
       <c r="M88">
         <v>175.011</v>
       </c>
       <c r="N88">
         <v>20463.72</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>13165.014</v>
+        <v>13165.246</v>
       </c>
       <c r="C89">
         <v>420.84</v>
       </c>
       <c r="D89">
-        <v>13585.854</v>
+        <v>13586.087</v>
       </c>
       <c r="E89">
         <v>7479.156</v>
       </c>
       <c r="F89">
-        <v>21065.01</v>
+        <v>21065.243</v>
       </c>
       <c r="G89">
         <v>1364.172</v>
       </c>
       <c r="H89">
         <v>972.482</v>
       </c>
       <c r="I89">
         <v>7916.6</v>
       </c>
       <c r="J89">
         <v>10714.387</v>
       </c>
       <c r="K89">
         <v>-2797.787</v>
       </c>
       <c r="L89">
         <v>188.159</v>
       </c>
       <c r="M89">
-        <v>194.612</v>
+        <v>194.379</v>
       </c>
       <c r="N89">
         <v>20610.329</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>