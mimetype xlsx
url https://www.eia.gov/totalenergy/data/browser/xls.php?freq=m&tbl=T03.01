--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 3.1 Petroleum Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Production, 48 States</t>
   </si>
   <si>
     <t>Crude Oil Production, Alaska</t>
   </si>
   <si>
     <t>Crude Oil Production, Total</t>
   </si>
   <si>
     <t>Natural Gas Liquids Production</t>
   </si>
   <si>
     <t>Total Petroleum Field Production</t>
   </si>
   <si>
     <t>Biofuels Plant Net Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28619,219 +28619,263 @@
       </c>
       <c r="I648">
         <v>8288.516</v>
       </c>
       <c r="J648">
         <v>11421.524</v>
       </c>
       <c r="K648">
         <v>-3133.008</v>
       </c>
       <c r="L648">
         <v>65.71</v>
       </c>
       <c r="M648">
         <v>378.099</v>
       </c>
       <c r="N648">
         <v>20851.359</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>12809.04</v>
+        <v>12876.925</v>
       </c>
       <c r="C649">
         <v>428.096</v>
       </c>
       <c r="D649">
-        <v>13237.136</v>
+        <v>13305.021</v>
       </c>
       <c r="E649">
         <v>7212.516</v>
       </c>
       <c r="F649">
-        <v>20449.652</v>
+        <v>20517.537</v>
       </c>
       <c r="G649">
         <v>1322.082</v>
       </c>
       <c r="H649">
         <v>958.677</v>
       </c>
       <c r="I649">
         <v>8173.29</v>
       </c>
       <c r="J649">
         <v>10780.183</v>
       </c>
       <c r="K649">
         <v>-2606.892</v>
       </c>
       <c r="L649">
         <v>-578.297</v>
       </c>
       <c r="M649">
-        <v>-52.258</v>
+        <v>-120.143</v>
       </c>
       <c r="N649">
         <v>20649.558</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>13209.903</v>
+        <v>13281.061</v>
       </c>
       <c r="C650">
         <v>415.634</v>
       </c>
       <c r="D650">
-        <v>13625.537</v>
+        <v>13696.695</v>
       </c>
       <c r="E650">
         <v>7653.679</v>
       </c>
       <c r="F650">
-        <v>21279.216</v>
+        <v>21350.373</v>
       </c>
       <c r="G650">
         <v>1387.533</v>
       </c>
       <c r="H650">
         <v>967.607</v>
       </c>
       <c r="I650">
         <v>8158.357</v>
       </c>
       <c r="J650">
         <v>11317.846</v>
       </c>
       <c r="K650">
         <v>-3159.489</v>
       </c>
       <c r="L650">
         <v>136.704</v>
       </c>
       <c r="M650">
-        <v>799.549</v>
+        <v>728.391</v>
       </c>
       <c r="N650">
         <v>21137.712</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>13232.464</v>
+        <v>13278.375</v>
       </c>
       <c r="C651">
-        <v>420.568</v>
+        <v>417.295</v>
       </c>
       <c r="D651">
-        <v>13653.032</v>
+        <v>13695.67</v>
       </c>
       <c r="E651">
-        <v>7651.813</v>
+        <v>7864.323</v>
       </c>
       <c r="F651">
-        <v>21304.845</v>
+        <v>21559.992</v>
       </c>
       <c r="G651">
-        <v>1400.244</v>
+        <v>1415.396</v>
       </c>
       <c r="H651">
-        <v>972.542</v>
+        <v>958.581</v>
       </c>
       <c r="I651">
-        <v>8274.227</v>
+        <v>8155.161</v>
       </c>
       <c r="J651">
-        <v>11282.032</v>
+        <v>11868.402</v>
       </c>
       <c r="K651">
-        <v>-3007.805</v>
+        <v>-3713.241</v>
       </c>
       <c r="L651">
-        <v>148.3</v>
+        <v>319.765</v>
       </c>
       <c r="M651">
-        <v>354.231</v>
+        <v>482.111</v>
       </c>
       <c r="N651">
-        <v>20875.757</v>
+        <v>20383.075</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>13163.966</v>
       </c>
       <c r="C652">
         <v>421.767</v>
       </c>
       <c r="D652">
         <v>13585.733</v>
       </c>
       <c r="E652">
         <v>7685.012</v>
       </c>
       <c r="F652">
         <v>21270.745</v>
       </c>
       <c r="G652">
         <v>1288.916</v>
       </c>
       <c r="H652">
         <v>952.344</v>
       </c>
       <c r="I652">
         <v>7364.163</v>
       </c>
       <c r="J652">
         <v>13095.8</v>
       </c>
       <c r="K652">
         <v>-5731.637</v>
       </c>
       <c r="L652">
         <v>-1811.743</v>
       </c>
       <c r="M652">
         <v>702</v>
       </c>
       <c r="N652">
         <v>20294.111</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>13301.226</v>
+      </c>
+      <c r="C653">
+        <v>416.032</v>
+      </c>
+      <c r="D653">
+        <v>13717.258</v>
+      </c>
+      <c r="E653">
+        <v>7753.793</v>
+      </c>
+      <c r="F653">
+        <v>21471.051</v>
+      </c>
+      <c r="G653">
+        <v>1364.602</v>
+      </c>
+      <c r="H653">
+        <v>989.142</v>
+      </c>
+      <c r="I653">
+        <v>7497.73</v>
+      </c>
+      <c r="J653">
+        <v>13031.323</v>
+      </c>
+      <c r="K653">
+        <v>-5533.593</v>
+      </c>
+      <c r="L653">
+        <v>-2140.197</v>
+      </c>
+      <c r="M653">
+        <v>-8.342</v>
+      </c>
+      <c r="N653">
+        <v>20423.057</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>