--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 3.1 Petroleum Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Production, 48 States</t>
   </si>
   <si>
     <t>Crude Oil Production, Alaska</t>
   </si>
   <si>
     <t>Crude Oil Production, Total</t>
   </si>
   <si>
     <t>Natural Gas Liquids Production</t>
   </si>
   <si>
     <t>Total Petroleum Field Production</t>
   </si>
   <si>
     <t>Biofuels Plant Net Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28663,219 +28663,307 @@
       </c>
       <c r="I649">
         <v>8173.29</v>
       </c>
       <c r="J649">
         <v>10780.183</v>
       </c>
       <c r="K649">
         <v>-2606.892</v>
       </c>
       <c r="L649">
         <v>-578.297</v>
       </c>
       <c r="M649">
         <v>-120.143</v>
       </c>
       <c r="N649">
         <v>20649.558</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>13281.061</v>
+        <v>13295.02</v>
       </c>
       <c r="C650">
         <v>415.634</v>
       </c>
       <c r="D650">
-        <v>13696.695</v>
+        <v>13710.654</v>
       </c>
       <c r="E650">
         <v>7653.679</v>
       </c>
       <c r="F650">
-        <v>21350.373</v>
+        <v>21364.332</v>
       </c>
       <c r="G650">
         <v>1387.533</v>
       </c>
       <c r="H650">
         <v>967.607</v>
       </c>
       <c r="I650">
         <v>8158.357</v>
       </c>
       <c r="J650">
         <v>11317.846</v>
       </c>
       <c r="K650">
         <v>-3159.489</v>
       </c>
       <c r="L650">
         <v>136.704</v>
       </c>
       <c r="M650">
-        <v>728.391</v>
+        <v>714.432</v>
       </c>
       <c r="N650">
         <v>21137.712</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>13278.375</v>
+        <v>13307.647</v>
       </c>
       <c r="C651">
-        <v>417.295</v>
+        <v>418.101</v>
       </c>
       <c r="D651">
-        <v>13695.67</v>
+        <v>13725.748</v>
       </c>
       <c r="E651">
         <v>7864.323</v>
       </c>
       <c r="F651">
-        <v>21559.992</v>
+        <v>21590.071</v>
       </c>
       <c r="G651">
         <v>1415.396</v>
       </c>
       <c r="H651">
         <v>958.581</v>
       </c>
       <c r="I651">
         <v>8155.161</v>
       </c>
       <c r="J651">
         <v>11868.402</v>
       </c>
       <c r="K651">
         <v>-3713.241</v>
       </c>
       <c r="L651">
         <v>319.765</v>
       </c>
       <c r="M651">
-        <v>482.111</v>
+        <v>452.033</v>
       </c>
       <c r="N651">
         <v>20383.075</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>13163.966</v>
+        <v>13545.457</v>
       </c>
       <c r="C652">
-        <v>421.767</v>
+        <v>421.928</v>
       </c>
       <c r="D652">
-        <v>13585.733</v>
+        <v>13967.385</v>
       </c>
       <c r="E652">
-        <v>7685.012</v>
+        <v>7902.533</v>
       </c>
       <c r="F652">
-        <v>21270.745</v>
+        <v>21869.919</v>
       </c>
       <c r="G652">
-        <v>1288.916</v>
+        <v>1372.219</v>
       </c>
       <c r="H652">
-        <v>952.344</v>
+        <v>917.3</v>
       </c>
       <c r="I652">
-        <v>7364.163</v>
+        <v>7894.9</v>
       </c>
       <c r="J652">
-        <v>13095.8</v>
+        <v>13610.02</v>
       </c>
       <c r="K652">
-        <v>-5731.637</v>
+        <v>-5715.12</v>
       </c>
       <c r="L652">
-        <v>-1811.743</v>
+        <v>-1797.652</v>
       </c>
       <c r="M652">
-        <v>702</v>
+        <v>566.232</v>
       </c>
       <c r="N652">
-        <v>20294.111</v>
+        <v>20808.201</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>13301.226</v>
+        <v>13298.978</v>
       </c>
       <c r="C653">
-        <v>416.032</v>
+        <v>415.51</v>
       </c>
       <c r="D653">
-        <v>13717.258</v>
+        <v>13714.488</v>
       </c>
       <c r="E653">
-        <v>7753.793</v>
+        <v>7986.806</v>
       </c>
       <c r="F653">
-        <v>21471.051</v>
+        <v>21701.294</v>
       </c>
       <c r="G653">
-        <v>1364.602</v>
+        <v>1468.299</v>
       </c>
       <c r="H653">
-        <v>989.142</v>
+        <v>955.516</v>
       </c>
       <c r="I653">
-        <v>7497.73</v>
+        <v>7611.387</v>
       </c>
       <c r="J653">
-        <v>13031.323</v>
+        <v>13539.668</v>
       </c>
       <c r="K653">
-        <v>-5533.593</v>
+        <v>-5928.281</v>
       </c>
       <c r="L653">
-        <v>-2140.197</v>
+        <v>-1899.825</v>
       </c>
       <c r="M653">
-        <v>-8.342</v>
+        <v>-26.085</v>
       </c>
       <c r="N653">
-        <v>20423.057</v>
+        <v>20070.569</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>13403.733</v>
+      </c>
+      <c r="C654">
+        <v>414.3</v>
+      </c>
+      <c r="D654">
+        <v>13818.033</v>
+      </c>
+      <c r="E654">
+        <v>7861.259</v>
+      </c>
+      <c r="F654">
+        <v>21679.292</v>
+      </c>
+      <c r="G654">
+        <v>1408.713</v>
+      </c>
+      <c r="H654">
+        <v>1012.04</v>
+      </c>
+      <c r="I654">
+        <v>6957.188</v>
+      </c>
+      <c r="J654">
+        <v>11967.8</v>
+      </c>
+      <c r="K654">
+        <v>-5010.612</v>
+      </c>
+      <c r="L654">
+        <v>-1589.739</v>
+      </c>
+      <c r="M654">
+        <v>-57.178</v>
+      </c>
+      <c r="N654">
+        <v>20621.994</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655" t="s">
+        <v>20</v>
+      </c>
+      <c r="C655" t="s">
+        <v>20</v>
+      </c>
+      <c r="D655" t="s">
+        <v>20</v>
+      </c>
+      <c r="E655" t="s">
+        <v>20</v>
+      </c>
+      <c r="F655" t="s">
+        <v>20</v>
+      </c>
+      <c r="G655" t="s">
+        <v>20</v>
+      </c>
+      <c r="H655" t="s">
+        <v>20</v>
+      </c>
+      <c r="I655" t="s">
+        <v>20</v>
+      </c>
+      <c r="J655" t="s">
+        <v>20</v>
+      </c>
+      <c r="K655" t="s">
+        <v>20</v>
+      </c>
+      <c r="L655" t="s">
+        <v>20</v>
+      </c>
+      <c r="M655" t="s">
+        <v>20</v>
+      </c>
+      <c r="N655" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>