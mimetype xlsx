--- v7 (2026-08-27)
+++ v8 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 3.1 Petroleum Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Production, 48 States</t>
   </si>
   <si>
     <t>Crude Oil Production, Alaska</t>
   </si>
   <si>
     <t>Crude Oil Production, Total</t>
   </si>
   <si>
     <t>Natural Gas Liquids Production</t>
   </si>
   <si>
     <t>Total Petroleum Field Production</t>
   </si>
   <si>
     <t>Biofuels Plant Net Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z655"/>
+  <dimension ref="A1:Z656"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A655"/>
+      <selection activeCell="A13" sqref="A13:A656"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -23339,5631 +23339,5675 @@
       </c>
       <c r="I528">
         <v>9742.387</v>
       </c>
       <c r="J528">
         <v>5266.229</v>
       </c>
       <c r="K528">
         <v>4476.158</v>
       </c>
       <c r="L528">
         <v>-238.764</v>
       </c>
       <c r="M528">
         <v>-38.539</v>
       </c>
       <c r="N528">
         <v>19595.679</v>
       </c>
     </row>
     <row r="529" spans="1:26">
       <c r="A529" s="6">
         <v>42370.0</v>
       </c>
       <c r="B529">
-        <v>8693.104</v>
+        <v>8697.675</v>
       </c>
       <c r="C529">
         <v>515.657</v>
       </c>
       <c r="D529">
-        <v>9208.761</v>
+        <v>9213.332</v>
       </c>
       <c r="E529">
         <v>3344.774</v>
       </c>
       <c r="F529">
-        <v>12553.536</v>
+        <v>12558.106</v>
       </c>
       <c r="G529">
         <v>1108.804</v>
       </c>
       <c r="H529">
         <v>1116.613</v>
       </c>
       <c r="I529">
         <v>9706.935</v>
       </c>
       <c r="J529">
         <v>4976.94</v>
       </c>
       <c r="K529">
         <v>4729.996</v>
       </c>
       <c r="L529">
         <v>1020.325</v>
       </c>
       <c r="M529">
-        <v>574.338</v>
+        <v>569.767</v>
       </c>
       <c r="N529">
         <v>19062.961</v>
       </c>
     </row>
     <row r="530" spans="1:26">
       <c r="A530" s="6">
         <v>42401.0</v>
       </c>
       <c r="B530">
-        <v>8559.596</v>
+        <v>8565.474</v>
       </c>
       <c r="C530">
         <v>507.36</v>
       </c>
       <c r="D530">
-        <v>9066.956</v>
+        <v>9072.834</v>
       </c>
       <c r="E530">
         <v>3369.345</v>
       </c>
       <c r="F530">
-        <v>12436.301</v>
+        <v>12442.179</v>
       </c>
       <c r="G530">
         <v>1128.436</v>
       </c>
       <c r="H530">
         <v>1070.379</v>
       </c>
       <c r="I530">
         <v>10066.034</v>
       </c>
       <c r="J530">
         <v>4934.002</v>
       </c>
       <c r="K530">
         <v>5132.033</v>
       </c>
       <c r="L530">
         <v>153.575</v>
       </c>
       <c r="M530">
-        <v>227.683</v>
+        <v>221.805</v>
       </c>
       <c r="N530">
         <v>19841.258</v>
       </c>
     </row>
     <row r="531" spans="1:26">
       <c r="A531" s="6">
         <v>42430.0</v>
       </c>
       <c r="B531">
-        <v>8597.721</v>
+        <v>8604.716</v>
       </c>
       <c r="C531">
         <v>511.022</v>
       </c>
       <c r="D531">
-        <v>9108.743</v>
+        <v>9115.738</v>
       </c>
       <c r="E531">
         <v>3555.71</v>
       </c>
       <c r="F531">
-        <v>12664.453</v>
+        <v>12671.448</v>
       </c>
       <c r="G531">
         <v>1145.901</v>
       </c>
       <c r="H531">
         <v>1049.129</v>
       </c>
       <c r="I531">
         <v>10001.226</v>
       </c>
       <c r="J531">
         <v>5091.576</v>
       </c>
       <c r="K531">
         <v>4909.65</v>
       </c>
       <c r="L531">
         <v>181.146</v>
       </c>
       <c r="M531">
-        <v>165.153</v>
+        <v>158.159</v>
       </c>
       <c r="N531">
         <v>19753.14</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532">
-        <v>8390.833</v>
+        <v>8397.171</v>
       </c>
       <c r="C532">
         <v>488.841</v>
       </c>
       <c r="D532">
-        <v>8879.674</v>
+        <v>8886.012</v>
       </c>
       <c r="E532">
         <v>3570.4</v>
       </c>
       <c r="F532">
-        <v>12450.074</v>
+        <v>12456.412</v>
       </c>
       <c r="G532">
         <v>1094.066</v>
       </c>
       <c r="H532">
         <v>1095.1</v>
       </c>
       <c r="I532">
         <v>9821.967</v>
       </c>
       <c r="J532">
         <v>5195.193</v>
       </c>
       <c r="K532">
         <v>4626.774</v>
       </c>
       <c r="L532">
         <v>355.095</v>
       </c>
       <c r="M532">
-        <v>435.342</v>
+        <v>429.004</v>
       </c>
       <c r="N532">
         <v>19346.261</v>
       </c>
     </row>
     <row r="533" spans="1:26">
       <c r="A533" s="6">
         <v>42491.0</v>
       </c>
       <c r="B533">
-        <v>8333.987</v>
+        <v>8340.487</v>
       </c>
       <c r="C533">
         <v>505.109</v>
       </c>
       <c r="D533">
-        <v>8839.096</v>
+        <v>8845.596</v>
       </c>
       <c r="E533">
         <v>3671.677</v>
       </c>
       <c r="F533">
-        <v>12510.774</v>
+        <v>12517.273</v>
       </c>
       <c r="G533">
         <v>1145.983</v>
       </c>
       <c r="H533">
         <v>1160.355</v>
       </c>
       <c r="I533">
         <v>10180.645</v>
       </c>
       <c r="J533">
         <v>5739.408</v>
       </c>
       <c r="K533">
         <v>4441.238</v>
       </c>
       <c r="L533">
         <v>496.977</v>
       </c>
       <c r="M533">
-        <v>565.074</v>
+        <v>558.574</v>
       </c>
       <c r="N533">
         <v>19326.446</v>
       </c>
     </row>
     <row r="534" spans="1:26">
       <c r="A534" s="6">
         <v>42522.0</v>
       </c>
       <c r="B534">
-        <v>8209.332</v>
+        <v>8215.819</v>
       </c>
       <c r="C534">
         <v>470.085</v>
       </c>
       <c r="D534">
-        <v>8679.417</v>
+        <v>8685.904</v>
       </c>
       <c r="E534">
         <v>3662.433</v>
       </c>
       <c r="F534">
-        <v>12341.85</v>
+        <v>12348.338</v>
       </c>
       <c r="G534">
         <v>1179.742</v>
       </c>
       <c r="H534">
         <v>1113.967</v>
       </c>
       <c r="I534">
         <v>10054.167</v>
       </c>
       <c r="J534">
         <v>5436.952</v>
       </c>
       <c r="K534">
         <v>4617.215</v>
       </c>
       <c r="L534">
         <v>-22.523</v>
       </c>
       <c r="M534">
-        <v>557.109</v>
+        <v>550.621</v>
       </c>
       <c r="N534">
         <v>19832.405</v>
       </c>
     </row>
     <row r="535" spans="1:26">
       <c r="A535" s="6">
         <v>42552.0</v>
       </c>
       <c r="B535">
-        <v>8230.462</v>
+        <v>8236.624</v>
       </c>
       <c r="C535">
         <v>438.187</v>
       </c>
       <c r="D535">
-        <v>8668.649</v>
+        <v>8674.811</v>
       </c>
       <c r="E535">
         <v>3603.839</v>
       </c>
       <c r="F535">
-        <v>12272.488</v>
+        <v>12278.65</v>
       </c>
       <c r="G535">
         <v>1180.44</v>
       </c>
       <c r="H535">
         <v>1190.258</v>
       </c>
       <c r="I535">
         <v>10532.065</v>
       </c>
       <c r="J535">
         <v>5226.259</v>
       </c>
       <c r="K535">
         <v>5305.805</v>
       </c>
       <c r="L535">
         <v>571.888</v>
       </c>
       <c r="M535">
-        <v>376.587</v>
+        <v>370.424</v>
       </c>
       <c r="N535">
         <v>19753.69</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536">
-        <v>8234.352</v>
+        <v>8240.31</v>
       </c>
       <c r="C536">
         <v>460.165</v>
       </c>
       <c r="D536">
-        <v>8694.517</v>
+        <v>8700.475</v>
       </c>
       <c r="E536">
         <v>3410.323</v>
       </c>
       <c r="F536">
-        <v>12104.84</v>
+        <v>12110.797</v>
       </c>
       <c r="G536">
         <v>1189.683</v>
       </c>
       <c r="H536">
         <v>1148.774</v>
       </c>
       <c r="I536">
         <v>10322.258</v>
       </c>
       <c r="J536">
         <v>5096.527</v>
       </c>
       <c r="K536">
         <v>5225.731</v>
       </c>
       <c r="L536">
         <v>8.666</v>
       </c>
       <c r="M536">
-        <v>601.228</v>
+        <v>595.271</v>
       </c>
       <c r="N536">
         <v>20261.59</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537">
-        <v>8093.824</v>
+        <v>8099.8</v>
       </c>
       <c r="C537">
         <v>453.255</v>
       </c>
       <c r="D537">
-        <v>8547.079</v>
+        <v>8553.055</v>
       </c>
       <c r="E537">
         <v>3427.333</v>
       </c>
       <c r="F537">
-        <v>11974.412</v>
+        <v>11980.389</v>
       </c>
       <c r="G537">
         <v>1166.845</v>
       </c>
       <c r="H537">
         <v>1122.367</v>
       </c>
       <c r="I537">
         <v>10199.367</v>
       </c>
       <c r="J537">
         <v>5439.327</v>
       </c>
       <c r="K537">
         <v>4760.04</v>
       </c>
       <c r="L537">
         <v>-522.375</v>
       </c>
       <c r="M537">
-        <v>228.72</v>
+        <v>222.743</v>
       </c>
       <c r="N537">
         <v>19774.759</v>
       </c>
     </row>
     <row r="538" spans="1:26">
       <c r="A538" s="6">
         <v>42644.0</v>
       </c>
       <c r="B538">
-        <v>8312.336</v>
+        <v>8319.321</v>
       </c>
       <c r="C538">
         <v>496.23</v>
       </c>
       <c r="D538">
-        <v>8808.566</v>
+        <v>8815.551</v>
       </c>
       <c r="E538">
         <v>3544.323</v>
       </c>
       <c r="F538">
-        <v>12352.888</v>
+        <v>12359.874</v>
       </c>
       <c r="G538">
         <v>1153.456</v>
       </c>
       <c r="H538">
         <v>1088.839</v>
       </c>
       <c r="I538">
         <v>9699.065</v>
       </c>
       <c r="J538">
         <v>4984.55</v>
       </c>
       <c r="K538">
         <v>4714.514</v>
       </c>
       <c r="L538">
         <v>23.902</v>
       </c>
       <c r="M538">
-        <v>398.343</v>
+        <v>391.358</v>
       </c>
       <c r="N538">
         <v>19684.138</v>
       </c>
     </row>
     <row r="539" spans="1:26">
       <c r="A539" s="6">
         <v>42675.0</v>
       </c>
       <c r="B539">
-        <v>8393.155</v>
+        <v>8401.235</v>
       </c>
       <c r="C539">
         <v>514.432</v>
       </c>
       <c r="D539">
-        <v>8907.587</v>
+        <v>8915.667</v>
       </c>
       <c r="E539">
         <v>3595.767</v>
       </c>
       <c r="F539">
-        <v>12503.354</v>
+        <v>12511.434</v>
       </c>
       <c r="G539">
         <v>1194.913</v>
       </c>
       <c r="H539">
         <v>1112.567</v>
       </c>
       <c r="I539">
         <v>10292.533</v>
       </c>
       <c r="J539">
         <v>5425.952</v>
       </c>
       <c r="K539">
         <v>4866.581</v>
       </c>
       <c r="L539">
         <v>79.979</v>
       </c>
       <c r="M539">
-        <v>88.531</v>
+        <v>80.451</v>
       </c>
       <c r="N539">
         <v>19685.966</v>
       </c>
     </row>
     <row r="540" spans="1:26">
       <c r="A540" s="6">
         <v>42705.0</v>
       </c>
       <c r="B540">
-        <v>8298.849</v>
+        <v>8305.545</v>
       </c>
       <c r="C540">
         <v>520.912</v>
       </c>
       <c r="D540">
-        <v>8819.761</v>
+        <v>8826.457</v>
       </c>
       <c r="E540">
         <v>3352.194</v>
       </c>
       <c r="F540">
-        <v>12171.955</v>
+        <v>12178.651</v>
       </c>
       <c r="G540">
         <v>1211.646</v>
       </c>
       <c r="H540">
         <v>1143.323</v>
       </c>
       <c r="I540">
         <v>9792.355</v>
       </c>
       <c r="J540">
         <v>5573.779</v>
       </c>
       <c r="K540">
         <v>4218.576</v>
       </c>
       <c r="L540">
         <v>-861.5</v>
       </c>
       <c r="M540">
-        <v>378.668</v>
+        <v>371.972</v>
       </c>
       <c r="N540">
         <v>19985.668</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541">
-        <v>8357.06</v>
+        <v>8364.506</v>
       </c>
       <c r="C541">
         <v>517.905</v>
       </c>
       <c r="D541">
-        <v>8874.965</v>
+        <v>8882.411</v>
       </c>
       <c r="E541">
         <v>3395.032</v>
       </c>
       <c r="F541">
-        <v>12269.997</v>
+        <v>12277.443</v>
       </c>
       <c r="G541">
         <v>1186.855</v>
       </c>
       <c r="H541">
         <v>1139</v>
       </c>
       <c r="I541">
         <v>10745.097</v>
       </c>
       <c r="J541">
         <v>5644.59</v>
       </c>
       <c r="K541">
         <v>5100.507</v>
       </c>
       <c r="L541">
         <v>778.953</v>
       </c>
       <c r="M541">
-        <v>372.15</v>
+        <v>364.703</v>
       </c>
       <c r="N541">
         <v>19289.554</v>
       </c>
     </row>
     <row r="542" spans="1:26">
       <c r="A542" s="6">
         <v>42767.0</v>
       </c>
       <c r="B542">
-        <v>8581.489</v>
+        <v>8604.923</v>
       </c>
       <c r="C542">
         <v>515.486</v>
       </c>
       <c r="D542">
-        <v>9096.975</v>
+        <v>9120.409</v>
       </c>
       <c r="E542">
         <v>3632.786</v>
       </c>
       <c r="F542">
-        <v>12729.76</v>
+        <v>12753.195</v>
       </c>
       <c r="G542">
         <v>1172.953</v>
       </c>
       <c r="H542">
         <v>1062.5</v>
       </c>
       <c r="I542">
         <v>10033.25</v>
       </c>
       <c r="J542">
         <v>6460.551</v>
       </c>
       <c r="K542">
         <v>3572.699</v>
       </c>
       <c r="L542">
         <v>-83.611</v>
       </c>
       <c r="M542">
-        <v>524.775</v>
+        <v>501.341</v>
       </c>
       <c r="N542">
         <v>19146.298</v>
       </c>
     </row>
     <row r="543" spans="1:26">
       <c r="A543" s="6">
         <v>42795.0</v>
       </c>
       <c r="B543">
-        <v>8641.781</v>
+        <v>8652.974</v>
       </c>
       <c r="C543">
         <v>525.794</v>
       </c>
       <c r="D543">
-        <v>9167.575</v>
+        <v>9178.768</v>
       </c>
       <c r="E543">
         <v>3685.258</v>
       </c>
       <c r="F543">
-        <v>12852.833</v>
+        <v>12864.026</v>
       </c>
       <c r="G543">
         <v>1179.234</v>
       </c>
       <c r="H543">
         <v>1112.065</v>
       </c>
       <c r="I543">
         <v>10183.548</v>
       </c>
       <c r="J543">
         <v>6053.766</v>
       </c>
       <c r="K543">
         <v>4129.782</v>
       </c>
       <c r="L543">
         <v>-599.734</v>
       </c>
       <c r="M543">
-        <v>183.833</v>
+        <v>172.641</v>
       </c>
       <c r="N543">
         <v>20057.481</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544">
-        <v>8579.988</v>
+        <v>8591.045</v>
       </c>
       <c r="C544">
         <v>525.291</v>
       </c>
       <c r="D544">
-        <v>9105.279</v>
+        <v>9116.336</v>
       </c>
       <c r="E544">
         <v>3682.233</v>
       </c>
       <c r="F544">
-        <v>12787.512</v>
+        <v>12798.569</v>
       </c>
       <c r="G544">
         <v>1142.185</v>
       </c>
       <c r="H544">
         <v>1145.967</v>
       </c>
       <c r="I544">
         <v>10322.333</v>
       </c>
       <c r="J544">
         <v>6277.494</v>
       </c>
       <c r="K544">
         <v>4044.839</v>
       </c>
       <c r="L544">
         <v>-95.43</v>
       </c>
       <c r="M544">
-        <v>405.224</v>
+        <v>394.167</v>
       </c>
       <c r="N544">
         <v>19621.157</v>
       </c>
     </row>
     <row r="545" spans="1:26">
       <c r="A545" s="6">
         <v>42856.0</v>
       </c>
       <c r="B545">
-        <v>8681.29</v>
+        <v>8694.873</v>
       </c>
       <c r="C545">
         <v>507.536</v>
       </c>
       <c r="D545">
-        <v>9188.826</v>
+        <v>9202.409</v>
       </c>
       <c r="E545">
         <v>3771.097</v>
       </c>
       <c r="F545">
-        <v>12959.923</v>
+        <v>12973.506</v>
       </c>
       <c r="G545">
         <v>1179.303</v>
       </c>
       <c r="H545">
         <v>1135.161</v>
       </c>
       <c r="I545">
         <v>10729.419</v>
       </c>
       <c r="J545">
         <v>6231.86</v>
       </c>
       <c r="K545">
         <v>4497.559</v>
       </c>
       <c r="L545">
         <v>200.358</v>
       </c>
       <c r="M545">
-        <v>475.138</v>
+        <v>461.554</v>
       </c>
       <c r="N545">
         <v>20046.726</v>
       </c>
     </row>
     <row r="546" spans="1:26">
       <c r="A546" s="6">
         <v>42887.0</v>
       </c>
       <c r="B546">
-        <v>8652.002</v>
+        <v>8662.013</v>
       </c>
       <c r="C546">
         <v>461.44</v>
       </c>
       <c r="D546">
-        <v>9113.442</v>
+        <v>9123.453</v>
       </c>
       <c r="E546">
         <v>3807.3</v>
       </c>
       <c r="F546">
-        <v>12920.742</v>
+        <v>12930.753</v>
       </c>
       <c r="G546">
         <v>1190.775</v>
       </c>
       <c r="H546">
         <v>1159.2</v>
       </c>
       <c r="I546">
         <v>10325.3</v>
       </c>
       <c r="J546">
         <v>6251.986</v>
       </c>
       <c r="K546">
         <v>4073.314</v>
       </c>
       <c r="L546">
         <v>-806.279</v>
       </c>
       <c r="M546">
-        <v>414.8</v>
+        <v>404.789</v>
       </c>
       <c r="N546">
         <v>20565.111</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547">
-        <v>8837.005</v>
+        <v>8844.981</v>
       </c>
       <c r="C547">
         <v>422.631</v>
       </c>
       <c r="D547">
-        <v>9259.636</v>
+        <v>9267.612</v>
       </c>
       <c r="E547">
         <v>3822.097</v>
       </c>
       <c r="F547">
-        <v>13081.733</v>
+        <v>13089.709</v>
       </c>
       <c r="G547">
         <v>1193.479</v>
       </c>
       <c r="H547">
         <v>1101.032</v>
       </c>
       <c r="I547">
         <v>9954.29</v>
       </c>
       <c r="J547">
         <v>6291.494</v>
       </c>
       <c r="K547">
         <v>3662.796</v>
       </c>
       <c r="L547">
         <v>-374.882</v>
       </c>
       <c r="M547">
-        <v>711.355</v>
+        <v>703.379</v>
       </c>
       <c r="N547">
         <v>20125.278</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548">
-        <v>8811.113</v>
+        <v>8821.918</v>
       </c>
       <c r="C548">
         <v>450.691</v>
       </c>
       <c r="D548">
-        <v>9261.804</v>
+        <v>9272.609</v>
       </c>
       <c r="E548">
         <v>3763.516</v>
       </c>
       <c r="F548">
-        <v>13025.32</v>
+        <v>13036.126</v>
       </c>
       <c r="G548">
         <v>1221.587</v>
       </c>
       <c r="H548">
         <v>1112.839</v>
       </c>
       <c r="I548">
         <v>10112.419</v>
       </c>
       <c r="J548">
         <v>5665.482</v>
       </c>
       <c r="K548">
         <v>4446.937</v>
       </c>
       <c r="L548">
         <v>-385.496</v>
       </c>
       <c r="M548">
-        <v>81.818</v>
+        <v>71.013</v>
       </c>
       <c r="N548">
         <v>20273.998</v>
       </c>
     </row>
     <row r="549" spans="1:26">
       <c r="A549" s="6">
         <v>42979.0</v>
       </c>
       <c r="B549">
-        <v>9031.304</v>
+        <v>9044.99</v>
       </c>
       <c r="C549">
         <v>482.157</v>
       </c>
       <c r="D549">
-        <v>9513.461</v>
+        <v>9527.147</v>
       </c>
       <c r="E549">
         <v>3731.033</v>
       </c>
       <c r="F549">
-        <v>13244.494</v>
+        <v>13258.181</v>
       </c>
       <c r="G549">
         <v>1180.033</v>
       </c>
       <c r="H549">
         <v>1009.8</v>
       </c>
       <c r="I549">
         <v>9752.467</v>
       </c>
       <c r="J549">
         <v>6288.833</v>
       </c>
       <c r="K549">
         <v>3463.634</v>
       </c>
       <c r="L549">
         <v>-303.332</v>
       </c>
       <c r="M549">
-        <v>428.119</v>
+        <v>414.433</v>
       </c>
       <c r="N549">
         <v>19629.412</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550">
-        <v>9160.369</v>
+        <v>9173.203</v>
       </c>
       <c r="C550">
         <v>506.624</v>
       </c>
       <c r="D550">
-        <v>9666.993</v>
+        <v>9679.827</v>
       </c>
       <c r="E550">
         <v>4019.742</v>
       </c>
       <c r="F550">
-        <v>13686.735</v>
+        <v>13699.569</v>
       </c>
       <c r="G550">
         <v>1214.253</v>
       </c>
       <c r="H550">
         <v>1081.484</v>
       </c>
       <c r="I550">
         <v>9740.935</v>
       </c>
       <c r="J550">
         <v>7086.416</v>
       </c>
       <c r="K550">
         <v>2654.519</v>
       </c>
       <c r="L550">
         <v>-1161.213</v>
       </c>
       <c r="M550">
-        <v>172.671</v>
+        <v>159.837</v>
       </c>
       <c r="N550">
         <v>19970.876</v>
       </c>
     </row>
     <row r="551" spans="1:26">
       <c r="A551" s="6">
         <v>43040.0</v>
       </c>
       <c r="B551">
-        <v>9576.206</v>
+        <v>9591.515</v>
       </c>
       <c r="C551">
         <v>509.915</v>
       </c>
       <c r="D551">
-        <v>10086.121</v>
+        <v>10101.43</v>
       </c>
       <c r="E551">
         <v>4105.667</v>
       </c>
       <c r="F551">
-        <v>14191.788</v>
+        <v>14207.096</v>
       </c>
       <c r="G551">
         <v>1267.678</v>
       </c>
       <c r="H551">
         <v>1146.167</v>
       </c>
       <c r="I551">
         <v>9876.2</v>
       </c>
       <c r="J551">
         <v>7144.011</v>
       </c>
       <c r="K551">
         <v>2732.189</v>
       </c>
       <c r="L551">
         <v>-599.29</v>
       </c>
       <c r="M551">
-        <v>373.159</v>
+        <v>357.851</v>
       </c>
       <c r="N551">
         <v>20310.271</v>
       </c>
     </row>
     <row r="552" spans="1:26">
       <c r="A552" s="6">
         <v>43070.0</v>
       </c>
       <c r="B552">
-        <v>9474.248</v>
+        <v>9494.188</v>
       </c>
       <c r="C552">
         <v>512.348</v>
       </c>
       <c r="D552">
-        <v>9986.596</v>
+        <v>10006.536</v>
       </c>
       <c r="E552">
         <v>3968.968</v>
       </c>
       <c r="F552">
-        <v>13955.564</v>
+        <v>13975.504</v>
       </c>
       <c r="G552">
         <v>1240.394</v>
       </c>
       <c r="H552">
         <v>1125.774</v>
       </c>
       <c r="I552">
         <v>9934.935</v>
       </c>
       <c r="J552">
         <v>7135.765</v>
       </c>
       <c r="K552">
         <v>2799.17</v>
       </c>
       <c r="L552">
         <v>-922.945</v>
       </c>
       <c r="M552">
-        <v>275.38</v>
+        <v>255.441</v>
       </c>
       <c r="N552">
         <v>20319.228</v>
       </c>
     </row>
     <row r="553" spans="1:26">
       <c r="A553" s="6">
         <v>43101.0</v>
       </c>
       <c r="B553">
-        <v>9491.983</v>
+        <v>9506.933</v>
       </c>
       <c r="C553">
         <v>507.696</v>
       </c>
       <c r="D553">
-        <v>9999.679</v>
+        <v>10014.629</v>
       </c>
       <c r="E553">
         <v>3852.968</v>
       </c>
       <c r="F553">
-        <v>13852.647</v>
+        <v>13867.597</v>
       </c>
       <c r="G553">
         <v>1210.054</v>
       </c>
       <c r="H553">
         <v>1102.419</v>
       </c>
       <c r="I553">
         <v>10280.065</v>
       </c>
       <c r="J553">
         <v>6461.002</v>
       </c>
       <c r="K553">
         <v>3819.063</v>
       </c>
       <c r="L553">
         <v>-405.156</v>
       </c>
       <c r="M553">
-        <v>175.025</v>
+        <v>160.076</v>
       </c>
       <c r="N553">
         <v>20564.365</v>
       </c>
     </row>
     <row r="554" spans="1:26">
       <c r="A554" s="6">
         <v>43132.0</v>
       </c>
       <c r="B554">
-        <v>9750.304</v>
+        <v>9783.831</v>
       </c>
       <c r="C554">
         <v>513.099</v>
       </c>
       <c r="D554">
-        <v>10263.403</v>
+        <v>10296.93</v>
       </c>
       <c r="E554">
         <v>4060.5</v>
       </c>
       <c r="F554">
-        <v>14323.903</v>
+        <v>14357.43</v>
       </c>
       <c r="G554">
         <v>1227.904</v>
       </c>
       <c r="H554">
         <v>1096.5</v>
       </c>
       <c r="I554">
         <v>9585.643</v>
       </c>
       <c r="J554">
         <v>6907.006</v>
       </c>
       <c r="K554">
         <v>2678.637</v>
       </c>
       <c r="L554">
         <v>-142.439</v>
       </c>
       <c r="M554">
-        <v>223.752</v>
+        <v>190.225</v>
       </c>
       <c r="N554">
         <v>19693.135</v>
       </c>
     </row>
     <row r="555" spans="1:26">
       <c r="A555" s="6">
         <v>43160.0</v>
       </c>
       <c r="B555">
-        <v>9954.866</v>
+        <v>9969.946</v>
       </c>
       <c r="C555">
         <v>512.192</v>
       </c>
       <c r="D555">
-        <v>10467.058</v>
+        <v>10482.138</v>
       </c>
       <c r="E555">
         <v>4200.258</v>
       </c>
       <c r="F555">
-        <v>14667.316</v>
+        <v>14682.396</v>
       </c>
       <c r="G555">
         <v>1213.569</v>
       </c>
       <c r="H555">
         <v>1095.742</v>
       </c>
       <c r="I555">
         <v>9822.226</v>
       </c>
       <c r="J555">
         <v>7336.93</v>
       </c>
       <c r="K555">
         <v>2485.296</v>
       </c>
       <c r="L555">
         <v>-456.748</v>
       </c>
       <c r="M555">
-        <v>812.557</v>
+        <v>797.477</v>
       </c>
       <c r="N555">
         <v>20731.229</v>
       </c>
     </row>
     <row r="556" spans="1:26">
       <c r="A556" s="6">
         <v>43191.0</v>
       </c>
       <c r="B556">
-        <v>9995.861</v>
+        <v>10013.519</v>
       </c>
       <c r="C556">
         <v>497.401</v>
       </c>
       <c r="D556">
-        <v>10493.262</v>
+        <v>10510.92</v>
       </c>
       <c r="E556">
         <v>4285.767</v>
       </c>
       <c r="F556">
-        <v>14779.028</v>
+        <v>14796.687</v>
       </c>
       <c r="G556">
         <v>1205.248</v>
       </c>
       <c r="H556">
         <v>1113.267</v>
       </c>
       <c r="I556">
         <v>10374.967</v>
       </c>
       <c r="J556">
         <v>7797.015</v>
       </c>
       <c r="K556">
         <v>2577.951</v>
       </c>
       <c r="L556">
         <v>118.572</v>
       </c>
       <c r="M556">
-        <v>481.43</v>
+        <v>463.771</v>
       </c>
       <c r="N556">
         <v>20038.353</v>
       </c>
     </row>
     <row r="557" spans="1:26">
       <c r="A557" s="6">
         <v>43221.0</v>
       </c>
       <c r="B557">
-        <v>9935.942</v>
+        <v>9953.617</v>
       </c>
       <c r="C557">
         <v>495.716</v>
       </c>
       <c r="D557">
-        <v>10431.658</v>
+        <v>10449.333</v>
       </c>
       <c r="E557">
         <v>4351.871</v>
       </c>
       <c r="F557">
-        <v>14783.529</v>
+        <v>14801.204</v>
       </c>
       <c r="G557">
         <v>1230.215</v>
       </c>
       <c r="H557">
         <v>1141.419</v>
       </c>
       <c r="I557">
         <v>10226.645</v>
       </c>
       <c r="J557">
         <v>7716.983</v>
       </c>
       <c r="K557">
         <v>2509.662</v>
       </c>
       <c r="L557">
         <v>169.482</v>
       </c>
       <c r="M557">
-        <v>755.862</v>
+        <v>738.187</v>
       </c>
       <c r="N557">
         <v>20251.206</v>
       </c>
     </row>
     <row r="558" spans="1:26">
       <c r="A558" s="6">
         <v>43252.0</v>
       </c>
       <c r="B558">
-        <v>10190.506</v>
+        <v>10205.962</v>
       </c>
       <c r="C558">
         <v>450.706</v>
       </c>
       <c r="D558">
-        <v>10641.212</v>
+        <v>10656.668</v>
       </c>
       <c r="E558">
         <v>4336.667</v>
       </c>
       <c r="F558">
-        <v>14977.879</v>
+        <v>14993.335</v>
       </c>
       <c r="G558">
         <v>1259.652</v>
       </c>
       <c r="H558">
         <v>1132.9</v>
       </c>
       <c r="I558">
         <v>10726.033</v>
       </c>
       <c r="J558">
         <v>7823.709</v>
       </c>
       <c r="K558">
         <v>2902.324</v>
       </c>
       <c r="L558">
         <v>-108.761</v>
       </c>
       <c r="M558">
-        <v>388.753</v>
+        <v>373.297</v>
       </c>
       <c r="N558">
         <v>20770.269</v>
       </c>
     </row>
     <row r="559" spans="1:26">
       <c r="A559" s="6">
         <v>43282.0</v>
       </c>
       <c r="B559">
-        <v>10507.97</v>
+        <v>10526.86</v>
       </c>
       <c r="C559">
         <v>394.735</v>
       </c>
       <c r="D559">
-        <v>10902.705</v>
+        <v>10921.595</v>
       </c>
       <c r="E559">
         <v>4451.677</v>
       </c>
       <c r="F559">
-        <v>15354.382</v>
+        <v>15373.273</v>
       </c>
       <c r="G559">
         <v>1272.815</v>
       </c>
       <c r="H559">
         <v>1168.903</v>
       </c>
       <c r="I559">
         <v>10193.129</v>
       </c>
       <c r="J559">
         <v>7962.52</v>
       </c>
       <c r="K559">
         <v>2230.609</v>
       </c>
       <c r="L559">
         <v>185.729</v>
       </c>
       <c r="M559">
-        <v>830.393</v>
+        <v>811.503</v>
       </c>
       <c r="N559">
         <v>20671.374</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560">
-        <v>10968.313</v>
+        <v>10987.852</v>
       </c>
       <c r="C560">
         <v>427.709</v>
       </c>
       <c r="D560">
-        <v>11396.022</v>
+        <v>11415.561</v>
       </c>
       <c r="E560">
         <v>4601.613</v>
       </c>
       <c r="F560">
-        <v>15997.635</v>
+        <v>16017.174</v>
       </c>
       <c r="G560">
         <v>1289.352</v>
       </c>
       <c r="H560">
         <v>1185.484</v>
       </c>
       <c r="I560">
         <v>10433.871</v>
       </c>
       <c r="J560">
         <v>7163.928</v>
       </c>
       <c r="K560">
         <v>3269.943</v>
       </c>
       <c r="L560">
         <v>621.593</v>
       </c>
       <c r="M560">
-        <v>235.281</v>
+        <v>215.742</v>
       </c>
       <c r="N560">
         <v>21356.101</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561">
-        <v>10972.145</v>
+        <v>10994.436</v>
       </c>
       <c r="C561">
         <v>471.465</v>
       </c>
       <c r="D561">
-        <v>11443.61</v>
+        <v>11465.901</v>
       </c>
       <c r="E561">
         <v>4638.3</v>
       </c>
       <c r="F561">
-        <v>16081.91</v>
+        <v>16104.201</v>
       </c>
       <c r="G561">
         <v>1213.607</v>
       </c>
       <c r="H561">
         <v>1140.867</v>
       </c>
       <c r="I561">
         <v>9888.9</v>
       </c>
       <c r="J561">
         <v>7414.915</v>
       </c>
       <c r="K561">
         <v>2473.985</v>
       </c>
       <c r="L561">
         <v>1310.949</v>
       </c>
       <c r="M561">
-        <v>484.689</v>
+        <v>462.398</v>
       </c>
       <c r="N561">
         <v>20084.108</v>
       </c>
     </row>
     <row r="562" spans="1:26">
       <c r="A562" s="6">
         <v>43374.0</v>
       </c>
       <c r="B562">
-        <v>11021.656</v>
+        <v>11041.498</v>
       </c>
       <c r="C562">
         <v>486.556</v>
       </c>
       <c r="D562">
-        <v>11508.212</v>
+        <v>11528.054</v>
       </c>
       <c r="E562">
         <v>4587.677</v>
       </c>
       <c r="F562">
-        <v>16095.89</v>
+        <v>16115.731</v>
       </c>
       <c r="G562">
         <v>1219.525</v>
       </c>
       <c r="H562">
         <v>1115.581</v>
       </c>
       <c r="I562">
         <v>9467.935</v>
       </c>
       <c r="J562">
         <v>8011.173</v>
       </c>
       <c r="K562">
         <v>1456.762</v>
       </c>
       <c r="L562">
         <v>-520.494</v>
       </c>
       <c r="M562">
-        <v>377.541</v>
+        <v>357.7</v>
       </c>
       <c r="N562">
         <v>20785.793</v>
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563">
-        <v>11394.613</v>
+        <v>11413.147</v>
       </c>
       <c r="C563">
         <v>497.296</v>
       </c>
       <c r="D563">
-        <v>11891.909</v>
+        <v>11910.443</v>
       </c>
       <c r="E563">
         <v>4562.7</v>
       </c>
       <c r="F563">
-        <v>16454.609</v>
+        <v>16473.143</v>
       </c>
       <c r="G563">
         <v>1240.401</v>
       </c>
       <c r="H563">
         <v>1149.433</v>
       </c>
       <c r="I563">
         <v>9272.3</v>
       </c>
       <c r="J563">
         <v>8280.887</v>
       </c>
       <c r="K563">
         <v>991.413</v>
       </c>
       <c r="L563">
         <v>-257.424</v>
       </c>
       <c r="M563">
-        <v>680.936</v>
+        <v>662.402</v>
       </c>
       <c r="N563">
         <v>20774.216</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564">
-        <v>11455.52</v>
+        <v>11474.104</v>
       </c>
       <c r="C564">
         <v>495.663</v>
       </c>
       <c r="D564">
-        <v>11951.183</v>
+        <v>11969.767</v>
       </c>
       <c r="E564">
         <v>4483.484</v>
       </c>
       <c r="F564">
-        <v>16434.667</v>
+        <v>16453.251</v>
       </c>
       <c r="G564">
         <v>1222.351</v>
       </c>
       <c r="H564">
         <v>1210.355</v>
       </c>
       <c r="I564">
         <v>9020.581</v>
       </c>
       <c r="J564">
         <v>8300.992</v>
       </c>
       <c r="K564">
         <v>719.589</v>
       </c>
       <c r="L564">
         <v>23.803</v>
       </c>
       <c r="M564">
-        <v>764.322</v>
+        <v>745.738</v>
       </c>
       <c r="N564">
         <v>20327.481</v>
       </c>
     </row>
     <row r="565" spans="1:26">
       <c r="A565" s="6">
         <v>43466.0</v>
       </c>
       <c r="B565">
-        <v>11376.768</v>
+        <v>11397.957</v>
       </c>
       <c r="C565">
         <v>496.226</v>
       </c>
       <c r="D565">
-        <v>11872.994</v>
+        <v>11894.183</v>
       </c>
       <c r="E565">
         <v>4554.065</v>
       </c>
       <c r="F565">
-        <v>16427.058</v>
+        <v>16448.248</v>
       </c>
       <c r="G565">
         <v>1112.245</v>
       </c>
       <c r="H565">
         <v>1108.71</v>
       </c>
       <c r="I565">
         <v>9768.065</v>
       </c>
       <c r="J565">
         <v>7982.272</v>
       </c>
       <c r="K565">
         <v>1785.793</v>
       </c>
       <c r="L565">
         <v>246.004</v>
       </c>
       <c r="M565">
-        <v>427.18</v>
+        <v>405.99</v>
       </c>
       <c r="N565">
         <v>20614.981</v>
       </c>
     </row>
     <row r="566" spans="1:26">
       <c r="A566" s="6">
         <v>43497.0</v>
       </c>
       <c r="B566">
-        <v>11165.704</v>
+        <v>11204.843</v>
       </c>
       <c r="C566">
         <v>487.592</v>
       </c>
       <c r="D566">
-        <v>11653.296</v>
+        <v>11692.435</v>
       </c>
       <c r="E566">
         <v>4712.75</v>
       </c>
       <c r="F566">
-        <v>16366.046</v>
+        <v>16405.185</v>
       </c>
       <c r="G566">
         <v>1114.602</v>
       </c>
       <c r="H566">
         <v>1007.071</v>
       </c>
       <c r="I566">
         <v>8671.393</v>
       </c>
       <c r="J566">
         <v>8219.217</v>
       </c>
       <c r="K566">
         <v>452.176</v>
       </c>
       <c r="L566">
         <v>-596.853</v>
       </c>
       <c r="M566">
-        <v>747.122</v>
+        <v>707.983</v>
       </c>
       <c r="N566">
         <v>20283.869</v>
       </c>
     </row>
     <row r="567" spans="1:26">
       <c r="A567" s="6">
         <v>43525.0</v>
       </c>
       <c r="B567">
-        <v>11430.602</v>
+        <v>11450.074</v>
       </c>
       <c r="C567">
         <v>481.071</v>
       </c>
       <c r="D567">
-        <v>11911.673</v>
+        <v>11931.145</v>
       </c>
       <c r="E567">
         <v>4729.484</v>
       </c>
       <c r="F567">
-        <v>16641.157</v>
+        <v>16660.629</v>
       </c>
       <c r="G567">
         <v>1087.483</v>
       </c>
       <c r="H567">
         <v>1038.355</v>
       </c>
       <c r="I567">
         <v>8904.871</v>
       </c>
       <c r="J567">
         <v>7945.54</v>
       </c>
       <c r="K567">
         <v>959.331</v>
       </c>
       <c r="L567">
         <v>-100.144</v>
       </c>
       <c r="M567">
-        <v>349.773</v>
+        <v>330.301</v>
       </c>
       <c r="N567">
         <v>20176.242</v>
       </c>
     </row>
     <row r="568" spans="1:26">
       <c r="A568" s="6">
         <v>43556.0</v>
       </c>
       <c r="B568">
-        <v>11668.838</v>
+        <v>11689.121</v>
       </c>
       <c r="C568">
         <v>475.472</v>
       </c>
       <c r="D568">
-        <v>12144.31</v>
+        <v>12164.593</v>
       </c>
       <c r="E568">
         <v>4790.233</v>
       </c>
       <c r="F568">
-        <v>16934.543</v>
+        <v>16954.827</v>
       </c>
       <c r="G568">
         <v>1138.053</v>
       </c>
       <c r="H568">
         <v>1065.1</v>
       </c>
       <c r="I568">
         <v>9524.8</v>
       </c>
       <c r="J568">
         <v>8382.226</v>
       </c>
       <c r="K568">
         <v>1142.574</v>
       </c>
       <c r="L568">
         <v>596.143</v>
       </c>
       <c r="M568">
-        <v>648.473</v>
+        <v>628.19</v>
       </c>
       <c r="N568">
         <v>20332.6</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569">
-        <v>11676.374</v>
+        <v>11693.618</v>
       </c>
       <c r="C569">
         <v>474.45</v>
       </c>
       <c r="D569">
-        <v>12150.824</v>
+        <v>12168.068</v>
       </c>
       <c r="E569">
         <v>4839.806</v>
       </c>
       <c r="F569">
-        <v>16990.631</v>
+        <v>17007.874</v>
       </c>
       <c r="G569">
         <v>1150.83</v>
       </c>
       <c r="H569">
         <v>1064.226</v>
       </c>
       <c r="I569">
         <v>9892.935</v>
       </c>
       <c r="J569">
         <v>8237.987</v>
       </c>
       <c r="K569">
         <v>1654.949</v>
       </c>
       <c r="L569">
         <v>1281.344</v>
       </c>
       <c r="M569">
-        <v>807.796</v>
+        <v>790.553</v>
       </c>
       <c r="N569">
         <v>20387.087</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570">
-        <v>11766.646</v>
+        <v>11782.145</v>
       </c>
       <c r="C570">
         <v>455.272</v>
       </c>
       <c r="D570">
-        <v>12221.918</v>
+        <v>12237.417</v>
       </c>
       <c r="E570">
         <v>4794.7</v>
       </c>
       <c r="F570">
-        <v>17016.618</v>
+        <v>17032.117</v>
       </c>
       <c r="G570">
         <v>1158.777</v>
       </c>
       <c r="H570">
         <v>1076.167</v>
       </c>
       <c r="I570">
         <v>9296.733</v>
       </c>
       <c r="J570">
         <v>8576.239</v>
       </c>
       <c r="K570">
         <v>720.495</v>
       </c>
       <c r="L570">
         <v>-98.583</v>
       </c>
       <c r="M570">
-        <v>583.336</v>
+        <v>567.837</v>
       </c>
       <c r="N570">
         <v>20653.976</v>
       </c>
     </row>
     <row r="571" spans="1:26">
       <c r="A571" s="6">
         <v>43647.0</v>
       </c>
       <c r="B571">
-        <v>11456.616</v>
+        <v>11474.441</v>
       </c>
       <c r="C571">
         <v>450.119</v>
       </c>
       <c r="D571">
-        <v>11906.735</v>
+        <v>11924.56</v>
       </c>
       <c r="E571">
         <v>4707.323</v>
       </c>
       <c r="F571">
-        <v>16614.058</v>
+        <v>16631.883</v>
       </c>
       <c r="G571">
         <v>1155.014</v>
       </c>
       <c r="H571">
         <v>1066.032</v>
       </c>
       <c r="I571">
         <v>9600.774</v>
       </c>
       <c r="J571">
         <v>8084.063</v>
       </c>
       <c r="K571">
         <v>1516.711</v>
       </c>
       <c r="L571">
         <v>158.326</v>
       </c>
       <c r="M571">
-        <v>541.083</v>
+        <v>523.258</v>
       </c>
       <c r="N571">
         <v>20734.572</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572">
-        <v>12105.301</v>
+        <v>12121.757</v>
       </c>
       <c r="C572">
         <v>382.524</v>
       </c>
       <c r="D572">
-        <v>12487.825</v>
+        <v>12504.281</v>
       </c>
       <c r="E572">
         <v>4765.871</v>
       </c>
       <c r="F572">
-        <v>17253.696</v>
+        <v>17270.152</v>
       </c>
       <c r="G572">
         <v>1132.899</v>
       </c>
       <c r="H572">
         <v>1098.677</v>
       </c>
       <c r="I572">
         <v>9386.613</v>
       </c>
       <c r="J572">
         <v>8437.641</v>
       </c>
       <c r="K572">
         <v>948.972</v>
       </c>
       <c r="L572">
         <v>-270.645</v>
       </c>
       <c r="M572">
-        <v>453.025</v>
+        <v>436.568</v>
       </c>
       <c r="N572">
         <v>21157.914</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573">
-        <v>12146.28</v>
+        <v>12164.312</v>
       </c>
       <c r="C573">
         <v>449.393</v>
       </c>
       <c r="D573">
-        <v>12595.673</v>
+        <v>12613.705</v>
       </c>
       <c r="E573">
         <v>4989.5</v>
       </c>
       <c r="F573">
-        <v>17585.173</v>
+        <v>17603.205</v>
       </c>
       <c r="G573">
         <v>1071.176</v>
       </c>
       <c r="H573">
         <v>1017.5</v>
       </c>
       <c r="I573">
         <v>8711.767</v>
       </c>
       <c r="J573">
         <v>8671.817</v>
       </c>
       <c r="K573">
         <v>39.95</v>
       </c>
       <c r="L573">
         <v>-76.595</v>
       </c>
       <c r="M573">
-        <v>458.088</v>
+        <v>440.056</v>
       </c>
       <c r="N573">
         <v>20248.481</v>
       </c>
     </row>
     <row r="574" spans="1:26">
       <c r="A574" s="6">
         <v>43739.0</v>
       </c>
       <c r="B574">
-        <v>12334.492</v>
+        <v>12356.792</v>
       </c>
       <c r="C574">
         <v>474.784</v>
       </c>
       <c r="D574">
-        <v>12809.276</v>
+        <v>12831.576</v>
       </c>
       <c r="E574">
         <v>5022.258</v>
       </c>
       <c r="F574">
-        <v>17831.534</v>
+        <v>17853.834</v>
       </c>
       <c r="G574">
         <v>1092.679</v>
       </c>
       <c r="H574">
         <v>1014.226</v>
       </c>
       <c r="I574">
         <v>8599.194</v>
       </c>
       <c r="J574">
         <v>9039.354</v>
       </c>
       <c r="K574">
         <v>-440.161</v>
       </c>
       <c r="L574">
         <v>-531.711</v>
       </c>
       <c r="M574">
-        <v>683.997</v>
+        <v>661.698</v>
       </c>
       <c r="N574">
         <v>20713.986</v>
       </c>
     </row>
     <row r="575" spans="1:26">
       <c r="A575" s="6">
         <v>43770.0</v>
       </c>
       <c r="B575">
-        <v>12514.313</v>
+        <v>12534.898</v>
       </c>
       <c r="C575">
         <v>484.111</v>
       </c>
       <c r="D575">
-        <v>12998.424</v>
+        <v>13019.009</v>
       </c>
       <c r="E575">
         <v>4994.5</v>
       </c>
       <c r="F575">
-        <v>17992.924</v>
+        <v>18013.509</v>
       </c>
       <c r="G575">
         <v>1128.53</v>
       </c>
       <c r="H575">
         <v>1131.2</v>
       </c>
       <c r="I575">
         <v>8103.2</v>
       </c>
       <c r="J575">
         <v>8741.263</v>
       </c>
       <c r="K575">
         <v>-638.063</v>
       </c>
       <c r="L575">
         <v>-283.9</v>
       </c>
       <c r="M575">
-        <v>837.662</v>
+        <v>817.078</v>
       </c>
       <c r="N575">
         <v>20736.154</v>
       </c>
     </row>
     <row r="576" spans="1:26">
       <c r="A576" s="6">
         <v>43800.0</v>
       </c>
       <c r="B576">
-        <v>12501.346</v>
+        <v>12521.562</v>
       </c>
       <c r="C576">
         <v>481.369</v>
       </c>
       <c r="D576">
-        <v>12982.715</v>
+        <v>13002.931</v>
       </c>
       <c r="E576">
         <v>4991.516</v>
       </c>
       <c r="F576">
-        <v>17974.231</v>
+        <v>17994.447</v>
       </c>
       <c r="G576">
         <v>1157.358</v>
       </c>
       <c r="H576">
         <v>1133.419</v>
       </c>
       <c r="I576">
         <v>9159.452</v>
       </c>
       <c r="J576">
         <v>9330.737</v>
       </c>
       <c r="K576">
         <v>-171.286</v>
       </c>
       <c r="L576">
         <v>-43.81</v>
       </c>
       <c r="M576">
-        <v>305.337</v>
+        <v>285.121</v>
       </c>
       <c r="N576">
         <v>20442.87</v>
       </c>
     </row>
     <row r="577" spans="1:26">
       <c r="A577" s="6">
         <v>43831.0</v>
       </c>
       <c r="B577">
-        <v>12383.042</v>
+        <v>12401.072</v>
       </c>
       <c r="C577">
         <v>482.449</v>
       </c>
       <c r="D577">
-        <v>12865.491</v>
+        <v>12883.521</v>
       </c>
       <c r="E577">
         <v>5205.774</v>
       </c>
       <c r="F577">
-        <v>18071.266</v>
+        <v>18089.295</v>
       </c>
       <c r="G577">
         <v>1161.065</v>
       </c>
       <c r="H577">
         <v>1128.097</v>
       </c>
       <c r="I577">
         <v>8579.613</v>
       </c>
       <c r="J577">
         <v>9228.227</v>
       </c>
       <c r="K577">
         <v>-648.614</v>
       </c>
       <c r="L577">
         <v>581.083</v>
       </c>
       <c r="M577">
-        <v>802.659</v>
+        <v>784.629</v>
       </c>
       <c r="N577">
         <v>19933.39</v>
       </c>
     </row>
     <row r="578" spans="1:26">
       <c r="A578" s="6">
         <v>43862.0</v>
       </c>
       <c r="B578">
-        <v>12386.927</v>
+        <v>12403.291</v>
       </c>
       <c r="C578">
         <v>476.666</v>
       </c>
       <c r="D578">
-        <v>12863.593</v>
+        <v>12879.957</v>
       </c>
       <c r="E578">
         <v>5052.034</v>
       </c>
       <c r="F578">
-        <v>17915.627</v>
+        <v>17931.992</v>
       </c>
       <c r="G578">
         <v>1143.717</v>
       </c>
       <c r="H578">
         <v>941.345</v>
       </c>
       <c r="I578">
         <v>8481.621</v>
       </c>
       <c r="J578">
         <v>9589.403</v>
       </c>
       <c r="K578">
         <v>-1107.783</v>
       </c>
       <c r="L578">
         <v>-592.431</v>
       </c>
       <c r="M578">
-        <v>646.915</v>
+        <v>630.55</v>
       </c>
       <c r="N578">
         <v>20132.252</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579">
-        <v>12335.203</v>
+        <v>12348.125</v>
       </c>
       <c r="C579">
         <v>469.553</v>
       </c>
       <c r="D579">
-        <v>12804.756</v>
+        <v>12817.678</v>
       </c>
       <c r="E579">
         <v>5252.871</v>
       </c>
       <c r="F579">
-        <v>18057.627</v>
+        <v>18070.549</v>
       </c>
       <c r="G579">
         <v>1049.062</v>
       </c>
       <c r="H579">
         <v>974.129</v>
       </c>
       <c r="I579">
         <v>8360.742</v>
       </c>
       <c r="J579">
         <v>9522.374</v>
       </c>
       <c r="K579">
         <v>-1161.632</v>
       </c>
       <c r="L579">
         <v>1419.656</v>
       </c>
       <c r="M579">
-        <v>963.311</v>
+        <v>950.389</v>
       </c>
       <c r="N579">
         <v>18462.842</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580">
-        <v>11455.638</v>
+        <v>11470.36</v>
       </c>
       <c r="C580">
         <v>462.703</v>
       </c>
       <c r="D580">
-        <v>11918.341</v>
+        <v>11933.063</v>
       </c>
       <c r="E580">
         <v>4934.267</v>
       </c>
       <c r="F580">
-        <v>16852.608</v>
+        <v>16867.33</v>
       </c>
       <c r="G580">
         <v>670.604</v>
       </c>
       <c r="H580">
         <v>773.733</v>
       </c>
       <c r="I580">
         <v>7240.667</v>
       </c>
       <c r="J580">
         <v>8353.106</v>
       </c>
       <c r="K580">
         <v>-1112.44</v>
       </c>
       <c r="L580">
         <v>2657.878</v>
       </c>
       <c r="M580">
-        <v>21.877</v>
+        <v>7.155</v>
       </c>
       <c r="N580">
         <v>14548.505</v>
       </c>
     </row>
     <row r="581" spans="1:26">
       <c r="A581" s="6">
         <v>43952.0</v>
       </c>
       <c r="B581">
-        <v>9318.743</v>
+        <v>9329.907</v>
       </c>
       <c r="C581">
         <v>404.121</v>
       </c>
       <c r="D581">
-        <v>9722.864</v>
+        <v>9734.028</v>
       </c>
       <c r="E581">
         <v>4745.452</v>
       </c>
       <c r="F581">
-        <v>14468.316</v>
+        <v>14479.479</v>
       </c>
       <c r="G581">
         <v>787.241</v>
       </c>
       <c r="H581">
         <v>808.032</v>
       </c>
       <c r="I581">
         <v>7762.065</v>
       </c>
       <c r="J581">
         <v>7111.696</v>
       </c>
       <c r="K581">
         <v>650.369</v>
       </c>
       <c r="L581">
         <v>1262.553</v>
       </c>
       <c r="M581">
-        <v>626.78</v>
+        <v>615.617</v>
       </c>
       <c r="N581">
         <v>16078.185</v>
       </c>
     </row>
     <row r="582" spans="1:26">
       <c r="A582" s="6">
         <v>43983.0</v>
       </c>
       <c r="B582">
-        <v>10087.973</v>
+        <v>10100.437</v>
       </c>
       <c r="C582">
         <v>361.897</v>
       </c>
       <c r="D582">
-        <v>10449.87</v>
+        <v>10462.334</v>
       </c>
       <c r="E582">
         <v>5194.667</v>
       </c>
       <c r="F582">
-        <v>15644.537</v>
+        <v>15657.001</v>
       </c>
       <c r="G582">
         <v>969.216</v>
       </c>
       <c r="H582">
         <v>870.667</v>
       </c>
       <c r="I582">
         <v>8367.633</v>
       </c>
       <c r="J582">
         <v>7608.047</v>
       </c>
       <c r="K582">
         <v>759.586</v>
       </c>
       <c r="L582">
         <v>1105.389</v>
       </c>
       <c r="M582">
-        <v>439.444</v>
+        <v>426.98</v>
       </c>
       <c r="N582">
         <v>17578.061</v>
       </c>
     </row>
     <row r="583" spans="1:26">
       <c r="A583" s="6">
         <v>44013.0</v>
       </c>
       <c r="B583">
-        <v>10569.923</v>
+        <v>10579.968</v>
       </c>
       <c r="C583">
         <v>444.005</v>
       </c>
       <c r="D583">
-        <v>11013.928</v>
+        <v>11023.973</v>
       </c>
       <c r="E583">
         <v>5367.581</v>
       </c>
       <c r="F583">
-        <v>16381.509</v>
+        <v>16391.554</v>
       </c>
       <c r="G583">
         <v>1033.105</v>
       </c>
       <c r="H583">
         <v>928.677</v>
       </c>
       <c r="I583">
         <v>7845.645</v>
       </c>
       <c r="J583">
         <v>8484.723</v>
       </c>
       <c r="K583">
         <v>-639.078</v>
       </c>
       <c r="L583">
         <v>-116.069</v>
       </c>
       <c r="M583">
-        <v>560.79</v>
+        <v>550.746</v>
       </c>
       <c r="N583">
         <v>18381.073</v>
       </c>
     </row>
     <row r="584" spans="1:26">
       <c r="A584" s="6">
         <v>44044.0</v>
       </c>
       <c r="B584">
-        <v>10156.526</v>
+        <v>10167.449</v>
       </c>
       <c r="C584">
         <v>443.582</v>
       </c>
       <c r="D584">
-        <v>10600.108</v>
+        <v>10611.031</v>
       </c>
       <c r="E584">
         <v>5351.452</v>
       </c>
       <c r="F584">
-        <v>15951.56</v>
+        <v>15962.483</v>
       </c>
       <c r="G584">
         <v>1025.118</v>
       </c>
       <c r="H584">
         <v>923.903</v>
       </c>
       <c r="I584">
         <v>7449.677</v>
       </c>
       <c r="J584">
         <v>8550.158</v>
       </c>
       <c r="K584">
         <v>-1100.481</v>
       </c>
       <c r="L584">
         <v>-807.096</v>
       </c>
       <c r="M584">
-        <v>950.681</v>
+        <v>939.758</v>
       </c>
       <c r="N584">
         <v>18557.877</v>
       </c>
     </row>
     <row r="585" spans="1:26">
       <c r="A585" s="6">
         <v>44075.0</v>
       </c>
       <c r="B585">
-        <v>10521.235</v>
+        <v>10534.584</v>
       </c>
       <c r="C585">
         <v>441.735</v>
       </c>
       <c r="D585">
-        <v>10962.97</v>
+        <v>10976.319</v>
       </c>
       <c r="E585">
         <v>5307.833</v>
       </c>
       <c r="F585">
-        <v>16270.804</v>
+        <v>16284.153</v>
       </c>
       <c r="G585">
         <v>1035.685</v>
       </c>
       <c r="H585">
         <v>948.067</v>
       </c>
       <c r="I585">
         <v>7558.333</v>
       </c>
       <c r="J585">
         <v>8314.571</v>
       </c>
       <c r="K585">
         <v>-756.238</v>
       </c>
       <c r="L585">
         <v>-658.026</v>
       </c>
       <c r="M585">
-        <v>258.488</v>
+        <v>245.139</v>
       </c>
       <c r="N585">
         <v>18414.83</v>
       </c>
     </row>
     <row r="586" spans="1:26">
       <c r="A586" s="6">
         <v>44105.0</v>
       </c>
       <c r="B586">
-        <v>10032.268</v>
+        <v>10044.071</v>
       </c>
       <c r="C586">
         <v>459.361</v>
       </c>
       <c r="D586">
-        <v>10491.629</v>
+        <v>10503.432</v>
       </c>
       <c r="E586">
         <v>5297.258</v>
       </c>
       <c r="F586">
-        <v>15788.887</v>
+        <v>15800.69</v>
       </c>
       <c r="G586">
         <v>1058.391</v>
       </c>
       <c r="H586">
         <v>924.29</v>
       </c>
       <c r="I586">
         <v>7375.613</v>
       </c>
       <c r="J586">
         <v>8388.828</v>
       </c>
       <c r="K586">
         <v>-1013.215</v>
       </c>
       <c r="L586">
         <v>-1305.871</v>
       </c>
       <c r="M586">
-        <v>549.425</v>
+        <v>537.622</v>
       </c>
       <c r="N586">
         <v>18613.649</v>
       </c>
     </row>
     <row r="587" spans="1:26">
       <c r="A587" s="6">
         <v>44136.0</v>
       </c>
       <c r="B587">
-        <v>10760.688</v>
+        <v>10772.063</v>
       </c>
       <c r="C587">
         <v>463.976</v>
       </c>
       <c r="D587">
-        <v>11224.664</v>
+        <v>11236.039</v>
       </c>
       <c r="E587">
         <v>5321.467</v>
       </c>
       <c r="F587">
-        <v>16546.131</v>
+        <v>16557.506</v>
       </c>
       <c r="G587">
         <v>1099.06</v>
       </c>
       <c r="H587">
         <v>934.433</v>
       </c>
       <c r="I587">
         <v>7615.533</v>
       </c>
       <c r="J587">
         <v>7912.691</v>
       </c>
       <c r="K587">
         <v>-297.157</v>
       </c>
       <c r="L587">
         <v>64.125</v>
       </c>
       <c r="M587">
-        <v>524.179</v>
+        <v>512.805</v>
       </c>
       <c r="N587">
         <v>18742.522</v>
       </c>
     </row>
     <row r="588" spans="1:26">
       <c r="A588" s="6">
         <v>44166.0</v>
       </c>
       <c r="B588">
-        <v>10725.24</v>
+        <v>10735.75</v>
       </c>
       <c r="C588">
         <v>462.96</v>
       </c>
       <c r="D588">
-        <v>11188.2</v>
+        <v>11198.71</v>
       </c>
       <c r="E588">
         <v>5058.258</v>
       </c>
       <c r="F588">
-        <v>16246.458</v>
+        <v>16256.968</v>
       </c>
       <c r="G588">
         <v>1074.349</v>
       </c>
       <c r="H588">
         <v>914.935</v>
       </c>
       <c r="I588">
         <v>7738.194</v>
       </c>
       <c r="J588">
         <v>8923.861</v>
       </c>
       <c r="K588">
         <v>-1185.668</v>
       </c>
       <c r="L588">
         <v>-1463.719</v>
       </c>
       <c r="M588">
-        <v>287.897</v>
+        <v>277.387</v>
       </c>
       <c r="N588">
         <v>18801.691</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
-        <v>10697.284</v>
+        <v>10708.346</v>
       </c>
       <c r="C589">
         <v>458.294</v>
       </c>
       <c r="D589">
-        <v>11155.578</v>
+        <v>11166.64</v>
       </c>
       <c r="E589">
         <v>5217.258</v>
       </c>
       <c r="F589">
-        <v>16372.836</v>
+        <v>16383.898</v>
       </c>
       <c r="G589">
         <v>1073.28</v>
       </c>
       <c r="H589">
         <v>888.645</v>
       </c>
       <c r="I589">
         <v>7918.484</v>
       </c>
       <c r="J589">
         <v>8419.14</v>
       </c>
       <c r="K589">
         <v>-500.656</v>
       </c>
       <c r="L589">
         <v>-300.173</v>
       </c>
       <c r="M589">
-        <v>680.069</v>
+        <v>669.007</v>
       </c>
       <c r="N589">
         <v>18814.347</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
-        <v>9473.943</v>
+        <v>9496.302</v>
       </c>
       <c r="C590">
         <v>456.64</v>
       </c>
       <c r="D590">
-        <v>9930.583</v>
+        <v>9952.942</v>
       </c>
       <c r="E590">
         <v>4246.857</v>
       </c>
       <c r="F590">
-        <v>14177.44</v>
+        <v>14199.799</v>
       </c>
       <c r="G590">
         <v>947.354</v>
       </c>
       <c r="H590">
         <v>780.286</v>
       </c>
       <c r="I590">
         <v>7648.179</v>
       </c>
       <c r="J590">
         <v>7291.472</v>
       </c>
       <c r="K590">
         <v>356.706</v>
       </c>
       <c r="L590">
         <v>-1226.693</v>
       </c>
       <c r="M590">
-        <v>210.628</v>
+        <v>188.268</v>
       </c>
       <c r="N590">
         <v>17699.106</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
-        <v>10921.603</v>
+        <v>10933.117</v>
       </c>
       <c r="C591">
         <v>454.171</v>
       </c>
       <c r="D591">
-        <v>11375.774</v>
+        <v>11387.288</v>
       </c>
       <c r="E591">
         <v>5147.968</v>
       </c>
       <c r="F591">
-        <v>16523.742</v>
+        <v>16535.256</v>
       </c>
       <c r="G591">
         <v>1094.708</v>
       </c>
       <c r="H591">
         <v>864.645</v>
       </c>
       <c r="I591">
         <v>8326.71</v>
       </c>
       <c r="J591">
         <v>7895.586</v>
       </c>
       <c r="K591">
         <v>431.123</v>
       </c>
       <c r="L591">
         <v>254.203</v>
       </c>
       <c r="M591">
-        <v>472.1</v>
+        <v>460.586</v>
       </c>
       <c r="N591">
         <v>19132.115</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
-        <v>10909.022</v>
+        <v>10918.409</v>
       </c>
       <c r="C592">
-        <v>446.317</v>
+        <v>447.097</v>
       </c>
       <c r="D592">
-        <v>11355.339</v>
+        <v>11365.506</v>
       </c>
       <c r="E592">
         <v>5477.467</v>
       </c>
       <c r="F592">
-        <v>16832.806</v>
+        <v>16842.972</v>
       </c>
       <c r="G592">
         <v>1086.074</v>
       </c>
       <c r="H592">
         <v>937.167</v>
       </c>
       <c r="I592">
         <v>8268.467</v>
       </c>
       <c r="J592">
         <v>8709.086</v>
       </c>
       <c r="K592">
         <v>-440.619</v>
       </c>
       <c r="L592">
         <v>-549.374</v>
       </c>
       <c r="M592">
-        <v>778.895</v>
+        <v>768.729</v>
       </c>
       <c r="N592">
         <v>19743.697</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
-        <v>10981.683</v>
+        <v>10994.575</v>
       </c>
       <c r="C593">
         <v>443.326</v>
       </c>
       <c r="D593">
-        <v>11425.009</v>
+        <v>11437.901</v>
       </c>
       <c r="E593">
         <v>5496.645</v>
       </c>
       <c r="F593">
-        <v>16921.654</v>
+        <v>16934.547</v>
       </c>
       <c r="G593">
         <v>1159.273</v>
       </c>
       <c r="H593">
         <v>1037.548</v>
       </c>
       <c r="I593">
         <v>8558.29</v>
       </c>
       <c r="J593">
         <v>8460.13</v>
       </c>
       <c r="K593">
         <v>98.16</v>
       </c>
       <c r="L593">
         <v>-25.406</v>
       </c>
       <c r="M593">
-        <v>807.697</v>
+        <v>794.804</v>
       </c>
       <c r="N593">
         <v>20049.739</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
-        <v>10960.937</v>
+        <v>10970.769</v>
       </c>
       <c r="C594">
         <v>439.982</v>
       </c>
       <c r="D594">
-        <v>11400.919</v>
+        <v>11410.751</v>
       </c>
       <c r="E594">
         <v>5515.167</v>
       </c>
       <c r="F594">
-        <v>16916.085</v>
+        <v>16925.918</v>
       </c>
       <c r="G594">
         <v>1170.078</v>
       </c>
       <c r="H594">
         <v>953</v>
       </c>
       <c r="I594">
         <v>9308.2</v>
       </c>
       <c r="J594">
         <v>9364.525</v>
       </c>
       <c r="K594">
         <v>-56.325</v>
       </c>
       <c r="L594">
         <v>-959.481</v>
       </c>
       <c r="M594">
-        <v>643.553</v>
+        <v>633.72</v>
       </c>
       <c r="N594">
         <v>20585.872</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
-        <v>11040.514</v>
+        <v>11049.401</v>
       </c>
       <c r="C595">
         <v>379.98</v>
       </c>
       <c r="D595">
-        <v>11420.494</v>
+        <v>11429.381</v>
       </c>
       <c r="E595">
         <v>5501.742</v>
       </c>
       <c r="F595">
-        <v>16922.236</v>
+        <v>16931.123</v>
       </c>
       <c r="G595">
         <v>1177.03</v>
       </c>
       <c r="H595">
         <v>948.645</v>
       </c>
       <c r="I595">
         <v>8801.452</v>
       </c>
       <c r="J595">
         <v>8433.647</v>
       </c>
       <c r="K595">
         <v>367.805</v>
       </c>
       <c r="L595">
         <v>-104.814</v>
       </c>
       <c r="M595">
-        <v>651.3</v>
+        <v>642.413</v>
       </c>
       <c r="N595">
         <v>20171.83</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
-        <v>10909.439</v>
+        <v>10918.95</v>
       </c>
       <c r="C596">
         <v>408.515</v>
       </c>
       <c r="D596">
-        <v>11317.954</v>
+        <v>11327.465</v>
       </c>
       <c r="E596">
         <v>5596.129</v>
       </c>
       <c r="F596">
-        <v>16914.083</v>
+        <v>16923.594</v>
       </c>
       <c r="G596">
         <v>1100.779</v>
       </c>
       <c r="H596">
         <v>988.968</v>
       </c>
       <c r="I596">
         <v>8714.065</v>
       </c>
       <c r="J596">
         <v>8866.773</v>
       </c>
       <c r="K596">
         <v>-152.708</v>
       </c>
       <c r="L596">
         <v>-900.42</v>
       </c>
       <c r="M596">
-        <v>821.031</v>
+        <v>811.52</v>
       </c>
       <c r="N596">
         <v>20572.572</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
-        <v>10531.033</v>
+        <v>10540.932</v>
       </c>
       <c r="C597">
         <v>429.683</v>
       </c>
       <c r="D597">
-        <v>10960.716</v>
+        <v>10970.615</v>
       </c>
       <c r="E597">
         <v>5571.233</v>
       </c>
       <c r="F597">
-        <v>16531.949</v>
+        <v>16541.848</v>
       </c>
       <c r="G597">
         <v>1079.303</v>
       </c>
       <c r="H597">
         <v>934.933</v>
       </c>
       <c r="I597">
         <v>8933.833</v>
       </c>
       <c r="J597">
         <v>7771.679</v>
       </c>
       <c r="K597">
         <v>1162.154</v>
       </c>
       <c r="L597">
         <v>-93.268</v>
       </c>
       <c r="M597">
-        <v>336.962</v>
+        <v>327.063</v>
       </c>
       <c r="N597">
         <v>20138.57</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
-        <v>11203.185</v>
+        <v>11211.761</v>
       </c>
       <c r="C598">
         <v>436.963</v>
       </c>
       <c r="D598">
-        <v>11640.148</v>
+        <v>11648.724</v>
       </c>
       <c r="E598">
         <v>5721</v>
       </c>
       <c r="F598">
-        <v>17361.148</v>
+        <v>17369.724</v>
       </c>
       <c r="G598">
         <v>1208.234</v>
       </c>
       <c r="H598">
         <v>1013.129</v>
       </c>
       <c r="I598">
         <v>8136.355</v>
       </c>
       <c r="J598">
         <v>8226.393</v>
       </c>
       <c r="K598">
         <v>-90.038</v>
       </c>
       <c r="L598">
         <v>-164.347</v>
       </c>
       <c r="M598">
-        <v>720.329</v>
+        <v>711.753</v>
       </c>
       <c r="N598">
         <v>20377.15</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
-        <v>11424.891</v>
+        <v>11436.49</v>
       </c>
       <c r="C599">
         <v>446.024</v>
       </c>
       <c r="D599">
-        <v>11870.915</v>
+        <v>11882.514</v>
       </c>
       <c r="E599">
         <v>5772.833</v>
       </c>
       <c r="F599">
-        <v>17643.748</v>
+        <v>17655.348</v>
       </c>
       <c r="G599">
         <v>1256.281</v>
       </c>
       <c r="H599">
         <v>1012.767</v>
       </c>
       <c r="I599">
         <v>8474.7</v>
       </c>
       <c r="J599">
         <v>9185.039</v>
       </c>
       <c r="K599">
         <v>-710.339</v>
       </c>
       <c r="L599">
         <v>-946.601</v>
       </c>
       <c r="M599">
-        <v>423.588</v>
+        <v>411.989</v>
       </c>
       <c r="N599">
         <v>20572.646</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
-        <v>11308.449</v>
+        <v>11330.574</v>
       </c>
       <c r="C600">
         <v>451.124</v>
       </c>
       <c r="D600">
-        <v>11759.573</v>
+        <v>11781.698</v>
       </c>
       <c r="E600">
         <v>5740.935</v>
       </c>
       <c r="F600">
-        <v>17500.508</v>
+        <v>17522.634</v>
       </c>
       <c r="G600">
         <v>1263.438</v>
       </c>
       <c r="H600">
         <v>1091.935</v>
       </c>
       <c r="I600">
         <v>8553.452</v>
       </c>
       <c r="J600">
         <v>9714.204</v>
       </c>
       <c r="K600">
         <v>-1160.753</v>
       </c>
       <c r="L600">
         <v>-1384.531</v>
       </c>
       <c r="M600">
-        <v>577.027</v>
+        <v>554.901</v>
       </c>
       <c r="N600">
         <v>20656.686</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
-        <v>11000.78</v>
+        <v>11021.529</v>
       </c>
       <c r="C601">
         <v>449.789</v>
       </c>
       <c r="D601">
-        <v>11450.569</v>
+        <v>11471.318</v>
       </c>
       <c r="E601">
         <v>5508.355</v>
       </c>
       <c r="F601">
-        <v>16958.924</v>
+        <v>16979.672</v>
       </c>
       <c r="G601">
         <v>1206.347</v>
       </c>
       <c r="H601">
         <v>988.484</v>
       </c>
       <c r="I601">
         <v>8176.774</v>
       </c>
       <c r="J601">
         <v>8689.818</v>
       </c>
       <c r="K601">
         <v>-513.044</v>
       </c>
       <c r="L601">
         <v>-447.567</v>
       </c>
       <c r="M601">
-        <v>524.832</v>
+        <v>504.084</v>
       </c>
       <c r="N601">
         <v>19613.11</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
-        <v>11014.485</v>
+        <v>11066.906</v>
       </c>
       <c r="C602">
         <v>450.639</v>
       </c>
       <c r="D602">
-        <v>11465.124</v>
+        <v>11517.545</v>
       </c>
       <c r="E602">
         <v>5513.964</v>
       </c>
       <c r="F602">
-        <v>16979.088</v>
+        <v>17031.509</v>
       </c>
       <c r="G602">
         <v>1183.483</v>
       </c>
       <c r="H602">
         <v>924.036</v>
       </c>
       <c r="I602">
         <v>8456.5</v>
       </c>
       <c r="J602">
         <v>8734.754</v>
       </c>
       <c r="K602">
         <v>-278.254</v>
       </c>
       <c r="L602">
         <v>-1211.915</v>
       </c>
       <c r="M602">
-        <v>170.143</v>
+        <v>117.722</v>
       </c>
       <c r="N602">
         <v>20190.412</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
-        <v>11448.525</v>
+        <v>11461.496</v>
       </c>
       <c r="C603">
         <v>439.853</v>
       </c>
       <c r="D603">
-        <v>11888.378</v>
+        <v>11901.349</v>
       </c>
       <c r="E603">
         <v>5952.355</v>
       </c>
       <c r="F603">
-        <v>17840.733</v>
+        <v>17853.704</v>
       </c>
       <c r="G603">
         <v>1196.972</v>
       </c>
       <c r="H603">
         <v>1004.065</v>
       </c>
       <c r="I603">
         <v>8448.581</v>
       </c>
       <c r="J603">
         <v>9069.841</v>
       </c>
       <c r="K603">
         <v>-621.26</v>
       </c>
       <c r="L603">
         <v>-780.23</v>
       </c>
       <c r="M603">
-        <v>282.744</v>
+        <v>269.773</v>
       </c>
       <c r="N603">
         <v>20483.484</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
-        <v>11388.057</v>
+        <v>11403.547</v>
       </c>
       <c r="C604">
         <v>441.523</v>
       </c>
       <c r="D604">
-        <v>11829.58</v>
+        <v>11845.07</v>
       </c>
       <c r="E604">
         <v>5917.3</v>
       </c>
       <c r="F604">
-        <v>17746.88</v>
+        <v>17762.37</v>
       </c>
       <c r="G604">
         <v>1157.116</v>
       </c>
       <c r="H604">
         <v>1050.167</v>
       </c>
       <c r="I604">
         <v>8247.333</v>
       </c>
       <c r="J604">
         <v>9664.941</v>
       </c>
       <c r="K604">
         <v>-1417.608</v>
       </c>
       <c r="L604">
         <v>-620.097</v>
       </c>
       <c r="M604">
-        <v>570.689</v>
+        <v>555.199</v>
       </c>
       <c r="N604">
         <v>19727.34</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
-        <v>11310.336</v>
+        <v>11335.228</v>
       </c>
       <c r="C605">
         <v>447.271</v>
       </c>
       <c r="D605">
-        <v>11757.607</v>
+        <v>11782.499</v>
       </c>
       <c r="E605">
         <v>5961</v>
       </c>
       <c r="F605">
-        <v>17718.607</v>
+        <v>17743.499</v>
       </c>
       <c r="G605">
         <v>1205.891</v>
       </c>
       <c r="H605">
         <v>1086.71</v>
       </c>
       <c r="I605">
         <v>8348.129</v>
       </c>
       <c r="J605">
         <v>9378.762</v>
       </c>
       <c r="K605">
         <v>-1030.633</v>
       </c>
       <c r="L605">
         <v>-207.445</v>
       </c>
       <c r="M605">
-        <v>651.545</v>
+        <v>626.653</v>
       </c>
       <c r="N605">
         <v>19839.565</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
-        <v>11500.438</v>
+        <v>11523.67</v>
       </c>
       <c r="C606">
-        <v>418.631</v>
+        <v>419.35</v>
       </c>
       <c r="D606">
-        <v>11919.069</v>
+        <v>11943.02</v>
       </c>
       <c r="E606">
         <v>6008.267</v>
       </c>
       <c r="F606">
-        <v>17927.335</v>
+        <v>17951.286</v>
       </c>
       <c r="G606">
         <v>1246.32</v>
       </c>
       <c r="H606">
         <v>1110.9</v>
       </c>
       <c r="I606">
         <v>8625.1</v>
       </c>
       <c r="J606">
         <v>9798.186</v>
       </c>
       <c r="K606">
         <v>-1173.086</v>
       </c>
       <c r="L606">
         <v>-717.727</v>
       </c>
       <c r="M606">
-        <v>604.038</v>
+        <v>580.087</v>
       </c>
       <c r="N606">
         <v>20433.234</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
-        <v>11577.381</v>
+        <v>11602.238</v>
       </c>
       <c r="C607">
         <v>431.567</v>
       </c>
       <c r="D607">
-        <v>12008.948</v>
+        <v>12033.805</v>
       </c>
       <c r="E607">
         <v>6188.516</v>
       </c>
       <c r="F607">
-        <v>18197.464</v>
+        <v>18222.321</v>
       </c>
       <c r="G607">
         <v>1227.604</v>
       </c>
       <c r="H607">
         <v>1100.484</v>
       </c>
       <c r="I607">
         <v>8743.968</v>
       </c>
       <c r="J607">
         <v>9675.131</v>
       </c>
       <c r="K607">
         <v>-931.163</v>
       </c>
       <c r="L607">
         <v>309.371</v>
       </c>
       <c r="M607">
-        <v>640.542</v>
+        <v>615.684</v>
       </c>
       <c r="N607">
         <v>19925.561</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
-        <v>11721.301</v>
+        <v>11744.477</v>
       </c>
       <c r="C608">
-        <v>413.151</v>
+        <v>414.041</v>
       </c>
       <c r="D608">
-        <v>12134.452</v>
+        <v>12158.518</v>
       </c>
       <c r="E608">
         <v>6060.548</v>
       </c>
       <c r="F608">
-        <v>18195</v>
+        <v>18219.066</v>
       </c>
       <c r="G608">
         <v>1189.291</v>
       </c>
       <c r="H608">
         <v>1010.129</v>
       </c>
       <c r="I608">
         <v>8367.387</v>
       </c>
       <c r="J608">
         <v>9747.419</v>
       </c>
       <c r="K608">
         <v>-1380.032</v>
       </c>
       <c r="L608">
         <v>-825.662</v>
       </c>
       <c r="M608">
-        <v>424.979</v>
+        <v>400.913</v>
       </c>
       <c r="N608">
         <v>20265.029</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
-        <v>11999.03</v>
+        <v>12023.014</v>
       </c>
       <c r="C609">
-        <v>430.181</v>
+        <v>430.901</v>
       </c>
       <c r="D609">
-        <v>12429.211</v>
+        <v>12453.915</v>
       </c>
       <c r="E609">
         <v>6154.067</v>
       </c>
       <c r="F609">
-        <v>18583.278</v>
+        <v>18607.982</v>
       </c>
       <c r="G609">
         <v>1125.809</v>
       </c>
       <c r="H609">
         <v>1082</v>
       </c>
       <c r="I609">
         <v>8029.133</v>
       </c>
       <c r="J609">
         <v>9854.268</v>
       </c>
       <c r="K609">
         <v>-1825.135</v>
       </c>
       <c r="L609">
         <v>-859.216</v>
       </c>
       <c r="M609">
-        <v>303.891</v>
+        <v>279.187</v>
       </c>
       <c r="N609">
         <v>20129.058</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
-        <v>12007.012</v>
+        <v>12023.231</v>
       </c>
       <c r="C610">
-        <v>434.931</v>
+        <v>435.732</v>
       </c>
       <c r="D610">
-        <v>12441.943</v>
+        <v>12458.963</v>
       </c>
       <c r="E610">
         <v>6167.742</v>
       </c>
       <c r="F610">
-        <v>18609.685</v>
+        <v>18626.705</v>
       </c>
       <c r="G610">
         <v>1225.133</v>
       </c>
       <c r="H610">
         <v>1013.806</v>
       </c>
       <c r="I610">
         <v>8145.226</v>
       </c>
       <c r="J610">
         <v>9574.958</v>
       </c>
       <c r="K610">
         <v>-1429.732</v>
       </c>
       <c r="L610">
         <v>-92.56</v>
       </c>
       <c r="M610">
-        <v>495.163</v>
+        <v>478.143</v>
       </c>
       <c r="N610">
         <v>20006.615</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
-        <v>12048.468</v>
+        <v>12062.005</v>
       </c>
       <c r="C611">
-        <v>444.677</v>
+        <v>445.496</v>
       </c>
       <c r="D611">
-        <v>12493.145</v>
+        <v>12507.501</v>
       </c>
       <c r="E611">
         <v>6139.3</v>
       </c>
       <c r="F611">
-        <v>18632.445</v>
+        <v>18646.801</v>
       </c>
       <c r="G611">
         <v>1279.748</v>
       </c>
       <c r="H611">
         <v>1023.3</v>
       </c>
       <c r="I611">
         <v>8341.733</v>
       </c>
       <c r="J611">
         <v>9978.506</v>
       </c>
       <c r="K611">
         <v>-1636.772</v>
       </c>
       <c r="L611">
         <v>-462.892</v>
       </c>
       <c r="M611">
-        <v>452.603</v>
+        <v>438.246</v>
       </c>
       <c r="N611">
         <v>20214.215</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
-        <v>11754.886</v>
+        <v>11768.424</v>
       </c>
       <c r="C612">
-        <v>446.632</v>
+        <v>447.563</v>
       </c>
       <c r="D612">
-        <v>12201.518</v>
+        <v>12215.987</v>
       </c>
       <c r="E612">
         <v>5600.452</v>
       </c>
       <c r="F612">
-        <v>17801.97</v>
+        <v>17816.438</v>
       </c>
       <c r="G612">
         <v>1191.084</v>
       </c>
       <c r="H612">
         <v>985.71</v>
       </c>
       <c r="I612">
         <v>8026.032</v>
       </c>
       <c r="J612">
         <v>10034.656</v>
       </c>
       <c r="K612">
         <v>-2008.624</v>
       </c>
       <c r="L612">
         <v>-663.675</v>
       </c>
       <c r="M612">
-        <v>693.393</v>
+        <v>678.925</v>
       </c>
       <c r="N612">
         <v>19327.207</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
-        <v>12191.699</v>
+        <v>12210.287</v>
       </c>
       <c r="C613">
-        <v>448.406</v>
+        <v>449.188</v>
       </c>
       <c r="D613">
-        <v>12640.105</v>
+        <v>12659.475</v>
       </c>
       <c r="E613">
         <v>6040.968</v>
       </c>
       <c r="F613">
-        <v>18681.073</v>
+        <v>18700.443</v>
       </c>
       <c r="G613">
         <v>1238.043</v>
       </c>
       <c r="H613">
         <v>1031.452</v>
       </c>
       <c r="I613">
         <v>8429.032</v>
       </c>
       <c r="J613">
         <v>9248.346</v>
       </c>
       <c r="K613">
         <v>-819.314</v>
       </c>
       <c r="L613">
         <v>991.961</v>
       </c>
       <c r="M613">
-        <v>214.19</v>
+        <v>194.82</v>
       </c>
       <c r="N613">
         <v>19353.482</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
-        <v>12174.692</v>
+        <v>12198.447</v>
       </c>
       <c r="C614">
-        <v>446.231</v>
+        <v>446.958</v>
       </c>
       <c r="D614">
-        <v>12620.923</v>
+        <v>12645.405</v>
       </c>
       <c r="E614">
         <v>6117.536</v>
       </c>
       <c r="F614">
-        <v>18738.459</v>
+        <v>18762.941</v>
       </c>
       <c r="G614">
         <v>1237.386</v>
       </c>
       <c r="H614">
         <v>954.857</v>
       </c>
       <c r="I614">
         <v>8929</v>
       </c>
       <c r="J614">
         <v>9777.351</v>
       </c>
       <c r="K614">
         <v>-848.351</v>
       </c>
       <c r="L614">
         <v>461.162</v>
       </c>
       <c r="M614">
-        <v>320.333</v>
+        <v>295.85</v>
       </c>
       <c r="N614">
         <v>19941.523</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
-        <v>12431.933</v>
+        <v>12456.73</v>
       </c>
       <c r="C615">
-        <v>435.221</v>
+        <v>436.019</v>
       </c>
       <c r="D615">
-        <v>12867.154</v>
+        <v>12892.749</v>
       </c>
       <c r="E615">
         <v>6351.419</v>
       </c>
       <c r="F615">
-        <v>19218.574</v>
+        <v>19244.168</v>
       </c>
       <c r="G615">
         <v>1249.297</v>
       </c>
       <c r="H615">
         <v>924.387</v>
       </c>
       <c r="I615">
         <v>8242.613</v>
       </c>
       <c r="J615">
         <v>10885.034</v>
       </c>
       <c r="K615">
         <v>-2642.421</v>
       </c>
       <c r="L615">
         <v>-1197.963</v>
       </c>
       <c r="M615">
-        <v>259.491</v>
+        <v>233.896</v>
       </c>
       <c r="N615">
         <v>20207.29</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
-        <v>12299.696</v>
+        <v>12325.1</v>
       </c>
       <c r="C616">
-        <v>434.467</v>
+        <v>435.211</v>
       </c>
       <c r="D616">
-        <v>12734.163</v>
+        <v>12760.311</v>
       </c>
       <c r="E616">
         <v>6445.433</v>
       </c>
       <c r="F616">
-        <v>19179.596</v>
+        <v>19205.745</v>
       </c>
       <c r="G616">
         <v>1238.064</v>
       </c>
       <c r="H616">
         <v>1008.633</v>
       </c>
       <c r="I616">
         <v>8500.733</v>
       </c>
       <c r="J616">
         <v>9950.837</v>
       </c>
       <c r="K616">
         <v>-1450.104</v>
       </c>
       <c r="L616">
         <v>271.898</v>
       </c>
       <c r="M616">
-        <v>267.623</v>
+        <v>241.475</v>
       </c>
       <c r="N616">
         <v>19971.916</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
-        <v>12302.094</v>
+        <v>12327.925</v>
       </c>
       <c r="C617">
-        <v>430.166</v>
+        <v>430.956</v>
       </c>
       <c r="D617">
-        <v>12732.26</v>
+        <v>12758.881</v>
       </c>
       <c r="E617">
         <v>6428.839</v>
       </c>
       <c r="F617">
-        <v>19161.099</v>
+        <v>19187.719</v>
       </c>
       <c r="G617">
         <v>1288.487</v>
       </c>
       <c r="H617">
         <v>931.968</v>
       </c>
       <c r="I617">
         <v>8547.677</v>
       </c>
       <c r="J617">
         <v>9924.095</v>
       </c>
       <c r="K617">
         <v>-1376.418</v>
       </c>
       <c r="L617">
         <v>164.646</v>
       </c>
       <c r="M617">
-        <v>482.951</v>
+        <v>456.331</v>
       </c>
       <c r="N617">
         <v>20323.441</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
-        <v>12363.843</v>
+        <v>12401.925</v>
       </c>
       <c r="C618">
-        <v>423.19</v>
+        <v>423.921</v>
       </c>
       <c r="D618">
-        <v>12787.033</v>
+        <v>12825.846</v>
       </c>
       <c r="E618">
         <v>6408.3</v>
       </c>
       <c r="F618">
-        <v>19195.333</v>
+        <v>19234.146</v>
       </c>
       <c r="G618">
         <v>1341.758</v>
       </c>
       <c r="H618">
         <v>1049.633</v>
       </c>
       <c r="I618">
         <v>8860.433</v>
       </c>
       <c r="J618">
         <v>10084.072</v>
       </c>
       <c r="K618">
         <v>-1223.638</v>
       </c>
       <c r="L618">
         <v>-139.179</v>
       </c>
       <c r="M618">
-        <v>252.919</v>
+        <v>214.106</v>
       </c>
       <c r="N618">
         <v>20755.185</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
-        <v>12515.244</v>
+        <v>12545.816</v>
       </c>
       <c r="C619">
-        <v>397.22</v>
+        <v>399.985</v>
       </c>
       <c r="D619">
-        <v>12912.464</v>
+        <v>12945.801</v>
       </c>
       <c r="E619">
         <v>6505.677</v>
       </c>
       <c r="F619">
-        <v>19418.142</v>
+        <v>19451.479</v>
       </c>
       <c r="G619">
         <v>1312.681</v>
       </c>
       <c r="H619">
         <v>1044.129</v>
       </c>
       <c r="I619">
         <v>8289.677</v>
       </c>
       <c r="J619">
         <v>10318.844</v>
       </c>
       <c r="K619">
         <v>-2029.166</v>
       </c>
       <c r="L619">
         <v>230.692</v>
       </c>
       <c r="M619">
-        <v>527.694</v>
+        <v>494.356</v>
       </c>
       <c r="N619">
         <v>20042.787</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
-        <v>12603.224</v>
+        <v>12636.209</v>
       </c>
       <c r="C620">
-        <v>395.925</v>
+        <v>396.542</v>
       </c>
       <c r="D620">
-        <v>12999.149</v>
+        <v>13032.751</v>
       </c>
       <c r="E620">
         <v>6630.839</v>
       </c>
       <c r="F620">
-        <v>19629.987</v>
+        <v>19663.59</v>
       </c>
       <c r="G620">
         <v>1300.688</v>
       </c>
       <c r="H620">
         <v>1070.806</v>
       </c>
       <c r="I620">
         <v>8937.71</v>
       </c>
       <c r="J620">
         <v>10470.703</v>
       </c>
       <c r="K620">
         <v>-1532.994</v>
       </c>
       <c r="L620">
         <v>-274.121</v>
       </c>
       <c r="M620">
-        <v>25.262</v>
+        <v>-8.341</v>
       </c>
       <c r="N620">
         <v>20767.871</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
-        <v>12762.225</v>
+        <v>12782.859</v>
       </c>
       <c r="C621">
-        <v>415.715</v>
+        <v>416.482</v>
       </c>
       <c r="D621">
-        <v>13177.94</v>
+        <v>13199.341</v>
       </c>
       <c r="E621">
         <v>6795.433</v>
       </c>
       <c r="F621">
-        <v>19973.374</v>
+        <v>19994.774</v>
       </c>
       <c r="G621">
         <v>1320.792</v>
       </c>
       <c r="H621">
         <v>1071.067</v>
       </c>
       <c r="I621">
         <v>8624.1</v>
       </c>
       <c r="J621">
         <v>10112.378</v>
       </c>
       <c r="K621">
         <v>-1488.278</v>
       </c>
       <c r="L621">
         <v>827.096</v>
       </c>
       <c r="M621">
-        <v>104.724</v>
+        <v>83.324</v>
       </c>
       <c r="N621">
         <v>20154.582</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
-        <v>12787.387</v>
+        <v>12821.332</v>
       </c>
       <c r="C622">
-        <v>425.968</v>
+        <v>426.774</v>
       </c>
       <c r="D622">
-        <v>13213.355</v>
+        <v>13248.106</v>
       </c>
       <c r="E622">
         <v>6804.839</v>
       </c>
       <c r="F622">
-        <v>20018.193</v>
+        <v>20052.945</v>
       </c>
       <c r="G622">
         <v>1310.865</v>
       </c>
       <c r="H622">
         <v>1031.032</v>
       </c>
       <c r="I622">
         <v>7887.097</v>
       </c>
       <c r="J622">
         <v>10179.962</v>
       </c>
       <c r="K622">
         <v>-2292.866</v>
       </c>
       <c r="L622">
         <v>-606.241</v>
       </c>
       <c r="M622">
-        <v>-42.023</v>
+        <v>-76.774</v>
       </c>
       <c r="N622">
         <v>20631.443</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
-        <v>12887.778</v>
+        <v>12914.701</v>
       </c>
       <c r="C623">
-        <v>427.875</v>
+        <v>428.848</v>
       </c>
       <c r="D623">
-        <v>13315.653</v>
+        <v>13343.549</v>
       </c>
       <c r="E623">
         <v>6782.833</v>
       </c>
       <c r="F623">
-        <v>20098.486</v>
+        <v>20126.383</v>
       </c>
       <c r="G623">
         <v>1342.889</v>
       </c>
       <c r="H623">
         <v>1054.667</v>
       </c>
       <c r="I623">
         <v>8658.167</v>
       </c>
       <c r="J623">
         <v>10236.744</v>
       </c>
       <c r="K623">
         <v>-1578.577</v>
       </c>
       <c r="L623">
         <v>32.937</v>
       </c>
       <c r="M623">
-        <v>-145.547</v>
+        <v>-173.443</v>
       </c>
       <c r="N623">
         <v>20738.98</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
-        <v>12863.994</v>
+        <v>12891.575</v>
       </c>
       <c r="C624">
-        <v>432.986</v>
+        <v>433.785</v>
       </c>
       <c r="D624">
-        <v>13296.98</v>
+        <v>13325.36</v>
       </c>
       <c r="E624">
         <v>6648.548</v>
       </c>
       <c r="F624">
-        <v>19945.528</v>
+        <v>19973.908</v>
       </c>
       <c r="G624">
         <v>1403.651</v>
       </c>
       <c r="H624">
         <v>1065.613</v>
       </c>
       <c r="I624">
         <v>8463</v>
       </c>
       <c r="J624">
         <v>11564.664</v>
       </c>
       <c r="K624">
         <v>-3101.664</v>
       </c>
       <c r="L624">
         <v>-315.9</v>
       </c>
       <c r="M624">
-        <v>767.153</v>
+        <v>738.773</v>
       </c>
       <c r="N624">
         <v>20396.181</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
-        <v>12090.237</v>
+        <v>12123.012</v>
       </c>
       <c r="C625">
-        <v>427.091</v>
+        <v>427.945</v>
       </c>
       <c r="D625">
-        <v>12517.328</v>
+        <v>12550.957</v>
       </c>
       <c r="E625">
         <v>6139.677</v>
       </c>
       <c r="F625">
-        <v>18657.005</v>
+        <v>18690.634</v>
       </c>
       <c r="G625">
         <v>1280.268</v>
       </c>
       <c r="H625">
         <v>968.871</v>
       </c>
       <c r="I625">
         <v>8479.161</v>
       </c>
       <c r="J625">
         <v>10144.742</v>
       </c>
       <c r="K625">
         <v>-1665.581</v>
       </c>
       <c r="L625">
         <v>-514.443</v>
       </c>
       <c r="M625">
-        <v>34.271</v>
+        <v>0.642</v>
       </c>
       <c r="N625">
         <v>19789.278</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
-        <v>12696.42</v>
+        <v>12732.537</v>
       </c>
       <c r="C626">
-        <v>432.479</v>
+        <v>433.261</v>
       </c>
       <c r="D626">
-        <v>13128.899</v>
+        <v>13165.798</v>
       </c>
       <c r="E626">
         <v>6707.345</v>
       </c>
       <c r="F626">
-        <v>19836.244</v>
+        <v>19873.142</v>
       </c>
       <c r="G626">
         <v>1374.643</v>
       </c>
       <c r="H626">
         <v>839.034</v>
       </c>
       <c r="I626">
         <v>8358.586</v>
       </c>
       <c r="J626">
         <v>10930.549</v>
       </c>
       <c r="K626">
         <v>-2571.963</v>
       </c>
       <c r="L626">
         <v>-237.045</v>
       </c>
       <c r="M626">
-        <v>257.374</v>
+        <v>220.476</v>
       </c>
       <c r="N626">
         <v>19972.378</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
-        <v>12756.743</v>
+        <v>12761.56</v>
       </c>
       <c r="C627">
-        <v>433.566</v>
+        <v>434.372</v>
       </c>
       <c r="D627">
-        <v>13190.309</v>
+        <v>13195.932</v>
       </c>
       <c r="E627">
         <v>6960.323</v>
       </c>
       <c r="F627">
-        <v>20150.632</v>
+        <v>20156.254</v>
       </c>
       <c r="G627">
         <v>1363.023</v>
       </c>
       <c r="H627">
         <v>924.355</v>
       </c>
       <c r="I627">
         <v>8046.323</v>
       </c>
       <c r="J627">
         <v>10697.767</v>
       </c>
       <c r="K627">
         <v>-2651.444</v>
       </c>
       <c r="L627">
         <v>392.627</v>
       </c>
       <c r="M627">
-        <v>617.449</v>
+        <v>611.827</v>
       </c>
       <c r="N627">
         <v>20011.388</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
-        <v>12883.882</v>
+        <v>12886.468</v>
       </c>
       <c r="C628">
-        <v>429.957</v>
+        <v>430.696</v>
       </c>
       <c r="D628">
-        <v>13313.839</v>
+        <v>13317.164</v>
       </c>
       <c r="E628">
         <v>7079.6</v>
       </c>
       <c r="F628">
-        <v>20393.439</v>
+        <v>20396.764</v>
       </c>
       <c r="G628">
         <v>1303.294</v>
       </c>
       <c r="H628">
         <v>973.233</v>
       </c>
       <c r="I628">
         <v>8621.1</v>
       </c>
       <c r="J628">
         <v>10357.995</v>
       </c>
       <c r="K628">
         <v>-1736.895</v>
       </c>
       <c r="L628">
         <v>1021.789</v>
       </c>
       <c r="M628">
-        <v>243.997</v>
+        <v>240.671</v>
       </c>
       <c r="N628">
         <v>20155.279</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
-        <v>12839.139</v>
+        <v>12835.361</v>
       </c>
       <c r="C629">
-        <v>416.934</v>
+        <v>417.431</v>
       </c>
       <c r="D629">
-        <v>13256.073</v>
+        <v>13252.792</v>
       </c>
       <c r="E629">
         <v>7139.968</v>
       </c>
       <c r="F629">
-        <v>20396.041</v>
+        <v>20392.76</v>
       </c>
       <c r="G629">
         <v>1313.627</v>
       </c>
       <c r="H629">
         <v>976</v>
       </c>
       <c r="I629">
         <v>9190.355</v>
       </c>
       <c r="J629">
         <v>10417.119</v>
       </c>
       <c r="K629">
         <v>-1226.765</v>
       </c>
       <c r="L629">
         <v>661.81</v>
       </c>
       <c r="M629">
-        <v>90.74</v>
+        <v>94.021</v>
       </c>
       <c r="N629">
         <v>20887.833</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
-        <v>12851.072</v>
+        <v>12841.981</v>
       </c>
       <c r="C630">
         <v>400.58</v>
       </c>
       <c r="D630">
-        <v>13251.652</v>
+        <v>13242.561</v>
       </c>
       <c r="E630">
         <v>7120.3</v>
       </c>
       <c r="F630">
-        <v>20371.952</v>
+        <v>20362.861</v>
       </c>
       <c r="G630">
         <v>1395.375</v>
       </c>
       <c r="H630">
         <v>978.967</v>
       </c>
       <c r="I630">
         <v>8768.133</v>
       </c>
       <c r="J630">
         <v>10972.609</v>
       </c>
       <c r="K630">
         <v>-2204.476</v>
       </c>
       <c r="L630">
         <v>193.073</v>
       </c>
       <c r="M630">
-        <v>187.828</v>
+        <v>196.92</v>
       </c>
       <c r="N630">
         <v>20536.573</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
-        <v>12803.967</v>
+        <v>12820.784</v>
       </c>
       <c r="C631">
-        <v>408.273</v>
+        <v>408.277</v>
       </c>
       <c r="D631">
-        <v>13212.24</v>
+        <v>13229.061</v>
       </c>
       <c r="E631">
         <v>7009.484</v>
       </c>
       <c r="F631">
-        <v>20221.724</v>
+        <v>20238.545</v>
       </c>
       <c r="G631">
         <v>1425.096</v>
       </c>
       <c r="H631">
         <v>919.677</v>
       </c>
       <c r="I631">
         <v>9087.065</v>
       </c>
       <c r="J631">
         <v>10618.362</v>
       </c>
       <c r="K631">
         <v>-1531.298</v>
       </c>
       <c r="L631">
         <v>325.148</v>
       </c>
       <c r="M631">
-        <v>-116.874</v>
+        <v>-133.695</v>
       </c>
       <c r="N631">
         <v>20593.177</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
-        <v>13014.377</v>
+        <v>13019.601</v>
       </c>
       <c r="C632">
         <v>396.133</v>
       </c>
       <c r="D632">
-        <v>13410.51</v>
+        <v>13415.734</v>
       </c>
       <c r="E632">
         <v>7139.097</v>
       </c>
       <c r="F632">
-        <v>20549.607</v>
+        <v>20554.83</v>
       </c>
       <c r="G632">
         <v>1414.176</v>
       </c>
       <c r="H632">
         <v>1003.355</v>
       </c>
       <c r="I632">
         <v>8158.677</v>
       </c>
       <c r="J632">
         <v>10834.094</v>
       </c>
       <c r="K632">
         <v>-2675.417</v>
       </c>
       <c r="L632">
         <v>-200.091</v>
       </c>
       <c r="M632">
-        <v>493.135</v>
+        <v>487.912</v>
       </c>
       <c r="N632">
         <v>20984.947</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
-        <v>12761.916</v>
+        <v>12819.472</v>
       </c>
       <c r="C633">
         <v>408.67</v>
       </c>
       <c r="D633">
-        <v>13170.586</v>
+        <v>13228.142</v>
       </c>
       <c r="E633">
         <v>7234.5</v>
       </c>
       <c r="F633">
-        <v>20405.086</v>
+        <v>20462.642</v>
       </c>
       <c r="G633">
         <v>1379.955</v>
       </c>
       <c r="H633">
         <v>987</v>
       </c>
       <c r="I633">
         <v>8170.867</v>
       </c>
       <c r="J633">
         <v>10688.291</v>
       </c>
       <c r="K633">
         <v>-2517.424</v>
       </c>
       <c r="L633">
         <v>-200.164</v>
       </c>
       <c r="M633">
-        <v>-98.486</v>
+        <v>-156.041</v>
       </c>
       <c r="N633">
         <v>20356.295</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
-        <v>13101.61</v>
+        <v>13154.428</v>
       </c>
       <c r="C634">
         <v>428.302</v>
       </c>
       <c r="D634">
-        <v>13529.912</v>
+        <v>13582.73</v>
       </c>
       <c r="E634">
         <v>7374.419</v>
       </c>
       <c r="F634">
-        <v>20904.331</v>
+        <v>20957.149</v>
       </c>
       <c r="G634">
         <v>1387.937</v>
       </c>
       <c r="H634">
         <v>1008.645</v>
       </c>
       <c r="I634">
         <v>7873.516</v>
       </c>
       <c r="J634">
         <v>10460.607</v>
       </c>
       <c r="K634">
         <v>-2587.091</v>
       </c>
       <c r="L634">
         <v>-459.184</v>
       </c>
       <c r="M634">
-        <v>76.364</v>
+        <v>23.546</v>
       </c>
       <c r="N634">
         <v>21249.371</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
-        <v>12956.71</v>
+        <v>13051.801</v>
       </c>
       <c r="C635">
         <v>439.121</v>
       </c>
       <c r="D635">
-        <v>13395.831</v>
+        <v>13490.922</v>
       </c>
       <c r="E635">
         <v>7383.733</v>
       </c>
       <c r="F635">
-        <v>20779.564</v>
+        <v>20874.655</v>
       </c>
       <c r="G635">
         <v>1466.777</v>
       </c>
       <c r="H635">
         <v>1030.667</v>
       </c>
       <c r="I635">
         <v>8180.2</v>
       </c>
       <c r="J635">
         <v>11474.138</v>
       </c>
       <c r="K635">
         <v>-3293.938</v>
       </c>
       <c r="L635">
         <v>86.985</v>
       </c>
       <c r="M635">
-        <v>471.117</v>
+        <v>376.025</v>
       </c>
       <c r="N635">
         <v>20367.202</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
-        <v>13002.975</v>
+        <v>13096.06</v>
       </c>
       <c r="C636">
         <v>434.299</v>
       </c>
       <c r="D636">
-        <v>13437.274</v>
+        <v>13530.359</v>
       </c>
       <c r="E636">
         <v>7204.161</v>
       </c>
       <c r="F636">
-        <v>20641.435</v>
+        <v>20734.521</v>
       </c>
       <c r="G636">
         <v>1443.411</v>
       </c>
       <c r="H636">
         <v>1020.032</v>
       </c>
       <c r="I636">
         <v>8311.419</v>
       </c>
       <c r="J636">
         <v>10941.914</v>
       </c>
       <c r="K636">
         <v>-2630.494</v>
       </c>
       <c r="L636">
         <v>-288.757</v>
       </c>
       <c r="M636">
-        <v>-148.098</v>
+        <v>-241.183</v>
       </c>
       <c r="N636">
         <v>20615.044</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>12699.869</v>
+        <v>12726.112</v>
       </c>
       <c r="C637">
-        <v>440.504</v>
+        <v>440.505</v>
       </c>
       <c r="D637">
-        <v>13140.373</v>
+        <v>13166.617</v>
       </c>
       <c r="E637">
-        <v>6709.516</v>
+        <v>6739.032</v>
       </c>
       <c r="F637">
-        <v>19849.889</v>
+        <v>19905.649</v>
       </c>
       <c r="G637">
-        <v>1327.029</v>
+        <v>1331.947</v>
       </c>
       <c r="H637">
-        <v>960.129</v>
+        <v>958.129</v>
       </c>
       <c r="I637">
-        <v>8310.419</v>
+        <v>8353.161</v>
       </c>
       <c r="J637">
-        <v>10260.157</v>
+        <v>10545.482</v>
       </c>
       <c r="K637">
-        <v>-1949.737</v>
+        <v>-2192.32</v>
       </c>
       <c r="L637">
-        <v>-808.326</v>
+        <v>-764.142</v>
       </c>
       <c r="M637">
-        <v>-260.014</v>
+        <v>-9.681</v>
       </c>
       <c r="N637">
-        <v>20735.621</v>
+        <v>20757.865</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>12801.166</v>
+        <v>12830.658</v>
       </c>
       <c r="C638">
         <v>438.384</v>
       </c>
       <c r="D638">
-        <v>13239.55</v>
+        <v>13269.042</v>
       </c>
       <c r="E638">
-        <v>6941.321</v>
+        <v>6972.857</v>
       </c>
       <c r="F638">
-        <v>20180.871</v>
+        <v>20241.899</v>
       </c>
       <c r="G638">
-        <v>1339.415</v>
+        <v>1341.782</v>
       </c>
       <c r="H638">
-        <v>942.5</v>
+        <v>935.286</v>
       </c>
       <c r="I638">
-        <v>7765.964</v>
+        <v>7810.107</v>
       </c>
       <c r="J638">
-        <v>10598.301</v>
+        <v>10696.784</v>
       </c>
       <c r="K638">
-        <v>-2832.336</v>
+        <v>-2886.677</v>
       </c>
       <c r="L638">
-        <v>-329.428</v>
+        <v>-317.158</v>
       </c>
       <c r="M638">
-        <v>265.612</v>
+        <v>414.246</v>
       </c>
       <c r="N638">
-        <v>20225.49</v>
+        <v>20363.694</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>13019.194</v>
+        <v>13090.163</v>
       </c>
       <c r="C639">
-        <v>433.762</v>
+        <v>436.506</v>
       </c>
       <c r="D639">
-        <v>13452.956</v>
+        <v>13526.669</v>
       </c>
       <c r="E639">
-        <v>7324.258</v>
+        <v>7387.516</v>
       </c>
       <c r="F639">
-        <v>20777.214</v>
+        <v>20914.186</v>
       </c>
       <c r="G639">
-        <v>1320.968</v>
+        <v>1328.118</v>
       </c>
       <c r="H639">
-        <v>918.903</v>
+        <v>920.935</v>
       </c>
       <c r="I639">
-        <v>7529.903</v>
+        <v>7564.323</v>
       </c>
       <c r="J639">
-        <v>10672.875</v>
+        <v>10778.766</v>
       </c>
       <c r="K639">
-        <v>-3142.972</v>
+        <v>-3214.443</v>
       </c>
       <c r="L639">
-        <v>153.077</v>
+        <v>207.594</v>
       </c>
       <c r="M639">
-        <v>228.829</v>
+        <v>266.856</v>
       </c>
       <c r="N639">
-        <v>19949.865</v>
+        <v>20008.058</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>13033.106</v>
+        <v>13122.246</v>
       </c>
       <c r="C640">
-        <v>432.505</v>
+        <v>435.613</v>
       </c>
       <c r="D640">
-        <v>13465.611</v>
+        <v>13557.859</v>
       </c>
       <c r="E640">
-        <v>7357.433</v>
+        <v>7436.833</v>
       </c>
       <c r="F640">
-        <v>20823.045</v>
+        <v>20994.692</v>
       </c>
       <c r="G640">
-        <v>1286.918</v>
+        <v>1295.683</v>
       </c>
       <c r="H640">
-        <v>933.333</v>
+        <v>932.4</v>
       </c>
       <c r="I640">
-        <v>7713.367</v>
+        <v>7730.367</v>
       </c>
       <c r="J640">
-        <v>10351.966</v>
+        <v>10421.724</v>
       </c>
       <c r="K640">
-        <v>-2638.599</v>
+        <v>-2691.357</v>
       </c>
       <c r="L640">
-        <v>435.039</v>
+        <v>395.136</v>
       </c>
       <c r="M640">
-        <v>242.952</v>
+        <v>307.159</v>
       </c>
       <c r="N640">
-        <v>20212.609</v>
+        <v>20443.441</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>13012.531</v>
+        <v>13100.329</v>
       </c>
       <c r="C641">
-        <v>434.034</v>
+        <v>434.925</v>
       </c>
       <c r="D641">
-        <v>13446.565</v>
+        <v>13535.254</v>
       </c>
       <c r="E641">
-        <v>7471.935</v>
+        <v>7529.71</v>
       </c>
       <c r="F641">
-        <v>20918.5</v>
+        <v>21064.964</v>
       </c>
       <c r="G641">
-        <v>1333.266</v>
+        <v>1340.02</v>
       </c>
       <c r="H641">
-        <v>1065.742</v>
+        <v>1062.323</v>
       </c>
       <c r="I641">
-        <v>8009.452</v>
+        <v>8043.839</v>
       </c>
       <c r="J641">
-        <v>10224.766</v>
+        <v>10324.238</v>
       </c>
       <c r="K641">
-        <v>-2215.314</v>
+        <v>-2280.399</v>
       </c>
       <c r="L641">
-        <v>966.276</v>
+        <v>878.677</v>
       </c>
       <c r="M641">
-        <v>187.012</v>
+        <v>224.475</v>
       </c>
       <c r="N641">
-        <v>20322.93</v>
+        <v>20532.707</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>13188.143</v>
+        <v>13232.978</v>
       </c>
       <c r="C642">
-        <v>422.341</v>
+        <v>423.395</v>
       </c>
       <c r="D642">
-        <v>13610.484</v>
+        <v>13656.373</v>
       </c>
       <c r="E642">
-        <v>7483.933</v>
+        <v>7488.4</v>
       </c>
       <c r="F642">
-        <v>21094.417</v>
+        <v>21144.773</v>
       </c>
       <c r="G642">
-        <v>1385.109</v>
+        <v>1390.497</v>
       </c>
       <c r="H642">
-        <v>1023.167</v>
+        <v>1027.3</v>
       </c>
       <c r="I642">
-        <v>7950.767</v>
+        <v>7983.467</v>
       </c>
       <c r="J642">
-        <v>10714.532</v>
+        <v>10744.821</v>
       </c>
       <c r="K642">
-        <v>-2763.765</v>
+        <v>-2761.354</v>
       </c>
       <c r="L642">
-        <v>106.809</v>
+        <v>225.78</v>
       </c>
       <c r="M642">
-        <v>375.078</v>
+        <v>506.09</v>
       </c>
       <c r="N642">
-        <v>21007.196</v>
+        <v>21081.526</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>13350.171</v>
+        <v>13365.919</v>
       </c>
       <c r="C643">
-        <v>357.11</v>
+        <v>358.081</v>
       </c>
       <c r="D643">
-        <v>13707.281</v>
+        <v>13724</v>
       </c>
       <c r="E643">
-        <v>7576.581</v>
+        <v>7691.29</v>
       </c>
       <c r="F643">
-        <v>21283.861</v>
+        <v>21415.29</v>
       </c>
       <c r="G643">
-        <v>1384.332</v>
+        <v>1384.493</v>
       </c>
       <c r="H643">
-        <v>1015.903</v>
+        <v>1015.645</v>
       </c>
       <c r="I643">
-        <v>7961.484</v>
+        <v>7980.355</v>
       </c>
       <c r="J643">
-        <v>10325.075</v>
+        <v>10391.165</v>
       </c>
       <c r="K643">
-        <v>-2363.591</v>
+        <v>-2410.81</v>
       </c>
       <c r="L643">
-        <v>658.712</v>
+        <v>613.751</v>
       </c>
       <c r="M643">
-        <v>322.476</v>
+        <v>400.774</v>
       </c>
       <c r="N643">
-        <v>20984.269</v>
+        <v>21191.641</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>13423.505</v>
+        <v>13447.463</v>
       </c>
       <c r="C644">
-        <v>386.616</v>
+        <v>387.458</v>
       </c>
       <c r="D644">
-        <v>13810.121</v>
+        <v>13834.921</v>
       </c>
       <c r="E644">
-        <v>7712.065</v>
+        <v>7739.677</v>
       </c>
       <c r="F644">
-        <v>21522.186</v>
+        <v>21574.598</v>
       </c>
       <c r="G644">
-        <v>1352.892</v>
+        <v>1354.771</v>
       </c>
       <c r="H644">
-        <v>1036.935</v>
+        <v>1037.355</v>
       </c>
       <c r="I644">
-        <v>8187.742</v>
+        <v>8192.548</v>
       </c>
       <c r="J644">
-        <v>10522.201</v>
+        <v>10683.357</v>
       </c>
       <c r="K644">
-        <v>-2334.459</v>
+        <v>-2490.809</v>
       </c>
       <c r="L644">
-        <v>725.291</v>
+        <v>764.978</v>
       </c>
       <c r="M644">
-        <v>343.16</v>
+        <v>501.608</v>
       </c>
       <c r="N644">
-        <v>21195.424</v>
+        <v>21212.544</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>13410.112</v>
+        <v>13497.305</v>
       </c>
       <c r="C645">
-        <v>418.044</v>
+        <v>419.306</v>
       </c>
       <c r="D645">
-        <v>13828.156</v>
+        <v>13916.611</v>
       </c>
       <c r="E645">
-        <v>7894.667</v>
+        <v>7906.833</v>
       </c>
       <c r="F645">
-        <v>21722.822</v>
+        <v>21823.444</v>
       </c>
       <c r="G645">
-        <v>1374.364</v>
+        <v>1374.938</v>
       </c>
       <c r="H645">
-        <v>986.567</v>
+        <v>989.267</v>
       </c>
       <c r="I645">
-        <v>8330.233</v>
+        <v>8331.367</v>
       </c>
       <c r="J645">
-        <v>11170.157</v>
+        <v>11274.818</v>
       </c>
       <c r="K645">
-        <v>-2839.924</v>
+        <v>-2943.451</v>
       </c>
       <c r="L645">
-        <v>221.977</v>
+        <v>171.852</v>
       </c>
       <c r="M645">
-        <v>-301.782</v>
+        <v>-204.114</v>
       </c>
       <c r="N645">
-        <v>20720.07</v>
+        <v>20868.233</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>13435.972</v>
+        <v>13566.033</v>
       </c>
       <c r="C646">
-        <v>427.791</v>
+        <v>428.808</v>
       </c>
       <c r="D646">
-        <v>13863.763</v>
+        <v>13994.841</v>
       </c>
       <c r="E646">
-        <v>7798.452</v>
+        <v>7801.419</v>
       </c>
       <c r="F646">
-        <v>21662.214</v>
+        <v>21796.26</v>
       </c>
       <c r="G646">
-        <v>1413.135</v>
+        <v>1413.738</v>
       </c>
       <c r="H646">
-        <v>871.581</v>
+        <v>873.645</v>
       </c>
       <c r="I646">
-        <v>7495.548</v>
+        <v>7502.871</v>
       </c>
       <c r="J646">
-        <v>11023.732</v>
+        <v>11074.169</v>
       </c>
       <c r="K646">
-        <v>-3528.183</v>
+        <v>-3571.298</v>
       </c>
       <c r="L646">
-        <v>-433.057</v>
+        <v>-438.275</v>
       </c>
       <c r="M646">
-        <v>-5.403</v>
+        <v>21.947</v>
       </c>
       <c r="N646">
-        <v>20846.401</v>
+        <v>20972.568</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>13360.751</v>
+        <v>13497.056</v>
       </c>
       <c r="C647">
-        <v>428.498</v>
+        <v>429.554</v>
       </c>
       <c r="D647">
-        <v>13789.249</v>
+        <v>13926.61</v>
       </c>
       <c r="E647">
-        <v>7849.1</v>
+        <v>7853.833</v>
       </c>
       <c r="F647">
-        <v>21638.349</v>
+        <v>21780.443</v>
       </c>
       <c r="G647">
-        <v>1429.774</v>
+        <v>1430.34</v>
       </c>
       <c r="H647">
-        <v>917.067</v>
+        <v>958.267</v>
       </c>
       <c r="I647">
         <v>7433.533</v>
       </c>
       <c r="J647">
-        <v>11297.97</v>
+        <v>11179.476</v>
       </c>
       <c r="K647">
-        <v>-3864.436</v>
+        <v>-3745.943</v>
       </c>
       <c r="L647">
-        <v>460.969</v>
+        <v>473.766</v>
       </c>
       <c r="M647">
-        <v>566.824</v>
+        <v>543.75</v>
       </c>
       <c r="N647">
-        <v>20226.609</v>
+        <v>20493.091</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>13223.886</v>
+        <v>13375.817</v>
       </c>
       <c r="C648">
-        <v>432.775</v>
+        <v>433.784</v>
       </c>
       <c r="D648">
-        <v>13656.661</v>
+        <v>13809.601</v>
       </c>
       <c r="E648">
-        <v>7600.129</v>
+        <v>7606.839</v>
       </c>
       <c r="F648">
-        <v>21256.79</v>
+        <v>21416.44</v>
       </c>
       <c r="G648">
         <v>1421.091</v>
       </c>
       <c r="H648">
-        <v>994.097</v>
+        <v>992.613</v>
       </c>
       <c r="I648">
-        <v>8288.516</v>
+        <v>8291.226</v>
       </c>
       <c r="J648">
-        <v>11421.524</v>
+        <v>11308.117</v>
       </c>
       <c r="K648">
-        <v>-3133.008</v>
+        <v>-3016.891</v>
       </c>
       <c r="L648">
-        <v>65.71</v>
+        <v>142.69</v>
       </c>
       <c r="M648">
-        <v>378.099</v>
+        <v>199.755</v>
       </c>
       <c r="N648">
-        <v>20851.359</v>
+        <v>20870.319</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>12876.925</v>
+        <v>12876.779</v>
       </c>
       <c r="C649">
         <v>428.096</v>
       </c>
       <c r="D649">
-        <v>13305.021</v>
+        <v>13304.875</v>
       </c>
       <c r="E649">
         <v>7212.516</v>
       </c>
       <c r="F649">
-        <v>20517.537</v>
+        <v>20517.391</v>
       </c>
       <c r="G649">
         <v>1322.082</v>
       </c>
       <c r="H649">
         <v>958.677</v>
       </c>
       <c r="I649">
         <v>8173.29</v>
       </c>
       <c r="J649">
         <v>10780.183</v>
       </c>
       <c r="K649">
         <v>-2606.892</v>
       </c>
       <c r="L649">
         <v>-578.297</v>
       </c>
       <c r="M649">
-        <v>-120.143</v>
+        <v>-119.997</v>
       </c>
       <c r="N649">
         <v>20649.558</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>13295.02</v>
+        <v>13294.874</v>
       </c>
       <c r="C650">
         <v>415.634</v>
       </c>
       <c r="D650">
-        <v>13710.654</v>
+        <v>13710.508</v>
       </c>
       <c r="E650">
         <v>7653.679</v>
       </c>
       <c r="F650">
-        <v>21364.332</v>
+        <v>21364.187</v>
       </c>
       <c r="G650">
         <v>1387.533</v>
       </c>
       <c r="H650">
         <v>967.607</v>
       </c>
       <c r="I650">
         <v>8158.357</v>
       </c>
       <c r="J650">
         <v>11317.846</v>
       </c>
       <c r="K650">
         <v>-3159.489</v>
       </c>
       <c r="L650">
         <v>136.704</v>
       </c>
       <c r="M650">
-        <v>714.432</v>
+        <v>714.578</v>
       </c>
       <c r="N650">
         <v>21137.712</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>13307.647</v>
+        <v>13307.502</v>
       </c>
       <c r="C651">
         <v>418.101</v>
       </c>
       <c r="D651">
-        <v>13725.748</v>
+        <v>13725.603</v>
       </c>
       <c r="E651">
         <v>7864.323</v>
       </c>
       <c r="F651">
-        <v>21590.071</v>
+        <v>21589.925</v>
       </c>
       <c r="G651">
         <v>1415.396</v>
       </c>
       <c r="H651">
         <v>958.581</v>
       </c>
       <c r="I651">
         <v>8155.161</v>
       </c>
       <c r="J651">
         <v>11868.402</v>
       </c>
       <c r="K651">
         <v>-3713.241</v>
       </c>
       <c r="L651">
         <v>319.765</v>
       </c>
       <c r="M651">
-        <v>452.033</v>
+        <v>452.178</v>
       </c>
       <c r="N651">
         <v>20383.075</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>13545.457</v>
+        <v>13559.449</v>
       </c>
       <c r="C652">
         <v>421.928</v>
       </c>
       <c r="D652">
-        <v>13967.385</v>
+        <v>13981.377</v>
       </c>
       <c r="E652">
         <v>7902.533</v>
       </c>
       <c r="F652">
-        <v>21869.919</v>
+        <v>21883.911</v>
       </c>
       <c r="G652">
         <v>1372.219</v>
       </c>
       <c r="H652">
         <v>917.3</v>
       </c>
       <c r="I652">
         <v>7894.9</v>
       </c>
       <c r="J652">
         <v>13610.02</v>
       </c>
       <c r="K652">
         <v>-5715.12</v>
       </c>
       <c r="L652">
         <v>-1797.652</v>
       </c>
       <c r="M652">
-        <v>566.232</v>
+        <v>552.24</v>
       </c>
       <c r="N652">
         <v>20808.201</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>13298.978</v>
+        <v>13339.824</v>
       </c>
       <c r="C653">
         <v>415.51</v>
       </c>
       <c r="D653">
-        <v>13714.488</v>
+        <v>13755.334</v>
       </c>
       <c r="E653">
         <v>7986.806</v>
       </c>
       <c r="F653">
-        <v>21701.294</v>
+        <v>21742.141</v>
       </c>
       <c r="G653">
         <v>1468.299</v>
       </c>
       <c r="H653">
         <v>955.516</v>
       </c>
       <c r="I653">
         <v>7611.387</v>
       </c>
       <c r="J653">
         <v>13539.668</v>
       </c>
       <c r="K653">
         <v>-5928.281</v>
       </c>
       <c r="L653">
         <v>-1899.825</v>
       </c>
       <c r="M653">
-        <v>-26.085</v>
+        <v>-66.931</v>
       </c>
       <c r="N653">
         <v>20070.569</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654">
-        <v>13403.733</v>
+        <v>13379.356</v>
       </c>
       <c r="C654">
-        <v>414.3</v>
+        <v>412.584</v>
       </c>
       <c r="D654">
-        <v>13818.033</v>
+        <v>13791.94</v>
       </c>
       <c r="E654">
-        <v>7861.259</v>
+        <v>7885.1</v>
       </c>
       <c r="F654">
-        <v>21679.292</v>
+        <v>21677.04</v>
       </c>
       <c r="G654">
-        <v>1408.713</v>
+        <v>1507.73</v>
       </c>
       <c r="H654">
-        <v>1012.04</v>
+        <v>938.767</v>
       </c>
       <c r="I654">
-        <v>6957.188</v>
+        <v>7674.267</v>
       </c>
       <c r="J654">
-        <v>11967.8</v>
+        <v>12539.625</v>
       </c>
       <c r="K654">
-        <v>-5010.612</v>
+        <v>-4865.358</v>
       </c>
       <c r="L654">
-        <v>-1589.739</v>
+        <v>-1519.317</v>
       </c>
       <c r="M654">
-        <v>-57.178</v>
+        <v>-41.58</v>
       </c>
       <c r="N654">
-        <v>20621.994</v>
+        <v>20735.916</v>
       </c>
     </row>
     <row r="655" spans="1:26">
       <c r="A655" s="6">
         <v>46204.0</v>
       </c>
-      <c r="B655" t="s">
-[...36 lines deleted...]
-        <v>20</v>
+      <c r="B655">
+        <v>13393.129</v>
+      </c>
+      <c r="C655">
+        <v>424.226</v>
+      </c>
+      <c r="D655">
+        <v>13817.355</v>
+      </c>
+      <c r="E655">
+        <v>7762.645</v>
+      </c>
+      <c r="F655">
+        <v>21580</v>
+      </c>
+      <c r="G655">
+        <v>1433.829</v>
+      </c>
+      <c r="H655">
+        <v>1012.655</v>
+      </c>
+      <c r="I655">
+        <v>7363.17</v>
+      </c>
+      <c r="J655">
+        <v>11097.613</v>
+      </c>
+      <c r="K655">
+        <v>-3734.443</v>
+      </c>
+      <c r="L655">
+        <v>223.816</v>
+      </c>
+      <c r="M655">
+        <v>374.107</v>
+      </c>
+      <c r="N655">
+        <v>20442.332</v>
+      </c>
+    </row>
+    <row r="656" spans="1:26">
+      <c r="A656" s="6">
+        <v>46235.0</v>
+      </c>
+      <c r="B656">
+        <v>13420.612</v>
+      </c>
+      <c r="C656">
+        <v>429.807</v>
+      </c>
+      <c r="D656">
+        <v>13850.419</v>
+      </c>
+      <c r="E656">
+        <v>7872.212</v>
+      </c>
+      <c r="F656">
+        <v>21722.631</v>
+      </c>
+      <c r="G656">
+        <v>1465.546</v>
+      </c>
+      <c r="H656">
+        <v>1025.542</v>
+      </c>
+      <c r="I656">
+        <v>8106.747</v>
+      </c>
+      <c r="J656">
+        <v>11890.613</v>
+      </c>
+      <c r="K656">
+        <v>-3783.866</v>
+      </c>
+      <c r="L656">
+        <v>158.752</v>
+      </c>
+      <c r="M656">
+        <v>25.413</v>
+      </c>
+      <c r="N656">
+        <v>20296.514</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32040,483 +32084,483 @@
       </c>
       <c r="I79">
         <v>9448.586</v>
       </c>
       <c r="J79">
         <v>4738.022</v>
       </c>
       <c r="K79">
         <v>4710.565</v>
       </c>
       <c r="L79">
         <v>430.87</v>
       </c>
       <c r="M79">
         <v>319.149</v>
       </c>
       <c r="N79">
         <v>19531.632</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80">
-        <v>8362.207</v>
+        <v>8368.592</v>
       </c>
       <c r="C80">
         <v>490.103</v>
       </c>
       <c r="D80">
-        <v>8852.31</v>
+        <v>8858.694</v>
       </c>
       <c r="E80">
         <v>3509.172</v>
       </c>
       <c r="F80">
-        <v>12361.482</v>
+        <v>12367.866</v>
       </c>
       <c r="G80">
         <v>1158.483</v>
       </c>
       <c r="H80">
         <v>1117.97</v>
       </c>
       <c r="I80">
         <v>10055.265</v>
       </c>
       <c r="J80">
         <v>5260.571</v>
       </c>
       <c r="K80">
         <v>4794.694</v>
       </c>
       <c r="L80">
         <v>125.253</v>
       </c>
       <c r="M80">
-        <v>384.522</v>
+        <v>378.137</v>
       </c>
       <c r="N80">
         <v>19691.898</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81">
-        <v>8866.618</v>
+        <v>8879.646</v>
       </c>
       <c r="C81">
         <v>494.65</v>
       </c>
       <c r="D81">
-        <v>9361.268</v>
+        <v>9374.295</v>
       </c>
       <c r="E81">
         <v>3782.745</v>
       </c>
       <c r="F81">
-        <v>13144.013</v>
+        <v>13157.04</v>
       </c>
       <c r="G81">
         <v>1197.619</v>
       </c>
       <c r="H81">
         <v>1111.266</v>
       </c>
       <c r="I81">
         <v>10144.219</v>
       </c>
       <c r="J81">
         <v>6375.769</v>
       </c>
       <c r="K81">
         <v>3768.45</v>
       </c>
       <c r="L81">
         <v>-364.068</v>
       </c>
       <c r="M81">
-        <v>366.508</v>
+        <v>353.48</v>
       </c>
       <c r="N81">
         <v>19951.924</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82">
-        <v>10474.044</v>
+        <v>10493.272</v>
       </c>
       <c r="C82">
         <v>478.907</v>
       </c>
       <c r="D82">
-        <v>10952.951</v>
+        <v>10972.179</v>
       </c>
       <c r="E82">
         <v>4369.351</v>
       </c>
       <c r="F82">
-        <v>15322.302</v>
+        <v>15341.53</v>
       </c>
       <c r="G82">
         <v>1233.816</v>
       </c>
       <c r="H82">
         <v>1138.118</v>
       </c>
       <c r="I82">
         <v>9942.581</v>
       </c>
       <c r="J82">
         <v>7601.236</v>
       </c>
       <c r="K82">
         <v>2341.344</v>
       </c>
       <c r="L82">
         <v>44.045</v>
       </c>
       <c r="M82">
-        <v>520.054</v>
+        <v>500.826</v>
       </c>
       <c r="N82">
         <v>20511.589</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83">
-        <v>11848.9</v>
+        <v>11869.458</v>
       </c>
       <c r="C83">
         <v>465.854</v>
       </c>
       <c r="D83">
-        <v>12314.754</v>
+        <v>12335.312</v>
       </c>
       <c r="E83">
         <v>4824.507</v>
       </c>
       <c r="F83">
-        <v>17139.261</v>
+        <v>17159.819</v>
       </c>
       <c r="G83">
         <v>1125.065</v>
       </c>
       <c r="H83">
         <v>1068.849</v>
       </c>
       <c r="I83">
         <v>9141.268</v>
       </c>
       <c r="J83">
         <v>8471.424</v>
       </c>
       <c r="K83">
         <v>669.844</v>
       </c>
       <c r="L83">
         <v>28.275</v>
       </c>
       <c r="M83">
-        <v>568.11</v>
+        <v>547.552</v>
       </c>
       <c r="N83">
         <v>20542.854</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84">
-        <v>10888.35</v>
+        <v>10901.135</v>
       </c>
       <c r="C84">
         <v>447.758</v>
       </c>
       <c r="D84">
-        <v>11336.109</v>
+        <v>11348.893</v>
       </c>
       <c r="E84">
         <v>5174.574</v>
       </c>
       <c r="F84">
-        <v>16510.683</v>
+        <v>16523.467</v>
       </c>
       <c r="G84">
         <v>1008.861</v>
       </c>
       <c r="H84">
         <v>922.869</v>
       </c>
       <c r="I84">
         <v>7863.087</v>
       </c>
       <c r="J84">
         <v>8497.954</v>
       </c>
       <c r="K84">
         <v>-634.866</v>
       </c>
       <c r="L84">
         <v>176.467</v>
       </c>
       <c r="M84">
-        <v>554.831</v>
+        <v>542.046</v>
       </c>
       <c r="N84">
         <v>18185.909</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
-        <v>10873.901</v>
+        <v>10886.145</v>
       </c>
       <c r="C85">
-        <v>437.396</v>
+        <v>437.46</v>
       </c>
       <c r="D85">
-        <v>11311.297</v>
+        <v>11323.605</v>
       </c>
       <c r="E85">
         <v>5424.89</v>
       </c>
       <c r="F85">
-        <v>16736.187</v>
+        <v>16748.496</v>
       </c>
       <c r="G85">
         <v>1136.047</v>
       </c>
       <c r="H85">
         <v>955.679</v>
       </c>
       <c r="I85">
         <v>8473.912</v>
       </c>
       <c r="J85">
         <v>8535.789</v>
       </c>
       <c r="K85">
         <v>-61.877</v>
       </c>
       <c r="L85">
         <v>-526.573</v>
       </c>
       <c r="M85">
-        <v>597.27</v>
+        <v>584.962</v>
       </c>
       <c r="N85">
         <v>19889.88</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
-        <v>11566.883</v>
+        <v>11588.755</v>
       </c>
       <c r="C86">
-        <v>437.335</v>
+        <v>437.743</v>
       </c>
       <c r="D86">
-        <v>12004.218</v>
+        <v>12026.499</v>
       </c>
       <c r="E86">
         <v>5933.06</v>
       </c>
       <c r="F86">
-        <v>17937.278</v>
+        <v>17959.559</v>
       </c>
       <c r="G86">
         <v>1203.067</v>
       </c>
       <c r="H86">
         <v>1032.151</v>
       </c>
       <c r="I86">
         <v>8328.822</v>
       </c>
       <c r="J86">
         <v>9519.831</v>
       </c>
       <c r="K86">
         <v>-1191.009</v>
       </c>
       <c r="L86">
         <v>-541.568</v>
       </c>
       <c r="M86">
-        <v>487.15</v>
+        <v>464.869</v>
       </c>
       <c r="N86">
         <v>20010.205</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
-        <v>12517.426</v>
+        <v>12544.877</v>
       </c>
       <c r="C87">
-        <v>425.958</v>
+        <v>426.902</v>
       </c>
       <c r="D87">
-        <v>12943.384</v>
+        <v>12971.78</v>
       </c>
       <c r="E87">
         <v>6498.619</v>
       </c>
       <c r="F87">
-        <v>19442.003</v>
+        <v>19470.399</v>
       </c>
       <c r="G87">
         <v>1299.088</v>
       </c>
       <c r="H87">
         <v>1020.101</v>
       </c>
       <c r="I87">
         <v>8526.071</v>
       </c>
       <c r="J87">
         <v>10234.597</v>
       </c>
       <c r="K87">
         <v>-1708.526</v>
       </c>
       <c r="L87">
         <v>31.453</v>
       </c>
       <c r="M87">
-        <v>253.8</v>
+        <v>225.404</v>
       </c>
       <c r="N87">
         <v>20275.013</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>12813.344</v>
+        <v>12845.274</v>
       </c>
       <c r="C88">
-        <v>421.241</v>
+        <v>421.547</v>
       </c>
       <c r="D88">
-        <v>13234.586</v>
+        <v>13266.82</v>
       </c>
       <c r="E88">
         <v>7041.087</v>
       </c>
       <c r="F88">
-        <v>20275.673</v>
+        <v>20307.908</v>
       </c>
       <c r="G88">
         <v>1378.908</v>
       </c>
       <c r="H88">
         <v>969.609</v>
       </c>
       <c r="I88">
         <v>8437.568</v>
       </c>
       <c r="J88">
         <v>10708.551</v>
       </c>
       <c r="K88">
         <v>-2270.983</v>
       </c>
       <c r="L88">
         <v>64.499</v>
       </c>
       <c r="M88">
-        <v>175.011</v>
+        <v>142.777</v>
       </c>
       <c r="N88">
         <v>20463.72</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>13165.246</v>
+        <v>13239.926</v>
       </c>
       <c r="C89">
-        <v>420.84</v>
+        <v>422.008</v>
       </c>
       <c r="D89">
-        <v>13586.087</v>
+        <v>13661.934</v>
       </c>
       <c r="E89">
-        <v>7479.156</v>
+        <v>7515.553</v>
       </c>
       <c r="F89">
-        <v>21065.243</v>
+        <v>21177.487</v>
       </c>
       <c r="G89">
-        <v>1364.172</v>
+        <v>1367.433</v>
       </c>
       <c r="H89">
-        <v>972.482</v>
+        <v>975.575</v>
       </c>
       <c r="I89">
-        <v>7916.6</v>
+        <v>7936.501</v>
       </c>
       <c r="J89">
-        <v>10714.387</v>
+        <v>10784.655</v>
       </c>
       <c r="K89">
-        <v>-2797.787</v>
+        <v>-2848.154</v>
       </c>
       <c r="L89">
-        <v>188.159</v>
+        <v>199.121</v>
       </c>
       <c r="M89">
-        <v>194.379</v>
+        <v>262.913</v>
       </c>
       <c r="N89">
-        <v>20610.329</v>
+        <v>20736.134</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>