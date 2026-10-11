--- v7 (2026-08-27)
+++ v8 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 2.4 Industrial Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Industrial Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Industrial Sector (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Industrial Sector</t>
   </si>
@@ -498,54 +498,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -31864,887 +31864,937 @@
       </c>
       <c r="M636">
         <v>289.772</v>
       </c>
       <c r="N636">
         <v>2285.236</v>
       </c>
       <c r="O636">
         <v>429.29</v>
       </c>
       <c r="P636">
         <v>2714.526</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>72.585</v>
       </c>
       <c r="C637">
         <v>1028.789</v>
       </c>
       <c r="D637">
-        <v>765.585</v>
+        <v>760.712</v>
       </c>
       <c r="E637">
-        <v>1865.831</v>
+        <v>1860.958</v>
       </c>
       <c r="F637">
         <v>0.228</v>
       </c>
       <c r="G637">
         <v>0.357</v>
       </c>
       <c r="H637">
         <v>1.097</v>
       </c>
       <c r="I637">
         <v>0.052</v>
       </c>
       <c r="J637">
-        <v>199.133</v>
+        <v>198.962</v>
       </c>
       <c r="K637">
-        <v>200.866</v>
+        <v>200.696</v>
       </c>
       <c r="L637">
-        <v>2066.697</v>
+        <v>2061.653</v>
       </c>
       <c r="M637">
         <v>288.38</v>
       </c>
       <c r="N637">
-        <v>2355.077</v>
+        <v>2350.033</v>
       </c>
       <c r="O637">
         <v>440.422</v>
       </c>
       <c r="P637">
-        <v>2795.498</v>
+        <v>2790.454</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>69.415</v>
       </c>
       <c r="C638">
         <v>914.197</v>
       </c>
       <c r="D638">
-        <v>606.693</v>
+        <v>611.268</v>
       </c>
       <c r="E638">
-        <v>1588.985</v>
+        <v>1593.561</v>
       </c>
       <c r="F638">
         <v>0.215</v>
       </c>
       <c r="G638">
         <v>0.322</v>
       </c>
       <c r="H638">
         <v>1.169</v>
       </c>
       <c r="I638">
         <v>0.045</v>
       </c>
       <c r="J638">
-        <v>179.682</v>
+        <v>179.754</v>
       </c>
       <c r="K638">
-        <v>181.434</v>
+        <v>181.506</v>
       </c>
       <c r="L638">
-        <v>1770.419</v>
+        <v>1775.066</v>
       </c>
       <c r="M638">
         <v>270.329</v>
       </c>
       <c r="N638">
-        <v>2040.748</v>
+        <v>2045.395</v>
       </c>
       <c r="O638">
         <v>366.293</v>
       </c>
       <c r="P638">
-        <v>2407.04</v>
+        <v>2411.688</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>73.054</v>
       </c>
       <c r="C639">
         <v>948.669</v>
       </c>
       <c r="D639">
-        <v>681.591</v>
+        <v>681.957</v>
       </c>
       <c r="E639">
-        <v>1702.127</v>
+        <v>1702.494</v>
       </c>
       <c r="F639">
         <v>0.26</v>
       </c>
       <c r="G639">
         <v>0.357</v>
       </c>
       <c r="H639">
         <v>1.655</v>
       </c>
       <c r="I639">
         <v>0.062</v>
       </c>
       <c r="J639">
-        <v>197.317</v>
+        <v>197.42</v>
       </c>
       <c r="K639">
-        <v>199.651</v>
+        <v>199.754</v>
       </c>
       <c r="L639">
-        <v>1901.778</v>
+        <v>1902.248</v>
       </c>
       <c r="M639">
         <v>283.914</v>
       </c>
       <c r="N639">
-        <v>2185.692</v>
+        <v>2186.162</v>
       </c>
       <c r="O639">
         <v>368.652</v>
       </c>
       <c r="P639">
-        <v>2554.344</v>
+        <v>2554.814</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>65.59</v>
       </c>
       <c r="C640">
         <v>892.159</v>
       </c>
       <c r="D640">
-        <v>689.384</v>
+        <v>707.575</v>
       </c>
       <c r="E640">
-        <v>1644.938</v>
+        <v>1663.129</v>
       </c>
       <c r="F640">
         <v>0.234</v>
       </c>
       <c r="G640">
         <v>0.345</v>
       </c>
       <c r="H640">
         <v>1.806</v>
       </c>
       <c r="I640">
         <v>0.054</v>
       </c>
       <c r="J640">
-        <v>185.051</v>
+        <v>185.07</v>
       </c>
       <c r="K640">
-        <v>187.49</v>
+        <v>187.51</v>
       </c>
       <c r="L640">
-        <v>1832.429</v>
+        <v>1850.639</v>
       </c>
       <c r="M640">
         <v>288.436</v>
       </c>
       <c r="N640">
-        <v>2120.865</v>
+        <v>2139.075</v>
       </c>
       <c r="O640">
         <v>375.254</v>
       </c>
       <c r="P640">
-        <v>2496.119</v>
+        <v>2514.329</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>67.449</v>
       </c>
       <c r="C641">
         <v>892.389</v>
       </c>
       <c r="D641">
-        <v>746.25</v>
+        <v>762.704</v>
       </c>
       <c r="E641">
-        <v>1703.327</v>
+        <v>1719.782</v>
       </c>
       <c r="F641">
         <v>0.265</v>
       </c>
       <c r="G641">
         <v>0.357</v>
       </c>
       <c r="H641">
         <v>1.984</v>
       </c>
       <c r="I641">
         <v>0.047</v>
       </c>
       <c r="J641">
-        <v>191.862</v>
+        <v>192.291</v>
       </c>
       <c r="K641">
-        <v>194.515</v>
+        <v>194.943</v>
       </c>
       <c r="L641">
-        <v>1897.842</v>
+        <v>1914.725</v>
       </c>
       <c r="M641">
         <v>297.303</v>
       </c>
       <c r="N641">
-        <v>2195.145</v>
+        <v>2212.028</v>
       </c>
       <c r="O641">
         <v>409.27</v>
       </c>
       <c r="P641">
-        <v>2604.415</v>
+        <v>2621.298</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>68.042</v>
       </c>
       <c r="C642">
         <v>850.72</v>
       </c>
       <c r="D642">
-        <v>763.377</v>
+        <v>754.26</v>
       </c>
       <c r="E642">
-        <v>1679.457</v>
+        <v>1670.341</v>
       </c>
       <c r="F642">
         <v>0.239</v>
       </c>
       <c r="G642">
         <v>0.345</v>
       </c>
       <c r="H642">
         <v>2.382</v>
       </c>
       <c r="I642">
         <v>0.047</v>
       </c>
       <c r="J642">
-        <v>189.828</v>
+        <v>190.211</v>
       </c>
       <c r="K642">
-        <v>192.841</v>
+        <v>193.224</v>
       </c>
       <c r="L642">
-        <v>1872.299</v>
+        <v>1863.565</v>
       </c>
       <c r="M642">
         <v>307.156</v>
       </c>
       <c r="N642">
-        <v>2179.455</v>
+        <v>2170.721</v>
       </c>
       <c r="O642">
         <v>445.975</v>
       </c>
       <c r="P642">
-        <v>2625.429</v>
+        <v>2616.696</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>68.694</v>
       </c>
       <c r="C643">
         <v>884.191</v>
       </c>
       <c r="D643">
-        <v>798.856</v>
+        <v>811.918</v>
       </c>
       <c r="E643">
-        <v>1749.231</v>
+        <v>1762.292</v>
       </c>
       <c r="F643">
         <v>0.231</v>
       </c>
       <c r="G643">
         <v>0.357</v>
       </c>
       <c r="H643">
         <v>2.488</v>
       </c>
       <c r="I643">
         <v>0.04</v>
       </c>
       <c r="J643">
-        <v>198.373</v>
+        <v>198.357</v>
       </c>
       <c r="K643">
-        <v>201.489</v>
+        <v>201.473</v>
       </c>
       <c r="L643">
-        <v>1950.719</v>
+        <v>1963.765</v>
       </c>
       <c r="M643">
         <v>322.95</v>
       </c>
       <c r="N643">
-        <v>2273.67</v>
+        <v>2286.716</v>
       </c>
       <c r="O643">
         <v>482.464</v>
       </c>
       <c r="P643">
-        <v>2756.134</v>
+        <v>2769.18</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>68.534</v>
       </c>
       <c r="C644">
         <v>898.78</v>
       </c>
       <c r="D644">
-        <v>819.716</v>
+        <v>819.432</v>
       </c>
       <c r="E644">
-        <v>1785.411</v>
+        <v>1785.127</v>
       </c>
       <c r="F644">
         <v>0.216</v>
       </c>
       <c r="G644">
         <v>0.357</v>
       </c>
       <c r="H644">
         <v>2.386</v>
       </c>
       <c r="I644">
         <v>0.034</v>
       </c>
       <c r="J644">
-        <v>197.675</v>
+        <v>197.786</v>
       </c>
       <c r="K644">
-        <v>200.667</v>
+        <v>200.778</v>
       </c>
       <c r="L644">
-        <v>1986.078</v>
+        <v>1985.905</v>
       </c>
       <c r="M644">
         <v>322.57</v>
       </c>
       <c r="N644">
-        <v>2308.647</v>
+        <v>2308.475</v>
       </c>
       <c r="O644">
         <v>461.935</v>
       </c>
       <c r="P644">
-        <v>2770.582</v>
+        <v>2770.41</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>67.598</v>
       </c>
       <c r="C645">
         <v>868.593</v>
       </c>
       <c r="D645">
-        <v>777.045</v>
+        <v>784.6</v>
       </c>
       <c r="E645">
-        <v>1712.536</v>
+        <v>1720.091</v>
       </c>
       <c r="F645">
         <v>0.186</v>
       </c>
       <c r="G645">
         <v>0.345</v>
       </c>
       <c r="H645">
         <v>2.31</v>
       </c>
       <c r="I645">
         <v>0.029</v>
       </c>
       <c r="J645">
-        <v>189.052</v>
+        <v>189.083</v>
       </c>
       <c r="K645">
-        <v>191.922</v>
+        <v>191.953</v>
       </c>
       <c r="L645">
-        <v>1904.458</v>
+        <v>1912.045</v>
       </c>
       <c r="M645">
         <v>303.808</v>
       </c>
       <c r="N645">
-        <v>2208.267</v>
+        <v>2215.853</v>
       </c>
       <c r="O645">
         <v>430.155</v>
       </c>
       <c r="P645">
-        <v>2638.422</v>
+        <v>2646.008</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>70.309</v>
       </c>
       <c r="C646">
         <v>895.706</v>
       </c>
       <c r="D646">
-        <v>780.666</v>
+        <v>783.628</v>
       </c>
       <c r="E646">
-        <v>1746.435</v>
+        <v>1749.398</v>
       </c>
       <c r="F646">
         <v>0.188</v>
       </c>
       <c r="G646">
         <v>0.357</v>
       </c>
       <c r="H646">
         <v>2.066</v>
       </c>
       <c r="I646">
         <v>0.043</v>
       </c>
       <c r="J646">
-        <v>196.713</v>
+        <v>196.77</v>
       </c>
       <c r="K646">
-        <v>199.367</v>
+        <v>199.424</v>
       </c>
       <c r="L646">
-        <v>1945.802</v>
+        <v>1948.821</v>
       </c>
       <c r="M646">
         <v>300.271</v>
       </c>
       <c r="N646">
-        <v>2246.073</v>
+        <v>2249.092</v>
       </c>
       <c r="O646">
         <v>408.835</v>
       </c>
       <c r="P646">
-        <v>2654.909</v>
+        <v>2657.928</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>69.478</v>
       </c>
       <c r="C647">
         <v>942.866</v>
       </c>
       <c r="D647">
-        <v>689.037</v>
+        <v>711.921</v>
       </c>
       <c r="E647">
-        <v>1702.186</v>
+        <v>1725.07</v>
       </c>
       <c r="F647">
         <v>0.198</v>
       </c>
       <c r="G647">
         <v>0.345</v>
       </c>
       <c r="H647">
         <v>1.586</v>
       </c>
       <c r="I647">
         <v>0.05</v>
       </c>
       <c r="J647">
-        <v>192.661</v>
+        <v>192.679</v>
       </c>
       <c r="K647">
-        <v>194.841</v>
+        <v>194.859</v>
       </c>
       <c r="L647">
-        <v>1897.027</v>
+        <v>1919.929</v>
       </c>
       <c r="M647">
         <v>281.225</v>
       </c>
       <c r="N647">
-        <v>2178.252</v>
+        <v>2201.154</v>
       </c>
       <c r="O647">
         <v>415.841</v>
       </c>
       <c r="P647">
-        <v>2594.093</v>
+        <v>2616.995</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>70.316</v>
       </c>
       <c r="C648">
         <v>1012.926</v>
       </c>
       <c r="D648">
-        <v>728.534</v>
+        <v>713.511</v>
       </c>
       <c r="E648">
-        <v>1810.626</v>
+        <v>1795.603</v>
       </c>
       <c r="F648">
         <v>0.211</v>
       </c>
       <c r="G648">
         <v>0.357</v>
       </c>
       <c r="H648">
         <v>1.398</v>
       </c>
       <c r="I648">
         <v>0.059</v>
       </c>
       <c r="J648">
-        <v>199.156</v>
+        <v>199.16</v>
       </c>
       <c r="K648">
-        <v>201.181</v>
+        <v>201.185</v>
       </c>
       <c r="L648">
-        <v>2011.807</v>
+        <v>1996.787</v>
       </c>
       <c r="M648">
         <v>289.702</v>
       </c>
       <c r="N648">
-        <v>2301.509</v>
+        <v>2286.489</v>
       </c>
       <c r="O648">
         <v>435.032</v>
       </c>
       <c r="P648">
-        <v>2736.541</v>
+        <v>2721.522</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>67.43</v>
       </c>
       <c r="C649">
         <v>1016.5</v>
       </c>
       <c r="D649">
-        <v>782.806</v>
+        <v>778.517</v>
       </c>
       <c r="E649">
-        <v>1866.135</v>
+        <v>1861.846</v>
       </c>
       <c r="F649">
         <v>0.249</v>
       </c>
       <c r="G649">
         <v>0.357</v>
       </c>
       <c r="H649">
         <v>1.584</v>
       </c>
       <c r="I649">
         <v>0.053</v>
       </c>
       <c r="J649">
         <v>195.218</v>
       </c>
       <c r="K649">
         <v>197.461</v>
       </c>
       <c r="L649">
-        <v>2063.596</v>
+        <v>2059.307</v>
       </c>
       <c r="M649">
         <v>286.754</v>
       </c>
       <c r="N649">
-        <v>2350.35</v>
+        <v>2346.061</v>
       </c>
       <c r="O649">
         <v>428.708</v>
       </c>
       <c r="P649">
-        <v>2779.058</v>
+        <v>2774.769</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>65.793</v>
       </c>
       <c r="C650">
         <v>904.007</v>
       </c>
       <c r="D650">
-        <v>714.635</v>
+        <v>711.673</v>
       </c>
       <c r="E650">
-        <v>1682.467</v>
+        <v>1679.504</v>
       </c>
       <c r="F650">
         <v>0.197</v>
       </c>
       <c r="G650">
         <v>0.322</v>
       </c>
       <c r="H650">
         <v>1.696</v>
       </c>
       <c r="I650">
         <v>0.044</v>
       </c>
       <c r="J650">
         <v>178.38</v>
       </c>
       <c r="K650">
         <v>180.639</v>
       </c>
       <c r="L650">
-        <v>1863.106</v>
+        <v>1860.143</v>
       </c>
       <c r="M650">
         <v>268.366</v>
       </c>
       <c r="N650">
-        <v>2131.471</v>
+        <v>2128.509</v>
       </c>
       <c r="O650">
         <v>355.465</v>
       </c>
       <c r="P650">
-        <v>2486.936</v>
+        <v>2483.973</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>68.238</v>
       </c>
       <c r="C651">
         <v>951.169</v>
       </c>
       <c r="D651">
-        <v>722.381</v>
+        <v>720.731</v>
       </c>
       <c r="E651">
-        <v>1739.783</v>
+        <v>1738.133</v>
       </c>
       <c r="F651">
         <v>0.273</v>
       </c>
       <c r="G651">
         <v>0.357</v>
       </c>
       <c r="H651">
         <v>2.351</v>
       </c>
       <c r="I651">
         <v>0.064</v>
       </c>
       <c r="J651">
         <v>193.481</v>
       </c>
       <c r="K651">
         <v>196.526</v>
       </c>
       <c r="L651">
-        <v>1936.31</v>
+        <v>1934.66</v>
       </c>
       <c r="M651">
         <v>290.797</v>
       </c>
       <c r="N651">
-        <v>2227.107</v>
+        <v>2225.457</v>
       </c>
       <c r="O651">
         <v>382.13</v>
       </c>
       <c r="P651">
-        <v>2609.237</v>
+        <v>2607.587</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>60.155</v>
       </c>
       <c r="C652">
-        <v>902.012</v>
+        <v>905.464</v>
       </c>
       <c r="D652">
-        <v>708.39</v>
+        <v>707.6</v>
       </c>
       <c r="E652">
-        <v>1668.429</v>
+        <v>1671.092</v>
       </c>
       <c r="F652">
         <v>0.226</v>
       </c>
       <c r="G652">
         <v>0.345</v>
       </c>
       <c r="H652">
         <v>2.476</v>
       </c>
       <c r="I652">
         <v>0.058</v>
       </c>
       <c r="J652">
         <v>176.328</v>
       </c>
       <c r="K652">
         <v>179.434</v>
       </c>
       <c r="L652">
-        <v>1847.863</v>
+        <v>1850.526</v>
       </c>
       <c r="M652">
         <v>290.035</v>
       </c>
       <c r="N652">
-        <v>2137.898</v>
+        <v>2140.561</v>
       </c>
       <c r="O652">
-        <v>366.805</v>
+        <v>368.313</v>
       </c>
       <c r="P652">
-        <v>2504.704</v>
+        <v>2508.874</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>60.577</v>
       </c>
       <c r="C653">
-        <v>905.039</v>
+        <v>909.646</v>
       </c>
       <c r="D653">
-        <v>740.46</v>
+        <v>740.203</v>
       </c>
       <c r="E653">
-        <v>1705.807</v>
+        <v>1710.157</v>
       </c>
       <c r="F653">
         <v>0.236</v>
       </c>
       <c r="G653">
         <v>0.357</v>
       </c>
       <c r="H653">
         <v>2.739</v>
       </c>
       <c r="I653">
         <v>0.048</v>
       </c>
       <c r="J653">
         <v>195.419</v>
       </c>
       <c r="K653">
         <v>198.799</v>
       </c>
       <c r="L653">
-        <v>1904.606</v>
+        <v>1908.956</v>
       </c>
       <c r="M653">
         <v>303.057</v>
       </c>
       <c r="N653">
-        <v>2207.663</v>
+        <v>2212.013</v>
       </c>
       <c r="O653">
-        <v>414.023</v>
+        <v>416.495</v>
       </c>
       <c r="P653">
-        <v>2621.686</v>
+        <v>2628.508</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>60.132</v>
+      </c>
+      <c r="C654">
+        <v>883.071</v>
+      </c>
+      <c r="D654">
+        <v>749.202</v>
+      </c>
+      <c r="E654">
+        <v>1690.687</v>
+      </c>
+      <c r="F654">
+        <v>0.227</v>
+      </c>
+      <c r="G654">
+        <v>0.345</v>
+      </c>
+      <c r="H654">
+        <v>2.713</v>
+      </c>
+      <c r="I654">
+        <v>0.049</v>
+      </c>
+      <c r="J654">
+        <v>187.427</v>
+      </c>
+      <c r="K654">
+        <v>190.761</v>
+      </c>
+      <c r="L654">
+        <v>1881.448</v>
+      </c>
+      <c r="M654">
+        <v>311.26</v>
+      </c>
+      <c r="N654">
+        <v>2192.708</v>
+      </c>
+      <c r="O654">
+        <v>435.611</v>
+      </c>
+      <c r="P654">
+        <v>2628.319</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -36693,87 +36743,87 @@
       </c>
       <c r="M88">
         <v>3530.001</v>
       </c>
       <c r="N88">
         <v>26411.614</v>
       </c>
       <c r="O88">
         <v>4997.502</v>
       </c>
       <c r="P88">
         <v>31409.115</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>831.064</v>
       </c>
       <c r="C89">
         <v>11030.096</v>
       </c>
       <c r="D89">
-        <v>8846.732</v>
+        <v>8903.487</v>
       </c>
       <c r="E89">
-        <v>20691.201</v>
+        <v>20747.955</v>
       </c>
       <c r="F89">
         <v>2.671</v>
       </c>
       <c r="G89">
         <v>4.2</v>
       </c>
       <c r="H89">
         <v>22.328</v>
       </c>
       <c r="I89">
         <v>0.562</v>
       </c>
       <c r="J89">
-        <v>2316.503</v>
+        <v>2317.544</v>
       </c>
       <c r="K89">
-        <v>2346.264</v>
+        <v>2347.304</v>
       </c>
       <c r="L89">
-        <v>23037.465</v>
+        <v>23095.259</v>
       </c>
       <c r="M89">
         <v>3556.044</v>
       </c>
       <c r="N89">
-        <v>26593.509</v>
+        <v>26651.303</v>
       </c>
       <c r="O89">
-        <v>5052.394</v>
+        <v>5052.395</v>
       </c>
       <c r="P89">
-        <v>31645.903</v>
+        <v>31703.698</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>