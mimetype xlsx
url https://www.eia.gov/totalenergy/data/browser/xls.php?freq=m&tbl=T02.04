--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 2.4 Industrial Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Industrial Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Industrial Sector (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Industrial Sector</t>
   </si>
@@ -498,54 +498,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -30661,1770 +30661,1870 @@
       </c>
       <c r="L612">
         <v>1833.956</v>
       </c>
       <c r="M612">
         <v>279.279</v>
       </c>
       <c r="N612">
         <v>2113.235</v>
       </c>
       <c r="O612">
         <v>431.894</v>
       </c>
       <c r="P612">
         <v>2545.129</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>81.727</v>
       </c>
       <c r="C613">
-        <v>966.108</v>
+        <v>966.922</v>
       </c>
       <c r="D613">
-        <v>670.852</v>
+        <v>670.848</v>
       </c>
       <c r="E613">
-        <v>1715.474</v>
+        <v>1716.284</v>
       </c>
       <c r="F613">
         <v>0.291</v>
       </c>
       <c r="G613">
         <v>0.357</v>
       </c>
       <c r="H613">
         <v>0.885</v>
       </c>
       <c r="I613">
         <v>0.036</v>
       </c>
       <c r="J613">
         <v>203.526</v>
       </c>
       <c r="K613">
         <v>205.096</v>
       </c>
       <c r="L613">
-        <v>1920.57</v>
+        <v>1921.379</v>
       </c>
       <c r="M613">
         <v>274.352</v>
       </c>
       <c r="N613">
-        <v>2194.922</v>
+        <v>2195.731</v>
       </c>
       <c r="O613">
-        <v>391.994</v>
+        <v>391.992</v>
       </c>
       <c r="P613">
-        <v>2586.916</v>
+        <v>2587.723</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>79.481</v>
       </c>
       <c r="C614">
-        <v>885.047</v>
+        <v>885.557</v>
       </c>
       <c r="D614">
         <v>592.003</v>
       </c>
       <c r="E614">
-        <v>1554.373</v>
+        <v>1554.882</v>
       </c>
       <c r="F614">
         <v>0.295</v>
       </c>
       <c r="G614">
         <v>0.322</v>
       </c>
       <c r="H614">
         <v>0.946</v>
       </c>
       <c r="I614">
         <v>0.045</v>
       </c>
       <c r="J614">
         <v>181.156</v>
       </c>
       <c r="K614">
         <v>182.765</v>
       </c>
       <c r="L614">
-        <v>1737.138</v>
+        <v>1737.647</v>
       </c>
       <c r="M614">
         <v>260.845</v>
       </c>
       <c r="N614">
-        <v>1997.983</v>
+        <v>1998.492</v>
       </c>
       <c r="O614">
-        <v>347.331</v>
+        <v>347.33</v>
       </c>
       <c r="P614">
-        <v>2345.314</v>
+        <v>2345.822</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>83.319</v>
       </c>
       <c r="C615">
-        <v>954.842</v>
+        <v>954.738</v>
       </c>
       <c r="D615">
-        <v>688.434</v>
+        <v>688.43</v>
       </c>
       <c r="E615">
-        <v>1724.567</v>
+        <v>1724.459</v>
       </c>
       <c r="F615">
         <v>0.354</v>
       </c>
       <c r="G615">
         <v>0.357</v>
       </c>
       <c r="H615">
         <v>1.346</v>
       </c>
       <c r="I615">
         <v>0.045</v>
       </c>
       <c r="J615">
         <v>198.507</v>
       </c>
       <c r="K615">
         <v>200.609</v>
       </c>
       <c r="L615">
-        <v>1925.176</v>
+        <v>1925.068</v>
       </c>
       <c r="M615">
         <v>282.572</v>
       </c>
       <c r="N615">
-        <v>2207.748</v>
+        <v>2207.64</v>
       </c>
       <c r="O615">
-        <v>387.306</v>
+        <v>387.304</v>
       </c>
       <c r="P615">
-        <v>2595.054</v>
+        <v>2594.943</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>74.222</v>
       </c>
       <c r="C616">
-        <v>894.481</v>
+        <v>895.114</v>
       </c>
       <c r="D616">
         <v>701.337</v>
       </c>
       <c r="E616">
-        <v>1668.529</v>
+        <v>1669.162</v>
       </c>
       <c r="F616">
         <v>0.298</v>
       </c>
       <c r="G616">
         <v>0.345</v>
       </c>
       <c r="H616">
         <v>1.509</v>
       </c>
       <c r="I616">
         <v>0.038</v>
       </c>
       <c r="J616">
         <v>185.918</v>
       </c>
       <c r="K616">
         <v>188.108</v>
       </c>
       <c r="L616">
-        <v>1856.637</v>
+        <v>1857.269</v>
       </c>
       <c r="M616">
         <v>272.998</v>
       </c>
       <c r="N616">
-        <v>2129.634</v>
+        <v>2130.267</v>
       </c>
       <c r="O616">
-        <v>360.188</v>
+        <v>360.185</v>
       </c>
       <c r="P616">
-        <v>2489.822</v>
+        <v>2490.452</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>75.166</v>
       </c>
       <c r="C617">
-        <v>876.122</v>
+        <v>875.951</v>
       </c>
       <c r="D617">
         <v>738.535</v>
       </c>
       <c r="E617">
-        <v>1687.01</v>
+        <v>1686.839</v>
       </c>
       <c r="F617">
         <v>0.288</v>
       </c>
       <c r="G617">
         <v>0.357</v>
       </c>
       <c r="H617">
         <v>1.642</v>
       </c>
       <c r="I617">
         <v>0.03</v>
       </c>
       <c r="J617">
         <v>196.667</v>
       </c>
       <c r="K617">
         <v>198.984</v>
       </c>
       <c r="L617">
-        <v>1885.994</v>
+        <v>1885.823</v>
       </c>
       <c r="M617">
         <v>289.009</v>
       </c>
       <c r="N617">
-        <v>2175.002</v>
+        <v>2174.831</v>
       </c>
       <c r="O617">
-        <v>406.641</v>
+        <v>406.64</v>
       </c>
       <c r="P617">
-        <v>2581.643</v>
+        <v>2581.472</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>74.598</v>
       </c>
       <c r="C618">
-        <v>843.29</v>
+        <v>841.913</v>
       </c>
       <c r="D618">
-        <v>725.326</v>
+        <v>725.327</v>
       </c>
       <c r="E618">
-        <v>1640.86</v>
+        <v>1639.483</v>
       </c>
       <c r="F618">
         <v>0.234</v>
       </c>
       <c r="G618">
         <v>0.345</v>
       </c>
       <c r="H618">
         <v>1.642</v>
       </c>
       <c r="I618">
         <v>0.024</v>
       </c>
       <c r="J618">
         <v>188.412</v>
       </c>
       <c r="K618">
         <v>190.657</v>
       </c>
       <c r="L618">
-        <v>1831.517</v>
+        <v>1830.141</v>
       </c>
       <c r="M618">
         <v>294.091</v>
       </c>
       <c r="N618">
-        <v>2125.608</v>
+        <v>2124.232</v>
       </c>
       <c r="O618">
-        <v>439.627</v>
+        <v>439.635</v>
       </c>
       <c r="P618">
-        <v>2565.235</v>
+        <v>2563.867</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>73.551</v>
       </c>
       <c r="C619">
-        <v>863.814</v>
+        <v>862.936</v>
       </c>
       <c r="D619">
-        <v>720.547</v>
+        <v>720.554</v>
       </c>
       <c r="E619">
-        <v>1654.667</v>
+        <v>1653.796</v>
       </c>
       <c r="F619">
         <v>0.234</v>
       </c>
       <c r="G619">
         <v>0.357</v>
       </c>
       <c r="H619">
         <v>1.697</v>
       </c>
       <c r="I619">
         <v>0.016</v>
       </c>
       <c r="J619">
         <v>196.123</v>
       </c>
       <c r="K619">
         <v>198.427</v>
       </c>
       <c r="L619">
-        <v>1853.094</v>
+        <v>1852.223</v>
       </c>
       <c r="M619">
         <v>308.876</v>
       </c>
       <c r="N619">
-        <v>2161.97</v>
+        <v>2161.099</v>
       </c>
       <c r="O619">
-        <v>479.464</v>
+        <v>479.466</v>
       </c>
       <c r="P619">
-        <v>2641.434</v>
+        <v>2640.565</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>73.885</v>
       </c>
       <c r="C620">
-        <v>882.674</v>
+        <v>882.363</v>
       </c>
       <c r="D620">
         <v>787.664</v>
       </c>
       <c r="E620">
-        <v>1741.662</v>
+        <v>1741.35</v>
       </c>
       <c r="F620">
         <v>0.193</v>
       </c>
       <c r="G620">
         <v>0.357</v>
       </c>
       <c r="H620">
         <v>1.631</v>
       </c>
       <c r="I620">
         <v>0.022</v>
       </c>
       <c r="J620">
         <v>196.28</v>
       </c>
       <c r="K620">
         <v>198.483</v>
       </c>
       <c r="L620">
-        <v>1940.145</v>
+        <v>1939.833</v>
       </c>
       <c r="M620">
         <v>313.934</v>
       </c>
       <c r="N620">
-        <v>2254.079</v>
+        <v>2253.767</v>
       </c>
       <c r="O620">
-        <v>472.308</v>
+        <v>472.311</v>
       </c>
       <c r="P620">
-        <v>2726.387</v>
+        <v>2726.078</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>72.673</v>
       </c>
       <c r="C621">
-        <v>859.756</v>
+        <v>859.407</v>
       </c>
       <c r="D621">
-        <v>753.688</v>
+        <v>753.689</v>
       </c>
       <c r="E621">
-        <v>1682.216</v>
+        <v>1681.868</v>
       </c>
       <c r="F621">
         <v>0.158</v>
       </c>
       <c r="G621">
         <v>0.345</v>
       </c>
       <c r="H621">
         <v>1.465</v>
       </c>
       <c r="I621">
         <v>0.016</v>
       </c>
       <c r="J621">
         <v>189.621</v>
       </c>
       <c r="K621">
         <v>191.606</v>
       </c>
       <c r="L621">
-        <v>1873.822</v>
+        <v>1873.474</v>
       </c>
       <c r="M621">
         <v>295.043</v>
       </c>
       <c r="N621">
-        <v>2168.865</v>
+        <v>2168.517</v>
       </c>
       <c r="O621">
-        <v>407.587</v>
+        <v>407.59</v>
       </c>
       <c r="P621">
-        <v>2576.452</v>
+        <v>2576.106</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>73.007</v>
       </c>
       <c r="C622">
-        <v>906.151</v>
+        <v>906.193</v>
       </c>
       <c r="D622">
-        <v>758.848</v>
+        <v>758.847</v>
       </c>
       <c r="E622">
-        <v>1736.327</v>
+        <v>1736.367</v>
       </c>
       <c r="F622">
         <v>0.136</v>
       </c>
       <c r="G622">
         <v>0.357</v>
       </c>
       <c r="H622">
         <v>1.327</v>
       </c>
       <c r="I622">
         <v>0.033</v>
       </c>
       <c r="J622">
         <v>194.55</v>
       </c>
       <c r="K622">
         <v>196.403</v>
       </c>
       <c r="L622">
-        <v>1932.73</v>
+        <v>1932.77</v>
       </c>
       <c r="M622">
         <v>293.358</v>
       </c>
       <c r="N622">
-        <v>2226.088</v>
+        <v>2226.128</v>
       </c>
       <c r="O622">
         <v>407.65</v>
       </c>
       <c r="P622">
-        <v>2633.738</v>
+        <v>2633.778</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>76.09</v>
       </c>
       <c r="C623">
-        <v>935.607</v>
+        <v>936.035</v>
       </c>
       <c r="D623">
-        <v>758.425</v>
+        <v>758.423</v>
       </c>
       <c r="E623">
-        <v>1767.927</v>
+        <v>1768.353</v>
       </c>
       <c r="F623">
         <v>0.152</v>
       </c>
       <c r="G623">
         <v>0.345</v>
       </c>
       <c r="H623">
         <v>1.047</v>
       </c>
       <c r="I623">
         <v>0.042</v>
       </c>
       <c r="J623">
         <v>197.365</v>
       </c>
       <c r="K623">
         <v>198.951</v>
       </c>
       <c r="L623">
-        <v>1966.878</v>
+        <v>1967.304</v>
       </c>
       <c r="M623">
         <v>279.908</v>
       </c>
       <c r="N623">
-        <v>2246.786</v>
+        <v>2247.212</v>
       </c>
       <c r="O623">
         <v>405.862</v>
       </c>
       <c r="P623">
-        <v>2652.648</v>
+        <v>2653.074</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>73.98</v>
       </c>
       <c r="C624">
-        <v>991.467</v>
+        <v>992.233</v>
       </c>
       <c r="D624">
-        <v>690.46</v>
+        <v>690.464</v>
       </c>
       <c r="E624">
-        <v>1751.127</v>
+        <v>1751.897</v>
       </c>
       <c r="F624">
         <v>0.246</v>
       </c>
       <c r="G624">
         <v>0.357</v>
       </c>
       <c r="H624">
         <v>0.925</v>
       </c>
       <c r="I624">
         <v>0.034</v>
       </c>
       <c r="J624">
         <v>205.43</v>
       </c>
       <c r="K624">
         <v>206.992</v>
       </c>
       <c r="L624">
-        <v>1958.119</v>
+        <v>1958.889</v>
       </c>
       <c r="M624">
         <v>278.596</v>
       </c>
       <c r="N624">
-        <v>2236.715</v>
+        <v>2237.484</v>
       </c>
       <c r="O624">
-        <v>413.227</v>
+        <v>413.226</v>
       </c>
       <c r="P624">
-        <v>2649.941</v>
+        <v>2650.71</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>73.831</v>
       </c>
       <c r="C625">
-        <v>1002.007</v>
+        <v>1000.046</v>
       </c>
       <c r="D625">
-        <v>710.609</v>
+        <v>715.115</v>
       </c>
       <c r="E625">
-        <v>1785.713</v>
+        <v>1788.257</v>
       </c>
       <c r="F625">
         <v>0.3</v>
       </c>
       <c r="G625">
         <v>0.356</v>
       </c>
       <c r="H625">
         <v>0.991</v>
       </c>
       <c r="I625">
         <v>0.032</v>
       </c>
       <c r="J625">
         <v>196.508</v>
       </c>
       <c r="K625">
         <v>198.187</v>
       </c>
       <c r="L625">
-        <v>1983.899</v>
+        <v>1986.444</v>
       </c>
       <c r="M625">
         <v>281.549</v>
       </c>
       <c r="N625">
-        <v>2265.448</v>
+        <v>2267.993</v>
       </c>
       <c r="O625">
-        <v>433.25</v>
+        <v>433.378</v>
       </c>
       <c r="P625">
-        <v>2698.698</v>
+        <v>2701.371</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>74.127</v>
       </c>
       <c r="C626">
-        <v>906.719</v>
+        <v>906.702</v>
       </c>
       <c r="D626">
-        <v>628.9</v>
+        <v>632.238</v>
       </c>
       <c r="E626">
-        <v>1608.189</v>
+        <v>1611.51</v>
       </c>
       <c r="F626">
         <v>0.305</v>
       </c>
       <c r="G626">
         <v>0.333</v>
       </c>
       <c r="H626">
         <v>1.121</v>
       </c>
       <c r="I626">
         <v>0.016</v>
       </c>
       <c r="J626">
         <v>190.511</v>
       </c>
       <c r="K626">
         <v>192.286</v>
       </c>
       <c r="L626">
-        <v>1800.475</v>
+        <v>1803.795</v>
       </c>
       <c r="M626">
         <v>267.08</v>
       </c>
       <c r="N626">
-        <v>2067.555</v>
+        <v>2070.875</v>
       </c>
       <c r="O626">
-        <v>352.48</v>
+        <v>352.508</v>
       </c>
       <c r="P626">
-        <v>2420.034</v>
+        <v>2423.383</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>75.856</v>
       </c>
       <c r="C627">
-        <v>945.001</v>
+        <v>944.627</v>
       </c>
       <c r="D627">
-        <v>667.267</v>
+        <v>670.107</v>
       </c>
       <c r="E627">
-        <v>1684.041</v>
+        <v>1686.508</v>
       </c>
       <c r="F627">
         <v>0.304</v>
       </c>
       <c r="G627">
         <v>0.356</v>
       </c>
       <c r="H627">
         <v>1.531</v>
       </c>
       <c r="I627">
         <v>0.021</v>
       </c>
       <c r="J627">
         <v>200.869</v>
       </c>
       <c r="K627">
         <v>203.081</v>
       </c>
       <c r="L627">
-        <v>1887.122</v>
+        <v>1889.589</v>
       </c>
       <c r="M627">
         <v>283.537</v>
       </c>
       <c r="N627">
-        <v>2170.659</v>
+        <v>2173.126</v>
       </c>
       <c r="O627">
-        <v>375.764</v>
+        <v>375.782</v>
       </c>
       <c r="P627">
-        <v>2546.423</v>
+        <v>2548.908</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>70.505</v>
       </c>
       <c r="C628">
-        <v>888.735</v>
+        <v>887.509</v>
       </c>
       <c r="D628">
-        <v>694.12</v>
+        <v>696.163</v>
       </c>
       <c r="E628">
-        <v>1648.918</v>
+        <v>1649.735</v>
       </c>
       <c r="F628">
         <v>0.305</v>
       </c>
       <c r="G628">
         <v>0.344</v>
       </c>
       <c r="H628">
         <v>1.678</v>
       </c>
       <c r="I628">
         <v>0.024</v>
       </c>
       <c r="J628">
         <v>189.733</v>
       </c>
       <c r="K628">
         <v>192.084</v>
       </c>
       <c r="L628">
-        <v>1841.002</v>
+        <v>1841.819</v>
       </c>
       <c r="M628">
         <v>280.05</v>
       </c>
       <c r="N628">
-        <v>2121.052</v>
+        <v>2121.869</v>
       </c>
       <c r="O628">
-        <v>363.146</v>
+        <v>363.153</v>
       </c>
       <c r="P628">
-        <v>2484.198</v>
+        <v>2485.022</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>72.495</v>
       </c>
       <c r="C629">
-        <v>879.447</v>
+        <v>878.179</v>
       </c>
       <c r="D629">
-        <v>767.109</v>
+        <v>768.398</v>
       </c>
       <c r="E629">
-        <v>1716.597</v>
+        <v>1716.617</v>
       </c>
       <c r="F629">
         <v>0.291</v>
       </c>
       <c r="G629">
         <v>0.356</v>
       </c>
       <c r="H629">
         <v>1.842</v>
       </c>
       <c r="I629">
         <v>0.023</v>
       </c>
       <c r="J629">
         <v>195.961</v>
       </c>
       <c r="K629">
         <v>198.473</v>
       </c>
       <c r="L629">
-        <v>1915.07</v>
+        <v>1915.091</v>
       </c>
       <c r="M629">
         <v>299.919</v>
       </c>
       <c r="N629">
-        <v>2214.989</v>
+        <v>2215.009</v>
       </c>
       <c r="O629">
-        <v>424.14</v>
+        <v>424.121</v>
       </c>
       <c r="P629">
-        <v>2639.128</v>
+        <v>2639.13</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>71.204</v>
       </c>
       <c r="C630">
-        <v>847.135</v>
+        <v>846.559</v>
       </c>
       <c r="D630">
-        <v>720.092</v>
+        <v>720.826</v>
       </c>
       <c r="E630">
-        <v>1633.597</v>
+        <v>1633.756</v>
       </c>
       <c r="F630">
         <v>0.199</v>
       </c>
       <c r="G630">
         <v>0.344</v>
       </c>
       <c r="H630">
         <v>1.838</v>
       </c>
       <c r="I630">
         <v>0.024</v>
       </c>
       <c r="J630">
         <v>191.313</v>
       </c>
       <c r="K630">
         <v>193.718</v>
       </c>
       <c r="L630">
-        <v>1827.315</v>
+        <v>1827.474</v>
       </c>
       <c r="M630">
         <v>301.778</v>
       </c>
       <c r="N630">
-        <v>2129.093</v>
+        <v>2129.252</v>
       </c>
       <c r="O630">
-        <v>437.996</v>
+        <v>437.888</v>
       </c>
       <c r="P630">
-        <v>2567.089</v>
+        <v>2567.14</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>72.829</v>
       </c>
       <c r="C631">
-        <v>882.899</v>
+        <v>884.027</v>
       </c>
       <c r="D631">
-        <v>750.797</v>
+        <v>751.527</v>
       </c>
       <c r="E631">
-        <v>1704.955</v>
+        <v>1706.813</v>
       </c>
       <c r="F631">
         <v>0.165</v>
       </c>
       <c r="G631">
         <v>0.356</v>
       </c>
       <c r="H631">
         <v>1.88</v>
       </c>
       <c r="I631">
         <v>0.017</v>
       </c>
       <c r="J631">
         <v>199.746</v>
       </c>
       <c r="K631">
         <v>202.164</v>
       </c>
       <c r="L631">
-        <v>1907.119</v>
+        <v>1908.977</v>
       </c>
       <c r="M631">
         <v>316.796</v>
       </c>
       <c r="N631">
-        <v>2223.915</v>
+        <v>2225.773</v>
       </c>
       <c r="O631">
-        <v>470.493</v>
+        <v>470.519</v>
       </c>
       <c r="P631">
-        <v>2694.408</v>
+        <v>2696.292</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>73.589</v>
       </c>
       <c r="C632">
-        <v>894.374</v>
+        <v>895.005</v>
       </c>
       <c r="D632">
-        <v>798.467</v>
+        <v>799.35</v>
       </c>
       <c r="E632">
-        <v>1762.365</v>
+        <v>1763.88</v>
       </c>
       <c r="F632">
         <v>0.173</v>
       </c>
       <c r="G632">
         <v>0.356</v>
       </c>
       <c r="H632">
         <v>1.815</v>
       </c>
       <c r="I632">
         <v>0.017</v>
       </c>
       <c r="J632">
         <v>200.497</v>
       </c>
       <c r="K632">
         <v>202.857</v>
       </c>
       <c r="L632">
-        <v>1965.222</v>
+        <v>1966.737</v>
       </c>
       <c r="M632">
         <v>320.208</v>
       </c>
       <c r="N632">
-        <v>2285.43</v>
+        <v>2286.945</v>
       </c>
       <c r="O632">
-        <v>470.166</v>
+        <v>470.149</v>
       </c>
       <c r="P632">
-        <v>2755.596</v>
+        <v>2757.094</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>70.866</v>
       </c>
       <c r="C633">
-        <v>857.811</v>
+        <v>858.53</v>
       </c>
       <c r="D633">
-        <v>744.984</v>
+        <v>745.882</v>
       </c>
       <c r="E633">
-        <v>1670.387</v>
+        <v>1672.004</v>
       </c>
       <c r="F633">
         <v>0.123</v>
       </c>
       <c r="G633">
         <v>0.344</v>
       </c>
       <c r="H633">
         <v>1.655</v>
       </c>
       <c r="I633">
         <v>0.021</v>
       </c>
       <c r="J633">
         <v>192.514</v>
       </c>
       <c r="K633">
         <v>194.657</v>
       </c>
       <c r="L633">
-        <v>1865.044</v>
+        <v>1866.661</v>
       </c>
       <c r="M633">
         <v>299.982</v>
       </c>
       <c r="N633">
-        <v>2165.027</v>
+        <v>2166.643</v>
       </c>
       <c r="O633">
-        <v>412.132</v>
+        <v>411.947</v>
       </c>
       <c r="P633">
-        <v>2577.158</v>
+        <v>2578.59</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>76.856</v>
       </c>
       <c r="C634">
-        <v>889.815</v>
+        <v>890.684</v>
       </c>
       <c r="D634">
-        <v>821.65</v>
+        <v>823.48</v>
       </c>
       <c r="E634">
-        <v>1784.435</v>
+        <v>1787.134</v>
       </c>
       <c r="F634">
         <v>0.211</v>
       </c>
       <c r="G634">
         <v>0.356</v>
       </c>
       <c r="H634">
         <v>1.478</v>
       </c>
       <c r="I634">
         <v>0.029</v>
       </c>
       <c r="J634">
         <v>194.335</v>
       </c>
       <c r="K634">
         <v>196.409</v>
       </c>
       <c r="L634">
-        <v>1980.844</v>
+        <v>1983.543</v>
       </c>
       <c r="M634">
         <v>301.463</v>
       </c>
       <c r="N634">
-        <v>2282.307</v>
+        <v>2285.007</v>
       </c>
       <c r="O634">
-        <v>406.345</v>
+        <v>406.189</v>
       </c>
       <c r="P634">
-        <v>2688.652</v>
+        <v>2691.196</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>76.104</v>
       </c>
       <c r="C635">
-        <v>916.388</v>
+        <v>918.345</v>
       </c>
       <c r="D635">
-        <v>706.187</v>
+        <v>708.751</v>
       </c>
       <c r="E635">
-        <v>1696.06</v>
+        <v>1700.581</v>
       </c>
       <c r="F635">
         <v>0.172</v>
       </c>
       <c r="G635">
         <v>0.344</v>
       </c>
       <c r="H635">
         <v>1.139</v>
       </c>
       <c r="I635">
         <v>0.057</v>
       </c>
       <c r="J635">
         <v>199.747</v>
       </c>
       <c r="K635">
         <v>201.46</v>
       </c>
       <c r="L635">
-        <v>1897.52</v>
+        <v>1902.041</v>
       </c>
       <c r="M635">
         <v>287.867</v>
       </c>
       <c r="N635">
-        <v>2185.387</v>
+        <v>2189.908</v>
       </c>
       <c r="O635">
-        <v>408.936</v>
+        <v>408.886</v>
       </c>
       <c r="P635">
-        <v>2594.323</v>
+        <v>2598.794</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>78.839</v>
       </c>
       <c r="C636">
-        <v>1002.665</v>
+        <v>1002.567</v>
       </c>
       <c r="D636">
-        <v>706.347</v>
+        <v>710.167</v>
       </c>
       <c r="E636">
-        <v>1784.147</v>
+        <v>1787.868</v>
       </c>
       <c r="F636">
         <v>0.215</v>
       </c>
       <c r="G636">
         <v>0.356</v>
       </c>
       <c r="H636">
         <v>0.996</v>
       </c>
       <c r="I636">
         <v>0.059</v>
       </c>
       <c r="J636">
         <v>206.532</v>
       </c>
       <c r="K636">
         <v>208.158</v>
       </c>
       <c r="L636">
-        <v>1992.306</v>
+        <v>1996.027</v>
       </c>
       <c r="M636">
         <v>289.772</v>
       </c>
       <c r="N636">
-        <v>2282.077</v>
+        <v>2285.799</v>
       </c>
       <c r="O636">
-        <v>429.158</v>
+        <v>429.29</v>
       </c>
       <c r="P636">
-        <v>2711.236</v>
+        <v>2715.089</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>72.663</v>
       </c>
       <c r="C637">
-        <v>1035.508</v>
+        <v>1028.786</v>
       </c>
       <c r="D637">
-        <v>758.503</v>
+        <v>766.005</v>
       </c>
       <c r="E637">
-        <v>1865.546</v>
+        <v>1866.327</v>
       </c>
       <c r="F637">
-        <v>0.229</v>
+        <v>0.228</v>
       </c>
       <c r="G637">
         <v>0.357</v>
       </c>
       <c r="H637">
-        <v>1.093</v>
+        <v>1.097</v>
       </c>
       <c r="I637">
         <v>0.052</v>
       </c>
       <c r="J637">
         <v>199.167</v>
       </c>
       <c r="K637">
-        <v>200.897</v>
+        <v>200.9</v>
       </c>
       <c r="L637">
-        <v>2066.443</v>
+        <v>2067.227</v>
       </c>
       <c r="M637">
-        <v>290.774</v>
+        <v>288.38</v>
       </c>
       <c r="N637">
-        <v>2357.217</v>
+        <v>2355.606</v>
       </c>
       <c r="O637">
-        <v>443.598</v>
+        <v>440.614</v>
       </c>
       <c r="P637">
-        <v>2800.814</v>
+        <v>2796.221</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>69.492</v>
       </c>
       <c r="C638">
-        <v>921.214</v>
+        <v>914.337</v>
       </c>
       <c r="D638">
-        <v>601.637</v>
+        <v>607.178</v>
       </c>
       <c r="E638">
-        <v>1591.022</v>
+        <v>1589.688</v>
       </c>
       <c r="F638">
         <v>0.215</v>
       </c>
       <c r="G638">
         <v>0.322</v>
       </c>
       <c r="H638">
-        <v>1.165</v>
+        <v>1.169</v>
       </c>
       <c r="I638">
         <v>0.045</v>
       </c>
       <c r="J638">
         <v>179.714</v>
       </c>
       <c r="K638">
-        <v>181.461</v>
+        <v>181.465</v>
       </c>
       <c r="L638">
-        <v>1772.484</v>
+        <v>1771.153</v>
       </c>
       <c r="M638">
-        <v>272.506</v>
+        <v>270.329</v>
       </c>
       <c r="N638">
-        <v>2044.99</v>
+        <v>2041.482</v>
       </c>
       <c r="O638">
-        <v>368.843</v>
+        <v>366.449</v>
       </c>
       <c r="P638">
-        <v>2413.833</v>
+        <v>2407.931</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>73.133</v>
       </c>
       <c r="C639">
-        <v>955.422</v>
+        <v>948.855</v>
       </c>
       <c r="D639">
-        <v>678.108</v>
+        <v>682.138</v>
       </c>
       <c r="E639">
-        <v>1705.476</v>
+        <v>1702.94</v>
       </c>
       <c r="F639">
-        <v>0.261</v>
+        <v>0.26</v>
       </c>
       <c r="G639">
         <v>0.357</v>
       </c>
       <c r="H639">
-        <v>1.648</v>
+        <v>1.655</v>
       </c>
       <c r="I639">
         <v>0.062</v>
       </c>
       <c r="J639">
         <v>197.352</v>
       </c>
       <c r="K639">
-        <v>199.679</v>
+        <v>199.685</v>
       </c>
       <c r="L639">
-        <v>1905.155</v>
+        <v>1902.625</v>
       </c>
       <c r="M639">
-        <v>286.28</v>
+        <v>283.914</v>
       </c>
       <c r="N639">
-        <v>2191.435</v>
+        <v>2186.539</v>
       </c>
       <c r="O639">
-        <v>371.445</v>
+        <v>368.787</v>
       </c>
       <c r="P639">
-        <v>2562.88</v>
+        <v>2555.327</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>65.659</v>
       </c>
       <c r="C640">
-        <v>898.396</v>
+        <v>892.333</v>
       </c>
       <c r="D640">
-        <v>687.414</v>
+        <v>690.004</v>
       </c>
       <c r="E640">
-        <v>1649.27</v>
+        <v>1645.796</v>
       </c>
       <c r="F640">
         <v>0.234</v>
       </c>
       <c r="G640">
         <v>0.345</v>
       </c>
       <c r="H640">
-        <v>1.798</v>
+        <v>1.806</v>
       </c>
       <c r="I640">
         <v>0.054</v>
       </c>
       <c r="J640">
         <v>185.087</v>
       </c>
       <c r="K640">
-        <v>187.518</v>
+        <v>187.526</v>
       </c>
       <c r="L640">
-        <v>1836.788</v>
+        <v>1833.322</v>
       </c>
       <c r="M640">
-        <v>289.581</v>
+        <v>288.436</v>
       </c>
       <c r="N640">
-        <v>2126.368</v>
+        <v>2121.759</v>
       </c>
       <c r="O640">
-        <v>376.398</v>
+        <v>375.386</v>
       </c>
       <c r="P640">
-        <v>2502.766</v>
+        <v>2497.145</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>67.518</v>
       </c>
       <c r="C641">
-        <v>897.76</v>
+        <v>892.626</v>
       </c>
       <c r="D641">
-        <v>745.423</v>
+        <v>746.833</v>
       </c>
       <c r="E641">
-        <v>1707.942</v>
+        <v>1704.219</v>
       </c>
       <c r="F641">
         <v>0.265</v>
       </c>
       <c r="G641">
         <v>0.357</v>
       </c>
       <c r="H641">
-        <v>1.975</v>
+        <v>1.984</v>
       </c>
       <c r="I641">
         <v>0.047</v>
       </c>
       <c r="J641">
         <v>191.897</v>
       </c>
       <c r="K641">
-        <v>194.541</v>
+        <v>194.55</v>
       </c>
       <c r="L641">
-        <v>1902.484</v>
+        <v>1898.769</v>
       </c>
       <c r="M641">
-        <v>299.646</v>
+        <v>297.303</v>
       </c>
       <c r="N641">
-        <v>2202.129</v>
+        <v>2196.072</v>
       </c>
       <c r="O641">
-        <v>411.987</v>
+        <v>409.409</v>
       </c>
       <c r="P641">
-        <v>2614.116</v>
+        <v>2605.481</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>68.112</v>
       </c>
       <c r="C642">
-        <v>855.274</v>
+        <v>850.937</v>
       </c>
       <c r="D642">
-        <v>763.282</v>
+        <v>763.922</v>
       </c>
       <c r="E642">
-        <v>1683.99</v>
+        <v>1680.293</v>
       </c>
       <c r="F642">
-        <v>0.24</v>
+        <v>0.239</v>
       </c>
       <c r="G642">
         <v>0.345</v>
       </c>
       <c r="H642">
-        <v>1.988</v>
+        <v>2.382</v>
       </c>
       <c r="I642">
         <v>0.047</v>
       </c>
       <c r="J642">
         <v>189.864</v>
       </c>
       <c r="K642">
-        <v>192.484</v>
+        <v>192.877</v>
       </c>
       <c r="L642">
-        <v>1876.473</v>
+        <v>1873.17</v>
       </c>
       <c r="M642">
-        <v>309.585</v>
+        <v>307.156</v>
       </c>
       <c r="N642">
-        <v>2186.058</v>
+        <v>2180.326</v>
       </c>
       <c r="O642">
-        <v>448.965</v>
+        <v>446.14</v>
       </c>
       <c r="P642">
-        <v>2635.023</v>
+        <v>2626.466</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>64.487</v>
+        <v>68.766</v>
       </c>
       <c r="C643">
-        <v>883.689</v>
+        <v>884.274</v>
       </c>
       <c r="D643">
-        <v>798.996</v>
+        <v>799.455</v>
       </c>
       <c r="E643">
-        <v>1745.062</v>
+        <v>1750.385</v>
       </c>
       <c r="F643">
         <v>0.231</v>
       </c>
       <c r="G643">
         <v>0.357</v>
       </c>
       <c r="H643">
-        <v>2.082</v>
+        <v>2.488</v>
       </c>
       <c r="I643">
         <v>0.04</v>
       </c>
       <c r="J643">
         <v>198.409</v>
       </c>
       <c r="K643">
-        <v>201.12</v>
+        <v>201.526</v>
       </c>
       <c r="L643">
-        <v>1946.182</v>
+        <v>1951.911</v>
       </c>
       <c r="M643">
-        <v>324.504</v>
+        <v>322.95</v>
       </c>
       <c r="N643">
-        <v>2270.686</v>
+        <v>2274.861</v>
       </c>
       <c r="O643">
-        <v>485.655</v>
+        <v>482.651</v>
       </c>
       <c r="P643">
-        <v>2756.34</v>
+        <v>2757.512</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>65.642</v>
+        <v>68.606</v>
       </c>
       <c r="C644">
-        <v>901.053</v>
+        <v>898.868</v>
       </c>
       <c r="D644">
-        <v>819.792</v>
+        <v>820.317</v>
       </c>
       <c r="E644">
-        <v>1783.474</v>
+        <v>1786.172</v>
       </c>
       <c r="F644">
         <v>0.216</v>
       </c>
       <c r="G644">
         <v>0.357</v>
       </c>
       <c r="H644">
-        <v>2.006</v>
+        <v>2.386</v>
       </c>
       <c r="I644">
         <v>0.034</v>
       </c>
       <c r="J644">
-        <v>197.714</v>
+        <v>197.711</v>
       </c>
       <c r="K644">
-        <v>200.328</v>
+        <v>200.704</v>
       </c>
       <c r="L644">
-        <v>1983.801</v>
+        <v>1986.876</v>
       </c>
       <c r="M644">
-        <v>324.328</v>
+        <v>322.57</v>
       </c>
       <c r="N644">
-        <v>2308.129</v>
+        <v>2309.445</v>
       </c>
       <c r="O644">
-        <v>464.955</v>
+        <v>462.106</v>
       </c>
       <c r="P644">
-        <v>2773.085</v>
+        <v>2771.551</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>66.431</v>
+        <v>67.67</v>
       </c>
       <c r="C645">
-        <v>869.368</v>
+        <v>868.676</v>
       </c>
       <c r="D645">
-        <v>776.752</v>
+        <v>777.659</v>
       </c>
       <c r="E645">
-        <v>1709.403</v>
+        <v>1713.304</v>
       </c>
       <c r="F645">
         <v>0.186</v>
       </c>
       <c r="G645">
         <v>0.345</v>
       </c>
       <c r="H645">
-        <v>1.984</v>
+        <v>2.31</v>
       </c>
       <c r="I645">
         <v>0.029</v>
       </c>
       <c r="J645">
-        <v>189.079</v>
+        <v>189.087</v>
       </c>
       <c r="K645">
-        <v>191.623</v>
+        <v>191.957</v>
       </c>
       <c r="L645">
-        <v>1901.026</v>
+        <v>1905.261</v>
       </c>
       <c r="M645">
-        <v>303.903</v>
+        <v>303.808</v>
       </c>
       <c r="N645">
-        <v>2204.929</v>
+        <v>2209.069</v>
       </c>
       <c r="O645">
-        <v>433.276</v>
+        <v>430.309</v>
       </c>
       <c r="P645">
-        <v>2638.205</v>
+        <v>2639.378</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>69.874</v>
       </c>
       <c r="C646">
-        <v>895.702</v>
+        <v>895.638</v>
       </c>
       <c r="D646">
-        <v>777.368</v>
+        <v>781.258</v>
       </c>
       <c r="E646">
-        <v>1739.436</v>
+        <v>1743.262</v>
       </c>
       <c r="F646">
         <v>0.188</v>
       </c>
       <c r="G646">
         <v>0.357</v>
       </c>
       <c r="H646">
-        <v>1.786</v>
+        <v>2.066</v>
       </c>
       <c r="I646">
         <v>0.043</v>
       </c>
       <c r="J646">
-        <v>196.801</v>
+        <v>196.75</v>
       </c>
       <c r="K646">
-        <v>199.175</v>
+        <v>199.404</v>
       </c>
       <c r="L646">
-        <v>1938.611</v>
+        <v>1942.666</v>
       </c>
       <c r="M646">
-        <v>300.318</v>
+        <v>300.271</v>
       </c>
       <c r="N646">
-        <v>2238.929</v>
+        <v>2242.938</v>
       </c>
       <c r="O646">
-        <v>409.421</v>
+        <v>408.988</v>
       </c>
       <c r="P646">
-        <v>2648.35</v>
+        <v>2651.925</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>70.874</v>
+      </c>
+      <c r="C647">
+        <v>940.922</v>
+      </c>
+      <c r="D647">
+        <v>689.627</v>
+      </c>
+      <c r="E647">
+        <v>1697.497</v>
+      </c>
+      <c r="F647">
+        <v>0.198</v>
+      </c>
+      <c r="G647">
+        <v>0.345</v>
+      </c>
+      <c r="H647">
+        <v>1.586</v>
+      </c>
+      <c r="I647">
+        <v>0.05</v>
+      </c>
+      <c r="J647">
+        <v>192.695</v>
+      </c>
+      <c r="K647">
+        <v>194.874</v>
+      </c>
+      <c r="L647">
+        <v>1892.371</v>
+      </c>
+      <c r="M647">
+        <v>281.225</v>
+      </c>
+      <c r="N647">
+        <v>2173.596</v>
+      </c>
+      <c r="O647">
+        <v>415.994</v>
+      </c>
+      <c r="P647">
+        <v>2589.59</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>69.494</v>
+      </c>
+      <c r="C648">
+        <v>1009.876</v>
+      </c>
+      <c r="D648">
+        <v>728.974</v>
+      </c>
+      <c r="E648">
+        <v>1804.406</v>
+      </c>
+      <c r="F648">
+        <v>0.211</v>
+      </c>
+      <c r="G648">
+        <v>0.357</v>
+      </c>
+      <c r="H648">
+        <v>1.398</v>
+      </c>
+      <c r="I648">
+        <v>0.059</v>
+      </c>
+      <c r="J648">
+        <v>199.193</v>
+      </c>
+      <c r="K648">
+        <v>201.218</v>
+      </c>
+      <c r="L648">
+        <v>2005.624</v>
+      </c>
+      <c r="M648">
+        <v>289.702</v>
+      </c>
+      <c r="N648">
+        <v>2295.326</v>
+      </c>
+      <c r="O648">
+        <v>435.203</v>
+      </c>
+      <c r="P648">
+        <v>2730.529</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -36246,134 +36346,184 @@
       </c>
       <c r="N86">
         <v>26076.154</v>
       </c>
       <c r="O86">
         <v>5106.847</v>
       </c>
       <c r="P86">
         <v>31183.001</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>911.699</v>
       </c>
       <c r="C87">
         <v>10859.636</v>
       </c>
       <c r="D87">
         <v>8586.118</v>
       </c>
       <c r="E87">
-        <v>20325.016</v>
+        <v>20325.017</v>
       </c>
       <c r="F87">
         <v>2.88</v>
       </c>
       <c r="G87">
         <v>4.2</v>
       </c>
       <c r="H87">
         <v>16.063</v>
       </c>
       <c r="I87">
         <v>0.382</v>
       </c>
       <c r="J87">
         <v>2333.555</v>
       </c>
       <c r="K87">
         <v>2357.08</v>
       </c>
       <c r="L87">
         <v>22682.096</v>
       </c>
       <c r="M87">
         <v>3443.58</v>
       </c>
       <c r="N87">
-        <v>26125.676</v>
+        <v>26125.677</v>
       </c>
       <c r="O87">
         <v>4929.742</v>
       </c>
       <c r="P87">
         <v>31055.419</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>887.102</v>
       </c>
       <c r="C88">
         <v>10913.167</v>
       </c>
       <c r="D88">
-        <v>8716.529</v>
+        <v>8742.004</v>
       </c>
       <c r="E88">
-        <v>20479.574</v>
+        <v>20505.049</v>
       </c>
       <c r="F88">
         <v>2.765</v>
       </c>
       <c r="G88">
         <v>4.2</v>
       </c>
       <c r="H88">
         <v>17.964</v>
       </c>
       <c r="I88">
         <v>0.339</v>
       </c>
       <c r="J88">
         <v>2358.267</v>
       </c>
       <c r="K88">
         <v>2383.535</v>
       </c>
       <c r="L88">
-        <v>22863.109</v>
+        <v>22888.584</v>
       </c>
       <c r="M88">
         <v>3530.001</v>
       </c>
       <c r="N88">
-        <v>26393.11</v>
+        <v>26418.585</v>
       </c>
       <c r="O88">
         <v>4997.502</v>
       </c>
       <c r="P88">
-        <v>31390.612</v>
+        <v>31416.087</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>831.86</v>
+      </c>
+      <c r="C89">
+        <v>11026.241</v>
+      </c>
+      <c r="D89">
+        <v>8853.374</v>
+      </c>
+      <c r="E89">
+        <v>20684.401</v>
+      </c>
+      <c r="F89">
+        <v>2.671</v>
+      </c>
+      <c r="G89">
+        <v>4.2</v>
+      </c>
+      <c r="H89">
+        <v>22.328</v>
+      </c>
+      <c r="I89">
+        <v>0.562</v>
+      </c>
+      <c r="J89">
+        <v>2316.925</v>
+      </c>
+      <c r="K89">
+        <v>2346.686</v>
+      </c>
+      <c r="L89">
+        <v>23031.087</v>
+      </c>
+      <c r="M89">
+        <v>3556.044</v>
+      </c>
+      <c r="N89">
+        <v>26587.132</v>
+      </c>
+      <c r="O89">
+        <v>5054.316</v>
+      </c>
+      <c r="P89">
+        <v>31641.447</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>