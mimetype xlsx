--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 2.4 Industrial Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Industrial Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Industrial Sector (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Industrial Sector</t>
   </si>
@@ -498,54 +498,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -30064,237 +30064,237 @@
       </c>
       <c r="M600">
         <v>282.02</v>
       </c>
       <c r="N600">
         <v>2299.63</v>
       </c>
       <c r="O600">
         <v>417.953</v>
       </c>
       <c r="P600">
         <v>2717.584</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>85.987</v>
       </c>
       <c r="C601">
         <v>1013.293</v>
       </c>
       <c r="D601">
-        <v>712.871</v>
+        <v>712.853</v>
       </c>
       <c r="E601">
-        <v>1807.283</v>
+        <v>1807.266</v>
       </c>
       <c r="F601">
         <v>0.262</v>
       </c>
       <c r="G601">
         <v>0.357</v>
       </c>
       <c r="H601">
         <v>0.828</v>
       </c>
       <c r="I601">
         <v>0.043</v>
       </c>
       <c r="J601">
         <v>209.66</v>
       </c>
       <c r="K601">
         <v>211.15</v>
       </c>
       <c r="L601">
-        <v>2018.433</v>
+        <v>2018.415</v>
       </c>
       <c r="M601">
         <v>286.547</v>
       </c>
       <c r="N601">
-        <v>2304.98</v>
+        <v>2304.962</v>
       </c>
       <c r="O601">
         <v>446.353</v>
       </c>
       <c r="P601">
-        <v>2751.332</v>
+        <v>2751.315</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>83.006</v>
       </c>
       <c r="C602">
         <v>899.791</v>
       </c>
       <c r="D602">
-        <v>630.56</v>
+        <v>630.549</v>
       </c>
       <c r="E602">
-        <v>1611.003</v>
+        <v>1610.992</v>
       </c>
       <c r="F602">
         <v>0.282</v>
       </c>
       <c r="G602">
         <v>0.322</v>
       </c>
       <c r="H602">
         <v>0.885</v>
       </c>
       <c r="I602">
         <v>0.047</v>
       </c>
       <c r="J602">
         <v>188.339</v>
       </c>
       <c r="K602">
         <v>189.876</v>
       </c>
       <c r="L602">
-        <v>1800.879</v>
+        <v>1800.868</v>
       </c>
       <c r="M602">
         <v>262.357</v>
       </c>
       <c r="N602">
-        <v>2063.236</v>
+        <v>2063.225</v>
       </c>
       <c r="O602">
         <v>371.223</v>
       </c>
       <c r="P602">
-        <v>2434.459</v>
+        <v>2434.448</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>86.299</v>
       </c>
       <c r="C603">
         <v>950.246</v>
       </c>
       <c r="D603">
-        <v>728.471</v>
+        <v>728.465</v>
       </c>
       <c r="E603">
-        <v>1760.264</v>
+        <v>1760.259</v>
       </c>
       <c r="F603">
         <v>0.377</v>
       </c>
       <c r="G603">
         <v>0.357</v>
       </c>
       <c r="H603">
         <v>1.259</v>
       </c>
       <c r="I603">
         <v>0.05</v>
       </c>
       <c r="J603">
         <v>204.697</v>
       </c>
       <c r="K603">
         <v>206.74</v>
       </c>
       <c r="L603">
-        <v>1967.005</v>
+        <v>1966.999</v>
       </c>
       <c r="M603">
         <v>285.513</v>
       </c>
       <c r="N603">
-        <v>2252.518</v>
+        <v>2252.512</v>
       </c>
       <c r="O603">
         <v>384.635</v>
       </c>
       <c r="P603">
-        <v>2637.152</v>
+        <v>2637.147</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>82.344</v>
       </c>
       <c r="C604">
         <v>889.058</v>
       </c>
       <c r="D604">
-        <v>674.742</v>
+        <v>674.741</v>
       </c>
       <c r="E604">
-        <v>1640.918</v>
+        <v>1640.917</v>
       </c>
       <c r="F604">
         <v>0.349</v>
       </c>
       <c r="G604">
         <v>0.345</v>
       </c>
       <c r="H604">
         <v>1.367</v>
       </c>
       <c r="I604">
         <v>0.047</v>
       </c>
       <c r="J604">
         <v>196.59</v>
       </c>
       <c r="K604">
         <v>198.698</v>
       </c>
       <c r="L604">
-        <v>1839.617</v>
+        <v>1839.616</v>
       </c>
       <c r="M604">
         <v>281.224</v>
       </c>
       <c r="N604">
-        <v>2120.841</v>
+        <v>2120.84</v>
       </c>
       <c r="O604">
         <v>370.171</v>
       </c>
       <c r="P604">
-        <v>2491.012</v>
+        <v>2491.011</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>83.318</v>
       </c>
       <c r="C605">
         <v>871.674</v>
       </c>
       <c r="D605">
         <v>687.985</v>
       </c>
       <c r="E605">
         <v>1633.428</v>
       </c>
       <c r="F605">
         <v>0.288</v>
       </c>
       <c r="G605">
         <v>0.357</v>
       </c>
       <c r="H605">
@@ -30314,654 +30314,654 @@
       </c>
       <c r="M605">
         <v>293.738</v>
       </c>
       <c r="N605">
         <v>2135.047</v>
       </c>
       <c r="O605">
         <v>431.413</v>
       </c>
       <c r="P605">
         <v>2566.46</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>81.147</v>
       </c>
       <c r="C606">
         <v>836.848</v>
       </c>
       <c r="D606">
-        <v>730.033</v>
+        <v>730.034</v>
       </c>
       <c r="E606">
         <v>1644.502</v>
       </c>
       <c r="F606">
         <v>0.216</v>
       </c>
       <c r="G606">
         <v>0.345</v>
       </c>
       <c r="H606">
         <v>1.521</v>
       </c>
       <c r="I606">
         <v>0.028</v>
       </c>
       <c r="J606">
         <v>201.538</v>
       </c>
       <c r="K606">
         <v>203.648</v>
       </c>
       <c r="L606">
-        <v>1848.15</v>
+        <v>1848.151</v>
       </c>
       <c r="M606">
         <v>302.698</v>
       </c>
       <c r="N606">
-        <v>2150.848</v>
+        <v>2150.849</v>
       </c>
       <c r="O606">
         <v>458.173</v>
       </c>
       <c r="P606">
-        <v>2609.021</v>
+        <v>2609.022</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>81.311</v>
       </c>
       <c r="C607">
         <v>853.729</v>
       </c>
       <c r="D607">
-        <v>761.043</v>
+        <v>761.044</v>
       </c>
       <c r="E607">
         <v>1691.576</v>
       </c>
       <c r="F607">
         <v>0.18</v>
       </c>
       <c r="G607">
         <v>0.357</v>
       </c>
       <c r="H607">
         <v>1.562</v>
       </c>
       <c r="I607">
         <v>0.025</v>
       </c>
       <c r="J607">
         <v>206.536</v>
       </c>
       <c r="K607">
         <v>208.66</v>
       </c>
       <c r="L607">
         <v>1900.235</v>
       </c>
       <c r="M607">
         <v>308.513</v>
       </c>
       <c r="N607">
         <v>2208.748</v>
       </c>
       <c r="O607">
         <v>483.506</v>
       </c>
       <c r="P607">
-        <v>2692.253</v>
+        <v>2692.254</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>81.059</v>
       </c>
       <c r="C608">
         <v>867.445</v>
       </c>
       <c r="D608">
-        <v>753.173</v>
+        <v>753.174</v>
       </c>
       <c r="E608">
         <v>1697.317</v>
       </c>
       <c r="F608">
         <v>0.207</v>
       </c>
       <c r="G608">
         <v>0.357</v>
       </c>
       <c r="H608">
         <v>1.505</v>
       </c>
       <c r="I608">
         <v>0.018</v>
       </c>
       <c r="J608">
         <v>203.347</v>
       </c>
       <c r="K608">
         <v>205.434</v>
       </c>
       <c r="L608">
-        <v>1902.75</v>
+        <v>1902.751</v>
       </c>
       <c r="M608">
         <v>317.804</v>
       </c>
       <c r="N608">
         <v>2220.555</v>
       </c>
       <c r="O608">
         <v>478.899</v>
       </c>
       <c r="P608">
         <v>2699.454</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>79.222</v>
       </c>
       <c r="C609">
         <v>839.933</v>
       </c>
       <c r="D609">
-        <v>740.747</v>
+        <v>740.748</v>
       </c>
       <c r="E609">
-        <v>1655.218</v>
+        <v>1655.22</v>
       </c>
       <c r="F609">
         <v>0.206</v>
       </c>
       <c r="G609">
         <v>0.345</v>
       </c>
       <c r="H609">
         <v>1.347</v>
       </c>
       <c r="I609">
         <v>0.021</v>
       </c>
       <c r="J609">
         <v>186.855</v>
       </c>
       <c r="K609">
         <v>188.774</v>
       </c>
       <c r="L609">
-        <v>1843.992</v>
+        <v>1843.994</v>
       </c>
       <c r="M609">
         <v>295.307</v>
       </c>
       <c r="N609">
-        <v>2139.299</v>
+        <v>2139.301</v>
       </c>
       <c r="O609">
         <v>413.553</v>
       </c>
       <c r="P609">
-        <v>2552.853</v>
+        <v>2552.854</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>82.422</v>
       </c>
       <c r="C610">
         <v>885.019</v>
       </c>
       <c r="D610">
-        <v>730.07</v>
+        <v>730.076</v>
       </c>
       <c r="E610">
-        <v>1693.635</v>
+        <v>1693.641</v>
       </c>
       <c r="F610">
         <v>0.176</v>
       </c>
       <c r="G610">
         <v>0.357</v>
       </c>
       <c r="H610">
         <v>1.219</v>
       </c>
       <c r="I610">
         <v>0.039</v>
       </c>
       <c r="J610">
         <v>199.442</v>
       </c>
       <c r="K610">
         <v>201.232</v>
       </c>
       <c r="L610">
-        <v>1894.867</v>
+        <v>1894.873</v>
       </c>
       <c r="M610">
         <v>290.078</v>
       </c>
       <c r="N610">
-        <v>2184.945</v>
+        <v>2184.951</v>
       </c>
       <c r="O610">
         <v>409.331</v>
       </c>
       <c r="P610">
-        <v>2594.276</v>
+        <v>2594.282</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>80.076</v>
       </c>
       <c r="C611">
         <v>919.306</v>
       </c>
       <c r="D611">
-        <v>703.953</v>
+        <v>703.965</v>
       </c>
       <c r="E611">
-        <v>1700.554</v>
+        <v>1700.566</v>
       </c>
       <c r="F611">
         <v>0.211</v>
       </c>
       <c r="G611">
         <v>0.345</v>
       </c>
       <c r="H611">
         <v>0.933</v>
       </c>
       <c r="I611">
         <v>0.046</v>
       </c>
       <c r="J611">
         <v>200.654</v>
       </c>
       <c r="K611">
         <v>202.19</v>
       </c>
       <c r="L611">
-        <v>1902.744</v>
+        <v>1902.756</v>
       </c>
       <c r="M611">
         <v>278.765</v>
       </c>
       <c r="N611">
-        <v>2181.509</v>
+        <v>2181.521</v>
       </c>
       <c r="O611">
         <v>413.846</v>
       </c>
       <c r="P611">
-        <v>2595.355</v>
+        <v>2595.367</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>80.647</v>
       </c>
       <c r="C612">
         <v>954.922</v>
       </c>
       <c r="D612">
-        <v>601.748</v>
+        <v>601.761</v>
       </c>
       <c r="E612">
-        <v>1631.972</v>
+        <v>1631.985</v>
       </c>
       <c r="F612">
         <v>0.312</v>
       </c>
       <c r="G612">
         <v>0.357</v>
       </c>
       <c r="H612">
         <v>0.825</v>
       </c>
       <c r="I612">
         <v>0.04</v>
       </c>
       <c r="J612">
         <v>200.451</v>
       </c>
       <c r="K612">
         <v>201.985</v>
       </c>
       <c r="L612">
-        <v>1833.956</v>
+        <v>1833.969</v>
       </c>
       <c r="M612">
         <v>279.279</v>
       </c>
       <c r="N612">
-        <v>2113.235</v>
+        <v>2113.248</v>
       </c>
       <c r="O612">
         <v>431.894</v>
       </c>
       <c r="P612">
-        <v>2545.129</v>
+        <v>2545.142</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>81.727</v>
       </c>
       <c r="C613">
         <v>966.922</v>
       </c>
       <c r="D613">
-        <v>670.848</v>
+        <v>670.855</v>
       </c>
       <c r="E613">
-        <v>1716.284</v>
+        <v>1716.29</v>
       </c>
       <c r="F613">
         <v>0.291</v>
       </c>
       <c r="G613">
         <v>0.357</v>
       </c>
       <c r="H613">
         <v>0.885</v>
       </c>
       <c r="I613">
         <v>0.036</v>
       </c>
       <c r="J613">
         <v>203.526</v>
       </c>
       <c r="K613">
         <v>205.096</v>
       </c>
       <c r="L613">
-        <v>1921.379</v>
+        <v>1921.386</v>
       </c>
       <c r="M613">
         <v>274.352</v>
       </c>
       <c r="N613">
-        <v>2195.731</v>
+        <v>2195.738</v>
       </c>
       <c r="O613">
         <v>391.992</v>
       </c>
       <c r="P613">
-        <v>2587.723</v>
+        <v>2587.73</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>79.481</v>
       </c>
       <c r="C614">
         <v>885.557</v>
       </c>
       <c r="D614">
-        <v>592.003</v>
+        <v>592.008</v>
       </c>
       <c r="E614">
-        <v>1554.882</v>
+        <v>1554.887</v>
       </c>
       <c r="F614">
         <v>0.295</v>
       </c>
       <c r="G614">
         <v>0.322</v>
       </c>
       <c r="H614">
         <v>0.946</v>
       </c>
       <c r="I614">
         <v>0.045</v>
       </c>
       <c r="J614">
         <v>181.156</v>
       </c>
       <c r="K614">
         <v>182.765</v>
       </c>
       <c r="L614">
-        <v>1737.647</v>
+        <v>1737.652</v>
       </c>
       <c r="M614">
         <v>260.845</v>
       </c>
       <c r="N614">
-        <v>1998.492</v>
+        <v>1998.497</v>
       </c>
       <c r="O614">
         <v>347.33</v>
       </c>
       <c r="P614">
-        <v>2345.822</v>
+        <v>2345.827</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>83.319</v>
       </c>
       <c r="C615">
         <v>954.738</v>
       </c>
       <c r="D615">
-        <v>688.43</v>
+        <v>688.434</v>
       </c>
       <c r="E615">
-        <v>1724.459</v>
+        <v>1724.463</v>
       </c>
       <c r="F615">
         <v>0.354</v>
       </c>
       <c r="G615">
         <v>0.357</v>
       </c>
       <c r="H615">
         <v>1.346</v>
       </c>
       <c r="I615">
         <v>0.045</v>
       </c>
       <c r="J615">
         <v>198.507</v>
       </c>
       <c r="K615">
         <v>200.609</v>
       </c>
       <c r="L615">
-        <v>1925.068</v>
+        <v>1925.072</v>
       </c>
       <c r="M615">
         <v>282.572</v>
       </c>
       <c r="N615">
-        <v>2207.64</v>
+        <v>2207.644</v>
       </c>
       <c r="O615">
         <v>387.304</v>
       </c>
       <c r="P615">
-        <v>2594.943</v>
+        <v>2594.948</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>74.222</v>
       </c>
       <c r="C616">
         <v>895.114</v>
       </c>
       <c r="D616">
-        <v>701.337</v>
+        <v>701.339</v>
       </c>
       <c r="E616">
-        <v>1669.162</v>
+        <v>1669.164</v>
       </c>
       <c r="F616">
         <v>0.298</v>
       </c>
       <c r="G616">
         <v>0.345</v>
       </c>
       <c r="H616">
         <v>1.509</v>
       </c>
       <c r="I616">
         <v>0.038</v>
       </c>
       <c r="J616">
         <v>185.918</v>
       </c>
       <c r="K616">
         <v>188.108</v>
       </c>
       <c r="L616">
-        <v>1857.269</v>
+        <v>1857.271</v>
       </c>
       <c r="M616">
         <v>272.998</v>
       </c>
       <c r="N616">
-        <v>2130.267</v>
+        <v>2130.269</v>
       </c>
       <c r="O616">
         <v>360.185</v>
       </c>
       <c r="P616">
-        <v>2490.452</v>
+        <v>2490.454</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>75.166</v>
       </c>
       <c r="C617">
         <v>875.951</v>
       </c>
       <c r="D617">
-        <v>738.535</v>
+        <v>738.534</v>
       </c>
       <c r="E617">
         <v>1686.839</v>
       </c>
       <c r="F617">
         <v>0.288</v>
       </c>
       <c r="G617">
         <v>0.357</v>
       </c>
       <c r="H617">
         <v>1.642</v>
       </c>
       <c r="I617">
         <v>0.03</v>
       </c>
       <c r="J617">
         <v>196.667</v>
       </c>
       <c r="K617">
         <v>198.984</v>
       </c>
       <c r="L617">
-        <v>1885.823</v>
+        <v>1885.822</v>
       </c>
       <c r="M617">
         <v>289.009</v>
       </c>
       <c r="N617">
         <v>2174.831</v>
       </c>
       <c r="O617">
         <v>406.64</v>
       </c>
       <c r="P617">
-        <v>2581.472</v>
+        <v>2581.471</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>74.598</v>
       </c>
       <c r="C618">
         <v>841.913</v>
       </c>
       <c r="D618">
         <v>725.327</v>
       </c>
       <c r="E618">
-        <v>1639.483</v>
+        <v>1639.484</v>
       </c>
       <c r="F618">
         <v>0.234</v>
       </c>
       <c r="G618">
         <v>0.345</v>
       </c>
       <c r="H618">
         <v>1.642</v>
       </c>
       <c r="I618">
         <v>0.024</v>
       </c>
       <c r="J618">
         <v>188.412</v>
       </c>
       <c r="K618">
         <v>190.657</v>
       </c>
       <c r="L618">
         <v>1830.141</v>
       </c>
       <c r="M618">
         <v>294.091</v>
       </c>
@@ -31017,1484 +31017,1584 @@
       </c>
       <c r="N619">
         <v>2161.099</v>
       </c>
       <c r="O619">
         <v>479.466</v>
       </c>
       <c r="P619">
         <v>2640.565</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>73.885</v>
       </c>
       <c r="C620">
         <v>882.363</v>
       </c>
       <c r="D620">
         <v>787.664</v>
       </c>
       <c r="E620">
-        <v>1741.35</v>
+        <v>1741.351</v>
       </c>
       <c r="F620">
         <v>0.193</v>
       </c>
       <c r="G620">
         <v>0.357</v>
       </c>
       <c r="H620">
         <v>1.631</v>
       </c>
       <c r="I620">
         <v>0.022</v>
       </c>
       <c r="J620">
         <v>196.28</v>
       </c>
       <c r="K620">
         <v>198.483</v>
       </c>
       <c r="L620">
         <v>1939.833</v>
       </c>
       <c r="M620">
         <v>313.934</v>
       </c>
       <c r="N620">
         <v>2253.767</v>
       </c>
       <c r="O620">
         <v>472.311</v>
       </c>
       <c r="P620">
         <v>2726.078</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>72.673</v>
       </c>
       <c r="C621">
         <v>859.407</v>
       </c>
       <c r="D621">
-        <v>753.689</v>
+        <v>753.69</v>
       </c>
       <c r="E621">
-        <v>1681.868</v>
+        <v>1681.869</v>
       </c>
       <c r="F621">
         <v>0.158</v>
       </c>
       <c r="G621">
         <v>0.345</v>
       </c>
       <c r="H621">
         <v>1.465</v>
       </c>
       <c r="I621">
         <v>0.016</v>
       </c>
       <c r="J621">
         <v>189.621</v>
       </c>
       <c r="K621">
         <v>191.606</v>
       </c>
       <c r="L621">
         <v>1873.474</v>
       </c>
       <c r="M621">
         <v>295.043</v>
       </c>
       <c r="N621">
         <v>2168.517</v>
       </c>
       <c r="O621">
         <v>407.59</v>
       </c>
       <c r="P621">
-        <v>2576.106</v>
+        <v>2576.107</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>73.007</v>
       </c>
       <c r="C622">
         <v>906.193</v>
       </c>
       <c r="D622">
-        <v>758.847</v>
+        <v>758.846</v>
       </c>
       <c r="E622">
-        <v>1736.367</v>
+        <v>1736.366</v>
       </c>
       <c r="F622">
         <v>0.136</v>
       </c>
       <c r="G622">
         <v>0.357</v>
       </c>
       <c r="H622">
         <v>1.327</v>
       </c>
       <c r="I622">
         <v>0.033</v>
       </c>
       <c r="J622">
         <v>194.55</v>
       </c>
       <c r="K622">
         <v>196.403</v>
       </c>
       <c r="L622">
-        <v>1932.77</v>
+        <v>1932.769</v>
       </c>
       <c r="M622">
         <v>293.358</v>
       </c>
       <c r="N622">
-        <v>2226.128</v>
+        <v>2226.127</v>
       </c>
       <c r="O622">
         <v>407.65</v>
       </c>
       <c r="P622">
-        <v>2633.778</v>
+        <v>2633.777</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>76.09</v>
       </c>
       <c r="C623">
         <v>936.035</v>
       </c>
       <c r="D623">
-        <v>758.423</v>
+        <v>758.415</v>
       </c>
       <c r="E623">
-        <v>1768.353</v>
+        <v>1768.346</v>
       </c>
       <c r="F623">
         <v>0.152</v>
       </c>
       <c r="G623">
         <v>0.345</v>
       </c>
       <c r="H623">
         <v>1.047</v>
       </c>
       <c r="I623">
         <v>0.042</v>
       </c>
       <c r="J623">
         <v>197.365</v>
       </c>
       <c r="K623">
         <v>198.951</v>
       </c>
       <c r="L623">
-        <v>1967.304</v>
+        <v>1967.297</v>
       </c>
       <c r="M623">
         <v>279.908</v>
       </c>
       <c r="N623">
-        <v>2247.212</v>
+        <v>2247.205</v>
       </c>
       <c r="O623">
         <v>405.862</v>
       </c>
       <c r="P623">
-        <v>2653.074</v>
+        <v>2653.066</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>73.98</v>
       </c>
       <c r="C624">
         <v>992.233</v>
       </c>
       <c r="D624">
-        <v>690.464</v>
+        <v>690.453</v>
       </c>
       <c r="E624">
-        <v>1751.897</v>
+        <v>1751.886</v>
       </c>
       <c r="F624">
         <v>0.246</v>
       </c>
       <c r="G624">
         <v>0.357</v>
       </c>
       <c r="H624">
         <v>0.925</v>
       </c>
       <c r="I624">
         <v>0.034</v>
       </c>
       <c r="J624">
         <v>205.43</v>
       </c>
       <c r="K624">
         <v>206.992</v>
       </c>
       <c r="L624">
-        <v>1958.889</v>
+        <v>1958.878</v>
       </c>
       <c r="M624">
         <v>278.596</v>
       </c>
       <c r="N624">
-        <v>2237.484</v>
+        <v>2237.474</v>
       </c>
       <c r="O624">
         <v>413.226</v>
       </c>
       <c r="P624">
-        <v>2650.71</v>
+        <v>2650.699</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>73.831</v>
       </c>
       <c r="C625">
         <v>1000.046</v>
       </c>
       <c r="D625">
-        <v>715.115</v>
+        <v>714.592</v>
       </c>
       <c r="E625">
-        <v>1788.257</v>
+        <v>1787.734</v>
       </c>
       <c r="F625">
         <v>0.3</v>
       </c>
       <c r="G625">
         <v>0.356</v>
       </c>
       <c r="H625">
         <v>0.991</v>
       </c>
       <c r="I625">
         <v>0.032</v>
       </c>
       <c r="J625">
-        <v>196.508</v>
+        <v>196.476</v>
       </c>
       <c r="K625">
-        <v>198.187</v>
+        <v>198.154</v>
       </c>
       <c r="L625">
-        <v>1986.444</v>
+        <v>1985.888</v>
       </c>
       <c r="M625">
         <v>281.549</v>
       </c>
       <c r="N625">
-        <v>2267.993</v>
+        <v>2267.437</v>
       </c>
       <c r="O625">
         <v>433.378</v>
       </c>
       <c r="P625">
-        <v>2701.371</v>
+        <v>2700.815</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>74.127</v>
       </c>
       <c r="C626">
         <v>906.702</v>
       </c>
       <c r="D626">
-        <v>632.238</v>
+        <v>631.744</v>
       </c>
       <c r="E626">
-        <v>1611.51</v>
+        <v>1611.016</v>
       </c>
       <c r="F626">
         <v>0.305</v>
       </c>
       <c r="G626">
         <v>0.333</v>
       </c>
       <c r="H626">
         <v>1.121</v>
       </c>
       <c r="I626">
         <v>0.016</v>
       </c>
       <c r="J626">
-        <v>190.511</v>
+        <v>190.478</v>
       </c>
       <c r="K626">
-        <v>192.286</v>
+        <v>192.253</v>
       </c>
       <c r="L626">
-        <v>1803.795</v>
+        <v>1803.269</v>
       </c>
       <c r="M626">
         <v>267.08</v>
       </c>
       <c r="N626">
-        <v>2070.875</v>
+        <v>2070.349</v>
       </c>
       <c r="O626">
         <v>352.508</v>
       </c>
       <c r="P626">
-        <v>2423.383</v>
+        <v>2422.857</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>75.856</v>
       </c>
       <c r="C627">
         <v>944.627</v>
       </c>
       <c r="D627">
-        <v>670.107</v>
+        <v>669.559</v>
       </c>
       <c r="E627">
-        <v>1686.508</v>
+        <v>1685.96</v>
       </c>
       <c r="F627">
         <v>0.304</v>
       </c>
       <c r="G627">
         <v>0.356</v>
       </c>
       <c r="H627">
         <v>1.531</v>
       </c>
       <c r="I627">
         <v>0.021</v>
       </c>
       <c r="J627">
-        <v>200.869</v>
+        <v>200.834</v>
       </c>
       <c r="K627">
-        <v>203.081</v>
+        <v>203.046</v>
       </c>
       <c r="L627">
-        <v>1889.589</v>
+        <v>1889.006</v>
       </c>
       <c r="M627">
         <v>283.537</v>
       </c>
       <c r="N627">
-        <v>2173.126</v>
+        <v>2172.543</v>
       </c>
       <c r="O627">
         <v>375.782</v>
       </c>
       <c r="P627">
-        <v>2548.908</v>
+        <v>2548.325</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>70.505</v>
       </c>
       <c r="C628">
         <v>887.509</v>
       </c>
       <c r="D628">
-        <v>696.163</v>
+        <v>695.602</v>
       </c>
       <c r="E628">
-        <v>1649.735</v>
+        <v>1649.174</v>
       </c>
       <c r="F628">
         <v>0.305</v>
       </c>
       <c r="G628">
         <v>0.344</v>
       </c>
       <c r="H628">
         <v>1.678</v>
       </c>
       <c r="I628">
         <v>0.024</v>
       </c>
       <c r="J628">
-        <v>189.733</v>
+        <v>189.701</v>
       </c>
       <c r="K628">
-        <v>192.084</v>
+        <v>192.051</v>
       </c>
       <c r="L628">
-        <v>1841.819</v>
+        <v>1841.226</v>
       </c>
       <c r="M628">
         <v>280.05</v>
       </c>
       <c r="N628">
-        <v>2121.869</v>
+        <v>2121.276</v>
       </c>
       <c r="O628">
         <v>363.153</v>
       </c>
       <c r="P628">
-        <v>2485.022</v>
+        <v>2484.429</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>72.495</v>
       </c>
       <c r="C629">
         <v>878.179</v>
       </c>
       <c r="D629">
-        <v>768.398</v>
+        <v>767.825</v>
       </c>
       <c r="E629">
-        <v>1716.617</v>
+        <v>1716.044</v>
       </c>
       <c r="F629">
         <v>0.291</v>
       </c>
       <c r="G629">
         <v>0.356</v>
       </c>
       <c r="H629">
         <v>1.842</v>
       </c>
       <c r="I629">
         <v>0.023</v>
       </c>
       <c r="J629">
-        <v>195.961</v>
+        <v>195.923</v>
       </c>
       <c r="K629">
-        <v>198.473</v>
+        <v>198.435</v>
       </c>
       <c r="L629">
-        <v>1915.091</v>
+        <v>1914.479</v>
       </c>
       <c r="M629">
         <v>299.919</v>
       </c>
       <c r="N629">
-        <v>2215.009</v>
+        <v>2214.398</v>
       </c>
       <c r="O629">
         <v>424.121</v>
       </c>
       <c r="P629">
-        <v>2639.13</v>
+        <v>2638.519</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>71.204</v>
       </c>
       <c r="C630">
         <v>846.559</v>
       </c>
       <c r="D630">
-        <v>720.826</v>
+        <v>720.264</v>
       </c>
       <c r="E630">
-        <v>1633.756</v>
+        <v>1633.194</v>
       </c>
       <c r="F630">
         <v>0.199</v>
       </c>
       <c r="G630">
         <v>0.344</v>
       </c>
       <c r="H630">
         <v>1.838</v>
       </c>
       <c r="I630">
         <v>0.024</v>
       </c>
       <c r="J630">
-        <v>191.313</v>
+        <v>191.278</v>
       </c>
       <c r="K630">
-        <v>193.718</v>
+        <v>193.684</v>
       </c>
       <c r="L630">
-        <v>1827.474</v>
+        <v>1826.878</v>
       </c>
       <c r="M630">
         <v>301.778</v>
       </c>
       <c r="N630">
-        <v>2129.252</v>
+        <v>2128.655</v>
       </c>
       <c r="O630">
         <v>437.888</v>
       </c>
       <c r="P630">
-        <v>2567.14</v>
+        <v>2566.544</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>72.829</v>
       </c>
       <c r="C631">
         <v>884.027</v>
       </c>
       <c r="D631">
-        <v>751.527</v>
+        <v>750.951</v>
       </c>
       <c r="E631">
-        <v>1706.813</v>
+        <v>1706.237</v>
       </c>
       <c r="F631">
         <v>0.165</v>
       </c>
       <c r="G631">
         <v>0.356</v>
       </c>
       <c r="H631">
         <v>1.88</v>
       </c>
       <c r="I631">
         <v>0.017</v>
       </c>
       <c r="J631">
-        <v>199.746</v>
+        <v>199.709</v>
       </c>
       <c r="K631">
-        <v>202.164</v>
+        <v>202.127</v>
       </c>
       <c r="L631">
-        <v>1908.977</v>
+        <v>1908.364</v>
       </c>
       <c r="M631">
         <v>316.796</v>
       </c>
       <c r="N631">
-        <v>2225.773</v>
+        <v>2225.16</v>
       </c>
       <c r="O631">
         <v>470.519</v>
       </c>
       <c r="P631">
-        <v>2696.292</v>
+        <v>2695.679</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>73.589</v>
       </c>
       <c r="C632">
         <v>895.005</v>
       </c>
       <c r="D632">
-        <v>799.35</v>
+        <v>798.757</v>
       </c>
       <c r="E632">
-        <v>1763.88</v>
+        <v>1763.287</v>
       </c>
       <c r="F632">
         <v>0.173</v>
       </c>
       <c r="G632">
         <v>0.356</v>
       </c>
       <c r="H632">
         <v>1.815</v>
       </c>
       <c r="I632">
         <v>0.017</v>
       </c>
       <c r="J632">
-        <v>200.497</v>
+        <v>200.461</v>
       </c>
       <c r="K632">
-        <v>202.857</v>
+        <v>202.821</v>
       </c>
       <c r="L632">
-        <v>1966.737</v>
+        <v>1966.108</v>
       </c>
       <c r="M632">
         <v>320.208</v>
       </c>
       <c r="N632">
-        <v>2286.945</v>
+        <v>2286.316</v>
       </c>
       <c r="O632">
         <v>470.149</v>
       </c>
       <c r="P632">
-        <v>2757.094</v>
+        <v>2756.465</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>70.866</v>
       </c>
       <c r="C633">
         <v>858.53</v>
       </c>
       <c r="D633">
-        <v>745.882</v>
+        <v>745.34</v>
       </c>
       <c r="E633">
-        <v>1672.004</v>
+        <v>1671.462</v>
       </c>
       <c r="F633">
         <v>0.123</v>
       </c>
       <c r="G633">
         <v>0.344</v>
       </c>
       <c r="H633">
         <v>1.655</v>
       </c>
       <c r="I633">
         <v>0.021</v>
       </c>
       <c r="J633">
-        <v>192.514</v>
+        <v>192.48</v>
       </c>
       <c r="K633">
-        <v>194.657</v>
+        <v>194.623</v>
       </c>
       <c r="L633">
-        <v>1866.661</v>
+        <v>1866.085</v>
       </c>
       <c r="M633">
         <v>299.982</v>
       </c>
       <c r="N633">
-        <v>2166.643</v>
+        <v>2166.067</v>
       </c>
       <c r="O633">
         <v>411.947</v>
       </c>
       <c r="P633">
-        <v>2578.59</v>
+        <v>2578.014</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>76.856</v>
       </c>
       <c r="C634">
         <v>890.684</v>
       </c>
       <c r="D634">
-        <v>823.48</v>
+        <v>822.923</v>
       </c>
       <c r="E634">
-        <v>1787.134</v>
+        <v>1786.577</v>
       </c>
       <c r="F634">
         <v>0.211</v>
       </c>
       <c r="G634">
         <v>0.356</v>
       </c>
       <c r="H634">
         <v>1.478</v>
       </c>
       <c r="I634">
         <v>0.029</v>
       </c>
       <c r="J634">
-        <v>194.335</v>
+        <v>194.298</v>
       </c>
       <c r="K634">
-        <v>196.409</v>
+        <v>196.372</v>
       </c>
       <c r="L634">
-        <v>1983.543</v>
+        <v>1982.949</v>
       </c>
       <c r="M634">
         <v>301.463</v>
       </c>
       <c r="N634">
-        <v>2285.007</v>
+        <v>2284.412</v>
       </c>
       <c r="O634">
         <v>406.189</v>
       </c>
       <c r="P634">
-        <v>2691.196</v>
+        <v>2690.601</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>76.104</v>
       </c>
       <c r="C635">
         <v>918.345</v>
       </c>
       <c r="D635">
-        <v>708.751</v>
+        <v>708.254</v>
       </c>
       <c r="E635">
-        <v>1700.581</v>
+        <v>1700.084</v>
       </c>
       <c r="F635">
         <v>0.172</v>
       </c>
       <c r="G635">
         <v>0.344</v>
       </c>
       <c r="H635">
         <v>1.139</v>
       </c>
       <c r="I635">
         <v>0.057</v>
       </c>
       <c r="J635">
-        <v>199.747</v>
+        <v>199.713</v>
       </c>
       <c r="K635">
-        <v>201.46</v>
+        <v>201.426</v>
       </c>
       <c r="L635">
-        <v>1902.041</v>
+        <v>1901.51</v>
       </c>
       <c r="M635">
         <v>287.867</v>
       </c>
       <c r="N635">
-        <v>2189.908</v>
+        <v>2189.377</v>
       </c>
       <c r="O635">
         <v>408.886</v>
       </c>
       <c r="P635">
-        <v>2598.794</v>
+        <v>2598.263</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>78.839</v>
       </c>
       <c r="C636">
         <v>1002.567</v>
       </c>
       <c r="D636">
-        <v>710.167</v>
+        <v>709.639</v>
       </c>
       <c r="E636">
-        <v>1787.868</v>
+        <v>1787.34</v>
       </c>
       <c r="F636">
         <v>0.215</v>
       </c>
       <c r="G636">
         <v>0.356</v>
       </c>
       <c r="H636">
         <v>0.996</v>
       </c>
       <c r="I636">
         <v>0.059</v>
       </c>
       <c r="J636">
-        <v>206.532</v>
+        <v>206.498</v>
       </c>
       <c r="K636">
-        <v>208.158</v>
+        <v>208.124</v>
       </c>
       <c r="L636">
-        <v>1996.027</v>
+        <v>1995.464</v>
       </c>
       <c r="M636">
         <v>289.772</v>
       </c>
       <c r="N636">
-        <v>2285.799</v>
+        <v>2285.236</v>
       </c>
       <c r="O636">
         <v>429.29</v>
       </c>
       <c r="P636">
-        <v>2715.089</v>
+        <v>2714.526</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>72.663</v>
+        <v>72.585</v>
       </c>
       <c r="C637">
-        <v>1028.786</v>
+        <v>1028.789</v>
       </c>
       <c r="D637">
-        <v>766.005</v>
+        <v>765.583</v>
       </c>
       <c r="E637">
-        <v>1866.327</v>
+        <v>1865.829</v>
       </c>
       <c r="F637">
         <v>0.228</v>
       </c>
       <c r="G637">
         <v>0.357</v>
       </c>
       <c r="H637">
         <v>1.097</v>
       </c>
       <c r="I637">
         <v>0.052</v>
       </c>
       <c r="J637">
-        <v>199.167</v>
+        <v>199.133</v>
       </c>
       <c r="K637">
-        <v>200.9</v>
+        <v>200.866</v>
       </c>
       <c r="L637">
-        <v>2067.227</v>
+        <v>2066.695</v>
       </c>
       <c r="M637">
         <v>288.38</v>
       </c>
       <c r="N637">
-        <v>2355.606</v>
+        <v>2355.075</v>
       </c>
       <c r="O637">
-        <v>440.614</v>
+        <v>440.422</v>
       </c>
       <c r="P637">
-        <v>2796.221</v>
+        <v>2795.497</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>69.492</v>
+        <v>69.415</v>
       </c>
       <c r="C638">
-        <v>914.337</v>
+        <v>914.197</v>
       </c>
       <c r="D638">
-        <v>607.178</v>
+        <v>606.703</v>
       </c>
       <c r="E638">
-        <v>1589.688</v>
+        <v>1588.995</v>
       </c>
       <c r="F638">
         <v>0.215</v>
       </c>
       <c r="G638">
         <v>0.322</v>
       </c>
       <c r="H638">
         <v>1.169</v>
       </c>
       <c r="I638">
         <v>0.045</v>
       </c>
       <c r="J638">
-        <v>179.714</v>
+        <v>179.682</v>
       </c>
       <c r="K638">
-        <v>181.465</v>
+        <v>181.434</v>
       </c>
       <c r="L638">
-        <v>1771.153</v>
+        <v>1770.429</v>
       </c>
       <c r="M638">
         <v>270.329</v>
       </c>
       <c r="N638">
-        <v>2041.482</v>
+        <v>2040.758</v>
       </c>
       <c r="O638">
-        <v>366.449</v>
+        <v>366.293</v>
       </c>
       <c r="P638">
-        <v>2407.931</v>
+        <v>2407.051</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>73.133</v>
+        <v>73.054</v>
       </c>
       <c r="C639">
-        <v>948.855</v>
+        <v>948.669</v>
       </c>
       <c r="D639">
-        <v>682.138</v>
+        <v>681.595</v>
       </c>
       <c r="E639">
-        <v>1702.94</v>
+        <v>1702.132</v>
       </c>
       <c r="F639">
         <v>0.26</v>
       </c>
       <c r="G639">
         <v>0.357</v>
       </c>
       <c r="H639">
         <v>1.655</v>
       </c>
       <c r="I639">
         <v>0.062</v>
       </c>
       <c r="J639">
-        <v>197.352</v>
+        <v>197.317</v>
       </c>
       <c r="K639">
-        <v>199.685</v>
+        <v>199.651</v>
       </c>
       <c r="L639">
-        <v>1902.625</v>
+        <v>1901.783</v>
       </c>
       <c r="M639">
         <v>283.914</v>
       </c>
       <c r="N639">
-        <v>2186.539</v>
+        <v>2185.697</v>
       </c>
       <c r="O639">
-        <v>368.787</v>
+        <v>368.652</v>
       </c>
       <c r="P639">
-        <v>2555.327</v>
+        <v>2554.349</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>65.659</v>
+        <v>65.59</v>
       </c>
       <c r="C640">
-        <v>892.333</v>
+        <v>892.158</v>
       </c>
       <c r="D640">
-        <v>690.004</v>
+        <v>689.395</v>
       </c>
       <c r="E640">
-        <v>1645.796</v>
+        <v>1644.945</v>
       </c>
       <c r="F640">
         <v>0.234</v>
       </c>
       <c r="G640">
         <v>0.345</v>
       </c>
       <c r="H640">
         <v>1.806</v>
       </c>
       <c r="I640">
         <v>0.054</v>
       </c>
       <c r="J640">
-        <v>185.087</v>
+        <v>185.051</v>
       </c>
       <c r="K640">
-        <v>187.526</v>
+        <v>187.49</v>
       </c>
       <c r="L640">
-        <v>1833.322</v>
+        <v>1832.435</v>
       </c>
       <c r="M640">
         <v>288.436</v>
       </c>
       <c r="N640">
-        <v>2121.759</v>
+        <v>2120.872</v>
       </c>
       <c r="O640">
-        <v>375.386</v>
+        <v>375.253</v>
       </c>
       <c r="P640">
-        <v>2497.145</v>
+        <v>2496.125</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>67.518</v>
+        <v>67.449</v>
       </c>
       <c r="C641">
-        <v>892.626</v>
+        <v>892.388</v>
       </c>
       <c r="D641">
-        <v>746.833</v>
+        <v>746.24</v>
       </c>
       <c r="E641">
-        <v>1704.219</v>
+        <v>1703.319</v>
       </c>
       <c r="F641">
         <v>0.265</v>
       </c>
       <c r="G641">
         <v>0.357</v>
       </c>
       <c r="H641">
         <v>1.984</v>
       </c>
       <c r="I641">
         <v>0.047</v>
       </c>
       <c r="J641">
-        <v>191.897</v>
+        <v>191.862</v>
       </c>
       <c r="K641">
-        <v>194.55</v>
+        <v>194.515</v>
       </c>
       <c r="L641">
-        <v>1898.769</v>
+        <v>1897.833</v>
       </c>
       <c r="M641">
         <v>297.303</v>
       </c>
       <c r="N641">
-        <v>2196.072</v>
+        <v>2195.136</v>
       </c>
       <c r="O641">
-        <v>409.409</v>
+        <v>409.27</v>
       </c>
       <c r="P641">
-        <v>2605.481</v>
+        <v>2604.406</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>68.112</v>
+        <v>68.042</v>
       </c>
       <c r="C642">
-        <v>850.937</v>
+        <v>850.719</v>
       </c>
       <c r="D642">
-        <v>763.922</v>
+        <v>763.37</v>
       </c>
       <c r="E642">
-        <v>1680.293</v>
+        <v>1679.452</v>
       </c>
       <c r="F642">
         <v>0.239</v>
       </c>
       <c r="G642">
         <v>0.345</v>
       </c>
       <c r="H642">
         <v>2.382</v>
       </c>
       <c r="I642">
         <v>0.047</v>
       </c>
       <c r="J642">
-        <v>189.864</v>
+        <v>189.828</v>
       </c>
       <c r="K642">
-        <v>192.877</v>
+        <v>192.841</v>
       </c>
       <c r="L642">
-        <v>1873.17</v>
+        <v>1872.294</v>
       </c>
       <c r="M642">
         <v>307.156</v>
       </c>
       <c r="N642">
-        <v>2180.326</v>
+        <v>2179.45</v>
       </c>
       <c r="O642">
-        <v>446.14</v>
+        <v>445.974</v>
       </c>
       <c r="P642">
-        <v>2626.466</v>
+        <v>2625.424</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>68.766</v>
+        <v>68.694</v>
       </c>
       <c r="C643">
-        <v>884.274</v>
+        <v>884.19</v>
       </c>
       <c r="D643">
-        <v>799.455</v>
+        <v>798.854</v>
       </c>
       <c r="E643">
-        <v>1750.385</v>
+        <v>1749.628</v>
       </c>
       <c r="F643">
         <v>0.231</v>
       </c>
       <c r="G643">
         <v>0.357</v>
       </c>
       <c r="H643">
         <v>2.488</v>
       </c>
       <c r="I643">
         <v>0.04</v>
       </c>
       <c r="J643">
-        <v>198.409</v>
+        <v>198.373</v>
       </c>
       <c r="K643">
-        <v>201.526</v>
+        <v>201.489</v>
       </c>
       <c r="L643">
-        <v>1951.911</v>
+        <v>1951.117</v>
       </c>
       <c r="M643">
         <v>322.95</v>
       </c>
       <c r="N643">
-        <v>2274.861</v>
+        <v>2274.067</v>
       </c>
       <c r="O643">
-        <v>482.651</v>
+        <v>482.464</v>
       </c>
       <c r="P643">
-        <v>2757.512</v>
+        <v>2756.53</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>68.606</v>
+        <v>68.534</v>
       </c>
       <c r="C644">
-        <v>898.868</v>
+        <v>898.78</v>
       </c>
       <c r="D644">
-        <v>820.317</v>
+        <v>819.71</v>
       </c>
       <c r="E644">
-        <v>1786.172</v>
+        <v>1785.405</v>
       </c>
       <c r="F644">
         <v>0.216</v>
       </c>
       <c r="G644">
         <v>0.357</v>
       </c>
       <c r="H644">
         <v>2.386</v>
       </c>
       <c r="I644">
         <v>0.034</v>
       </c>
       <c r="J644">
-        <v>197.711</v>
+        <v>197.675</v>
       </c>
       <c r="K644">
-        <v>200.704</v>
+        <v>200.667</v>
       </c>
       <c r="L644">
-        <v>1986.876</v>
+        <v>1986.072</v>
       </c>
       <c r="M644">
         <v>322.57</v>
       </c>
       <c r="N644">
-        <v>2309.445</v>
+        <v>2308.642</v>
       </c>
       <c r="O644">
-        <v>462.106</v>
+        <v>461.935</v>
       </c>
       <c r="P644">
-        <v>2771.551</v>
+        <v>2770.576</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>67.67</v>
+        <v>67.598</v>
       </c>
       <c r="C645">
-        <v>868.676</v>
+        <v>868.593</v>
       </c>
       <c r="D645">
-        <v>777.659</v>
+        <v>777.046</v>
       </c>
       <c r="E645">
-        <v>1713.304</v>
+        <v>1712.536</v>
       </c>
       <c r="F645">
         <v>0.186</v>
       </c>
       <c r="G645">
         <v>0.345</v>
       </c>
       <c r="H645">
         <v>2.31</v>
       </c>
       <c r="I645">
         <v>0.029</v>
       </c>
       <c r="J645">
-        <v>189.087</v>
+        <v>189.052</v>
       </c>
       <c r="K645">
-        <v>191.957</v>
+        <v>191.922</v>
       </c>
       <c r="L645">
-        <v>1905.261</v>
+        <v>1904.458</v>
       </c>
       <c r="M645">
         <v>303.808</v>
       </c>
       <c r="N645">
-        <v>2209.069</v>
+        <v>2208.266</v>
       </c>
       <c r="O645">
-        <v>430.309</v>
+        <v>430.155</v>
       </c>
       <c r="P645">
-        <v>2639.378</v>
+        <v>2638.421</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>69.874</v>
+        <v>70.309</v>
       </c>
       <c r="C646">
-        <v>895.638</v>
+        <v>895.706</v>
       </c>
       <c r="D646">
-        <v>781.258</v>
+        <v>780.651</v>
       </c>
       <c r="E646">
-        <v>1743.262</v>
+        <v>1746.42</v>
       </c>
       <c r="F646">
         <v>0.188</v>
       </c>
       <c r="G646">
         <v>0.357</v>
       </c>
       <c r="H646">
         <v>2.066</v>
       </c>
       <c r="I646">
         <v>0.043</v>
       </c>
       <c r="J646">
-        <v>196.75</v>
+        <v>196.713</v>
       </c>
       <c r="K646">
-        <v>199.404</v>
+        <v>199.367</v>
       </c>
       <c r="L646">
-        <v>1942.666</v>
+        <v>1945.787</v>
       </c>
       <c r="M646">
         <v>300.271</v>
       </c>
       <c r="N646">
-        <v>2242.938</v>
+        <v>2246.058</v>
       </c>
       <c r="O646">
-        <v>408.988</v>
+        <v>408.835</v>
       </c>
       <c r="P646">
-        <v>2651.925</v>
+        <v>2654.894</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>70.874</v>
+        <v>69.478</v>
       </c>
       <c r="C647">
-        <v>940.922</v>
+        <v>942.866</v>
       </c>
       <c r="D647">
-        <v>689.627</v>
+        <v>689.043</v>
       </c>
       <c r="E647">
-        <v>1697.497</v>
+        <v>1702.193</v>
       </c>
       <c r="F647">
         <v>0.198</v>
       </c>
       <c r="G647">
         <v>0.345</v>
       </c>
       <c r="H647">
         <v>1.586</v>
       </c>
       <c r="I647">
         <v>0.05</v>
       </c>
       <c r="J647">
-        <v>192.695</v>
+        <v>192.661</v>
       </c>
       <c r="K647">
-        <v>194.874</v>
+        <v>194.841</v>
       </c>
       <c r="L647">
-        <v>1892.371</v>
+        <v>1897.034</v>
       </c>
       <c r="M647">
         <v>281.225</v>
       </c>
       <c r="N647">
-        <v>2173.596</v>
+        <v>2178.259</v>
       </c>
       <c r="O647">
-        <v>415.994</v>
+        <v>415.841</v>
       </c>
       <c r="P647">
-        <v>2589.59</v>
+        <v>2594.1</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>69.494</v>
+        <v>70.316</v>
       </c>
       <c r="C648">
-        <v>1009.876</v>
+        <v>1012.925</v>
       </c>
       <c r="D648">
-        <v>728.974</v>
+        <v>728.542</v>
       </c>
       <c r="E648">
-        <v>1804.406</v>
+        <v>1810.633</v>
       </c>
       <c r="F648">
         <v>0.211</v>
       </c>
       <c r="G648">
         <v>0.357</v>
       </c>
       <c r="H648">
         <v>1.398</v>
       </c>
       <c r="I648">
         <v>0.059</v>
       </c>
       <c r="J648">
-        <v>199.193</v>
+        <v>199.156</v>
       </c>
       <c r="K648">
-        <v>201.218</v>
+        <v>201.181</v>
       </c>
       <c r="L648">
-        <v>2005.624</v>
+        <v>2011.814</v>
       </c>
       <c r="M648">
         <v>289.702</v>
       </c>
       <c r="N648">
-        <v>2295.326</v>
+        <v>2301.516</v>
       </c>
       <c r="O648">
-        <v>435.203</v>
+        <v>435.032</v>
       </c>
       <c r="P648">
-        <v>2730.529</v>
+        <v>2736.548</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>66.688</v>
+      </c>
+      <c r="C649">
+        <v>1016.207</v>
+      </c>
+      <c r="D649">
+        <v>780.826</v>
+      </c>
+      <c r="E649">
+        <v>1863.12</v>
+      </c>
+      <c r="F649">
+        <v>0.249</v>
+      </c>
+      <c r="G649">
+        <v>0.357</v>
+      </c>
+      <c r="H649">
+        <v>1.584</v>
+      </c>
+      <c r="I649">
+        <v>0.053</v>
+      </c>
+      <c r="J649">
+        <v>195.218</v>
+      </c>
+      <c r="K649">
+        <v>197.461</v>
+      </c>
+      <c r="L649">
+        <v>2060.581</v>
+      </c>
+      <c r="M649">
+        <v>286.754</v>
+      </c>
+      <c r="N649">
+        <v>2347.335</v>
+      </c>
+      <c r="O649">
+        <v>429.304</v>
+      </c>
+      <c r="P649">
+        <v>2776.639</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>67.775</v>
+      </c>
+      <c r="C650">
+        <v>905.456</v>
+      </c>
+      <c r="D650">
+        <v>712.607</v>
+      </c>
+      <c r="E650">
+        <v>1683.869</v>
+      </c>
+      <c r="F650">
+        <v>0.197</v>
+      </c>
+      <c r="G650">
+        <v>0.322</v>
+      </c>
+      <c r="H650">
+        <v>1.696</v>
+      </c>
+      <c r="I650">
+        <v>0.044</v>
+      </c>
+      <c r="J650">
+        <v>178.38</v>
+      </c>
+      <c r="K650">
+        <v>180.639</v>
+      </c>
+      <c r="L650">
+        <v>1864.508</v>
+      </c>
+      <c r="M650">
+        <v>268.366</v>
+      </c>
+      <c r="N650">
+        <v>2132.873</v>
+      </c>
+      <c r="O650">
+        <v>354.885</v>
+      </c>
+      <c r="P650">
+        <v>2487.758</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -36393,137 +36493,137 @@
       </c>
       <c r="M87">
         <v>3443.58</v>
       </c>
       <c r="N87">
         <v>26125.677</v>
       </c>
       <c r="O87">
         <v>4929.742</v>
       </c>
       <c r="P87">
         <v>31055.419</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>887.102</v>
       </c>
       <c r="C88">
         <v>10913.167</v>
       </c>
       <c r="D88">
-        <v>8742.004</v>
+        <v>8735.452</v>
       </c>
       <c r="E88">
-        <v>20505.049</v>
+        <v>20498.497</v>
       </c>
       <c r="F88">
         <v>2.765</v>
       </c>
       <c r="G88">
         <v>4.2</v>
       </c>
       <c r="H88">
         <v>17.964</v>
       </c>
       <c r="I88">
         <v>0.339</v>
       </c>
       <c r="J88">
-        <v>2358.267</v>
+        <v>2357.847</v>
       </c>
       <c r="K88">
-        <v>2383.535</v>
+        <v>2383.115</v>
       </c>
       <c r="L88">
-        <v>22888.584</v>
+        <v>22881.612</v>
       </c>
       <c r="M88">
         <v>3530.001</v>
       </c>
       <c r="N88">
-        <v>26418.585</v>
+        <v>26411.614</v>
       </c>
       <c r="O88">
         <v>4997.502</v>
       </c>
       <c r="P88">
-        <v>31416.087</v>
+        <v>31409.115</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>831.86</v>
+        <v>831.064</v>
       </c>
       <c r="C89">
-        <v>11026.241</v>
+        <v>11030.092</v>
       </c>
       <c r="D89">
-        <v>8853.374</v>
+        <v>8846.732</v>
       </c>
       <c r="E89">
-        <v>20684.401</v>
+        <v>20691.598</v>
       </c>
       <c r="F89">
         <v>2.671</v>
       </c>
       <c r="G89">
         <v>4.2</v>
       </c>
       <c r="H89">
         <v>22.328</v>
       </c>
       <c r="I89">
         <v>0.562</v>
       </c>
       <c r="J89">
-        <v>2316.925</v>
+        <v>2316.503</v>
       </c>
       <c r="K89">
-        <v>2346.686</v>
+        <v>2346.264</v>
       </c>
       <c r="L89">
-        <v>23031.087</v>
+        <v>23037.862</v>
       </c>
       <c r="M89">
         <v>3556.044</v>
       </c>
       <c r="N89">
-        <v>26587.132</v>
+        <v>26593.906</v>
       </c>
       <c r="O89">
-        <v>5054.316</v>
+        <v>5052.393</v>
       </c>
       <c r="P89">
-        <v>31641.447</v>
+        <v>31646.299</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>