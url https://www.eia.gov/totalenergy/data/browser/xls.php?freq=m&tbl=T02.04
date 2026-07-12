--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 2.4 Industrial Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Industrial Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Industrial Sector (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Industrial Sector</t>
   </si>
@@ -498,54 +498,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -31864,737 +31864,787 @@
       </c>
       <c r="M636">
         <v>289.772</v>
       </c>
       <c r="N636">
         <v>2285.236</v>
       </c>
       <c r="O636">
         <v>429.29</v>
       </c>
       <c r="P636">
         <v>2714.526</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>72.585</v>
       </c>
       <c r="C637">
         <v>1028.789</v>
       </c>
       <c r="D637">
-        <v>765.583</v>
+        <v>765.574</v>
       </c>
       <c r="E637">
-        <v>1865.829</v>
+        <v>1865.82</v>
       </c>
       <c r="F637">
         <v>0.228</v>
       </c>
       <c r="G637">
         <v>0.357</v>
       </c>
       <c r="H637">
         <v>1.097</v>
       </c>
       <c r="I637">
         <v>0.052</v>
       </c>
       <c r="J637">
         <v>199.133</v>
       </c>
       <c r="K637">
         <v>200.866</v>
       </c>
       <c r="L637">
-        <v>2066.695</v>
+        <v>2066.687</v>
       </c>
       <c r="M637">
         <v>288.38</v>
       </c>
       <c r="N637">
-        <v>2355.075</v>
+        <v>2355.066</v>
       </c>
       <c r="O637">
         <v>440.422</v>
       </c>
       <c r="P637">
-        <v>2795.497</v>
+        <v>2795.488</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>69.415</v>
       </c>
       <c r="C638">
         <v>914.197</v>
       </c>
       <c r="D638">
-        <v>606.703</v>
+        <v>606.732</v>
       </c>
       <c r="E638">
-        <v>1588.995</v>
+        <v>1589.025</v>
       </c>
       <c r="F638">
         <v>0.215</v>
       </c>
       <c r="G638">
         <v>0.322</v>
       </c>
       <c r="H638">
         <v>1.169</v>
       </c>
       <c r="I638">
         <v>0.045</v>
       </c>
       <c r="J638">
         <v>179.682</v>
       </c>
       <c r="K638">
         <v>181.434</v>
       </c>
       <c r="L638">
-        <v>1770.429</v>
+        <v>1770.459</v>
       </c>
       <c r="M638">
         <v>270.329</v>
       </c>
       <c r="N638">
-        <v>2040.758</v>
+        <v>2040.788</v>
       </c>
       <c r="O638">
         <v>366.293</v>
       </c>
       <c r="P638">
-        <v>2407.051</v>
+        <v>2407.08</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>73.054</v>
       </c>
       <c r="C639">
         <v>948.669</v>
       </c>
       <c r="D639">
-        <v>681.595</v>
+        <v>681.591</v>
       </c>
       <c r="E639">
-        <v>1702.132</v>
+        <v>1702.128</v>
       </c>
       <c r="F639">
         <v>0.26</v>
       </c>
       <c r="G639">
         <v>0.357</v>
       </c>
       <c r="H639">
         <v>1.655</v>
       </c>
       <c r="I639">
         <v>0.062</v>
       </c>
       <c r="J639">
         <v>197.317</v>
       </c>
       <c r="K639">
         <v>199.651</v>
       </c>
       <c r="L639">
-        <v>1901.783</v>
+        <v>1901.779</v>
       </c>
       <c r="M639">
         <v>283.914</v>
       </c>
       <c r="N639">
-        <v>2185.697</v>
+        <v>2185.693</v>
       </c>
       <c r="O639">
         <v>368.652</v>
       </c>
       <c r="P639">
-        <v>2554.349</v>
+        <v>2554.344</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>65.59</v>
       </c>
       <c r="C640">
         <v>892.158</v>
       </c>
       <c r="D640">
-        <v>689.395</v>
+        <v>689.391</v>
       </c>
       <c r="E640">
-        <v>1644.945</v>
+        <v>1644.94</v>
       </c>
       <c r="F640">
         <v>0.234</v>
       </c>
       <c r="G640">
         <v>0.345</v>
       </c>
       <c r="H640">
         <v>1.806</v>
       </c>
       <c r="I640">
         <v>0.054</v>
       </c>
       <c r="J640">
         <v>185.051</v>
       </c>
       <c r="K640">
         <v>187.49</v>
       </c>
       <c r="L640">
-        <v>1832.435</v>
+        <v>1832.431</v>
       </c>
       <c r="M640">
         <v>288.436</v>
       </c>
       <c r="N640">
-        <v>2120.872</v>
+        <v>2120.867</v>
       </c>
       <c r="O640">
         <v>375.253</v>
       </c>
       <c r="P640">
-        <v>2496.125</v>
+        <v>2496.121</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>67.449</v>
       </c>
       <c r="C641">
         <v>892.388</v>
       </c>
       <c r="D641">
         <v>746.24</v>
       </c>
       <c r="E641">
         <v>1703.319</v>
       </c>
       <c r="F641">
         <v>0.265</v>
       </c>
       <c r="G641">
         <v>0.357</v>
       </c>
       <c r="H641">
         <v>1.984</v>
       </c>
       <c r="I641">
         <v>0.047</v>
       </c>
       <c r="J641">
         <v>191.862</v>
       </c>
       <c r="K641">
         <v>194.515</v>
       </c>
       <c r="L641">
         <v>1897.833</v>
       </c>
       <c r="M641">
         <v>297.303</v>
       </c>
       <c r="N641">
         <v>2195.136</v>
       </c>
       <c r="O641">
         <v>409.27</v>
       </c>
       <c r="P641">
-        <v>2604.406</v>
+        <v>2604.405</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>68.042</v>
       </c>
       <c r="C642">
         <v>850.719</v>
       </c>
       <c r="D642">
-        <v>763.37</v>
+        <v>763.382</v>
       </c>
       <c r="E642">
-        <v>1679.452</v>
+        <v>1679.464</v>
       </c>
       <c r="F642">
         <v>0.239</v>
       </c>
       <c r="G642">
         <v>0.345</v>
       </c>
       <c r="H642">
         <v>2.382</v>
       </c>
       <c r="I642">
         <v>0.047</v>
       </c>
       <c r="J642">
         <v>189.828</v>
       </c>
       <c r="K642">
         <v>192.841</v>
       </c>
       <c r="L642">
-        <v>1872.294</v>
+        <v>1872.305</v>
       </c>
       <c r="M642">
         <v>307.156</v>
       </c>
       <c r="N642">
-        <v>2179.45</v>
+        <v>2179.461</v>
       </c>
       <c r="O642">
         <v>445.974</v>
       </c>
       <c r="P642">
-        <v>2625.424</v>
+        <v>2625.435</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>68.694</v>
       </c>
       <c r="C643">
         <v>884.19</v>
       </c>
       <c r="D643">
         <v>798.854</v>
       </c>
       <c r="E643">
-        <v>1749.628</v>
+        <v>1749.629</v>
       </c>
       <c r="F643">
         <v>0.231</v>
       </c>
       <c r="G643">
         <v>0.357</v>
       </c>
       <c r="H643">
         <v>2.488</v>
       </c>
       <c r="I643">
         <v>0.04</v>
       </c>
       <c r="J643">
         <v>198.373</v>
       </c>
       <c r="K643">
         <v>201.489</v>
       </c>
       <c r="L643">
         <v>1951.117</v>
       </c>
       <c r="M643">
         <v>322.95</v>
       </c>
       <c r="N643">
-        <v>2274.067</v>
+        <v>2274.068</v>
       </c>
       <c r="O643">
         <v>482.464</v>
       </c>
       <c r="P643">
-        <v>2756.53</v>
+        <v>2756.531</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>68.534</v>
       </c>
       <c r="C644">
         <v>898.78</v>
       </c>
       <c r="D644">
-        <v>819.71</v>
+        <v>819.713</v>
       </c>
       <c r="E644">
-        <v>1785.405</v>
+        <v>1785.407</v>
       </c>
       <c r="F644">
         <v>0.216</v>
       </c>
       <c r="G644">
         <v>0.357</v>
       </c>
       <c r="H644">
         <v>2.386</v>
       </c>
       <c r="I644">
         <v>0.034</v>
       </c>
       <c r="J644">
         <v>197.675</v>
       </c>
       <c r="K644">
         <v>200.667</v>
       </c>
       <c r="L644">
-        <v>1986.072</v>
+        <v>1986.075</v>
       </c>
       <c r="M644">
         <v>322.57</v>
       </c>
       <c r="N644">
-        <v>2308.642</v>
+        <v>2308.644</v>
       </c>
       <c r="O644">
         <v>461.935</v>
       </c>
       <c r="P644">
-        <v>2770.576</v>
+        <v>2770.579</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>67.598</v>
       </c>
       <c r="C645">
         <v>868.593</v>
       </c>
       <c r="D645">
-        <v>777.046</v>
+        <v>777.047</v>
       </c>
       <c r="E645">
-        <v>1712.536</v>
+        <v>1712.538</v>
       </c>
       <c r="F645">
         <v>0.186</v>
       </c>
       <c r="G645">
         <v>0.345</v>
       </c>
       <c r="H645">
         <v>2.31</v>
       </c>
       <c r="I645">
         <v>0.029</v>
       </c>
       <c r="J645">
         <v>189.052</v>
       </c>
       <c r="K645">
         <v>191.922</v>
       </c>
       <c r="L645">
-        <v>1904.458</v>
+        <v>1904.46</v>
       </c>
       <c r="M645">
         <v>303.808</v>
       </c>
       <c r="N645">
-        <v>2208.266</v>
+        <v>2208.268</v>
       </c>
       <c r="O645">
         <v>430.155</v>
       </c>
       <c r="P645">
-        <v>2638.421</v>
+        <v>2638.423</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>70.309</v>
       </c>
       <c r="C646">
         <v>895.706</v>
       </c>
       <c r="D646">
-        <v>780.651</v>
+        <v>780.656</v>
       </c>
       <c r="E646">
-        <v>1746.42</v>
+        <v>1746.425</v>
       </c>
       <c r="F646">
         <v>0.188</v>
       </c>
       <c r="G646">
         <v>0.357</v>
       </c>
       <c r="H646">
         <v>2.066</v>
       </c>
       <c r="I646">
         <v>0.043</v>
       </c>
       <c r="J646">
         <v>196.713</v>
       </c>
       <c r="K646">
         <v>199.367</v>
       </c>
       <c r="L646">
-        <v>1945.787</v>
+        <v>1945.792</v>
       </c>
       <c r="M646">
         <v>300.271</v>
       </c>
       <c r="N646">
-        <v>2246.058</v>
+        <v>2246.063</v>
       </c>
       <c r="O646">
         <v>408.835</v>
       </c>
       <c r="P646">
-        <v>2654.894</v>
+        <v>2654.899</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>69.478</v>
       </c>
       <c r="C647">
         <v>942.866</v>
       </c>
       <c r="D647">
-        <v>689.043</v>
+        <v>689.045</v>
       </c>
       <c r="E647">
-        <v>1702.193</v>
+        <v>1702.195</v>
       </c>
       <c r="F647">
         <v>0.198</v>
       </c>
       <c r="G647">
         <v>0.345</v>
       </c>
       <c r="H647">
         <v>1.586</v>
       </c>
       <c r="I647">
         <v>0.05</v>
       </c>
       <c r="J647">
         <v>192.661</v>
       </c>
       <c r="K647">
         <v>194.841</v>
       </c>
       <c r="L647">
-        <v>1897.034</v>
+        <v>1897.036</v>
       </c>
       <c r="M647">
         <v>281.225</v>
       </c>
       <c r="N647">
-        <v>2178.259</v>
+        <v>2178.261</v>
       </c>
       <c r="O647">
         <v>415.841</v>
       </c>
       <c r="P647">
-        <v>2594.1</v>
+        <v>2594.102</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>70.316</v>
       </c>
       <c r="C648">
-        <v>1012.925</v>
+        <v>1012.926</v>
       </c>
       <c r="D648">
-        <v>728.542</v>
+        <v>728.506</v>
       </c>
       <c r="E648">
-        <v>1810.633</v>
+        <v>1810.598</v>
       </c>
       <c r="F648">
         <v>0.211</v>
       </c>
       <c r="G648">
         <v>0.357</v>
       </c>
       <c r="H648">
         <v>1.398</v>
       </c>
       <c r="I648">
         <v>0.059</v>
       </c>
       <c r="J648">
         <v>199.156</v>
       </c>
       <c r="K648">
         <v>201.181</v>
       </c>
       <c r="L648">
-        <v>2011.814</v>
+        <v>2011.779</v>
       </c>
       <c r="M648">
         <v>289.702</v>
       </c>
       <c r="N648">
-        <v>2301.516</v>
+        <v>2301.481</v>
       </c>
       <c r="O648">
         <v>435.032</v>
       </c>
       <c r="P648">
-        <v>2736.548</v>
+        <v>2736.513</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>66.688</v>
       </c>
       <c r="C649">
-        <v>1016.207</v>
+        <v>1016.498</v>
       </c>
       <c r="D649">
-        <v>780.826</v>
+        <v>782.669</v>
       </c>
       <c r="E649">
-        <v>1863.12</v>
+        <v>1865.253</v>
       </c>
       <c r="F649">
         <v>0.249</v>
       </c>
       <c r="G649">
         <v>0.357</v>
       </c>
       <c r="H649">
         <v>1.584</v>
       </c>
       <c r="I649">
         <v>0.053</v>
       </c>
       <c r="J649">
         <v>195.218</v>
       </c>
       <c r="K649">
         <v>197.461</v>
       </c>
       <c r="L649">
-        <v>2060.581</v>
+        <v>2062.715</v>
       </c>
       <c r="M649">
         <v>286.754</v>
       </c>
       <c r="N649">
-        <v>2347.335</v>
+        <v>2349.468</v>
       </c>
       <c r="O649">
-        <v>429.304</v>
+        <v>428.708</v>
       </c>
       <c r="P649">
-        <v>2776.639</v>
+        <v>2778.176</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>67.775</v>
       </c>
       <c r="C650">
-        <v>905.456</v>
+        <v>905.213</v>
       </c>
       <c r="D650">
-        <v>712.607</v>
+        <v>714.527</v>
       </c>
       <c r="E650">
-        <v>1683.869</v>
+        <v>1685.546</v>
       </c>
       <c r="F650">
         <v>0.197</v>
       </c>
       <c r="G650">
         <v>0.322</v>
       </c>
       <c r="H650">
         <v>1.696</v>
       </c>
       <c r="I650">
         <v>0.044</v>
       </c>
       <c r="J650">
         <v>178.38</v>
       </c>
       <c r="K650">
         <v>180.639</v>
       </c>
       <c r="L650">
-        <v>1864.508</v>
+        <v>1866.185</v>
       </c>
       <c r="M650">
         <v>268.366</v>
       </c>
       <c r="N650">
-        <v>2132.873</v>
+        <v>2134.55</v>
       </c>
       <c r="O650">
-        <v>354.885</v>
+        <v>355.467</v>
       </c>
       <c r="P650">
-        <v>2487.758</v>
+        <v>2490.018</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>67.109</v>
+      </c>
+      <c r="C651">
+        <v>951.442</v>
+      </c>
+      <c r="D651">
+        <v>722.255</v>
+      </c>
+      <c r="E651">
+        <v>1738.802</v>
+      </c>
+      <c r="F651">
+        <v>0.273</v>
+      </c>
+      <c r="G651">
+        <v>0.357</v>
+      </c>
+      <c r="H651">
+        <v>2.351</v>
+      </c>
+      <c r="I651">
+        <v>0.064</v>
+      </c>
+      <c r="J651">
+        <v>193.481</v>
+      </c>
+      <c r="K651">
+        <v>196.526</v>
+      </c>
+      <c r="L651">
+        <v>1935.328</v>
+      </c>
+      <c r="M651">
+        <v>290.797</v>
+      </c>
+      <c r="N651">
+        <v>2226.126</v>
+      </c>
+      <c r="O651">
+        <v>381.53</v>
+      </c>
+      <c r="P651">
+        <v>2607.656</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>