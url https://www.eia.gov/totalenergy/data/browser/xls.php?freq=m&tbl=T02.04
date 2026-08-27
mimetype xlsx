--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 2.4 Industrial Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Industrial Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Industrial Sector (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Industrial Sector</t>
   </si>
@@ -498,54 +498,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -31864,787 +31864,887 @@
       </c>
       <c r="M636">
         <v>289.772</v>
       </c>
       <c r="N636">
         <v>2285.236</v>
       </c>
       <c r="O636">
         <v>429.29</v>
       </c>
       <c r="P636">
         <v>2714.526</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>72.585</v>
       </c>
       <c r="C637">
         <v>1028.789</v>
       </c>
       <c r="D637">
-        <v>765.574</v>
+        <v>765.585</v>
       </c>
       <c r="E637">
-        <v>1865.82</v>
+        <v>1865.831</v>
       </c>
       <c r="F637">
         <v>0.228</v>
       </c>
       <c r="G637">
         <v>0.357</v>
       </c>
       <c r="H637">
         <v>1.097</v>
       </c>
       <c r="I637">
         <v>0.052</v>
       </c>
       <c r="J637">
         <v>199.133</v>
       </c>
       <c r="K637">
         <v>200.866</v>
       </c>
       <c r="L637">
-        <v>2066.687</v>
+        <v>2066.697</v>
       </c>
       <c r="M637">
         <v>288.38</v>
       </c>
       <c r="N637">
-        <v>2355.066</v>
+        <v>2355.077</v>
       </c>
       <c r="O637">
         <v>440.422</v>
       </c>
       <c r="P637">
-        <v>2795.488</v>
+        <v>2795.498</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>69.415</v>
       </c>
       <c r="C638">
         <v>914.197</v>
       </c>
       <c r="D638">
-        <v>606.732</v>
+        <v>606.693</v>
       </c>
       <c r="E638">
-        <v>1589.025</v>
+        <v>1588.985</v>
       </c>
       <c r="F638">
         <v>0.215</v>
       </c>
       <c r="G638">
         <v>0.322</v>
       </c>
       <c r="H638">
         <v>1.169</v>
       </c>
       <c r="I638">
         <v>0.045</v>
       </c>
       <c r="J638">
         <v>179.682</v>
       </c>
       <c r="K638">
         <v>181.434</v>
       </c>
       <c r="L638">
-        <v>1770.459</v>
+        <v>1770.419</v>
       </c>
       <c r="M638">
         <v>270.329</v>
       </c>
       <c r="N638">
-        <v>2040.788</v>
+        <v>2040.748</v>
       </c>
       <c r="O638">
         <v>366.293</v>
       </c>
       <c r="P638">
-        <v>2407.08</v>
+        <v>2407.04</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>73.054</v>
       </c>
       <c r="C639">
         <v>948.669</v>
       </c>
       <c r="D639">
         <v>681.591</v>
       </c>
       <c r="E639">
-        <v>1702.128</v>
+        <v>1702.127</v>
       </c>
       <c r="F639">
         <v>0.26</v>
       </c>
       <c r="G639">
         <v>0.357</v>
       </c>
       <c r="H639">
         <v>1.655</v>
       </c>
       <c r="I639">
         <v>0.062</v>
       </c>
       <c r="J639">
         <v>197.317</v>
       </c>
       <c r="K639">
         <v>199.651</v>
       </c>
       <c r="L639">
-        <v>1901.779</v>
+        <v>1901.778</v>
       </c>
       <c r="M639">
         <v>283.914</v>
       </c>
       <c r="N639">
-        <v>2185.693</v>
+        <v>2185.692</v>
       </c>
       <c r="O639">
         <v>368.652</v>
       </c>
       <c r="P639">
         <v>2554.344</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>65.59</v>
       </c>
       <c r="C640">
-        <v>892.158</v>
+        <v>892.159</v>
       </c>
       <c r="D640">
-        <v>689.391</v>
+        <v>689.384</v>
       </c>
       <c r="E640">
-        <v>1644.94</v>
+        <v>1644.938</v>
       </c>
       <c r="F640">
         <v>0.234</v>
       </c>
       <c r="G640">
         <v>0.345</v>
       </c>
       <c r="H640">
         <v>1.806</v>
       </c>
       <c r="I640">
         <v>0.054</v>
       </c>
       <c r="J640">
         <v>185.051</v>
       </c>
       <c r="K640">
         <v>187.49</v>
       </c>
       <c r="L640">
-        <v>1832.431</v>
+        <v>1832.429</v>
       </c>
       <c r="M640">
         <v>288.436</v>
       </c>
       <c r="N640">
-        <v>2120.867</v>
+        <v>2120.865</v>
       </c>
       <c r="O640">
-        <v>375.253</v>
+        <v>375.254</v>
       </c>
       <c r="P640">
-        <v>2496.121</v>
+        <v>2496.119</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>67.449</v>
       </c>
       <c r="C641">
-        <v>892.388</v>
+        <v>892.389</v>
       </c>
       <c r="D641">
-        <v>746.24</v>
+        <v>746.25</v>
       </c>
       <c r="E641">
-        <v>1703.319</v>
+        <v>1703.327</v>
       </c>
       <c r="F641">
         <v>0.265</v>
       </c>
       <c r="G641">
         <v>0.357</v>
       </c>
       <c r="H641">
         <v>1.984</v>
       </c>
       <c r="I641">
         <v>0.047</v>
       </c>
       <c r="J641">
         <v>191.862</v>
       </c>
       <c r="K641">
         <v>194.515</v>
       </c>
       <c r="L641">
-        <v>1897.833</v>
+        <v>1897.842</v>
       </c>
       <c r="M641">
         <v>297.303</v>
       </c>
       <c r="N641">
-        <v>2195.136</v>
+        <v>2195.145</v>
       </c>
       <c r="O641">
         <v>409.27</v>
       </c>
       <c r="P641">
-        <v>2604.405</v>
+        <v>2604.415</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>68.042</v>
       </c>
       <c r="C642">
-        <v>850.719</v>
+        <v>850.72</v>
       </c>
       <c r="D642">
-        <v>763.382</v>
+        <v>763.377</v>
       </c>
       <c r="E642">
-        <v>1679.464</v>
+        <v>1679.457</v>
       </c>
       <c r="F642">
         <v>0.239</v>
       </c>
       <c r="G642">
         <v>0.345</v>
       </c>
       <c r="H642">
         <v>2.382</v>
       </c>
       <c r="I642">
         <v>0.047</v>
       </c>
       <c r="J642">
         <v>189.828</v>
       </c>
       <c r="K642">
         <v>192.841</v>
       </c>
       <c r="L642">
-        <v>1872.305</v>
+        <v>1872.299</v>
       </c>
       <c r="M642">
         <v>307.156</v>
       </c>
       <c r="N642">
-        <v>2179.461</v>
+        <v>2179.455</v>
       </c>
       <c r="O642">
-        <v>445.974</v>
+        <v>445.975</v>
       </c>
       <c r="P642">
-        <v>2625.435</v>
+        <v>2625.429</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>68.694</v>
       </c>
       <c r="C643">
-        <v>884.19</v>
+        <v>884.191</v>
       </c>
       <c r="D643">
-        <v>798.854</v>
+        <v>798.856</v>
       </c>
       <c r="E643">
-        <v>1749.629</v>
+        <v>1749.231</v>
       </c>
       <c r="F643">
         <v>0.231</v>
       </c>
       <c r="G643">
         <v>0.357</v>
       </c>
       <c r="H643">
         <v>2.488</v>
       </c>
       <c r="I643">
         <v>0.04</v>
       </c>
       <c r="J643">
         <v>198.373</v>
       </c>
       <c r="K643">
         <v>201.489</v>
       </c>
       <c r="L643">
-        <v>1951.117</v>
+        <v>1950.719</v>
       </c>
       <c r="M643">
         <v>322.95</v>
       </c>
       <c r="N643">
-        <v>2274.068</v>
+        <v>2273.67</v>
       </c>
       <c r="O643">
         <v>482.464</v>
       </c>
       <c r="P643">
-        <v>2756.531</v>
+        <v>2756.134</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>68.534</v>
       </c>
       <c r="C644">
         <v>898.78</v>
       </c>
       <c r="D644">
-        <v>819.713</v>
+        <v>819.716</v>
       </c>
       <c r="E644">
-        <v>1785.407</v>
+        <v>1785.411</v>
       </c>
       <c r="F644">
         <v>0.216</v>
       </c>
       <c r="G644">
         <v>0.357</v>
       </c>
       <c r="H644">
         <v>2.386</v>
       </c>
       <c r="I644">
         <v>0.034</v>
       </c>
       <c r="J644">
         <v>197.675</v>
       </c>
       <c r="K644">
         <v>200.667</v>
       </c>
       <c r="L644">
-        <v>1986.075</v>
+        <v>1986.078</v>
       </c>
       <c r="M644">
         <v>322.57</v>
       </c>
       <c r="N644">
-        <v>2308.644</v>
+        <v>2308.647</v>
       </c>
       <c r="O644">
         <v>461.935</v>
       </c>
       <c r="P644">
-        <v>2770.579</v>
+        <v>2770.582</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>67.598</v>
       </c>
       <c r="C645">
         <v>868.593</v>
       </c>
       <c r="D645">
-        <v>777.047</v>
+        <v>777.045</v>
       </c>
       <c r="E645">
-        <v>1712.538</v>
+        <v>1712.536</v>
       </c>
       <c r="F645">
         <v>0.186</v>
       </c>
       <c r="G645">
         <v>0.345</v>
       </c>
       <c r="H645">
         <v>2.31</v>
       </c>
       <c r="I645">
         <v>0.029</v>
       </c>
       <c r="J645">
         <v>189.052</v>
       </c>
       <c r="K645">
         <v>191.922</v>
       </c>
       <c r="L645">
-        <v>1904.46</v>
+        <v>1904.458</v>
       </c>
       <c r="M645">
         <v>303.808</v>
       </c>
       <c r="N645">
-        <v>2208.268</v>
+        <v>2208.267</v>
       </c>
       <c r="O645">
         <v>430.155</v>
       </c>
       <c r="P645">
-        <v>2638.423</v>
+        <v>2638.422</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>70.309</v>
       </c>
       <c r="C646">
         <v>895.706</v>
       </c>
       <c r="D646">
-        <v>780.656</v>
+        <v>780.666</v>
       </c>
       <c r="E646">
-        <v>1746.425</v>
+        <v>1746.435</v>
       </c>
       <c r="F646">
         <v>0.188</v>
       </c>
       <c r="G646">
         <v>0.357</v>
       </c>
       <c r="H646">
         <v>2.066</v>
       </c>
       <c r="I646">
         <v>0.043</v>
       </c>
       <c r="J646">
         <v>196.713</v>
       </c>
       <c r="K646">
         <v>199.367</v>
       </c>
       <c r="L646">
-        <v>1945.792</v>
+        <v>1945.802</v>
       </c>
       <c r="M646">
         <v>300.271</v>
       </c>
       <c r="N646">
-        <v>2246.063</v>
+        <v>2246.073</v>
       </c>
       <c r="O646">
         <v>408.835</v>
       </c>
       <c r="P646">
-        <v>2654.899</v>
+        <v>2654.909</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>69.478</v>
       </c>
       <c r="C647">
         <v>942.866</v>
       </c>
       <c r="D647">
-        <v>689.045</v>
+        <v>689.037</v>
       </c>
       <c r="E647">
-        <v>1702.195</v>
+        <v>1702.186</v>
       </c>
       <c r="F647">
         <v>0.198</v>
       </c>
       <c r="G647">
         <v>0.345</v>
       </c>
       <c r="H647">
         <v>1.586</v>
       </c>
       <c r="I647">
         <v>0.05</v>
       </c>
       <c r="J647">
         <v>192.661</v>
       </c>
       <c r="K647">
         <v>194.841</v>
       </c>
       <c r="L647">
-        <v>1897.036</v>
+        <v>1897.027</v>
       </c>
       <c r="M647">
         <v>281.225</v>
       </c>
       <c r="N647">
-        <v>2178.261</v>
+        <v>2178.252</v>
       </c>
       <c r="O647">
         <v>415.841</v>
       </c>
       <c r="P647">
-        <v>2594.102</v>
+        <v>2594.093</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>70.316</v>
       </c>
       <c r="C648">
         <v>1012.926</v>
       </c>
       <c r="D648">
-        <v>728.506</v>
+        <v>728.534</v>
       </c>
       <c r="E648">
-        <v>1810.598</v>
+        <v>1810.626</v>
       </c>
       <c r="F648">
         <v>0.211</v>
       </c>
       <c r="G648">
         <v>0.357</v>
       </c>
       <c r="H648">
         <v>1.398</v>
       </c>
       <c r="I648">
         <v>0.059</v>
       </c>
       <c r="J648">
         <v>199.156</v>
       </c>
       <c r="K648">
         <v>201.181</v>
       </c>
       <c r="L648">
-        <v>2011.779</v>
+        <v>2011.807</v>
       </c>
       <c r="M648">
         <v>289.702</v>
       </c>
       <c r="N648">
-        <v>2301.481</v>
+        <v>2301.509</v>
       </c>
       <c r="O648">
         <v>435.032</v>
       </c>
       <c r="P648">
-        <v>2736.513</v>
+        <v>2736.541</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>66.688</v>
+        <v>67.43</v>
       </c>
       <c r="C649">
-        <v>1016.498</v>
+        <v>1016.5</v>
       </c>
       <c r="D649">
-        <v>782.669</v>
+        <v>782.806</v>
       </c>
       <c r="E649">
-        <v>1865.253</v>
+        <v>1866.135</v>
       </c>
       <c r="F649">
         <v>0.249</v>
       </c>
       <c r="G649">
         <v>0.357</v>
       </c>
       <c r="H649">
         <v>1.584</v>
       </c>
       <c r="I649">
         <v>0.053</v>
       </c>
       <c r="J649">
         <v>195.218</v>
       </c>
       <c r="K649">
         <v>197.461</v>
       </c>
       <c r="L649">
-        <v>2062.715</v>
+        <v>2063.596</v>
       </c>
       <c r="M649">
         <v>286.754</v>
       </c>
       <c r="N649">
-        <v>2349.468</v>
+        <v>2350.35</v>
       </c>
       <c r="O649">
         <v>428.708</v>
       </c>
       <c r="P649">
-        <v>2778.176</v>
+        <v>2779.058</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>67.775</v>
+        <v>65.793</v>
       </c>
       <c r="C650">
-        <v>905.213</v>
+        <v>904.007</v>
       </c>
       <c r="D650">
-        <v>714.527</v>
+        <v>714.635</v>
       </c>
       <c r="E650">
-        <v>1685.546</v>
+        <v>1682.467</v>
       </c>
       <c r="F650">
         <v>0.197</v>
       </c>
       <c r="G650">
         <v>0.322</v>
       </c>
       <c r="H650">
         <v>1.696</v>
       </c>
       <c r="I650">
         <v>0.044</v>
       </c>
       <c r="J650">
         <v>178.38</v>
       </c>
       <c r="K650">
         <v>180.639</v>
       </c>
       <c r="L650">
-        <v>1866.185</v>
+        <v>1863.106</v>
       </c>
       <c r="M650">
         <v>268.366</v>
       </c>
       <c r="N650">
-        <v>2134.55</v>
+        <v>2131.471</v>
       </c>
       <c r="O650">
-        <v>355.467</v>
+        <v>355.465</v>
       </c>
       <c r="P650">
-        <v>2490.018</v>
+        <v>2486.936</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>67.109</v>
+        <v>68.238</v>
       </c>
       <c r="C651">
-        <v>951.442</v>
+        <v>951.169</v>
       </c>
       <c r="D651">
-        <v>722.255</v>
+        <v>722.381</v>
       </c>
       <c r="E651">
-        <v>1738.802</v>
+        <v>1739.783</v>
       </c>
       <c r="F651">
         <v>0.273</v>
       </c>
       <c r="G651">
         <v>0.357</v>
       </c>
       <c r="H651">
         <v>2.351</v>
       </c>
       <c r="I651">
         <v>0.064</v>
       </c>
       <c r="J651">
         <v>193.481</v>
       </c>
       <c r="K651">
         <v>196.526</v>
       </c>
       <c r="L651">
-        <v>1935.328</v>
+        <v>1936.31</v>
       </c>
       <c r="M651">
         <v>290.797</v>
       </c>
       <c r="N651">
-        <v>2226.126</v>
+        <v>2227.107</v>
       </c>
       <c r="O651">
-        <v>381.53</v>
+        <v>382.13</v>
       </c>
       <c r="P651">
-        <v>2607.656</v>
+        <v>2609.237</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>60.155</v>
+      </c>
+      <c r="C652">
+        <v>902.012</v>
+      </c>
+      <c r="D652">
+        <v>708.39</v>
+      </c>
+      <c r="E652">
+        <v>1668.429</v>
+      </c>
+      <c r="F652">
+        <v>0.226</v>
+      </c>
+      <c r="G652">
+        <v>0.345</v>
+      </c>
+      <c r="H652">
+        <v>2.476</v>
+      </c>
+      <c r="I652">
+        <v>0.058</v>
+      </c>
+      <c r="J652">
+        <v>176.328</v>
+      </c>
+      <c r="K652">
+        <v>179.434</v>
+      </c>
+      <c r="L652">
+        <v>1847.863</v>
+      </c>
+      <c r="M652">
+        <v>290.035</v>
+      </c>
+      <c r="N652">
+        <v>2137.898</v>
+      </c>
+      <c r="O652">
+        <v>366.805</v>
+      </c>
+      <c r="P652">
+        <v>2504.704</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>60.577</v>
+      </c>
+      <c r="C653">
+        <v>905.039</v>
+      </c>
+      <c r="D653">
+        <v>740.46</v>
+      </c>
+      <c r="E653">
+        <v>1705.807</v>
+      </c>
+      <c r="F653">
+        <v>0.236</v>
+      </c>
+      <c r="G653">
+        <v>0.357</v>
+      </c>
+      <c r="H653">
+        <v>2.739</v>
+      </c>
+      <c r="I653">
+        <v>0.048</v>
+      </c>
+      <c r="J653">
+        <v>195.419</v>
+      </c>
+      <c r="K653">
+        <v>198.799</v>
+      </c>
+      <c r="L653">
+        <v>1904.606</v>
+      </c>
+      <c r="M653">
+        <v>303.057</v>
+      </c>
+      <c r="N653">
+        <v>2207.663</v>
+      </c>
+      <c r="O653">
+        <v>414.023</v>
+      </c>
+      <c r="P653">
+        <v>2621.686</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -36590,90 +36690,90 @@
       </c>
       <c r="L88">
         <v>22881.612</v>
       </c>
       <c r="M88">
         <v>3530.001</v>
       </c>
       <c r="N88">
         <v>26411.614</v>
       </c>
       <c r="O88">
         <v>4997.502</v>
       </c>
       <c r="P88">
         <v>31409.115</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>831.064</v>
       </c>
       <c r="C89">
-        <v>11030.092</v>
+        <v>11030.096</v>
       </c>
       <c r="D89">
         <v>8846.732</v>
       </c>
       <c r="E89">
-        <v>20691.598</v>
+        <v>20691.201</v>
       </c>
       <c r="F89">
         <v>2.671</v>
       </c>
       <c r="G89">
         <v>4.2</v>
       </c>
       <c r="H89">
         <v>22.328</v>
       </c>
       <c r="I89">
         <v>0.562</v>
       </c>
       <c r="J89">
         <v>2316.503</v>
       </c>
       <c r="K89">
         <v>2346.264</v>
       </c>
       <c r="L89">
-        <v>23037.862</v>
+        <v>23037.465</v>
       </c>
       <c r="M89">
         <v>3556.044</v>
       </c>
       <c r="N89">
-        <v>26593.906</v>
+        <v>26593.509</v>
       </c>
       <c r="O89">
-        <v>5052.393</v>
+        <v>5052.394</v>
       </c>
       <c r="P89">
-        <v>31646.299</v>
+        <v>31645.903</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>