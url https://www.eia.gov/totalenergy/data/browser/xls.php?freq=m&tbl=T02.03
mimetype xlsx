--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 2.3 Commercial Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Commercial Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Commercial Sector (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Commercial Sector</t>
   </si>
@@ -498,54 +498,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -30661,1770 +30661,1870 @@
       </c>
       <c r="L612">
         <v>630.753</v>
       </c>
       <c r="M612">
         <v>388.727</v>
       </c>
       <c r="N612">
         <v>1019.48</v>
       </c>
       <c r="O612">
         <v>601.151</v>
       </c>
       <c r="P612">
         <v>1620.631</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>1.532</v>
       </c>
       <c r="C613">
-        <v>495.118</v>
+        <v>495.571</v>
       </c>
       <c r="D613">
         <v>98.516</v>
       </c>
       <c r="E613">
-        <v>595.167</v>
+        <v>595.619</v>
       </c>
       <c r="F613">
         <v>0.098</v>
       </c>
       <c r="G613">
         <v>1.673</v>
       </c>
       <c r="H613">
         <v>3.914</v>
       </c>
       <c r="I613">
         <v>0.044</v>
       </c>
       <c r="J613">
         <v>14.447</v>
       </c>
       <c r="K613">
         <v>20.175</v>
       </c>
       <c r="L613">
-        <v>615.342</v>
+        <v>615.794</v>
       </c>
       <c r="M613">
         <v>384.839</v>
       </c>
       <c r="N613">
-        <v>1000.18</v>
+        <v>1000.633</v>
       </c>
       <c r="O613">
-        <v>549.857</v>
+        <v>549.854</v>
       </c>
       <c r="P613">
-        <v>1550.038</v>
+        <v>1550.487</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>1.322</v>
       </c>
       <c r="C614">
-        <v>441.768</v>
+        <v>441.929</v>
       </c>
       <c r="D614">
         <v>99.988</v>
       </c>
       <c r="E614">
-        <v>543.078</v>
+        <v>543.24</v>
       </c>
       <c r="F614">
         <v>0.087</v>
       </c>
       <c r="G614">
         <v>1.511</v>
       </c>
       <c r="H614">
         <v>4.34</v>
       </c>
       <c r="I614">
         <v>0.052</v>
       </c>
       <c r="J614">
         <v>12.949</v>
       </c>
       <c r="K614">
         <v>18.939</v>
       </c>
       <c r="L614">
-        <v>562.017</v>
+        <v>562.178</v>
       </c>
       <c r="M614">
         <v>354.269</v>
       </c>
       <c r="N614">
-        <v>916.286</v>
+        <v>916.447</v>
       </c>
       <c r="O614">
-        <v>471.732</v>
+        <v>471.729</v>
       </c>
       <c r="P614">
-        <v>1388.017</v>
+        <v>1388.176</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>1.168</v>
       </c>
       <c r="C615">
-        <v>424.507</v>
+        <v>424.686</v>
       </c>
       <c r="D615">
         <v>89.343</v>
       </c>
       <c r="E615">
-        <v>515.018</v>
+        <v>515.197</v>
       </c>
       <c r="F615">
         <v>0.103</v>
       </c>
       <c r="G615">
         <v>1.673</v>
       </c>
       <c r="H615">
         <v>5.907</v>
       </c>
       <c r="I615">
         <v>0.054</v>
       </c>
       <c r="J615">
         <v>14.248</v>
       </c>
       <c r="K615">
         <v>21.986</v>
       </c>
       <c r="L615">
-        <v>537.004</v>
+        <v>537.183</v>
       </c>
       <c r="M615">
         <v>384.338</v>
       </c>
       <c r="N615">
-        <v>921.342</v>
+        <v>921.52</v>
       </c>
       <c r="O615">
-        <v>526.791</v>
+        <v>526.788</v>
       </c>
       <c r="P615">
-        <v>1448.133</v>
+        <v>1448.308</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>0.98</v>
       </c>
       <c r="C616">
-        <v>263.416</v>
+        <v>263.537</v>
       </c>
       <c r="D616">
         <v>68.529</v>
       </c>
       <c r="E616">
-        <v>332.925</v>
+        <v>333.046</v>
       </c>
       <c r="F616">
         <v>0.101</v>
       </c>
       <c r="G616">
         <v>1.619</v>
       </c>
       <c r="H616">
         <v>6.56</v>
       </c>
       <c r="I616">
         <v>0.055</v>
       </c>
       <c r="J616">
         <v>13.685</v>
       </c>
       <c r="K616">
         <v>22.02</v>
       </c>
       <c r="L616">
-        <v>354.945</v>
+        <v>355.066</v>
       </c>
       <c r="M616">
         <v>355.158</v>
       </c>
       <c r="N616">
-        <v>710.103</v>
+        <v>710.224</v>
       </c>
       <c r="O616">
-        <v>468.588</v>
+        <v>468.584</v>
       </c>
       <c r="P616">
-        <v>1178.691</v>
+        <v>1178.808</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>0.765</v>
       </c>
       <c r="C617">
-        <v>189.854</v>
+        <v>189.889</v>
       </c>
       <c r="D617">
         <v>63.723</v>
       </c>
       <c r="E617">
-        <v>254.342</v>
+        <v>254.378</v>
       </c>
       <c r="F617">
         <v>0.089</v>
       </c>
       <c r="G617">
         <v>1.673</v>
       </c>
       <c r="H617">
         <v>7.147</v>
       </c>
       <c r="I617">
         <v>0.043</v>
       </c>
       <c r="J617">
         <v>14.468</v>
       </c>
       <c r="K617">
         <v>23.42</v>
       </c>
       <c r="L617">
-        <v>277.762</v>
+        <v>277.797</v>
       </c>
       <c r="M617">
         <v>386.384</v>
       </c>
       <c r="N617">
-        <v>664.146</v>
+        <v>664.181</v>
       </c>
       <c r="O617">
         <v>543.65</v>
       </c>
       <c r="P617">
-        <v>1207.796</v>
+        <v>1207.831</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>0.611</v>
       </c>
       <c r="C618">
-        <v>155.604</v>
+        <v>155.55</v>
       </c>
       <c r="D618">
         <v>57.893</v>
       </c>
       <c r="E618">
-        <v>214.108</v>
+        <v>214.054</v>
       </c>
       <c r="F618">
         <v>0.066</v>
       </c>
       <c r="G618">
         <v>1.619</v>
       </c>
       <c r="H618">
         <v>7.087</v>
       </c>
       <c r="I618">
         <v>0.025</v>
       </c>
       <c r="J618">
         <v>14.474</v>
       </c>
       <c r="K618">
         <v>23.271</v>
       </c>
       <c r="L618">
-        <v>237.379</v>
+        <v>237.325</v>
       </c>
       <c r="M618">
         <v>411.851</v>
       </c>
       <c r="N618">
-        <v>649.23</v>
+        <v>649.176</v>
       </c>
       <c r="O618">
-        <v>615.662</v>
+        <v>615.674</v>
       </c>
       <c r="P618">
-        <v>1264.892</v>
+        <v>1264.85</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>0.688</v>
       </c>
       <c r="C619">
-        <v>149.244</v>
+        <v>149.134</v>
       </c>
       <c r="D619">
         <v>51.817</v>
       </c>
       <c r="E619">
-        <v>201.748</v>
+        <v>201.638</v>
       </c>
       <c r="F619">
         <v>0.081</v>
       </c>
       <c r="G619">
         <v>1.673</v>
       </c>
       <c r="H619">
         <v>7.357</v>
       </c>
       <c r="I619">
         <v>0.014</v>
       </c>
       <c r="J619">
         <v>14.755</v>
       </c>
       <c r="K619">
         <v>23.88</v>
       </c>
       <c r="L619">
-        <v>225.628</v>
+        <v>225.518</v>
       </c>
       <c r="M619">
         <v>465.377</v>
       </c>
       <c r="N619">
-        <v>691.005</v>
+        <v>690.895</v>
       </c>
       <c r="O619">
-        <v>722.397</v>
+        <v>722.401</v>
       </c>
       <c r="P619">
-        <v>1413.403</v>
+        <v>1413.296</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>0.711</v>
       </c>
       <c r="C620">
-        <v>152.554</v>
+        <v>151.551</v>
       </c>
       <c r="D620">
         <v>50.804</v>
       </c>
       <c r="E620">
-        <v>204.069</v>
+        <v>203.065</v>
       </c>
       <c r="F620">
         <v>0.082</v>
       </c>
       <c r="G620">
         <v>1.673</v>
       </c>
       <c r="H620">
         <v>7.07</v>
       </c>
       <c r="I620">
         <v>0.022</v>
       </c>
       <c r="J620">
         <v>14.965</v>
       </c>
       <c r="K620">
         <v>23.812</v>
       </c>
       <c r="L620">
-        <v>227.881</v>
+        <v>226.877</v>
       </c>
       <c r="M620">
         <v>472.185</v>
       </c>
       <c r="N620">
-        <v>700.066</v>
+        <v>699.062</v>
       </c>
       <c r="O620">
-        <v>710.395</v>
+        <v>710.399</v>
       </c>
       <c r="P620">
-        <v>1410.461</v>
+        <v>1409.461</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>0.727</v>
       </c>
       <c r="C621">
-        <v>152.441</v>
+        <v>152.363</v>
       </c>
       <c r="D621">
         <v>56.554</v>
       </c>
       <c r="E621">
-        <v>209.722</v>
+        <v>209.644</v>
       </c>
       <c r="F621">
         <v>0.062</v>
       </c>
       <c r="G621">
         <v>1.619</v>
       </c>
       <c r="H621">
         <v>6.309</v>
       </c>
       <c r="I621">
         <v>0.024</v>
       </c>
       <c r="J621">
         <v>14.095</v>
       </c>
       <c r="K621">
         <v>22.109</v>
       </c>
       <c r="L621">
-        <v>231.831</v>
+        <v>231.753</v>
       </c>
       <c r="M621">
         <v>431.774</v>
       </c>
       <c r="N621">
-        <v>663.605</v>
+        <v>663.527</v>
       </c>
       <c r="O621">
-        <v>596.475</v>
+        <v>596.479</v>
       </c>
       <c r="P621">
-        <v>1260.08</v>
+        <v>1260.006</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>0.846</v>
       </c>
       <c r="C622">
-        <v>233.249</v>
+        <v>233.181</v>
       </c>
       <c r="D622">
         <v>68.227</v>
       </c>
       <c r="E622">
-        <v>302.323</v>
+        <v>302.255</v>
       </c>
       <c r="F622">
         <v>0.079</v>
       </c>
       <c r="G622">
         <v>1.673</v>
       </c>
       <c r="H622">
         <v>5.473</v>
       </c>
       <c r="I622">
         <v>0.032</v>
       </c>
       <c r="J622">
         <v>14.517</v>
       </c>
       <c r="K622">
         <v>21.774</v>
       </c>
       <c r="L622">
-        <v>324.097</v>
+        <v>324.029</v>
       </c>
       <c r="M622">
         <v>403.325</v>
       </c>
       <c r="N622">
-        <v>727.422</v>
+        <v>727.354</v>
       </c>
       <c r="O622">
         <v>560.46</v>
       </c>
       <c r="P622">
-        <v>1287.882</v>
+        <v>1287.814</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>1.035</v>
       </c>
       <c r="C623">
-        <v>360.811</v>
+        <v>360.568</v>
       </c>
       <c r="D623">
         <v>76.169</v>
       </c>
       <c r="E623">
-        <v>438.015</v>
+        <v>437.772</v>
       </c>
       <c r="F623">
         <v>0.073</v>
       </c>
       <c r="G623">
         <v>1.619</v>
       </c>
       <c r="H623">
         <v>4.305</v>
       </c>
       <c r="I623">
         <v>0.036</v>
       </c>
       <c r="J623">
         <v>14.299</v>
       </c>
       <c r="K623">
         <v>20.333</v>
       </c>
       <c r="L623">
-        <v>458.348</v>
+        <v>458.105</v>
       </c>
       <c r="M623">
         <v>374.489</v>
       </c>
       <c r="N623">
-        <v>832.837</v>
+        <v>832.594</v>
       </c>
       <c r="O623">
-        <v>543.004</v>
+        <v>543.003</v>
       </c>
       <c r="P623">
-        <v>1375.841</v>
+        <v>1375.597</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>1.217</v>
       </c>
       <c r="C624">
-        <v>429.173</v>
+        <v>429.773</v>
       </c>
       <c r="D624">
         <v>90.478</v>
       </c>
       <c r="E624">
-        <v>520.868</v>
+        <v>521.468</v>
       </c>
       <c r="F624">
         <v>0.078</v>
       </c>
       <c r="G624">
         <v>1.673</v>
       </c>
       <c r="H624">
         <v>4.021</v>
       </c>
       <c r="I624">
         <v>0.042</v>
       </c>
       <c r="J624">
         <v>14.97</v>
       </c>
       <c r="K624">
         <v>20.784</v>
       </c>
       <c r="L624">
-        <v>541.652</v>
+        <v>542.252</v>
       </c>
       <c r="M624">
         <v>380.478</v>
       </c>
       <c r="N624">
-        <v>922.13</v>
+        <v>922.73</v>
       </c>
       <c r="O624">
-        <v>564.344</v>
+        <v>564.343</v>
       </c>
       <c r="P624">
-        <v>1486.475</v>
+        <v>1487.073</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>1.688</v>
       </c>
       <c r="C625">
-        <v>560.69</v>
+        <v>562.648</v>
       </c>
       <c r="D625">
-        <v>100.848</v>
+        <v>100.361</v>
       </c>
       <c r="E625">
-        <v>663.226</v>
+        <v>664.697</v>
       </c>
       <c r="F625">
         <v>0.102</v>
       </c>
       <c r="G625">
         <v>1.669</v>
       </c>
       <c r="H625">
         <v>4.234</v>
       </c>
       <c r="I625">
         <v>0.034</v>
       </c>
       <c r="J625">
         <v>14.692</v>
       </c>
       <c r="K625">
         <v>20.732</v>
       </c>
       <c r="L625">
-        <v>683.958</v>
+        <v>685.429</v>
       </c>
       <c r="M625">
         <v>403.414</v>
       </c>
       <c r="N625">
-        <v>1087.372</v>
+        <v>1088.843</v>
       </c>
       <c r="O625">
-        <v>620.777</v>
+        <v>620.961</v>
       </c>
       <c r="P625">
-        <v>1708.15</v>
+        <v>1709.804</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>1.255</v>
       </c>
       <c r="C626">
-        <v>430.051</v>
+        <v>430.215</v>
       </c>
       <c r="D626">
-        <v>99.109</v>
+        <v>98.724</v>
       </c>
       <c r="E626">
-        <v>530.415</v>
+        <v>530.195</v>
       </c>
       <c r="F626">
         <v>0.097</v>
       </c>
       <c r="G626">
         <v>1.561</v>
       </c>
       <c r="H626">
         <v>4.845</v>
       </c>
       <c r="I626">
         <v>0.035</v>
       </c>
       <c r="J626">
         <v>13.59</v>
       </c>
       <c r="K626">
         <v>20.127</v>
       </c>
       <c r="L626">
-        <v>550.543</v>
+        <v>550.322</v>
       </c>
       <c r="M626">
         <v>371.794</v>
       </c>
       <c r="N626">
-        <v>922.337</v>
+        <v>922.116</v>
       </c>
       <c r="O626">
-        <v>490.677</v>
+        <v>490.716</v>
       </c>
       <c r="P626">
-        <v>1413.014</v>
+        <v>1412.832</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0.987</v>
       </c>
       <c r="C627">
-        <v>358.927</v>
+        <v>359.828</v>
       </c>
       <c r="D627">
-        <v>86.471</v>
+        <v>86.121</v>
       </c>
       <c r="E627">
-        <v>446.385</v>
+        <v>446.936</v>
       </c>
       <c r="F627">
         <v>0.106</v>
       </c>
       <c r="G627">
         <v>1.669</v>
       </c>
       <c r="H627">
         <v>6.379</v>
       </c>
       <c r="I627">
         <v>0.047</v>
       </c>
       <c r="J627">
         <v>14.23</v>
       </c>
       <c r="K627">
         <v>22.43</v>
       </c>
       <c r="L627">
-        <v>468.816</v>
+        <v>469.367</v>
       </c>
       <c r="M627">
         <v>380.036</v>
       </c>
       <c r="N627">
-        <v>848.852</v>
+        <v>849.403</v>
       </c>
       <c r="O627">
-        <v>503.651</v>
+        <v>503.675</v>
       </c>
       <c r="P627">
-        <v>1352.503</v>
+        <v>1353.079</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0.847</v>
       </c>
       <c r="C628">
-        <v>256.065</v>
+        <v>256.676</v>
       </c>
       <c r="D628">
-        <v>67.785</v>
+        <v>67.512</v>
       </c>
       <c r="E628">
-        <v>324.697</v>
+        <v>325.035</v>
       </c>
       <c r="F628">
         <v>0.104</v>
       </c>
       <c r="G628">
         <v>1.615</v>
       </c>
       <c r="H628">
         <v>7.039</v>
       </c>
       <c r="I628">
         <v>0.056</v>
       </c>
       <c r="J628">
         <v>13.652</v>
       </c>
       <c r="K628">
         <v>22.466</v>
       </c>
       <c r="L628">
-        <v>347.163</v>
+        <v>347.501</v>
       </c>
       <c r="M628">
         <v>371.814</v>
       </c>
       <c r="N628">
-        <v>718.977</v>
+        <v>719.315</v>
       </c>
       <c r="O628">
-        <v>482.138</v>
+        <v>482.147</v>
       </c>
       <c r="P628">
-        <v>1201.115</v>
+        <v>1201.462</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>0.513</v>
       </c>
       <c r="C629">
-        <v>182.005</v>
+        <v>182.156</v>
       </c>
       <c r="D629">
-        <v>63.75</v>
+        <v>63.548</v>
       </c>
       <c r="E629">
-        <v>246.268</v>
+        <v>246.216</v>
       </c>
       <c r="F629">
         <v>0.108</v>
       </c>
       <c r="G629">
         <v>1.669</v>
       </c>
       <c r="H629">
         <v>7.779</v>
       </c>
       <c r="I629">
         <v>0.044</v>
       </c>
       <c r="J629">
         <v>14.796</v>
       </c>
       <c r="K629">
         <v>24.396</v>
       </c>
       <c r="L629">
-        <v>270.664</v>
+        <v>270.612</v>
       </c>
       <c r="M629">
         <v>402.151</v>
       </c>
       <c r="N629">
-        <v>672.815</v>
+        <v>672.763</v>
       </c>
       <c r="O629">
-        <v>568.715</v>
+        <v>568.69</v>
       </c>
       <c r="P629">
-        <v>1241.53</v>
+        <v>1241.453</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>0.723</v>
       </c>
       <c r="C630">
-        <v>158.435</v>
+        <v>158.188</v>
       </c>
       <c r="D630">
-        <v>56.64</v>
+        <v>56.479</v>
       </c>
       <c r="E630">
-        <v>215.797</v>
+        <v>215.391</v>
       </c>
       <c r="F630">
         <v>0.079</v>
       </c>
       <c r="G630">
         <v>1.615</v>
       </c>
       <c r="H630">
         <v>7.78</v>
       </c>
       <c r="I630">
         <v>0.04</v>
       </c>
       <c r="J630">
         <v>14.185</v>
       </c>
       <c r="K630">
         <v>23.699</v>
       </c>
       <c r="L630">
-        <v>239.496</v>
+        <v>239.089</v>
       </c>
       <c r="M630">
         <v>436.562</v>
       </c>
       <c r="N630">
-        <v>676.058</v>
+        <v>675.651</v>
       </c>
       <c r="O630">
-        <v>633.621</v>
+        <v>633.465</v>
       </c>
       <c r="P630">
-        <v>1309.679</v>
+        <v>1309.116</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>0.493</v>
       </c>
       <c r="C631">
-        <v>151.198</v>
+        <v>152.057</v>
       </c>
       <c r="D631">
-        <v>52.514</v>
+        <v>52.356</v>
       </c>
       <c r="E631">
-        <v>204.205</v>
+        <v>204.906</v>
       </c>
       <c r="F631">
         <v>0.082</v>
       </c>
       <c r="G631">
         <v>1.669</v>
       </c>
       <c r="H631">
         <v>8.053</v>
       </c>
       <c r="I631">
         <v>0.028</v>
       </c>
       <c r="J631">
         <v>14.895</v>
       </c>
       <c r="K631">
         <v>24.727</v>
       </c>
       <c r="L631">
-        <v>228.932</v>
+        <v>229.633</v>
       </c>
       <c r="M631">
         <v>476.148</v>
       </c>
       <c r="N631">
-        <v>705.08</v>
+        <v>705.781</v>
       </c>
       <c r="O631">
-        <v>707.157</v>
+        <v>707.195</v>
       </c>
       <c r="P631">
-        <v>1412.236</v>
+        <v>1412.976</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>0.539</v>
       </c>
       <c r="C632">
-        <v>153.561</v>
+        <v>153.095</v>
       </c>
       <c r="D632">
-        <v>50.74</v>
+        <v>50.58</v>
       </c>
       <c r="E632">
-        <v>204.84</v>
+        <v>204.215</v>
       </c>
       <c r="F632">
         <v>0.08</v>
       </c>
       <c r="G632">
         <v>1.669</v>
       </c>
       <c r="H632">
         <v>7.727</v>
       </c>
       <c r="I632">
         <v>0.028</v>
       </c>
       <c r="J632">
         <v>14.566</v>
       </c>
       <c r="K632">
         <v>24.07</v>
       </c>
       <c r="L632">
-        <v>228.909</v>
+        <v>228.285</v>
       </c>
       <c r="M632">
         <v>479.837</v>
       </c>
       <c r="N632">
-        <v>708.747</v>
+        <v>708.122</v>
       </c>
       <c r="O632">
-        <v>704.553</v>
+        <v>704.527</v>
       </c>
       <c r="P632">
-        <v>1413.299</v>
+        <v>1412.649</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>0.537</v>
       </c>
       <c r="C633">
-        <v>159.141</v>
+        <v>159.675</v>
       </c>
       <c r="D633">
-        <v>56.296</v>
+        <v>56.132</v>
       </c>
       <c r="E633">
-        <v>215.974</v>
+        <v>216.344</v>
       </c>
       <c r="F633">
         <v>0.067</v>
       </c>
       <c r="G633">
         <v>1.615</v>
       </c>
       <c r="H633">
         <v>6.885</v>
       </c>
       <c r="I633">
         <v>0.03</v>
       </c>
       <c r="J633">
         <v>13.916</v>
       </c>
       <c r="K633">
         <v>22.513</v>
       </c>
       <c r="L633">
-        <v>238.486</v>
+        <v>238.857</v>
       </c>
       <c r="M633">
         <v>434.171</v>
       </c>
       <c r="N633">
-        <v>672.657</v>
+        <v>673.028</v>
       </c>
       <c r="O633">
-        <v>596.488</v>
+        <v>596.221</v>
       </c>
       <c r="P633">
-        <v>1269.145</v>
+        <v>1269.249</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0.948</v>
       </c>
       <c r="C634">
-        <v>219.166</v>
+        <v>215.97</v>
       </c>
       <c r="D634">
-        <v>67.33</v>
+        <v>67.098</v>
       </c>
       <c r="E634">
-        <v>287.443</v>
+        <v>284.015</v>
       </c>
       <c r="F634">
         <v>0.072</v>
       </c>
       <c r="G634">
         <v>1.669</v>
       </c>
       <c r="H634">
         <v>5.988</v>
       </c>
       <c r="I634">
         <v>0.032</v>
       </c>
       <c r="J634">
         <v>14.405</v>
       </c>
       <c r="K634">
         <v>22.164</v>
       </c>
       <c r="L634">
-        <v>309.608</v>
+        <v>306.18</v>
       </c>
       <c r="M634">
         <v>412.506</v>
       </c>
       <c r="N634">
-        <v>722.114</v>
+        <v>718.686</v>
       </c>
       <c r="O634">
-        <v>556.02</v>
+        <v>555.807</v>
       </c>
       <c r="P634">
-        <v>1278.134</v>
+        <v>1274.493</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>1.134</v>
       </c>
       <c r="C635">
-        <v>326.013</v>
+        <v>325.447</v>
       </c>
       <c r="D635">
-        <v>74.253</v>
+        <v>73.934</v>
       </c>
       <c r="E635">
-        <v>401.4</v>
+        <v>400.515</v>
       </c>
       <c r="F635">
         <v>0.077</v>
       </c>
       <c r="G635">
         <v>1.615</v>
       </c>
       <c r="H635">
         <v>4.663</v>
       </c>
       <c r="I635">
         <v>0.036</v>
       </c>
       <c r="J635">
         <v>14.128</v>
       </c>
       <c r="K635">
         <v>20.519</v>
       </c>
       <c r="L635">
-        <v>421.92</v>
+        <v>421.034</v>
       </c>
       <c r="M635">
         <v>382.454</v>
       </c>
       <c r="N635">
-        <v>804.373</v>
+        <v>803.488</v>
       </c>
       <c r="O635">
-        <v>543.303</v>
+        <v>543.237</v>
       </c>
       <c r="P635">
-        <v>1347.676</v>
+        <v>1346.725</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>1.227</v>
       </c>
       <c r="C636">
-        <v>481.052</v>
+        <v>480.597</v>
       </c>
       <c r="D636">
-        <v>91.844</v>
+        <v>91.39</v>
       </c>
       <c r="E636">
-        <v>574.122</v>
+        <v>573.214</v>
       </c>
       <c r="F636">
         <v>0.086</v>
       </c>
       <c r="G636">
         <v>1.669</v>
       </c>
       <c r="H636">
         <v>4.437</v>
       </c>
       <c r="I636">
         <v>0.044</v>
       </c>
       <c r="J636">
         <v>14.484</v>
       </c>
       <c r="K636">
         <v>20.72</v>
       </c>
       <c r="L636">
-        <v>594.843</v>
+        <v>593.934</v>
       </c>
       <c r="M636">
         <v>399.722</v>
       </c>
       <c r="N636">
-        <v>994.565</v>
+        <v>993.657</v>
       </c>
       <c r="O636">
-        <v>591.998</v>
+        <v>592.18</v>
       </c>
       <c r="P636">
-        <v>1586.563</v>
+        <v>1585.836</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>1.488</v>
       </c>
       <c r="C637">
-        <v>630.947</v>
+        <v>630.296</v>
       </c>
       <c r="D637">
-        <v>105.249</v>
+        <v>104.378</v>
       </c>
       <c r="E637">
-        <v>737.683</v>
+        <v>736.162</v>
       </c>
       <c r="F637">
-        <v>0.107</v>
+        <v>0.108</v>
       </c>
       <c r="G637">
         <v>1.673</v>
       </c>
       <c r="H637">
         <v>4.935</v>
       </c>
       <c r="I637">
         <v>0.047</v>
       </c>
       <c r="J637">
         <v>14.277</v>
       </c>
       <c r="K637">
-        <v>21.039</v>
+        <v>21.04</v>
       </c>
       <c r="L637">
-        <v>758.722</v>
+        <v>757.202</v>
       </c>
       <c r="M637">
-        <v>421.84</v>
+        <v>424.614</v>
       </c>
       <c r="N637">
-        <v>1180.562</v>
+        <v>1181.816</v>
       </c>
       <c r="O637">
-        <v>643.549</v>
+        <v>648.767</v>
       </c>
       <c r="P637">
-        <v>1824.111</v>
+        <v>1830.583</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>1.277</v>
       </c>
       <c r="C638">
-        <v>510.361</v>
+        <v>508.728</v>
       </c>
       <c r="D638">
-        <v>102.133</v>
+        <v>101.497</v>
       </c>
       <c r="E638">
-        <v>613.772</v>
+        <v>611.503</v>
       </c>
       <c r="F638">
-        <v>0.087</v>
+        <v>0.088</v>
       </c>
       <c r="G638">
         <v>1.511</v>
       </c>
       <c r="H638">
-        <v>5.365</v>
+        <v>5.366</v>
       </c>
       <c r="I638">
         <v>0.038</v>
       </c>
       <c r="J638">
         <v>12.979</v>
       </c>
       <c r="K638">
-        <v>19.981</v>
+        <v>19.983</v>
       </c>
       <c r="L638">
-        <v>633.753</v>
+        <v>631.485</v>
       </c>
       <c r="M638">
-        <v>383.524</v>
+        <v>386.254</v>
       </c>
       <c r="N638">
-        <v>1017.276</v>
+        <v>1017.739</v>
       </c>
       <c r="O638">
-        <v>519.108</v>
+        <v>523.593</v>
       </c>
       <c r="P638">
-        <v>1536.385</v>
+        <v>1541.332</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>1.13</v>
       </c>
       <c r="C639">
-        <v>380.441</v>
+        <v>376.868</v>
       </c>
       <c r="D639">
-        <v>86.551</v>
+        <v>86.219</v>
       </c>
       <c r="E639">
-        <v>468.122</v>
+        <v>464.218</v>
       </c>
       <c r="F639">
-        <v>0.092</v>
+        <v>0.094</v>
       </c>
       <c r="G639">
         <v>1.673</v>
       </c>
       <c r="H639">
-        <v>7.27</v>
+        <v>7.276</v>
       </c>
       <c r="I639">
         <v>0.047</v>
       </c>
       <c r="J639">
         <v>14.19</v>
       </c>
       <c r="K639">
-        <v>23.272</v>
+        <v>23.28</v>
       </c>
       <c r="L639">
-        <v>491.394</v>
+        <v>487.497</v>
       </c>
       <c r="M639">
-        <v>387.876</v>
+        <v>390.425</v>
       </c>
       <c r="N639">
-        <v>879.27</v>
+        <v>877.922</v>
       </c>
       <c r="O639">
-        <v>503.266</v>
+        <v>507.138</v>
       </c>
       <c r="P639">
-        <v>1382.536</v>
+        <v>1385.06</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.797</v>
       </c>
       <c r="C640">
-        <v>271.381</v>
+        <v>271.125</v>
       </c>
       <c r="D640">
-        <v>68.205</v>
+        <v>68.108</v>
       </c>
       <c r="E640">
-        <v>340.382</v>
+        <v>340.03</v>
       </c>
       <c r="F640">
-        <v>0.113</v>
+        <v>0.116</v>
       </c>
       <c r="G640">
         <v>1.619</v>
       </c>
       <c r="H640">
-        <v>8.14</v>
+        <v>8.15</v>
       </c>
       <c r="I640">
         <v>0.043</v>
       </c>
       <c r="J640">
         <v>13.698</v>
       </c>
       <c r="K640">
-        <v>23.614</v>
+        <v>23.626</v>
       </c>
       <c r="L640">
-        <v>363.996</v>
+        <v>363.657</v>
       </c>
       <c r="M640">
-        <v>382.204</v>
+        <v>383.63</v>
       </c>
       <c r="N640">
-        <v>746.2</v>
+        <v>747.287</v>
       </c>
       <c r="O640">
-        <v>496.79</v>
+        <v>499.276</v>
       </c>
       <c r="P640">
-        <v>1242.99</v>
+        <v>1246.563</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.737</v>
       </c>
       <c r="C641">
-        <v>197.814</v>
+        <v>197.22</v>
       </c>
       <c r="D641">
-        <v>63.61</v>
+        <v>63.695</v>
       </c>
       <c r="E641">
-        <v>262.161</v>
+        <v>261.652</v>
       </c>
       <c r="F641">
-        <v>0.109</v>
+        <v>0.112</v>
       </c>
       <c r="G641">
         <v>1.673</v>
       </c>
       <c r="H641">
-        <v>8.844</v>
+        <v>8.842</v>
       </c>
       <c r="I641">
         <v>0.035</v>
       </c>
       <c r="J641">
         <v>13.532</v>
       </c>
       <c r="K641">
         <v>24.194</v>
       </c>
       <c r="L641">
-        <v>286.355</v>
+        <v>285.846</v>
       </c>
       <c r="M641">
-        <v>406.475</v>
+        <v>409.244</v>
       </c>
       <c r="N641">
-        <v>692.829</v>
+        <v>695.09</v>
       </c>
       <c r="O641">
-        <v>558.867</v>
+        <v>563.561</v>
       </c>
       <c r="P641">
-        <v>1251.697</v>
+        <v>1258.651</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.638</v>
       </c>
       <c r="C642">
-        <v>161.047</v>
+        <v>160.44</v>
       </c>
       <c r="D642">
-        <v>57.167</v>
+        <v>57.382</v>
       </c>
       <c r="E642">
-        <v>218.852</v>
+        <v>218.46</v>
       </c>
       <c r="F642">
-        <v>0.1</v>
+        <v>0.102</v>
       </c>
       <c r="G642">
         <v>1.619</v>
       </c>
       <c r="H642">
-        <v>8.886</v>
+        <v>8.892</v>
       </c>
       <c r="I642">
         <v>0.029</v>
       </c>
       <c r="J642">
         <v>14.046</v>
       </c>
       <c r="K642">
-        <v>24.681</v>
+        <v>24.688</v>
       </c>
       <c r="L642">
-        <v>243.533</v>
+        <v>243.149</v>
       </c>
       <c r="M642">
-        <v>442.634</v>
+        <v>445.57</v>
       </c>
       <c r="N642">
-        <v>686.166</v>
+        <v>688.718</v>
       </c>
       <c r="O642">
-        <v>641.915</v>
+        <v>647.184</v>
       </c>
       <c r="P642">
-        <v>1328.081</v>
+        <v>1335.902</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>0.637</v>
+        <v>0.744</v>
       </c>
       <c r="C643">
-        <v>160.411</v>
+        <v>159.249</v>
       </c>
       <c r="D643">
-        <v>52.277</v>
+        <v>52.532</v>
       </c>
       <c r="E643">
-        <v>213.325</v>
+        <v>212.524</v>
       </c>
       <c r="F643">
-        <v>0.089</v>
+        <v>0.091</v>
       </c>
       <c r="G643">
         <v>1.673</v>
       </c>
       <c r="H643">
-        <v>9.258</v>
+        <v>9.266</v>
       </c>
       <c r="I643">
         <v>0.026</v>
       </c>
       <c r="J643">
         <v>14.344</v>
       </c>
       <c r="K643">
-        <v>25.39</v>
+        <v>25.4</v>
       </c>
       <c r="L643">
-        <v>238.715</v>
+        <v>237.924</v>
       </c>
       <c r="M643">
-        <v>488.464</v>
+        <v>492.567</v>
       </c>
       <c r="N643">
-        <v>727.179</v>
+        <v>730.491</v>
       </c>
       <c r="O643">
-        <v>731.038</v>
+        <v>736.144</v>
       </c>
       <c r="P643">
-        <v>1458.217</v>
+        <v>1466.635</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>0.751</v>
+        <v>0.701</v>
       </c>
       <c r="C644">
-        <v>159.23</v>
+        <v>158.028</v>
       </c>
       <c r="D644">
-        <v>51.032</v>
+        <v>51.282</v>
       </c>
       <c r="E644">
-        <v>211.013</v>
+        <v>210.011</v>
       </c>
       <c r="F644">
-        <v>0.098</v>
+        <v>0.099</v>
       </c>
       <c r="G644">
         <v>1.673</v>
       </c>
       <c r="H644">
-        <v>8.884</v>
+        <v>8.895</v>
       </c>
       <c r="I644">
-        <v>0.026</v>
+        <v>0.028</v>
       </c>
       <c r="J644">
         <v>14.208</v>
       </c>
       <c r="K644">
-        <v>24.889</v>
+        <v>24.902</v>
       </c>
       <c r="L644">
-        <v>235.902</v>
+        <v>234.913</v>
       </c>
       <c r="M644">
-        <v>481.057</v>
+        <v>485.4</v>
       </c>
       <c r="N644">
-        <v>716.959</v>
+        <v>720.313</v>
       </c>
       <c r="O644">
-        <v>689.641</v>
+        <v>695.373</v>
       </c>
       <c r="P644">
-        <v>1406.6</v>
+        <v>1415.687</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="C645">
-        <v>161.051</v>
+        <v>159.95</v>
       </c>
       <c r="D645">
-        <v>56.768</v>
+        <v>56.949</v>
       </c>
       <c r="E645">
-        <v>218.529</v>
+        <v>217.59</v>
       </c>
       <c r="F645">
-        <v>0.067</v>
+        <v>0.066</v>
       </c>
       <c r="G645">
         <v>1.619</v>
       </c>
       <c r="H645">
-        <v>7.991</v>
+        <v>7.998</v>
       </c>
       <c r="I645">
-        <v>0.025</v>
+        <v>0.027</v>
       </c>
       <c r="J645">
         <v>13.853</v>
       </c>
       <c r="K645">
-        <v>23.556</v>
+        <v>23.564</v>
       </c>
       <c r="L645">
-        <v>242.085</v>
+        <v>241.154</v>
       </c>
       <c r="M645">
-        <v>439.272</v>
+        <v>442.847</v>
       </c>
       <c r="N645">
-        <v>681.357</v>
+        <v>684.001</v>
       </c>
       <c r="O645">
-        <v>626.273</v>
+        <v>627.241</v>
       </c>
       <c r="P645">
-        <v>1307.63</v>
+        <v>1311.243</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.993</v>
       </c>
       <c r="C646">
-        <v>236.444</v>
+        <v>234.492</v>
       </c>
       <c r="D646">
-        <v>67.948</v>
+        <v>67.961</v>
       </c>
       <c r="E646">
-        <v>305.385</v>
+        <v>303.445</v>
       </c>
       <c r="F646">
-        <v>0.076</v>
+        <v>0.075</v>
       </c>
       <c r="G646">
         <v>1.673</v>
       </c>
       <c r="H646">
         <v>6.908</v>
       </c>
       <c r="I646">
-        <v>0.048</v>
+        <v>0.05</v>
       </c>
       <c r="J646">
-        <v>14.117</v>
+        <v>14.046</v>
       </c>
       <c r="K646">
-        <v>22.822</v>
+        <v>22.754</v>
       </c>
       <c r="L646">
-        <v>328.207</v>
+        <v>326.199</v>
       </c>
       <c r="M646">
-        <v>428.656</v>
+        <v>425.408</v>
       </c>
       <c r="N646">
-        <v>756.863</v>
+        <v>751.607</v>
       </c>
       <c r="O646">
-        <v>584.383</v>
+        <v>579.432</v>
       </c>
       <c r="P646">
-        <v>1341.246</v>
+        <v>1331.039</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>1.288</v>
+      </c>
+      <c r="C647">
+        <v>351.656</v>
+      </c>
+      <c r="D647">
+        <v>75.059</v>
+      </c>
+      <c r="E647">
+        <v>428.003</v>
+      </c>
+      <c r="F647">
+        <v>0.09</v>
+      </c>
+      <c r="G647">
+        <v>1.619</v>
+      </c>
+      <c r="H647">
+        <v>5.39</v>
+      </c>
+      <c r="I647">
+        <v>0.05</v>
+      </c>
+      <c r="J647">
+        <v>13.743</v>
+      </c>
+      <c r="K647">
+        <v>20.891</v>
+      </c>
+      <c r="L647">
+        <v>448.895</v>
+      </c>
+      <c r="M647">
+        <v>391.771</v>
+      </c>
+      <c r="N647">
+        <v>840.666</v>
+      </c>
+      <c r="O647">
+        <v>579.516</v>
+      </c>
+      <c r="P647">
+        <v>1420.182</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>1.543</v>
+      </c>
+      <c r="C648">
+        <v>524.377</v>
+      </c>
+      <c r="D648">
+        <v>93.266</v>
+      </c>
+      <c r="E648">
+        <v>619.185</v>
+      </c>
+      <c r="F648">
+        <v>0.117</v>
+      </c>
+      <c r="G648">
+        <v>1.673</v>
+      </c>
+      <c r="H648">
+        <v>5.099</v>
+      </c>
+      <c r="I648">
+        <v>0.057</v>
+      </c>
+      <c r="J648">
+        <v>14.48</v>
+      </c>
+      <c r="K648">
+        <v>21.426</v>
+      </c>
+      <c r="L648">
+        <v>640.611</v>
+      </c>
+      <c r="M648">
+        <v>418.044</v>
+      </c>
+      <c r="N648">
+        <v>1058.654</v>
+      </c>
+      <c r="O648">
+        <v>628.004</v>
+      </c>
+      <c r="P648">
+        <v>1686.658</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -36293,87 +36393,137 @@
       </c>
       <c r="M87">
         <v>4804.467</v>
       </c>
       <c r="N87">
         <v>9397.997</v>
       </c>
       <c r="O87">
         <v>6877.953</v>
       </c>
       <c r="P87">
         <v>16275.95</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>10.891</v>
       </c>
       <c r="C88">
         <v>3436.15</v>
       </c>
       <c r="D88">
-        <v>867.579</v>
+        <v>864.236</v>
       </c>
       <c r="E88">
-        <v>4314.62</v>
+        <v>4311.277</v>
       </c>
       <c r="F88">
         <v>1.06</v>
       </c>
       <c r="G88">
         <v>19.7</v>
       </c>
       <c r="H88">
         <v>75.809</v>
       </c>
       <c r="I88">
         <v>0.455</v>
       </c>
       <c r="J88">
         <v>171.539</v>
       </c>
       <c r="K88">
         <v>268.562</v>
       </c>
       <c r="L88">
-        <v>4583.182</v>
+        <v>4579.839</v>
       </c>
       <c r="M88">
         <v>4950.611</v>
       </c>
       <c r="N88">
-        <v>9533.793</v>
+        <v>9530.45</v>
       </c>
       <c r="O88">
         <v>7008.691</v>
       </c>
       <c r="P88">
-        <v>16542.485</v>
+        <v>16539.142</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>12.026</v>
+      </c>
+      <c r="C89">
+        <v>3732.411</v>
+      </c>
+      <c r="D89">
+        <v>878.329</v>
+      </c>
+      <c r="E89">
+        <v>4622.767</v>
+      </c>
+      <c r="F89">
+        <v>1.158</v>
+      </c>
+      <c r="G89">
+        <v>19.7</v>
+      </c>
+      <c r="H89">
+        <v>87.017</v>
+      </c>
+      <c r="I89">
+        <v>0.477</v>
+      </c>
+      <c r="J89">
+        <v>167.397</v>
+      </c>
+      <c r="K89">
+        <v>275.748</v>
+      </c>
+      <c r="L89">
+        <v>4898.515</v>
+      </c>
+      <c r="M89">
+        <v>5095.775</v>
+      </c>
+      <c r="N89">
+        <v>9994.29</v>
+      </c>
+      <c r="O89">
+        <v>7242.782</v>
+      </c>
+      <c r="P89">
+        <v>17237.072</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>