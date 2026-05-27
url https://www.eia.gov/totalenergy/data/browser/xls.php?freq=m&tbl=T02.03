--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 2.3 Commercial Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Commercial Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Commercial Sector (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Commercial Sector</t>
   </si>
@@ -498,54 +498,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -30064,237 +30064,237 @@
       </c>
       <c r="M600">
         <v>363.431</v>
       </c>
       <c r="N600">
         <v>893.339</v>
       </c>
       <c r="O600">
         <v>538.605</v>
       </c>
       <c r="P600">
         <v>1431.945</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>1.665</v>
       </c>
       <c r="C601">
         <v>570.798</v>
       </c>
       <c r="D601">
-        <v>108.178</v>
+        <v>108.182</v>
       </c>
       <c r="E601">
-        <v>680.642</v>
+        <v>680.645</v>
       </c>
       <c r="F601">
         <v>0.082</v>
       </c>
       <c r="G601">
         <v>1.673</v>
       </c>
       <c r="H601">
         <v>3.576</v>
       </c>
       <c r="I601">
         <v>0.06</v>
       </c>
       <c r="J601">
         <v>14.938</v>
       </c>
       <c r="K601">
         <v>20.33</v>
       </c>
       <c r="L601">
-        <v>700.971</v>
+        <v>700.975</v>
       </c>
       <c r="M601">
         <v>387.621</v>
       </c>
       <c r="N601">
-        <v>1088.592</v>
+        <v>1088.595</v>
       </c>
       <c r="O601">
         <v>603.796</v>
       </c>
       <c r="P601">
-        <v>1692.387</v>
+        <v>1692.391</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>1.644</v>
       </c>
       <c r="C602">
         <v>480.735</v>
       </c>
       <c r="D602">
-        <v>107.535</v>
+        <v>107.537</v>
       </c>
       <c r="E602">
-        <v>589.914</v>
+        <v>589.916</v>
       </c>
       <c r="F602">
         <v>0.073</v>
       </c>
       <c r="G602">
         <v>1.511</v>
       </c>
       <c r="H602">
         <v>3.952</v>
       </c>
       <c r="I602">
         <v>0.059</v>
       </c>
       <c r="J602">
         <v>13.751</v>
       </c>
       <c r="K602">
         <v>19.345</v>
       </c>
       <c r="L602">
-        <v>609.259</v>
+        <v>609.261</v>
       </c>
       <c r="M602">
         <v>351.65</v>
       </c>
       <c r="N602">
-        <v>960.909</v>
+        <v>960.911</v>
       </c>
       <c r="O602">
         <v>497.568</v>
       </c>
       <c r="P602">
-        <v>1458.476</v>
+        <v>1458.479</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>1.101</v>
       </c>
       <c r="C603">
         <v>399.152</v>
       </c>
       <c r="D603">
-        <v>94.129</v>
+        <v>94.13</v>
       </c>
       <c r="E603">
-        <v>494.382</v>
+        <v>494.383</v>
       </c>
       <c r="F603">
         <v>0.083</v>
       </c>
       <c r="G603">
         <v>1.673</v>
       </c>
       <c r="H603">
         <v>5.379</v>
       </c>
       <c r="I603">
         <v>0.064</v>
       </c>
       <c r="J603">
         <v>14.949</v>
       </c>
       <c r="K603">
         <v>22.148</v>
       </c>
       <c r="L603">
-        <v>516.53</v>
+        <v>516.531</v>
       </c>
       <c r="M603">
         <v>370.554</v>
       </c>
       <c r="N603">
-        <v>887.084</v>
+        <v>887.085</v>
       </c>
       <c r="O603">
         <v>499.199</v>
       </c>
       <c r="P603">
-        <v>1386.283</v>
+        <v>1386.284</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>0.697</v>
       </c>
       <c r="C604">
         <v>285.612</v>
       </c>
       <c r="D604">
         <v>74.738</v>
       </c>
       <c r="E604">
         <v>361.047</v>
       </c>
       <c r="F604">
         <v>0.07</v>
       </c>
       <c r="G604">
         <v>1.619</v>
       </c>
       <c r="H604">
         <v>5.896</v>
       </c>
       <c r="I604">
         <v>0.066</v>
       </c>
       <c r="J604">
         <v>14.526</v>
       </c>
       <c r="K604">
         <v>22.177</v>
       </c>
       <c r="L604">
         <v>383.224</v>
       </c>
       <c r="M604">
         <v>356.779</v>
       </c>
       <c r="N604">
         <v>740.003</v>
       </c>
       <c r="O604">
         <v>469.622</v>
       </c>
       <c r="P604">
-        <v>1209.625</v>
+        <v>1209.626</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>0.738</v>
       </c>
       <c r="C605">
         <v>189.538</v>
       </c>
       <c r="D605">
         <v>69.462</v>
       </c>
       <c r="E605">
         <v>259.739</v>
       </c>
       <c r="F605">
         <v>0.089</v>
       </c>
       <c r="G605">
         <v>1.673</v>
       </c>
       <c r="H605">
@@ -30488,457 +30488,457 @@
       <c r="D609">
         <v>62.227</v>
       </c>
       <c r="E609">
         <v>218.451</v>
       </c>
       <c r="F609">
         <v>0.062</v>
       </c>
       <c r="G609">
         <v>1.619</v>
       </c>
       <c r="H609">
         <v>5.692</v>
       </c>
       <c r="I609">
         <v>0.033</v>
       </c>
       <c r="J609">
         <v>14.67</v>
       </c>
       <c r="K609">
         <v>22.075</v>
       </c>
       <c r="L609">
-        <v>240.527</v>
+        <v>240.526</v>
       </c>
       <c r="M609">
         <v>423.754</v>
       </c>
       <c r="N609">
-        <v>664.281</v>
+        <v>664.28</v>
       </c>
       <c r="O609">
         <v>593.434</v>
       </c>
       <c r="P609">
         <v>1257.714</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>1.26</v>
       </c>
       <c r="C610">
         <v>231.084</v>
       </c>
       <c r="D610">
-        <v>74.301</v>
+        <v>74.3</v>
       </c>
       <c r="E610">
-        <v>306.645</v>
+        <v>306.643</v>
       </c>
       <c r="F610">
         <v>0.052</v>
       </c>
       <c r="G610">
         <v>1.673</v>
       </c>
       <c r="H610">
         <v>4.896</v>
       </c>
       <c r="I610">
         <v>0.043</v>
       </c>
       <c r="J610">
         <v>15.154</v>
       </c>
       <c r="K610">
         <v>21.819</v>
       </c>
       <c r="L610">
-        <v>328.464</v>
+        <v>328.462</v>
       </c>
       <c r="M610">
         <v>381.637</v>
       </c>
       <c r="N610">
-        <v>710.1</v>
+        <v>710.099</v>
       </c>
       <c r="O610">
         <v>538.53</v>
       </c>
       <c r="P610">
-        <v>1248.63</v>
+        <v>1248.629</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>1.425</v>
       </c>
       <c r="C611">
         <v>365.867</v>
       </c>
       <c r="D611">
-        <v>81.94</v>
+        <v>81.937</v>
       </c>
       <c r="E611">
-        <v>449.232</v>
+        <v>449.23</v>
       </c>
       <c r="F611">
         <v>0.061</v>
       </c>
       <c r="G611">
         <v>1.619</v>
       </c>
       <c r="H611">
         <v>3.841</v>
       </c>
       <c r="I611">
         <v>0.06</v>
       </c>
       <c r="J611">
         <v>15.001</v>
       </c>
       <c r="K611">
         <v>20.583</v>
       </c>
       <c r="L611">
-        <v>469.815</v>
+        <v>469.813</v>
       </c>
       <c r="M611">
         <v>364.599</v>
       </c>
       <c r="N611">
-        <v>834.415</v>
+        <v>834.412</v>
       </c>
       <c r="O611">
         <v>541.273</v>
       </c>
       <c r="P611">
-        <v>1375.687</v>
+        <v>1375.685</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>1.583</v>
       </c>
       <c r="C612">
         <v>509.897</v>
       </c>
       <c r="D612">
-        <v>99.015</v>
+        <v>99.012</v>
       </c>
       <c r="E612">
-        <v>610.495</v>
+        <v>610.492</v>
       </c>
       <c r="F612">
         <v>0.068</v>
       </c>
       <c r="G612">
         <v>1.673</v>
       </c>
       <c r="H612">
         <v>3.538</v>
       </c>
       <c r="I612">
         <v>0.051</v>
       </c>
       <c r="J612">
         <v>14.928</v>
       </c>
       <c r="K612">
         <v>20.258</v>
       </c>
       <c r="L612">
-        <v>630.753</v>
+        <v>630.75</v>
       </c>
       <c r="M612">
         <v>388.727</v>
       </c>
       <c r="N612">
-        <v>1019.48</v>
+        <v>1019.477</v>
       </c>
       <c r="O612">
         <v>601.151</v>
       </c>
       <c r="P612">
-        <v>1620.631</v>
+        <v>1620.629</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>1.532</v>
       </c>
       <c r="C613">
         <v>495.571</v>
       </c>
       <c r="D613">
-        <v>98.516</v>
+        <v>98.515</v>
       </c>
       <c r="E613">
-        <v>595.619</v>
+        <v>595.618</v>
       </c>
       <c r="F613">
         <v>0.098</v>
       </c>
       <c r="G613">
         <v>1.673</v>
       </c>
       <c r="H613">
         <v>3.914</v>
       </c>
       <c r="I613">
         <v>0.044</v>
       </c>
       <c r="J613">
         <v>14.447</v>
       </c>
       <c r="K613">
         <v>20.175</v>
       </c>
       <c r="L613">
-        <v>615.794</v>
+        <v>615.793</v>
       </c>
       <c r="M613">
         <v>384.839</v>
       </c>
       <c r="N613">
-        <v>1000.633</v>
+        <v>1000.632</v>
       </c>
       <c r="O613">
         <v>549.854</v>
       </c>
       <c r="P613">
-        <v>1550.487</v>
+        <v>1550.486</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>1.322</v>
       </c>
       <c r="C614">
         <v>441.929</v>
       </c>
       <c r="D614">
-        <v>99.988</v>
+        <v>99.987</v>
       </c>
       <c r="E614">
-        <v>543.24</v>
+        <v>543.239</v>
       </c>
       <c r="F614">
         <v>0.087</v>
       </c>
       <c r="G614">
         <v>1.511</v>
       </c>
       <c r="H614">
         <v>4.34</v>
       </c>
       <c r="I614">
         <v>0.052</v>
       </c>
       <c r="J614">
         <v>12.949</v>
       </c>
       <c r="K614">
         <v>18.939</v>
       </c>
       <c r="L614">
-        <v>562.178</v>
+        <v>562.177</v>
       </c>
       <c r="M614">
         <v>354.269</v>
       </c>
       <c r="N614">
-        <v>916.447</v>
+        <v>916.446</v>
       </c>
       <c r="O614">
         <v>471.729</v>
       </c>
       <c r="P614">
-        <v>1388.176</v>
+        <v>1388.175</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>1.168</v>
       </c>
       <c r="C615">
         <v>424.686</v>
       </c>
       <c r="D615">
-        <v>89.343</v>
+        <v>89.342</v>
       </c>
       <c r="E615">
-        <v>515.197</v>
+        <v>515.196</v>
       </c>
       <c r="F615">
         <v>0.103</v>
       </c>
       <c r="G615">
         <v>1.673</v>
       </c>
       <c r="H615">
         <v>5.907</v>
       </c>
       <c r="I615">
         <v>0.054</v>
       </c>
       <c r="J615">
         <v>14.248</v>
       </c>
       <c r="K615">
         <v>21.986</v>
       </c>
       <c r="L615">
-        <v>537.183</v>
+        <v>537.182</v>
       </c>
       <c r="M615">
         <v>384.338</v>
       </c>
       <c r="N615">
-        <v>921.52</v>
+        <v>921.519</v>
       </c>
       <c r="O615">
         <v>526.788</v>
       </c>
       <c r="P615">
-        <v>1448.308</v>
+        <v>1448.307</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>0.98</v>
       </c>
       <c r="C616">
         <v>263.537</v>
       </c>
       <c r="D616">
-        <v>68.529</v>
+        <v>68.528</v>
       </c>
       <c r="E616">
-        <v>333.046</v>
+        <v>333.045</v>
       </c>
       <c r="F616">
         <v>0.101</v>
       </c>
       <c r="G616">
         <v>1.619</v>
       </c>
       <c r="H616">
         <v>6.56</v>
       </c>
       <c r="I616">
         <v>0.055</v>
       </c>
       <c r="J616">
         <v>13.685</v>
       </c>
       <c r="K616">
         <v>22.02</v>
       </c>
       <c r="L616">
         <v>355.066</v>
       </c>
       <c r="M616">
         <v>355.158</v>
       </c>
       <c r="N616">
-        <v>710.224</v>
+        <v>710.223</v>
       </c>
       <c r="O616">
         <v>468.584</v>
       </c>
       <c r="P616">
-        <v>1178.808</v>
+        <v>1178.807</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>0.765</v>
       </c>
       <c r="C617">
         <v>189.889</v>
       </c>
       <c r="D617">
-        <v>63.723</v>
+        <v>63.724</v>
       </c>
       <c r="E617">
         <v>254.378</v>
       </c>
       <c r="F617">
         <v>0.089</v>
       </c>
       <c r="G617">
         <v>1.673</v>
       </c>
       <c r="H617">
         <v>7.147</v>
       </c>
       <c r="I617">
         <v>0.043</v>
       </c>
       <c r="J617">
         <v>14.468</v>
       </c>
       <c r="K617">
         <v>23.42</v>
       </c>
       <c r="L617">
         <v>277.797</v>
       </c>
       <c r="M617">
         <v>386.384</v>
       </c>
       <c r="N617">
-        <v>664.181</v>
+        <v>664.182</v>
       </c>
       <c r="O617">
         <v>543.65</v>
       </c>
       <c r="P617">
         <v>1207.831</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>0.611</v>
       </c>
       <c r="C618">
         <v>155.55</v>
       </c>
       <c r="D618">
         <v>57.893</v>
       </c>
       <c r="E618">
         <v>214.054</v>
       </c>
       <c r="F618">
@@ -30964,51 +30964,51 @@
       </c>
       <c r="M618">
         <v>411.851</v>
       </c>
       <c r="N618">
         <v>649.176</v>
       </c>
       <c r="O618">
         <v>615.674</v>
       </c>
       <c r="P618">
         <v>1264.85</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>0.688</v>
       </c>
       <c r="C619">
         <v>149.134</v>
       </c>
       <c r="D619">
-        <v>51.817</v>
+        <v>51.816</v>
       </c>
       <c r="E619">
         <v>201.638</v>
       </c>
       <c r="F619">
         <v>0.081</v>
       </c>
       <c r="G619">
         <v>1.673</v>
       </c>
       <c r="H619">
         <v>7.357</v>
       </c>
       <c r="I619">
         <v>0.014</v>
       </c>
       <c r="J619">
         <v>14.755</v>
       </c>
       <c r="K619">
         <v>23.88</v>
       </c>
       <c r="L619">
         <v>225.518</v>
       </c>
@@ -31067,51 +31067,51 @@
       </c>
       <c r="N620">
         <v>699.062</v>
       </c>
       <c r="O620">
         <v>710.399</v>
       </c>
       <c r="P620">
         <v>1409.461</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>0.727</v>
       </c>
       <c r="C621">
         <v>152.363</v>
       </c>
       <c r="D621">
         <v>56.554</v>
       </c>
       <c r="E621">
-        <v>209.644</v>
+        <v>209.643</v>
       </c>
       <c r="F621">
         <v>0.062</v>
       </c>
       <c r="G621">
         <v>1.619</v>
       </c>
       <c r="H621">
         <v>6.309</v>
       </c>
       <c r="I621">
         <v>0.024</v>
       </c>
       <c r="J621">
         <v>14.095</v>
       </c>
       <c r="K621">
         <v>22.109</v>
       </c>
       <c r="L621">
         <v>231.753</v>
       </c>
       <c r="M621">
         <v>431.774</v>
       </c>
@@ -31164,1337 +31164,1437 @@
       </c>
       <c r="M622">
         <v>403.325</v>
       </c>
       <c r="N622">
         <v>727.354</v>
       </c>
       <c r="O622">
         <v>560.46</v>
       </c>
       <c r="P622">
         <v>1287.814</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>1.035</v>
       </c>
       <c r="C623">
         <v>360.568</v>
       </c>
       <c r="D623">
-        <v>76.169</v>
+        <v>76.17</v>
       </c>
       <c r="E623">
-        <v>437.772</v>
+        <v>437.773</v>
       </c>
       <c r="F623">
         <v>0.073</v>
       </c>
       <c r="G623">
         <v>1.619</v>
       </c>
       <c r="H623">
         <v>4.305</v>
       </c>
       <c r="I623">
         <v>0.036</v>
       </c>
       <c r="J623">
         <v>14.299</v>
       </c>
       <c r="K623">
         <v>20.333</v>
       </c>
       <c r="L623">
-        <v>458.105</v>
+        <v>458.106</v>
       </c>
       <c r="M623">
         <v>374.489</v>
       </c>
       <c r="N623">
-        <v>832.594</v>
+        <v>832.595</v>
       </c>
       <c r="O623">
         <v>543.003</v>
       </c>
       <c r="P623">
-        <v>1375.597</v>
+        <v>1375.599</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>1.217</v>
       </c>
       <c r="C624">
         <v>429.773</v>
       </c>
       <c r="D624">
-        <v>90.478</v>
+        <v>90.48</v>
       </c>
       <c r="E624">
-        <v>521.468</v>
+        <v>521.47</v>
       </c>
       <c r="F624">
         <v>0.078</v>
       </c>
       <c r="G624">
         <v>1.673</v>
       </c>
       <c r="H624">
         <v>4.021</v>
       </c>
       <c r="I624">
         <v>0.042</v>
       </c>
       <c r="J624">
         <v>14.97</v>
       </c>
       <c r="K624">
         <v>20.784</v>
       </c>
       <c r="L624">
-        <v>542.252</v>
+        <v>542.254</v>
       </c>
       <c r="M624">
         <v>380.478</v>
       </c>
       <c r="N624">
-        <v>922.73</v>
+        <v>922.733</v>
       </c>
       <c r="O624">
         <v>564.343</v>
       </c>
       <c r="P624">
-        <v>1487.073</v>
+        <v>1487.075</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>1.688</v>
       </c>
       <c r="C625">
         <v>562.648</v>
       </c>
       <c r="D625">
-        <v>100.361</v>
+        <v>95.691</v>
       </c>
       <c r="E625">
-        <v>664.697</v>
+        <v>660.027</v>
       </c>
       <c r="F625">
         <v>0.102</v>
       </c>
       <c r="G625">
         <v>1.669</v>
       </c>
       <c r="H625">
         <v>4.234</v>
       </c>
       <c r="I625">
         <v>0.034</v>
       </c>
       <c r="J625">
-        <v>14.692</v>
+        <v>14.342</v>
       </c>
       <c r="K625">
-        <v>20.732</v>
+        <v>20.382</v>
       </c>
       <c r="L625">
-        <v>685.429</v>
+        <v>680.409</v>
       </c>
       <c r="M625">
         <v>403.414</v>
       </c>
       <c r="N625">
-        <v>1088.843</v>
+        <v>1083.823</v>
       </c>
       <c r="O625">
         <v>620.961</v>
       </c>
       <c r="P625">
-        <v>1709.804</v>
+        <v>1704.784</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>1.255</v>
       </c>
       <c r="C626">
         <v>430.215</v>
       </c>
       <c r="D626">
-        <v>98.724</v>
+        <v>94.178</v>
       </c>
       <c r="E626">
-        <v>530.195</v>
+        <v>525.649</v>
       </c>
       <c r="F626">
         <v>0.097</v>
       </c>
       <c r="G626">
         <v>1.561</v>
       </c>
       <c r="H626">
         <v>4.845</v>
       </c>
       <c r="I626">
         <v>0.035</v>
       </c>
       <c r="J626">
-        <v>13.59</v>
+        <v>13.232</v>
       </c>
       <c r="K626">
-        <v>20.127</v>
+        <v>19.769</v>
       </c>
       <c r="L626">
-        <v>550.322</v>
+        <v>545.418</v>
       </c>
       <c r="M626">
         <v>371.794</v>
       </c>
       <c r="N626">
-        <v>922.116</v>
+        <v>917.212</v>
       </c>
       <c r="O626">
         <v>490.716</v>
       </c>
       <c r="P626">
-        <v>1412.832</v>
+        <v>1407.928</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0.987</v>
       </c>
       <c r="C627">
         <v>359.828</v>
       </c>
       <c r="D627">
-        <v>86.121</v>
+        <v>81.094</v>
       </c>
       <c r="E627">
-        <v>446.936</v>
+        <v>441.909</v>
       </c>
       <c r="F627">
         <v>0.106</v>
       </c>
       <c r="G627">
         <v>1.669</v>
       </c>
       <c r="H627">
         <v>6.379</v>
       </c>
       <c r="I627">
         <v>0.047</v>
       </c>
       <c r="J627">
-        <v>14.23</v>
+        <v>13.847</v>
       </c>
       <c r="K627">
-        <v>22.43</v>
+        <v>22.047</v>
       </c>
       <c r="L627">
-        <v>469.367</v>
+        <v>463.956</v>
       </c>
       <c r="M627">
         <v>380.036</v>
       </c>
       <c r="N627">
-        <v>849.403</v>
+        <v>843.992</v>
       </c>
       <c r="O627">
         <v>503.675</v>
       </c>
       <c r="P627">
-        <v>1353.079</v>
+        <v>1347.668</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0.847</v>
       </c>
       <c r="C628">
         <v>256.676</v>
       </c>
       <c r="D628">
-        <v>67.512</v>
+        <v>62.67</v>
       </c>
       <c r="E628">
-        <v>325.035</v>
+        <v>320.193</v>
       </c>
       <c r="F628">
         <v>0.104</v>
       </c>
       <c r="G628">
         <v>1.615</v>
       </c>
       <c r="H628">
         <v>7.039</v>
       </c>
       <c r="I628">
         <v>0.056</v>
       </c>
       <c r="J628">
-        <v>13.652</v>
+        <v>13.298</v>
       </c>
       <c r="K628">
-        <v>22.466</v>
+        <v>22.112</v>
       </c>
       <c r="L628">
-        <v>347.501</v>
+        <v>342.305</v>
       </c>
       <c r="M628">
         <v>371.814</v>
       </c>
       <c r="N628">
-        <v>719.315</v>
+        <v>714.119</v>
       </c>
       <c r="O628">
         <v>482.147</v>
       </c>
       <c r="P628">
-        <v>1201.462</v>
+        <v>1196.266</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>0.513</v>
       </c>
       <c r="C629">
         <v>182.156</v>
       </c>
       <c r="D629">
-        <v>63.548</v>
+        <v>58.273</v>
       </c>
       <c r="E629">
-        <v>246.216</v>
+        <v>240.942</v>
       </c>
       <c r="F629">
         <v>0.108</v>
       </c>
       <c r="G629">
         <v>1.669</v>
       </c>
       <c r="H629">
         <v>7.779</v>
       </c>
       <c r="I629">
         <v>0.044</v>
       </c>
       <c r="J629">
-        <v>14.796</v>
+        <v>14.385</v>
       </c>
       <c r="K629">
-        <v>24.396</v>
+        <v>23.985</v>
       </c>
       <c r="L629">
-        <v>270.612</v>
+        <v>264.927</v>
       </c>
       <c r="M629">
         <v>402.151</v>
       </c>
       <c r="N629">
-        <v>672.763</v>
+        <v>667.077</v>
       </c>
       <c r="O629">
         <v>568.69</v>
       </c>
       <c r="P629">
-        <v>1241.453</v>
+        <v>1235.768</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>0.723</v>
       </c>
       <c r="C630">
         <v>158.188</v>
       </c>
       <c r="D630">
-        <v>56.479</v>
+        <v>51.47</v>
       </c>
       <c r="E630">
-        <v>215.391</v>
+        <v>210.381</v>
       </c>
       <c r="F630">
         <v>0.079</v>
       </c>
       <c r="G630">
         <v>1.615</v>
       </c>
       <c r="H630">
         <v>7.78</v>
       </c>
       <c r="I630">
         <v>0.04</v>
       </c>
       <c r="J630">
-        <v>14.185</v>
+        <v>13.805</v>
       </c>
       <c r="K630">
-        <v>23.699</v>
+        <v>23.319</v>
       </c>
       <c r="L630">
-        <v>239.089</v>
+        <v>233.7</v>
       </c>
       <c r="M630">
         <v>436.562</v>
       </c>
       <c r="N630">
-        <v>675.651</v>
+        <v>670.262</v>
       </c>
       <c r="O630">
         <v>633.465</v>
       </c>
       <c r="P630">
-        <v>1309.116</v>
+        <v>1303.726</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>0.493</v>
       </c>
       <c r="C631">
         <v>152.057</v>
       </c>
       <c r="D631">
-        <v>52.356</v>
+        <v>47.121</v>
       </c>
       <c r="E631">
-        <v>204.906</v>
+        <v>199.67</v>
       </c>
       <c r="F631">
         <v>0.082</v>
       </c>
       <c r="G631">
         <v>1.669</v>
       </c>
       <c r="H631">
         <v>8.053</v>
       </c>
       <c r="I631">
         <v>0.028</v>
       </c>
       <c r="J631">
-        <v>14.895</v>
+        <v>14.49</v>
       </c>
       <c r="K631">
-        <v>24.727</v>
+        <v>24.322</v>
       </c>
       <c r="L631">
-        <v>229.633</v>
+        <v>223.992</v>
       </c>
       <c r="M631">
         <v>476.148</v>
       </c>
       <c r="N631">
-        <v>705.781</v>
+        <v>700.14</v>
       </c>
       <c r="O631">
         <v>707.195</v>
       </c>
       <c r="P631">
-        <v>1412.976</v>
+        <v>1407.335</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>0.539</v>
       </c>
       <c r="C632">
         <v>153.095</v>
       </c>
       <c r="D632">
-        <v>50.58</v>
+        <v>45.372</v>
       </c>
       <c r="E632">
-        <v>204.215</v>
+        <v>199.007</v>
       </c>
       <c r="F632">
         <v>0.08</v>
       </c>
       <c r="G632">
         <v>1.669</v>
       </c>
       <c r="H632">
         <v>7.727</v>
       </c>
       <c r="I632">
         <v>0.028</v>
       </c>
       <c r="J632">
-        <v>14.566</v>
+        <v>14.17</v>
       </c>
       <c r="K632">
-        <v>24.07</v>
+        <v>23.673</v>
       </c>
       <c r="L632">
-        <v>228.285</v>
+        <v>222.681</v>
       </c>
       <c r="M632">
         <v>479.837</v>
       </c>
       <c r="N632">
-        <v>708.122</v>
+        <v>702.518</v>
       </c>
       <c r="O632">
         <v>704.527</v>
       </c>
       <c r="P632">
-        <v>1412.649</v>
+        <v>1407.045</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>0.537</v>
       </c>
       <c r="C633">
         <v>159.675</v>
       </c>
       <c r="D633">
-        <v>56.132</v>
+        <v>51.242</v>
       </c>
       <c r="E633">
-        <v>216.344</v>
+        <v>211.454</v>
       </c>
       <c r="F633">
         <v>0.067</v>
       </c>
       <c r="G633">
         <v>1.615</v>
       </c>
       <c r="H633">
         <v>6.885</v>
       </c>
       <c r="I633">
         <v>0.03</v>
       </c>
       <c r="J633">
-        <v>13.916</v>
+        <v>13.543</v>
       </c>
       <c r="K633">
-        <v>22.513</v>
+        <v>22.14</v>
       </c>
       <c r="L633">
-        <v>238.857</v>
+        <v>233.594</v>
       </c>
       <c r="M633">
         <v>434.171</v>
       </c>
       <c r="N633">
-        <v>673.028</v>
+        <v>667.765</v>
       </c>
       <c r="O633">
         <v>596.221</v>
       </c>
       <c r="P633">
-        <v>1269.249</v>
+        <v>1263.987</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0.948</v>
       </c>
       <c r="C634">
         <v>215.97</v>
       </c>
       <c r="D634">
-        <v>67.098</v>
+        <v>62.012</v>
       </c>
       <c r="E634">
-        <v>284.015</v>
+        <v>278.929</v>
       </c>
       <c r="F634">
         <v>0.072</v>
       </c>
       <c r="G634">
         <v>1.669</v>
       </c>
       <c r="H634">
         <v>5.988</v>
       </c>
       <c r="I634">
         <v>0.032</v>
       </c>
       <c r="J634">
-        <v>14.405</v>
+        <v>14.001</v>
       </c>
       <c r="K634">
-        <v>22.164</v>
+        <v>21.761</v>
       </c>
       <c r="L634">
-        <v>306.18</v>
+        <v>300.69</v>
       </c>
       <c r="M634">
         <v>412.506</v>
       </c>
       <c r="N634">
-        <v>718.686</v>
+        <v>713.196</v>
       </c>
       <c r="O634">
         <v>555.807</v>
       </c>
       <c r="P634">
-        <v>1274.493</v>
+        <v>1269.004</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>1.134</v>
       </c>
       <c r="C635">
         <v>325.447</v>
       </c>
       <c r="D635">
-        <v>73.934</v>
+        <v>69.136</v>
       </c>
       <c r="E635">
-        <v>400.515</v>
+        <v>395.718</v>
       </c>
       <c r="F635">
         <v>0.077</v>
       </c>
       <c r="G635">
         <v>1.615</v>
       </c>
       <c r="H635">
         <v>4.663</v>
       </c>
       <c r="I635">
         <v>0.036</v>
       </c>
       <c r="J635">
-        <v>14.128</v>
+        <v>13.751</v>
       </c>
       <c r="K635">
-        <v>20.519</v>
+        <v>20.142</v>
       </c>
       <c r="L635">
-        <v>421.034</v>
+        <v>415.86</v>
       </c>
       <c r="M635">
         <v>382.454</v>
       </c>
       <c r="N635">
-        <v>803.488</v>
+        <v>798.313</v>
       </c>
       <c r="O635">
         <v>543.237</v>
       </c>
       <c r="P635">
-        <v>1346.725</v>
+        <v>1341.55</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>1.227</v>
       </c>
       <c r="C636">
         <v>480.597</v>
       </c>
       <c r="D636">
-        <v>91.39</v>
+        <v>86.461</v>
       </c>
       <c r="E636">
-        <v>573.214</v>
+        <v>568.285</v>
       </c>
       <c r="F636">
         <v>0.086</v>
       </c>
       <c r="G636">
         <v>1.669</v>
       </c>
       <c r="H636">
         <v>4.437</v>
       </c>
       <c r="I636">
         <v>0.044</v>
       </c>
       <c r="J636">
-        <v>14.484</v>
+        <v>14.107</v>
       </c>
       <c r="K636">
-        <v>20.72</v>
+        <v>20.342</v>
       </c>
       <c r="L636">
-        <v>593.934</v>
+        <v>588.628</v>
       </c>
       <c r="M636">
         <v>399.722</v>
       </c>
       <c r="N636">
-        <v>993.657</v>
+        <v>988.35</v>
       </c>
       <c r="O636">
         <v>592.18</v>
       </c>
       <c r="P636">
-        <v>1585.836</v>
+        <v>1580.53</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>1.488</v>
+        <v>1.474</v>
       </c>
       <c r="C637">
-        <v>630.296</v>
+        <v>630.346</v>
       </c>
       <c r="D637">
-        <v>104.378</v>
+        <v>99.595</v>
       </c>
       <c r="E637">
-        <v>736.162</v>
+        <v>731.415</v>
       </c>
       <c r="F637">
         <v>0.108</v>
       </c>
       <c r="G637">
         <v>1.673</v>
       </c>
       <c r="H637">
         <v>4.935</v>
       </c>
       <c r="I637">
         <v>0.047</v>
       </c>
       <c r="J637">
-        <v>14.277</v>
+        <v>13.907</v>
       </c>
       <c r="K637">
-        <v>21.04</v>
+        <v>20.671</v>
       </c>
       <c r="L637">
-        <v>757.202</v>
+        <v>752.086</v>
       </c>
       <c r="M637">
         <v>424.614</v>
       </c>
       <c r="N637">
-        <v>1181.816</v>
+        <v>1176.701</v>
       </c>
       <c r="O637">
-        <v>648.767</v>
+        <v>648.483</v>
       </c>
       <c r="P637">
-        <v>1830.583</v>
+        <v>1825.184</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>1.277</v>
+        <v>1.266</v>
       </c>
       <c r="C638">
-        <v>508.728</v>
+        <v>508.76</v>
       </c>
       <c r="D638">
-        <v>101.497</v>
+        <v>97.099</v>
       </c>
       <c r="E638">
-        <v>611.503</v>
+        <v>607.125</v>
       </c>
       <c r="F638">
         <v>0.088</v>
       </c>
       <c r="G638">
         <v>1.511</v>
       </c>
       <c r="H638">
         <v>5.366</v>
       </c>
       <c r="I638">
         <v>0.038</v>
       </c>
       <c r="J638">
-        <v>12.979</v>
+        <v>12.636</v>
       </c>
       <c r="K638">
-        <v>19.983</v>
+        <v>19.639</v>
       </c>
       <c r="L638">
-        <v>631.485</v>
+        <v>626.764</v>
       </c>
       <c r="M638">
         <v>386.254</v>
       </c>
       <c r="N638">
-        <v>1017.739</v>
+        <v>1013.018</v>
       </c>
       <c r="O638">
-        <v>523.593</v>
+        <v>523.37</v>
       </c>
       <c r="P638">
-        <v>1541.332</v>
+        <v>1536.387</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>1.13</v>
+        <v>1.12</v>
       </c>
       <c r="C639">
-        <v>376.868</v>
+        <v>376.902</v>
       </c>
       <c r="D639">
-        <v>86.219</v>
+        <v>81.295</v>
       </c>
       <c r="E639">
-        <v>464.218</v>
+        <v>459.317</v>
       </c>
       <c r="F639">
         <v>0.094</v>
       </c>
       <c r="G639">
         <v>1.673</v>
       </c>
       <c r="H639">
         <v>7.276</v>
       </c>
       <c r="I639">
         <v>0.047</v>
       </c>
       <c r="J639">
-        <v>14.19</v>
+        <v>13.813</v>
       </c>
       <c r="K639">
-        <v>23.28</v>
+        <v>22.903</v>
       </c>
       <c r="L639">
-        <v>487.497</v>
+        <v>482.22</v>
       </c>
       <c r="M639">
         <v>390.425</v>
       </c>
       <c r="N639">
-        <v>877.922</v>
+        <v>872.644</v>
       </c>
       <c r="O639">
-        <v>507.138</v>
+        <v>506.951</v>
       </c>
       <c r="P639">
-        <v>1385.06</v>
+        <v>1379.596</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>0.797</v>
+        <v>0.79</v>
       </c>
       <c r="C640">
-        <v>271.125</v>
+        <v>271.127</v>
       </c>
       <c r="D640">
-        <v>68.108</v>
+        <v>63.288</v>
       </c>
       <c r="E640">
-        <v>340.03</v>
+        <v>335.204</v>
       </c>
       <c r="F640">
         <v>0.116</v>
       </c>
       <c r="G640">
         <v>1.619</v>
       </c>
       <c r="H640">
         <v>8.15</v>
       </c>
       <c r="I640">
         <v>0.043</v>
       </c>
       <c r="J640">
-        <v>13.698</v>
+        <v>13.314</v>
       </c>
       <c r="K640">
-        <v>23.626</v>
+        <v>23.242</v>
       </c>
       <c r="L640">
-        <v>363.657</v>
+        <v>358.446</v>
       </c>
       <c r="M640">
         <v>383.63</v>
       </c>
       <c r="N640">
-        <v>747.287</v>
+        <v>742.076</v>
       </c>
       <c r="O640">
-        <v>499.276</v>
+        <v>499.1</v>
       </c>
       <c r="P640">
-        <v>1246.563</v>
+        <v>1241.176</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>0.737</v>
+        <v>0.73</v>
       </c>
       <c r="C641">
         <v>197.22</v>
       </c>
       <c r="D641">
-        <v>63.695</v>
+        <v>58.602</v>
       </c>
       <c r="E641">
-        <v>261.652</v>
+        <v>256.552</v>
       </c>
       <c r="F641">
         <v>0.112</v>
       </c>
       <c r="G641">
         <v>1.673</v>
       </c>
       <c r="H641">
         <v>8.842</v>
       </c>
       <c r="I641">
         <v>0.035</v>
       </c>
       <c r="J641">
-        <v>13.532</v>
+        <v>13.151</v>
       </c>
       <c r="K641">
-        <v>24.194</v>
+        <v>23.813</v>
       </c>
       <c r="L641">
-        <v>285.846</v>
+        <v>280.364</v>
       </c>
       <c r="M641">
         <v>409.244</v>
       </c>
       <c r="N641">
-        <v>695.09</v>
+        <v>689.609</v>
       </c>
       <c r="O641">
-        <v>563.561</v>
+        <v>563.369</v>
       </c>
       <c r="P641">
-        <v>1258.651</v>
+        <v>1252.978</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>0.638</v>
+        <v>0.633</v>
       </c>
       <c r="C642">
         <v>160.44</v>
       </c>
       <c r="D642">
-        <v>57.382</v>
+        <v>52.353</v>
       </c>
       <c r="E642">
-        <v>218.46</v>
+        <v>213.425</v>
       </c>
       <c r="F642">
         <v>0.102</v>
       </c>
       <c r="G642">
         <v>1.619</v>
       </c>
       <c r="H642">
         <v>8.892</v>
       </c>
       <c r="I642">
         <v>0.029</v>
       </c>
       <c r="J642">
-        <v>14.046</v>
+        <v>13.652</v>
       </c>
       <c r="K642">
-        <v>24.688</v>
+        <v>24.294</v>
       </c>
       <c r="L642">
-        <v>243.149</v>
+        <v>237.72</v>
       </c>
       <c r="M642">
         <v>445.57</v>
       </c>
       <c r="N642">
-        <v>688.718</v>
+        <v>683.289</v>
       </c>
       <c r="O642">
-        <v>647.184</v>
+        <v>646.943</v>
       </c>
       <c r="P642">
-        <v>1335.902</v>
+        <v>1330.233</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>0.744</v>
+        <v>0.737</v>
       </c>
       <c r="C643">
-        <v>159.249</v>
+        <v>159.25</v>
       </c>
       <c r="D643">
-        <v>52.532</v>
+        <v>47.397</v>
       </c>
       <c r="E643">
-        <v>212.524</v>
+        <v>207.384</v>
       </c>
       <c r="F643">
         <v>0.091</v>
       </c>
       <c r="G643">
         <v>1.673</v>
       </c>
       <c r="H643">
         <v>9.266</v>
       </c>
       <c r="I643">
         <v>0.026</v>
       </c>
       <c r="J643">
-        <v>14.344</v>
+        <v>13.943</v>
       </c>
       <c r="K643">
-        <v>25.4</v>
+        <v>24.999</v>
       </c>
       <c r="L643">
-        <v>237.924</v>
+        <v>232.383</v>
       </c>
       <c r="M643">
         <v>492.567</v>
       </c>
       <c r="N643">
-        <v>730.491</v>
+        <v>724.95</v>
       </c>
       <c r="O643">
-        <v>736.144</v>
+        <v>735.859</v>
       </c>
       <c r="P643">
-        <v>1466.635</v>
+        <v>1460.809</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>0.701</v>
+        <v>0.694</v>
       </c>
       <c r="C644">
         <v>158.028</v>
       </c>
       <c r="D644">
-        <v>51.282</v>
+        <v>46.102</v>
       </c>
       <c r="E644">
-        <v>210.011</v>
+        <v>204.824</v>
       </c>
       <c r="F644">
         <v>0.099</v>
       </c>
       <c r="G644">
         <v>1.673</v>
       </c>
       <c r="H644">
         <v>8.895</v>
       </c>
       <c r="I644">
         <v>0.028</v>
       </c>
       <c r="J644">
-        <v>14.208</v>
+        <v>13.81</v>
       </c>
       <c r="K644">
-        <v>24.902</v>
+        <v>24.505</v>
       </c>
       <c r="L644">
-        <v>234.913</v>
+        <v>229.329</v>
       </c>
       <c r="M644">
         <v>485.4</v>
       </c>
       <c r="N644">
-        <v>720.313</v>
+        <v>714.729</v>
       </c>
       <c r="O644">
-        <v>695.373</v>
+        <v>695.116</v>
       </c>
       <c r="P644">
-        <v>1415.687</v>
+        <v>1409.845</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>0.69</v>
+        <v>0.684</v>
       </c>
       <c r="C645">
-        <v>159.95</v>
+        <v>159.886</v>
       </c>
       <c r="D645">
-        <v>56.949</v>
+        <v>52.08</v>
       </c>
       <c r="E645">
-        <v>217.59</v>
+        <v>212.65</v>
       </c>
       <c r="F645">
         <v>0.066</v>
       </c>
       <c r="G645">
         <v>1.619</v>
       </c>
       <c r="H645">
         <v>7.998</v>
       </c>
       <c r="I645">
         <v>0.027</v>
       </c>
       <c r="J645">
-        <v>13.853</v>
+        <v>13.476</v>
       </c>
       <c r="K645">
-        <v>23.564</v>
+        <v>23.187</v>
       </c>
       <c r="L645">
-        <v>241.154</v>
+        <v>235.837</v>
       </c>
       <c r="M645">
         <v>442.847</v>
       </c>
       <c r="N645">
-        <v>684.001</v>
+        <v>678.684</v>
       </c>
       <c r="O645">
-        <v>627.241</v>
+        <v>627.017</v>
       </c>
       <c r="P645">
-        <v>1311.243</v>
+        <v>1305.7</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>0.993</v>
+        <v>1.003</v>
       </c>
       <c r="C646">
-        <v>234.492</v>
+        <v>234.428</v>
       </c>
       <c r="D646">
-        <v>67.961</v>
+        <v>62.995</v>
       </c>
       <c r="E646">
-        <v>303.445</v>
+        <v>298.427</v>
       </c>
       <c r="F646">
         <v>0.075</v>
       </c>
       <c r="G646">
         <v>1.673</v>
       </c>
       <c r="H646">
         <v>6.908</v>
       </c>
       <c r="I646">
         <v>0.05</v>
       </c>
       <c r="J646">
-        <v>14.046</v>
+        <v>13.643</v>
       </c>
       <c r="K646">
-        <v>22.754</v>
+        <v>22.35</v>
       </c>
       <c r="L646">
-        <v>326.199</v>
+        <v>320.777</v>
       </c>
       <c r="M646">
         <v>425.408</v>
       </c>
       <c r="N646">
-        <v>751.607</v>
+        <v>746.185</v>
       </c>
       <c r="O646">
-        <v>579.432</v>
+        <v>579.216</v>
       </c>
       <c r="P646">
-        <v>1331.039</v>
+        <v>1325.402</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>1.288</v>
+        <v>1.063</v>
       </c>
       <c r="C647">
-        <v>351.656</v>
+        <v>352.423</v>
       </c>
       <c r="D647">
-        <v>75.059</v>
+        <v>70.35</v>
       </c>
       <c r="E647">
-        <v>428.003</v>
+        <v>423.837</v>
       </c>
       <c r="F647">
         <v>0.09</v>
       </c>
       <c r="G647">
         <v>1.619</v>
       </c>
       <c r="H647">
         <v>5.39</v>
       </c>
       <c r="I647">
         <v>0.05</v>
       </c>
       <c r="J647">
-        <v>13.743</v>
+        <v>13.378</v>
       </c>
       <c r="K647">
-        <v>20.891</v>
+        <v>20.526</v>
       </c>
       <c r="L647">
-        <v>448.895</v>
+        <v>444.363</v>
       </c>
       <c r="M647">
         <v>391.771</v>
       </c>
       <c r="N647">
-        <v>840.666</v>
+        <v>836.135</v>
       </c>
       <c r="O647">
-        <v>579.516</v>
+        <v>579.303</v>
       </c>
       <c r="P647">
-        <v>1420.182</v>
+        <v>1415.438</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>1.543</v>
+        <v>1.057</v>
       </c>
       <c r="C648">
-        <v>524.377</v>
+        <v>524.16</v>
       </c>
       <c r="D648">
-        <v>93.266</v>
+        <v>88.329</v>
       </c>
       <c r="E648">
-        <v>619.185</v>
+        <v>613.546</v>
       </c>
       <c r="F648">
         <v>0.117</v>
       </c>
       <c r="G648">
         <v>1.673</v>
       </c>
       <c r="H648">
         <v>5.099</v>
       </c>
       <c r="I648">
         <v>0.057</v>
       </c>
       <c r="J648">
-        <v>14.48</v>
+        <v>14.079</v>
       </c>
       <c r="K648">
-        <v>21.426</v>
+        <v>21.024</v>
       </c>
       <c r="L648">
-        <v>640.611</v>
+        <v>634.57</v>
       </c>
       <c r="M648">
         <v>418.044</v>
       </c>
       <c r="N648">
-        <v>1058.654</v>
+        <v>1052.614</v>
       </c>
       <c r="O648">
-        <v>628.004</v>
+        <v>627.757</v>
       </c>
       <c r="P648">
-        <v>1686.658</v>
+        <v>1680.371</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>1.847</v>
+      </c>
+      <c r="C649">
+        <v>607.923</v>
+      </c>
+      <c r="D649">
+        <v>97.237</v>
+      </c>
+      <c r="E649">
+        <v>707.007</v>
+      </c>
+      <c r="F649">
+        <v>0.148</v>
+      </c>
+      <c r="G649">
+        <v>1.673</v>
+      </c>
+      <c r="H649">
+        <v>5.589</v>
+      </c>
+      <c r="I649">
+        <v>0.055</v>
+      </c>
+      <c r="J649">
+        <v>13.475</v>
+      </c>
+      <c r="K649">
+        <v>20.94</v>
+      </c>
+      <c r="L649">
+        <v>727.948</v>
+      </c>
+      <c r="M649">
+        <v>430.32</v>
+      </c>
+      <c r="N649">
+        <v>1158.268</v>
+      </c>
+      <c r="O649">
+        <v>644.239</v>
+      </c>
+      <c r="P649">
+        <v>1802.507</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>1.594</v>
+      </c>
+      <c r="C650">
+        <v>458.469</v>
+      </c>
+      <c r="D650">
+        <v>95.616</v>
+      </c>
+      <c r="E650">
+        <v>555.678</v>
+      </c>
+      <c r="F650">
+        <v>0.113</v>
+      </c>
+      <c r="G650">
+        <v>1.511</v>
+      </c>
+      <c r="H650">
+        <v>6.064</v>
+      </c>
+      <c r="I650">
+        <v>0.044</v>
+      </c>
+      <c r="J650">
+        <v>11.977</v>
+      </c>
+      <c r="K650">
+        <v>19.71</v>
+      </c>
+      <c r="L650">
+        <v>575.388</v>
+      </c>
+      <c r="M650">
+        <v>394.739</v>
+      </c>
+      <c r="N650">
+        <v>970.127</v>
+      </c>
+      <c r="O650">
+        <v>522</v>
+      </c>
+      <c r="P650">
+        <v>1492.127</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -36393,137 +36493,137 @@
       </c>
       <c r="M87">
         <v>4804.467</v>
       </c>
       <c r="N87">
         <v>9397.997</v>
       </c>
       <c r="O87">
         <v>6877.953</v>
       </c>
       <c r="P87">
         <v>16275.95</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>10.891</v>
       </c>
       <c r="C88">
         <v>3436.15</v>
       </c>
       <c r="D88">
-        <v>864.236</v>
+        <v>804.721</v>
       </c>
       <c r="E88">
-        <v>4311.277</v>
+        <v>4251.762</v>
       </c>
       <c r="F88">
         <v>1.06</v>
       </c>
       <c r="G88">
         <v>19.7</v>
       </c>
       <c r="H88">
         <v>75.809</v>
       </c>
       <c r="I88">
         <v>0.455</v>
       </c>
       <c r="J88">
-        <v>171.539</v>
+        <v>166.97</v>
       </c>
       <c r="K88">
-        <v>268.562</v>
+        <v>263.993</v>
       </c>
       <c r="L88">
-        <v>4579.839</v>
+        <v>4515.755</v>
       </c>
       <c r="M88">
         <v>4950.611</v>
       </c>
       <c r="N88">
-        <v>9530.45</v>
+        <v>9466.366</v>
       </c>
       <c r="O88">
         <v>7008.691</v>
       </c>
       <c r="P88">
-        <v>16539.142</v>
+        <v>16475.058</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>12.026</v>
+        <v>11.251</v>
       </c>
       <c r="C89">
-        <v>3732.411</v>
+        <v>3732.955</v>
       </c>
       <c r="D89">
-        <v>878.329</v>
+        <v>819.485</v>
       </c>
       <c r="E89">
-        <v>4622.767</v>
+        <v>4563.691</v>
       </c>
       <c r="F89">
         <v>1.158</v>
       </c>
       <c r="G89">
         <v>19.7</v>
       </c>
       <c r="H89">
         <v>87.017</v>
       </c>
       <c r="I89">
         <v>0.477</v>
       </c>
       <c r="J89">
-        <v>167.397</v>
+        <v>162.802</v>
       </c>
       <c r="K89">
-        <v>275.748</v>
+        <v>271.154</v>
       </c>
       <c r="L89">
-        <v>4898.515</v>
+        <v>4834.845</v>
       </c>
       <c r="M89">
         <v>5095.775</v>
       </c>
       <c r="N89">
-        <v>9994.29</v>
+        <v>9930.619</v>
       </c>
       <c r="O89">
-        <v>7242.782</v>
+        <v>7240.027</v>
       </c>
       <c r="P89">
-        <v>17237.072</v>
+        <v>17170.646</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>