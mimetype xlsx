--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 2.3 Commercial Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Commercial Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Commercial Sector (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Commercial Sector</t>
   </si>
@@ -498,54 +498,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -31864,737 +31864,787 @@
       </c>
       <c r="M636">
         <v>399.722</v>
       </c>
       <c r="N636">
         <v>988.35</v>
       </c>
       <c r="O636">
         <v>592.18</v>
       </c>
       <c r="P636">
         <v>1580.53</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>1.474</v>
       </c>
       <c r="C637">
         <v>630.346</v>
       </c>
       <c r="D637">
-        <v>99.595</v>
+        <v>99.597</v>
       </c>
       <c r="E637">
-        <v>731.415</v>
+        <v>731.417</v>
       </c>
       <c r="F637">
         <v>0.108</v>
       </c>
       <c r="G637">
         <v>1.673</v>
       </c>
       <c r="H637">
         <v>4.935</v>
       </c>
       <c r="I637">
         <v>0.047</v>
       </c>
       <c r="J637">
         <v>13.907</v>
       </c>
       <c r="K637">
         <v>20.671</v>
       </c>
       <c r="L637">
-        <v>752.086</v>
+        <v>752.088</v>
       </c>
       <c r="M637">
         <v>424.614</v>
       </c>
       <c r="N637">
-        <v>1176.701</v>
+        <v>1176.702</v>
       </c>
       <c r="O637">
         <v>648.483</v>
       </c>
       <c r="P637">
-        <v>1825.184</v>
+        <v>1825.186</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>1.266</v>
       </c>
       <c r="C638">
         <v>508.76</v>
       </c>
       <c r="D638">
-        <v>97.099</v>
+        <v>97.093</v>
       </c>
       <c r="E638">
-        <v>607.125</v>
+        <v>607.118</v>
       </c>
       <c r="F638">
         <v>0.088</v>
       </c>
       <c r="G638">
         <v>1.511</v>
       </c>
       <c r="H638">
         <v>5.366</v>
       </c>
       <c r="I638">
         <v>0.038</v>
       </c>
       <c r="J638">
         <v>12.636</v>
       </c>
       <c r="K638">
         <v>19.639</v>
       </c>
       <c r="L638">
-        <v>626.764</v>
+        <v>626.758</v>
       </c>
       <c r="M638">
         <v>386.254</v>
       </c>
       <c r="N638">
-        <v>1013.018</v>
+        <v>1013.011</v>
       </c>
       <c r="O638">
         <v>523.37</v>
       </c>
       <c r="P638">
-        <v>1536.387</v>
+        <v>1536.381</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>1.12</v>
       </c>
       <c r="C639">
         <v>376.902</v>
       </c>
       <c r="D639">
-        <v>81.295</v>
+        <v>81.296</v>
       </c>
       <c r="E639">
-        <v>459.317</v>
+        <v>459.318</v>
       </c>
       <c r="F639">
         <v>0.094</v>
       </c>
       <c r="G639">
         <v>1.673</v>
       </c>
       <c r="H639">
         <v>7.276</v>
       </c>
       <c r="I639">
         <v>0.047</v>
       </c>
       <c r="J639">
         <v>13.813</v>
       </c>
       <c r="K639">
         <v>22.903</v>
       </c>
       <c r="L639">
-        <v>482.22</v>
+        <v>482.221</v>
       </c>
       <c r="M639">
         <v>390.425</v>
       </c>
       <c r="N639">
-        <v>872.644</v>
+        <v>872.645</v>
       </c>
       <c r="O639">
         <v>506.951</v>
       </c>
       <c r="P639">
-        <v>1379.596</v>
+        <v>1379.597</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.79</v>
       </c>
       <c r="C640">
         <v>271.127</v>
       </c>
       <c r="D640">
-        <v>63.288</v>
+        <v>63.289</v>
       </c>
       <c r="E640">
-        <v>335.204</v>
+        <v>335.205</v>
       </c>
       <c r="F640">
         <v>0.116</v>
       </c>
       <c r="G640">
         <v>1.619</v>
       </c>
       <c r="H640">
         <v>8.15</v>
       </c>
       <c r="I640">
         <v>0.043</v>
       </c>
       <c r="J640">
         <v>13.314</v>
       </c>
       <c r="K640">
         <v>23.242</v>
       </c>
       <c r="L640">
-        <v>358.446</v>
+        <v>358.447</v>
       </c>
       <c r="M640">
         <v>383.63</v>
       </c>
       <c r="N640">
-        <v>742.076</v>
+        <v>742.077</v>
       </c>
       <c r="O640">
         <v>499.1</v>
       </c>
       <c r="P640">
-        <v>1241.176</v>
+        <v>1241.177</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.73</v>
       </c>
       <c r="C641">
         <v>197.22</v>
       </c>
       <c r="D641">
         <v>58.602</v>
       </c>
       <c r="E641">
         <v>256.552</v>
       </c>
       <c r="F641">
         <v>0.112</v>
       </c>
       <c r="G641">
         <v>1.673</v>
       </c>
       <c r="H641">
         <v>8.842</v>
       </c>
       <c r="I641">
         <v>0.035</v>
       </c>
       <c r="J641">
         <v>13.151</v>
       </c>
       <c r="K641">
         <v>23.813</v>
       </c>
       <c r="L641">
-        <v>280.364</v>
+        <v>280.365</v>
       </c>
       <c r="M641">
         <v>409.244</v>
       </c>
       <c r="N641">
         <v>689.609</v>
       </c>
       <c r="O641">
         <v>563.369</v>
       </c>
       <c r="P641">
         <v>1252.978</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.633</v>
       </c>
       <c r="C642">
         <v>160.44</v>
       </c>
       <c r="D642">
-        <v>52.353</v>
+        <v>52.35</v>
       </c>
       <c r="E642">
-        <v>213.425</v>
+        <v>213.423</v>
       </c>
       <c r="F642">
         <v>0.102</v>
       </c>
       <c r="G642">
         <v>1.619</v>
       </c>
       <c r="H642">
         <v>8.892</v>
       </c>
       <c r="I642">
         <v>0.029</v>
       </c>
       <c r="J642">
         <v>13.652</v>
       </c>
       <c r="K642">
         <v>24.294</v>
       </c>
       <c r="L642">
-        <v>237.72</v>
+        <v>237.717</v>
       </c>
       <c r="M642">
         <v>445.57</v>
       </c>
       <c r="N642">
-        <v>683.289</v>
+        <v>683.287</v>
       </c>
       <c r="O642">
         <v>646.943</v>
       </c>
       <c r="P642">
-        <v>1330.233</v>
+        <v>1330.23</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.737</v>
       </c>
       <c r="C643">
         <v>159.25</v>
       </c>
       <c r="D643">
         <v>47.397</v>
       </c>
       <c r="E643">
-        <v>207.384</v>
+        <v>207.383</v>
       </c>
       <c r="F643">
         <v>0.091</v>
       </c>
       <c r="G643">
         <v>1.673</v>
       </c>
       <c r="H643">
         <v>9.266</v>
       </c>
       <c r="I643">
         <v>0.026</v>
       </c>
       <c r="J643">
         <v>13.943</v>
       </c>
       <c r="K643">
         <v>24.999</v>
       </c>
       <c r="L643">
         <v>232.383</v>
       </c>
       <c r="M643">
         <v>492.567</v>
       </c>
       <c r="N643">
         <v>724.95</v>
       </c>
       <c r="O643">
         <v>735.859</v>
       </c>
       <c r="P643">
-        <v>1460.809</v>
+        <v>1460.808</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.694</v>
       </c>
       <c r="C644">
         <v>158.028</v>
       </c>
       <c r="D644">
-        <v>46.102</v>
+        <v>46.101</v>
       </c>
       <c r="E644">
-        <v>204.824</v>
+        <v>204.823</v>
       </c>
       <c r="F644">
         <v>0.099</v>
       </c>
       <c r="G644">
         <v>1.673</v>
       </c>
       <c r="H644">
         <v>8.895</v>
       </c>
       <c r="I644">
         <v>0.028</v>
       </c>
       <c r="J644">
         <v>13.81</v>
       </c>
       <c r="K644">
         <v>24.505</v>
       </c>
       <c r="L644">
-        <v>229.329</v>
+        <v>229.328</v>
       </c>
       <c r="M644">
         <v>485.4</v>
       </c>
       <c r="N644">
-        <v>714.729</v>
+        <v>714.728</v>
       </c>
       <c r="O644">
         <v>695.116</v>
       </c>
       <c r="P644">
-        <v>1409.845</v>
+        <v>1409.844</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.684</v>
       </c>
       <c r="C645">
         <v>159.886</v>
       </c>
       <c r="D645">
-        <v>52.08</v>
+        <v>52.079</v>
       </c>
       <c r="E645">
-        <v>212.65</v>
+        <v>212.649</v>
       </c>
       <c r="F645">
         <v>0.066</v>
       </c>
       <c r="G645">
         <v>1.619</v>
       </c>
       <c r="H645">
         <v>7.998</v>
       </c>
       <c r="I645">
         <v>0.027</v>
       </c>
       <c r="J645">
         <v>13.476</v>
       </c>
       <c r="K645">
         <v>23.187</v>
       </c>
       <c r="L645">
-        <v>235.837</v>
+        <v>235.836</v>
       </c>
       <c r="M645">
         <v>442.847</v>
       </c>
       <c r="N645">
-        <v>678.684</v>
+        <v>678.683</v>
       </c>
       <c r="O645">
         <v>627.017</v>
       </c>
       <c r="P645">
         <v>1305.7</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>1.003</v>
       </c>
       <c r="C646">
         <v>234.428</v>
       </c>
       <c r="D646">
-        <v>62.995</v>
+        <v>62.994</v>
       </c>
       <c r="E646">
-        <v>298.427</v>
+        <v>298.426</v>
       </c>
       <c r="F646">
         <v>0.075</v>
       </c>
       <c r="G646">
         <v>1.673</v>
       </c>
       <c r="H646">
         <v>6.908</v>
       </c>
       <c r="I646">
         <v>0.05</v>
       </c>
       <c r="J646">
         <v>13.643</v>
       </c>
       <c r="K646">
         <v>22.35</v>
       </c>
       <c r="L646">
-        <v>320.777</v>
+        <v>320.776</v>
       </c>
       <c r="M646">
         <v>425.408</v>
       </c>
       <c r="N646">
-        <v>746.185</v>
+        <v>746.184</v>
       </c>
       <c r="O646">
         <v>579.216</v>
       </c>
       <c r="P646">
-        <v>1325.402</v>
+        <v>1325.401</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>1.063</v>
       </c>
       <c r="C647">
         <v>352.423</v>
       </c>
       <c r="D647">
         <v>70.35</v>
       </c>
       <c r="E647">
         <v>423.837</v>
       </c>
       <c r="F647">
         <v>0.09</v>
       </c>
       <c r="G647">
         <v>1.619</v>
       </c>
       <c r="H647">
         <v>5.39</v>
       </c>
       <c r="I647">
         <v>0.05</v>
       </c>
       <c r="J647">
         <v>13.378</v>
       </c>
       <c r="K647">
         <v>20.526</v>
       </c>
       <c r="L647">
         <v>444.363</v>
       </c>
       <c r="M647">
         <v>391.771</v>
       </c>
       <c r="N647">
-        <v>836.135</v>
+        <v>836.134</v>
       </c>
       <c r="O647">
         <v>579.303</v>
       </c>
       <c r="P647">
         <v>1415.438</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>1.057</v>
       </c>
       <c r="C648">
         <v>524.16</v>
       </c>
       <c r="D648">
-        <v>88.329</v>
+        <v>88.337</v>
       </c>
       <c r="E648">
-        <v>613.546</v>
+        <v>613.553</v>
       </c>
       <c r="F648">
         <v>0.117</v>
       </c>
       <c r="G648">
         <v>1.673</v>
       </c>
       <c r="H648">
         <v>5.099</v>
       </c>
       <c r="I648">
         <v>0.057</v>
       </c>
       <c r="J648">
         <v>14.079</v>
       </c>
       <c r="K648">
         <v>21.024</v>
       </c>
       <c r="L648">
-        <v>634.57</v>
+        <v>634.578</v>
       </c>
       <c r="M648">
         <v>418.044</v>
       </c>
       <c r="N648">
-        <v>1052.614</v>
+        <v>1052.622</v>
       </c>
       <c r="O648">
         <v>627.757</v>
       </c>
       <c r="P648">
-        <v>1680.371</v>
+        <v>1680.379</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>1.847</v>
       </c>
       <c r="C649">
-        <v>607.923</v>
+        <v>608.191</v>
       </c>
       <c r="D649">
-        <v>97.237</v>
+        <v>97.027</v>
       </c>
       <c r="E649">
-        <v>707.007</v>
+        <v>707.066</v>
       </c>
       <c r="F649">
         <v>0.148</v>
       </c>
       <c r="G649">
         <v>1.673</v>
       </c>
       <c r="H649">
         <v>5.589</v>
       </c>
       <c r="I649">
         <v>0.055</v>
       </c>
       <c r="J649">
         <v>13.475</v>
       </c>
       <c r="K649">
         <v>20.94</v>
       </c>
       <c r="L649">
-        <v>727.948</v>
+        <v>728.006</v>
       </c>
       <c r="M649">
         <v>430.32</v>
       </c>
       <c r="N649">
-        <v>1158.268</v>
+        <v>1158.326</v>
       </c>
       <c r="O649">
-        <v>644.239</v>
+        <v>643.345</v>
       </c>
       <c r="P649">
-        <v>1802.507</v>
+        <v>1801.671</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>1.594</v>
       </c>
       <c r="C650">
-        <v>458.469</v>
+        <v>460.141</v>
       </c>
       <c r="D650">
-        <v>95.616</v>
+        <v>95.366</v>
       </c>
       <c r="E650">
-        <v>555.678</v>
+        <v>557.101</v>
       </c>
       <c r="F650">
         <v>0.113</v>
       </c>
       <c r="G650">
         <v>1.511</v>
       </c>
       <c r="H650">
         <v>6.064</v>
       </c>
       <c r="I650">
         <v>0.044</v>
       </c>
       <c r="J650">
         <v>11.977</v>
       </c>
       <c r="K650">
         <v>19.71</v>
       </c>
       <c r="L650">
-        <v>575.388</v>
+        <v>576.81</v>
       </c>
       <c r="M650">
         <v>394.739</v>
       </c>
       <c r="N650">
-        <v>970.127</v>
+        <v>971.55</v>
       </c>
       <c r="O650">
-        <v>522</v>
+        <v>522.857</v>
       </c>
       <c r="P650">
-        <v>1492.127</v>
+        <v>1494.407</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>1.347</v>
+      </c>
+      <c r="C651">
+        <v>360.391</v>
+      </c>
+      <c r="D651">
+        <v>79.391</v>
+      </c>
+      <c r="E651">
+        <v>441.128</v>
+      </c>
+      <c r="F651">
+        <v>0.129</v>
+      </c>
+      <c r="G651">
+        <v>1.673</v>
+      </c>
+      <c r="H651">
+        <v>8.449</v>
+      </c>
+      <c r="I651">
+        <v>0.051</v>
+      </c>
+      <c r="J651">
+        <v>13.64</v>
+      </c>
+      <c r="K651">
+        <v>23.942</v>
+      </c>
+      <c r="L651">
+        <v>465.07</v>
+      </c>
+      <c r="M651">
+        <v>408.149</v>
+      </c>
+      <c r="N651">
+        <v>873.219</v>
+      </c>
+      <c r="O651">
+        <v>535.497</v>
+      </c>
+      <c r="P651">
+        <v>1408.716</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -36573,51 +36623,51 @@
       <c r="F89">
         <v>1.158</v>
       </c>
       <c r="G89">
         <v>19.7</v>
       </c>
       <c r="H89">
         <v>87.017</v>
       </c>
       <c r="I89">
         <v>0.477</v>
       </c>
       <c r="J89">
         <v>162.802</v>
       </c>
       <c r="K89">
         <v>271.154</v>
       </c>
       <c r="L89">
         <v>4834.845</v>
       </c>
       <c r="M89">
         <v>5095.775</v>
       </c>
       <c r="N89">
-        <v>9930.619</v>
+        <v>9930.62</v>
       </c>
       <c r="O89">
         <v>7240.027</v>
       </c>
       <c r="P89">
         <v>17170.646</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>