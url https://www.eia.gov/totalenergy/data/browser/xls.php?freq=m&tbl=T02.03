--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 2.3 Commercial Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Commercial Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Commercial Sector (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Commercial Sector</t>
   </si>
@@ -498,54 +498,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -31864,137 +31864,137 @@
       </c>
       <c r="M636">
         <v>399.722</v>
       </c>
       <c r="N636">
         <v>988.35</v>
       </c>
       <c r="O636">
         <v>592.18</v>
       </c>
       <c r="P636">
         <v>1580.53</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>1.474</v>
       </c>
       <c r="C637">
         <v>630.346</v>
       </c>
       <c r="D637">
-        <v>99.597</v>
+        <v>99.594</v>
       </c>
       <c r="E637">
-        <v>731.417</v>
+        <v>731.415</v>
       </c>
       <c r="F637">
         <v>0.108</v>
       </c>
       <c r="G637">
         <v>1.673</v>
       </c>
       <c r="H637">
         <v>4.935</v>
       </c>
       <c r="I637">
         <v>0.047</v>
       </c>
       <c r="J637">
         <v>13.907</v>
       </c>
       <c r="K637">
         <v>20.671</v>
       </c>
       <c r="L637">
-        <v>752.088</v>
+        <v>752.086</v>
       </c>
       <c r="M637">
         <v>424.614</v>
       </c>
       <c r="N637">
-        <v>1176.702</v>
+        <v>1176.7</v>
       </c>
       <c r="O637">
         <v>648.483</v>
       </c>
       <c r="P637">
-        <v>1825.186</v>
+        <v>1825.184</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>1.266</v>
       </c>
       <c r="C638">
         <v>508.76</v>
       </c>
       <c r="D638">
-        <v>97.093</v>
+        <v>97.101</v>
       </c>
       <c r="E638">
-        <v>607.118</v>
+        <v>607.127</v>
       </c>
       <c r="F638">
         <v>0.088</v>
       </c>
       <c r="G638">
         <v>1.511</v>
       </c>
       <c r="H638">
         <v>5.366</v>
       </c>
       <c r="I638">
         <v>0.038</v>
       </c>
       <c r="J638">
         <v>12.636</v>
       </c>
       <c r="K638">
         <v>19.639</v>
       </c>
       <c r="L638">
-        <v>626.758</v>
+        <v>626.766</v>
       </c>
       <c r="M638">
         <v>386.254</v>
       </c>
       <c r="N638">
-        <v>1013.011</v>
+        <v>1013.02</v>
       </c>
       <c r="O638">
         <v>523.37</v>
       </c>
       <c r="P638">
-        <v>1536.381</v>
+        <v>1536.39</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>1.12</v>
       </c>
       <c r="C639">
         <v>376.902</v>
       </c>
       <c r="D639">
         <v>81.296</v>
       </c>
       <c r="E639">
         <v>459.318</v>
       </c>
       <c r="F639">
         <v>0.094</v>
       </c>
       <c r="G639">
         <v>1.673</v>
       </c>
       <c r="H639">
@@ -32014,637 +32014,737 @@
       </c>
       <c r="M639">
         <v>390.425</v>
       </c>
       <c r="N639">
         <v>872.645</v>
       </c>
       <c r="O639">
         <v>506.951</v>
       </c>
       <c r="P639">
         <v>1379.597</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.79</v>
       </c>
       <c r="C640">
         <v>271.127</v>
       </c>
       <c r="D640">
-        <v>63.289</v>
+        <v>63.29</v>
       </c>
       <c r="E640">
-        <v>335.205</v>
+        <v>335.207</v>
       </c>
       <c r="F640">
         <v>0.116</v>
       </c>
       <c r="G640">
         <v>1.619</v>
       </c>
       <c r="H640">
         <v>8.15</v>
       </c>
       <c r="I640">
         <v>0.043</v>
       </c>
       <c r="J640">
         <v>13.314</v>
       </c>
       <c r="K640">
         <v>23.242</v>
       </c>
       <c r="L640">
-        <v>358.447</v>
+        <v>358.449</v>
       </c>
       <c r="M640">
         <v>383.63</v>
       </c>
       <c r="N640">
-        <v>742.077</v>
+        <v>742.079</v>
       </c>
       <c r="O640">
         <v>499.1</v>
       </c>
       <c r="P640">
-        <v>1241.177</v>
+        <v>1241.179</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.73</v>
       </c>
       <c r="C641">
-        <v>197.22</v>
+        <v>197.221</v>
       </c>
       <c r="D641">
-        <v>58.602</v>
+        <v>58.6</v>
       </c>
       <c r="E641">
-        <v>256.552</v>
+        <v>256.55</v>
       </c>
       <c r="F641">
         <v>0.112</v>
       </c>
       <c r="G641">
         <v>1.673</v>
       </c>
       <c r="H641">
         <v>8.842</v>
       </c>
       <c r="I641">
         <v>0.035</v>
       </c>
       <c r="J641">
         <v>13.151</v>
       </c>
       <c r="K641">
         <v>23.813</v>
       </c>
       <c r="L641">
-        <v>280.365</v>
+        <v>280.363</v>
       </c>
       <c r="M641">
         <v>409.244</v>
       </c>
       <c r="N641">
-        <v>689.609</v>
+        <v>689.607</v>
       </c>
       <c r="O641">
-        <v>563.369</v>
+        <v>563.37</v>
       </c>
       <c r="P641">
-        <v>1252.978</v>
+        <v>1252.977</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.633</v>
       </c>
       <c r="C642">
         <v>160.44</v>
       </c>
       <c r="D642">
-        <v>52.35</v>
+        <v>52.352</v>
       </c>
       <c r="E642">
-        <v>213.423</v>
+        <v>213.424</v>
       </c>
       <c r="F642">
         <v>0.102</v>
       </c>
       <c r="G642">
         <v>1.619</v>
       </c>
       <c r="H642">
         <v>8.892</v>
       </c>
       <c r="I642">
         <v>0.029</v>
       </c>
       <c r="J642">
         <v>13.652</v>
       </c>
       <c r="K642">
         <v>24.294</v>
       </c>
       <c r="L642">
-        <v>237.717</v>
+        <v>237.719</v>
       </c>
       <c r="M642">
         <v>445.57</v>
       </c>
       <c r="N642">
-        <v>683.287</v>
+        <v>683.288</v>
       </c>
       <c r="O642">
-        <v>646.943</v>
+        <v>646.944</v>
       </c>
       <c r="P642">
-        <v>1330.23</v>
+        <v>1330.232</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.737</v>
       </c>
       <c r="C643">
         <v>159.25</v>
       </c>
       <c r="D643">
-        <v>47.397</v>
+        <v>47.396</v>
       </c>
       <c r="E643">
         <v>207.383</v>
       </c>
       <c r="F643">
         <v>0.091</v>
       </c>
       <c r="G643">
         <v>1.673</v>
       </c>
       <c r="H643">
         <v>9.266</v>
       </c>
       <c r="I643">
         <v>0.026</v>
       </c>
       <c r="J643">
         <v>13.943</v>
       </c>
       <c r="K643">
         <v>24.999</v>
       </c>
       <c r="L643">
         <v>232.383</v>
       </c>
       <c r="M643">
         <v>492.567</v>
       </c>
       <c r="N643">
         <v>724.95</v>
       </c>
       <c r="O643">
-        <v>735.859</v>
+        <v>735.86</v>
       </c>
       <c r="P643">
-        <v>1460.808</v>
+        <v>1460.81</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.694</v>
       </c>
       <c r="C644">
         <v>158.028</v>
       </c>
       <c r="D644">
         <v>46.101</v>
       </c>
       <c r="E644">
         <v>204.823</v>
       </c>
       <c r="F644">
         <v>0.099</v>
       </c>
       <c r="G644">
         <v>1.673</v>
       </c>
       <c r="H644">
         <v>8.895</v>
       </c>
       <c r="I644">
         <v>0.028</v>
       </c>
       <c r="J644">
         <v>13.81</v>
       </c>
       <c r="K644">
         <v>24.505</v>
       </c>
       <c r="L644">
-        <v>229.328</v>
+        <v>229.327</v>
       </c>
       <c r="M644">
         <v>485.4</v>
       </c>
       <c r="N644">
         <v>714.728</v>
       </c>
       <c r="O644">
         <v>695.116</v>
       </c>
       <c r="P644">
         <v>1409.844</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.684</v>
       </c>
       <c r="C645">
         <v>159.886</v>
       </c>
       <c r="D645">
-        <v>52.079</v>
+        <v>52.08</v>
       </c>
       <c r="E645">
-        <v>212.649</v>
+        <v>212.65</v>
       </c>
       <c r="F645">
         <v>0.066</v>
       </c>
       <c r="G645">
         <v>1.619</v>
       </c>
       <c r="H645">
         <v>7.998</v>
       </c>
       <c r="I645">
         <v>0.027</v>
       </c>
       <c r="J645">
         <v>13.476</v>
       </c>
       <c r="K645">
         <v>23.187</v>
       </c>
       <c r="L645">
-        <v>235.836</v>
+        <v>235.837</v>
       </c>
       <c r="M645">
         <v>442.847</v>
       </c>
       <c r="N645">
-        <v>678.683</v>
+        <v>678.684</v>
       </c>
       <c r="O645">
         <v>627.017</v>
       </c>
       <c r="P645">
-        <v>1305.7</v>
+        <v>1305.701</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>1.003</v>
       </c>
       <c r="C646">
         <v>234.428</v>
       </c>
       <c r="D646">
-        <v>62.994</v>
+        <v>62.992</v>
       </c>
       <c r="E646">
-        <v>298.426</v>
+        <v>298.424</v>
       </c>
       <c r="F646">
         <v>0.075</v>
       </c>
       <c r="G646">
         <v>1.673</v>
       </c>
       <c r="H646">
         <v>6.908</v>
       </c>
       <c r="I646">
         <v>0.05</v>
       </c>
       <c r="J646">
         <v>13.643</v>
       </c>
       <c r="K646">
         <v>22.35</v>
       </c>
       <c r="L646">
-        <v>320.776</v>
+        <v>320.774</v>
       </c>
       <c r="M646">
         <v>425.408</v>
       </c>
       <c r="N646">
-        <v>746.184</v>
+        <v>746.182</v>
       </c>
       <c r="O646">
         <v>579.216</v>
       </c>
       <c r="P646">
-        <v>1325.401</v>
+        <v>1325.399</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>1.063</v>
       </c>
       <c r="C647">
         <v>352.423</v>
       </c>
       <c r="D647">
-        <v>70.35</v>
+        <v>70.352</v>
       </c>
       <c r="E647">
-        <v>423.837</v>
+        <v>423.838</v>
       </c>
       <c r="F647">
         <v>0.09</v>
       </c>
       <c r="G647">
         <v>1.619</v>
       </c>
       <c r="H647">
         <v>5.39</v>
       </c>
       <c r="I647">
         <v>0.05</v>
       </c>
       <c r="J647">
         <v>13.378</v>
       </c>
       <c r="K647">
         <v>20.526</v>
       </c>
       <c r="L647">
-        <v>444.363</v>
+        <v>444.365</v>
       </c>
       <c r="M647">
         <v>391.771</v>
       </c>
       <c r="N647">
-        <v>836.134</v>
+        <v>836.136</v>
       </c>
       <c r="O647">
         <v>579.303</v>
       </c>
       <c r="P647">
-        <v>1415.438</v>
+        <v>1415.44</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>1.057</v>
       </c>
       <c r="C648">
         <v>524.16</v>
       </c>
       <c r="D648">
-        <v>88.337</v>
+        <v>88.331</v>
       </c>
       <c r="E648">
-        <v>613.553</v>
+        <v>613.547</v>
       </c>
       <c r="F648">
         <v>0.117</v>
       </c>
       <c r="G648">
         <v>1.673</v>
       </c>
       <c r="H648">
         <v>5.099</v>
       </c>
       <c r="I648">
         <v>0.057</v>
       </c>
       <c r="J648">
         <v>14.079</v>
       </c>
       <c r="K648">
         <v>21.024</v>
       </c>
       <c r="L648">
-        <v>634.578</v>
+        <v>634.572</v>
       </c>
       <c r="M648">
         <v>418.044</v>
       </c>
       <c r="N648">
-        <v>1052.622</v>
+        <v>1052.616</v>
       </c>
       <c r="O648">
         <v>627.757</v>
       </c>
       <c r="P648">
-        <v>1680.379</v>
+        <v>1680.373</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>1.847</v>
+        <v>1.553</v>
       </c>
       <c r="C649">
-        <v>608.191</v>
+        <v>608.783</v>
       </c>
       <c r="D649">
-        <v>97.027</v>
+        <v>97.04</v>
       </c>
       <c r="E649">
-        <v>707.066</v>
+        <v>707.376</v>
       </c>
       <c r="F649">
         <v>0.148</v>
       </c>
       <c r="G649">
         <v>1.673</v>
       </c>
       <c r="H649">
         <v>5.589</v>
       </c>
       <c r="I649">
         <v>0.055</v>
       </c>
       <c r="J649">
         <v>13.475</v>
       </c>
       <c r="K649">
         <v>20.94</v>
       </c>
       <c r="L649">
-        <v>728.006</v>
+        <v>728.317</v>
       </c>
       <c r="M649">
         <v>430.32</v>
       </c>
       <c r="N649">
-        <v>1158.326</v>
+        <v>1158.637</v>
       </c>
       <c r="O649">
-        <v>643.345</v>
+        <v>643.346</v>
       </c>
       <c r="P649">
-        <v>1801.671</v>
+        <v>1801.983</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>1.594</v>
+        <v>1.323</v>
       </c>
       <c r="C650">
-        <v>460.141</v>
+        <v>459.418</v>
       </c>
       <c r="D650">
-        <v>95.366</v>
+        <v>95.394</v>
       </c>
       <c r="E650">
-        <v>557.101</v>
+        <v>556.135</v>
       </c>
       <c r="F650">
         <v>0.113</v>
       </c>
       <c r="G650">
         <v>1.511</v>
       </c>
       <c r="H650">
         <v>6.064</v>
       </c>
       <c r="I650">
         <v>0.044</v>
       </c>
       <c r="J650">
         <v>11.977</v>
       </c>
       <c r="K650">
         <v>19.71</v>
       </c>
       <c r="L650">
-        <v>576.81</v>
+        <v>575.845</v>
       </c>
       <c r="M650">
         <v>394.739</v>
       </c>
       <c r="N650">
-        <v>971.55</v>
+        <v>970.584</v>
       </c>
       <c r="O650">
-        <v>522.857</v>
+        <v>522.853</v>
       </c>
       <c r="P650">
-        <v>1494.407</v>
+        <v>1493.438</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>1.347</v>
+        <v>0.842</v>
       </c>
       <c r="C651">
-        <v>360.391</v>
+        <v>360.641</v>
       </c>
       <c r="D651">
-        <v>79.391</v>
+        <v>79.41</v>
       </c>
       <c r="E651">
-        <v>441.128</v>
+        <v>440.892</v>
       </c>
       <c r="F651">
         <v>0.129</v>
       </c>
       <c r="G651">
         <v>1.673</v>
       </c>
       <c r="H651">
         <v>8.449</v>
       </c>
       <c r="I651">
         <v>0.051</v>
       </c>
       <c r="J651">
         <v>13.64</v>
       </c>
       <c r="K651">
         <v>23.942</v>
       </c>
       <c r="L651">
-        <v>465.07</v>
+        <v>464.834</v>
       </c>
       <c r="M651">
         <v>408.149</v>
       </c>
       <c r="N651">
-        <v>873.219</v>
+        <v>872.983</v>
       </c>
       <c r="O651">
-        <v>535.497</v>
+        <v>536.34</v>
       </c>
       <c r="P651">
-        <v>1408.716</v>
+        <v>1409.323</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>0.472</v>
+      </c>
+      <c r="C652">
+        <v>249.19</v>
+      </c>
+      <c r="D652">
+        <v>62.952</v>
+      </c>
+      <c r="E652">
+        <v>312.614</v>
+      </c>
+      <c r="F652">
+        <v>0.118</v>
+      </c>
+      <c r="G652">
+        <v>1.619</v>
+      </c>
+      <c r="H652">
+        <v>9.393</v>
+      </c>
+      <c r="I652">
+        <v>0.056</v>
+      </c>
+      <c r="J652">
+        <v>12.833</v>
+      </c>
+      <c r="K652">
+        <v>24.019</v>
+      </c>
+      <c r="L652">
+        <v>336.633</v>
+      </c>
+      <c r="M652">
+        <v>403.424</v>
+      </c>
+      <c r="N652">
+        <v>740.057</v>
+      </c>
+      <c r="O652">
+        <v>510.208</v>
+      </c>
+      <c r="P652">
+        <v>1250.265</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>0.778</v>
+      </c>
+      <c r="C653">
+        <v>194.454</v>
+      </c>
+      <c r="D653">
+        <v>57.139</v>
+      </c>
+      <c r="E653">
+        <v>252.371</v>
+      </c>
+      <c r="F653">
+        <v>0.122</v>
+      </c>
+      <c r="G653">
+        <v>1.673</v>
+      </c>
+      <c r="H653">
+        <v>10.4</v>
+      </c>
+      <c r="I653">
+        <v>0.044</v>
+      </c>
+      <c r="J653">
+        <v>13.555</v>
+      </c>
+      <c r="K653">
+        <v>25.794</v>
+      </c>
+      <c r="L653">
+        <v>278.165</v>
+      </c>
+      <c r="M653">
+        <v>423.237</v>
+      </c>
+      <c r="N653">
+        <v>701.402</v>
+      </c>
+      <c r="O653">
+        <v>578.208</v>
+      </c>
+      <c r="P653">
+        <v>1279.61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -36590,90 +36690,90 @@
       </c>
       <c r="L88">
         <v>4515.755</v>
       </c>
       <c r="M88">
         <v>4950.611</v>
       </c>
       <c r="N88">
         <v>9466.366</v>
       </c>
       <c r="O88">
         <v>7008.691</v>
       </c>
       <c r="P88">
         <v>16475.058</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>11.251</v>
       </c>
       <c r="C89">
-        <v>3732.955</v>
+        <v>3732.957</v>
       </c>
       <c r="D89">
         <v>819.485</v>
       </c>
       <c r="E89">
-        <v>4563.691</v>
+        <v>4563.693</v>
       </c>
       <c r="F89">
         <v>1.158</v>
       </c>
       <c r="G89">
         <v>19.7</v>
       </c>
       <c r="H89">
         <v>87.017</v>
       </c>
       <c r="I89">
         <v>0.477</v>
       </c>
       <c r="J89">
         <v>162.802</v>
       </c>
       <c r="K89">
         <v>271.154</v>
       </c>
       <c r="L89">
-        <v>4834.845</v>
+        <v>4834.847</v>
       </c>
       <c r="M89">
         <v>5095.775</v>
       </c>
       <c r="N89">
-        <v>9930.62</v>
+        <v>9930.621</v>
       </c>
       <c r="O89">
-        <v>7240.027</v>
+        <v>7240.029</v>
       </c>
       <c r="P89">
-        <v>17170.646</v>
+        <v>17170.651</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>