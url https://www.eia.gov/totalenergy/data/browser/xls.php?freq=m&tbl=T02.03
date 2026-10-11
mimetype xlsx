--- v7 (2026-08-27)
+++ v8 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 2.3 Commercial Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Commercial Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Commercial Sector (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Commercial Sector</t>
   </si>
@@ -498,54 +498,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -31864,887 +31864,937 @@
       </c>
       <c r="M636">
         <v>399.722</v>
       </c>
       <c r="N636">
         <v>988.35</v>
       </c>
       <c r="O636">
         <v>592.18</v>
       </c>
       <c r="P636">
         <v>1580.53</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>1.474</v>
       </c>
       <c r="C637">
         <v>630.346</v>
       </c>
       <c r="D637">
-        <v>99.594</v>
+        <v>101.264</v>
       </c>
       <c r="E637">
-        <v>731.415</v>
+        <v>733.084</v>
       </c>
       <c r="F637">
         <v>0.108</v>
       </c>
       <c r="G637">
         <v>1.673</v>
       </c>
       <c r="H637">
         <v>4.935</v>
       </c>
       <c r="I637">
         <v>0.047</v>
       </c>
       <c r="J637">
-        <v>13.907</v>
+        <v>13.893</v>
       </c>
       <c r="K637">
-        <v>20.671</v>
+        <v>20.656</v>
       </c>
       <c r="L637">
-        <v>752.086</v>
+        <v>753.741</v>
       </c>
       <c r="M637">
         <v>424.614</v>
       </c>
       <c r="N637">
-        <v>1176.7</v>
+        <v>1178.355</v>
       </c>
       <c r="O637">
         <v>648.483</v>
       </c>
       <c r="P637">
-        <v>1825.184</v>
+        <v>1826.839</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>1.266</v>
       </c>
       <c r="C638">
         <v>508.76</v>
       </c>
       <c r="D638">
-        <v>97.101</v>
+        <v>98.549</v>
       </c>
       <c r="E638">
-        <v>607.127</v>
+        <v>608.574</v>
       </c>
       <c r="F638">
         <v>0.088</v>
       </c>
       <c r="G638">
         <v>1.511</v>
       </c>
       <c r="H638">
         <v>5.366</v>
       </c>
       <c r="I638">
         <v>0.038</v>
       </c>
       <c r="J638">
-        <v>12.636</v>
+        <v>12.629</v>
       </c>
       <c r="K638">
-        <v>19.639</v>
+        <v>19.632</v>
       </c>
       <c r="L638">
-        <v>626.766</v>
+        <v>628.206</v>
       </c>
       <c r="M638">
         <v>386.254</v>
       </c>
       <c r="N638">
-        <v>1013.02</v>
+        <v>1014.46</v>
       </c>
       <c r="O638">
         <v>523.37</v>
       </c>
       <c r="P638">
-        <v>1536.39</v>
+        <v>1537.83</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>1.12</v>
       </c>
       <c r="C639">
         <v>376.902</v>
       </c>
       <c r="D639">
-        <v>81.296</v>
+        <v>82.471</v>
       </c>
       <c r="E639">
-        <v>459.318</v>
+        <v>460.493</v>
       </c>
       <c r="F639">
         <v>0.094</v>
       </c>
       <c r="G639">
         <v>1.673</v>
       </c>
       <c r="H639">
         <v>7.276</v>
       </c>
       <c r="I639">
         <v>0.047</v>
       </c>
       <c r="J639">
-        <v>13.813</v>
+        <v>13.809</v>
       </c>
       <c r="K639">
-        <v>22.903</v>
+        <v>22.899</v>
       </c>
       <c r="L639">
-        <v>482.221</v>
+        <v>483.392</v>
       </c>
       <c r="M639">
         <v>390.425</v>
       </c>
       <c r="N639">
-        <v>872.645</v>
+        <v>873.817</v>
       </c>
       <c r="O639">
         <v>506.951</v>
       </c>
       <c r="P639">
-        <v>1379.597</v>
+        <v>1380.768</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.79</v>
       </c>
       <c r="C640">
         <v>271.127</v>
       </c>
       <c r="D640">
-        <v>63.29</v>
+        <v>64.224</v>
       </c>
       <c r="E640">
-        <v>335.207</v>
+        <v>336.141</v>
       </c>
       <c r="F640">
         <v>0.116</v>
       </c>
       <c r="G640">
         <v>1.619</v>
       </c>
       <c r="H640">
         <v>8.15</v>
       </c>
       <c r="I640">
         <v>0.043</v>
       </c>
       <c r="J640">
-        <v>13.314</v>
+        <v>13.327</v>
       </c>
       <c r="K640">
-        <v>23.242</v>
+        <v>23.255</v>
       </c>
       <c r="L640">
-        <v>358.449</v>
+        <v>359.396</v>
       </c>
       <c r="M640">
         <v>383.63</v>
       </c>
       <c r="N640">
-        <v>742.079</v>
+        <v>743.027</v>
       </c>
       <c r="O640">
         <v>499.1</v>
       </c>
       <c r="P640">
-        <v>1241.179</v>
+        <v>1242.127</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.73</v>
       </c>
       <c r="C641">
         <v>197.221</v>
       </c>
       <c r="D641">
-        <v>58.6</v>
+        <v>59.341</v>
       </c>
       <c r="E641">
-        <v>256.55</v>
+        <v>257.291</v>
       </c>
       <c r="F641">
         <v>0.112</v>
       </c>
       <c r="G641">
         <v>1.673</v>
       </c>
       <c r="H641">
         <v>8.842</v>
       </c>
       <c r="I641">
         <v>0.035</v>
       </c>
       <c r="J641">
-        <v>13.151</v>
+        <v>13.164</v>
       </c>
       <c r="K641">
-        <v>23.813</v>
+        <v>23.826</v>
       </c>
       <c r="L641">
-        <v>280.363</v>
+        <v>281.117</v>
       </c>
       <c r="M641">
         <v>409.244</v>
       </c>
       <c r="N641">
-        <v>689.607</v>
+        <v>690.361</v>
       </c>
       <c r="O641">
         <v>563.37</v>
       </c>
       <c r="P641">
-        <v>1252.977</v>
+        <v>1253.731</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.633</v>
       </c>
       <c r="C642">
         <v>160.44</v>
       </c>
       <c r="D642">
-        <v>52.352</v>
+        <v>53.306</v>
       </c>
       <c r="E642">
-        <v>213.424</v>
+        <v>214.378</v>
       </c>
       <c r="F642">
         <v>0.102</v>
       </c>
       <c r="G642">
         <v>1.619</v>
       </c>
       <c r="H642">
         <v>8.892</v>
       </c>
       <c r="I642">
         <v>0.029</v>
       </c>
       <c r="J642">
-        <v>13.652</v>
+        <v>13.664</v>
       </c>
       <c r="K642">
-        <v>24.294</v>
+        <v>24.306</v>
       </c>
       <c r="L642">
-        <v>237.719</v>
+        <v>238.685</v>
       </c>
       <c r="M642">
         <v>445.57</v>
       </c>
       <c r="N642">
-        <v>683.288</v>
+        <v>684.254</v>
       </c>
       <c r="O642">
         <v>646.944</v>
       </c>
       <c r="P642">
-        <v>1330.232</v>
+        <v>1331.198</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.737</v>
       </c>
       <c r="C643">
         <v>159.25</v>
       </c>
       <c r="D643">
-        <v>47.396</v>
+        <v>48.037</v>
       </c>
       <c r="E643">
-        <v>207.383</v>
+        <v>208.024</v>
       </c>
       <c r="F643">
         <v>0.091</v>
       </c>
       <c r="G643">
         <v>1.673</v>
       </c>
       <c r="H643">
         <v>9.266</v>
       </c>
       <c r="I643">
         <v>0.026</v>
       </c>
       <c r="J643">
-        <v>13.943</v>
+        <v>13.932</v>
       </c>
       <c r="K643">
-        <v>24.999</v>
+        <v>24.988</v>
       </c>
       <c r="L643">
-        <v>232.383</v>
+        <v>233.012</v>
       </c>
       <c r="M643">
         <v>492.567</v>
       </c>
       <c r="N643">
-        <v>724.95</v>
+        <v>725.579</v>
       </c>
       <c r="O643">
         <v>735.86</v>
       </c>
       <c r="P643">
-        <v>1460.81</v>
+        <v>1461.439</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.694</v>
       </c>
       <c r="C644">
         <v>158.028</v>
       </c>
       <c r="D644">
-        <v>46.101</v>
+        <v>46.713</v>
       </c>
       <c r="E644">
-        <v>204.823</v>
+        <v>205.435</v>
       </c>
       <c r="F644">
         <v>0.099</v>
       </c>
       <c r="G644">
         <v>1.673</v>
       </c>
       <c r="H644">
         <v>8.895</v>
       </c>
       <c r="I644">
         <v>0.028</v>
       </c>
       <c r="J644">
-        <v>13.81</v>
+        <v>13.791</v>
       </c>
       <c r="K644">
-        <v>24.505</v>
+        <v>24.486</v>
       </c>
       <c r="L644">
-        <v>229.327</v>
+        <v>229.921</v>
       </c>
       <c r="M644">
         <v>485.4</v>
       </c>
       <c r="N644">
-        <v>714.728</v>
+        <v>715.321</v>
       </c>
       <c r="O644">
         <v>695.116</v>
       </c>
       <c r="P644">
-        <v>1409.844</v>
+        <v>1410.437</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.684</v>
       </c>
       <c r="C645">
         <v>159.886</v>
       </c>
       <c r="D645">
-        <v>52.08</v>
+        <v>52.796</v>
       </c>
       <c r="E645">
-        <v>212.65</v>
+        <v>213.366</v>
       </c>
       <c r="F645">
         <v>0.066</v>
       </c>
       <c r="G645">
         <v>1.619</v>
       </c>
       <c r="H645">
         <v>7.998</v>
       </c>
       <c r="I645">
         <v>0.027</v>
       </c>
       <c r="J645">
-        <v>13.476</v>
+        <v>13.468</v>
       </c>
       <c r="K645">
-        <v>23.187</v>
+        <v>23.179</v>
       </c>
       <c r="L645">
-        <v>235.837</v>
+        <v>236.545</v>
       </c>
       <c r="M645">
         <v>442.847</v>
       </c>
       <c r="N645">
-        <v>678.684</v>
+        <v>679.392</v>
       </c>
       <c r="O645">
         <v>627.017</v>
       </c>
       <c r="P645">
-        <v>1305.701</v>
+        <v>1306.409</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>1.003</v>
       </c>
       <c r="C646">
         <v>234.428</v>
       </c>
       <c r="D646">
-        <v>62.992</v>
+        <v>63.982</v>
       </c>
       <c r="E646">
-        <v>298.424</v>
+        <v>299.414</v>
       </c>
       <c r="F646">
         <v>0.075</v>
       </c>
       <c r="G646">
         <v>1.673</v>
       </c>
       <c r="H646">
         <v>6.908</v>
       </c>
       <c r="I646">
         <v>0.05</v>
       </c>
       <c r="J646">
-        <v>13.643</v>
+        <v>13.662</v>
       </c>
       <c r="K646">
-        <v>22.35</v>
+        <v>22.369</v>
       </c>
       <c r="L646">
-        <v>320.774</v>
+        <v>321.783</v>
       </c>
       <c r="M646">
         <v>425.408</v>
       </c>
       <c r="N646">
-        <v>746.182</v>
+        <v>747.191</v>
       </c>
       <c r="O646">
         <v>579.216</v>
       </c>
       <c r="P646">
-        <v>1325.399</v>
+        <v>1326.407</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>1.063</v>
       </c>
       <c r="C647">
         <v>352.423</v>
       </c>
       <c r="D647">
-        <v>70.352</v>
+        <v>71.592</v>
       </c>
       <c r="E647">
-        <v>423.838</v>
+        <v>425.079</v>
       </c>
       <c r="F647">
         <v>0.09</v>
       </c>
       <c r="G647">
         <v>1.619</v>
       </c>
       <c r="H647">
         <v>5.39</v>
       </c>
       <c r="I647">
         <v>0.05</v>
       </c>
       <c r="J647">
-        <v>13.378</v>
+        <v>13.376</v>
       </c>
       <c r="K647">
-        <v>20.526</v>
+        <v>20.525</v>
       </c>
       <c r="L647">
-        <v>444.365</v>
+        <v>445.603</v>
       </c>
       <c r="M647">
         <v>391.771</v>
       </c>
       <c r="N647">
-        <v>836.136</v>
+        <v>837.375</v>
       </c>
       <c r="O647">
         <v>579.303</v>
       </c>
       <c r="P647">
-        <v>1415.44</v>
+        <v>1416.678</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>1.057</v>
       </c>
       <c r="C648">
         <v>524.16</v>
       </c>
       <c r="D648">
-        <v>88.331</v>
+        <v>90.092</v>
       </c>
       <c r="E648">
-        <v>613.547</v>
+        <v>615.308</v>
       </c>
       <c r="F648">
         <v>0.117</v>
       </c>
       <c r="G648">
         <v>1.673</v>
       </c>
       <c r="H648">
         <v>5.099</v>
       </c>
       <c r="I648">
         <v>0.057</v>
       </c>
       <c r="J648">
-        <v>14.079</v>
+        <v>14.083</v>
       </c>
       <c r="K648">
-        <v>21.024</v>
+        <v>21.029</v>
       </c>
       <c r="L648">
-        <v>634.572</v>
+        <v>636.337</v>
       </c>
       <c r="M648">
         <v>418.044</v>
       </c>
       <c r="N648">
-        <v>1052.616</v>
+        <v>1054.381</v>
       </c>
       <c r="O648">
         <v>627.757</v>
       </c>
       <c r="P648">
-        <v>1680.373</v>
+        <v>1682.138</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>1.553</v>
       </c>
       <c r="C649">
-        <v>608.783</v>
+        <v>608.728</v>
       </c>
       <c r="D649">
-        <v>97.04</v>
+        <v>98.338</v>
       </c>
       <c r="E649">
-        <v>707.376</v>
+        <v>708.619</v>
       </c>
       <c r="F649">
         <v>0.148</v>
       </c>
       <c r="G649">
         <v>1.673</v>
       </c>
       <c r="H649">
         <v>5.589</v>
       </c>
       <c r="I649">
         <v>0.055</v>
       </c>
       <c r="J649">
         <v>13.475</v>
       </c>
       <c r="K649">
         <v>20.94</v>
       </c>
       <c r="L649">
-        <v>728.317</v>
+        <v>729.559</v>
       </c>
       <c r="M649">
         <v>430.32</v>
       </c>
       <c r="N649">
-        <v>1158.637</v>
+        <v>1159.879</v>
       </c>
       <c r="O649">
         <v>643.346</v>
       </c>
       <c r="P649">
-        <v>1801.983</v>
+        <v>1803.225</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>1.323</v>
       </c>
       <c r="C650">
-        <v>459.418</v>
+        <v>459.033</v>
       </c>
       <c r="D650">
-        <v>95.394</v>
+        <v>96.351</v>
       </c>
       <c r="E650">
-        <v>556.135</v>
+        <v>556.707</v>
       </c>
       <c r="F650">
         <v>0.113</v>
       </c>
       <c r="G650">
         <v>1.511</v>
       </c>
       <c r="H650">
         <v>6.064</v>
       </c>
       <c r="I650">
         <v>0.044</v>
       </c>
       <c r="J650">
         <v>11.977</v>
       </c>
       <c r="K650">
         <v>19.71</v>
       </c>
       <c r="L650">
-        <v>575.845</v>
+        <v>576.416</v>
       </c>
       <c r="M650">
         <v>394.739</v>
       </c>
       <c r="N650">
-        <v>970.584</v>
+        <v>971.156</v>
       </c>
       <c r="O650">
         <v>522.853</v>
       </c>
       <c r="P650">
-        <v>1493.438</v>
+        <v>1494.009</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>0.842</v>
       </c>
       <c r="C651">
-        <v>360.641</v>
+        <v>360.342</v>
       </c>
       <c r="D651">
-        <v>79.41</v>
+        <v>80.193</v>
       </c>
       <c r="E651">
-        <v>440.892</v>
+        <v>441.376</v>
       </c>
       <c r="F651">
         <v>0.129</v>
       </c>
       <c r="G651">
         <v>1.673</v>
       </c>
       <c r="H651">
         <v>8.449</v>
       </c>
       <c r="I651">
         <v>0.051</v>
       </c>
       <c r="J651">
         <v>13.64</v>
       </c>
       <c r="K651">
         <v>23.942</v>
       </c>
       <c r="L651">
-        <v>464.834</v>
+        <v>465.318</v>
       </c>
       <c r="M651">
         <v>408.149</v>
       </c>
       <c r="N651">
-        <v>872.983</v>
+        <v>873.467</v>
       </c>
       <c r="O651">
         <v>536.34</v>
       </c>
       <c r="P651">
-        <v>1409.323</v>
+        <v>1409.806</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>0.472</v>
       </c>
       <c r="C652">
-        <v>249.19</v>
+        <v>249.967</v>
       </c>
       <c r="D652">
-        <v>62.952</v>
+        <v>63.593</v>
       </c>
       <c r="E652">
-        <v>312.614</v>
+        <v>314.032</v>
       </c>
       <c r="F652">
         <v>0.118</v>
       </c>
       <c r="G652">
         <v>1.619</v>
       </c>
       <c r="H652">
         <v>9.393</v>
       </c>
       <c r="I652">
         <v>0.056</v>
       </c>
       <c r="J652">
         <v>12.833</v>
       </c>
       <c r="K652">
         <v>24.019</v>
       </c>
       <c r="L652">
-        <v>336.633</v>
+        <v>338.051</v>
       </c>
       <c r="M652">
         <v>403.424</v>
       </c>
       <c r="N652">
-        <v>740.057</v>
+        <v>741.475</v>
       </c>
       <c r="O652">
-        <v>510.208</v>
+        <v>512.305</v>
       </c>
       <c r="P652">
-        <v>1250.265</v>
+        <v>1253.78</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>0.778</v>
       </c>
       <c r="C653">
-        <v>194.454</v>
+        <v>193.861</v>
       </c>
       <c r="D653">
-        <v>57.139</v>
+        <v>57.707</v>
       </c>
       <c r="E653">
-        <v>252.371</v>
+        <v>252.346</v>
       </c>
       <c r="F653">
         <v>0.122</v>
       </c>
       <c r="G653">
         <v>1.673</v>
       </c>
       <c r="H653">
         <v>10.4</v>
       </c>
       <c r="I653">
         <v>0.044</v>
       </c>
       <c r="J653">
         <v>13.555</v>
       </c>
       <c r="K653">
         <v>25.794</v>
       </c>
       <c r="L653">
-        <v>278.165</v>
+        <v>278.14</v>
       </c>
       <c r="M653">
         <v>423.237</v>
       </c>
       <c r="N653">
-        <v>701.402</v>
+        <v>701.377</v>
       </c>
       <c r="O653">
-        <v>578.208</v>
+        <v>581.661</v>
       </c>
       <c r="P653">
-        <v>1279.61</v>
+        <v>1283.038</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>0.853</v>
+      </c>
+      <c r="C654">
+        <v>161.147</v>
+      </c>
+      <c r="D654">
+        <v>51.775</v>
+      </c>
+      <c r="E654">
+        <v>213.776</v>
+      </c>
+      <c r="F654">
+        <v>0.126</v>
+      </c>
+      <c r="G654">
+        <v>1.619</v>
+      </c>
+      <c r="H654">
+        <v>10.419</v>
+      </c>
+      <c r="I654">
+        <v>0.045</v>
+      </c>
+      <c r="J654">
+        <v>13.452</v>
+      </c>
+      <c r="K654">
+        <v>25.662</v>
+      </c>
+      <c r="L654">
+        <v>239.438</v>
+      </c>
+      <c r="M654">
+        <v>460.6</v>
+      </c>
+      <c r="N654">
+        <v>700.037</v>
+      </c>
+      <c r="O654">
+        <v>644.613</v>
+      </c>
+      <c r="P654">
+        <v>1344.651</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -36693,87 +36743,87 @@
       </c>
       <c r="M88">
         <v>4950.611</v>
       </c>
       <c r="N88">
         <v>9466.366</v>
       </c>
       <c r="O88">
         <v>7008.691</v>
       </c>
       <c r="P88">
         <v>16475.058</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>11.251</v>
       </c>
       <c r="C89">
         <v>3732.957</v>
       </c>
       <c r="D89">
-        <v>819.485</v>
+        <v>832.367</v>
       </c>
       <c r="E89">
-        <v>4563.693</v>
+        <v>4576.575</v>
       </c>
       <c r="F89">
         <v>1.158</v>
       </c>
       <c r="G89">
         <v>19.7</v>
       </c>
       <c r="H89">
         <v>87.017</v>
       </c>
       <c r="I89">
         <v>0.477</v>
       </c>
       <c r="J89">
-        <v>162.802</v>
+        <v>162.798</v>
       </c>
       <c r="K89">
-        <v>271.154</v>
+        <v>271.15</v>
       </c>
       <c r="L89">
-        <v>4834.847</v>
+        <v>4847.725</v>
       </c>
       <c r="M89">
         <v>5095.775</v>
       </c>
       <c r="N89">
-        <v>9930.621</v>
+        <v>9943.499</v>
       </c>
       <c r="O89">
         <v>7240.029</v>
       </c>
       <c r="P89">
-        <v>17170.651</v>
+        <v>17183.529</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>