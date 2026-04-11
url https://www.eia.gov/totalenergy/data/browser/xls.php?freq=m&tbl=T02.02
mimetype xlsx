--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 2.2 Residential Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Residential Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Solar Energy Consumed by the Residential Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="61.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="92.12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -27038,1566 +27038,1654 @@
       </c>
       <c r="J612">
         <v>1050.246</v>
       </c>
       <c r="K612">
         <v>448.343</v>
       </c>
       <c r="L612">
         <v>1498.589</v>
       </c>
       <c r="M612">
         <v>693.344</v>
       </c>
       <c r="N612">
         <v>2191.933</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613" t="s">
         <v>20</v>
       </c>
       <c r="C613">
-        <v>836.278</v>
+        <v>836.462</v>
       </c>
       <c r="D613">
         <v>140.483</v>
       </c>
       <c r="E613">
-        <v>976.761</v>
+        <v>976.945</v>
       </c>
       <c r="F613">
         <v>3.363</v>
       </c>
       <c r="G613">
         <v>12.39</v>
       </c>
       <c r="H613">
         <v>32.455</v>
       </c>
       <c r="I613">
         <v>48.208</v>
       </c>
       <c r="J613">
-        <v>1024.969</v>
+        <v>1025.153</v>
       </c>
       <c r="K613">
         <v>449.148</v>
       </c>
       <c r="L613">
-        <v>1474.117</v>
+        <v>1474.301</v>
       </c>
       <c r="M613">
-        <v>641.743</v>
+        <v>641.739</v>
       </c>
       <c r="N613">
-        <v>2115.859</v>
+        <v>2116.04</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614" t="s">
         <v>20</v>
       </c>
       <c r="C614">
-        <v>715.111</v>
+        <v>714.857</v>
       </c>
       <c r="D614">
         <v>138.741</v>
       </c>
       <c r="E614">
-        <v>853.852</v>
+        <v>853.598</v>
       </c>
       <c r="F614">
         <v>3.038</v>
       </c>
       <c r="G614">
         <v>13.648</v>
       </c>
       <c r="H614">
         <v>29.314</v>
       </c>
       <c r="I614">
         <v>46</v>
       </c>
       <c r="J614">
-        <v>899.852</v>
+        <v>899.598</v>
       </c>
       <c r="K614">
         <v>382.503</v>
       </c>
       <c r="L614">
-        <v>1282.355</v>
+        <v>1282.101</v>
       </c>
       <c r="M614">
-        <v>509.327</v>
+        <v>509.325</v>
       </c>
       <c r="N614">
-        <v>1791.681</v>
+        <v>1791.425</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615" t="s">
         <v>20</v>
       </c>
       <c r="C615">
-        <v>659.878</v>
+        <v>659.958</v>
       </c>
       <c r="D615">
         <v>114.713</v>
       </c>
       <c r="E615">
-        <v>774.591</v>
+        <v>774.67</v>
       </c>
       <c r="F615">
         <v>3.363</v>
       </c>
       <c r="G615">
         <v>18.658</v>
       </c>
       <c r="H615">
         <v>32.455</v>
       </c>
       <c r="I615">
         <v>54.476</v>
       </c>
       <c r="J615">
-        <v>829.067</v>
+        <v>829.146</v>
       </c>
       <c r="K615">
         <v>376.743</v>
       </c>
       <c r="L615">
-        <v>1205.81</v>
+        <v>1205.889</v>
       </c>
       <c r="M615">
-        <v>516.381</v>
+        <v>516.378</v>
       </c>
       <c r="N615">
-        <v>1722.19</v>
+        <v>1722.267</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616" t="s">
         <v>20</v>
       </c>
       <c r="C616">
-        <v>352.513</v>
+        <v>352.543</v>
       </c>
       <c r="D616">
         <v>73.14</v>
       </c>
       <c r="E616">
-        <v>425.654</v>
+        <v>425.683</v>
       </c>
       <c r="F616">
         <v>3.255</v>
       </c>
       <c r="G616">
         <v>21.081</v>
       </c>
       <c r="H616">
         <v>31.408</v>
       </c>
       <c r="I616">
         <v>55.743</v>
       </c>
       <c r="J616">
-        <v>481.397</v>
+        <v>481.427</v>
       </c>
       <c r="K616">
         <v>328.22</v>
       </c>
       <c r="L616">
-        <v>809.618</v>
+        <v>809.647</v>
       </c>
       <c r="M616">
-        <v>433.047</v>
+        <v>433.044</v>
       </c>
       <c r="N616">
-        <v>1242.665</v>
+        <v>1242.69</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617" t="s">
         <v>20</v>
       </c>
       <c r="C617">
-        <v>205.455</v>
+        <v>205.497</v>
       </c>
       <c r="D617">
         <v>57.242</v>
       </c>
       <c r="E617">
-        <v>262.698</v>
+        <v>262.74</v>
       </c>
       <c r="F617">
         <v>3.363</v>
       </c>
       <c r="G617">
         <v>23.801</v>
       </c>
       <c r="H617">
         <v>32.455</v>
       </c>
       <c r="I617">
         <v>59.619</v>
       </c>
       <c r="J617">
-        <v>322.317</v>
+        <v>322.359</v>
       </c>
       <c r="K617">
         <v>341.987</v>
       </c>
       <c r="L617">
-        <v>664.303</v>
+        <v>664.345</v>
       </c>
       <c r="M617">
-        <v>481.182</v>
+        <v>481.181</v>
       </c>
       <c r="N617">
-        <v>1145.485</v>
+        <v>1145.527</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618" t="s">
         <v>20</v>
       </c>
       <c r="C618">
-        <v>134.486</v>
+        <v>134.426</v>
       </c>
       <c r="D618">
         <v>42.973</v>
       </c>
       <c r="E618">
-        <v>177.459</v>
+        <v>177.399</v>
       </c>
       <c r="F618">
         <v>3.255</v>
       </c>
       <c r="G618">
         <v>23.256</v>
       </c>
       <c r="H618">
         <v>31.408</v>
       </c>
       <c r="I618">
         <v>57.918</v>
       </c>
       <c r="J618">
-        <v>235.377</v>
+        <v>235.317</v>
       </c>
       <c r="K618">
         <v>413.943</v>
       </c>
       <c r="L618">
-        <v>649.32</v>
+        <v>649.26</v>
       </c>
       <c r="M618">
-        <v>618.789</v>
+        <v>618.801</v>
       </c>
       <c r="N618">
-        <v>1268.109</v>
+        <v>1268.06</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619" t="s">
         <v>20</v>
       </c>
       <c r="C619">
-        <v>116.532</v>
+        <v>116.495</v>
       </c>
       <c r="D619">
         <v>33.529</v>
       </c>
       <c r="E619">
-        <v>150.061</v>
+        <v>150.025</v>
       </c>
       <c r="F619">
         <v>3.363</v>
       </c>
       <c r="G619">
         <v>24.292</v>
       </c>
       <c r="H619">
         <v>32.455</v>
       </c>
       <c r="I619">
         <v>60.11</v>
       </c>
       <c r="J619">
-        <v>210.172</v>
+        <v>210.135</v>
       </c>
       <c r="K619">
         <v>544.947</v>
       </c>
       <c r="L619">
-        <v>755.119</v>
+        <v>755.082</v>
       </c>
       <c r="M619">
-        <v>845.912</v>
+        <v>845.916</v>
       </c>
       <c r="N619">
-        <v>1601.031</v>
+        <v>1600.998</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620" t="s">
         <v>20</v>
       </c>
       <c r="C620">
-        <v>109.773</v>
+        <v>108.934</v>
       </c>
       <c r="D620">
         <v>29.967</v>
       </c>
       <c r="E620">
-        <v>139.74</v>
+        <v>138.901</v>
       </c>
       <c r="F620">
         <v>3.363</v>
       </c>
       <c r="G620">
         <v>23.684</v>
       </c>
       <c r="H620">
         <v>32.455</v>
       </c>
       <c r="I620">
         <v>59.502</v>
       </c>
       <c r="J620">
-        <v>199.243</v>
+        <v>198.403</v>
       </c>
       <c r="K620">
         <v>550.902</v>
       </c>
       <c r="L620">
-        <v>750.145</v>
+        <v>749.305</v>
       </c>
       <c r="M620">
-        <v>828.823</v>
+        <v>828.828</v>
       </c>
       <c r="N620">
-        <v>1578.968</v>
+        <v>1578.134</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621" t="s">
         <v>20</v>
       </c>
       <c r="C621">
-        <v>118.348</v>
+        <v>118.418</v>
       </c>
       <c r="D621">
         <v>44.17</v>
       </c>
       <c r="E621">
-        <v>162.519</v>
+        <v>162.589</v>
       </c>
       <c r="F621">
         <v>3.255</v>
       </c>
       <c r="G621">
         <v>20.725</v>
       </c>
       <c r="H621">
         <v>31.408</v>
       </c>
       <c r="I621">
         <v>55.388</v>
       </c>
       <c r="J621">
-        <v>217.906</v>
+        <v>217.976</v>
       </c>
       <c r="K621">
         <v>453.138</v>
       </c>
       <c r="L621">
-        <v>671.044</v>
+        <v>671.114</v>
       </c>
       <c r="M621">
-        <v>625.988</v>
+        <v>625.991</v>
       </c>
       <c r="N621">
-        <v>1297.031</v>
+        <v>1297.105</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622" t="s">
         <v>20</v>
       </c>
       <c r="C622">
-        <v>236.067</v>
+        <v>236.023</v>
       </c>
       <c r="D622">
         <v>65.451</v>
       </c>
       <c r="E622">
-        <v>301.519</v>
+        <v>301.474</v>
       </c>
       <c r="F622">
         <v>3.363</v>
       </c>
       <c r="G622">
         <v>19.404</v>
       </c>
       <c r="H622">
         <v>32.455</v>
       </c>
       <c r="I622">
         <v>55.222</v>
       </c>
       <c r="J622">
-        <v>356.74</v>
+        <v>356.696</v>
       </c>
       <c r="K622">
         <v>352.507</v>
       </c>
       <c r="L622">
-        <v>709.247</v>
+        <v>709.203</v>
       </c>
       <c r="M622">
-        <v>489.842</v>
+        <v>489.843</v>
       </c>
       <c r="N622">
-        <v>1199.089</v>
+        <v>1199.045</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623" t="s">
         <v>20</v>
       </c>
       <c r="C623">
-        <v>514.685</v>
+        <v>514.499</v>
       </c>
       <c r="D623">
         <v>93.84</v>
       </c>
       <c r="E623">
-        <v>608.525</v>
+        <v>608.339</v>
       </c>
       <c r="F623">
         <v>3.255</v>
       </c>
       <c r="G623">
         <v>15.944</v>
       </c>
       <c r="H623">
         <v>31.408</v>
       </c>
       <c r="I623">
         <v>50.607</v>
       </c>
       <c r="J623">
-        <v>659.132</v>
+        <v>658.946</v>
       </c>
       <c r="K623">
         <v>347.705</v>
       </c>
       <c r="L623">
-        <v>1006.837</v>
+        <v>1006.651</v>
       </c>
       <c r="M623">
-        <v>504.168</v>
+        <v>504.167</v>
       </c>
       <c r="N623">
-        <v>1511.005</v>
+        <v>1510.818</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624" t="s">
         <v>20</v>
       </c>
       <c r="C624">
-        <v>684.19</v>
+        <v>685.187</v>
       </c>
       <c r="D624">
         <v>121.03</v>
       </c>
       <c r="E624">
-        <v>805.22</v>
+        <v>806.217</v>
       </c>
       <c r="F624">
         <v>3.363</v>
       </c>
       <c r="G624">
         <v>14.398</v>
       </c>
       <c r="H624">
         <v>32.455</v>
       </c>
       <c r="I624">
         <v>50.216</v>
       </c>
       <c r="J624">
-        <v>855.436</v>
+        <v>856.433</v>
       </c>
       <c r="K624">
         <v>405.745</v>
       </c>
       <c r="L624">
-        <v>1261.181</v>
+        <v>1262.178</v>
       </c>
       <c r="M624">
-        <v>601.821</v>
+        <v>601.819</v>
       </c>
       <c r="N624">
-        <v>1863.001</v>
+        <v>1863.997</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625" t="s">
         <v>20</v>
       </c>
       <c r="C625">
-        <v>966.407</v>
+        <v>967.797</v>
       </c>
       <c r="D625">
-        <v>150.756</v>
+        <v>146.997</v>
       </c>
       <c r="E625">
-        <v>1117.163</v>
+        <v>1114.794</v>
       </c>
       <c r="F625">
         <v>3.354</v>
       </c>
       <c r="G625">
         <v>14.679</v>
       </c>
       <c r="H625">
         <v>30.341</v>
       </c>
       <c r="I625">
         <v>48.374</v>
       </c>
       <c r="J625">
-        <v>1165.537</v>
+        <v>1163.169</v>
       </c>
       <c r="K625">
         <v>485.71</v>
       </c>
       <c r="L625">
-        <v>1651.247</v>
+        <v>1648.879</v>
       </c>
       <c r="M625">
-        <v>747.415</v>
+        <v>747.635</v>
       </c>
       <c r="N625">
-        <v>2398.662</v>
+        <v>2396.514</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626" t="s">
         <v>20</v>
       </c>
       <c r="C626">
-        <v>669.256</v>
+        <v>667.046</v>
       </c>
       <c r="D626">
-        <v>134.718</v>
+        <v>131.94</v>
       </c>
       <c r="E626">
-        <v>803.974</v>
+        <v>798.987</v>
       </c>
       <c r="F626">
         <v>3.138</v>
       </c>
       <c r="G626">
         <v>16.578</v>
       </c>
       <c r="H626">
         <v>28.383</v>
       </c>
       <c r="I626">
         <v>48.1</v>
       </c>
       <c r="J626">
-        <v>852.073</v>
+        <v>847.086</v>
       </c>
       <c r="K626">
         <v>394.008</v>
       </c>
       <c r="L626">
-        <v>1246.082</v>
+        <v>1241.094</v>
       </c>
       <c r="M626">
-        <v>519.993</v>
+        <v>520.035</v>
       </c>
       <c r="N626">
-        <v>1766.075</v>
+        <v>1761.13</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627" t="s">
         <v>20</v>
       </c>
       <c r="C627">
-        <v>526.523</v>
+        <v>527.208</v>
       </c>
       <c r="D627">
-        <v>108.128</v>
+        <v>105.671</v>
       </c>
       <c r="E627">
-        <v>634.65</v>
+        <v>632.879</v>
       </c>
       <c r="F627">
         <v>3.354</v>
       </c>
       <c r="G627">
         <v>22.055</v>
       </c>
       <c r="H627">
         <v>30.341</v>
       </c>
       <c r="I627">
         <v>55.75</v>
       </c>
       <c r="J627">
-        <v>690.4</v>
+        <v>688.629</v>
       </c>
       <c r="K627">
         <v>348.717</v>
       </c>
       <c r="L627">
-        <v>1039.117</v>
+        <v>1037.346</v>
       </c>
       <c r="M627">
-        <v>462.144</v>
+        <v>462.166</v>
       </c>
       <c r="N627">
-        <v>1501.261</v>
+        <v>1499.512</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628" t="s">
         <v>20</v>
       </c>
       <c r="C628">
-        <v>328.686</v>
+        <v>328.951</v>
       </c>
       <c r="D628">
-        <v>72.537</v>
+        <v>70.835</v>
       </c>
       <c r="E628">
-        <v>401.223</v>
+        <v>399.785</v>
       </c>
       <c r="F628">
         <v>3.246</v>
       </c>
       <c r="G628">
         <v>24.33</v>
       </c>
       <c r="H628">
         <v>29.362</v>
       </c>
       <c r="I628">
         <v>56.938</v>
       </c>
       <c r="J628">
-        <v>458.161</v>
+        <v>456.723</v>
       </c>
       <c r="K628">
         <v>323.028</v>
       </c>
       <c r="L628">
-        <v>781.189</v>
+        <v>779.751</v>
       </c>
       <c r="M628">
-        <v>418.876</v>
+        <v>418.884</v>
       </c>
       <c r="N628">
-        <v>1200.064</v>
+        <v>1198.635</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629" t="s">
         <v>20</v>
       </c>
       <c r="C629">
-        <v>178.288</v>
+        <v>178.497</v>
       </c>
       <c r="D629">
-        <v>54.318</v>
+        <v>53.256</v>
       </c>
       <c r="E629">
-        <v>232.606</v>
+        <v>231.753</v>
       </c>
       <c r="F629">
         <v>3.354</v>
       </c>
       <c r="G629">
         <v>26.437</v>
       </c>
       <c r="H629">
         <v>30.341</v>
       </c>
       <c r="I629">
         <v>60.132</v>
       </c>
       <c r="J629">
-        <v>292.738</v>
+        <v>291.885</v>
       </c>
       <c r="K629">
         <v>367.147</v>
       </c>
       <c r="L629">
-        <v>659.885</v>
+        <v>659.032</v>
       </c>
       <c r="M629">
-        <v>519.213</v>
+        <v>519.191</v>
       </c>
       <c r="N629">
-        <v>1179.099</v>
+        <v>1178.223</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630" t="s">
         <v>20</v>
       </c>
       <c r="C630">
-        <v>126.34</v>
+        <v>128.017</v>
       </c>
       <c r="D630">
-        <v>41.121</v>
+        <v>40.429</v>
       </c>
       <c r="E630">
-        <v>167.462</v>
+        <v>168.446</v>
       </c>
       <c r="F630">
         <v>3.246</v>
       </c>
       <c r="G630">
         <v>26.508</v>
       </c>
       <c r="H630">
         <v>29.362</v>
       </c>
       <c r="I630">
         <v>59.116</v>
       </c>
       <c r="J630">
-        <v>226.577</v>
+        <v>227.561</v>
       </c>
       <c r="K630">
         <v>473.997</v>
       </c>
       <c r="L630">
-        <v>700.574</v>
+        <v>701.558</v>
       </c>
       <c r="M630">
-        <v>687.952</v>
+        <v>687.783</v>
       </c>
       <c r="N630">
-        <v>1388.526</v>
+        <v>1389.341</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631" t="s">
         <v>20</v>
       </c>
       <c r="C631">
-        <v>111.06</v>
+        <v>111.245</v>
       </c>
       <c r="D631">
-        <v>31.858</v>
+        <v>31.208</v>
       </c>
       <c r="E631">
-        <v>142.918</v>
+        <v>142.454</v>
       </c>
       <c r="F631">
         <v>3.354</v>
       </c>
       <c r="G631">
         <v>27.12</v>
       </c>
       <c r="H631">
         <v>30.341</v>
       </c>
       <c r="I631">
         <v>60.815</v>
       </c>
       <c r="J631">
-        <v>203.733</v>
+        <v>203.269</v>
       </c>
       <c r="K631">
         <v>562.411</v>
       </c>
       <c r="L631">
-        <v>766.144</v>
+        <v>765.68</v>
       </c>
       <c r="M631">
-        <v>835.271</v>
+        <v>835.317</v>
       </c>
       <c r="N631">
-        <v>1601.415</v>
+        <v>1600.997</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632" t="s">
         <v>20</v>
       </c>
       <c r="C632">
-        <v>109.213</v>
+        <v>109.089</v>
       </c>
       <c r="D632">
-        <v>29.655</v>
+        <v>28.987</v>
       </c>
       <c r="E632">
-        <v>138.867</v>
+        <v>138.076</v>
       </c>
       <c r="F632">
         <v>3.354</v>
       </c>
       <c r="G632">
         <v>25.973</v>
       </c>
       <c r="H632">
         <v>30.341</v>
       </c>
       <c r="I632">
         <v>59.667</v>
       </c>
       <c r="J632">
-        <v>198.535</v>
+        <v>197.743</v>
       </c>
       <c r="K632">
         <v>542.844</v>
       </c>
       <c r="L632">
-        <v>741.379</v>
+        <v>740.587</v>
       </c>
       <c r="M632">
-        <v>797.066</v>
+        <v>797.037</v>
       </c>
       <c r="N632">
-        <v>1538.445</v>
+        <v>1537.624</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633" t="s">
         <v>20</v>
       </c>
       <c r="C633">
-        <v>117.853</v>
+        <v>116.738</v>
       </c>
       <c r="D633">
-        <v>41.76</v>
+        <v>41.015</v>
       </c>
       <c r="E633">
-        <v>159.612</v>
+        <v>157.752</v>
       </c>
       <c r="F633">
         <v>3.246</v>
       </c>
       <c r="G633">
         <v>23.15</v>
       </c>
       <c r="H633">
         <v>29.362</v>
       </c>
       <c r="I633">
         <v>55.758</v>
       </c>
       <c r="J633">
-        <v>215.37</v>
+        <v>213.51</v>
       </c>
       <c r="K633">
         <v>434.484</v>
       </c>
       <c r="L633">
-        <v>649.854</v>
+        <v>647.994</v>
       </c>
       <c r="M633">
-        <v>596.918</v>
+        <v>596.651</v>
       </c>
       <c r="N633">
-        <v>1246.772</v>
+        <v>1244.645</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634" t="s">
         <v>20</v>
       </c>
       <c r="C634">
-        <v>201.001</v>
+        <v>200.561</v>
       </c>
       <c r="D634">
-        <v>63.777</v>
+        <v>62.442</v>
       </c>
       <c r="E634">
-        <v>264.778</v>
+        <v>263.003</v>
       </c>
       <c r="F634">
         <v>3.354</v>
       </c>
       <c r="G634">
         <v>20.951</v>
       </c>
       <c r="H634">
         <v>30.341</v>
       </c>
       <c r="I634">
         <v>54.646</v>
       </c>
       <c r="J634">
-        <v>319.424</v>
+        <v>317.649</v>
       </c>
       <c r="K634">
         <v>361.956</v>
       </c>
       <c r="L634">
-        <v>681.38</v>
+        <v>679.605</v>
       </c>
       <c r="M634">
-        <v>487.883</v>
+        <v>487.696</v>
       </c>
       <c r="N634">
-        <v>1169.264</v>
+        <v>1167.301</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635" t="s">
         <v>20</v>
       </c>
       <c r="C635">
-        <v>427.181</v>
+        <v>426.518</v>
       </c>
       <c r="D635">
-        <v>89.624</v>
+        <v>87.415</v>
       </c>
       <c r="E635">
-        <v>516.804</v>
+        <v>513.934</v>
       </c>
       <c r="F635">
         <v>3.246</v>
       </c>
       <c r="G635">
         <v>16.909</v>
       </c>
       <c r="H635">
         <v>29.362</v>
       </c>
       <c r="I635">
         <v>49.517</v>
       </c>
       <c r="J635">
-        <v>566.321</v>
+        <v>563.451</v>
       </c>
       <c r="K635">
         <v>337.044</v>
       </c>
       <c r="L635">
-        <v>903.365</v>
+        <v>900.495</v>
       </c>
       <c r="M635">
-        <v>478.795</v>
+        <v>478.737</v>
       </c>
       <c r="N635">
-        <v>1382.16</v>
+        <v>1379.231</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636" t="s">
         <v>20</v>
       </c>
       <c r="C636">
-        <v>784.021</v>
+        <v>784.803</v>
       </c>
       <c r="D636">
-        <v>128.204</v>
+        <v>124.879</v>
       </c>
       <c r="E636">
-        <v>912.225</v>
+        <v>909.682</v>
       </c>
       <c r="F636">
         <v>3.354</v>
       </c>
       <c r="G636">
         <v>15.503</v>
       </c>
       <c r="H636">
         <v>30.341</v>
       </c>
       <c r="I636">
         <v>49.198</v>
       </c>
       <c r="J636">
-        <v>961.423</v>
+        <v>958.88</v>
       </c>
       <c r="K636">
         <v>428.219</v>
       </c>
       <c r="L636">
-        <v>1389.641</v>
+        <v>1387.099</v>
       </c>
       <c r="M636">
-        <v>634.202</v>
+        <v>634.396</v>
       </c>
       <c r="N636">
-        <v>2023.843</v>
+        <v>2021.495</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637" t="s">
         <v>20</v>
       </c>
       <c r="C637">
-        <v>1071.453</v>
+        <v>1071.436</v>
       </c>
       <c r="D637">
-        <v>162.563</v>
+        <v>156.705</v>
       </c>
       <c r="E637">
-        <v>1234.016</v>
+        <v>1228.141</v>
       </c>
       <c r="F637">
         <v>3.363</v>
       </c>
       <c r="G637">
-        <v>16.125</v>
+        <v>16.126</v>
       </c>
       <c r="H637">
         <v>31.061</v>
       </c>
       <c r="I637">
-        <v>50.549</v>
+        <v>50.55</v>
       </c>
       <c r="J637">
-        <v>1284.565</v>
+        <v>1278.691</v>
       </c>
       <c r="K637">
-        <v>521.41</v>
+        <v>519.745</v>
       </c>
       <c r="L637">
-        <v>1805.975</v>
+        <v>1798.436</v>
       </c>
       <c r="M637">
-        <v>795.45</v>
+        <v>794.117</v>
       </c>
       <c r="N637">
-        <v>2601.425</v>
+        <v>2592.553</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638" t="s">
         <v>20</v>
       </c>
       <c r="C638">
-        <v>823.446</v>
+        <v>822.307</v>
       </c>
       <c r="D638">
-        <v>147.33</v>
+        <v>143.047</v>
       </c>
       <c r="E638">
-        <v>970.777</v>
+        <v>965.354</v>
       </c>
       <c r="F638">
         <v>3.038</v>
       </c>
       <c r="G638">
-        <v>17.474</v>
+        <v>17.475</v>
       </c>
       <c r="H638">
         <v>28.055</v>
       </c>
       <c r="I638">
-        <v>48.566</v>
+        <v>48.567</v>
       </c>
       <c r="J638">
-        <v>1019.343</v>
+        <v>1013.921</v>
       </c>
       <c r="K638">
-        <v>436.568</v>
+        <v>435.089</v>
       </c>
       <c r="L638">
-        <v>1455.911</v>
+        <v>1449.01</v>
       </c>
       <c r="M638">
-        <v>590.904</v>
+        <v>589.793</v>
       </c>
       <c r="N638">
-        <v>2046.815</v>
+        <v>2038.803</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639" t="s">
         <v>20</v>
       </c>
       <c r="C639">
-        <v>548.791</v>
+        <v>544.827</v>
       </c>
       <c r="D639">
-        <v>108.83</v>
+        <v>105.918</v>
       </c>
       <c r="E639">
-        <v>657.621</v>
+        <v>650.745</v>
       </c>
       <c r="F639">
         <v>3.363</v>
       </c>
       <c r="G639">
-        <v>23.798</v>
+        <v>23.8</v>
       </c>
       <c r="H639">
         <v>31.061</v>
       </c>
       <c r="I639">
-        <v>58.223</v>
+        <v>58.224</v>
       </c>
       <c r="J639">
-        <v>715.843</v>
+        <v>708.97</v>
       </c>
       <c r="K639">
-        <v>372.975</v>
+        <v>371.801</v>
       </c>
       <c r="L639">
-        <v>1088.818</v>
+        <v>1080.771</v>
       </c>
       <c r="M639">
-        <v>483.931</v>
+        <v>482.947</v>
       </c>
       <c r="N639">
-        <v>1572.749</v>
+        <v>1563.718</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640" t="s">
         <v>20</v>
       </c>
       <c r="C640">
-        <v>337.484</v>
+        <v>336.199</v>
       </c>
       <c r="D640">
-        <v>72.441</v>
+        <v>70.72</v>
       </c>
       <c r="E640">
-        <v>409.925</v>
+        <v>406.919</v>
       </c>
       <c r="F640">
         <v>3.255</v>
       </c>
       <c r="G640">
-        <v>26.09</v>
+        <v>26.092</v>
       </c>
       <c r="H640">
         <v>30.059</v>
       </c>
       <c r="I640">
-        <v>59.404</v>
+        <v>59.406</v>
       </c>
       <c r="J640">
-        <v>469.329</v>
+        <v>466.325</v>
       </c>
       <c r="K640">
-        <v>333.002</v>
+        <v>332.009</v>
       </c>
       <c r="L640">
-        <v>802.331</v>
+        <v>798.334</v>
       </c>
       <c r="M640">
-        <v>432.836</v>
+        <v>432.093</v>
       </c>
       <c r="N640">
-        <v>1235.167</v>
+        <v>1230.428</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641" t="s">
         <v>20</v>
       </c>
       <c r="C641">
-        <v>194.518</v>
+        <v>194.492</v>
       </c>
       <c r="D641">
-        <v>56.208</v>
+        <v>55.419</v>
       </c>
       <c r="E641">
-        <v>250.727</v>
+        <v>249.911</v>
       </c>
       <c r="F641">
         <v>3.363</v>
       </c>
       <c r="G641">
-        <v>27.636</v>
+        <v>27.638</v>
       </c>
       <c r="H641">
         <v>31.061</v>
       </c>
       <c r="I641">
-        <v>62.06</v>
+        <v>62.062</v>
       </c>
       <c r="J641">
-        <v>312.787</v>
+        <v>311.973</v>
       </c>
       <c r="K641">
-        <v>358.86</v>
+        <v>357.768</v>
       </c>
       <c r="L641">
-        <v>671.647</v>
+        <v>669.741</v>
       </c>
       <c r="M641">
-        <v>493.402</v>
+        <v>492.675</v>
       </c>
       <c r="N641">
-        <v>1165.049</v>
+        <v>1162.416</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642" t="s">
         <v>20</v>
       </c>
       <c r="C642">
-        <v>134.076</v>
+        <v>133.766</v>
       </c>
       <c r="D642">
-        <v>41.511</v>
+        <v>41.469</v>
       </c>
       <c r="E642">
-        <v>175.587</v>
+        <v>175.235</v>
       </c>
       <c r="F642">
         <v>3.255</v>
       </c>
       <c r="G642">
-        <v>28.025</v>
+        <v>28.028</v>
       </c>
       <c r="H642">
         <v>30.059</v>
       </c>
       <c r="I642">
-        <v>61.339</v>
+        <v>61.342</v>
       </c>
       <c r="J642">
-        <v>236.926</v>
+        <v>236.577</v>
       </c>
       <c r="K642">
-        <v>464.819</v>
+        <v>463.425</v>
       </c>
       <c r="L642">
-        <v>701.744</v>
+        <v>700.002</v>
       </c>
       <c r="M642">
-        <v>674.088</v>
+        <v>673.118</v>
       </c>
       <c r="N642">
-        <v>1375.832</v>
+        <v>1373.12</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643" t="s">
         <v>20</v>
       </c>
       <c r="C643">
-        <v>114.719</v>
+        <v>114.821</v>
       </c>
       <c r="D643">
-        <v>32.432</v>
+        <v>32.481</v>
       </c>
       <c r="E643">
-        <v>147.151</v>
+        <v>147.302</v>
       </c>
       <c r="F643">
         <v>3.363</v>
       </c>
       <c r="G643">
-        <v>29.251</v>
+        <v>29.252</v>
       </c>
       <c r="H643">
         <v>31.061</v>
       </c>
       <c r="I643">
-        <v>63.675</v>
+        <v>63.677</v>
       </c>
       <c r="J643">
-        <v>210.827</v>
+        <v>210.979</v>
       </c>
       <c r="K643">
-        <v>574.44</v>
+        <v>573.252</v>
       </c>
       <c r="L643">
-        <v>785.267</v>
+        <v>784.231</v>
       </c>
       <c r="M643">
-        <v>859.712</v>
+        <v>856.729</v>
       </c>
       <c r="N643">
-        <v>1644.979</v>
+        <v>1640.96</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644" t="s">
         <v>20</v>
       </c>
       <c r="C644">
-        <v>109.093</v>
+        <v>107.995</v>
       </c>
       <c r="D644">
-        <v>30.788</v>
+        <v>30.804</v>
       </c>
       <c r="E644">
-        <v>139.881</v>
+        <v>138.799</v>
       </c>
       <c r="F644">
         <v>3.363</v>
       </c>
       <c r="G644">
-        <v>27.569</v>
+        <v>27.568</v>
       </c>
       <c r="H644">
         <v>31.061</v>
       </c>
       <c r="I644">
-        <v>61.993</v>
+        <v>61.992</v>
       </c>
       <c r="J644">
-        <v>201.874</v>
+        <v>200.791</v>
       </c>
       <c r="K644">
-        <v>530.977</v>
+        <v>529.556</v>
       </c>
       <c r="L644">
-        <v>732.852</v>
+        <v>730.347</v>
       </c>
       <c r="M644">
-        <v>761.207</v>
+        <v>758.629</v>
       </c>
       <c r="N644">
-        <v>1494.058</v>
+        <v>1488.976</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645" t="s">
         <v>20</v>
       </c>
       <c r="C645">
-        <v>115.758</v>
+        <v>116.29</v>
       </c>
       <c r="D645">
-        <v>42.665</v>
+        <v>42.431</v>
       </c>
       <c r="E645">
-        <v>158.423</v>
+        <v>158.72</v>
       </c>
       <c r="F645">
         <v>3.255</v>
       </c>
       <c r="G645">
-        <v>25.035</v>
+        <v>24.049</v>
       </c>
       <c r="H645">
         <v>30.059</v>
       </c>
       <c r="I645">
-        <v>58.349</v>
+        <v>57.363</v>
       </c>
       <c r="J645">
-        <v>216.771</v>
+        <v>216.083</v>
       </c>
       <c r="K645">
-        <v>431.81</v>
+        <v>432.565</v>
       </c>
       <c r="L645">
-        <v>648.581</v>
+        <v>648.648</v>
       </c>
       <c r="M645">
-        <v>615.634</v>
+        <v>612.678</v>
       </c>
       <c r="N645">
-        <v>1264.215</v>
+        <v>1261.326</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646" t="s">
         <v>20</v>
       </c>
       <c r="C646">
-        <v>221.529</v>
+        <v>223.51</v>
       </c>
       <c r="D646">
-        <v>64.578</v>
+        <v>65.912</v>
       </c>
       <c r="E646">
-        <v>286.108</v>
+        <v>289.422</v>
       </c>
       <c r="F646">
         <v>3.363</v>
       </c>
       <c r="G646">
-        <v>22.673</v>
+        <v>22.678</v>
       </c>
       <c r="H646">
         <v>31.061</v>
       </c>
       <c r="I646">
-        <v>57.097</v>
+        <v>57.102</v>
       </c>
       <c r="J646">
-        <v>343.205</v>
+        <v>346.524</v>
       </c>
       <c r="K646">
-        <v>365.003</v>
+        <v>366.153</v>
       </c>
       <c r="L646">
-        <v>708.207</v>
+        <v>712.677</v>
       </c>
       <c r="M646">
-        <v>497.605</v>
+        <v>498.722</v>
       </c>
       <c r="N646">
-        <v>1205.812</v>
+        <v>1211.399</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647" t="s">
+        <v>20</v>
+      </c>
+      <c r="C647">
+        <v>486.529</v>
+      </c>
+      <c r="D647">
+        <v>91.24</v>
+      </c>
+      <c r="E647">
+        <v>577.769</v>
+      </c>
+      <c r="F647">
+        <v>3.255</v>
+      </c>
+      <c r="G647">
+        <v>18.035</v>
+      </c>
+      <c r="H647">
+        <v>30.059</v>
+      </c>
+      <c r="I647">
+        <v>51.348</v>
+      </c>
+      <c r="J647">
+        <v>629.117</v>
+      </c>
+      <c r="K647">
+        <v>345.371</v>
+      </c>
+      <c r="L647">
+        <v>974.488</v>
+      </c>
+      <c r="M647">
+        <v>510.879</v>
+      </c>
+      <c r="N647">
+        <v>1485.368</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648" t="s">
+        <v>20</v>
+      </c>
+      <c r="C648">
+        <v>853.193</v>
+      </c>
+      <c r="D648">
+        <v>129.779</v>
+      </c>
+      <c r="E648">
+        <v>982.972</v>
+      </c>
+      <c r="F648">
+        <v>3.363</v>
+      </c>
+      <c r="G648">
+        <v>16.628</v>
+      </c>
+      <c r="H648">
+        <v>31.061</v>
+      </c>
+      <c r="I648">
+        <v>51.052</v>
+      </c>
+      <c r="J648">
+        <v>1034.025</v>
+      </c>
+      <c r="K648">
+        <v>442.423</v>
+      </c>
+      <c r="L648">
+        <v>1476.448</v>
+      </c>
+      <c r="M648">
+        <v>664.627</v>
+      </c>
+      <c r="N648">
+        <v>2141.075</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="61.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="92.12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -31999,84 +32087,128 @@
       </c>
       <c r="J87">
         <v>6290.757</v>
       </c>
       <c r="K87">
         <v>4947.486</v>
       </c>
       <c r="L87">
         <v>11238.243</v>
       </c>
       <c r="M87">
         <v>7082.695</v>
       </c>
       <c r="N87">
         <v>18320.938</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88" t="s">
         <v>20</v>
       </c>
       <c r="C88">
-        <v>4545.451</v>
+        <v>4545.452</v>
       </c>
       <c r="D88">
-        <v>946.456</v>
+        <v>925.075</v>
       </c>
       <c r="E88">
-        <v>5491.907</v>
+        <v>5470.527</v>
       </c>
       <c r="F88">
         <v>39.6</v>
       </c>
       <c r="G88">
         <v>260.193</v>
       </c>
       <c r="H88">
         <v>358.217</v>
       </c>
       <c r="I88">
         <v>658.011</v>
       </c>
       <c r="J88">
-        <v>6149.918</v>
+        <v>6128.538</v>
       </c>
       <c r="K88">
         <v>5059.565</v>
       </c>
       <c r="L88">
-        <v>11209.483</v>
+        <v>11188.102</v>
       </c>
       <c r="M88">
         <v>7162.939</v>
       </c>
       <c r="N88">
-        <v>18372.422</v>
+        <v>18351.041</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89" t="s">
+        <v>20</v>
+      </c>
+      <c r="C89">
+        <v>5005.291</v>
+      </c>
+      <c r="D89">
+        <v>965.924</v>
+      </c>
+      <c r="E89">
+        <v>5971.215</v>
+      </c>
+      <c r="F89">
+        <v>39.6</v>
+      </c>
+      <c r="G89">
+        <v>277.367</v>
+      </c>
+      <c r="H89">
+        <v>365.719</v>
+      </c>
+      <c r="I89">
+        <v>682.686</v>
+      </c>
+      <c r="J89">
+        <v>6653.901</v>
+      </c>
+      <c r="K89">
+        <v>5169.157</v>
+      </c>
+      <c r="L89">
+        <v>11823.058</v>
+      </c>
+      <c r="M89">
+        <v>7347.083</v>
+      </c>
+      <c r="N89">
+        <v>19170.141</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>