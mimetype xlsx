--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 2.2 Residential Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Residential Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Solar Energy Consumed by the Residential Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="61.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="92.12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -25997,2665 +25997,2753 @@
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589" t="s">
         <v>20</v>
       </c>
       <c r="C589">
         <v>928.506</v>
       </c>
       <c r="D589">
         <v>141.373</v>
       </c>
       <c r="E589">
         <v>1069.878</v>
       </c>
       <c r="F589">
         <v>3.363</v>
       </c>
       <c r="G589">
         <v>9.292</v>
       </c>
       <c r="H589">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="I589">
-        <v>42.959</v>
+        <v>42.924</v>
       </c>
       <c r="J589">
-        <v>1112.837</v>
+        <v>1112.803</v>
       </c>
       <c r="K589">
         <v>466.36</v>
       </c>
       <c r="L589">
-        <v>1579.197</v>
+        <v>1579.163</v>
       </c>
       <c r="M589">
         <v>713.461</v>
       </c>
       <c r="N589">
-        <v>2292.658</v>
+        <v>2292.624</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590" t="s">
         <v>20</v>
       </c>
       <c r="C590">
         <v>908.529</v>
       </c>
       <c r="D590">
         <v>145.389</v>
       </c>
       <c r="E590">
         <v>1053.918</v>
       </c>
       <c r="F590">
         <v>3.038</v>
       </c>
       <c r="G590">
         <v>9.898</v>
       </c>
       <c r="H590">
-        <v>27.371</v>
+        <v>27.34</v>
       </c>
       <c r="I590">
-        <v>40.306</v>
+        <v>40.275</v>
       </c>
       <c r="J590">
-        <v>1094.224</v>
+        <v>1094.193</v>
       </c>
       <c r="K590">
         <v>431.787</v>
       </c>
       <c r="L590">
-        <v>1526.011</v>
+        <v>1525.98</v>
       </c>
       <c r="M590">
         <v>678.399</v>
       </c>
       <c r="N590">
-        <v>2204.41</v>
+        <v>2204.379</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591" t="s">
         <v>20</v>
       </c>
       <c r="C591">
         <v>595.167</v>
       </c>
       <c r="D591">
         <v>109.029</v>
       </c>
       <c r="E591">
         <v>704.197</v>
       </c>
       <c r="F591">
         <v>3.363</v>
       </c>
       <c r="G591">
         <v>14.135</v>
       </c>
       <c r="H591">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="I591">
-        <v>47.802</v>
+        <v>47.767</v>
       </c>
       <c r="J591">
-        <v>751.998</v>
+        <v>751.964</v>
       </c>
       <c r="K591">
         <v>390.244</v>
       </c>
       <c r="L591">
-        <v>1142.242</v>
+        <v>1142.208</v>
       </c>
       <c r="M591">
         <v>535.333</v>
       </c>
       <c r="N591">
-        <v>1677.575</v>
+        <v>1677.541</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592" t="s">
         <v>20</v>
       </c>
       <c r="C592">
         <v>354.503</v>
       </c>
       <c r="D592">
         <v>75.866</v>
       </c>
       <c r="E592">
         <v>430.369</v>
       </c>
       <c r="F592">
         <v>3.255</v>
       </c>
       <c r="G592">
         <v>15.71</v>
       </c>
       <c r="H592">
-        <v>29.326</v>
+        <v>29.292</v>
       </c>
       <c r="I592">
-        <v>48.29</v>
+        <v>48.257</v>
       </c>
       <c r="J592">
-        <v>478.659</v>
+        <v>478.625</v>
       </c>
       <c r="K592">
         <v>320.356</v>
       </c>
       <c r="L592">
-        <v>799.014</v>
+        <v>798.981</v>
       </c>
       <c r="M592">
         <v>449.527</v>
       </c>
       <c r="N592">
-        <v>1248.541</v>
+        <v>1248.508</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593" t="s">
         <v>20</v>
       </c>
       <c r="C593">
         <v>225.761</v>
       </c>
       <c r="D593">
         <v>58.259</v>
       </c>
       <c r="E593">
         <v>284.02</v>
       </c>
       <c r="F593">
         <v>3.363</v>
       </c>
       <c r="G593">
         <v>17.317</v>
       </c>
       <c r="H593">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="I593">
-        <v>50.983</v>
+        <v>50.949</v>
       </c>
       <c r="J593">
-        <v>335.003</v>
+        <v>334.969</v>
       </c>
       <c r="K593">
         <v>345.159</v>
       </c>
       <c r="L593">
-        <v>680.162</v>
+        <v>680.128</v>
       </c>
       <c r="M593">
         <v>519.034</v>
       </c>
       <c r="N593">
-        <v>1199.197</v>
+        <v>1199.162</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594" t="s">
         <v>20</v>
       </c>
       <c r="C594">
         <v>134.248</v>
       </c>
       <c r="D594">
         <v>41.887</v>
       </c>
       <c r="E594">
         <v>176.135</v>
       </c>
       <c r="F594">
         <v>3.255</v>
       </c>
       <c r="G594">
         <v>17.464</v>
       </c>
       <c r="H594">
-        <v>29.326</v>
+        <v>29.292</v>
       </c>
       <c r="I594">
-        <v>50.044</v>
+        <v>50.011</v>
       </c>
       <c r="J594">
-        <v>226.179</v>
+        <v>226.146</v>
       </c>
       <c r="K594">
         <v>450.908</v>
       </c>
       <c r="L594">
-        <v>677.087</v>
+        <v>677.054</v>
       </c>
       <c r="M594">
         <v>720.993</v>
       </c>
       <c r="N594">
-        <v>1398.08</v>
+        <v>1398.047</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595" t="s">
         <v>20</v>
       </c>
       <c r="C595">
         <v>116.977</v>
       </c>
       <c r="D595">
         <v>33.605</v>
       </c>
       <c r="E595">
         <v>150.582</v>
       </c>
       <c r="F595">
         <v>3.363</v>
       </c>
       <c r="G595">
         <v>17.667</v>
       </c>
       <c r="H595">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="I595">
-        <v>51.333</v>
+        <v>51.299</v>
       </c>
       <c r="J595">
-        <v>201.915</v>
+        <v>201.881</v>
       </c>
       <c r="K595">
         <v>527.135</v>
       </c>
       <c r="L595">
-        <v>729.051</v>
+        <v>729.017</v>
       </c>
       <c r="M595">
         <v>847.731</v>
       </c>
       <c r="N595">
-        <v>1576.782</v>
+        <v>1576.748</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596" t="s">
         <v>20</v>
       </c>
       <c r="C596">
         <v>110.308</v>
       </c>
       <c r="D596">
         <v>31.226</v>
       </c>
       <c r="E596">
         <v>141.534</v>
       </c>
       <c r="F596">
         <v>3.363</v>
       </c>
       <c r="G596">
         <v>16.656</v>
       </c>
       <c r="H596">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="I596">
-        <v>50.322</v>
+        <v>50.288</v>
       </c>
       <c r="J596">
-        <v>191.856</v>
+        <v>191.822</v>
       </c>
       <c r="K596">
         <v>538.386</v>
       </c>
       <c r="L596">
-        <v>730.242</v>
+        <v>730.208</v>
       </c>
       <c r="M596">
         <v>856.35</v>
       </c>
       <c r="N596">
-        <v>1586.591</v>
+        <v>1586.557</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597" t="s">
         <v>20</v>
       </c>
       <c r="C597">
         <v>122.785</v>
       </c>
       <c r="D597">
         <v>44.65</v>
       </c>
       <c r="E597">
         <v>167.435</v>
       </c>
       <c r="F597">
         <v>3.255</v>
       </c>
       <c r="G597">
         <v>14.731</v>
       </c>
       <c r="H597">
-        <v>29.326</v>
+        <v>29.292</v>
       </c>
       <c r="I597">
-        <v>47.311</v>
+        <v>47.278</v>
       </c>
       <c r="J597">
-        <v>214.746</v>
+        <v>214.713</v>
       </c>
       <c r="K597">
         <v>447.352</v>
       </c>
       <c r="L597">
-        <v>662.098</v>
+        <v>662.064</v>
       </c>
       <c r="M597">
         <v>641.12</v>
       </c>
       <c r="N597">
-        <v>1303.218</v>
+        <v>1303.185</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598" t="s">
         <v>20</v>
       </c>
       <c r="C598">
         <v>199.582</v>
       </c>
       <c r="D598">
         <v>67.328</v>
       </c>
       <c r="E598">
         <v>266.91</v>
       </c>
       <c r="F598">
         <v>3.363</v>
       </c>
       <c r="G598">
         <v>12.871</v>
       </c>
       <c r="H598">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="I598">
-        <v>46.538</v>
+        <v>46.504</v>
       </c>
       <c r="J598">
-        <v>313.447</v>
+        <v>313.413</v>
       </c>
       <c r="K598">
         <v>354.821</v>
       </c>
       <c r="L598">
-        <v>668.269</v>
+        <v>668.235</v>
       </c>
       <c r="M598">
         <v>510.531</v>
       </c>
       <c r="N598">
-        <v>1178.8</v>
+        <v>1178.766</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599" t="s">
         <v>20</v>
       </c>
       <c r="C599">
         <v>499.698</v>
       </c>
       <c r="D599">
         <v>97.24</v>
       </c>
       <c r="E599">
         <v>596.938</v>
       </c>
       <c r="F599">
         <v>3.255</v>
       </c>
       <c r="G599">
         <v>11.318</v>
       </c>
       <c r="H599">
-        <v>29.326</v>
+        <v>29.292</v>
       </c>
       <c r="I599">
-        <v>43.898</v>
+        <v>43.865</v>
       </c>
       <c r="J599">
-        <v>640.836</v>
+        <v>640.803</v>
       </c>
       <c r="K599">
         <v>343.216</v>
       </c>
       <c r="L599">
-        <v>984.052</v>
+        <v>984.019</v>
       </c>
       <c r="M599">
         <v>513.907</v>
       </c>
       <c r="N599">
-        <v>1497.959</v>
+        <v>1497.926</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600" t="s">
         <v>20</v>
       </c>
       <c r="C600">
         <v>693.848</v>
       </c>
       <c r="D600">
         <v>121.631</v>
       </c>
       <c r="E600">
         <v>815.479</v>
       </c>
       <c r="F600">
         <v>3.363</v>
       </c>
       <c r="G600">
         <v>10.22</v>
       </c>
       <c r="H600">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="I600">
-        <v>43.886</v>
+        <v>43.852</v>
       </c>
       <c r="J600">
-        <v>859.365</v>
+        <v>859.331</v>
       </c>
       <c r="K600">
         <v>401.577</v>
       </c>
       <c r="L600">
-        <v>1260.942</v>
+        <v>1260.908</v>
       </c>
       <c r="M600">
         <v>595.138</v>
       </c>
       <c r="N600">
-        <v>1856.08</v>
+        <v>1856.045</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601" t="s">
         <v>20</v>
       </c>
       <c r="C601">
         <v>992.128</v>
       </c>
       <c r="D601">
-        <v>156.798</v>
+        <v>156.811</v>
       </c>
       <c r="E601">
-        <v>1148.926</v>
+        <v>1148.94</v>
       </c>
       <c r="F601">
         <v>3.363</v>
       </c>
       <c r="G601">
         <v>10.826</v>
       </c>
       <c r="H601">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="I601">
-        <v>52.367</v>
+        <v>52.324</v>
       </c>
       <c r="J601">
-        <v>1201.293</v>
+        <v>1201.264</v>
       </c>
       <c r="K601">
         <v>479.4</v>
       </c>
       <c r="L601">
-        <v>1680.693</v>
+        <v>1680.664</v>
       </c>
       <c r="M601">
         <v>746.76</v>
       </c>
       <c r="N601">
-        <v>2427.453</v>
+        <v>2427.424</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602" t="s">
         <v>20</v>
       </c>
       <c r="C602">
         <v>819.673</v>
       </c>
       <c r="D602">
-        <v>144.355</v>
+        <v>144.364</v>
       </c>
       <c r="E602">
-        <v>964.028</v>
+        <v>964.037</v>
       </c>
       <c r="F602">
         <v>3.038</v>
       </c>
       <c r="G602">
         <v>11.941</v>
       </c>
       <c r="H602">
-        <v>34.483</v>
+        <v>34.444</v>
       </c>
       <c r="I602">
-        <v>49.461</v>
+        <v>49.423</v>
       </c>
       <c r="J602">
-        <v>1013.49</v>
+        <v>1013.46</v>
       </c>
       <c r="K602">
         <v>427.668</v>
       </c>
       <c r="L602">
-        <v>1441.158</v>
+        <v>1441.128</v>
       </c>
       <c r="M602">
         <v>605.13</v>
       </c>
       <c r="N602">
-        <v>2046.287</v>
+        <v>2046.258</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603" t="s">
         <v>20</v>
       </c>
       <c r="C603">
         <v>609.428</v>
       </c>
       <c r="D603">
-        <v>109.82</v>
+        <v>109.824</v>
       </c>
       <c r="E603">
-        <v>719.248</v>
+        <v>719.252</v>
       </c>
       <c r="F603">
         <v>3.363</v>
       </c>
       <c r="G603">
         <v>16.468</v>
       </c>
       <c r="H603">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="I603">
-        <v>58.009</v>
+        <v>57.967</v>
       </c>
       <c r="J603">
-        <v>777.257</v>
+        <v>777.219</v>
       </c>
       <c r="K603">
         <v>380.228</v>
       </c>
       <c r="L603">
-        <v>1157.485</v>
+        <v>1157.447</v>
       </c>
       <c r="M603">
         <v>512.232</v>
       </c>
       <c r="N603">
-        <v>1669.718</v>
+        <v>1669.68</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604" t="s">
         <v>20</v>
       </c>
       <c r="C604">
         <v>398.038</v>
       </c>
       <c r="D604">
         <v>76.477</v>
       </c>
       <c r="E604">
-        <v>474.515</v>
+        <v>474.516</v>
       </c>
       <c r="F604">
         <v>3.255</v>
       </c>
       <c r="G604">
         <v>18.342</v>
       </c>
       <c r="H604">
-        <v>36.946</v>
+        <v>36.905</v>
       </c>
       <c r="I604">
-        <v>58.542</v>
+        <v>58.501</v>
       </c>
       <c r="J604">
-        <v>533.057</v>
+        <v>533.017</v>
       </c>
       <c r="K604">
         <v>332.437</v>
       </c>
       <c r="L604">
-        <v>865.495</v>
+        <v>865.454</v>
       </c>
       <c r="M604">
         <v>437.582</v>
       </c>
       <c r="N604">
-        <v>1303.077</v>
+        <v>1303.037</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605" t="s">
         <v>20</v>
       </c>
       <c r="C605">
         <v>208.269</v>
       </c>
       <c r="D605">
         <v>55.741</v>
       </c>
       <c r="E605">
-        <v>264.011</v>
+        <v>264.01</v>
       </c>
       <c r="F605">
         <v>3.363</v>
       </c>
       <c r="G605">
         <v>20.212</v>
       </c>
       <c r="H605">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="I605">
-        <v>61.753</v>
+        <v>61.71</v>
       </c>
       <c r="J605">
-        <v>325.763</v>
+        <v>325.721</v>
       </c>
       <c r="K605">
         <v>375.561</v>
       </c>
       <c r="L605">
-        <v>701.325</v>
+        <v>701.282</v>
       </c>
       <c r="M605">
         <v>551.587</v>
       </c>
       <c r="N605">
-        <v>1252.911</v>
+        <v>1252.869</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606" t="s">
         <v>20</v>
       </c>
       <c r="C606">
         <v>128.278</v>
       </c>
       <c r="D606">
-        <v>42.509</v>
+        <v>42.508</v>
       </c>
       <c r="E606">
         <v>170.786</v>
       </c>
       <c r="F606">
         <v>3.255</v>
       </c>
       <c r="G606">
         <v>20.172</v>
       </c>
       <c r="H606">
-        <v>36.946</v>
+        <v>36.905</v>
       </c>
       <c r="I606">
-        <v>60.373</v>
+        <v>60.332</v>
       </c>
       <c r="J606">
-        <v>231.159</v>
+        <v>231.117</v>
       </c>
       <c r="K606">
         <v>465.091</v>
       </c>
       <c r="L606">
-        <v>696.25</v>
+        <v>696.208</v>
       </c>
       <c r="M606">
         <v>703.976</v>
       </c>
       <c r="N606">
-        <v>1400.225</v>
+        <v>1400.184</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607" t="s">
         <v>20</v>
       </c>
       <c r="C607">
         <v>114.118</v>
       </c>
       <c r="D607">
-        <v>33.641</v>
+        <v>33.64</v>
       </c>
       <c r="E607">
         <v>147.759</v>
       </c>
       <c r="F607">
         <v>3.363</v>
       </c>
       <c r="G607">
         <v>20.802</v>
       </c>
       <c r="H607">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="I607">
-        <v>62.343</v>
+        <v>62.3</v>
       </c>
       <c r="J607">
-        <v>210.102</v>
+        <v>210.059</v>
       </c>
       <c r="K607">
         <v>560.512</v>
       </c>
       <c r="L607">
-        <v>770.613</v>
+        <v>770.571</v>
       </c>
       <c r="M607">
         <v>878.443</v>
       </c>
       <c r="N607">
-        <v>1649.056</v>
+        <v>1649.014</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608" t="s">
         <v>20</v>
       </c>
       <c r="C608">
         <v>106.516</v>
       </c>
       <c r="D608">
         <v>30.9</v>
       </c>
       <c r="E608">
         <v>137.416</v>
       </c>
       <c r="F608">
         <v>3.363</v>
       </c>
       <c r="G608">
         <v>20.085</v>
       </c>
       <c r="H608">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="I608">
-        <v>61.625</v>
+        <v>61.583</v>
       </c>
       <c r="J608">
-        <v>199.041</v>
+        <v>198.999</v>
       </c>
       <c r="K608">
         <v>546.846</v>
       </c>
       <c r="L608">
-        <v>745.888</v>
+        <v>745.845</v>
       </c>
       <c r="M608">
         <v>824.042</v>
       </c>
       <c r="N608">
-        <v>1569.93</v>
+        <v>1569.887</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609" t="s">
         <v>20</v>
       </c>
       <c r="C609">
         <v>118.071</v>
       </c>
       <c r="D609">
-        <v>44.53</v>
+        <v>44.529</v>
       </c>
       <c r="E609">
-        <v>162.601</v>
+        <v>162.599</v>
       </c>
       <c r="F609">
         <v>3.255</v>
       </c>
       <c r="G609">
         <v>17.992</v>
       </c>
       <c r="H609">
-        <v>36.946</v>
+        <v>36.905</v>
       </c>
       <c r="I609">
-        <v>58.192</v>
+        <v>58.151</v>
       </c>
       <c r="J609">
-        <v>220.793</v>
+        <v>220.751</v>
       </c>
       <c r="K609">
         <v>440.971</v>
       </c>
       <c r="L609">
-        <v>661.764</v>
+        <v>661.722</v>
       </c>
       <c r="M609">
         <v>617.545</v>
       </c>
       <c r="N609">
-        <v>1279.309</v>
+        <v>1279.267</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610" t="s">
         <v>20</v>
       </c>
       <c r="C610">
         <v>250.366</v>
       </c>
       <c r="D610">
-        <v>70.387</v>
+        <v>70.382</v>
       </c>
       <c r="E610">
-        <v>320.753</v>
+        <v>320.748</v>
       </c>
       <c r="F610">
         <v>3.363</v>
       </c>
       <c r="G610">
         <v>16.548</v>
       </c>
       <c r="H610">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="I610">
-        <v>58.089</v>
+        <v>58.046</v>
       </c>
       <c r="J610">
-        <v>378.842</v>
+        <v>378.794</v>
       </c>
       <c r="K610">
         <v>340.491</v>
       </c>
       <c r="L610">
-        <v>719.332</v>
+        <v>719.285</v>
       </c>
       <c r="M610">
         <v>480.469</v>
       </c>
       <c r="N610">
-        <v>1199.801</v>
+        <v>1199.754</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611" t="s">
         <v>20</v>
       </c>
       <c r="C611">
         <v>531.412</v>
       </c>
       <c r="D611">
-        <v>94.969</v>
+        <v>94.959</v>
       </c>
       <c r="E611">
-        <v>626.381</v>
+        <v>626.371</v>
       </c>
       <c r="F611">
         <v>3.255</v>
       </c>
       <c r="G611">
         <v>13.423</v>
       </c>
       <c r="H611">
-        <v>36.946</v>
+        <v>36.905</v>
       </c>
       <c r="I611">
-        <v>53.623</v>
+        <v>53.582</v>
       </c>
       <c r="J611">
-        <v>680.004</v>
+        <v>679.953</v>
       </c>
       <c r="K611">
         <v>351.955</v>
       </c>
       <c r="L611">
-        <v>1031.959</v>
+        <v>1031.908</v>
       </c>
       <c r="M611">
         <v>522.501</v>
       </c>
       <c r="N611">
-        <v>1554.46</v>
+        <v>1554.409</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612" t="s">
         <v>20</v>
       </c>
       <c r="C612">
         <v>864.754</v>
       </c>
       <c r="D612">
-        <v>131.672</v>
+        <v>131.662</v>
       </c>
       <c r="E612">
-        <v>996.426</v>
+        <v>996.416</v>
       </c>
       <c r="F612">
         <v>3.363</v>
       </c>
       <c r="G612">
         <v>12.28</v>
       </c>
       <c r="H612">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="I612">
-        <v>53.82</v>
+        <v>53.778</v>
       </c>
       <c r="J612">
-        <v>1050.246</v>
+        <v>1050.194</v>
       </c>
       <c r="K612">
         <v>448.343</v>
       </c>
       <c r="L612">
-        <v>1498.589</v>
+        <v>1498.536</v>
       </c>
       <c r="M612">
         <v>693.344</v>
       </c>
       <c r="N612">
-        <v>2191.933</v>
+        <v>2191.88</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613" t="s">
         <v>20</v>
       </c>
       <c r="C613">
         <v>836.462</v>
       </c>
       <c r="D613">
-        <v>140.483</v>
+        <v>140.478</v>
       </c>
       <c r="E613">
-        <v>976.945</v>
+        <v>976.94</v>
       </c>
       <c r="F613">
         <v>3.363</v>
       </c>
       <c r="G613">
-        <v>12.39</v>
+        <v>12.382</v>
       </c>
       <c r="H613">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="I613">
-        <v>48.208</v>
+        <v>48.108</v>
       </c>
       <c r="J613">
-        <v>1025.153</v>
+        <v>1025.048</v>
       </c>
       <c r="K613">
         <v>449.148</v>
       </c>
       <c r="L613">
-        <v>1474.301</v>
+        <v>1474.196</v>
       </c>
       <c r="M613">
         <v>641.739</v>
       </c>
       <c r="N613">
-        <v>2116.04</v>
+        <v>2115.935</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614" t="s">
         <v>20</v>
       </c>
       <c r="C614">
         <v>714.857</v>
       </c>
       <c r="D614">
-        <v>138.741</v>
+        <v>138.737</v>
       </c>
       <c r="E614">
-        <v>853.598</v>
+        <v>853.594</v>
       </c>
       <c r="F614">
         <v>3.038</v>
       </c>
       <c r="G614">
-        <v>13.648</v>
+        <v>13.64</v>
       </c>
       <c r="H614">
-        <v>29.314</v>
+        <v>29.231</v>
       </c>
       <c r="I614">
-        <v>46</v>
+        <v>45.908</v>
       </c>
       <c r="J614">
-        <v>899.598</v>
+        <v>899.502</v>
       </c>
       <c r="K614">
         <v>382.503</v>
       </c>
       <c r="L614">
-        <v>1282.101</v>
+        <v>1282.005</v>
       </c>
       <c r="M614">
         <v>509.325</v>
       </c>
       <c r="N614">
-        <v>1791.425</v>
+        <v>1791.33</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615" t="s">
         <v>20</v>
       </c>
       <c r="C615">
         <v>659.958</v>
       </c>
       <c r="D615">
-        <v>114.713</v>
+        <v>114.709</v>
       </c>
       <c r="E615">
-        <v>774.67</v>
+        <v>774.667</v>
       </c>
       <c r="F615">
         <v>3.363</v>
       </c>
       <c r="G615">
-        <v>18.658</v>
+        <v>18.646</v>
       </c>
       <c r="H615">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="I615">
-        <v>54.476</v>
+        <v>54.372</v>
       </c>
       <c r="J615">
-        <v>829.146</v>
+        <v>829.039</v>
       </c>
       <c r="K615">
         <v>376.743</v>
       </c>
       <c r="L615">
-        <v>1205.889</v>
+        <v>1205.782</v>
       </c>
       <c r="M615">
         <v>516.378</v>
       </c>
       <c r="N615">
-        <v>1722.267</v>
+        <v>1722.159</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616" t="s">
         <v>20</v>
       </c>
       <c r="C616">
         <v>352.543</v>
       </c>
       <c r="D616">
-        <v>73.14</v>
+        <v>73.139</v>
       </c>
       <c r="E616">
-        <v>425.683</v>
+        <v>425.682</v>
       </c>
       <c r="F616">
         <v>3.255</v>
       </c>
       <c r="G616">
-        <v>21.081</v>
+        <v>21.068</v>
       </c>
       <c r="H616">
-        <v>31.408</v>
+        <v>31.319</v>
       </c>
       <c r="I616">
-        <v>55.743</v>
+        <v>55.641</v>
       </c>
       <c r="J616">
-        <v>481.427</v>
+        <v>481.323</v>
       </c>
       <c r="K616">
         <v>328.22</v>
       </c>
       <c r="L616">
-        <v>809.647</v>
+        <v>809.543</v>
       </c>
       <c r="M616">
         <v>433.044</v>
       </c>
       <c r="N616">
-        <v>1242.69</v>
+        <v>1242.587</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617" t="s">
         <v>20</v>
       </c>
       <c r="C617">
         <v>205.497</v>
       </c>
       <c r="D617">
-        <v>57.242</v>
+        <v>57.243</v>
       </c>
       <c r="E617">
         <v>262.74</v>
       </c>
       <c r="F617">
         <v>3.363</v>
       </c>
       <c r="G617">
-        <v>23.801</v>
+        <v>23.787</v>
       </c>
       <c r="H617">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="I617">
-        <v>59.619</v>
+        <v>59.513</v>
       </c>
       <c r="J617">
-        <v>322.359</v>
+        <v>322.253</v>
       </c>
       <c r="K617">
         <v>341.987</v>
       </c>
       <c r="L617">
-        <v>664.345</v>
+        <v>664.239</v>
       </c>
       <c r="M617">
         <v>481.181</v>
       </c>
       <c r="N617">
-        <v>1145.527</v>
+        <v>1145.42</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618" t="s">
         <v>20</v>
       </c>
       <c r="C618">
         <v>134.426</v>
       </c>
       <c r="D618">
         <v>42.973</v>
       </c>
       <c r="E618">
         <v>177.399</v>
       </c>
       <c r="F618">
         <v>3.255</v>
       </c>
       <c r="G618">
-        <v>23.256</v>
+        <v>23.241</v>
       </c>
       <c r="H618">
-        <v>31.408</v>
+        <v>31.319</v>
       </c>
       <c r="I618">
-        <v>57.918</v>
+        <v>57.815</v>
       </c>
       <c r="J618">
-        <v>235.317</v>
+        <v>235.214</v>
       </c>
       <c r="K618">
         <v>413.943</v>
       </c>
       <c r="L618">
-        <v>649.26</v>
+        <v>649.156</v>
       </c>
       <c r="M618">
         <v>618.801</v>
       </c>
       <c r="N618">
-        <v>1268.06</v>
+        <v>1267.957</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619" t="s">
         <v>20</v>
       </c>
       <c r="C619">
         <v>116.495</v>
       </c>
       <c r="D619">
         <v>33.529</v>
       </c>
       <c r="E619">
-        <v>150.025</v>
+        <v>150.024</v>
       </c>
       <c r="F619">
         <v>3.363</v>
       </c>
       <c r="G619">
-        <v>24.292</v>
+        <v>24.278</v>
       </c>
       <c r="H619">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="I619">
-        <v>60.11</v>
+        <v>60.003</v>
       </c>
       <c r="J619">
-        <v>210.135</v>
+        <v>210.028</v>
       </c>
       <c r="K619">
         <v>544.947</v>
       </c>
       <c r="L619">
-        <v>755.082</v>
+        <v>754.975</v>
       </c>
       <c r="M619">
         <v>845.916</v>
       </c>
       <c r="N619">
-        <v>1600.998</v>
+        <v>1600.891</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620" t="s">
         <v>20</v>
       </c>
       <c r="C620">
         <v>108.934</v>
       </c>
       <c r="D620">
         <v>29.967</v>
       </c>
       <c r="E620">
         <v>138.901</v>
       </c>
       <c r="F620">
         <v>3.363</v>
       </c>
       <c r="G620">
-        <v>23.684</v>
+        <v>23.67</v>
       </c>
       <c r="H620">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="I620">
-        <v>59.502</v>
+        <v>59.396</v>
       </c>
       <c r="J620">
-        <v>198.403</v>
+        <v>198.297</v>
       </c>
       <c r="K620">
         <v>550.902</v>
       </c>
       <c r="L620">
-        <v>749.305</v>
+        <v>749.199</v>
       </c>
       <c r="M620">
         <v>828.828</v>
       </c>
       <c r="N620">
-        <v>1578.134</v>
+        <v>1578.027</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621" t="s">
         <v>20</v>
       </c>
       <c r="C621">
         <v>118.418</v>
       </c>
       <c r="D621">
         <v>44.17</v>
       </c>
       <c r="E621">
-        <v>162.589</v>
+        <v>162.588</v>
       </c>
       <c r="F621">
         <v>3.255</v>
       </c>
       <c r="G621">
-        <v>20.725</v>
+        <v>20.712</v>
       </c>
       <c r="H621">
-        <v>31.408</v>
+        <v>31.319</v>
       </c>
       <c r="I621">
-        <v>55.388</v>
+        <v>55.286</v>
       </c>
       <c r="J621">
-        <v>217.976</v>
+        <v>217.874</v>
       </c>
       <c r="K621">
         <v>453.138</v>
       </c>
       <c r="L621">
-        <v>671.114</v>
+        <v>671.011</v>
       </c>
       <c r="M621">
         <v>625.991</v>
       </c>
       <c r="N621">
-        <v>1297.105</v>
+        <v>1297.003</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622" t="s">
         <v>20</v>
       </c>
       <c r="C622">
         <v>236.023</v>
       </c>
       <c r="D622">
-        <v>65.451</v>
+        <v>65.452</v>
       </c>
       <c r="E622">
-        <v>301.474</v>
+        <v>301.475</v>
       </c>
       <c r="F622">
         <v>3.363</v>
       </c>
       <c r="G622">
-        <v>19.404</v>
+        <v>19.392</v>
       </c>
       <c r="H622">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="I622">
-        <v>55.222</v>
+        <v>55.118</v>
       </c>
       <c r="J622">
-        <v>356.696</v>
+        <v>356.593</v>
       </c>
       <c r="K622">
         <v>352.507</v>
       </c>
       <c r="L622">
-        <v>709.203</v>
+        <v>709.1</v>
       </c>
       <c r="M622">
         <v>489.843</v>
       </c>
       <c r="N622">
-        <v>1199.045</v>
+        <v>1198.942</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623" t="s">
         <v>20</v>
       </c>
       <c r="C623">
         <v>514.499</v>
       </c>
       <c r="D623">
-        <v>93.84</v>
+        <v>93.846</v>
       </c>
       <c r="E623">
-        <v>608.339</v>
+        <v>608.345</v>
       </c>
       <c r="F623">
         <v>3.255</v>
       </c>
       <c r="G623">
-        <v>15.944</v>
+        <v>15.935</v>
       </c>
       <c r="H623">
-        <v>31.408</v>
+        <v>31.319</v>
       </c>
       <c r="I623">
-        <v>50.607</v>
+        <v>50.508</v>
       </c>
       <c r="J623">
-        <v>658.946</v>
+        <v>658.853</v>
       </c>
       <c r="K623">
         <v>347.705</v>
       </c>
       <c r="L623">
-        <v>1006.651</v>
+        <v>1006.558</v>
       </c>
       <c r="M623">
         <v>504.167</v>
       </c>
       <c r="N623">
-        <v>1510.818</v>
+        <v>1510.725</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624" t="s">
         <v>20</v>
       </c>
       <c r="C624">
         <v>685.187</v>
       </c>
       <c r="D624">
-        <v>121.03</v>
+        <v>121.038</v>
       </c>
       <c r="E624">
-        <v>806.217</v>
+        <v>806.225</v>
       </c>
       <c r="F624">
         <v>3.363</v>
       </c>
       <c r="G624">
-        <v>14.398</v>
+        <v>14.39</v>
       </c>
       <c r="H624">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="I624">
-        <v>50.216</v>
+        <v>50.116</v>
       </c>
       <c r="J624">
-        <v>856.433</v>
+        <v>856.341</v>
       </c>
       <c r="K624">
         <v>405.745</v>
       </c>
       <c r="L624">
-        <v>1262.178</v>
+        <v>1262.085</v>
       </c>
       <c r="M624">
         <v>601.819</v>
       </c>
       <c r="N624">
-        <v>1863.997</v>
+        <v>1863.904</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625" t="s">
         <v>20</v>
       </c>
       <c r="C625">
         <v>967.797</v>
       </c>
       <c r="D625">
-        <v>146.997</v>
+        <v>146.992</v>
       </c>
       <c r="E625">
-        <v>1114.794</v>
+        <v>1114.79</v>
       </c>
       <c r="F625">
         <v>3.354</v>
       </c>
       <c r="G625">
-        <v>14.679</v>
+        <v>14.627</v>
       </c>
       <c r="H625">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="I625">
-        <v>48.374</v>
+        <v>47.388</v>
       </c>
       <c r="J625">
-        <v>1163.169</v>
+        <v>1162.178</v>
       </c>
       <c r="K625">
         <v>485.71</v>
       </c>
       <c r="L625">
-        <v>1648.879</v>
+        <v>1647.888</v>
       </c>
       <c r="M625">
         <v>747.635</v>
       </c>
       <c r="N625">
-        <v>2396.514</v>
+        <v>2395.524</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626" t="s">
         <v>20</v>
       </c>
       <c r="C626">
         <v>667.046</v>
       </c>
       <c r="D626">
-        <v>131.94</v>
+        <v>131.938</v>
       </c>
       <c r="E626">
-        <v>798.987</v>
+        <v>798.985</v>
       </c>
       <c r="F626">
         <v>3.138</v>
       </c>
       <c r="G626">
-        <v>16.578</v>
+        <v>16.523</v>
       </c>
       <c r="H626">
-        <v>28.383</v>
+        <v>27.51</v>
       </c>
       <c r="I626">
-        <v>48.1</v>
+        <v>47.171</v>
       </c>
       <c r="J626">
-        <v>847.086</v>
+        <v>846.156</v>
       </c>
       <c r="K626">
         <v>394.008</v>
       </c>
       <c r="L626">
-        <v>1241.094</v>
+        <v>1240.164</v>
       </c>
       <c r="M626">
         <v>520.035</v>
       </c>
       <c r="N626">
-        <v>1761.13</v>
+        <v>1760.199</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627" t="s">
         <v>20</v>
       </c>
       <c r="C627">
         <v>527.208</v>
       </c>
       <c r="D627">
-        <v>105.671</v>
+        <v>105.669</v>
       </c>
       <c r="E627">
-        <v>632.879</v>
+        <v>632.876</v>
       </c>
       <c r="F627">
         <v>3.354</v>
       </c>
       <c r="G627">
-        <v>22.055</v>
+        <v>22.044</v>
       </c>
       <c r="H627">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="I627">
-        <v>55.75</v>
+        <v>54.806</v>
       </c>
       <c r="J627">
-        <v>688.629</v>
+        <v>687.682</v>
       </c>
       <c r="K627">
         <v>348.717</v>
       </c>
       <c r="L627">
-        <v>1037.346</v>
+        <v>1036.399</v>
       </c>
       <c r="M627">
         <v>462.166</v>
       </c>
       <c r="N627">
-        <v>1499.512</v>
+        <v>1498.565</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628" t="s">
         <v>20</v>
       </c>
       <c r="C628">
         <v>328.951</v>
       </c>
       <c r="D628">
-        <v>70.835</v>
+        <v>70.834</v>
       </c>
       <c r="E628">
         <v>399.785</v>
       </c>
       <c r="F628">
         <v>3.246</v>
       </c>
       <c r="G628">
-        <v>24.33</v>
+        <v>24.294</v>
       </c>
       <c r="H628">
-        <v>29.362</v>
+        <v>28.459</v>
       </c>
       <c r="I628">
-        <v>56.938</v>
+        <v>55.998</v>
       </c>
       <c r="J628">
-        <v>456.723</v>
+        <v>455.783</v>
       </c>
       <c r="K628">
         <v>323.028</v>
       </c>
       <c r="L628">
-        <v>779.751</v>
+        <v>778.811</v>
       </c>
       <c r="M628">
         <v>418.884</v>
       </c>
       <c r="N628">
-        <v>1198.635</v>
+        <v>1197.694</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629" t="s">
         <v>20</v>
       </c>
       <c r="C629">
         <v>178.497</v>
       </c>
       <c r="D629">
-        <v>53.256</v>
+        <v>53.254</v>
       </c>
       <c r="E629">
-        <v>231.753</v>
+        <v>231.75</v>
       </c>
       <c r="F629">
         <v>3.354</v>
       </c>
       <c r="G629">
-        <v>26.437</v>
+        <v>26.397</v>
       </c>
       <c r="H629">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="I629">
-        <v>60.132</v>
+        <v>59.159</v>
       </c>
       <c r="J629">
-        <v>291.885</v>
+        <v>290.909</v>
       </c>
       <c r="K629">
         <v>367.147</v>
       </c>
       <c r="L629">
-        <v>659.032</v>
+        <v>658.056</v>
       </c>
       <c r="M629">
         <v>519.191</v>
       </c>
       <c r="N629">
-        <v>1178.223</v>
+        <v>1177.247</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630" t="s">
         <v>20</v>
       </c>
       <c r="C630">
         <v>128.017</v>
       </c>
       <c r="D630">
-        <v>40.429</v>
+        <v>40.427</v>
       </c>
       <c r="E630">
-        <v>168.446</v>
+        <v>168.444</v>
       </c>
       <c r="F630">
         <v>3.246</v>
       </c>
       <c r="G630">
-        <v>26.508</v>
+        <v>26.467</v>
       </c>
       <c r="H630">
-        <v>29.362</v>
+        <v>28.459</v>
       </c>
       <c r="I630">
-        <v>59.116</v>
+        <v>58.172</v>
       </c>
       <c r="J630">
-        <v>227.561</v>
+        <v>226.616</v>
       </c>
       <c r="K630">
         <v>473.997</v>
       </c>
       <c r="L630">
-        <v>701.558</v>
+        <v>700.612</v>
       </c>
       <c r="M630">
         <v>687.783</v>
       </c>
       <c r="N630">
-        <v>1389.341</v>
+        <v>1388.395</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631" t="s">
         <v>20</v>
       </c>
       <c r="C631">
         <v>111.245</v>
       </c>
       <c r="D631">
         <v>31.208</v>
       </c>
       <c r="E631">
-        <v>142.454</v>
+        <v>142.453</v>
       </c>
       <c r="F631">
         <v>3.354</v>
       </c>
       <c r="G631">
-        <v>27.12</v>
+        <v>27.077</v>
       </c>
       <c r="H631">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="I631">
-        <v>60.815</v>
+        <v>59.838</v>
       </c>
       <c r="J631">
-        <v>203.269</v>
+        <v>202.292</v>
       </c>
       <c r="K631">
         <v>562.411</v>
       </c>
       <c r="L631">
-        <v>765.68</v>
+        <v>764.703</v>
       </c>
       <c r="M631">
         <v>835.317</v>
       </c>
       <c r="N631">
-        <v>1600.997</v>
+        <v>1600.02</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632" t="s">
         <v>20</v>
       </c>
       <c r="C632">
         <v>109.089</v>
       </c>
       <c r="D632">
         <v>28.987</v>
       </c>
       <c r="E632">
-        <v>138.076</v>
+        <v>138.075</v>
       </c>
       <c r="F632">
         <v>3.354</v>
       </c>
       <c r="G632">
-        <v>25.973</v>
+        <v>25.927</v>
       </c>
       <c r="H632">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="I632">
-        <v>59.667</v>
+        <v>58.688</v>
       </c>
       <c r="J632">
-        <v>197.743</v>
+        <v>196.764</v>
       </c>
       <c r="K632">
         <v>542.844</v>
       </c>
       <c r="L632">
-        <v>740.587</v>
+        <v>739.607</v>
       </c>
       <c r="M632">
         <v>797.037</v>
       </c>
       <c r="N632">
-        <v>1537.624</v>
+        <v>1536.644</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633" t="s">
         <v>20</v>
       </c>
       <c r="C633">
         <v>116.738</v>
       </c>
       <c r="D633">
         <v>41.015</v>
       </c>
       <c r="E633">
         <v>157.752</v>
       </c>
       <c r="F633">
         <v>3.246</v>
       </c>
       <c r="G633">
-        <v>23.15</v>
+        <v>23.104</v>
       </c>
       <c r="H633">
-        <v>29.362</v>
+        <v>28.459</v>
       </c>
       <c r="I633">
-        <v>55.758</v>
+        <v>54.809</v>
       </c>
       <c r="J633">
-        <v>213.51</v>
+        <v>212.561</v>
       </c>
       <c r="K633">
         <v>434.484</v>
       </c>
       <c r="L633">
-        <v>647.994</v>
+        <v>647.045</v>
       </c>
       <c r="M633">
         <v>596.651</v>
       </c>
       <c r="N633">
-        <v>1244.645</v>
+        <v>1243.696</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634" t="s">
         <v>20</v>
       </c>
       <c r="C634">
         <v>200.561</v>
       </c>
       <c r="D634">
-        <v>62.442</v>
+        <v>62.445</v>
       </c>
       <c r="E634">
-        <v>263.003</v>
+        <v>263.006</v>
       </c>
       <c r="F634">
         <v>3.354</v>
       </c>
       <c r="G634">
-        <v>20.951</v>
+        <v>20.914</v>
       </c>
       <c r="H634">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="I634">
-        <v>54.646</v>
+        <v>53.676</v>
       </c>
       <c r="J634">
-        <v>317.649</v>
+        <v>316.681</v>
       </c>
       <c r="K634">
         <v>361.956</v>
       </c>
       <c r="L634">
-        <v>679.605</v>
+        <v>678.637</v>
       </c>
       <c r="M634">
         <v>487.696</v>
       </c>
       <c r="N634">
-        <v>1167.301</v>
+        <v>1166.334</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635" t="s">
         <v>20</v>
       </c>
       <c r="C635">
         <v>426.518</v>
       </c>
       <c r="D635">
-        <v>87.415</v>
+        <v>87.414</v>
       </c>
       <c r="E635">
-        <v>513.934</v>
+        <v>513.932</v>
       </c>
       <c r="F635">
         <v>3.246</v>
       </c>
       <c r="G635">
-        <v>16.909</v>
+        <v>16.883</v>
       </c>
       <c r="H635">
-        <v>29.362</v>
+        <v>28.459</v>
       </c>
       <c r="I635">
-        <v>49.517</v>
+        <v>48.588</v>
       </c>
       <c r="J635">
-        <v>563.451</v>
+        <v>562.52</v>
       </c>
       <c r="K635">
         <v>337.044</v>
       </c>
       <c r="L635">
-        <v>900.495</v>
+        <v>899.564</v>
       </c>
       <c r="M635">
         <v>478.737</v>
       </c>
       <c r="N635">
-        <v>1379.231</v>
+        <v>1378.301</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636" t="s">
         <v>20</v>
       </c>
       <c r="C636">
         <v>784.803</v>
       </c>
       <c r="D636">
-        <v>124.879</v>
+        <v>124.892</v>
       </c>
       <c r="E636">
-        <v>909.682</v>
+        <v>909.695</v>
       </c>
       <c r="F636">
         <v>3.354</v>
       </c>
       <c r="G636">
-        <v>15.503</v>
+        <v>15.51</v>
       </c>
       <c r="H636">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="I636">
-        <v>49.198</v>
+        <v>48.271</v>
       </c>
       <c r="J636">
-        <v>958.88</v>
+        <v>957.966</v>
       </c>
       <c r="K636">
         <v>428.219</v>
       </c>
       <c r="L636">
-        <v>1387.099</v>
+        <v>1386.185</v>
       </c>
       <c r="M636">
         <v>634.396</v>
       </c>
       <c r="N636">
-        <v>2021.495</v>
+        <v>2020.581</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637" t="s">
         <v>20</v>
       </c>
       <c r="C637">
-        <v>1071.436</v>
+        <v>1071.294</v>
       </c>
       <c r="D637">
-        <v>156.705</v>
+        <v>156.631</v>
       </c>
       <c r="E637">
-        <v>1228.141</v>
+        <v>1227.925</v>
       </c>
       <c r="F637">
         <v>3.363</v>
       </c>
       <c r="G637">
-        <v>16.126</v>
+        <v>16.309</v>
       </c>
       <c r="H637">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="I637">
-        <v>50.55</v>
+        <v>51.27</v>
       </c>
       <c r="J637">
-        <v>1278.691</v>
+        <v>1279.196</v>
       </c>
       <c r="K637">
         <v>519.745</v>
       </c>
       <c r="L637">
-        <v>1798.436</v>
+        <v>1798.941</v>
       </c>
       <c r="M637">
-        <v>794.117</v>
+        <v>793.77</v>
       </c>
       <c r="N637">
-        <v>2592.553</v>
+        <v>2592.711</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638" t="s">
         <v>20</v>
       </c>
       <c r="C638">
-        <v>822.307</v>
+        <v>822.561</v>
       </c>
       <c r="D638">
-        <v>143.047</v>
+        <v>143.056</v>
       </c>
       <c r="E638">
-        <v>965.354</v>
+        <v>965.617</v>
       </c>
       <c r="F638">
         <v>3.038</v>
       </c>
       <c r="G638">
-        <v>17.475</v>
+        <v>17.484</v>
       </c>
       <c r="H638">
-        <v>28.055</v>
+        <v>28.54</v>
       </c>
       <c r="I638">
-        <v>48.567</v>
+        <v>49.063</v>
       </c>
       <c r="J638">
-        <v>1013.921</v>
+        <v>1014.68</v>
       </c>
       <c r="K638">
         <v>435.089</v>
       </c>
       <c r="L638">
-        <v>1449.01</v>
+        <v>1449.769</v>
       </c>
       <c r="M638">
-        <v>589.793</v>
+        <v>589.541</v>
       </c>
       <c r="N638">
-        <v>2038.803</v>
+        <v>2039.31</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639" t="s">
         <v>20</v>
       </c>
       <c r="C639">
-        <v>544.827</v>
+        <v>545.091</v>
       </c>
       <c r="D639">
-        <v>105.918</v>
+        <v>105.924</v>
       </c>
       <c r="E639">
-        <v>650.745</v>
+        <v>651.015</v>
       </c>
       <c r="F639">
         <v>3.363</v>
       </c>
       <c r="G639">
-        <v>23.8</v>
+        <v>24.031</v>
       </c>
       <c r="H639">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="I639">
-        <v>58.224</v>
+        <v>58.993</v>
       </c>
       <c r="J639">
-        <v>708.97</v>
+        <v>710.008</v>
       </c>
       <c r="K639">
         <v>371.801</v>
       </c>
       <c r="L639">
-        <v>1080.771</v>
+        <v>1081.809</v>
       </c>
       <c r="M639">
-        <v>482.947</v>
+        <v>482.77</v>
       </c>
       <c r="N639">
-        <v>1563.718</v>
+        <v>1564.579</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640" t="s">
         <v>20</v>
       </c>
       <c r="C640">
-        <v>336.199</v>
+        <v>336.395</v>
       </c>
       <c r="D640">
-        <v>70.72</v>
+        <v>70.764</v>
       </c>
       <c r="E640">
-        <v>406.919</v>
+        <v>407.159</v>
       </c>
       <c r="F640">
         <v>3.255</v>
       </c>
       <c r="G640">
-        <v>26.092</v>
+        <v>26.317</v>
       </c>
       <c r="H640">
-        <v>30.059</v>
+        <v>30.579</v>
       </c>
       <c r="I640">
-        <v>59.406</v>
+        <v>60.151</v>
       </c>
       <c r="J640">
-        <v>466.325</v>
+        <v>467.31</v>
       </c>
       <c r="K640">
         <v>332.009</v>
       </c>
       <c r="L640">
-        <v>798.334</v>
+        <v>799.319</v>
       </c>
       <c r="M640">
-        <v>432.093</v>
+        <v>431.941</v>
       </c>
       <c r="N640">
-        <v>1230.428</v>
+        <v>1231.26</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641" t="s">
         <v>20</v>
       </c>
       <c r="C641">
-        <v>194.492</v>
+        <v>194.798</v>
       </c>
       <c r="D641">
-        <v>55.419</v>
+        <v>55.433</v>
       </c>
       <c r="E641">
-        <v>249.911</v>
+        <v>250.231</v>
       </c>
       <c r="F641">
         <v>3.363</v>
       </c>
       <c r="G641">
-        <v>27.638</v>
+        <v>27.718</v>
       </c>
       <c r="H641">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="I641">
-        <v>62.062</v>
+        <v>62.68</v>
       </c>
       <c r="J641">
-        <v>311.973</v>
+        <v>312.911</v>
       </c>
       <c r="K641">
         <v>357.768</v>
       </c>
       <c r="L641">
-        <v>669.741</v>
+        <v>670.679</v>
       </c>
       <c r="M641">
-        <v>492.675</v>
+        <v>492.507</v>
       </c>
       <c r="N641">
-        <v>1162.416</v>
+        <v>1163.186</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642" t="s">
         <v>20</v>
       </c>
       <c r="C642">
-        <v>133.766</v>
+        <v>134.025</v>
       </c>
       <c r="D642">
-        <v>41.469</v>
+        <v>41.465</v>
       </c>
       <c r="E642">
-        <v>175.235</v>
+        <v>175.491</v>
       </c>
       <c r="F642">
         <v>3.255</v>
       </c>
       <c r="G642">
-        <v>28.028</v>
+        <v>28.178</v>
       </c>
       <c r="H642">
-        <v>30.059</v>
+        <v>30.579</v>
       </c>
       <c r="I642">
-        <v>61.342</v>
+        <v>62.012</v>
       </c>
       <c r="J642">
-        <v>236.577</v>
+        <v>237.502</v>
       </c>
       <c r="K642">
         <v>463.425</v>
       </c>
       <c r="L642">
-        <v>700.002</v>
+        <v>700.927</v>
       </c>
       <c r="M642">
-        <v>673.118</v>
+        <v>672.868</v>
       </c>
       <c r="N642">
-        <v>1373.12</v>
+        <v>1373.796</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643" t="s">
         <v>20</v>
       </c>
       <c r="C643">
-        <v>114.821</v>
+        <v>114.754</v>
       </c>
       <c r="D643">
-        <v>32.481</v>
+        <v>32.483</v>
       </c>
       <c r="E643">
-        <v>147.302</v>
+        <v>147.238</v>
       </c>
       <c r="F643">
         <v>3.363</v>
       </c>
       <c r="G643">
-        <v>29.252</v>
+        <v>29.53</v>
       </c>
       <c r="H643">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="I643">
-        <v>63.677</v>
+        <v>64.492</v>
       </c>
       <c r="J643">
-        <v>210.979</v>
+        <v>211.729</v>
       </c>
       <c r="K643">
         <v>573.252</v>
       </c>
       <c r="L643">
-        <v>784.231</v>
+        <v>784.982</v>
       </c>
       <c r="M643">
-        <v>856.729</v>
+        <v>856.396</v>
       </c>
       <c r="N643">
-        <v>1640.96</v>
+        <v>1641.378</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644" t="s">
         <v>20</v>
       </c>
       <c r="C644">
-        <v>107.995</v>
+        <v>108.161</v>
       </c>
       <c r="D644">
-        <v>30.804</v>
+        <v>30.815</v>
       </c>
       <c r="E644">
-        <v>138.799</v>
+        <v>138.976</v>
       </c>
       <c r="F644">
         <v>3.363</v>
       </c>
       <c r="G644">
-        <v>27.568</v>
+        <v>27.743</v>
       </c>
       <c r="H644">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="I644">
-        <v>61.992</v>
+        <v>62.705</v>
       </c>
       <c r="J644">
-        <v>200.791</v>
+        <v>201.681</v>
       </c>
       <c r="K644">
         <v>529.556</v>
       </c>
       <c r="L644">
-        <v>730.347</v>
+        <v>731.237</v>
       </c>
       <c r="M644">
-        <v>758.629</v>
+        <v>758.348</v>
       </c>
       <c r="N644">
-        <v>1488.976</v>
+        <v>1489.585</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645" t="s">
         <v>20</v>
       </c>
       <c r="C645">
         <v>116.29</v>
       </c>
       <c r="D645">
-        <v>42.431</v>
+        <v>42.457</v>
       </c>
       <c r="E645">
-        <v>158.72</v>
+        <v>158.747</v>
       </c>
       <c r="F645">
         <v>3.255</v>
       </c>
       <c r="G645">
-        <v>24.049</v>
+        <v>24.104</v>
       </c>
       <c r="H645">
-        <v>30.059</v>
+        <v>30.579</v>
       </c>
       <c r="I645">
-        <v>57.363</v>
+        <v>57.937</v>
       </c>
       <c r="J645">
-        <v>216.083</v>
+        <v>216.684</v>
       </c>
       <c r="K645">
         <v>432.565</v>
       </c>
       <c r="L645">
-        <v>648.648</v>
+        <v>649.249</v>
       </c>
       <c r="M645">
-        <v>612.678</v>
+        <v>612.458</v>
       </c>
       <c r="N645">
-        <v>1261.326</v>
+        <v>1261.707</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646" t="s">
         <v>20</v>
       </c>
       <c r="C646">
-        <v>223.51</v>
+        <v>223.584</v>
       </c>
       <c r="D646">
-        <v>65.912</v>
+        <v>65.942</v>
       </c>
       <c r="E646">
-        <v>289.422</v>
+        <v>289.525</v>
       </c>
       <c r="F646">
         <v>3.363</v>
       </c>
       <c r="G646">
-        <v>22.678</v>
+        <v>22.904</v>
       </c>
       <c r="H646">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="I646">
-        <v>57.102</v>
+        <v>57.866</v>
       </c>
       <c r="J646">
-        <v>346.524</v>
+        <v>347.391</v>
       </c>
       <c r="K646">
         <v>366.153</v>
       </c>
       <c r="L646">
-        <v>712.677</v>
+        <v>713.544</v>
       </c>
       <c r="M646">
-        <v>498.722</v>
+        <v>498.536</v>
       </c>
       <c r="N646">
-        <v>1211.399</v>
+        <v>1212.08</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647" t="s">
         <v>20</v>
       </c>
       <c r="C647">
-        <v>486.529</v>
+        <v>487.981</v>
       </c>
       <c r="D647">
-        <v>91.24</v>
+        <v>91.268</v>
       </c>
       <c r="E647">
-        <v>577.769</v>
+        <v>579.249</v>
       </c>
       <c r="F647">
         <v>3.255</v>
       </c>
       <c r="G647">
-        <v>18.035</v>
+        <v>18.16</v>
       </c>
       <c r="H647">
-        <v>30.059</v>
+        <v>30.579</v>
       </c>
       <c r="I647">
-        <v>51.348</v>
+        <v>51.993</v>
       </c>
       <c r="J647">
-        <v>629.117</v>
+        <v>631.242</v>
       </c>
       <c r="K647">
         <v>345.371</v>
       </c>
       <c r="L647">
-        <v>974.488</v>
+        <v>976.613</v>
       </c>
       <c r="M647">
-        <v>510.879</v>
+        <v>510.692</v>
       </c>
       <c r="N647">
-        <v>1485.368</v>
+        <v>1487.305</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648" t="s">
         <v>20</v>
       </c>
       <c r="C648">
-        <v>853.193</v>
+        <v>853.183</v>
       </c>
       <c r="D648">
-        <v>129.779</v>
+        <v>129.686</v>
       </c>
       <c r="E648">
-        <v>982.972</v>
+        <v>982.869</v>
       </c>
       <c r="F648">
         <v>3.363</v>
       </c>
       <c r="G648">
-        <v>16.628</v>
+        <v>16.797</v>
       </c>
       <c r="H648">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="I648">
-        <v>51.052</v>
+        <v>51.759</v>
       </c>
       <c r="J648">
-        <v>1034.025</v>
+        <v>1034.628</v>
       </c>
       <c r="K648">
         <v>442.423</v>
       </c>
       <c r="L648">
-        <v>1476.448</v>
+        <v>1477.051</v>
       </c>
       <c r="M648">
-        <v>664.627</v>
+        <v>664.366</v>
       </c>
       <c r="N648">
-        <v>2141.075</v>
+        <v>2141.417</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649" t="s">
+        <v>20</v>
+      </c>
+      <c r="C649">
+        <v>1004.43</v>
+      </c>
+      <c r="D649">
+        <v>151.293</v>
+      </c>
+      <c r="E649">
+        <v>1155.723</v>
+      </c>
+      <c r="F649">
+        <v>3.363</v>
+      </c>
+      <c r="G649">
+        <v>17.672</v>
+      </c>
+      <c r="H649">
+        <v>29.174</v>
+      </c>
+      <c r="I649">
+        <v>50.209</v>
+      </c>
+      <c r="J649">
+        <v>1205.932</v>
+      </c>
+      <c r="K649">
+        <v>495.132</v>
+      </c>
+      <c r="L649">
+        <v>1701.064</v>
+      </c>
+      <c r="M649">
+        <v>741.27</v>
+      </c>
+      <c r="N649">
+        <v>2442.335</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650" t="s">
+        <v>20</v>
+      </c>
+      <c r="C650">
+        <v>744.271</v>
+      </c>
+      <c r="D650">
+        <v>138.621</v>
+      </c>
+      <c r="E650">
+        <v>882.892</v>
+      </c>
+      <c r="F650">
+        <v>3.038</v>
+      </c>
+      <c r="G650">
+        <v>18.731</v>
+      </c>
+      <c r="H650">
+        <v>26.35</v>
+      </c>
+      <c r="I650">
+        <v>48.12</v>
+      </c>
+      <c r="J650">
+        <v>931.012</v>
+      </c>
+      <c r="K650">
+        <v>436.923</v>
+      </c>
+      <c r="L650">
+        <v>1367.934</v>
+      </c>
+      <c r="M650">
+        <v>577.783</v>
+      </c>
+      <c r="N650">
+        <v>1945.717</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -31970,245 +32058,245 @@
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85" t="s">
         <v>20</v>
       </c>
       <c r="C85">
         <v>4888.885</v>
       </c>
       <c r="D85">
         <v>967.482</v>
       </c>
       <c r="E85">
         <v>5856.367</v>
       </c>
       <c r="F85">
         <v>39.6</v>
       </c>
       <c r="G85">
         <v>167.278</v>
       </c>
       <c r="H85">
-        <v>356.795</v>
+        <v>356.392</v>
       </c>
       <c r="I85">
-        <v>563.673</v>
+        <v>563.27</v>
       </c>
       <c r="J85">
-        <v>6420.04</v>
+        <v>6419.637</v>
       </c>
       <c r="K85">
         <v>5017.301</v>
       </c>
       <c r="L85">
-        <v>11437.341</v>
+        <v>11436.938</v>
       </c>
       <c r="M85">
         <v>7564.495</v>
       </c>
       <c r="N85">
-        <v>19001.837</v>
+        <v>19001.433</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86" t="s">
         <v>20</v>
       </c>
       <c r="C86">
         <v>5139.938</v>
       </c>
       <c r="D86">
         <v>991.798</v>
       </c>
       <c r="E86">
         <v>6131.735</v>
       </c>
       <c r="F86">
         <v>39.6</v>
       </c>
       <c r="G86">
         <v>199.092</v>
       </c>
       <c r="H86">
-        <v>449.504</v>
+        <v>449.006</v>
       </c>
       <c r="I86">
-        <v>688.196</v>
+        <v>687.698</v>
       </c>
       <c r="J86">
-        <v>6819.931</v>
+        <v>6819.433</v>
       </c>
       <c r="K86">
         <v>5149.504</v>
       </c>
       <c r="L86">
-        <v>11969.435</v>
+        <v>11968.937</v>
       </c>
       <c r="M86">
         <v>7552.861</v>
       </c>
       <c r="N86">
-        <v>19522.296</v>
+        <v>19521.798</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87" t="s">
         <v>20</v>
       </c>
       <c r="C87">
         <v>4682.467</v>
       </c>
       <c r="D87">
         <v>955.281</v>
       </c>
       <c r="E87">
         <v>5637.748</v>
       </c>
       <c r="F87">
         <v>39.6</v>
       </c>
       <c r="G87">
-        <v>231.282</v>
+        <v>231.14</v>
       </c>
       <c r="H87">
-        <v>382.127</v>
+        <v>381.043</v>
       </c>
       <c r="I87">
-        <v>653.009</v>
+        <v>651.784</v>
       </c>
       <c r="J87">
-        <v>6290.757</v>
+        <v>6289.531</v>
       </c>
       <c r="K87">
         <v>4947.486</v>
       </c>
       <c r="L87">
-        <v>11238.243</v>
+        <v>11237.017</v>
       </c>
       <c r="M87">
         <v>7082.695</v>
       </c>
       <c r="N87">
-        <v>18320.938</v>
+        <v>18319.713</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88" t="s">
         <v>20</v>
       </c>
       <c r="C88">
         <v>4545.452</v>
       </c>
       <c r="D88">
         <v>925.075</v>
       </c>
       <c r="E88">
         <v>5470.527</v>
       </c>
       <c r="F88">
         <v>39.6</v>
       </c>
       <c r="G88">
-        <v>260.193</v>
+        <v>259.767</v>
       </c>
       <c r="H88">
-        <v>358.217</v>
+        <v>347.196</v>
       </c>
       <c r="I88">
-        <v>658.011</v>
+        <v>646.563</v>
       </c>
       <c r="J88">
-        <v>6128.538</v>
+        <v>6117.09</v>
       </c>
       <c r="K88">
         <v>5059.565</v>
       </c>
       <c r="L88">
-        <v>11188.102</v>
+        <v>11176.655</v>
       </c>
       <c r="M88">
         <v>7162.939</v>
       </c>
       <c r="N88">
-        <v>18351.041</v>
+        <v>18339.594</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89" t="s">
         <v>20</v>
       </c>
       <c r="C89">
-        <v>5005.291</v>
+        <v>5008.047</v>
       </c>
       <c r="D89">
         <v>965.924</v>
       </c>
       <c r="E89">
-        <v>5971.215</v>
+        <v>5973.971</v>
       </c>
       <c r="F89">
         <v>39.6</v>
       </c>
       <c r="G89">
-        <v>277.367</v>
+        <v>279.275</v>
       </c>
       <c r="H89">
-        <v>365.719</v>
+        <v>372.046</v>
       </c>
       <c r="I89">
-        <v>682.686</v>
+        <v>690.921</v>
       </c>
       <c r="J89">
-        <v>6653.901</v>
+        <v>6664.892</v>
       </c>
       <c r="K89">
         <v>5169.157</v>
       </c>
       <c r="L89">
-        <v>11823.058</v>
+        <v>11834.049</v>
       </c>
       <c r="M89">
-        <v>7347.083</v>
+        <v>7344.288</v>
       </c>
       <c r="N89">
-        <v>19170.141</v>
+        <v>19178.336</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>