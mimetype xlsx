--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 2.2 Residential Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Residential Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Solar Energy Consumed by the Residential Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="61.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="92.12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -20186,8564 +20186,8608 @@
       </c>
       <c r="N456">
         <v>2260.964</v>
       </c>
     </row>
     <row r="457" spans="1:26">
       <c r="A457" s="6">
         <v>40179.0</v>
       </c>
       <c r="B457" t="s">
         <v>20</v>
       </c>
       <c r="C457">
         <v>952.14</v>
       </c>
       <c r="D457">
         <v>169.187</v>
       </c>
       <c r="E457">
         <v>1121.327</v>
       </c>
       <c r="F457">
         <v>3.125</v>
       </c>
       <c r="G457">
-        <v>3.197</v>
+        <v>3.2</v>
       </c>
       <c r="H457">
         <v>45.908</v>
       </c>
       <c r="I457">
-        <v>52.23</v>
+        <v>52.233</v>
       </c>
       <c r="J457">
-        <v>1173.557</v>
+        <v>1173.561</v>
       </c>
       <c r="K457">
         <v>503.27</v>
       </c>
       <c r="L457">
-        <v>1676.826</v>
+        <v>1676.83</v>
       </c>
       <c r="M457">
         <v>959.243</v>
       </c>
       <c r="N457">
-        <v>2636.069</v>
+        <v>2636.073</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" s="6">
         <v>40210.0</v>
       </c>
       <c r="B458" t="s">
         <v>20</v>
       </c>
       <c r="C458">
         <v>811.35</v>
       </c>
       <c r="D458">
         <v>154.516</v>
       </c>
       <c r="E458">
         <v>965.865</v>
       </c>
       <c r="F458">
         <v>2.823</v>
       </c>
       <c r="G458">
-        <v>3.446</v>
+        <v>3.45</v>
       </c>
       <c r="H458">
         <v>41.465</v>
       </c>
       <c r="I458">
-        <v>47.734</v>
+        <v>47.738</v>
       </c>
       <c r="J458">
-        <v>1013.599</v>
+        <v>1013.603</v>
       </c>
       <c r="K458">
         <v>419.131</v>
       </c>
       <c r="L458">
-        <v>1432.73</v>
+        <v>1432.734</v>
       </c>
       <c r="M458">
         <v>774.968</v>
       </c>
       <c r="N458">
-        <v>2207.698</v>
+        <v>2207.702</v>
       </c>
     </row>
     <row r="459" spans="1:26">
       <c r="A459" s="6">
         <v>40238.0</v>
       </c>
       <c r="B459" t="s">
         <v>20</v>
       </c>
       <c r="C459">
         <v>590.949</v>
       </c>
       <c r="D459">
         <v>106.721</v>
       </c>
       <c r="E459">
         <v>697.671</v>
       </c>
       <c r="F459">
         <v>3.125</v>
       </c>
       <c r="G459">
-        <v>4.748</v>
+        <v>4.753</v>
       </c>
       <c r="H459">
         <v>45.908</v>
       </c>
       <c r="I459">
-        <v>53.781</v>
+        <v>53.786</v>
       </c>
       <c r="J459">
-        <v>751.452</v>
+        <v>751.457</v>
       </c>
       <c r="K459">
         <v>381.427</v>
       </c>
       <c r="L459">
-        <v>1132.879</v>
+        <v>1132.885</v>
       </c>
       <c r="M459">
         <v>693.657</v>
       </c>
       <c r="N459">
-        <v>1826.536</v>
+        <v>1826.542</v>
       </c>
     </row>
     <row r="460" spans="1:26">
       <c r="A460" s="6">
         <v>40269.0</v>
       </c>
       <c r="B460" t="s">
         <v>20</v>
       </c>
       <c r="C460">
         <v>319.284</v>
       </c>
       <c r="D460">
         <v>69.956</v>
       </c>
       <c r="E460">
         <v>389.241</v>
       </c>
       <c r="F460">
         <v>3.025</v>
       </c>
       <c r="G460">
-        <v>5.233</v>
+        <v>5.239</v>
       </c>
       <c r="H460">
         <v>44.427</v>
       </c>
       <c r="I460">
-        <v>52.684</v>
+        <v>52.69</v>
       </c>
       <c r="J460">
-        <v>441.925</v>
+        <v>441.931</v>
       </c>
       <c r="K460">
         <v>300.414</v>
       </c>
       <c r="L460">
-        <v>742.339</v>
+        <v>742.345</v>
       </c>
       <c r="M460">
         <v>544.886</v>
       </c>
       <c r="N460">
-        <v>1287.226</v>
+        <v>1287.232</v>
       </c>
     </row>
     <row r="461" spans="1:26">
       <c r="A461" s="6">
         <v>40299.0</v>
       </c>
       <c r="B461" t="s">
         <v>20</v>
       </c>
       <c r="C461">
         <v>201.304</v>
       </c>
       <c r="D461">
         <v>64.078</v>
       </c>
       <c r="E461">
         <v>265.382</v>
       </c>
       <c r="F461">
         <v>3.125</v>
       </c>
       <c r="G461">
-        <v>5.777</v>
+        <v>5.783</v>
       </c>
       <c r="H461">
         <v>45.908</v>
       </c>
       <c r="I461">
-        <v>54.81</v>
+        <v>54.816</v>
       </c>
       <c r="J461">
-        <v>320.192</v>
+        <v>320.198</v>
       </c>
       <c r="K461">
         <v>323.604</v>
       </c>
       <c r="L461">
-        <v>643.796</v>
+        <v>643.803</v>
       </c>
       <c r="M461">
         <v>659.286</v>
       </c>
       <c r="N461">
-        <v>1303.082</v>
+        <v>1303.089</v>
       </c>
     </row>
     <row r="462" spans="1:26">
       <c r="A462" s="6">
         <v>40330.0</v>
       </c>
       <c r="B462" t="s">
         <v>20</v>
       </c>
       <c r="C462">
         <v>136.645</v>
       </c>
       <c r="D462">
         <v>60.623</v>
       </c>
       <c r="E462">
         <v>197.268</v>
       </c>
       <c r="F462">
         <v>3.025</v>
       </c>
       <c r="G462">
-        <v>5.829</v>
+        <v>5.835</v>
       </c>
       <c r="H462">
         <v>44.427</v>
       </c>
       <c r="I462">
-        <v>53.28</v>
+        <v>53.287</v>
       </c>
       <c r="J462">
-        <v>250.548</v>
+        <v>250.555</v>
       </c>
       <c r="K462">
         <v>435.016</v>
       </c>
       <c r="L462">
-        <v>685.565</v>
+        <v>685.571</v>
       </c>
       <c r="M462">
         <v>860.259</v>
       </c>
       <c r="N462">
-        <v>1545.824</v>
+        <v>1545.831</v>
       </c>
     </row>
     <row r="463" spans="1:26">
       <c r="A463" s="6">
         <v>40360.0</v>
       </c>
       <c r="B463" t="s">
         <v>20</v>
       </c>
       <c r="C463">
         <v>113.493</v>
       </c>
       <c r="D463">
         <v>51.505</v>
       </c>
       <c r="E463">
         <v>164.998</v>
       </c>
       <c r="F463">
         <v>3.125</v>
       </c>
       <c r="G463">
-        <v>6.119</v>
+        <v>6.126</v>
       </c>
       <c r="H463">
         <v>45.908</v>
       </c>
       <c r="I463">
-        <v>55.152</v>
+        <v>55.159</v>
       </c>
       <c r="J463">
-        <v>220.15</v>
+        <v>220.157</v>
       </c>
       <c r="K463">
         <v>527.798</v>
       </c>
       <c r="L463">
-        <v>747.948</v>
+        <v>747.955</v>
       </c>
       <c r="M463">
         <v>1034.289</v>
       </c>
       <c r="N463">
-        <v>1782.237</v>
+        <v>1782.244</v>
       </c>
     </row>
     <row r="464" spans="1:26">
       <c r="A464" s="6">
         <v>40391.0</v>
       </c>
       <c r="B464" t="s">
         <v>20</v>
       </c>
       <c r="C464">
         <v>109.183</v>
       </c>
       <c r="D464">
         <v>47.025</v>
       </c>
       <c r="E464">
         <v>156.208</v>
       </c>
       <c r="F464">
         <v>3.125</v>
       </c>
       <c r="G464">
-        <v>6.055</v>
+        <v>6.062</v>
       </c>
       <c r="H464">
         <v>45.908</v>
       </c>
       <c r="I464">
-        <v>55.088</v>
+        <v>55.095</v>
       </c>
       <c r="J464">
-        <v>211.297</v>
+        <v>211.304</v>
       </c>
       <c r="K464">
         <v>525.63</v>
       </c>
       <c r="L464">
-        <v>736.927</v>
+        <v>736.934</v>
       </c>
       <c r="M464">
         <v>1023.202</v>
       </c>
       <c r="N464">
-        <v>1760.129</v>
+        <v>1760.136</v>
       </c>
     </row>
     <row r="465" spans="1:26">
       <c r="A465" s="6">
         <v>40422.0</v>
       </c>
       <c r="B465" t="s">
         <v>20</v>
       </c>
       <c r="C465">
         <v>119.562</v>
       </c>
       <c r="D465">
         <v>46.703</v>
       </c>
       <c r="E465">
         <v>166.266</v>
       </c>
       <c r="F465">
         <v>3.025</v>
       </c>
       <c r="G465">
-        <v>5.523</v>
+        <v>5.529</v>
       </c>
       <c r="H465">
         <v>44.427</v>
       </c>
       <c r="I465">
-        <v>52.974</v>
+        <v>52.981</v>
       </c>
       <c r="J465">
-        <v>219.24</v>
+        <v>219.246</v>
       </c>
       <c r="K465">
         <v>425.076</v>
       </c>
       <c r="L465">
-        <v>644.316</v>
+        <v>644.322</v>
       </c>
       <c r="M465">
         <v>769.562</v>
       </c>
       <c r="N465">
-        <v>1413.878</v>
+        <v>1413.884</v>
       </c>
     </row>
     <row r="466" spans="1:26">
       <c r="A466" s="6">
         <v>40452.0</v>
       </c>
       <c r="B466" t="s">
         <v>20</v>
       </c>
       <c r="C466">
         <v>205.443</v>
       </c>
       <c r="D466">
         <v>76.527</v>
       </c>
       <c r="E466">
         <v>281.969</v>
       </c>
       <c r="F466">
         <v>3.125</v>
       </c>
       <c r="G466">
-        <v>5.033</v>
+        <v>5.039</v>
       </c>
       <c r="H466">
         <v>45.908</v>
       </c>
       <c r="I466">
-        <v>54.067</v>
+        <v>54.072</v>
       </c>
       <c r="J466">
-        <v>336.036</v>
+        <v>336.042</v>
       </c>
       <c r="K466">
         <v>329.9</v>
       </c>
       <c r="L466">
-        <v>665.935</v>
+        <v>665.941</v>
       </c>
       <c r="M466">
         <v>600.911</v>
       </c>
       <c r="N466">
-        <v>1266.847</v>
+        <v>1266.852</v>
       </c>
     </row>
     <row r="467" spans="1:26">
       <c r="A467" s="6">
         <v>40483.0</v>
       </c>
       <c r="B467" t="s">
         <v>20</v>
       </c>
       <c r="C467">
         <v>455.696</v>
       </c>
       <c r="D467">
         <v>106.873</v>
       </c>
       <c r="E467">
         <v>562.569</v>
       </c>
       <c r="F467">
         <v>3.025</v>
       </c>
       <c r="G467">
-        <v>4.129</v>
+        <v>4.134</v>
       </c>
       <c r="H467">
         <v>44.427</v>
       </c>
       <c r="I467">
-        <v>51.58</v>
+        <v>51.585</v>
       </c>
       <c r="J467">
-        <v>614.15</v>
+        <v>614.154</v>
       </c>
       <c r="K467">
         <v>317.883</v>
       </c>
       <c r="L467">
-        <v>932.032</v>
+        <v>932.037</v>
       </c>
       <c r="M467">
         <v>614.048</v>
       </c>
       <c r="N467">
-        <v>1546.081</v>
+        <v>1546.086</v>
       </c>
     </row>
     <row r="468" spans="1:26">
       <c r="A468" s="6">
         <v>40513.0</v>
       </c>
       <c r="B468" t="s">
         <v>20</v>
       </c>
       <c r="C468">
         <v>864.514</v>
       </c>
       <c r="D468">
         <v>166.728</v>
       </c>
       <c r="E468">
         <v>1031.241</v>
       </c>
       <c r="F468">
         <v>3.125</v>
       </c>
       <c r="G468">
-        <v>3.919</v>
+        <v>3.924</v>
       </c>
       <c r="H468">
         <v>45.908</v>
       </c>
       <c r="I468">
-        <v>52.952</v>
+        <v>52.957</v>
       </c>
       <c r="J468">
-        <v>1084.194</v>
+        <v>1084.198</v>
       </c>
       <c r="K468">
         <v>443.607</v>
       </c>
       <c r="L468">
-        <v>1527.801</v>
+        <v>1527.806</v>
       </c>
       <c r="M468">
         <v>890.82</v>
       </c>
       <c r="N468">
-        <v>2418.621</v>
+        <v>2418.625</v>
       </c>
     </row>
     <row r="469" spans="1:26">
       <c r="A469" s="6">
         <v>40544.0</v>
       </c>
       <c r="B469" t="s">
         <v>20</v>
       </c>
       <c r="C469">
         <v>989.316</v>
       </c>
       <c r="D469">
         <v>150.815</v>
       </c>
       <c r="E469">
         <v>1140.131</v>
       </c>
       <c r="F469">
         <v>3.363</v>
       </c>
       <c r="G469">
-        <v>3.371</v>
+        <v>3.379</v>
       </c>
       <c r="H469">
         <v>44.526</v>
       </c>
       <c r="I469">
-        <v>51.261</v>
+        <v>51.269</v>
       </c>
       <c r="J469">
-        <v>1191.392</v>
+        <v>1191.4</v>
       </c>
       <c r="K469">
         <v>494.95</v>
       </c>
       <c r="L469">
-        <v>1686.343</v>
+        <v>1686.35</v>
       </c>
       <c r="M469">
         <v>917.508</v>
       </c>
       <c r="N469">
-        <v>2603.851</v>
+        <v>2603.858</v>
       </c>
     </row>
     <row r="470" spans="1:26">
       <c r="A470" s="6">
         <v>40575.0</v>
       </c>
       <c r="B470" t="s">
         <v>20</v>
       </c>
       <c r="C470">
         <v>783.404</v>
       </c>
       <c r="D470">
         <v>133.695</v>
       </c>
       <c r="E470">
         <v>917.099</v>
       </c>
       <c r="F470">
         <v>3.038</v>
       </c>
       <c r="G470">
-        <v>3.634</v>
+        <v>3.642</v>
       </c>
       <c r="H470">
         <v>40.217</v>
       </c>
       <c r="I470">
-        <v>46.89</v>
+        <v>46.897</v>
       </c>
       <c r="J470">
-        <v>963.989</v>
+        <v>963.996</v>
       </c>
       <c r="K470">
         <v>409.815</v>
       </c>
       <c r="L470">
-        <v>1373.804</v>
+        <v>1373.812</v>
       </c>
       <c r="M470">
         <v>714.733</v>
       </c>
       <c r="N470">
-        <v>2088.537</v>
+        <v>2088.545</v>
       </c>
     </row>
     <row r="471" spans="1:26">
       <c r="A471" s="6">
         <v>40603.0</v>
       </c>
       <c r="B471" t="s">
         <v>20</v>
       </c>
       <c r="C471">
         <v>606.535</v>
       </c>
       <c r="D471">
         <v>106.203</v>
       </c>
       <c r="E471">
         <v>712.738</v>
       </c>
       <c r="F471">
         <v>3.363</v>
       </c>
       <c r="G471">
-        <v>5.007</v>
+        <v>5.018</v>
       </c>
       <c r="H471">
         <v>44.526</v>
       </c>
       <c r="I471">
-        <v>52.897</v>
+        <v>52.908</v>
       </c>
       <c r="J471">
-        <v>765.635</v>
+        <v>765.646</v>
       </c>
       <c r="K471">
         <v>357.994</v>
       </c>
       <c r="L471">
-        <v>1123.629</v>
+        <v>1123.64</v>
       </c>
       <c r="M471">
         <v>646.979</v>
       </c>
       <c r="N471">
-        <v>1770.608</v>
+        <v>1770.619</v>
       </c>
     </row>
     <row r="472" spans="1:26">
       <c r="A472" s="6">
         <v>40634.0</v>
       </c>
       <c r="B472" t="s">
         <v>20</v>
       </c>
       <c r="C472">
         <v>347.018</v>
       </c>
       <c r="D472">
         <v>68.585</v>
       </c>
       <c r="E472">
         <v>415.603</v>
       </c>
       <c r="F472">
         <v>3.255</v>
       </c>
       <c r="G472">
-        <v>5.519</v>
+        <v>5.531</v>
       </c>
       <c r="H472">
         <v>43.09</v>
       </c>
       <c r="I472">
-        <v>51.864</v>
+        <v>51.876</v>
       </c>
       <c r="J472">
-        <v>467.467</v>
+        <v>467.479</v>
       </c>
       <c r="K472">
         <v>319.71</v>
       </c>
       <c r="L472">
-        <v>787.177</v>
+        <v>787.189</v>
       </c>
       <c r="M472">
         <v>569.551</v>
       </c>
       <c r="N472">
-        <v>1356.728</v>
+        <v>1356.74</v>
       </c>
     </row>
     <row r="473" spans="1:26">
       <c r="A473" s="6">
         <v>40664.0</v>
       </c>
       <c r="B473" t="s">
         <v>20</v>
       </c>
       <c r="C473">
         <v>209.211</v>
       </c>
       <c r="D473">
         <v>46.805</v>
       </c>
       <c r="E473">
         <v>256.016</v>
       </c>
       <c r="F473">
         <v>3.363</v>
       </c>
       <c r="G473">
-        <v>6.093</v>
+        <v>6.106</v>
       </c>
       <c r="H473">
         <v>44.526</v>
       </c>
       <c r="I473">
-        <v>53.982</v>
+        <v>53.996</v>
       </c>
       <c r="J473">
-        <v>309.998</v>
+        <v>310.011</v>
       </c>
       <c r="K473">
         <v>333.315</v>
       </c>
       <c r="L473">
-        <v>643.313</v>
+        <v>643.327</v>
       </c>
       <c r="M473">
         <v>624.037</v>
       </c>
       <c r="N473">
-        <v>1267.351</v>
+        <v>1267.364</v>
       </c>
     </row>
     <row r="474" spans="1:26">
       <c r="A474" s="6">
         <v>40695.0</v>
       </c>
       <c r="B474" t="s">
         <v>20</v>
       </c>
       <c r="C474">
         <v>135.149</v>
       </c>
       <c r="D474">
         <v>48.332</v>
       </c>
       <c r="E474">
         <v>183.481</v>
       </c>
       <c r="F474">
         <v>3.255</v>
       </c>
       <c r="G474">
-        <v>6.147</v>
+        <v>6.161</v>
       </c>
       <c r="H474">
         <v>43.09</v>
       </c>
       <c r="I474">
-        <v>52.492</v>
+        <v>52.506</v>
       </c>
       <c r="J474">
-        <v>235.974</v>
+        <v>235.987</v>
       </c>
       <c r="K474">
         <v>429.853</v>
       </c>
       <c r="L474">
-        <v>665.827</v>
+        <v>665.84</v>
       </c>
       <c r="M474">
         <v>813.007</v>
       </c>
       <c r="N474">
-        <v>1478.833</v>
+        <v>1478.847</v>
       </c>
     </row>
     <row r="475" spans="1:26">
       <c r="A475" s="6">
         <v>40725.0</v>
       </c>
       <c r="B475" t="s">
         <v>20</v>
       </c>
       <c r="C475">
         <v>116.355</v>
       </c>
       <c r="D475">
         <v>44.681</v>
       </c>
       <c r="E475">
         <v>161.035</v>
       </c>
       <c r="F475">
         <v>3.363</v>
       </c>
       <c r="G475">
-        <v>6.453</v>
+        <v>6.468</v>
       </c>
       <c r="H475">
         <v>44.526</v>
       </c>
       <c r="I475">
-        <v>54.343</v>
+        <v>54.357</v>
       </c>
       <c r="J475">
-        <v>215.379</v>
+        <v>215.393</v>
       </c>
       <c r="K475">
         <v>527.935</v>
       </c>
       <c r="L475">
-        <v>743.314</v>
+        <v>743.328</v>
       </c>
       <c r="M475">
         <v>1039.26</v>
       </c>
       <c r="N475">
-        <v>1782.574</v>
+        <v>1782.588</v>
       </c>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" s="6">
         <v>40756.0</v>
       </c>
       <c r="B476" t="s">
         <v>20</v>
       </c>
       <c r="C476">
         <v>114.408</v>
       </c>
       <c r="D476">
         <v>54.846</v>
       </c>
       <c r="E476">
         <v>169.255</v>
       </c>
       <c r="F476">
         <v>3.363</v>
       </c>
       <c r="G476">
-        <v>6.386</v>
+        <v>6.4</v>
       </c>
       <c r="H476">
         <v>44.526</v>
       </c>
       <c r="I476">
-        <v>54.276</v>
+        <v>54.29</v>
       </c>
       <c r="J476">
-        <v>223.531</v>
+        <v>223.545</v>
       </c>
       <c r="K476">
         <v>524.557</v>
       </c>
       <c r="L476">
-        <v>748.087</v>
+        <v>748.101</v>
       </c>
       <c r="M476">
         <v>986.566</v>
       </c>
       <c r="N476">
-        <v>1734.653</v>
+        <v>1734.667</v>
       </c>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" s="6">
         <v>40787.0</v>
       </c>
       <c r="B477" t="s">
         <v>20</v>
       </c>
       <c r="C477">
         <v>125.035</v>
       </c>
       <c r="D477">
         <v>60.497</v>
       </c>
       <c r="E477">
         <v>185.532</v>
       </c>
       <c r="F477">
         <v>3.255</v>
       </c>
       <c r="G477">
-        <v>5.825</v>
+        <v>5.838</v>
       </c>
       <c r="H477">
         <v>43.09</v>
       </c>
       <c r="I477">
-        <v>52.17</v>
+        <v>52.183</v>
       </c>
       <c r="J477">
-        <v>237.702</v>
+        <v>237.715</v>
       </c>
       <c r="K477">
         <v>418.719</v>
       </c>
       <c r="L477">
-        <v>656.421</v>
+        <v>656.434</v>
       </c>
       <c r="M477">
         <v>727.517</v>
       </c>
       <c r="N477">
-        <v>1383.938</v>
+        <v>1383.951</v>
       </c>
     </row>
     <row r="478" spans="1:26">
       <c r="A478" s="6">
         <v>40817.0</v>
       </c>
       <c r="B478" t="s">
         <v>20</v>
       </c>
       <c r="C478">
         <v>229.693</v>
       </c>
       <c r="D478">
         <v>80.011</v>
       </c>
       <c r="E478">
         <v>309.704</v>
       </c>
       <c r="F478">
         <v>3.363</v>
       </c>
       <c r="G478">
-        <v>5.309</v>
+        <v>5.32</v>
       </c>
       <c r="H478">
         <v>44.526</v>
       </c>
       <c r="I478">
-        <v>53.199</v>
+        <v>53.21</v>
       </c>
       <c r="J478">
-        <v>362.902</v>
+        <v>362.914</v>
       </c>
       <c r="K478">
         <v>322.724</v>
       </c>
       <c r="L478">
-        <v>685.627</v>
+        <v>685.638</v>
       </c>
       <c r="M478">
         <v>584.51</v>
       </c>
       <c r="N478">
-        <v>1270.136</v>
+        <v>1270.148</v>
       </c>
     </row>
     <row r="479" spans="1:26">
       <c r="A479" s="6">
         <v>40848.0</v>
       </c>
       <c r="B479" t="s">
         <v>20</v>
       </c>
       <c r="C479">
         <v>442.82</v>
       </c>
       <c r="D479">
         <v>101.189</v>
       </c>
       <c r="E479">
         <v>544.009</v>
       </c>
       <c r="F479">
         <v>3.255</v>
       </c>
       <c r="G479">
-        <v>4.355</v>
+        <v>4.364</v>
       </c>
       <c r="H479">
         <v>43.09</v>
       </c>
       <c r="I479">
-        <v>50.7</v>
+        <v>50.709</v>
       </c>
       <c r="J479">
-        <v>594.709</v>
+        <v>594.718</v>
       </c>
       <c r="K479">
         <v>318.068</v>
       </c>
       <c r="L479">
-        <v>912.777</v>
+        <v>912.787</v>
       </c>
       <c r="M479">
         <v>596.218</v>
       </c>
       <c r="N479">
-        <v>1508.995</v>
+        <v>1509.004</v>
       </c>
     </row>
     <row r="480" spans="1:26">
       <c r="A480" s="6">
         <v>40878.0</v>
       </c>
       <c r="B480" t="s">
         <v>20</v>
       </c>
       <c r="C480">
         <v>706.874</v>
       </c>
       <c r="D480">
         <v>138.172</v>
       </c>
       <c r="E480">
         <v>845.045</v>
       </c>
       <c r="F480">
         <v>3.363</v>
       </c>
       <c r="G480">
-        <v>4.134</v>
+        <v>4.143</v>
       </c>
       <c r="H480">
         <v>44.526</v>
       </c>
       <c r="I480">
-        <v>52.023</v>
+        <v>52.032</v>
       </c>
       <c r="J480">
-        <v>897.069</v>
+        <v>897.078</v>
       </c>
       <c r="K480">
         <v>396.956</v>
       </c>
       <c r="L480">
-        <v>1294.024</v>
+        <v>1294.033</v>
       </c>
       <c r="M480">
         <v>755.242</v>
       </c>
       <c r="N480">
-        <v>2049.266</v>
+        <v>2049.275</v>
       </c>
     </row>
     <row r="481" spans="1:26">
       <c r="A481" s="6">
         <v>40909.0</v>
       </c>
       <c r="B481" t="s">
         <v>20</v>
       </c>
       <c r="C481">
         <v>812.562</v>
       </c>
       <c r="D481">
         <v>132.363</v>
       </c>
       <c r="E481">
         <v>944.925</v>
       </c>
       <c r="F481">
         <v>3.354</v>
       </c>
       <c r="G481">
-        <v>3.59</v>
+        <v>3.601</v>
       </c>
       <c r="H481">
         <v>37.106</v>
       </c>
       <c r="I481">
-        <v>44.051</v>
+        <v>44.061</v>
       </c>
       <c r="J481">
-        <v>988.976</v>
+        <v>988.987</v>
       </c>
       <c r="K481">
         <v>429.508</v>
       </c>
       <c r="L481">
-        <v>1418.484</v>
+        <v>1418.494</v>
       </c>
       <c r="M481">
         <v>775.903</v>
       </c>
       <c r="N481">
-        <v>2194.386</v>
+        <v>2194.397</v>
       </c>
     </row>
     <row r="482" spans="1:26">
       <c r="A482" s="6">
         <v>40940.0</v>
       </c>
       <c r="B482" t="s">
         <v>20</v>
       </c>
       <c r="C482">
         <v>677.204</v>
       </c>
       <c r="D482">
         <v>110.441</v>
       </c>
       <c r="E482">
         <v>787.645</v>
       </c>
       <c r="F482">
         <v>3.138</v>
       </c>
       <c r="G482">
-        <v>3.87</v>
+        <v>3.882</v>
       </c>
       <c r="H482">
         <v>34.712</v>
       </c>
       <c r="I482">
-        <v>41.72</v>
+        <v>41.732</v>
       </c>
       <c r="J482">
-        <v>829.366</v>
+        <v>829.377</v>
       </c>
       <c r="K482">
         <v>368.412</v>
       </c>
       <c r="L482">
-        <v>1197.778</v>
+        <v>1197.789</v>
       </c>
       <c r="M482">
         <v>650.009</v>
       </c>
       <c r="N482">
-        <v>1847.786</v>
+        <v>1847.797</v>
       </c>
     </row>
     <row r="483" spans="1:26">
       <c r="A483" s="6">
         <v>40969.0</v>
       </c>
       <c r="B483" t="s">
         <v>20</v>
       </c>
       <c r="C483">
         <v>412.137</v>
       </c>
       <c r="D483">
         <v>84.955</v>
       </c>
       <c r="E483">
         <v>497.092</v>
       </c>
       <c r="F483">
         <v>3.354</v>
       </c>
       <c r="G483">
-        <v>5.333</v>
+        <v>5.348</v>
       </c>
       <c r="H483">
         <v>37.106</v>
       </c>
       <c r="I483">
-        <v>45.793</v>
+        <v>45.809</v>
       </c>
       <c r="J483">
-        <v>542.885</v>
+        <v>542.901</v>
       </c>
       <c r="K483">
         <v>339.022</v>
       </c>
       <c r="L483">
-        <v>881.907</v>
+        <v>881.923</v>
       </c>
       <c r="M483">
         <v>584.308</v>
       </c>
       <c r="N483">
-        <v>1466.215</v>
+        <v>1466.23</v>
       </c>
     </row>
     <row r="484" spans="1:26">
       <c r="A484" s="6">
         <v>41000.0</v>
       </c>
       <c r="B484" t="s">
         <v>20</v>
       </c>
       <c r="C484">
         <v>285.394</v>
       </c>
       <c r="D484">
         <v>64.326</v>
       </c>
       <c r="E484">
         <v>349.721</v>
       </c>
       <c r="F484">
         <v>3.246</v>
       </c>
       <c r="G484">
-        <v>5.877</v>
+        <v>5.894</v>
       </c>
       <c r="H484">
         <v>35.909</v>
       </c>
       <c r="I484">
-        <v>45.033</v>
+        <v>45.05</v>
       </c>
       <c r="J484">
-        <v>394.753</v>
+        <v>394.77</v>
       </c>
       <c r="K484">
         <v>300.608</v>
       </c>
       <c r="L484">
-        <v>695.361</v>
+        <v>695.378</v>
       </c>
       <c r="M484">
         <v>513.639</v>
       </c>
       <c r="N484">
-        <v>1209</v>
+        <v>1209.017</v>
       </c>
     </row>
     <row r="485" spans="1:26">
       <c r="A485" s="6">
         <v>41030.0</v>
       </c>
       <c r="B485" t="s">
         <v>20</v>
       </c>
       <c r="C485">
         <v>166.654</v>
       </c>
       <c r="D485">
         <v>53.111</v>
       </c>
       <c r="E485">
         <v>219.765</v>
       </c>
       <c r="F485">
         <v>3.354</v>
       </c>
       <c r="G485">
-        <v>6.488</v>
+        <v>6.507</v>
       </c>
       <c r="H485">
         <v>37.106</v>
       </c>
       <c r="I485">
-        <v>46.949</v>
+        <v>46.968</v>
       </c>
       <c r="J485">
-        <v>266.714</v>
+        <v>266.733</v>
       </c>
       <c r="K485">
         <v>344.254</v>
       </c>
       <c r="L485">
-        <v>610.968</v>
+        <v>610.987</v>
       </c>
       <c r="M485">
         <v>639.27</v>
       </c>
       <c r="N485">
-        <v>1250.238</v>
+        <v>1250.256</v>
       </c>
     </row>
     <row r="486" spans="1:26">
       <c r="A486" s="6">
         <v>41061.0</v>
       </c>
       <c r="B486" t="s">
         <v>20</v>
       </c>
       <c r="C486">
         <v>126.051</v>
       </c>
       <c r="D486">
         <v>47.47</v>
       </c>
       <c r="E486">
         <v>173.52</v>
       </c>
       <c r="F486">
         <v>3.246</v>
       </c>
       <c r="G486">
-        <v>6.547</v>
+        <v>6.566</v>
       </c>
       <c r="H486">
         <v>35.909</v>
       </c>
       <c r="I486">
-        <v>45.702</v>
+        <v>45.721</v>
       </c>
       <c r="J486">
-        <v>219.223</v>
+        <v>219.242</v>
       </c>
       <c r="K486">
         <v>419.451</v>
       </c>
       <c r="L486">
-        <v>638.674</v>
+        <v>638.693</v>
       </c>
       <c r="M486">
         <v>775.957</v>
       </c>
       <c r="N486">
-        <v>1414.631</v>
+        <v>1414.65</v>
       </c>
     </row>
     <row r="487" spans="1:26">
       <c r="A487" s="6">
         <v>41091.0</v>
       </c>
       <c r="B487" t="s">
         <v>20</v>
       </c>
       <c r="C487">
         <v>109.898</v>
       </c>
       <c r="D487">
         <v>44.615</v>
       </c>
       <c r="E487">
         <v>154.514</v>
       </c>
       <c r="F487">
         <v>3.354</v>
       </c>
       <c r="G487">
-        <v>6.873</v>
+        <v>6.893</v>
       </c>
       <c r="H487">
         <v>37.106</v>
       </c>
       <c r="I487">
-        <v>47.333</v>
+        <v>47.353</v>
       </c>
       <c r="J487">
-        <v>201.847</v>
+        <v>201.867</v>
       </c>
       <c r="K487">
         <v>527.424</v>
       </c>
       <c r="L487">
-        <v>729.271</v>
+        <v>729.291</v>
       </c>
       <c r="M487">
         <v>1011.504</v>
       </c>
       <c r="N487">
-        <v>1740.775</v>
+        <v>1740.795</v>
       </c>
     </row>
     <row r="488" spans="1:26">
       <c r="A488" s="6">
         <v>41122.0</v>
       </c>
       <c r="B488" t="s">
         <v>20</v>
       </c>
       <c r="C488">
         <v>107.935</v>
       </c>
       <c r="D488">
         <v>53.214</v>
       </c>
       <c r="E488">
         <v>161.149</v>
       </c>
       <c r="F488">
         <v>3.354</v>
       </c>
       <c r="G488">
-        <v>6.801</v>
+        <v>6.821</v>
       </c>
       <c r="H488">
         <v>37.106</v>
       </c>
       <c r="I488">
-        <v>47.262</v>
+        <v>47.282</v>
       </c>
       <c r="J488">
-        <v>208.411</v>
+        <v>208.431</v>
       </c>
       <c r="K488">
         <v>504.775</v>
       </c>
       <c r="L488">
-        <v>713.186</v>
+        <v>713.205</v>
       </c>
       <c r="M488">
         <v>926.214</v>
       </c>
       <c r="N488">
-        <v>1639.4</v>
+        <v>1639.42</v>
       </c>
     </row>
     <row r="489" spans="1:26">
       <c r="A489" s="6">
         <v>41153.0</v>
       </c>
       <c r="B489" t="s">
         <v>20</v>
       </c>
       <c r="C489">
         <v>121.199</v>
       </c>
       <c r="D489">
         <v>47.84</v>
       </c>
       <c r="E489">
         <v>169.039</v>
       </c>
       <c r="F489">
         <v>3.246</v>
       </c>
       <c r="G489">
-        <v>6.203</v>
+        <v>6.221</v>
       </c>
       <c r="H489">
         <v>35.909</v>
       </c>
       <c r="I489">
-        <v>45.359</v>
+        <v>45.377</v>
       </c>
       <c r="J489">
-        <v>214.397</v>
+        <v>214.415</v>
       </c>
       <c r="K489">
         <v>405.453</v>
       </c>
       <c r="L489">
-        <v>619.85</v>
+        <v>619.868</v>
       </c>
       <c r="M489">
         <v>710.95</v>
       </c>
       <c r="N489">
-        <v>1330.8</v>
+        <v>1330.818</v>
       </c>
     </row>
     <row r="490" spans="1:26">
       <c r="A490" s="6">
         <v>41183.0</v>
       </c>
       <c r="B490" t="s">
         <v>20</v>
       </c>
       <c r="C490">
         <v>245.357</v>
       </c>
       <c r="D490">
         <v>59.137</v>
       </c>
       <c r="E490">
         <v>304.494</v>
       </c>
       <c r="F490">
         <v>3.354</v>
       </c>
       <c r="G490">
-        <v>5.654</v>
+        <v>5.67</v>
       </c>
       <c r="H490">
         <v>37.106</v>
       </c>
       <c r="I490">
-        <v>46.114</v>
+        <v>46.13</v>
       </c>
       <c r="J490">
-        <v>350.608</v>
+        <v>350.624</v>
       </c>
       <c r="K490">
         <v>329.836</v>
       </c>
       <c r="L490">
-        <v>680.444</v>
+        <v>680.46</v>
       </c>
       <c r="M490">
         <v>585.741</v>
       </c>
       <c r="N490">
-        <v>1266.185</v>
+        <v>1266.201</v>
       </c>
     </row>
     <row r="491" spans="1:26">
       <c r="A491" s="6">
         <v>41214.0</v>
       </c>
       <c r="B491" t="s">
         <v>20</v>
       </c>
       <c r="C491">
         <v>492.919</v>
       </c>
       <c r="D491">
         <v>85.812</v>
       </c>
       <c r="E491">
         <v>578.731</v>
       </c>
       <c r="F491">
         <v>3.246</v>
       </c>
       <c r="G491">
-        <v>4.638</v>
+        <v>4.651</v>
       </c>
       <c r="H491">
         <v>35.909</v>
       </c>
       <c r="I491">
-        <v>43.793</v>
+        <v>43.806</v>
       </c>
       <c r="J491">
-        <v>622.524</v>
+        <v>622.537</v>
       </c>
       <c r="K491">
         <v>331.494</v>
       </c>
       <c r="L491">
-        <v>954.017</v>
+        <v>954.031</v>
       </c>
       <c r="M491">
         <v>611.7</v>
       </c>
       <c r="N491">
-        <v>1565.717</v>
+        <v>1565.731</v>
       </c>
     </row>
     <row r="492" spans="1:26">
       <c r="A492" s="6">
         <v>41244.0</v>
       </c>
       <c r="B492" t="s">
         <v>20</v>
       </c>
       <c r="C492">
         <v>685.549</v>
       </c>
       <c r="D492">
         <v>102.34</v>
       </c>
       <c r="E492">
         <v>787.889</v>
       </c>
       <c r="F492">
         <v>3.354</v>
       </c>
       <c r="G492">
-        <v>4.402</v>
+        <v>4.415</v>
       </c>
       <c r="H492">
         <v>37.106</v>
       </c>
       <c r="I492">
-        <v>44.863</v>
+        <v>44.875</v>
       </c>
       <c r="J492">
-        <v>832.751</v>
+        <v>832.764</v>
       </c>
       <c r="K492">
         <v>389.608</v>
       </c>
       <c r="L492">
-        <v>1222.359</v>
+        <v>1222.372</v>
       </c>
       <c r="M492">
         <v>737.444</v>
       </c>
       <c r="N492">
-        <v>1959.804</v>
+        <v>1959.816</v>
       </c>
     </row>
     <row r="493" spans="1:26">
       <c r="A493" s="6">
         <v>41275.0</v>
       </c>
       <c r="B493" t="s">
         <v>20</v>
       </c>
       <c r="C493">
         <v>895.175</v>
       </c>
       <c r="D493">
         <v>148.568</v>
       </c>
       <c r="E493">
         <v>1043.743</v>
       </c>
       <c r="F493">
         <v>3.363</v>
       </c>
       <c r="G493">
-        <v>3.885</v>
+        <v>3.898</v>
       </c>
       <c r="H493">
         <v>48.551</v>
       </c>
       <c r="I493">
-        <v>55.799</v>
+        <v>55.813</v>
       </c>
       <c r="J493">
-        <v>1099.543</v>
+        <v>1099.557</v>
       </c>
       <c r="K493">
         <v>449.65</v>
       </c>
       <c r="L493">
-        <v>1549.193</v>
+        <v>1549.206</v>
       </c>
       <c r="M493">
         <v>802.148</v>
       </c>
       <c r="N493">
-        <v>2351.341</v>
+        <v>2351.355</v>
       </c>
     </row>
     <row r="494" spans="1:26">
       <c r="A494" s="6">
         <v>41306.0</v>
       </c>
       <c r="B494" t="s">
         <v>20</v>
       </c>
       <c r="C494">
         <v>769.738</v>
       </c>
       <c r="D494">
         <v>133.972</v>
       </c>
       <c r="E494">
         <v>903.71</v>
       </c>
       <c r="F494">
         <v>3.038</v>
       </c>
       <c r="G494">
-        <v>4.187</v>
+        <v>4.202</v>
       </c>
       <c r="H494">
         <v>43.853</v>
       </c>
       <c r="I494">
-        <v>51.078</v>
+        <v>51.093</v>
       </c>
       <c r="J494">
-        <v>954.788</v>
+        <v>954.803</v>
       </c>
       <c r="K494">
         <v>385.945</v>
       </c>
       <c r="L494">
-        <v>1340.732</v>
+        <v>1340.747</v>
       </c>
       <c r="M494">
         <v>660.769</v>
       </c>
       <c r="N494">
-        <v>2001.501</v>
+        <v>2001.516</v>
       </c>
     </row>
     <row r="495" spans="1:26">
       <c r="A495" s="6">
         <v>41334.0</v>
       </c>
       <c r="B495" t="s">
         <v>20</v>
       </c>
       <c r="C495">
         <v>679.461</v>
       </c>
       <c r="D495">
         <v>122.673</v>
       </c>
       <c r="E495">
         <v>802.134</v>
       </c>
       <c r="F495">
         <v>3.363</v>
       </c>
       <c r="G495">
-        <v>5.77</v>
+        <v>5.79</v>
       </c>
       <c r="H495">
         <v>48.551</v>
       </c>
       <c r="I495">
-        <v>57.684</v>
+        <v>57.705</v>
       </c>
       <c r="J495">
-        <v>859.819</v>
+        <v>859.839</v>
       </c>
       <c r="K495">
         <v>382.474</v>
       </c>
       <c r="L495">
-        <v>1242.293</v>
+        <v>1242.313</v>
       </c>
       <c r="M495">
         <v>683.004</v>
       </c>
       <c r="N495">
-        <v>1925.297</v>
+        <v>1925.317</v>
       </c>
     </row>
     <row r="496" spans="1:26">
       <c r="A496" s="6">
         <v>41365.0</v>
       </c>
       <c r="B496" t="s">
         <v>20</v>
       </c>
       <c r="C496">
         <v>375.733</v>
       </c>
       <c r="D496">
         <v>84.199</v>
       </c>
       <c r="E496">
         <v>459.932</v>
       </c>
       <c r="F496">
         <v>3.255</v>
       </c>
       <c r="G496">
-        <v>6.359</v>
+        <v>6.381</v>
       </c>
       <c r="H496">
         <v>46.985</v>
       </c>
       <c r="I496">
-        <v>56.599</v>
+        <v>56.622</v>
       </c>
       <c r="J496">
-        <v>516.531</v>
+        <v>516.553</v>
       </c>
       <c r="K496">
         <v>325.985</v>
       </c>
       <c r="L496">
-        <v>842.516</v>
+        <v>842.539</v>
       </c>
       <c r="M496">
         <v>550.817</v>
       </c>
       <c r="N496">
-        <v>1393.334</v>
+        <v>1393.356</v>
       </c>
     </row>
     <row r="497" spans="1:26">
       <c r="A497" s="6">
         <v>41395.0</v>
       </c>
       <c r="B497" t="s">
         <v>20</v>
       </c>
       <c r="C497">
         <v>198.048</v>
       </c>
       <c r="D497">
         <v>53.655</v>
       </c>
       <c r="E497">
         <v>251.704</v>
       </c>
       <c r="F497">
         <v>3.363</v>
       </c>
       <c r="G497">
-        <v>7.02</v>
+        <v>7.045</v>
       </c>
       <c r="H497">
         <v>48.551</v>
       </c>
       <c r="I497">
-        <v>58.935</v>
+        <v>58.96</v>
       </c>
       <c r="J497">
-        <v>310.639</v>
+        <v>310.664</v>
       </c>
       <c r="K497">
         <v>324.794</v>
       </c>
       <c r="L497">
-        <v>635.432</v>
+        <v>635.457</v>
       </c>
       <c r="M497">
         <v>581.585</v>
       </c>
       <c r="N497">
-        <v>1217.018</v>
+        <v>1217.043</v>
       </c>
     </row>
     <row r="498" spans="1:26">
       <c r="A498" s="6">
         <v>41426.0</v>
       </c>
       <c r="B498" t="s">
         <v>20</v>
       </c>
       <c r="C498">
         <v>130.86</v>
       </c>
       <c r="D498">
         <v>36.826</v>
       </c>
       <c r="E498">
         <v>167.686</v>
       </c>
       <c r="F498">
         <v>3.255</v>
       </c>
       <c r="G498">
-        <v>7.083</v>
+        <v>7.108</v>
       </c>
       <c r="H498">
         <v>46.985</v>
       </c>
       <c r="I498">
-        <v>57.323</v>
+        <v>57.348</v>
       </c>
       <c r="J498">
-        <v>225.01</v>
+        <v>225.035</v>
       </c>
       <c r="K498">
         <v>402.555</v>
       </c>
       <c r="L498">
-        <v>627.565</v>
+        <v>627.59</v>
       </c>
       <c r="M498">
         <v>742.517</v>
       </c>
       <c r="N498">
-        <v>1370.082</v>
+        <v>1370.107</v>
       </c>
     </row>
     <row r="499" spans="1:26">
       <c r="A499" s="6">
         <v>41456.0</v>
       </c>
       <c r="B499" t="s">
         <v>20</v>
       </c>
       <c r="C499">
         <v>114.321</v>
       </c>
       <c r="D499">
         <v>36.011</v>
       </c>
       <c r="E499">
         <v>150.332</v>
       </c>
       <c r="F499">
         <v>3.363</v>
       </c>
       <c r="G499">
-        <v>7.436</v>
+        <v>7.462</v>
       </c>
       <c r="H499">
         <v>48.551</v>
       </c>
       <c r="I499">
-        <v>59.351</v>
+        <v>59.377</v>
       </c>
       <c r="J499">
-        <v>209.682</v>
+        <v>209.709</v>
       </c>
       <c r="K499">
         <v>490.832</v>
       </c>
       <c r="L499">
-        <v>700.515</v>
+        <v>700.541</v>
       </c>
       <c r="M499">
         <v>906.321</v>
       </c>
       <c r="N499">
-        <v>1606.835</v>
+        <v>1606.862</v>
       </c>
     </row>
     <row r="500" spans="1:26">
       <c r="A500" s="6">
         <v>41487.0</v>
       </c>
       <c r="B500" t="s">
         <v>20</v>
       </c>
       <c r="C500">
         <v>110.449</v>
       </c>
       <c r="D500">
         <v>42.806</v>
       </c>
       <c r="E500">
         <v>153.255</v>
       </c>
       <c r="F500">
         <v>3.363</v>
       </c>
       <c r="G500">
-        <v>7.359</v>
+        <v>7.385</v>
       </c>
       <c r="H500">
         <v>48.551</v>
       </c>
       <c r="I500">
-        <v>59.273</v>
+        <v>59.299</v>
       </c>
       <c r="J500">
-        <v>212.528</v>
+        <v>212.554</v>
       </c>
       <c r="K500">
         <v>471.078</v>
       </c>
       <c r="L500">
-        <v>683.606</v>
+        <v>683.632</v>
       </c>
       <c r="M500">
         <v>869.329</v>
       </c>
       <c r="N500">
-        <v>1552.935</v>
+        <v>1552.961</v>
       </c>
     </row>
     <row r="501" spans="1:26">
       <c r="A501" s="6">
         <v>41518.0</v>
       </c>
       <c r="B501" t="s">
         <v>20</v>
       </c>
       <c r="C501">
         <v>120.756</v>
       </c>
       <c r="D501">
         <v>48.613</v>
       </c>
       <c r="E501">
         <v>169.37</v>
       </c>
       <c r="F501">
         <v>3.255</v>
       </c>
       <c r="G501">
-        <v>6.712</v>
+        <v>6.735</v>
       </c>
       <c r="H501">
         <v>46.985</v>
       </c>
       <c r="I501">
-        <v>56.952</v>
+        <v>56.975</v>
       </c>
       <c r="J501">
-        <v>226.322</v>
+        <v>226.345</v>
       </c>
       <c r="K501">
         <v>414.282</v>
       </c>
       <c r="L501">
-        <v>640.604</v>
+        <v>640.628</v>
       </c>
       <c r="M501">
         <v>721.813</v>
       </c>
       <c r="N501">
-        <v>1362.417</v>
+        <v>1362.441</v>
       </c>
     </row>
     <row r="502" spans="1:26">
       <c r="A502" s="6">
         <v>41548.0</v>
       </c>
       <c r="B502" t="s">
         <v>20</v>
       </c>
       <c r="C502">
         <v>228.264</v>
       </c>
       <c r="D502">
         <v>54.074</v>
       </c>
       <c r="E502">
         <v>282.338</v>
       </c>
       <c r="F502">
         <v>3.363</v>
       </c>
       <c r="G502">
-        <v>6.117</v>
+        <v>6.139</v>
       </c>
       <c r="H502">
         <v>48.551</v>
       </c>
       <c r="I502">
-        <v>58.032</v>
+        <v>58.053</v>
       </c>
       <c r="J502">
-        <v>340.369</v>
+        <v>340.391</v>
       </c>
       <c r="K502">
         <v>337.423</v>
       </c>
       <c r="L502">
-        <v>677.792</v>
+        <v>677.814</v>
       </c>
       <c r="M502">
         <v>591.377</v>
       </c>
       <c r="N502">
-        <v>1269.17</v>
+        <v>1269.191</v>
       </c>
     </row>
     <row r="503" spans="1:26">
       <c r="A503" s="6">
         <v>41579.0</v>
       </c>
       <c r="B503" t="s">
         <v>20</v>
       </c>
       <c r="C503">
         <v>530.867</v>
       </c>
       <c r="D503">
         <v>86.62</v>
       </c>
       <c r="E503">
         <v>617.487</v>
       </c>
       <c r="F503">
         <v>3.255</v>
       </c>
       <c r="G503">
-        <v>5.018</v>
+        <v>5.035</v>
       </c>
       <c r="H503">
         <v>46.985</v>
       </c>
       <c r="I503">
-        <v>55.258</v>
+        <v>55.275</v>
       </c>
       <c r="J503">
-        <v>672.745</v>
+        <v>672.763</v>
       </c>
       <c r="K503">
         <v>334.049</v>
       </c>
       <c r="L503">
-        <v>1006.794</v>
+        <v>1006.811</v>
       </c>
       <c r="M503">
         <v>622.089</v>
       </c>
       <c r="N503">
-        <v>1628.882</v>
+        <v>1628.9</v>
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" s="6">
         <v>41609.0</v>
       </c>
       <c r="B504" t="s">
         <v>20</v>
       </c>
       <c r="C504">
         <v>870.44</v>
       </c>
       <c r="D504">
         <v>115.16</v>
       </c>
       <c r="E504">
         <v>985.6</v>
       </c>
       <c r="F504">
         <v>3.363</v>
       </c>
       <c r="G504">
-        <v>4.763</v>
+        <v>4.78</v>
       </c>
       <c r="H504">
         <v>48.551</v>
       </c>
       <c r="I504">
-        <v>56.678</v>
+        <v>56.694</v>
       </c>
       <c r="J504">
-        <v>1042.278</v>
+        <v>1042.294</v>
       </c>
       <c r="K504">
         <v>440.032</v>
       </c>
       <c r="L504">
-        <v>1482.31</v>
+        <v>1482.327</v>
       </c>
       <c r="M504">
         <v>829.213</v>
       </c>
       <c r="N504">
-        <v>2311.523</v>
+        <v>2311.54</v>
       </c>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" s="6">
         <v>41640.0</v>
       </c>
       <c r="B505" t="s">
         <v>20</v>
       </c>
       <c r="C505">
         <v>1069.718</v>
       </c>
       <c r="D505">
         <v>143.881</v>
       </c>
       <c r="E505">
         <v>1213.598</v>
       </c>
       <c r="F505">
         <v>3.363</v>
       </c>
       <c r="G505">
-        <v>4.361</v>
+        <v>4.379</v>
       </c>
       <c r="H505">
         <v>49.136</v>
       </c>
       <c r="I505">
-        <v>56.86</v>
+        <v>56.878</v>
       </c>
       <c r="J505">
-        <v>1270.458</v>
+        <v>1270.476</v>
       </c>
       <c r="K505">
         <v>499.897</v>
       </c>
       <c r="L505">
-        <v>1770.355</v>
+        <v>1770.373</v>
       </c>
       <c r="M505">
         <v>927.837</v>
       </c>
       <c r="N505">
-        <v>2698.192</v>
+        <v>2698.21</v>
       </c>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" s="6">
         <v>41671.0</v>
       </c>
       <c r="B506" t="s">
         <v>20</v>
       </c>
       <c r="C506">
         <v>879.552</v>
       </c>
       <c r="D506">
         <v>135.188</v>
       </c>
       <c r="E506">
         <v>1014.74</v>
       </c>
       <c r="F506">
         <v>3.038</v>
       </c>
       <c r="G506">
-        <v>4.63</v>
+        <v>4.649</v>
       </c>
       <c r="H506">
         <v>44.381</v>
       </c>
       <c r="I506">
-        <v>52.049</v>
+        <v>52.068</v>
       </c>
       <c r="J506">
-        <v>1066.789</v>
+        <v>1066.808</v>
       </c>
       <c r="K506">
         <v>438.358</v>
       </c>
       <c r="L506">
-        <v>1505.147</v>
+        <v>1505.166</v>
       </c>
       <c r="M506">
         <v>760.003</v>
       </c>
       <c r="N506">
-        <v>2265.15</v>
+        <v>2265.169</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" s="6">
         <v>41699.0</v>
       </c>
       <c r="B507" t="s">
         <v>20</v>
       </c>
       <c r="C507">
         <v>721.513</v>
       </c>
       <c r="D507">
         <v>121.315</v>
       </c>
       <c r="E507">
         <v>842.829</v>
       </c>
       <c r="F507">
         <v>3.363</v>
       </c>
       <c r="G507">
-        <v>6.34</v>
+        <v>6.366</v>
       </c>
       <c r="H507">
         <v>49.136</v>
       </c>
       <c r="I507">
-        <v>58.839</v>
+        <v>58.865</v>
       </c>
       <c r="J507">
-        <v>901.668</v>
+        <v>901.694</v>
       </c>
       <c r="K507">
         <v>389.762</v>
       </c>
       <c r="L507">
-        <v>1291.43</v>
+        <v>1291.456</v>
       </c>
       <c r="M507">
         <v>690.141</v>
       </c>
       <c r="N507">
-        <v>1981.571</v>
+        <v>1981.597</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" s="6">
         <v>41730.0</v>
       </c>
       <c r="B508" t="s">
         <v>20</v>
       </c>
       <c r="C508">
         <v>366.889</v>
       </c>
       <c r="D508">
         <v>65.508</v>
       </c>
       <c r="E508">
         <v>432.397</v>
       </c>
       <c r="F508">
         <v>3.255</v>
       </c>
       <c r="G508">
-        <v>6.923</v>
+        <v>6.951</v>
       </c>
       <c r="H508">
         <v>47.551</v>
       </c>
       <c r="I508">
-        <v>57.728</v>
+        <v>57.757</v>
       </c>
       <c r="J508">
-        <v>490.125</v>
+        <v>490.154</v>
       </c>
       <c r="K508">
         <v>314.893</v>
       </c>
       <c r="L508">
-        <v>805.018</v>
+        <v>805.046</v>
       </c>
       <c r="M508">
         <v>521.355</v>
       </c>
       <c r="N508">
-        <v>1326.373</v>
+        <v>1326.402</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" s="6">
         <v>41760.0</v>
       </c>
       <c r="B509" t="s">
         <v>20</v>
       </c>
       <c r="C509">
         <v>209.525</v>
       </c>
       <c r="D509">
         <v>62.134</v>
       </c>
       <c r="E509">
         <v>271.66</v>
       </c>
       <c r="F509">
         <v>3.363</v>
       </c>
       <c r="G509">
-        <v>7.66</v>
+        <v>7.692</v>
       </c>
       <c r="H509">
         <v>49.136</v>
       </c>
       <c r="I509">
-        <v>60.159</v>
+        <v>60.191</v>
       </c>
       <c r="J509">
-        <v>331.819</v>
+        <v>331.85</v>
       </c>
       <c r="K509">
         <v>326.62</v>
       </c>
       <c r="L509">
-        <v>658.439</v>
+        <v>658.47</v>
       </c>
       <c r="M509">
         <v>587.973</v>
       </c>
       <c r="N509">
-        <v>1246.412</v>
+        <v>1246.443</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" s="6">
         <v>41791.0</v>
       </c>
       <c r="B510" t="s">
         <v>20</v>
       </c>
       <c r="C510">
         <v>129.339</v>
       </c>
       <c r="D510">
         <v>49.339</v>
       </c>
       <c r="E510">
         <v>178.678</v>
       </c>
       <c r="F510">
         <v>3.255</v>
       </c>
       <c r="G510">
-        <v>7.742</v>
+        <v>7.773</v>
       </c>
       <c r="H510">
         <v>47.551</v>
       </c>
       <c r="I510">
-        <v>58.547</v>
+        <v>58.579</v>
       </c>
       <c r="J510">
-        <v>237.225</v>
+        <v>237.256</v>
       </c>
       <c r="K510">
         <v>402.783</v>
       </c>
       <c r="L510">
-        <v>640.008</v>
+        <v>640.04</v>
       </c>
       <c r="M510">
         <v>736.247</v>
       </c>
       <c r="N510">
-        <v>1376.255</v>
+        <v>1376.286</v>
       </c>
     </row>
     <row r="511" spans="1:26">
       <c r="A511" s="6">
         <v>41821.0</v>
       </c>
       <c r="B511" t="s">
         <v>20</v>
       </c>
       <c r="C511">
         <v>116.155</v>
       </c>
       <c r="D511">
         <v>44.457</v>
       </c>
       <c r="E511">
         <v>160.612</v>
       </c>
       <c r="F511">
         <v>3.363</v>
       </c>
       <c r="G511">
-        <v>8.091</v>
+        <v>8.124</v>
       </c>
       <c r="H511">
         <v>49.136</v>
       </c>
       <c r="I511">
-        <v>60.59</v>
+        <v>60.623</v>
       </c>
       <c r="J511">
-        <v>221.202</v>
+        <v>221.235</v>
       </c>
       <c r="K511">
         <v>467.539</v>
       </c>
       <c r="L511">
-        <v>688.741</v>
+        <v>688.774</v>
       </c>
       <c r="M511">
         <v>860.168</v>
       </c>
       <c r="N511">
-        <v>1548.91</v>
+        <v>1548.942</v>
       </c>
     </row>
     <row r="512" spans="1:26">
       <c r="A512" s="6">
         <v>41852.0</v>
       </c>
       <c r="B512" t="s">
         <v>20</v>
       </c>
       <c r="C512">
         <v>108.337</v>
       </c>
       <c r="D512">
         <v>44.62</v>
       </c>
       <c r="E512">
         <v>152.956</v>
       </c>
       <c r="F512">
         <v>3.363</v>
       </c>
       <c r="G512">
-        <v>8.04</v>
+        <v>8.073</v>
       </c>
       <c r="H512">
         <v>49.136</v>
       </c>
       <c r="I512">
-        <v>60.54</v>
+        <v>60.572</v>
       </c>
       <c r="J512">
-        <v>213.496</v>
+        <v>213.529</v>
       </c>
       <c r="K512">
         <v>463.451</v>
       </c>
       <c r="L512">
-        <v>676.947</v>
+        <v>676.98</v>
       </c>
       <c r="M512">
         <v>858.444</v>
       </c>
       <c r="N512">
-        <v>1535.392</v>
+        <v>1535.424</v>
       </c>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" s="6">
         <v>41883.0</v>
       </c>
       <c r="B513" t="s">
         <v>20</v>
       </c>
       <c r="C513">
         <v>125.368</v>
       </c>
       <c r="D513">
         <v>60.872</v>
       </c>
       <c r="E513">
         <v>186.24</v>
       </c>
       <c r="F513">
         <v>3.255</v>
       </c>
       <c r="G513">
-        <v>7.419</v>
+        <v>7.449</v>
       </c>
       <c r="H513">
         <v>47.551</v>
       </c>
       <c r="I513">
-        <v>58.225</v>
+        <v>58.255</v>
       </c>
       <c r="J513">
-        <v>244.465</v>
+        <v>244.495</v>
       </c>
       <c r="K513">
         <v>411.969</v>
       </c>
       <c r="L513">
-        <v>656.434</v>
+        <v>656.464</v>
       </c>
       <c r="M513">
         <v>700.324</v>
       </c>
       <c r="N513">
-        <v>1356.758</v>
+        <v>1356.788</v>
       </c>
     </row>
     <row r="514" spans="1:26">
       <c r="A514" s="6">
         <v>41913.0</v>
       </c>
       <c r="B514" t="s">
         <v>20</v>
       </c>
       <c r="C514">
         <v>218.415</v>
       </c>
       <c r="D514">
         <v>75.809</v>
       </c>
       <c r="E514">
         <v>294.224</v>
       </c>
       <c r="F514">
         <v>3.363</v>
       </c>
       <c r="G514">
-        <v>6.877</v>
+        <v>6.904</v>
       </c>
       <c r="H514">
         <v>49.136</v>
       </c>
       <c r="I514">
-        <v>59.376</v>
+        <v>59.403</v>
       </c>
       <c r="J514">
-        <v>353.6</v>
+        <v>353.628</v>
       </c>
       <c r="K514">
         <v>334.505</v>
       </c>
       <c r="L514">
-        <v>688.105</v>
+        <v>688.132</v>
       </c>
       <c r="M514">
         <v>570.973</v>
       </c>
       <c r="N514">
-        <v>1259.078</v>
+        <v>1259.106</v>
       </c>
     </row>
     <row r="515" spans="1:26">
       <c r="A515" s="6">
         <v>41944.0</v>
       </c>
       <c r="B515" t="s">
         <v>20</v>
       </c>
       <c r="C515">
         <v>560.173</v>
       </c>
       <c r="D515">
         <v>109.293</v>
       </c>
       <c r="E515">
         <v>669.467</v>
       </c>
       <c r="F515">
         <v>3.255</v>
       </c>
       <c r="G515">
-        <v>5.668</v>
+        <v>5.691</v>
       </c>
       <c r="H515">
         <v>47.551</v>
       </c>
       <c r="I515">
-        <v>56.474</v>
+        <v>56.496</v>
       </c>
       <c r="J515">
-        <v>725.94</v>
+        <v>725.963</v>
       </c>
       <c r="K515">
         <v>339.445</v>
       </c>
       <c r="L515">
-        <v>1065.386</v>
+        <v>1065.408</v>
       </c>
       <c r="M515">
         <v>621.06</v>
       </c>
       <c r="N515">
-        <v>1686.446</v>
+        <v>1686.468</v>
       </c>
     </row>
     <row r="516" spans="1:26">
       <c r="A516" s="6">
         <v>41974.0</v>
       </c>
       <c r="B516" t="s">
         <v>20</v>
       </c>
       <c r="C516">
         <v>738.999</v>
       </c>
       <c r="D516">
         <v>123.844</v>
       </c>
       <c r="E516">
         <v>862.843</v>
       </c>
       <c r="F516">
         <v>3.363</v>
       </c>
       <c r="G516">
-        <v>5.491</v>
+        <v>5.513</v>
       </c>
       <c r="H516">
         <v>49.136</v>
       </c>
       <c r="I516">
-        <v>57.991</v>
+        <v>58.013</v>
       </c>
       <c r="J516">
-        <v>920.833</v>
+        <v>920.855</v>
       </c>
       <c r="K516">
         <v>412.172</v>
       </c>
       <c r="L516">
-        <v>1333.005</v>
+        <v>1333.027</v>
       </c>
       <c r="M516">
         <v>736.125</v>
       </c>
       <c r="N516">
-        <v>2069.13</v>
+        <v>2069.152</v>
       </c>
     </row>
     <row r="517" spans="1:26">
       <c r="A517" s="6">
         <v>42005.0</v>
       </c>
       <c r="B517" t="s">
         <v>20</v>
       </c>
       <c r="C517">
         <v>971.941</v>
       </c>
       <c r="D517">
         <v>152.631</v>
       </c>
       <c r="E517">
         <v>1124.571</v>
       </c>
       <c r="F517">
         <v>3.363</v>
       </c>
       <c r="G517">
-        <v>4.485</v>
+        <v>4.505</v>
       </c>
       <c r="H517">
         <v>43.547</v>
       </c>
       <c r="I517">
-        <v>51.396</v>
+        <v>51.416</v>
       </c>
       <c r="J517">
-        <v>1175.967</v>
+        <v>1175.987</v>
       </c>
       <c r="K517">
         <v>470.054</v>
       </c>
       <c r="L517">
-        <v>1646.021</v>
+        <v>1646.041</v>
       </c>
       <c r="M517">
         <v>830.083</v>
       </c>
       <c r="N517">
-        <v>2476.103</v>
+        <v>2476.123</v>
       </c>
     </row>
     <row r="518" spans="1:26">
       <c r="A518" s="6">
         <v>42036.0</v>
       </c>
       <c r="B518" t="s">
         <v>20</v>
       </c>
       <c r="C518">
         <v>935.117</v>
       </c>
       <c r="D518">
         <v>140.074</v>
       </c>
       <c r="E518">
         <v>1075.191</v>
       </c>
       <c r="F518">
         <v>3.038</v>
       </c>
       <c r="G518">
-        <v>4.913</v>
+        <v>4.935</v>
       </c>
       <c r="H518">
         <v>39.333</v>
       </c>
       <c r="I518">
-        <v>47.284</v>
+        <v>47.306</v>
       </c>
       <c r="J518">
-        <v>1122.475</v>
+        <v>1122.497</v>
       </c>
       <c r="K518">
         <v>422.534</v>
       </c>
       <c r="L518">
-        <v>1545.009</v>
+        <v>1545.031</v>
       </c>
       <c r="M518">
         <v>735.272</v>
       </c>
       <c r="N518">
-        <v>2280.281</v>
+        <v>2280.303</v>
       </c>
     </row>
     <row r="519" spans="1:26">
       <c r="A519" s="6">
         <v>42064.0</v>
       </c>
       <c r="B519" t="s">
         <v>20</v>
       </c>
       <c r="C519">
         <v>655.769</v>
       </c>
       <c r="D519">
         <v>108.158</v>
       </c>
       <c r="E519">
         <v>763.927</v>
       </c>
       <c r="F519">
         <v>3.363</v>
       </c>
       <c r="G519">
-        <v>6.878</v>
+        <v>6.908</v>
       </c>
       <c r="H519">
         <v>43.547</v>
       </c>
       <c r="I519">
-        <v>53.789</v>
+        <v>53.819</v>
       </c>
       <c r="J519">
-        <v>817.716</v>
+        <v>817.746</v>
       </c>
       <c r="K519">
         <v>399.774</v>
       </c>
       <c r="L519">
-        <v>1217.49</v>
+        <v>1217.52</v>
       </c>
       <c r="M519">
         <v>655.109</v>
       </c>
       <c r="N519">
-        <v>1872.599</v>
+        <v>1872.629</v>
       </c>
     </row>
     <row r="520" spans="1:26">
       <c r="A520" s="6">
         <v>42095.0</v>
       </c>
       <c r="B520" t="s">
         <v>20</v>
       </c>
       <c r="C520">
         <v>330.53</v>
       </c>
       <c r="D520">
         <v>65.457</v>
       </c>
       <c r="E520">
         <v>395.987</v>
       </c>
       <c r="F520">
         <v>3.255</v>
       </c>
       <c r="G520">
-        <v>7.709</v>
+        <v>7.743</v>
       </c>
       <c r="H520">
         <v>42.143</v>
       </c>
       <c r="I520">
-        <v>53.107</v>
+        <v>53.14</v>
       </c>
       <c r="J520">
-        <v>449.093</v>
+        <v>449.127</v>
       </c>
       <c r="K520">
         <v>307.76</v>
       </c>
       <c r="L520">
-        <v>756.853</v>
+        <v>756.887</v>
       </c>
       <c r="M520">
         <v>499.233</v>
       </c>
       <c r="N520">
-        <v>1256.086</v>
+        <v>1256.12</v>
       </c>
     </row>
     <row r="521" spans="1:26">
       <c r="A521" s="6">
         <v>42125.0</v>
       </c>
       <c r="B521" t="s">
         <v>20</v>
       </c>
       <c r="C521">
         <v>183.77</v>
       </c>
       <c r="D521">
         <v>55.697</v>
       </c>
       <c r="E521">
         <v>239.467</v>
       </c>
       <c r="F521">
         <v>3.363</v>
       </c>
       <c r="G521">
-        <v>8.517</v>
+        <v>8.554</v>
       </c>
       <c r="H521">
         <v>43.547</v>
       </c>
       <c r="I521">
-        <v>55.428</v>
+        <v>55.465</v>
       </c>
       <c r="J521">
-        <v>294.895</v>
+        <v>294.932</v>
       </c>
       <c r="K521">
         <v>324.688</v>
       </c>
       <c r="L521">
-        <v>619.583</v>
+        <v>619.62</v>
       </c>
       <c r="M521">
         <v>586.844</v>
       </c>
       <c r="N521">
-        <v>1206.427</v>
+        <v>1206.464</v>
       </c>
     </row>
     <row r="522" spans="1:26">
       <c r="A522" s="6">
         <v>42156.0</v>
       </c>
       <c r="B522" t="s">
         <v>20</v>
       </c>
       <c r="C522">
         <v>128.421</v>
       </c>
       <c r="D522">
         <v>32.953</v>
       </c>
       <c r="E522">
         <v>161.374</v>
       </c>
       <c r="F522">
         <v>3.255</v>
       </c>
       <c r="G522">
-        <v>8.638</v>
+        <v>8.676</v>
       </c>
       <c r="H522">
         <v>42.143</v>
       </c>
       <c r="I522">
-        <v>54.036</v>
+        <v>54.073</v>
       </c>
       <c r="J522">
-        <v>215.41</v>
+        <v>215.448</v>
       </c>
       <c r="K522">
         <v>410.463</v>
       </c>
       <c r="L522">
-        <v>625.873</v>
+        <v>625.91</v>
       </c>
       <c r="M522">
         <v>754.585</v>
       </c>
       <c r="N522">
-        <v>1380.458</v>
+        <v>1380.496</v>
       </c>
     </row>
     <row r="523" spans="1:26">
       <c r="A523" s="6">
         <v>42186.0</v>
       </c>
       <c r="B523" t="s">
         <v>20</v>
       </c>
       <c r="C523">
         <v>111.972</v>
       </c>
       <c r="D523">
         <v>34.986</v>
       </c>
       <c r="E523">
         <v>146.958</v>
       </c>
       <c r="F523">
         <v>3.363</v>
       </c>
       <c r="G523">
-        <v>9.151</v>
+        <v>9.191</v>
       </c>
       <c r="H523">
         <v>43.547</v>
       </c>
       <c r="I523">
-        <v>56.062</v>
+        <v>56.101</v>
       </c>
       <c r="J523">
-        <v>203.02</v>
+        <v>203.06</v>
       </c>
       <c r="K523">
         <v>498.283</v>
       </c>
       <c r="L523">
-        <v>701.303</v>
+        <v>701.342</v>
       </c>
       <c r="M523">
         <v>915.47</v>
       </c>
       <c r="N523">
-        <v>1616.773</v>
+        <v>1616.812</v>
       </c>
     </row>
     <row r="524" spans="1:26">
       <c r="A524" s="6">
         <v>42217.0</v>
       </c>
       <c r="B524" t="s">
         <v>20</v>
       </c>
       <c r="C524">
         <v>106.478</v>
       </c>
       <c r="D524">
         <v>40.459</v>
       </c>
       <c r="E524">
         <v>146.937</v>
       </c>
       <c r="F524">
         <v>3.363</v>
       </c>
       <c r="G524">
-        <v>9.085</v>
+        <v>9.124</v>
       </c>
       <c r="H524">
         <v>43.547</v>
       </c>
       <c r="I524">
-        <v>55.996</v>
+        <v>56.035</v>
       </c>
       <c r="J524">
-        <v>202.932</v>
+        <v>202.972</v>
       </c>
       <c r="K524">
         <v>493.086</v>
       </c>
       <c r="L524">
-        <v>696.018</v>
+        <v>696.057</v>
       </c>
       <c r="M524">
         <v>880.876</v>
       </c>
       <c r="N524">
-        <v>1576.894</v>
+        <v>1576.933</v>
       </c>
     </row>
     <row r="525" spans="1:26">
       <c r="A525" s="6">
         <v>42248.0</v>
       </c>
       <c r="B525" t="s">
         <v>20</v>
       </c>
       <c r="C525">
         <v>112.296</v>
       </c>
       <c r="D525">
         <v>40.122</v>
       </c>
       <c r="E525">
         <v>152.418</v>
       </c>
       <c r="F525">
         <v>3.255</v>
       </c>
       <c r="G525">
-        <v>8.242</v>
+        <v>8.278</v>
       </c>
       <c r="H525">
         <v>42.143</v>
       </c>
       <c r="I525">
-        <v>53.64</v>
+        <v>53.675</v>
       </c>
       <c r="J525">
-        <v>206.058</v>
+        <v>206.094</v>
       </c>
       <c r="K525">
         <v>427.922</v>
       </c>
       <c r="L525">
-        <v>633.98</v>
+        <v>634.015</v>
       </c>
       <c r="M525">
         <v>722.477</v>
       </c>
       <c r="N525">
-        <v>1356.457</v>
+        <v>1356.493</v>
       </c>
     </row>
     <row r="526" spans="1:26">
       <c r="A526" s="6">
         <v>42278.0</v>
       </c>
       <c r="B526" t="s">
         <v>20</v>
       </c>
       <c r="C526">
         <v>208.62</v>
       </c>
       <c r="D526">
         <v>92.879</v>
       </c>
       <c r="E526">
         <v>301.499</v>
       </c>
       <c r="F526">
         <v>3.363</v>
       </c>
       <c r="G526">
-        <v>7.444</v>
+        <v>7.476</v>
       </c>
       <c r="H526">
         <v>43.547</v>
       </c>
       <c r="I526">
-        <v>54.355</v>
+        <v>54.387</v>
       </c>
       <c r="J526">
-        <v>355.854</v>
+        <v>355.886</v>
       </c>
       <c r="K526">
         <v>338.979</v>
       </c>
       <c r="L526">
-        <v>694.833</v>
+        <v>694.865</v>
       </c>
       <c r="M526">
         <v>558.041</v>
       </c>
       <c r="N526">
-        <v>1252.874</v>
+        <v>1252.906</v>
       </c>
     </row>
     <row r="527" spans="1:26">
       <c r="A527" s="6">
         <v>42309.0</v>
       </c>
       <c r="B527" t="s">
         <v>20</v>
       </c>
       <c r="C527">
         <v>421.078</v>
       </c>
       <c r="D527">
         <v>112.305</v>
       </c>
       <c r="E527">
         <v>533.383</v>
       </c>
       <c r="F527">
         <v>3.255</v>
       </c>
       <c r="G527">
-        <v>6.132</v>
+        <v>6.158</v>
       </c>
       <c r="H527">
         <v>42.143</v>
       </c>
       <c r="I527">
-        <v>51.53</v>
+        <v>51.556</v>
       </c>
       <c r="J527">
-        <v>584.912</v>
+        <v>584.939</v>
       </c>
       <c r="K527">
         <v>316.216</v>
       </c>
       <c r="L527">
-        <v>901.129</v>
+        <v>901.155</v>
       </c>
       <c r="M527">
         <v>538.445</v>
       </c>
       <c r="N527">
-        <v>1439.574</v>
+        <v>1439.6</v>
       </c>
     </row>
     <row r="528" spans="1:26">
       <c r="A528" s="6">
         <v>42339.0</v>
       </c>
       <c r="B528" t="s">
         <v>20</v>
       </c>
       <c r="C528">
         <v>612.091</v>
       </c>
       <c r="D528">
         <v>131.432</v>
       </c>
       <c r="E528">
         <v>743.523</v>
       </c>
       <c r="F528">
         <v>3.363</v>
       </c>
       <c r="G528">
-        <v>5.68</v>
+        <v>5.705</v>
       </c>
       <c r="H528">
         <v>43.547</v>
       </c>
       <c r="I528">
-        <v>52.591</v>
+        <v>52.616</v>
       </c>
       <c r="J528">
-        <v>796.114</v>
+        <v>796.139</v>
       </c>
       <c r="K528">
         <v>381.02</v>
       </c>
       <c r="L528">
-        <v>1177.134</v>
+        <v>1177.158</v>
       </c>
       <c r="M528">
         <v>640.816</v>
       </c>
       <c r="N528">
-        <v>1817.95</v>
+        <v>1817.974</v>
       </c>
     </row>
     <row r="529" spans="1:26">
       <c r="A529" s="6">
         <v>42370.0</v>
       </c>
       <c r="B529" t="s">
         <v>20</v>
       </c>
       <c r="C529">
         <v>911.658</v>
       </c>
       <c r="D529">
         <v>130.41</v>
       </c>
       <c r="E529">
         <v>1042.068</v>
       </c>
       <c r="F529">
         <v>3.354</v>
       </c>
       <c r="G529">
-        <v>5.09</v>
+        <v>5.171</v>
       </c>
       <c r="H529">
         <v>37.7</v>
       </c>
       <c r="I529">
-        <v>46.144</v>
+        <v>46.225</v>
       </c>
       <c r="J529">
-        <v>1088.212</v>
+        <v>1088.293</v>
       </c>
       <c r="K529">
         <v>446.876</v>
       </c>
       <c r="L529">
-        <v>1535.088</v>
+        <v>1535.169</v>
       </c>
       <c r="M529">
         <v>775.488</v>
       </c>
       <c r="N529">
-        <v>2310.576</v>
+        <v>2310.657</v>
       </c>
     </row>
     <row r="530" spans="1:26">
       <c r="A530" s="6">
         <v>42401.0</v>
       </c>
       <c r="B530" t="s">
         <v>20</v>
       </c>
       <c r="C530">
         <v>715.632</v>
       </c>
       <c r="D530">
         <v>110.883</v>
       </c>
       <c r="E530">
         <v>826.516</v>
       </c>
       <c r="F530">
         <v>3.138</v>
       </c>
       <c r="G530">
-        <v>5.996</v>
+        <v>6.09</v>
       </c>
       <c r="H530">
         <v>35.268</v>
       </c>
       <c r="I530">
-        <v>44.402</v>
+        <v>44.496</v>
       </c>
       <c r="J530">
-        <v>870.918</v>
+        <v>871.012</v>
       </c>
       <c r="K530">
         <v>395.654</v>
       </c>
       <c r="L530">
-        <v>1266.571</v>
+        <v>1266.665</v>
       </c>
       <c r="M530">
         <v>624.881</v>
       </c>
       <c r="N530">
-        <v>1891.452</v>
+        <v>1891.546</v>
       </c>
     </row>
     <row r="531" spans="1:26">
       <c r="A531" s="6">
         <v>42430.0</v>
       </c>
       <c r="B531" t="s">
         <v>20</v>
       </c>
       <c r="C531">
         <v>471.67</v>
       </c>
       <c r="D531">
         <v>84.326</v>
       </c>
       <c r="E531">
         <v>555.996</v>
       </c>
       <c r="F531">
         <v>3.354</v>
       </c>
       <c r="G531">
-        <v>8.01</v>
+        <v>8.136</v>
       </c>
       <c r="H531">
         <v>37.7</v>
       </c>
       <c r="I531">
-        <v>49.065</v>
+        <v>49.19</v>
       </c>
       <c r="J531">
-        <v>605.061</v>
+        <v>605.186</v>
       </c>
       <c r="K531">
         <v>341.973</v>
       </c>
       <c r="L531">
-        <v>947.034</v>
+        <v>947.159</v>
       </c>
       <c r="M531">
         <v>529.559</v>
       </c>
       <c r="N531">
-        <v>1476.593</v>
+        <v>1476.718</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532" t="s">
         <v>20</v>
       </c>
       <c r="C532">
         <v>340</v>
       </c>
       <c r="D532">
         <v>68.294</v>
       </c>
       <c r="E532">
         <v>408.294</v>
       </c>
       <c r="F532">
         <v>3.246</v>
       </c>
       <c r="G532">
-        <v>9.01</v>
+        <v>9.149</v>
       </c>
       <c r="H532">
         <v>36.484</v>
       </c>
       <c r="I532">
-        <v>48.739</v>
+        <v>48.879</v>
       </c>
       <c r="J532">
-        <v>457.033</v>
+        <v>457.173</v>
       </c>
       <c r="K532">
         <v>301.09</v>
       </c>
       <c r="L532">
-        <v>758.123</v>
+        <v>758.263</v>
       </c>
       <c r="M532">
         <v>482.171</v>
       </c>
       <c r="N532">
-        <v>1240.294</v>
+        <v>1240.434</v>
       </c>
     </row>
     <row r="533" spans="1:26">
       <c r="A533" s="6">
         <v>42491.0</v>
       </c>
       <c r="B533" t="s">
         <v>20</v>
       </c>
       <c r="C533">
         <v>200.936</v>
       </c>
       <c r="D533">
         <v>54.706</v>
       </c>
       <c r="E533">
         <v>255.642</v>
       </c>
       <c r="F533">
         <v>3.354</v>
       </c>
       <c r="G533">
-        <v>9.969</v>
+        <v>10.124</v>
       </c>
       <c r="H533">
         <v>37.7</v>
       </c>
       <c r="I533">
-        <v>51.024</v>
+        <v>51.178</v>
       </c>
       <c r="J533">
-        <v>306.665</v>
+        <v>306.82</v>
       </c>
       <c r="K533">
         <v>321.404</v>
       </c>
       <c r="L533">
-        <v>628.069</v>
+        <v>628.223</v>
       </c>
       <c r="M533">
         <v>549.747</v>
       </c>
       <c r="N533">
-        <v>1177.816</v>
+        <v>1177.97</v>
       </c>
     </row>
     <row r="534" spans="1:26">
       <c r="A534" s="6">
         <v>42522.0</v>
       </c>
       <c r="B534" t="s">
         <v>20</v>
       </c>
       <c r="C534">
         <v>127.097</v>
       </c>
       <c r="D534">
         <v>35.762</v>
       </c>
       <c r="E534">
         <v>162.86</v>
       </c>
       <c r="F534">
         <v>3.246</v>
       </c>
       <c r="G534">
-        <v>10.276</v>
+        <v>10.434</v>
       </c>
       <c r="H534">
         <v>36.484</v>
       </c>
       <c r="I534">
-        <v>50.005</v>
+        <v>50.164</v>
       </c>
       <c r="J534">
-        <v>212.865</v>
+        <v>213.023</v>
       </c>
       <c r="K534">
         <v>427.221</v>
       </c>
       <c r="L534">
-        <v>640.086</v>
+        <v>640.244</v>
       </c>
       <c r="M534">
         <v>767.429</v>
       </c>
       <c r="N534">
-        <v>1407.515</v>
+        <v>1407.673</v>
       </c>
     </row>
     <row r="535" spans="1:26">
       <c r="A535" s="6">
         <v>42552.0</v>
       </c>
       <c r="B535" t="s">
         <v>20</v>
       </c>
       <c r="C535">
         <v>110.301</v>
       </c>
       <c r="D535">
         <v>36.44</v>
       </c>
       <c r="E535">
         <v>146.741</v>
       </c>
       <c r="F535">
         <v>3.354</v>
       </c>
       <c r="G535">
-        <v>10.683</v>
+        <v>10.847</v>
       </c>
       <c r="H535">
         <v>37.7</v>
       </c>
       <c r="I535">
-        <v>51.737</v>
+        <v>51.901</v>
       </c>
       <c r="J535">
-        <v>198.478</v>
+        <v>198.643</v>
       </c>
       <c r="K535">
         <v>526.845</v>
       </c>
       <c r="L535">
-        <v>725.323</v>
+        <v>725.487</v>
       </c>
       <c r="M535">
         <v>956.842</v>
       </c>
       <c r="N535">
-        <v>1682.165</v>
+        <v>1682.33</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536" t="s">
         <v>20</v>
       </c>
       <c r="C536">
         <v>104.125</v>
       </c>
       <c r="D536">
         <v>30.348</v>
       </c>
       <c r="E536">
         <v>134.472</v>
       </c>
       <c r="F536">
         <v>3.354</v>
       </c>
       <c r="G536">
-        <v>10.37</v>
+        <v>10.529</v>
       </c>
       <c r="H536">
         <v>37.7</v>
       </c>
       <c r="I536">
-        <v>51.424</v>
+        <v>51.583</v>
       </c>
       <c r="J536">
-        <v>185.896</v>
+        <v>186.056</v>
       </c>
       <c r="K536">
         <v>533.778</v>
       </c>
       <c r="L536">
-        <v>719.674</v>
+        <v>719.834</v>
       </c>
       <c r="M536">
         <v>932.999</v>
       </c>
       <c r="N536">
-        <v>1652.674</v>
+        <v>1652.833</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537" t="s">
         <v>20</v>
       </c>
       <c r="C537">
         <v>113.766</v>
       </c>
       <c r="D537">
         <v>42.813</v>
       </c>
       <c r="E537">
         <v>156.579</v>
       </c>
       <c r="F537">
         <v>3.246</v>
       </c>
       <c r="G537">
-        <v>9.249</v>
+        <v>9.392</v>
       </c>
       <c r="H537">
         <v>36.484</v>
       </c>
       <c r="I537">
-        <v>48.979</v>
+        <v>49.122</v>
       </c>
       <c r="J537">
-        <v>205.558</v>
+        <v>205.7</v>
       </c>
       <c r="K537">
         <v>441.386</v>
       </c>
       <c r="L537">
-        <v>646.944</v>
+        <v>647.087</v>
       </c>
       <c r="M537">
         <v>722.058</v>
       </c>
       <c r="N537">
-        <v>1369.003</v>
+        <v>1369.145</v>
       </c>
     </row>
     <row r="538" spans="1:26">
       <c r="A538" s="6">
         <v>42644.0</v>
       </c>
       <c r="B538" t="s">
         <v>20</v>
       </c>
       <c r="C538">
         <v>194.162</v>
       </c>
       <c r="D538">
         <v>66.109</v>
       </c>
       <c r="E538">
         <v>260.27</v>
       </c>
       <c r="F538">
         <v>3.354</v>
       </c>
       <c r="G538">
-        <v>8.272</v>
+        <v>8.399</v>
       </c>
       <c r="H538">
         <v>37.7</v>
       </c>
       <c r="I538">
-        <v>49.326</v>
+        <v>49.453</v>
       </c>
       <c r="J538">
-        <v>309.596</v>
+        <v>309.723</v>
       </c>
       <c r="K538">
         <v>346.345</v>
       </c>
       <c r="L538">
-        <v>655.941</v>
+        <v>656.069</v>
       </c>
       <c r="M538">
         <v>565.066</v>
       </c>
       <c r="N538">
-        <v>1221.008</v>
+        <v>1221.135</v>
       </c>
     </row>
     <row r="539" spans="1:26">
       <c r="A539" s="6">
         <v>42675.0</v>
       </c>
       <c r="B539" t="s">
         <v>20</v>
       </c>
       <c r="C539">
         <v>393.629</v>
       </c>
       <c r="D539">
         <v>82.21</v>
       </c>
       <c r="E539">
         <v>475.839</v>
       </c>
       <c r="F539">
         <v>3.246</v>
       </c>
       <c r="G539">
-        <v>6.731</v>
+        <v>6.834</v>
       </c>
       <c r="H539">
         <v>36.484</v>
       </c>
       <c r="I539">
-        <v>46.461</v>
+        <v>46.564</v>
       </c>
       <c r="J539">
-        <v>522.3</v>
+        <v>522.403</v>
       </c>
       <c r="K539">
         <v>318.149</v>
       </c>
       <c r="L539">
-        <v>840.449</v>
+        <v>840.552</v>
       </c>
       <c r="M539">
         <v>526.337</v>
       </c>
       <c r="N539">
-        <v>1366.785</v>
+        <v>1366.889</v>
       </c>
     </row>
     <row r="540" spans="1:26">
       <c r="A540" s="6">
         <v>42705.0</v>
       </c>
       <c r="B540" t="s">
         <v>20</v>
       </c>
       <c r="C540">
         <v>823.665</v>
       </c>
       <c r="D540">
         <v>135.982</v>
       </c>
       <c r="E540">
         <v>959.646</v>
       </c>
       <c r="F540">
         <v>3.354</v>
       </c>
       <c r="G540">
-        <v>6.177</v>
+        <v>6.273</v>
       </c>
       <c r="H540">
         <v>37.7</v>
       </c>
       <c r="I540">
-        <v>47.232</v>
+        <v>47.327</v>
       </c>
       <c r="J540">
-        <v>1006.878</v>
+        <v>1006.974</v>
       </c>
       <c r="K540">
         <v>413.81</v>
       </c>
       <c r="L540">
-        <v>1420.688</v>
+        <v>1420.784</v>
       </c>
       <c r="M540">
         <v>732.894</v>
       </c>
       <c r="N540">
-        <v>2153.582</v>
+        <v>2153.678</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541" t="s">
         <v>20</v>
       </c>
       <c r="C541">
         <v>859.985</v>
       </c>
       <c r="D541">
         <v>131.436</v>
       </c>
       <c r="E541">
         <v>991.421</v>
       </c>
       <c r="F541">
         <v>3.363</v>
       </c>
       <c r="G541">
-        <v>5.772</v>
+        <v>5.914</v>
       </c>
       <c r="H541">
         <v>36.551</v>
       </c>
       <c r="I541">
-        <v>45.686</v>
+        <v>45.828</v>
       </c>
       <c r="J541">
-        <v>1037.106</v>
+        <v>1037.249</v>
       </c>
       <c r="K541">
         <v>440.873</v>
       </c>
       <c r="L541">
-        <v>1477.98</v>
+        <v>1478.122</v>
       </c>
       <c r="M541">
         <v>743.208</v>
       </c>
       <c r="N541">
-        <v>2221.188</v>
+        <v>2221.33</v>
       </c>
     </row>
     <row r="542" spans="1:26">
       <c r="A542" s="6">
         <v>42767.0</v>
       </c>
       <c r="B542" t="s">
         <v>20</v>
       </c>
       <c r="C542">
         <v>599.556</v>
       </c>
       <c r="D542">
         <v>96.798</v>
       </c>
       <c r="E542">
         <v>696.354</v>
       </c>
       <c r="F542">
         <v>3.038</v>
       </c>
       <c r="G542">
-        <v>6.441</v>
+        <v>6.599</v>
       </c>
       <c r="H542">
         <v>33.013</v>
       </c>
       <c r="I542">
-        <v>42.492</v>
+        <v>42.651</v>
       </c>
       <c r="J542">
-        <v>738.846</v>
+        <v>739.005</v>
       </c>
       <c r="K542">
         <v>344.504</v>
       </c>
       <c r="L542">
-        <v>1083.35</v>
+        <v>1083.508</v>
       </c>
       <c r="M542">
         <v>537.087</v>
       </c>
       <c r="N542">
-        <v>1620.437</v>
+        <v>1620.595</v>
       </c>
     </row>
     <row r="543" spans="1:26">
       <c r="A543" s="6">
         <v>42795.0</v>
       </c>
       <c r="B543" t="s">
         <v>20</v>
       </c>
       <c r="C543">
         <v>599.984</v>
       </c>
       <c r="D543">
         <v>94.337</v>
       </c>
       <c r="E543">
         <v>694.322</v>
       </c>
       <c r="F543">
         <v>3.363</v>
       </c>
       <c r="G543">
-        <v>9.253</v>
+        <v>9.478</v>
       </c>
       <c r="H543">
         <v>36.551</v>
       </c>
       <c r="I543">
-        <v>49.167</v>
+        <v>49.392</v>
       </c>
       <c r="J543">
-        <v>743.488</v>
+        <v>743.714</v>
       </c>
       <c r="K543">
         <v>351.762</v>
       </c>
       <c r="L543">
-        <v>1095.25</v>
+        <v>1095.476</v>
       </c>
       <c r="M543">
         <v>564.622</v>
       </c>
       <c r="N543">
-        <v>1659.873</v>
+        <v>1660.098</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544" t="s">
         <v>20</v>
       </c>
       <c r="C544">
         <v>288.42</v>
       </c>
       <c r="D544">
         <v>64.024</v>
       </c>
       <c r="E544">
         <v>352.444</v>
       </c>
       <c r="F544">
         <v>3.255</v>
       </c>
       <c r="G544">
-        <v>10.321</v>
+        <v>10.572</v>
       </c>
       <c r="H544">
         <v>35.372</v>
       </c>
       <c r="I544">
-        <v>48.948</v>
+        <v>49.199</v>
       </c>
       <c r="J544">
-        <v>401.392</v>
+        <v>401.643</v>
       </c>
       <c r="K544">
         <v>309.552</v>
       </c>
       <c r="L544">
-        <v>710.944</v>
+        <v>711.195</v>
       </c>
       <c r="M544">
         <v>474.199</v>
       </c>
       <c r="N544">
-        <v>1185.143</v>
+        <v>1185.394</v>
       </c>
     </row>
     <row r="545" spans="1:26">
       <c r="A545" s="6">
         <v>42856.0</v>
       </c>
       <c r="B545" t="s">
         <v>20</v>
       </c>
       <c r="C545">
         <v>206.204</v>
       </c>
       <c r="D545">
         <v>48.177</v>
       </c>
       <c r="E545">
         <v>254.381</v>
       </c>
       <c r="F545">
         <v>3.363</v>
       </c>
       <c r="G545">
-        <v>11.388</v>
+        <v>11.665</v>
       </c>
       <c r="H545">
         <v>36.551</v>
       </c>
       <c r="I545">
-        <v>51.302</v>
+        <v>51.579</v>
       </c>
       <c r="J545">
-        <v>305.683</v>
+        <v>305.96</v>
       </c>
       <c r="K545">
         <v>335.335</v>
       </c>
       <c r="L545">
-        <v>641.018</v>
+        <v>641.295</v>
       </c>
       <c r="M545">
         <v>545.771</v>
       </c>
       <c r="N545">
-        <v>1186.789</v>
+        <v>1187.066</v>
       </c>
     </row>
     <row r="546" spans="1:26">
       <c r="A546" s="6">
         <v>42887.0</v>
       </c>
       <c r="B546" t="s">
         <v>20</v>
       </c>
       <c r="C546">
         <v>128.249</v>
       </c>
       <c r="D546">
         <v>42.896</v>
       </c>
       <c r="E546">
         <v>171.145</v>
       </c>
       <c r="F546">
         <v>3.255</v>
       </c>
       <c r="G546">
-        <v>11.744</v>
+        <v>12.029</v>
       </c>
       <c r="H546">
         <v>35.372</v>
       </c>
       <c r="I546">
-        <v>50.371</v>
+        <v>50.655</v>
       </c>
       <c r="J546">
-        <v>221.516</v>
+        <v>221.8</v>
       </c>
       <c r="K546">
         <v>418.117</v>
       </c>
       <c r="L546">
-        <v>639.633</v>
+        <v>639.917</v>
       </c>
       <c r="M546">
         <v>690.459</v>
       </c>
       <c r="N546">
-        <v>1330.092</v>
+        <v>1330.376</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547" t="s">
         <v>20</v>
       </c>
       <c r="C547">
         <v>111.1</v>
       </c>
       <c r="D547">
         <v>31.366</v>
       </c>
       <c r="E547">
         <v>142.466</v>
       </c>
       <c r="F547">
         <v>3.363</v>
       </c>
       <c r="G547">
-        <v>12.017</v>
+        <v>12.309</v>
       </c>
       <c r="H547">
         <v>36.551</v>
       </c>
       <c r="I547">
-        <v>51.931</v>
+        <v>52.223</v>
       </c>
       <c r="J547">
-        <v>194.397</v>
+        <v>194.689</v>
       </c>
       <c r="K547">
         <v>511.46</v>
       </c>
       <c r="L547">
-        <v>705.857</v>
+        <v>706.149</v>
       </c>
       <c r="M547">
         <v>889.758</v>
       </c>
       <c r="N547">
-        <v>1595.615</v>
+        <v>1595.907</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548" t="s">
         <v>20</v>
       </c>
       <c r="C548">
         <v>107.361</v>
       </c>
       <c r="D548">
         <v>37.587</v>
       </c>
       <c r="E548">
         <v>144.948</v>
       </c>
       <c r="F548">
         <v>3.363</v>
       </c>
       <c r="G548">
-        <v>11.647</v>
+        <v>11.93</v>
       </c>
       <c r="H548">
         <v>36.551</v>
       </c>
       <c r="I548">
-        <v>51.561</v>
+        <v>51.844</v>
       </c>
       <c r="J548">
-        <v>196.509</v>
+        <v>196.792</v>
       </c>
       <c r="K548">
         <v>484.528</v>
       </c>
       <c r="L548">
-        <v>681.037</v>
+        <v>681.321</v>
       </c>
       <c r="M548">
         <v>811.581</v>
       </c>
       <c r="N548">
-        <v>1492.618</v>
+        <v>1492.902</v>
       </c>
     </row>
     <row r="549" spans="1:26">
       <c r="A549" s="6">
         <v>42979.0</v>
       </c>
       <c r="B549" t="s">
         <v>20</v>
       </c>
       <c r="C549">
         <v>118.369</v>
       </c>
       <c r="D549">
         <v>40.428</v>
       </c>
       <c r="E549">
         <v>158.797</v>
       </c>
       <c r="F549">
         <v>3.255</v>
       </c>
       <c r="G549">
-        <v>10.438</v>
+        <v>10.692</v>
       </c>
       <c r="H549">
         <v>35.372</v>
       </c>
       <c r="I549">
-        <v>49.064</v>
+        <v>49.319</v>
       </c>
       <c r="J549">
-        <v>207.861</v>
+        <v>208.115</v>
       </c>
       <c r="K549">
         <v>405.273</v>
       </c>
       <c r="L549">
-        <v>613.134</v>
+        <v>613.389</v>
       </c>
       <c r="M549">
         <v>649.496</v>
       </c>
       <c r="N549">
-        <v>1262.63</v>
+        <v>1262.884</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550" t="s">
         <v>20</v>
       </c>
       <c r="C550">
         <v>212.006</v>
       </c>
       <c r="D550">
         <v>57.062</v>
       </c>
       <c r="E550">
         <v>269.068</v>
       </c>
       <c r="F550">
         <v>3.363</v>
       </c>
       <c r="G550">
-        <v>9.334</v>
+        <v>9.562</v>
       </c>
       <c r="H550">
         <v>36.551</v>
       </c>
       <c r="I550">
-        <v>49.248</v>
+        <v>49.476</v>
       </c>
       <c r="J550">
-        <v>318.317</v>
+        <v>318.544</v>
       </c>
       <c r="K550">
         <v>350.791</v>
       </c>
       <c r="L550">
-        <v>669.108</v>
+        <v>669.336</v>
       </c>
       <c r="M550">
         <v>564.827</v>
       </c>
       <c r="N550">
-        <v>1233.935</v>
+        <v>1234.162</v>
       </c>
     </row>
     <row r="551" spans="1:26">
       <c r="A551" s="6">
         <v>43040.0</v>
       </c>
       <c r="B551" t="s">
         <v>20</v>
       </c>
       <c r="C551">
         <v>483.738</v>
       </c>
       <c r="D551">
         <v>93.534</v>
       </c>
       <c r="E551">
         <v>577.271</v>
       </c>
       <c r="F551">
         <v>3.255</v>
       </c>
       <c r="G551">
-        <v>7.31</v>
+        <v>7.489</v>
       </c>
       <c r="H551">
         <v>35.372</v>
       </c>
       <c r="I551">
-        <v>45.937</v>
+        <v>46.115</v>
       </c>
       <c r="J551">
-        <v>623.208</v>
+        <v>623.387</v>
       </c>
       <c r="K551">
         <v>335.47</v>
       </c>
       <c r="L551">
-        <v>958.678</v>
+        <v>958.856</v>
       </c>
       <c r="M551">
         <v>560.367</v>
       </c>
       <c r="N551">
-        <v>1519.045</v>
+        <v>1519.223</v>
       </c>
     </row>
     <row r="552" spans="1:26">
       <c r="A552" s="6">
         <v>43070.0</v>
       </c>
       <c r="B552" t="s">
         <v>20</v>
       </c>
       <c r="C552">
         <v>850.535</v>
       </c>
       <c r="D552">
         <v>133.85</v>
       </c>
       <c r="E552">
         <v>984.384</v>
       </c>
       <c r="F552">
         <v>3.363</v>
       </c>
       <c r="G552">
-        <v>6.856</v>
+        <v>7.024</v>
       </c>
       <c r="H552">
         <v>36.551</v>
       </c>
       <c r="I552">
-        <v>46.77</v>
+        <v>46.938</v>
       </c>
       <c r="J552">
-        <v>1031.154</v>
+        <v>1031.323</v>
       </c>
       <c r="K552">
         <v>416.28</v>
       </c>
       <c r="L552">
-        <v>1447.434</v>
+        <v>1447.602</v>
       </c>
       <c r="M552">
         <v>734.281</v>
       </c>
       <c r="N552">
-        <v>2181.715</v>
+        <v>2181.884</v>
       </c>
     </row>
     <row r="553" spans="1:26">
       <c r="A553" s="6">
         <v>43101.0</v>
       </c>
       <c r="B553" t="s">
         <v>20</v>
       </c>
       <c r="C553">
         <v>1016.759</v>
       </c>
       <c r="D553">
         <v>171.787</v>
       </c>
       <c r="E553">
         <v>1188.547</v>
       </c>
       <c r="F553">
         <v>3.363</v>
       </c>
       <c r="G553">
-        <v>6.708</v>
+        <v>6.921</v>
       </c>
       <c r="H553">
         <v>44.711</v>
       </c>
       <c r="I553">
-        <v>54.782</v>
+        <v>54.995</v>
       </c>
       <c r="J553">
-        <v>1243.329</v>
+        <v>1243.541</v>
       </c>
       <c r="K553">
         <v>508.106</v>
       </c>
       <c r="L553">
-        <v>1751.435</v>
+        <v>1751.648</v>
       </c>
       <c r="M553">
         <v>845.965</v>
       </c>
       <c r="N553">
-        <v>2597.4</v>
+        <v>2597.612</v>
       </c>
     </row>
     <row r="554" spans="1:26">
       <c r="A554" s="6">
         <v>43132.0</v>
       </c>
       <c r="B554" t="s">
         <v>20</v>
       </c>
       <c r="C554">
         <v>714.652</v>
       </c>
       <c r="D554">
         <v>115.635</v>
       </c>
       <c r="E554">
         <v>830.286</v>
       </c>
       <c r="F554">
         <v>3.038</v>
       </c>
       <c r="G554">
-        <v>7.326</v>
+        <v>7.557</v>
       </c>
       <c r="H554">
         <v>40.384</v>
       </c>
       <c r="I554">
-        <v>50.747</v>
+        <v>50.979</v>
       </c>
       <c r="J554">
-        <v>881.034</v>
+        <v>881.265</v>
       </c>
       <c r="K554">
         <v>388.119</v>
       </c>
       <c r="L554">
-        <v>1269.153</v>
+        <v>1269.385</v>
       </c>
       <c r="M554">
         <v>586.81</v>
       </c>
       <c r="N554">
-        <v>1855.963</v>
+        <v>1856.194</v>
       </c>
     </row>
     <row r="555" spans="1:26">
       <c r="A555" s="6">
         <v>43160.0</v>
       </c>
       <c r="B555" t="s">
         <v>20</v>
       </c>
       <c r="C555">
         <v>682.935</v>
       </c>
       <c r="D555">
         <v>107.226</v>
       </c>
       <c r="E555">
         <v>790.161</v>
       </c>
       <c r="F555">
         <v>3.363</v>
       </c>
       <c r="G555">
-        <v>10.116</v>
+        <v>10.435</v>
       </c>
       <c r="H555">
         <v>44.711</v>
       </c>
       <c r="I555">
-        <v>58.19</v>
+        <v>58.509</v>
       </c>
       <c r="J555">
-        <v>848.351</v>
+        <v>848.67</v>
       </c>
       <c r="K555">
         <v>365.829</v>
       </c>
       <c r="L555">
-        <v>1214.18</v>
+        <v>1214.5</v>
       </c>
       <c r="M555">
         <v>572.371</v>
       </c>
       <c r="N555">
-        <v>1786.551</v>
+        <v>1786.871</v>
       </c>
     </row>
     <row r="556" spans="1:26">
       <c r="A556" s="6">
         <v>43191.0</v>
       </c>
       <c r="B556" t="s">
         <v>20</v>
       </c>
       <c r="C556">
         <v>456.429</v>
       </c>
       <c r="D556">
         <v>87.675</v>
       </c>
       <c r="E556">
         <v>544.104</v>
       </c>
       <c r="F556">
         <v>3.255</v>
       </c>
       <c r="G556">
-        <v>11.468</v>
+        <v>11.827</v>
       </c>
       <c r="H556">
         <v>43.268</v>
       </c>
       <c r="I556">
-        <v>57.991</v>
+        <v>58.351</v>
       </c>
       <c r="J556">
-        <v>602.095</v>
+        <v>602.455</v>
       </c>
       <c r="K556">
         <v>325.688</v>
       </c>
       <c r="L556">
-        <v>927.783</v>
+        <v>928.143</v>
       </c>
       <c r="M556">
         <v>492.81</v>
       </c>
       <c r="N556">
-        <v>1420.593</v>
+        <v>1420.952</v>
       </c>
     </row>
     <row r="557" spans="1:26">
       <c r="A557" s="6">
         <v>43221.0</v>
       </c>
       <c r="B557" t="s">
         <v>20</v>
       </c>
       <c r="C557">
         <v>174.899</v>
       </c>
       <c r="D557">
         <v>47.781</v>
       </c>
       <c r="E557">
         <v>222.68</v>
       </c>
       <c r="F557">
         <v>3.363</v>
       </c>
       <c r="G557">
-        <v>12.614</v>
+        <v>13.009</v>
       </c>
       <c r="H557">
         <v>44.711</v>
       </c>
       <c r="I557">
-        <v>60.688</v>
+        <v>61.083</v>
       </c>
       <c r="J557">
-        <v>283.368</v>
+        <v>283.763</v>
       </c>
       <c r="K557">
         <v>354.329</v>
       </c>
       <c r="L557">
-        <v>637.697</v>
+        <v>638.092</v>
       </c>
       <c r="M557">
         <v>589.942</v>
       </c>
       <c r="N557">
-        <v>1227.639</v>
+        <v>1228.034</v>
       </c>
     </row>
     <row r="558" spans="1:26">
       <c r="A558" s="6">
         <v>43252.0</v>
       </c>
       <c r="B558" t="s">
         <v>20</v>
       </c>
       <c r="C558">
         <v>123.405</v>
       </c>
       <c r="D558">
         <v>36.303</v>
       </c>
       <c r="E558">
         <v>159.708</v>
       </c>
       <c r="F558">
         <v>3.255</v>
       </c>
       <c r="G558">
-        <v>12.84</v>
+        <v>13.241</v>
       </c>
       <c r="H558">
         <v>43.268</v>
       </c>
       <c r="I558">
-        <v>59.363</v>
+        <v>59.765</v>
       </c>
       <c r="J558">
-        <v>219.071</v>
+        <v>219.472</v>
       </c>
       <c r="K558">
         <v>443.263</v>
       </c>
       <c r="L558">
-        <v>662.334</v>
+        <v>662.735</v>
       </c>
       <c r="M558">
         <v>731.361</v>
       </c>
       <c r="N558">
-        <v>1393.694</v>
+        <v>1394.096</v>
       </c>
     </row>
     <row r="559" spans="1:26">
       <c r="A559" s="6">
         <v>43282.0</v>
       </c>
       <c r="B559" t="s">
         <v>20</v>
       </c>
       <c r="C559">
         <v>109.641</v>
       </c>
       <c r="D559">
         <v>33.916</v>
       </c>
       <c r="E559">
         <v>143.557</v>
       </c>
       <c r="F559">
         <v>3.363</v>
       </c>
       <c r="G559">
-        <v>13.188</v>
+        <v>13.601</v>
       </c>
       <c r="H559">
         <v>44.711</v>
       </c>
       <c r="I559">
-        <v>61.262</v>
+        <v>61.675</v>
       </c>
       <c r="J559">
-        <v>204.819</v>
+        <v>205.232</v>
       </c>
       <c r="K559">
         <v>523.967</v>
       </c>
       <c r="L559">
-        <v>728.786</v>
+        <v>729.199</v>
       </c>
       <c r="M559">
         <v>899.23</v>
       </c>
       <c r="N559">
-        <v>1628.017</v>
+        <v>1628.429</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560" t="s">
         <v>20</v>
       </c>
       <c r="C560">
         <v>103.276</v>
       </c>
       <c r="D560">
         <v>31.344</v>
       </c>
       <c r="E560">
         <v>134.62</v>
       </c>
       <c r="F560">
         <v>3.363</v>
       </c>
       <c r="G560">
-        <v>12.639</v>
+        <v>13.035</v>
       </c>
       <c r="H560">
         <v>44.711</v>
       </c>
       <c r="I560">
-        <v>60.713</v>
+        <v>61.109</v>
       </c>
       <c r="J560">
-        <v>195.333</v>
+        <v>195.729</v>
       </c>
       <c r="K560">
         <v>523.73</v>
       </c>
       <c r="L560">
-        <v>719.064</v>
+        <v>719.459</v>
       </c>
       <c r="M560">
         <v>859.755</v>
       </c>
       <c r="N560">
-        <v>1578.818</v>
+        <v>1579.214</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561" t="s">
         <v>20</v>
       </c>
       <c r="C561">
         <v>116.232</v>
       </c>
       <c r="D561">
         <v>38.868</v>
       </c>
       <c r="E561">
         <v>155.1</v>
       </c>
       <c r="F561">
         <v>3.255</v>
       </c>
       <c r="G561">
-        <v>11.143</v>
+        <v>11.494</v>
       </c>
       <c r="H561">
         <v>43.268</v>
       </c>
       <c r="I561">
-        <v>57.666</v>
+        <v>58.017</v>
       </c>
       <c r="J561">
-        <v>212.766</v>
+        <v>213.117</v>
       </c>
       <c r="K561">
         <v>439.84</v>
       </c>
       <c r="L561">
-        <v>652.606</v>
+        <v>652.957</v>
       </c>
       <c r="M561">
         <v>699.284</v>
       </c>
       <c r="N561">
-        <v>1351.89</v>
+        <v>1352.241</v>
       </c>
     </row>
     <row r="562" spans="1:26">
       <c r="A562" s="6">
         <v>43374.0</v>
       </c>
       <c r="B562" t="s">
         <v>20</v>
       </c>
       <c r="C562">
         <v>264.228</v>
       </c>
       <c r="D562">
         <v>80.373</v>
       </c>
       <c r="E562">
         <v>344.601</v>
       </c>
       <c r="F562">
         <v>3.363</v>
       </c>
       <c r="G562">
-        <v>9.996</v>
+        <v>10.31</v>
       </c>
       <c r="H562">
         <v>44.711</v>
       </c>
       <c r="I562">
-        <v>58.07</v>
+        <v>58.384</v>
       </c>
       <c r="J562">
-        <v>402.672</v>
+        <v>402.985</v>
       </c>
       <c r="K562">
         <v>365.25</v>
       </c>
       <c r="L562">
-        <v>767.922</v>
+        <v>768.236</v>
       </c>
       <c r="M562">
         <v>561.916</v>
       </c>
       <c r="N562">
-        <v>1329.838</v>
+        <v>1330.152</v>
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563" t="s">
         <v>20</v>
       </c>
       <c r="C563">
         <v>620.217</v>
       </c>
       <c r="D563">
         <v>119.312</v>
       </c>
       <c r="E563">
         <v>739.528</v>
       </c>
       <c r="F563">
         <v>3.255</v>
       </c>
       <c r="G563">
-        <v>7.978</v>
+        <v>8.228</v>
       </c>
       <c r="H563">
         <v>43.268</v>
       </c>
       <c r="I563">
-        <v>54.501</v>
+        <v>54.751</v>
       </c>
       <c r="J563">
-        <v>794.029</v>
+        <v>794.279</v>
       </c>
       <c r="K563">
         <v>354.131</v>
       </c>
       <c r="L563">
-        <v>1148.161</v>
+        <v>1148.411</v>
       </c>
       <c r="M563">
         <v>598.89</v>
       </c>
       <c r="N563">
-        <v>1747.051</v>
+        <v>1747.301</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564" t="s">
         <v>20</v>
       </c>
       <c r="C564">
         <v>792.869</v>
       </c>
       <c r="D564">
         <v>152.131</v>
       </c>
       <c r="E564">
         <v>945.001</v>
       </c>
       <c r="F564">
         <v>3.363</v>
       </c>
       <c r="G564">
-        <v>7.421</v>
+        <v>7.653</v>
       </c>
       <c r="H564">
         <v>44.711</v>
       </c>
       <c r="I564">
-        <v>55.495</v>
+        <v>55.727</v>
       </c>
       <c r="J564">
-        <v>1000.495</v>
+        <v>1000.728</v>
       </c>
       <c r="K564">
         <v>420.292</v>
       </c>
       <c r="L564">
-        <v>1420.787</v>
+        <v>1421.02</v>
       </c>
       <c r="M564">
         <v>698.32</v>
       </c>
       <c r="N564">
-        <v>2119.106</v>
+        <v>2119.339</v>
       </c>
     </row>
     <row r="565" spans="1:26">
       <c r="A565" s="6">
         <v>43466.0</v>
       </c>
       <c r="B565" t="s">
         <v>20</v>
       </c>
       <c r="C565">
         <v>990.381</v>
       </c>
       <c r="D565">
         <v>161.76</v>
       </c>
       <c r="E565">
         <v>1152.141</v>
       </c>
       <c r="F565">
         <v>3.363</v>
       </c>
       <c r="G565">
-        <v>7.316</v>
+        <v>7.587</v>
       </c>
       <c r="H565">
         <v>46.494</v>
       </c>
       <c r="I565">
-        <v>57.173</v>
+        <v>57.445</v>
       </c>
       <c r="J565">
-        <v>1209.313</v>
+        <v>1209.585</v>
       </c>
       <c r="K565">
         <v>454.879</v>
       </c>
       <c r="L565">
-        <v>1664.193</v>
+        <v>1664.465</v>
       </c>
       <c r="M565">
         <v>747.171</v>
       </c>
       <c r="N565">
-        <v>2411.364</v>
+        <v>2411.636</v>
       </c>
     </row>
     <row r="566" spans="1:26">
       <c r="A566" s="6">
         <v>43497.0</v>
       </c>
       <c r="B566" t="s">
         <v>20</v>
       </c>
       <c r="C566">
         <v>840.132</v>
       </c>
       <c r="D566">
         <v>135.426</v>
       </c>
       <c r="E566">
         <v>975.559</v>
       </c>
       <c r="F566">
         <v>3.038</v>
       </c>
       <c r="G566">
-        <v>7.941</v>
+        <v>8.235</v>
       </c>
       <c r="H566">
         <v>41.994</v>
       </c>
       <c r="I566">
-        <v>52.973</v>
+        <v>53.267</v>
       </c>
       <c r="J566">
-        <v>1028.532</v>
+        <v>1028.826</v>
       </c>
       <c r="K566">
         <v>397.867</v>
       </c>
       <c r="L566">
-        <v>1426.398</v>
+        <v>1426.693</v>
       </c>
       <c r="M566">
         <v>614.524</v>
       </c>
       <c r="N566">
-        <v>2040.922</v>
+        <v>2041.216</v>
       </c>
     </row>
     <row r="567" spans="1:26">
       <c r="A567" s="6">
         <v>43525.0</v>
       </c>
       <c r="B567" t="s">
         <v>20</v>
       </c>
       <c r="C567">
         <v>714.716</v>
       </c>
       <c r="D567">
         <v>121.019</v>
       </c>
       <c r="E567">
         <v>835.735</v>
       </c>
       <c r="F567">
         <v>3.363</v>
       </c>
       <c r="G567">
-        <v>11.314</v>
+        <v>11.73</v>
       </c>
       <c r="H567">
         <v>46.494</v>
       </c>
       <c r="I567">
-        <v>61.171</v>
+        <v>61.588</v>
       </c>
       <c r="J567">
-        <v>896.906</v>
+        <v>897.322</v>
       </c>
       <c r="K567">
         <v>384.21</v>
       </c>
       <c r="L567">
-        <v>1281.116</v>
+        <v>1281.532</v>
       </c>
       <c r="M567">
         <v>591.516</v>
       </c>
       <c r="N567">
-        <v>1872.632</v>
+        <v>1873.049</v>
       </c>
     </row>
     <row r="568" spans="1:26">
       <c r="A568" s="6">
         <v>43556.0</v>
       </c>
       <c r="B568" t="s">
         <v>20</v>
       </c>
       <c r="C568">
         <v>340.887</v>
       </c>
       <c r="D568">
         <v>73.33</v>
       </c>
       <c r="E568">
         <v>414.217</v>
       </c>
       <c r="F568">
         <v>3.255</v>
       </c>
       <c r="G568">
-        <v>12.638</v>
+        <v>13.102</v>
       </c>
       <c r="H568">
         <v>44.994</v>
       </c>
       <c r="I568">
-        <v>60.887</v>
+        <v>61.351</v>
       </c>
       <c r="J568">
-        <v>475.104</v>
+        <v>475.568</v>
       </c>
       <c r="K568">
         <v>308.39</v>
       </c>
       <c r="L568">
-        <v>783.494</v>
+        <v>783.957</v>
       </c>
       <c r="M568">
         <v>451.347</v>
       </c>
       <c r="N568">
-        <v>1234.841</v>
+        <v>1235.304</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569" t="s">
         <v>20</v>
       </c>
       <c r="C569">
         <v>220.316</v>
       </c>
       <c r="D569">
         <v>55.755</v>
       </c>
       <c r="E569">
         <v>276.072</v>
       </c>
       <c r="F569">
         <v>3.363</v>
       </c>
       <c r="G569">
-        <v>13.868</v>
+        <v>14.375</v>
       </c>
       <c r="H569">
         <v>46.494</v>
       </c>
       <c r="I569">
-        <v>63.725</v>
+        <v>64.232</v>
       </c>
       <c r="J569">
-        <v>339.796</v>
+        <v>340.304</v>
       </c>
       <c r="K569">
         <v>342.33</v>
       </c>
       <c r="L569">
-        <v>682.126</v>
+        <v>682.633</v>
       </c>
       <c r="M569">
         <v>540.342</v>
       </c>
       <c r="N569">
-        <v>1222.468</v>
+        <v>1222.975</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570" t="s">
         <v>20</v>
       </c>
       <c r="C570">
         <v>134.034</v>
       </c>
       <c r="D570">
         <v>40.573</v>
       </c>
       <c r="E570">
         <v>174.607</v>
       </c>
       <c r="F570">
         <v>3.255</v>
       </c>
       <c r="G570">
-        <v>14.126</v>
+        <v>14.641</v>
       </c>
       <c r="H570">
         <v>44.994</v>
       </c>
       <c r="I570">
-        <v>62.375</v>
+        <v>62.89</v>
       </c>
       <c r="J570">
-        <v>236.982</v>
+        <v>237.497</v>
       </c>
       <c r="K570">
         <v>409.836</v>
       </c>
       <c r="L570">
-        <v>646.819</v>
+        <v>647.334</v>
       </c>
       <c r="M570">
         <v>653.709</v>
       </c>
       <c r="N570">
-        <v>1300.528</v>
+        <v>1301.043</v>
       </c>
     </row>
     <row r="571" spans="1:26">
       <c r="A571" s="6">
         <v>43647.0</v>
       </c>
       <c r="B571" t="s">
         <v>20</v>
       </c>
       <c r="C571">
         <v>115.956</v>
       </c>
       <c r="D571">
         <v>37.963</v>
       </c>
       <c r="E571">
         <v>153.919</v>
       </c>
       <c r="F571">
         <v>3.363</v>
       </c>
       <c r="G571">
-        <v>14.733</v>
+        <v>15.27</v>
       </c>
       <c r="H571">
         <v>46.494</v>
       </c>
       <c r="I571">
-        <v>64.59</v>
+        <v>65.127</v>
       </c>
       <c r="J571">
-        <v>218.509</v>
+        <v>219.046</v>
       </c>
       <c r="K571">
         <v>524.591</v>
       </c>
       <c r="L571">
-        <v>743.1</v>
+        <v>743.637</v>
       </c>
       <c r="M571">
         <v>852.862</v>
       </c>
       <c r="N571">
-        <v>1595.962</v>
+        <v>1596.5</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572" t="s">
         <v>20</v>
       </c>
       <c r="C572">
         <v>105.716</v>
       </c>
       <c r="D572">
         <v>49.242</v>
       </c>
       <c r="E572">
         <v>154.959</v>
       </c>
       <c r="F572">
         <v>3.363</v>
       </c>
       <c r="G572">
-        <v>14.171</v>
+        <v>14.687</v>
       </c>
       <c r="H572">
         <v>46.494</v>
       </c>
       <c r="I572">
-        <v>64.028</v>
+        <v>64.544</v>
       </c>
       <c r="J572">
-        <v>218.986</v>
+        <v>219.503</v>
       </c>
       <c r="K572">
         <v>512.083</v>
       </c>
       <c r="L572">
-        <v>731.07</v>
+        <v>731.586</v>
       </c>
       <c r="M572">
         <v>821.297</v>
       </c>
       <c r="N572">
-        <v>1552.367</v>
+        <v>1552.883</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573" t="s">
         <v>20</v>
       </c>
       <c r="C573">
         <v>113.94</v>
       </c>
       <c r="D573">
         <v>38.144</v>
       </c>
       <c r="E573">
         <v>152.084</v>
       </c>
       <c r="F573">
         <v>3.255</v>
       </c>
       <c r="G573">
-        <v>12.545</v>
+        <v>13.003</v>
       </c>
       <c r="H573">
         <v>44.994</v>
       </c>
       <c r="I573">
-        <v>60.794</v>
+        <v>61.252</v>
       </c>
       <c r="J573">
-        <v>212.878</v>
+        <v>213.336</v>
       </c>
       <c r="K573">
         <v>448.906</v>
       </c>
       <c r="L573">
-        <v>661.784</v>
+        <v>662.242</v>
       </c>
       <c r="M573">
         <v>685.932</v>
       </c>
       <c r="N573">
-        <v>1347.715</v>
+        <v>1348.174</v>
       </c>
     </row>
     <row r="574" spans="1:26">
       <c r="A574" s="6">
         <v>43739.0</v>
       </c>
       <c r="B574" t="s">
         <v>20</v>
       </c>
       <c r="C574">
         <v>240.345</v>
       </c>
       <c r="D574">
         <v>66.147</v>
       </c>
       <c r="E574">
         <v>306.492</v>
       </c>
       <c r="F574">
         <v>3.363</v>
       </c>
       <c r="G574">
-        <v>11.06</v>
+        <v>11.465</v>
       </c>
       <c r="H574">
         <v>46.494</v>
       </c>
       <c r="I574">
-        <v>60.917</v>
+        <v>61.322</v>
       </c>
       <c r="J574">
-        <v>367.409</v>
+        <v>367.813</v>
       </c>
       <c r="K574">
         <v>368.486</v>
       </c>
       <c r="L574">
-        <v>735.895</v>
+        <v>736.3</v>
       </c>
       <c r="M574">
         <v>527.978</v>
       </c>
       <c r="N574">
-        <v>1263.873</v>
+        <v>1264.278</v>
       </c>
     </row>
     <row r="575" spans="1:26">
       <c r="A575" s="6">
         <v>43770.0</v>
       </c>
       <c r="B575" t="s">
         <v>20</v>
       </c>
       <c r="C575">
         <v>611.374</v>
       </c>
       <c r="D575">
         <v>121.959</v>
       </c>
       <c r="E575">
         <v>733.333</v>
       </c>
       <c r="F575">
         <v>3.255</v>
       </c>
       <c r="G575">
-        <v>8.737</v>
+        <v>9.055</v>
       </c>
       <c r="H575">
         <v>44.994</v>
       </c>
       <c r="I575">
-        <v>56.985</v>
+        <v>57.304</v>
       </c>
       <c r="J575">
-        <v>790.318</v>
+        <v>790.636</v>
       </c>
       <c r="K575">
         <v>349.569</v>
       </c>
       <c r="L575">
-        <v>1139.887</v>
+        <v>1140.206</v>
       </c>
       <c r="M575">
         <v>562.51</v>
       </c>
       <c r="N575">
-        <v>1702.397</v>
+        <v>1702.715</v>
       </c>
     </row>
     <row r="576" spans="1:26">
       <c r="A576" s="6">
         <v>43800.0</v>
       </c>
       <c r="B576" t="s">
         <v>20</v>
       </c>
       <c r="C576">
         <v>781.262</v>
       </c>
       <c r="D576">
         <v>143.423</v>
       </c>
       <c r="E576">
         <v>924.685</v>
       </c>
       <c r="F576">
         <v>3.363</v>
       </c>
       <c r="G576">
-        <v>7.936</v>
+        <v>8.228</v>
       </c>
       <c r="H576">
         <v>46.494</v>
       </c>
       <c r="I576">
-        <v>57.793</v>
+        <v>58.085</v>
       </c>
       <c r="J576">
-        <v>982.478</v>
+        <v>982.771</v>
       </c>
       <c r="K576">
         <v>413.118</v>
       </c>
       <c r="L576">
-        <v>1395.597</v>
+        <v>1395.889</v>
       </c>
       <c r="M576">
         <v>649.206</v>
       </c>
       <c r="N576">
-        <v>2044.803</v>
+        <v>2045.095</v>
       </c>
     </row>
     <row r="577" spans="1:26">
       <c r="A577" s="6">
         <v>43831.0</v>
       </c>
       <c r="B577" t="s">
         <v>20</v>
       </c>
       <c r="C577">
         <v>855.489</v>
       </c>
       <c r="D577">
         <v>131.266</v>
       </c>
       <c r="E577">
         <v>986.755</v>
       </c>
       <c r="F577">
         <v>3.354</v>
       </c>
       <c r="G577">
-        <v>8.321</v>
+        <v>8.644</v>
       </c>
       <c r="H577">
         <v>29.229</v>
       </c>
       <c r="I577">
-        <v>40.905</v>
+        <v>41.227</v>
       </c>
       <c r="J577">
-        <v>1027.659</v>
+        <v>1027.982</v>
       </c>
       <c r="K577">
         <v>424.597</v>
       </c>
       <c r="L577">
-        <v>1452.256</v>
+        <v>1452.579</v>
       </c>
       <c r="M577">
         <v>646.003</v>
       </c>
       <c r="N577">
-        <v>2098.259</v>
+        <v>2098.582</v>
       </c>
     </row>
     <row r="578" spans="1:26">
       <c r="A578" s="6">
         <v>43862.0</v>
       </c>
       <c r="B578" t="s">
         <v>20</v>
       </c>
       <c r="C578">
         <v>764.477</v>
       </c>
       <c r="D578">
         <v>114.015</v>
       </c>
       <c r="E578">
         <v>878.492</v>
       </c>
       <c r="F578">
         <v>3.138</v>
       </c>
       <c r="G578">
-        <v>9.46</v>
+        <v>9.826</v>
       </c>
       <c r="H578">
         <v>27.343</v>
       </c>
       <c r="I578">
-        <v>39.941</v>
+        <v>40.307</v>
       </c>
       <c r="J578">
-        <v>918.433</v>
+        <v>918.798</v>
       </c>
       <c r="K578">
         <v>382.563</v>
       </c>
       <c r="L578">
-        <v>1300.996</v>
+        <v>1301.362</v>
       </c>
       <c r="M578">
         <v>563.521</v>
       </c>
       <c r="N578">
-        <v>1864.517</v>
+        <v>1864.883</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579" t="s">
         <v>20</v>
       </c>
       <c r="C579">
         <v>546.154</v>
       </c>
       <c r="D579">
         <v>95.611</v>
       </c>
       <c r="E579">
         <v>641.765</v>
       </c>
       <c r="F579">
         <v>3.354</v>
       </c>
       <c r="G579">
-        <v>12.314</v>
+        <v>12.792</v>
       </c>
       <c r="H579">
         <v>29.229</v>
       </c>
       <c r="I579">
-        <v>44.897</v>
+        <v>45.375</v>
       </c>
       <c r="J579">
-        <v>686.663</v>
+        <v>687.14</v>
       </c>
       <c r="K579">
         <v>355.718</v>
       </c>
       <c r="L579">
-        <v>1042.381</v>
+        <v>1042.858</v>
       </c>
       <c r="M579">
         <v>510.264</v>
       </c>
       <c r="N579">
-        <v>1552.644</v>
+        <v>1553.122</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580" t="s">
         <v>20</v>
       </c>
       <c r="C580">
         <v>391.797</v>
       </c>
       <c r="D580">
         <v>80.416</v>
       </c>
       <c r="E580">
         <v>472.212</v>
       </c>
       <c r="F580">
         <v>3.246</v>
       </c>
       <c r="G580">
-        <v>13.814</v>
+        <v>14.346</v>
       </c>
       <c r="H580">
         <v>28.286</v>
       </c>
       <c r="I580">
-        <v>45.346</v>
+        <v>45.878</v>
       </c>
       <c r="J580">
-        <v>517.558</v>
+        <v>518.09</v>
       </c>
       <c r="K580">
         <v>333.554</v>
       </c>
       <c r="L580">
-        <v>851.113</v>
+        <v>851.645</v>
       </c>
       <c r="M580">
         <v>462.102</v>
       </c>
       <c r="N580">
-        <v>1313.214</v>
+        <v>1313.746</v>
       </c>
     </row>
     <row r="581" spans="1:26">
       <c r="A581" s="6">
         <v>43952.0</v>
       </c>
       <c r="B581" t="s">
         <v>20</v>
       </c>
       <c r="C581">
         <v>245.142</v>
       </c>
       <c r="D581">
         <v>68.621</v>
       </c>
       <c r="E581">
         <v>313.764</v>
       </c>
       <c r="F581">
         <v>3.354</v>
       </c>
       <c r="G581">
-        <v>15.538</v>
+        <v>16.133</v>
       </c>
       <c r="H581">
         <v>29.229</v>
       </c>
       <c r="I581">
-        <v>48.121</v>
+        <v>48.716</v>
       </c>
       <c r="J581">
-        <v>361.885</v>
+        <v>362.48</v>
       </c>
       <c r="K581">
         <v>360.583</v>
       </c>
       <c r="L581">
-        <v>722.468</v>
+        <v>723.063</v>
       </c>
       <c r="M581">
         <v>539.207</v>
       </c>
       <c r="N581">
-        <v>1261.675</v>
+        <v>1262.27</v>
       </c>
     </row>
     <row r="582" spans="1:26">
       <c r="A582" s="6">
         <v>43983.0</v>
       </c>
       <c r="B582" t="s">
         <v>20</v>
       </c>
       <c r="C582">
         <v>141.065</v>
       </c>
       <c r="D582">
         <v>42.238</v>
       </c>
       <c r="E582">
         <v>183.303</v>
       </c>
       <c r="F582">
         <v>3.246</v>
       </c>
       <c r="G582">
-        <v>15.541</v>
+        <v>16.136</v>
       </c>
       <c r="H582">
         <v>28.286</v>
       </c>
       <c r="I582">
-        <v>47.073</v>
+        <v>47.668</v>
       </c>
       <c r="J582">
-        <v>230.376</v>
+        <v>230.971</v>
       </c>
       <c r="K582">
         <v>448.808</v>
       </c>
       <c r="L582">
-        <v>679.184</v>
+        <v>679.779</v>
       </c>
       <c r="M582">
         <v>688.04</v>
       </c>
       <c r="N582">
-        <v>1367.224</v>
+        <v>1367.819</v>
       </c>
     </row>
     <row r="583" spans="1:26">
       <c r="A583" s="6">
         <v>44013.0</v>
       </c>
       <c r="B583" t="s">
         <v>20</v>
       </c>
       <c r="C583">
         <v>122.459</v>
       </c>
       <c r="D583">
         <v>32.448</v>
       </c>
       <c r="E583">
         <v>154.907</v>
       </c>
       <c r="F583">
         <v>3.354</v>
       </c>
       <c r="G583">
-        <v>15.993</v>
+        <v>16.607</v>
       </c>
       <c r="H583">
         <v>29.229</v>
       </c>
       <c r="I583">
-        <v>48.576</v>
+        <v>49.19</v>
       </c>
       <c r="J583">
-        <v>203.483</v>
+        <v>204.098</v>
       </c>
       <c r="K583">
         <v>570.173</v>
       </c>
       <c r="L583">
-        <v>773.656</v>
+        <v>774.271</v>
       </c>
       <c r="M583">
         <v>898.967</v>
       </c>
       <c r="N583">
-        <v>1672.623</v>
+        <v>1673.238</v>
       </c>
     </row>
     <row r="584" spans="1:26">
       <c r="A584" s="6">
         <v>44044.0</v>
       </c>
       <c r="B584" t="s">
         <v>20</v>
       </c>
       <c r="C584">
         <v>112.797</v>
       </c>
       <c r="D584">
         <v>31.712</v>
       </c>
       <c r="E584">
         <v>144.509</v>
       </c>
       <c r="F584">
         <v>3.354</v>
       </c>
       <c r="G584">
-        <v>15.192</v>
+        <v>15.778</v>
       </c>
       <c r="H584">
         <v>29.229</v>
       </c>
       <c r="I584">
-        <v>47.776</v>
+        <v>48.361</v>
       </c>
       <c r="J584">
-        <v>192.285</v>
+        <v>192.87</v>
       </c>
       <c r="K584">
         <v>542.3</v>
       </c>
       <c r="L584">
-        <v>734.585</v>
+        <v>735.171</v>
       </c>
       <c r="M584">
         <v>862.133</v>
       </c>
       <c r="N584">
-        <v>1596.718</v>
+        <v>1597.303</v>
       </c>
     </row>
     <row r="585" spans="1:26">
       <c r="A585" s="6">
         <v>44075.0</v>
       </c>
       <c r="B585" t="s">
         <v>20</v>
       </c>
       <c r="C585">
         <v>131.122</v>
       </c>
       <c r="D585">
         <v>45.45</v>
       </c>
       <c r="E585">
         <v>176.572</v>
       </c>
       <c r="F585">
         <v>3.246</v>
       </c>
       <c r="G585">
-        <v>13.433</v>
+        <v>13.952</v>
       </c>
       <c r="H585">
         <v>28.286</v>
       </c>
       <c r="I585">
-        <v>44.965</v>
+        <v>45.484</v>
       </c>
       <c r="J585">
-        <v>221.537</v>
+        <v>222.056</v>
       </c>
       <c r="K585">
         <v>436.135</v>
       </c>
       <c r="L585">
-        <v>657.672</v>
+        <v>658.191</v>
       </c>
       <c r="M585">
         <v>632.868</v>
       </c>
       <c r="N585">
-        <v>1290.541</v>
+        <v>1291.06</v>
       </c>
     </row>
     <row r="586" spans="1:26">
       <c r="A586" s="6">
         <v>44105.0</v>
       </c>
       <c r="B586" t="s">
         <v>20</v>
       </c>
       <c r="C586">
         <v>250.599</v>
       </c>
       <c r="D586">
         <v>65.049</v>
       </c>
       <c r="E586">
         <v>315.647</v>
       </c>
       <c r="F586">
         <v>3.354</v>
       </c>
       <c r="G586">
-        <v>11.996</v>
+        <v>12.458</v>
       </c>
       <c r="H586">
         <v>29.229</v>
       </c>
       <c r="I586">
-        <v>44.579</v>
+        <v>45.041</v>
       </c>
       <c r="J586">
-        <v>360.227</v>
+        <v>360.688</v>
       </c>
       <c r="K586">
         <v>360.014</v>
       </c>
       <c r="L586">
-        <v>720.24</v>
+        <v>720.702</v>
       </c>
       <c r="M586">
         <v>524.346</v>
       </c>
       <c r="N586">
-        <v>1244.586</v>
+        <v>1245.047</v>
       </c>
     </row>
     <row r="587" spans="1:26">
       <c r="A587" s="6">
         <v>44136.0</v>
       </c>
       <c r="B587" t="s">
         <v>20</v>
       </c>
       <c r="C587">
         <v>455.936</v>
       </c>
       <c r="D587">
         <v>84.948</v>
       </c>
       <c r="E587">
         <v>540.884</v>
       </c>
       <c r="F587">
         <v>3.246</v>
       </c>
       <c r="G587">
-        <v>9.829</v>
+        <v>10.204</v>
       </c>
       <c r="H587">
         <v>28.286</v>
       </c>
       <c r="I587">
-        <v>41.361</v>
+        <v>41.736</v>
       </c>
       <c r="J587">
-        <v>582.245</v>
+        <v>582.62</v>
       </c>
       <c r="K587">
         <v>340.043</v>
       </c>
       <c r="L587">
-        <v>922.288</v>
+        <v>922.663</v>
       </c>
       <c r="M587">
         <v>507.62</v>
       </c>
       <c r="N587">
-        <v>1429.908</v>
+        <v>1430.283</v>
       </c>
     </row>
     <row r="588" spans="1:26">
       <c r="A588" s="6">
         <v>44166.0</v>
       </c>
       <c r="B588" t="s">
         <v>20</v>
       </c>
       <c r="C588">
         <v>829.293</v>
       </c>
       <c r="D588">
         <v>122.322</v>
       </c>
       <c r="E588">
         <v>951.616</v>
       </c>
       <c r="F588">
         <v>3.354</v>
       </c>
       <c r="G588">
-        <v>9.028</v>
+        <v>9.375</v>
       </c>
       <c r="H588">
         <v>29.229</v>
       </c>
       <c r="I588">
-        <v>41.611</v>
+        <v>41.958</v>
       </c>
       <c r="J588">
-        <v>993.226</v>
+        <v>993.573</v>
       </c>
       <c r="K588">
         <v>442.744</v>
       </c>
       <c r="L588">
-        <v>1435.97</v>
+        <v>1436.317</v>
       </c>
       <c r="M588">
         <v>684.405</v>
       </c>
       <c r="N588">
-        <v>2120.375</v>
+        <v>2120.723</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589" t="s">
         <v>20</v>
       </c>
       <c r="C589">
         <v>928.506</v>
       </c>
       <c r="D589">
         <v>141.373</v>
       </c>
       <c r="E589">
         <v>1069.878</v>
       </c>
       <c r="F589">
         <v>3.363</v>
       </c>
       <c r="G589">
-        <v>9.292</v>
+        <v>9.91</v>
       </c>
       <c r="H589">
         <v>30.269</v>
       </c>
       <c r="I589">
-        <v>42.924</v>
+        <v>43.542</v>
       </c>
       <c r="J589">
-        <v>1112.803</v>
+        <v>1113.42</v>
       </c>
       <c r="K589">
         <v>466.36</v>
       </c>
       <c r="L589">
-        <v>1579.163</v>
+        <v>1579.781</v>
       </c>
       <c r="M589">
         <v>713.461</v>
       </c>
       <c r="N589">
-        <v>2292.624</v>
+        <v>2293.242</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590" t="s">
         <v>20</v>
       </c>
       <c r="C590">
         <v>908.529</v>
       </c>
       <c r="D590">
         <v>145.389</v>
       </c>
       <c r="E590">
         <v>1053.918</v>
       </c>
       <c r="F590">
         <v>3.038</v>
       </c>
       <c r="G590">
-        <v>9.898</v>
+        <v>10.558</v>
       </c>
       <c r="H590">
         <v>27.34</v>
       </c>
       <c r="I590">
-        <v>40.275</v>
+        <v>40.936</v>
       </c>
       <c r="J590">
-        <v>1094.193</v>
+        <v>1094.854</v>
       </c>
       <c r="K590">
         <v>431.787</v>
       </c>
       <c r="L590">
-        <v>1525.98</v>
+        <v>1526.641</v>
       </c>
       <c r="M590">
         <v>678.399</v>
       </c>
       <c r="N590">
-        <v>2204.379</v>
+        <v>2205.04</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591" t="s">
         <v>20</v>
       </c>
       <c r="C591">
         <v>595.167</v>
       </c>
       <c r="D591">
         <v>109.029</v>
       </c>
       <c r="E591">
         <v>704.197</v>
       </c>
       <c r="F591">
         <v>3.363</v>
       </c>
       <c r="G591">
-        <v>14.135</v>
+        <v>15.07</v>
       </c>
       <c r="H591">
         <v>30.269</v>
       </c>
       <c r="I591">
-        <v>47.767</v>
+        <v>48.702</v>
       </c>
       <c r="J591">
-        <v>751.964</v>
+        <v>752.899</v>
       </c>
       <c r="K591">
         <v>390.244</v>
       </c>
       <c r="L591">
-        <v>1142.208</v>
+        <v>1143.143</v>
       </c>
       <c r="M591">
         <v>535.333</v>
       </c>
       <c r="N591">
-        <v>1677.541</v>
+        <v>1678.476</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592" t="s">
         <v>20</v>
       </c>
       <c r="C592">
         <v>354.503</v>
       </c>
       <c r="D592">
         <v>75.866</v>
       </c>
       <c r="E592">
         <v>430.369</v>
       </c>
       <c r="F592">
         <v>3.255</v>
       </c>
       <c r="G592">
-        <v>15.71</v>
+        <v>16.745</v>
       </c>
       <c r="H592">
         <v>29.292</v>
       </c>
       <c r="I592">
-        <v>48.257</v>
+        <v>49.293</v>
       </c>
       <c r="J592">
-        <v>478.625</v>
+        <v>479.661</v>
       </c>
       <c r="K592">
         <v>320.356</v>
       </c>
       <c r="L592">
-        <v>798.981</v>
+        <v>800.017</v>
       </c>
       <c r="M592">
         <v>449.527</v>
       </c>
       <c r="N592">
-        <v>1248.508</v>
+        <v>1249.544</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593" t="s">
         <v>20</v>
       </c>
       <c r="C593">
         <v>225.761</v>
       </c>
       <c r="D593">
         <v>58.259</v>
       </c>
       <c r="E593">
         <v>284.02</v>
       </c>
       <c r="F593">
         <v>3.363</v>
       </c>
       <c r="G593">
-        <v>17.317</v>
+        <v>18.455</v>
       </c>
       <c r="H593">
         <v>30.269</v>
       </c>
       <c r="I593">
-        <v>50.949</v>
+        <v>52.087</v>
       </c>
       <c r="J593">
-        <v>334.969</v>
+        <v>336.107</v>
       </c>
       <c r="K593">
         <v>345.159</v>
       </c>
       <c r="L593">
-        <v>680.128</v>
+        <v>681.266</v>
       </c>
       <c r="M593">
         <v>519.034</v>
       </c>
       <c r="N593">
-        <v>1199.162</v>
+        <v>1200.3</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594" t="s">
         <v>20</v>
       </c>
       <c r="C594">
         <v>134.248</v>
       </c>
       <c r="D594">
         <v>41.887</v>
       </c>
       <c r="E594">
         <v>176.135</v>
       </c>
       <c r="F594">
         <v>3.255</v>
       </c>
       <c r="G594">
-        <v>17.464</v>
+        <v>18.612</v>
       </c>
       <c r="H594">
         <v>29.292</v>
       </c>
       <c r="I594">
-        <v>50.011</v>
+        <v>51.159</v>
       </c>
       <c r="J594">
-        <v>226.146</v>
+        <v>227.294</v>
       </c>
       <c r="K594">
         <v>450.908</v>
       </c>
       <c r="L594">
-        <v>677.054</v>
+        <v>678.201</v>
       </c>
       <c r="M594">
         <v>720.993</v>
       </c>
       <c r="N594">
-        <v>1398.047</v>
+        <v>1399.194</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595" t="s">
         <v>20</v>
       </c>
       <c r="C595">
         <v>116.977</v>
       </c>
       <c r="D595">
         <v>33.605</v>
       </c>
       <c r="E595">
         <v>150.582</v>
       </c>
       <c r="F595">
         <v>3.363</v>
       </c>
       <c r="G595">
-        <v>17.667</v>
+        <v>18.834</v>
       </c>
       <c r="H595">
         <v>30.269</v>
       </c>
       <c r="I595">
-        <v>51.299</v>
+        <v>52.466</v>
       </c>
       <c r="J595">
-        <v>201.881</v>
+        <v>203.048</v>
       </c>
       <c r="K595">
         <v>527.135</v>
       </c>
       <c r="L595">
-        <v>729.017</v>
+        <v>730.183</v>
       </c>
       <c r="M595">
         <v>847.731</v>
       </c>
       <c r="N595">
-        <v>1576.748</v>
+        <v>1577.914</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596" t="s">
         <v>20</v>
       </c>
       <c r="C596">
         <v>110.308</v>
       </c>
       <c r="D596">
         <v>31.226</v>
       </c>
       <c r="E596">
         <v>141.534</v>
       </c>
       <c r="F596">
         <v>3.363</v>
       </c>
       <c r="G596">
-        <v>16.656</v>
+        <v>17.762</v>
       </c>
       <c r="H596">
         <v>30.269</v>
       </c>
       <c r="I596">
-        <v>50.288</v>
+        <v>51.395</v>
       </c>
       <c r="J596">
-        <v>191.822</v>
+        <v>192.929</v>
       </c>
       <c r="K596">
         <v>538.386</v>
       </c>
       <c r="L596">
-        <v>730.208</v>
+        <v>731.314</v>
       </c>
       <c r="M596">
         <v>856.35</v>
       </c>
       <c r="N596">
-        <v>1586.557</v>
+        <v>1587.664</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597" t="s">
         <v>20</v>
       </c>
       <c r="C597">
         <v>122.785</v>
       </c>
       <c r="D597">
         <v>44.65</v>
       </c>
       <c r="E597">
         <v>167.435</v>
       </c>
       <c r="F597">
         <v>3.255</v>
       </c>
       <c r="G597">
-        <v>14.731</v>
+        <v>15.713</v>
       </c>
       <c r="H597">
         <v>29.292</v>
       </c>
       <c r="I597">
-        <v>47.278</v>
+        <v>48.26</v>
       </c>
       <c r="J597">
-        <v>214.713</v>
+        <v>215.695</v>
       </c>
       <c r="K597">
         <v>447.352</v>
       </c>
       <c r="L597">
-        <v>662.064</v>
+        <v>663.046</v>
       </c>
       <c r="M597">
         <v>641.12</v>
       </c>
       <c r="N597">
-        <v>1303.185</v>
+        <v>1304.167</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598" t="s">
         <v>20</v>
       </c>
       <c r="C598">
         <v>199.582</v>
       </c>
       <c r="D598">
         <v>67.328</v>
       </c>
       <c r="E598">
         <v>266.91</v>
       </c>
       <c r="F598">
         <v>3.363</v>
       </c>
       <c r="G598">
-        <v>12.871</v>
+        <v>13.73</v>
       </c>
       <c r="H598">
         <v>30.269</v>
       </c>
       <c r="I598">
-        <v>46.504</v>
+        <v>47.362</v>
       </c>
       <c r="J598">
-        <v>313.413</v>
+        <v>314.272</v>
       </c>
       <c r="K598">
         <v>354.821</v>
       </c>
       <c r="L598">
-        <v>668.235</v>
+        <v>669.093</v>
       </c>
       <c r="M598">
         <v>510.531</v>
       </c>
       <c r="N598">
-        <v>1178.766</v>
+        <v>1179.625</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599" t="s">
         <v>20</v>
       </c>
       <c r="C599">
         <v>499.698</v>
       </c>
       <c r="D599">
         <v>97.24</v>
       </c>
       <c r="E599">
         <v>596.938</v>
       </c>
       <c r="F599">
         <v>3.255</v>
       </c>
       <c r="G599">
-        <v>11.318</v>
+        <v>12.05</v>
       </c>
       <c r="H599">
         <v>29.292</v>
       </c>
       <c r="I599">
-        <v>43.865</v>
+        <v>44.597</v>
       </c>
       <c r="J599">
-        <v>640.803</v>
+        <v>641.535</v>
       </c>
       <c r="K599">
         <v>343.216</v>
       </c>
       <c r="L599">
-        <v>984.019</v>
+        <v>984.751</v>
       </c>
       <c r="M599">
         <v>513.907</v>
       </c>
       <c r="N599">
-        <v>1497.926</v>
+        <v>1498.658</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600" t="s">
         <v>20</v>
       </c>
       <c r="C600">
         <v>693.848</v>
       </c>
       <c r="D600">
         <v>121.631</v>
       </c>
       <c r="E600">
         <v>815.479</v>
       </c>
       <c r="F600">
         <v>3.363</v>
       </c>
       <c r="G600">
-        <v>10.22</v>
+        <v>10.887</v>
       </c>
       <c r="H600">
         <v>30.269</v>
       </c>
       <c r="I600">
-        <v>43.852</v>
+        <v>44.519</v>
       </c>
       <c r="J600">
-        <v>859.331</v>
+        <v>859.998</v>
       </c>
       <c r="K600">
         <v>401.577</v>
       </c>
       <c r="L600">
-        <v>1260.908</v>
+        <v>1261.575</v>
       </c>
       <c r="M600">
         <v>595.138</v>
       </c>
       <c r="N600">
-        <v>1856.045</v>
+        <v>1856.713</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601" t="s">
         <v>20</v>
       </c>
       <c r="C601">
         <v>992.128</v>
       </c>
       <c r="D601">
         <v>156.811</v>
       </c>
       <c r="E601">
         <v>1148.94</v>
       </c>
       <c r="F601">
         <v>3.363</v>
       </c>
       <c r="G601">
-        <v>10.826</v>
+        <v>11.927</v>
       </c>
       <c r="H601">
         <v>38.135</v>
       </c>
       <c r="I601">
-        <v>52.324</v>
+        <v>53.425</v>
       </c>
       <c r="J601">
-        <v>1201.264</v>
+        <v>1202.365</v>
       </c>
       <c r="K601">
         <v>479.4</v>
       </c>
       <c r="L601">
-        <v>1680.664</v>
+        <v>1681.764</v>
       </c>
       <c r="M601">
         <v>746.76</v>
       </c>
       <c r="N601">
-        <v>2427.424</v>
+        <v>2428.524</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602" t="s">
         <v>20</v>
       </c>
       <c r="C602">
         <v>819.673</v>
       </c>
       <c r="D602">
         <v>144.364</v>
       </c>
       <c r="E602">
         <v>964.037</v>
       </c>
       <c r="F602">
         <v>3.038</v>
       </c>
       <c r="G602">
-        <v>11.941</v>
+        <v>13.152</v>
       </c>
       <c r="H602">
         <v>34.444</v>
       </c>
       <c r="I602">
-        <v>49.423</v>
+        <v>50.634</v>
       </c>
       <c r="J602">
-        <v>1013.46</v>
+        <v>1014.671</v>
       </c>
       <c r="K602">
         <v>427.668</v>
       </c>
       <c r="L602">
-        <v>1441.128</v>
+        <v>1442.339</v>
       </c>
       <c r="M602">
         <v>605.13</v>
       </c>
       <c r="N602">
-        <v>2046.258</v>
+        <v>2047.469</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603" t="s">
         <v>20</v>
       </c>
       <c r="C603">
         <v>609.428</v>
       </c>
       <c r="D603">
         <v>109.824</v>
       </c>
       <c r="E603">
         <v>719.252</v>
       </c>
       <c r="F603">
         <v>3.363</v>
       </c>
       <c r="G603">
-        <v>16.468</v>
+        <v>18.137</v>
       </c>
       <c r="H603">
         <v>38.135</v>
       </c>
       <c r="I603">
-        <v>57.967</v>
+        <v>59.635</v>
       </c>
       <c r="J603">
-        <v>777.219</v>
+        <v>778.888</v>
       </c>
       <c r="K603">
         <v>380.228</v>
       </c>
       <c r="L603">
-        <v>1157.447</v>
+        <v>1159.116</v>
       </c>
       <c r="M603">
         <v>512.232</v>
       </c>
       <c r="N603">
-        <v>1669.68</v>
+        <v>1671.349</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604" t="s">
         <v>20</v>
       </c>
       <c r="C604">
         <v>398.038</v>
       </c>
       <c r="D604">
         <v>76.477</v>
       </c>
       <c r="E604">
         <v>474.516</v>
       </c>
       <c r="F604">
         <v>3.255</v>
       </c>
       <c r="G604">
-        <v>18.342</v>
+        <v>20.19</v>
       </c>
       <c r="H604">
         <v>36.905</v>
       </c>
       <c r="I604">
-        <v>58.501</v>
+        <v>60.349</v>
       </c>
       <c r="J604">
-        <v>533.017</v>
+        <v>534.865</v>
       </c>
       <c r="K604">
         <v>332.437</v>
       </c>
       <c r="L604">
-        <v>865.454</v>
+        <v>867.302</v>
       </c>
       <c r="M604">
         <v>437.582</v>
       </c>
       <c r="N604">
-        <v>1303.037</v>
+        <v>1304.885</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605" t="s">
         <v>20</v>
       </c>
       <c r="C605">
         <v>208.269</v>
       </c>
       <c r="D605">
         <v>55.741</v>
       </c>
       <c r="E605">
         <v>264.01</v>
       </c>
       <c r="F605">
         <v>3.363</v>
       </c>
       <c r="G605">
-        <v>20.212</v>
+        <v>22.245</v>
       </c>
       <c r="H605">
         <v>38.135</v>
       </c>
       <c r="I605">
-        <v>61.71</v>
+        <v>63.743</v>
       </c>
       <c r="J605">
-        <v>325.721</v>
+        <v>327.753</v>
       </c>
       <c r="K605">
         <v>375.561</v>
       </c>
       <c r="L605">
-        <v>701.282</v>
+        <v>703.314</v>
       </c>
       <c r="M605">
         <v>551.587</v>
       </c>
       <c r="N605">
-        <v>1252.869</v>
+        <v>1254.901</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606" t="s">
         <v>20</v>
       </c>
       <c r="C606">
         <v>128.278</v>
       </c>
       <c r="D606">
         <v>42.508</v>
       </c>
       <c r="E606">
         <v>170.786</v>
       </c>
       <c r="F606">
         <v>3.255</v>
       </c>
       <c r="G606">
-        <v>20.172</v>
+        <v>22.202</v>
       </c>
       <c r="H606">
         <v>36.905</v>
       </c>
       <c r="I606">
-        <v>60.332</v>
+        <v>62.362</v>
       </c>
       <c r="J606">
-        <v>231.117</v>
+        <v>233.147</v>
       </c>
       <c r="K606">
         <v>465.091</v>
       </c>
       <c r="L606">
-        <v>696.208</v>
+        <v>698.238</v>
       </c>
       <c r="M606">
         <v>703.976</v>
       </c>
       <c r="N606">
-        <v>1400.184</v>
+        <v>1402.214</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607" t="s">
         <v>20</v>
       </c>
       <c r="C607">
         <v>114.118</v>
       </c>
       <c r="D607">
         <v>33.64</v>
       </c>
       <c r="E607">
         <v>147.759</v>
       </c>
       <c r="F607">
         <v>3.363</v>
       </c>
       <c r="G607">
-        <v>20.802</v>
+        <v>22.9</v>
       </c>
       <c r="H607">
         <v>38.135</v>
       </c>
       <c r="I607">
-        <v>62.3</v>
+        <v>64.398</v>
       </c>
       <c r="J607">
-        <v>210.059</v>
+        <v>212.157</v>
       </c>
       <c r="K607">
         <v>560.512</v>
       </c>
       <c r="L607">
-        <v>770.571</v>
+        <v>772.669</v>
       </c>
       <c r="M607">
         <v>878.443</v>
       </c>
       <c r="N607">
-        <v>1649.014</v>
+        <v>1651.112</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608" t="s">
         <v>20</v>
       </c>
       <c r="C608">
         <v>106.516</v>
       </c>
       <c r="D608">
         <v>30.9</v>
       </c>
       <c r="E608">
         <v>137.416</v>
       </c>
       <c r="F608">
         <v>3.363</v>
       </c>
       <c r="G608">
-        <v>20.085</v>
+        <v>22.103</v>
       </c>
       <c r="H608">
         <v>38.135</v>
       </c>
       <c r="I608">
-        <v>61.583</v>
+        <v>63.601</v>
       </c>
       <c r="J608">
-        <v>198.999</v>
+        <v>201.018</v>
       </c>
       <c r="K608">
         <v>546.846</v>
       </c>
       <c r="L608">
-        <v>745.845</v>
+        <v>747.864</v>
       </c>
       <c r="M608">
         <v>824.042</v>
       </c>
       <c r="N608">
-        <v>1569.887</v>
+        <v>1571.906</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609" t="s">
         <v>20</v>
       </c>
       <c r="C609">
         <v>118.071</v>
       </c>
       <c r="D609">
         <v>44.529</v>
       </c>
       <c r="E609">
         <v>162.599</v>
       </c>
       <c r="F609">
         <v>3.255</v>
       </c>
       <c r="G609">
-        <v>17.992</v>
+        <v>19.798</v>
       </c>
       <c r="H609">
         <v>36.905</v>
       </c>
       <c r="I609">
-        <v>58.151</v>
+        <v>59.958</v>
       </c>
       <c r="J609">
-        <v>220.751</v>
+        <v>222.557</v>
       </c>
       <c r="K609">
         <v>440.971</v>
       </c>
       <c r="L609">
-        <v>661.722</v>
+        <v>663.529</v>
       </c>
       <c r="M609">
         <v>617.545</v>
       </c>
       <c r="N609">
-        <v>1279.267</v>
+        <v>1281.073</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610" t="s">
         <v>20</v>
       </c>
       <c r="C610">
         <v>250.366</v>
       </c>
       <c r="D610">
         <v>70.382</v>
       </c>
       <c r="E610">
         <v>320.748</v>
       </c>
       <c r="F610">
         <v>3.363</v>
       </c>
       <c r="G610">
-        <v>16.548</v>
+        <v>18.185</v>
       </c>
       <c r="H610">
         <v>38.135</v>
       </c>
       <c r="I610">
-        <v>58.046</v>
+        <v>59.683</v>
       </c>
       <c r="J610">
-        <v>378.794</v>
+        <v>380.431</v>
       </c>
       <c r="K610">
         <v>340.491</v>
       </c>
       <c r="L610">
-        <v>719.285</v>
+        <v>720.922</v>
       </c>
       <c r="M610">
         <v>480.469</v>
       </c>
       <c r="N610">
-        <v>1199.754</v>
+        <v>1201.391</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611" t="s">
         <v>20</v>
       </c>
       <c r="C611">
         <v>531.412</v>
       </c>
       <c r="D611">
         <v>94.959</v>
       </c>
       <c r="E611">
         <v>626.371</v>
       </c>
       <c r="F611">
         <v>3.255</v>
       </c>
       <c r="G611">
-        <v>13.423</v>
+        <v>14.738</v>
       </c>
       <c r="H611">
         <v>36.905</v>
       </c>
       <c r="I611">
-        <v>53.582</v>
+        <v>54.897</v>
       </c>
       <c r="J611">
-        <v>679.953</v>
+        <v>681.268</v>
       </c>
       <c r="K611">
         <v>351.955</v>
       </c>
       <c r="L611">
-        <v>1031.908</v>
+        <v>1033.223</v>
       </c>
       <c r="M611">
         <v>522.501</v>
       </c>
       <c r="N611">
-        <v>1554.409</v>
+        <v>1555.725</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612" t="s">
         <v>20</v>
       </c>
       <c r="C612">
         <v>864.754</v>
       </c>
       <c r="D612">
         <v>131.662</v>
       </c>
       <c r="E612">
         <v>996.416</v>
       </c>
       <c r="F612">
         <v>3.363</v>
       </c>
       <c r="G612">
-        <v>12.28</v>
+        <v>13.485</v>
       </c>
       <c r="H612">
         <v>38.135</v>
       </c>
       <c r="I612">
-        <v>53.778</v>
+        <v>54.983</v>
       </c>
       <c r="J612">
-        <v>1050.194</v>
+        <v>1051.399</v>
       </c>
       <c r="K612">
         <v>448.343</v>
       </c>
       <c r="L612">
-        <v>1498.536</v>
+        <v>1499.741</v>
       </c>
       <c r="M612">
         <v>693.344</v>
       </c>
       <c r="N612">
-        <v>2191.88</v>
+        <v>2193.085</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613" t="s">
         <v>20</v>
       </c>
       <c r="C613">
         <v>836.462</v>
       </c>
       <c r="D613">
         <v>140.478</v>
       </c>
       <c r="E613">
         <v>976.94</v>
       </c>
       <c r="F613">
         <v>3.363</v>
       </c>
       <c r="G613">
-        <v>12.382</v>
+        <v>13.952</v>
       </c>
       <c r="H613">
         <v>32.363</v>
       </c>
       <c r="I613">
-        <v>48.108</v>
+        <v>49.678</v>
       </c>
       <c r="J613">
-        <v>1025.048</v>
+        <v>1026.618</v>
       </c>
       <c r="K613">
         <v>449.148</v>
       </c>
       <c r="L613">
-        <v>1474.196</v>
+        <v>1475.766</v>
       </c>
       <c r="M613">
         <v>641.739</v>
       </c>
       <c r="N613">
-        <v>2115.935</v>
+        <v>2117.505</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614" t="s">
         <v>20</v>
       </c>
       <c r="C614">
         <v>714.857</v>
       </c>
       <c r="D614">
         <v>138.737</v>
       </c>
       <c r="E614">
         <v>853.594</v>
       </c>
       <c r="F614">
         <v>3.038</v>
       </c>
       <c r="G614">
-        <v>13.64</v>
+        <v>15.366</v>
       </c>
       <c r="H614">
         <v>29.231</v>
       </c>
       <c r="I614">
-        <v>45.908</v>
+        <v>47.635</v>
       </c>
       <c r="J614">
-        <v>899.502</v>
+        <v>901.229</v>
       </c>
       <c r="K614">
         <v>382.503</v>
       </c>
       <c r="L614">
-        <v>1282.005</v>
+        <v>1283.732</v>
       </c>
       <c r="M614">
         <v>509.325</v>
       </c>
       <c r="N614">
-        <v>1791.33</v>
+        <v>1793.056</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615" t="s">
         <v>20</v>
       </c>
       <c r="C615">
         <v>659.958</v>
       </c>
       <c r="D615">
         <v>114.709</v>
       </c>
       <c r="E615">
         <v>774.667</v>
       </c>
       <c r="F615">
         <v>3.363</v>
       </c>
       <c r="G615">
-        <v>18.646</v>
+        <v>21.01</v>
       </c>
       <c r="H615">
         <v>32.363</v>
       </c>
       <c r="I615">
-        <v>54.372</v>
+        <v>56.736</v>
       </c>
       <c r="J615">
-        <v>829.039</v>
+        <v>831.403</v>
       </c>
       <c r="K615">
         <v>376.743</v>
       </c>
       <c r="L615">
-        <v>1205.782</v>
+        <v>1208.145</v>
       </c>
       <c r="M615">
         <v>516.378</v>
       </c>
       <c r="N615">
-        <v>1722.159</v>
+        <v>1724.523</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616" t="s">
         <v>20</v>
       </c>
       <c r="C616">
         <v>352.543</v>
       </c>
       <c r="D616">
         <v>73.139</v>
       </c>
       <c r="E616">
         <v>425.682</v>
       </c>
       <c r="F616">
         <v>3.255</v>
       </c>
       <c r="G616">
-        <v>21.068</v>
+        <v>23.721</v>
       </c>
       <c r="H616">
         <v>31.319</v>
       </c>
       <c r="I616">
-        <v>55.641</v>
+        <v>58.295</v>
       </c>
       <c r="J616">
-        <v>481.323</v>
+        <v>483.976</v>
       </c>
       <c r="K616">
         <v>328.22</v>
       </c>
       <c r="L616">
-        <v>809.543</v>
+        <v>812.197</v>
       </c>
       <c r="M616">
         <v>433.044</v>
       </c>
       <c r="N616">
-        <v>1242.587</v>
+        <v>1245.24</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617" t="s">
         <v>20</v>
       </c>
       <c r="C617">
         <v>205.497</v>
       </c>
       <c r="D617">
         <v>57.243</v>
       </c>
       <c r="E617">
         <v>262.74</v>
       </c>
       <c r="F617">
         <v>3.363</v>
       </c>
       <c r="G617">
-        <v>23.787</v>
+        <v>26.755</v>
       </c>
       <c r="H617">
         <v>32.363</v>
       </c>
       <c r="I617">
-        <v>59.513</v>
+        <v>62.481</v>
       </c>
       <c r="J617">
-        <v>322.253</v>
+        <v>325.221</v>
       </c>
       <c r="K617">
         <v>341.987</v>
       </c>
       <c r="L617">
-        <v>664.239</v>
+        <v>667.208</v>
       </c>
       <c r="M617">
         <v>481.181</v>
       </c>
       <c r="N617">
-        <v>1145.42</v>
+        <v>1148.389</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618" t="s">
         <v>20</v>
       </c>
       <c r="C618">
         <v>134.426</v>
       </c>
       <c r="D618">
         <v>42.973</v>
       </c>
       <c r="E618">
         <v>177.399</v>
       </c>
       <c r="F618">
         <v>3.255</v>
       </c>
       <c r="G618">
-        <v>23.241</v>
+        <v>26.156</v>
       </c>
       <c r="H618">
         <v>31.319</v>
       </c>
       <c r="I618">
-        <v>57.815</v>
+        <v>60.729</v>
       </c>
       <c r="J618">
-        <v>235.214</v>
+        <v>238.128</v>
       </c>
       <c r="K618">
         <v>413.943</v>
       </c>
       <c r="L618">
-        <v>649.156</v>
+        <v>652.071</v>
       </c>
       <c r="M618">
         <v>618.801</v>
       </c>
       <c r="N618">
-        <v>1267.957</v>
+        <v>1270.871</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619" t="s">
         <v>20</v>
       </c>
       <c r="C619">
         <v>116.495</v>
       </c>
       <c r="D619">
         <v>33.529</v>
       </c>
       <c r="E619">
         <v>150.024</v>
       </c>
       <c r="F619">
         <v>3.363</v>
       </c>
       <c r="G619">
-        <v>24.278</v>
+        <v>27.316</v>
       </c>
       <c r="H619">
         <v>32.363</v>
       </c>
       <c r="I619">
-        <v>60.003</v>
+        <v>63.042</v>
       </c>
       <c r="J619">
-        <v>210.028</v>
+        <v>213.066</v>
       </c>
       <c r="K619">
         <v>544.947</v>
       </c>
       <c r="L619">
-        <v>754.975</v>
+        <v>758.013</v>
       </c>
       <c r="M619">
         <v>845.916</v>
       </c>
       <c r="N619">
-        <v>1600.891</v>
+        <v>1603.929</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620" t="s">
         <v>20</v>
       </c>
       <c r="C620">
         <v>108.934</v>
       </c>
       <c r="D620">
         <v>29.967</v>
       </c>
       <c r="E620">
         <v>138.901</v>
       </c>
       <c r="F620">
         <v>3.363</v>
       </c>
       <c r="G620">
-        <v>23.67</v>
+        <v>26.623</v>
       </c>
       <c r="H620">
         <v>32.363</v>
       </c>
       <c r="I620">
-        <v>59.396</v>
+        <v>62.349</v>
       </c>
       <c r="J620">
-        <v>198.297</v>
+        <v>201.25</v>
       </c>
       <c r="K620">
         <v>550.902</v>
       </c>
       <c r="L620">
-        <v>749.199</v>
+        <v>752.152</v>
       </c>
       <c r="M620">
         <v>828.828</v>
       </c>
       <c r="N620">
-        <v>1578.027</v>
+        <v>1580.98</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621" t="s">
         <v>20</v>
       </c>
       <c r="C621">
         <v>118.418</v>
       </c>
       <c r="D621">
         <v>44.17</v>
       </c>
       <c r="E621">
         <v>162.588</v>
       </c>
       <c r="F621">
         <v>3.255</v>
       </c>
       <c r="G621">
-        <v>20.712</v>
+        <v>23.311</v>
       </c>
       <c r="H621">
         <v>31.319</v>
       </c>
       <c r="I621">
-        <v>55.286</v>
+        <v>57.885</v>
       </c>
       <c r="J621">
-        <v>217.874</v>
+        <v>220.473</v>
       </c>
       <c r="K621">
         <v>453.138</v>
       </c>
       <c r="L621">
-        <v>671.011</v>
+        <v>673.611</v>
       </c>
       <c r="M621">
         <v>625.991</v>
       </c>
       <c r="N621">
-        <v>1297.003</v>
+        <v>1299.602</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622" t="s">
         <v>20</v>
       </c>
       <c r="C622">
         <v>236.023</v>
       </c>
       <c r="D622">
         <v>65.452</v>
       </c>
       <c r="E622">
         <v>301.475</v>
       </c>
       <c r="F622">
         <v>3.363</v>
       </c>
       <c r="G622">
-        <v>19.392</v>
+        <v>21.783</v>
       </c>
       <c r="H622">
         <v>32.363</v>
       </c>
       <c r="I622">
-        <v>55.118</v>
+        <v>57.509</v>
       </c>
       <c r="J622">
-        <v>356.593</v>
+        <v>358.984</v>
       </c>
       <c r="K622">
         <v>352.507</v>
       </c>
       <c r="L622">
-        <v>709.1</v>
+        <v>711.491</v>
       </c>
       <c r="M622">
         <v>489.843</v>
       </c>
       <c r="N622">
-        <v>1198.942</v>
+        <v>1201.333</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623" t="s">
         <v>20</v>
       </c>
       <c r="C623">
         <v>514.499</v>
       </c>
       <c r="D623">
         <v>93.846</v>
       </c>
       <c r="E623">
         <v>608.345</v>
       </c>
       <c r="F623">
         <v>3.255</v>
       </c>
       <c r="G623">
-        <v>15.935</v>
+        <v>17.878</v>
       </c>
       <c r="H623">
         <v>31.319</v>
       </c>
       <c r="I623">
-        <v>50.508</v>
+        <v>52.451</v>
       </c>
       <c r="J623">
-        <v>658.853</v>
+        <v>660.796</v>
       </c>
       <c r="K623">
         <v>347.705</v>
       </c>
       <c r="L623">
-        <v>1006.558</v>
+        <v>1008.502</v>
       </c>
       <c r="M623">
         <v>504.167</v>
       </c>
       <c r="N623">
-        <v>1510.725</v>
+        <v>1512.669</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624" t="s">
         <v>20</v>
       </c>
       <c r="C624">
         <v>685.187</v>
       </c>
       <c r="D624">
         <v>121.038</v>
       </c>
       <c r="E624">
         <v>806.225</v>
       </c>
       <c r="F624">
         <v>3.363</v>
       </c>
       <c r="G624">
-        <v>14.39</v>
+        <v>16.158</v>
       </c>
       <c r="H624">
         <v>32.363</v>
       </c>
       <c r="I624">
-        <v>50.116</v>
+        <v>51.884</v>
       </c>
       <c r="J624">
-        <v>856.341</v>
+        <v>858.109</v>
       </c>
       <c r="K624">
         <v>405.745</v>
       </c>
       <c r="L624">
-        <v>1262.085</v>
+        <v>1263.854</v>
       </c>
       <c r="M624">
         <v>601.819</v>
       </c>
       <c r="N624">
-        <v>1863.904</v>
+        <v>1865.673</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625" t="s">
         <v>20</v>
       </c>
       <c r="C625">
         <v>967.797</v>
       </c>
       <c r="D625">
         <v>146.992</v>
       </c>
       <c r="E625">
         <v>1114.79</v>
       </c>
       <c r="F625">
         <v>3.354</v>
       </c>
       <c r="G625">
-        <v>14.627</v>
+        <v>16.773</v>
       </c>
       <c r="H625">
         <v>29.407</v>
       </c>
       <c r="I625">
-        <v>47.388</v>
+        <v>49.534</v>
       </c>
       <c r="J625">
-        <v>1162.178</v>
+        <v>1164.324</v>
       </c>
       <c r="K625">
         <v>485.71</v>
       </c>
       <c r="L625">
-        <v>1647.888</v>
+        <v>1650.035</v>
       </c>
       <c r="M625">
         <v>747.635</v>
       </c>
       <c r="N625">
-        <v>2395.524</v>
+        <v>2397.67</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626" t="s">
         <v>20</v>
       </c>
       <c r="C626">
         <v>667.046</v>
       </c>
       <c r="D626">
         <v>131.938</v>
       </c>
       <c r="E626">
         <v>798.985</v>
       </c>
       <c r="F626">
         <v>3.138</v>
       </c>
       <c r="G626">
-        <v>16.523</v>
+        <v>18.949</v>
       </c>
       <c r="H626">
         <v>27.51</v>
       </c>
       <c r="I626">
-        <v>47.171</v>
+        <v>49.597</v>
       </c>
       <c r="J626">
-        <v>846.156</v>
+        <v>848.582</v>
       </c>
       <c r="K626">
         <v>394.008</v>
       </c>
       <c r="L626">
-        <v>1240.164</v>
+        <v>1242.59</v>
       </c>
       <c r="M626">
         <v>520.035</v>
       </c>
       <c r="N626">
-        <v>1760.199</v>
+        <v>1762.625</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627" t="s">
         <v>20</v>
       </c>
       <c r="C627">
         <v>527.208</v>
       </c>
       <c r="D627">
         <v>105.669</v>
       </c>
       <c r="E627">
         <v>632.876</v>
       </c>
       <c r="F627">
         <v>3.354</v>
       </c>
       <c r="G627">
-        <v>22.044</v>
+        <v>25.275</v>
       </c>
       <c r="H627">
         <v>29.407</v>
       </c>
       <c r="I627">
-        <v>54.806</v>
+        <v>58.036</v>
       </c>
       <c r="J627">
-        <v>687.682</v>
+        <v>690.913</v>
       </c>
       <c r="K627">
         <v>348.717</v>
       </c>
       <c r="L627">
-        <v>1036.399</v>
+        <v>1039.629</v>
       </c>
       <c r="M627">
         <v>462.166</v>
       </c>
       <c r="N627">
-        <v>1498.565</v>
+        <v>1501.796</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628" t="s">
         <v>20</v>
       </c>
       <c r="C628">
         <v>328.951</v>
       </c>
       <c r="D628">
         <v>70.834</v>
       </c>
       <c r="E628">
         <v>399.785</v>
       </c>
       <c r="F628">
         <v>3.246</v>
       </c>
       <c r="G628">
-        <v>24.294</v>
+        <v>27.851</v>
       </c>
       <c r="H628">
         <v>28.459</v>
       </c>
       <c r="I628">
-        <v>55.998</v>
+        <v>59.555</v>
       </c>
       <c r="J628">
-        <v>455.783</v>
+        <v>459.34</v>
       </c>
       <c r="K628">
         <v>323.028</v>
       </c>
       <c r="L628">
-        <v>778.811</v>
+        <v>782.368</v>
       </c>
       <c r="M628">
         <v>418.884</v>
       </c>
       <c r="N628">
-        <v>1197.694</v>
+        <v>1201.251</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629" t="s">
         <v>20</v>
       </c>
       <c r="C629">
         <v>178.497</v>
       </c>
       <c r="D629">
         <v>53.254</v>
       </c>
       <c r="E629">
         <v>231.75</v>
       </c>
       <c r="F629">
         <v>3.354</v>
       </c>
       <c r="G629">
-        <v>26.397</v>
+        <v>30.275</v>
       </c>
       <c r="H629">
         <v>29.407</v>
       </c>
       <c r="I629">
-        <v>59.159</v>
+        <v>63.037</v>
       </c>
       <c r="J629">
-        <v>290.909</v>
+        <v>294.787</v>
       </c>
       <c r="K629">
         <v>367.147</v>
       </c>
       <c r="L629">
-        <v>658.056</v>
+        <v>661.934</v>
       </c>
       <c r="M629">
         <v>519.191</v>
       </c>
       <c r="N629">
-        <v>1177.247</v>
+        <v>1181.125</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630" t="s">
         <v>20</v>
       </c>
       <c r="C630">
         <v>128.017</v>
       </c>
       <c r="D630">
         <v>40.427</v>
       </c>
       <c r="E630">
         <v>168.444</v>
       </c>
       <c r="F630">
         <v>3.246</v>
       </c>
       <c r="G630">
-        <v>26.467</v>
+        <v>30.351</v>
       </c>
       <c r="H630">
         <v>28.459</v>
       </c>
       <c r="I630">
-        <v>58.172</v>
+        <v>62.056</v>
       </c>
       <c r="J630">
-        <v>226.616</v>
+        <v>230.5</v>
       </c>
       <c r="K630">
         <v>473.997</v>
       </c>
       <c r="L630">
-        <v>700.612</v>
+        <v>704.497</v>
       </c>
       <c r="M630">
         <v>687.783</v>
       </c>
       <c r="N630">
-        <v>1388.395</v>
+        <v>1392.28</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631" t="s">
         <v>20</v>
       </c>
       <c r="C631">
         <v>111.245</v>
       </c>
       <c r="D631">
         <v>31.208</v>
       </c>
       <c r="E631">
         <v>142.453</v>
       </c>
       <c r="F631">
         <v>3.354</v>
       </c>
       <c r="G631">
-        <v>27.077</v>
+        <v>31.064</v>
       </c>
       <c r="H631">
         <v>29.407</v>
       </c>
       <c r="I631">
-        <v>59.838</v>
+        <v>63.825</v>
       </c>
       <c r="J631">
-        <v>202.292</v>
+        <v>206.278</v>
       </c>
       <c r="K631">
         <v>562.411</v>
       </c>
       <c r="L631">
-        <v>764.703</v>
+        <v>768.69</v>
       </c>
       <c r="M631">
         <v>835.317</v>
       </c>
       <c r="N631">
-        <v>1600.02</v>
+        <v>1604.007</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632" t="s">
         <v>20</v>
       </c>
       <c r="C632">
         <v>109.089</v>
       </c>
       <c r="D632">
         <v>28.987</v>
       </c>
       <c r="E632">
         <v>138.075</v>
       </c>
       <c r="F632">
         <v>3.354</v>
       </c>
       <c r="G632">
-        <v>25.927</v>
+        <v>29.747</v>
       </c>
       <c r="H632">
         <v>29.407</v>
       </c>
       <c r="I632">
-        <v>58.688</v>
+        <v>62.509</v>
       </c>
       <c r="J632">
-        <v>196.764</v>
+        <v>200.584</v>
       </c>
       <c r="K632">
         <v>542.844</v>
       </c>
       <c r="L632">
-        <v>739.607</v>
+        <v>743.428</v>
       </c>
       <c r="M632">
         <v>797.037</v>
       </c>
       <c r="N632">
-        <v>1536.644</v>
+        <v>1540.465</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633" t="s">
         <v>20</v>
       </c>
       <c r="C633">
         <v>116.738</v>
       </c>
       <c r="D633">
         <v>41.015</v>
       </c>
       <c r="E633">
         <v>157.752</v>
       </c>
       <c r="F633">
         <v>3.246</v>
       </c>
       <c r="G633">
-        <v>23.104</v>
+        <v>26.515</v>
       </c>
       <c r="H633">
         <v>28.459</v>
       </c>
       <c r="I633">
-        <v>54.809</v>
+        <v>58.22</v>
       </c>
       <c r="J633">
-        <v>212.561</v>
+        <v>215.972</v>
       </c>
       <c r="K633">
         <v>434.484</v>
       </c>
       <c r="L633">
-        <v>647.045</v>
+        <v>650.456</v>
       </c>
       <c r="M633">
         <v>596.651</v>
       </c>
       <c r="N633">
-        <v>1243.696</v>
+        <v>1247.107</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634" t="s">
         <v>20</v>
       </c>
       <c r="C634">
         <v>200.561</v>
       </c>
       <c r="D634">
         <v>62.445</v>
       </c>
       <c r="E634">
         <v>263.006</v>
       </c>
       <c r="F634">
         <v>3.354</v>
       </c>
       <c r="G634">
-        <v>20.914</v>
+        <v>23.974</v>
       </c>
       <c r="H634">
         <v>29.407</v>
       </c>
       <c r="I634">
-        <v>53.676</v>
+        <v>56.735</v>
       </c>
       <c r="J634">
-        <v>316.681</v>
+        <v>319.741</v>
       </c>
       <c r="K634">
         <v>361.956</v>
       </c>
       <c r="L634">
-        <v>678.637</v>
+        <v>681.697</v>
       </c>
       <c r="M634">
         <v>487.696</v>
       </c>
       <c r="N634">
-        <v>1166.334</v>
+        <v>1169.393</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635" t="s">
         <v>20</v>
       </c>
       <c r="C635">
         <v>426.518</v>
       </c>
       <c r="D635">
         <v>87.414</v>
       </c>
       <c r="E635">
         <v>513.932</v>
       </c>
       <c r="F635">
         <v>3.246</v>
       </c>
       <c r="G635">
-        <v>16.883</v>
+        <v>19.332</v>
       </c>
       <c r="H635">
         <v>28.459</v>
       </c>
       <c r="I635">
-        <v>48.588</v>
+        <v>51.037</v>
       </c>
       <c r="J635">
-        <v>562.52</v>
+        <v>564.969</v>
       </c>
       <c r="K635">
         <v>337.044</v>
       </c>
       <c r="L635">
-        <v>899.564</v>
+        <v>902.013</v>
       </c>
       <c r="M635">
         <v>478.737</v>
       </c>
       <c r="N635">
-        <v>1378.301</v>
+        <v>1380.75</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636" t="s">
         <v>20</v>
       </c>
       <c r="C636">
         <v>784.803</v>
       </c>
       <c r="D636">
         <v>124.892</v>
       </c>
       <c r="E636">
         <v>909.695</v>
       </c>
       <c r="F636">
         <v>3.354</v>
       </c>
       <c r="G636">
-        <v>15.51</v>
+        <v>17.774</v>
       </c>
       <c r="H636">
         <v>29.407</v>
       </c>
       <c r="I636">
-        <v>48.271</v>
+        <v>50.535</v>
       </c>
       <c r="J636">
-        <v>957.966</v>
+        <v>960.23</v>
       </c>
       <c r="K636">
         <v>428.219</v>
       </c>
       <c r="L636">
-        <v>1386.185</v>
+        <v>1388.449</v>
       </c>
       <c r="M636">
         <v>634.396</v>
       </c>
       <c r="N636">
-        <v>2020.581</v>
+        <v>2022.845</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637" t="s">
         <v>20</v>
       </c>
       <c r="C637">
         <v>1071.294</v>
       </c>
       <c r="D637">
-        <v>156.631</v>
+        <v>156.638</v>
       </c>
       <c r="E637">
-        <v>1227.925</v>
+        <v>1227.932</v>
       </c>
       <c r="F637">
         <v>3.363</v>
       </c>
       <c r="G637">
-        <v>16.309</v>
+        <v>19.065</v>
       </c>
       <c r="H637">
         <v>31.598</v>
       </c>
       <c r="I637">
-        <v>51.27</v>
+        <v>54.027</v>
       </c>
       <c r="J637">
-        <v>1279.196</v>
+        <v>1281.958</v>
       </c>
       <c r="K637">
         <v>519.745</v>
       </c>
       <c r="L637">
-        <v>1798.941</v>
+        <v>1801.704</v>
       </c>
       <c r="M637">
         <v>793.77</v>
       </c>
       <c r="N637">
-        <v>2592.711</v>
+        <v>2595.474</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638" t="s">
         <v>20</v>
       </c>
       <c r="C638">
         <v>822.561</v>
       </c>
       <c r="D638">
-        <v>143.056</v>
+        <v>143.033</v>
       </c>
       <c r="E638">
-        <v>965.617</v>
+        <v>965.594</v>
       </c>
       <c r="F638">
         <v>3.038</v>
       </c>
       <c r="G638">
-        <v>17.484</v>
+        <v>20.449</v>
       </c>
       <c r="H638">
         <v>28.54</v>
       </c>
       <c r="I638">
-        <v>49.063</v>
+        <v>52.028</v>
       </c>
       <c r="J638">
-        <v>1014.68</v>
+        <v>1017.622</v>
       </c>
       <c r="K638">
         <v>435.089</v>
       </c>
       <c r="L638">
-        <v>1449.769</v>
+        <v>1452.711</v>
       </c>
       <c r="M638">
         <v>589.541</v>
       </c>
       <c r="N638">
-        <v>2039.31</v>
+        <v>2042.252</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639" t="s">
         <v>20</v>
       </c>
       <c r="C639">
         <v>545.091</v>
       </c>
       <c r="D639">
-        <v>105.924</v>
+        <v>105.927</v>
       </c>
       <c r="E639">
-        <v>651.015</v>
+        <v>651.018</v>
       </c>
       <c r="F639">
         <v>3.363</v>
       </c>
       <c r="G639">
-        <v>24.031</v>
+        <v>28.097</v>
       </c>
       <c r="H639">
         <v>31.598</v>
       </c>
       <c r="I639">
-        <v>58.993</v>
+        <v>63.058</v>
       </c>
       <c r="J639">
-        <v>710.008</v>
+        <v>714.076</v>
       </c>
       <c r="K639">
         <v>371.801</v>
       </c>
       <c r="L639">
-        <v>1081.809</v>
+        <v>1085.878</v>
       </c>
       <c r="M639">
         <v>482.77</v>
       </c>
       <c r="N639">
-        <v>1564.579</v>
+        <v>1568.647</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640" t="s">
         <v>20</v>
       </c>
       <c r="C640">
         <v>336.395</v>
       </c>
       <c r="D640">
-        <v>70.764</v>
+        <v>70.767</v>
       </c>
       <c r="E640">
-        <v>407.159</v>
+        <v>407.162</v>
       </c>
       <c r="F640">
         <v>3.255</v>
       </c>
       <c r="G640">
-        <v>26.317</v>
+        <v>30.789</v>
       </c>
       <c r="H640">
         <v>30.579</v>
       </c>
       <c r="I640">
-        <v>60.151</v>
+        <v>64.623</v>
       </c>
       <c r="J640">
-        <v>467.31</v>
+        <v>471.785</v>
       </c>
       <c r="K640">
         <v>332.009</v>
       </c>
       <c r="L640">
-        <v>799.319</v>
+        <v>803.794</v>
       </c>
       <c r="M640">
         <v>431.941</v>
       </c>
       <c r="N640">
-        <v>1231.26</v>
+        <v>1235.735</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641" t="s">
         <v>20</v>
       </c>
       <c r="C641">
         <v>194.798</v>
       </c>
       <c r="D641">
         <v>55.433</v>
       </c>
       <c r="E641">
         <v>250.231</v>
       </c>
       <c r="F641">
         <v>3.363</v>
       </c>
       <c r="G641">
-        <v>27.718</v>
+        <v>32.47</v>
       </c>
       <c r="H641">
         <v>31.598</v>
       </c>
       <c r="I641">
-        <v>62.68</v>
+        <v>67.432</v>
       </c>
       <c r="J641">
-        <v>312.911</v>
+        <v>317.663</v>
       </c>
       <c r="K641">
         <v>357.768</v>
       </c>
       <c r="L641">
-        <v>670.679</v>
+        <v>675.431</v>
       </c>
       <c r="M641">
         <v>492.507</v>
       </c>
       <c r="N641">
-        <v>1163.186</v>
+        <v>1167.939</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642" t="s">
         <v>20</v>
       </c>
       <c r="C642">
         <v>134.025</v>
       </c>
       <c r="D642">
-        <v>41.465</v>
+        <v>41.456</v>
       </c>
       <c r="E642">
-        <v>175.491</v>
+        <v>175.482</v>
       </c>
       <c r="F642">
         <v>3.255</v>
       </c>
       <c r="G642">
-        <v>28.178</v>
+        <v>32.99</v>
       </c>
       <c r="H642">
         <v>30.579</v>
       </c>
       <c r="I642">
-        <v>62.012</v>
+        <v>66.824</v>
       </c>
       <c r="J642">
-        <v>237.502</v>
+        <v>242.306</v>
       </c>
       <c r="K642">
         <v>463.425</v>
       </c>
       <c r="L642">
-        <v>700.927</v>
+        <v>705.731</v>
       </c>
       <c r="M642">
         <v>672.868</v>
       </c>
       <c r="N642">
-        <v>1373.796</v>
+        <v>1378.599</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643" t="s">
         <v>20</v>
       </c>
       <c r="C643">
         <v>114.754</v>
       </c>
       <c r="D643">
         <v>32.483</v>
       </c>
       <c r="E643">
-        <v>147.238</v>
+        <v>147.237</v>
       </c>
       <c r="F643">
         <v>3.363</v>
       </c>
       <c r="G643">
-        <v>29.53</v>
+        <v>34.564</v>
       </c>
       <c r="H643">
         <v>31.598</v>
       </c>
       <c r="I643">
-        <v>64.492</v>
+        <v>69.526</v>
       </c>
       <c r="J643">
-        <v>211.729</v>
+        <v>216.763</v>
       </c>
       <c r="K643">
         <v>573.252</v>
       </c>
       <c r="L643">
-        <v>784.982</v>
+        <v>790.015</v>
       </c>
       <c r="M643">
         <v>856.396</v>
       </c>
       <c r="N643">
-        <v>1641.378</v>
+        <v>1646.411</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644" t="s">
         <v>20</v>
       </c>
       <c r="C644">
         <v>108.161</v>
       </c>
       <c r="D644">
-        <v>30.815</v>
+        <v>30.813</v>
       </c>
       <c r="E644">
-        <v>138.976</v>
+        <v>138.974</v>
       </c>
       <c r="F644">
         <v>3.363</v>
       </c>
       <c r="G644">
-        <v>27.743</v>
+        <v>32.502</v>
       </c>
       <c r="H644">
         <v>31.598</v>
       </c>
       <c r="I644">
-        <v>62.705</v>
+        <v>67.464</v>
       </c>
       <c r="J644">
-        <v>201.681</v>
+        <v>206.438</v>
       </c>
       <c r="K644">
         <v>529.556</v>
       </c>
       <c r="L644">
-        <v>731.237</v>
+        <v>735.994</v>
       </c>
       <c r="M644">
         <v>758.348</v>
       </c>
       <c r="N644">
-        <v>1489.585</v>
+        <v>1494.342</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645" t="s">
         <v>20</v>
       </c>
       <c r="C645">
         <v>116.29</v>
       </c>
       <c r="D645">
-        <v>42.457</v>
+        <v>42.456</v>
       </c>
       <c r="E645">
-        <v>158.747</v>
+        <v>158.745</v>
       </c>
       <c r="F645">
         <v>3.255</v>
       </c>
       <c r="G645">
-        <v>24.104</v>
+        <v>28.279</v>
       </c>
       <c r="H645">
         <v>30.579</v>
       </c>
       <c r="I645">
-        <v>57.937</v>
+        <v>62.113</v>
       </c>
       <c r="J645">
-        <v>216.684</v>
+        <v>220.858</v>
       </c>
       <c r="K645">
         <v>432.565</v>
       </c>
       <c r="L645">
-        <v>649.249</v>
+        <v>653.423</v>
       </c>
       <c r="M645">
         <v>612.458</v>
       </c>
       <c r="N645">
-        <v>1261.707</v>
+        <v>1265.881</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646" t="s">
         <v>20</v>
       </c>
       <c r="C646">
         <v>223.584</v>
       </c>
       <c r="D646">
-        <v>65.942</v>
+        <v>65.938</v>
       </c>
       <c r="E646">
-        <v>289.525</v>
+        <v>289.521</v>
       </c>
       <c r="F646">
         <v>3.363</v>
       </c>
       <c r="G646">
-        <v>22.904</v>
+        <v>26.78</v>
       </c>
       <c r="H646">
         <v>31.598</v>
       </c>
       <c r="I646">
-        <v>57.866</v>
+        <v>61.742</v>
       </c>
       <c r="J646">
-        <v>347.391</v>
+        <v>351.263</v>
       </c>
       <c r="K646">
         <v>366.153</v>
       </c>
       <c r="L646">
-        <v>713.544</v>
+        <v>717.416</v>
       </c>
       <c r="M646">
         <v>498.536</v>
       </c>
       <c r="N646">
-        <v>1212.08</v>
+        <v>1215.952</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647" t="s">
         <v>20</v>
       </c>
       <c r="C647">
         <v>487.981</v>
       </c>
       <c r="D647">
-        <v>91.268</v>
+        <v>91.266</v>
       </c>
       <c r="E647">
-        <v>579.249</v>
+        <v>579.247</v>
       </c>
       <c r="F647">
         <v>3.255</v>
       </c>
       <c r="G647">
-        <v>18.16</v>
+        <v>21.217</v>
       </c>
       <c r="H647">
         <v>30.579</v>
       </c>
       <c r="I647">
-        <v>51.993</v>
+        <v>55.051</v>
       </c>
       <c r="J647">
-        <v>631.242</v>
+        <v>634.299</v>
       </c>
       <c r="K647">
         <v>345.371</v>
       </c>
       <c r="L647">
-        <v>976.613</v>
+        <v>979.669</v>
       </c>
       <c r="M647">
         <v>510.692</v>
       </c>
       <c r="N647">
-        <v>1487.305</v>
+        <v>1490.361</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648" t="s">
         <v>20</v>
       </c>
       <c r="C648">
         <v>853.183</v>
       </c>
       <c r="D648">
-        <v>129.686</v>
+        <v>129.714</v>
       </c>
       <c r="E648">
-        <v>982.869</v>
+        <v>982.897</v>
       </c>
       <c r="F648">
         <v>3.363</v>
       </c>
       <c r="G648">
-        <v>16.797</v>
+        <v>19.642</v>
       </c>
       <c r="H648">
         <v>31.598</v>
       </c>
       <c r="I648">
-        <v>51.759</v>
+        <v>54.603</v>
       </c>
       <c r="J648">
-        <v>1034.628</v>
+        <v>1037.5</v>
       </c>
       <c r="K648">
         <v>442.423</v>
       </c>
       <c r="L648">
-        <v>1477.051</v>
+        <v>1479.923</v>
       </c>
       <c r="M648">
         <v>664.366</v>
       </c>
       <c r="N648">
-        <v>2141.417</v>
+        <v>2144.289</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649" t="s">
         <v>20</v>
       </c>
       <c r="C649">
-        <v>1004.43</v>
+        <v>1004.996</v>
       </c>
       <c r="D649">
-        <v>151.293</v>
+        <v>150.984</v>
       </c>
       <c r="E649">
-        <v>1155.723</v>
+        <v>1155.979</v>
       </c>
       <c r="F649">
         <v>3.363</v>
       </c>
       <c r="G649">
-        <v>17.672</v>
+        <v>20.379</v>
       </c>
       <c r="H649">
         <v>29.174</v>
       </c>
       <c r="I649">
-        <v>50.209</v>
+        <v>52.916</v>
       </c>
       <c r="J649">
-        <v>1205.932</v>
+        <v>1208.895</v>
       </c>
       <c r="K649">
         <v>495.132</v>
       </c>
       <c r="L649">
-        <v>1701.064</v>
+        <v>1704.028</v>
       </c>
       <c r="M649">
-        <v>741.27</v>
+        <v>740.242</v>
       </c>
       <c r="N649">
-        <v>2442.335</v>
+        <v>2444.27</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650" t="s">
         <v>20</v>
       </c>
       <c r="C650">
-        <v>744.271</v>
+        <v>749.194</v>
       </c>
       <c r="D650">
-        <v>138.621</v>
+        <v>138.225</v>
       </c>
       <c r="E650">
-        <v>882.892</v>
+        <v>887.419</v>
       </c>
       <c r="F650">
         <v>3.038</v>
       </c>
       <c r="G650">
-        <v>18.731</v>
+        <v>21.644</v>
       </c>
       <c r="H650">
         <v>26.35</v>
       </c>
       <c r="I650">
-        <v>48.12</v>
+        <v>51.032</v>
       </c>
       <c r="J650">
-        <v>931.012</v>
+        <v>938.451</v>
       </c>
       <c r="K650">
         <v>436.923</v>
       </c>
       <c r="L650">
-        <v>1367.934</v>
+        <v>1375.373</v>
       </c>
       <c r="M650">
-        <v>577.783</v>
+        <v>578.732</v>
       </c>
       <c r="N650">
-        <v>1945.717</v>
+        <v>1954.105</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651" t="s">
+        <v>20</v>
+      </c>
+      <c r="C651">
+        <v>496.904</v>
+      </c>
+      <c r="D651">
+        <v>98.549</v>
+      </c>
+      <c r="E651">
+        <v>595.453</v>
+      </c>
+      <c r="F651">
+        <v>3.363</v>
+      </c>
+      <c r="G651">
+        <v>29.927</v>
+      </c>
+      <c r="H651">
+        <v>29.174</v>
+      </c>
+      <c r="I651">
+        <v>62.464</v>
+      </c>
+      <c r="J651">
+        <v>657.917</v>
+      </c>
+      <c r="K651">
+        <v>371.457</v>
+      </c>
+      <c r="L651">
+        <v>1029.374</v>
+      </c>
+      <c r="M651">
+        <v>487.357</v>
+      </c>
+      <c r="N651">
+        <v>1516.731</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -31571,732 +31615,732 @@
       </c>
       <c r="N73">
         <v>20208.428</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="7">
         <v>2010</v>
       </c>
       <c r="B74" t="s">
         <v>20</v>
       </c>
       <c r="C74">
         <v>4878.111</v>
       </c>
       <c r="D74">
         <v>1120.442</v>
       </c>
       <c r="E74">
         <v>5998.552</v>
       </c>
       <c r="F74">
         <v>36.8</v>
       </c>
       <c r="G74">
-        <v>59.007</v>
+        <v>59.074</v>
       </c>
       <c r="H74">
         <v>540.526</v>
       </c>
       <c r="I74">
-        <v>636.333</v>
+        <v>636.401</v>
       </c>
       <c r="J74">
-        <v>6634.885</v>
+        <v>6634.953</v>
       </c>
       <c r="K74">
         <v>4932.757</v>
       </c>
       <c r="L74">
-        <v>11567.642</v>
+        <v>11567.71</v>
       </c>
       <c r="M74">
         <v>9418.92</v>
       </c>
       <c r="N74">
-        <v>20986.562</v>
+        <v>20986.63</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="7">
         <v>2011</v>
       </c>
       <c r="B75" t="s">
         <v>20</v>
       </c>
       <c r="C75">
         <v>4804.579</v>
       </c>
       <c r="D75">
         <v>1033.831</v>
       </c>
       <c r="E75">
         <v>5838.41</v>
       </c>
       <c r="F75">
         <v>39.6</v>
       </c>
       <c r="G75">
-        <v>62.234</v>
+        <v>62.37</v>
       </c>
       <c r="H75">
         <v>524.264</v>
       </c>
       <c r="I75">
-        <v>626.097</v>
+        <v>626.233</v>
       </c>
       <c r="J75">
-        <v>6464.507</v>
+        <v>6464.643</v>
       </c>
       <c r="K75">
         <v>4854.597</v>
       </c>
       <c r="L75">
-        <v>11319.104</v>
+        <v>11319.24</v>
       </c>
       <c r="M75">
         <v>8966.629</v>
       </c>
       <c r="N75">
-        <v>20285.733</v>
+        <v>20285.869</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="7">
         <v>2012</v>
       </c>
       <c r="B76" t="s">
         <v>20</v>
       </c>
       <c r="C76">
         <v>4242.094</v>
       </c>
       <c r="D76">
         <v>885.624</v>
       </c>
       <c r="E76">
         <v>5127.718</v>
       </c>
       <c r="F76">
         <v>39.6</v>
       </c>
       <c r="G76">
-        <v>66.277</v>
+        <v>66.469</v>
       </c>
       <c r="H76">
         <v>438.095</v>
       </c>
       <c r="I76">
-        <v>543.972</v>
+        <v>544.163</v>
       </c>
       <c r="J76">
-        <v>5671.689</v>
+        <v>5671.881</v>
       </c>
       <c r="K76">
         <v>4689.844</v>
       </c>
       <c r="L76">
-        <v>10361.534</v>
+        <v>10361.725</v>
       </c>
       <c r="M76">
         <v>8509.693</v>
       </c>
       <c r="N76">
-        <v>18871.227</v>
+        <v>18871.419</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="7">
         <v>2013</v>
       </c>
       <c r="B77" t="s">
         <v>20</v>
       </c>
       <c r="C77">
         <v>5022.942</v>
       </c>
       <c r="D77">
         <v>963.178</v>
       </c>
       <c r="E77">
         <v>5986.12</v>
       </c>
       <c r="F77">
         <v>39.6</v>
       </c>
       <c r="G77">
-        <v>71.707</v>
+        <v>71.961</v>
       </c>
       <c r="H77">
         <v>571.655</v>
       </c>
       <c r="I77">
-        <v>682.962</v>
+        <v>683.216</v>
       </c>
       <c r="J77">
-        <v>6669.082</v>
+        <v>6669.336</v>
       </c>
       <c r="K77">
         <v>4759.099</v>
       </c>
       <c r="L77">
-        <v>11428.181</v>
+        <v>11428.435</v>
       </c>
       <c r="M77">
         <v>8554.358</v>
       </c>
       <c r="N77">
-        <v>19982.539</v>
+        <v>19982.793</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="7">
         <v>2014</v>
       </c>
       <c r="B78" t="s">
         <v>20</v>
       </c>
       <c r="C78">
         <v>5242.483</v>
       </c>
       <c r="D78">
         <v>1036.261</v>
       </c>
       <c r="E78">
         <v>6278.744</v>
       </c>
       <c r="F78">
         <v>39.6</v>
       </c>
       <c r="G78">
-        <v>79.243</v>
+        <v>79.565</v>
       </c>
       <c r="H78">
         <v>578.535</v>
       </c>
       <c r="I78">
-        <v>697.378</v>
+        <v>697.699</v>
       </c>
       <c r="J78">
-        <v>6976.122</v>
+        <v>6976.443</v>
       </c>
       <c r="K78">
         <v>4801.395</v>
       </c>
       <c r="L78">
-        <v>11777.516</v>
+        <v>11777.838</v>
       </c>
       <c r="M78">
         <v>8560.39</v>
       </c>
       <c r="N78">
-        <v>20337.906</v>
+        <v>20338.228</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="7">
         <v>2015</v>
       </c>
       <c r="B79" t="s">
         <v>20</v>
       </c>
       <c r="C79">
         <v>4776.927</v>
       </c>
       <c r="D79">
         <v>1007.152</v>
       </c>
       <c r="E79">
         <v>5784.079</v>
       </c>
       <c r="F79">
         <v>39.6</v>
       </c>
       <c r="G79">
-        <v>86.876</v>
+        <v>87.253</v>
       </c>
       <c r="H79">
         <v>512.736</v>
       </c>
       <c r="I79">
-        <v>639.212</v>
+        <v>639.589</v>
       </c>
       <c r="J79">
-        <v>6423.292</v>
+        <v>6423.668</v>
       </c>
       <c r="K79">
         <v>4790.777</v>
       </c>
       <c r="L79">
-        <v>11214.069</v>
+        <v>11214.445</v>
       </c>
       <c r="M79">
         <v>8306.213</v>
       </c>
       <c r="N79">
-        <v>19520.281</v>
+        <v>19520.658</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80" t="s">
         <v>20</v>
       </c>
       <c r="C80">
         <v>4505.844</v>
       </c>
       <c r="D80">
         <v>878.282</v>
       </c>
       <c r="E80">
         <v>5384.127</v>
       </c>
       <c r="F80">
         <v>39.6</v>
       </c>
       <c r="G80">
-        <v>99.834</v>
+        <v>101.379</v>
       </c>
       <c r="H80">
         <v>445.103</v>
       </c>
       <c r="I80">
-        <v>584.537</v>
+        <v>586.083</v>
       </c>
       <c r="J80">
-        <v>5968.664</v>
+        <v>5970.209</v>
       </c>
       <c r="K80">
         <v>4814.53</v>
       </c>
       <c r="L80">
-        <v>10783.194</v>
+        <v>10784.74</v>
       </c>
       <c r="M80">
         <v>8145.93</v>
       </c>
       <c r="N80">
-        <v>18929.124</v>
+        <v>18930.669</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81" t="s">
         <v>20</v>
       </c>
       <c r="C81">
         <v>4564.486</v>
       </c>
       <c r="D81">
         <v>871.493</v>
       </c>
       <c r="E81">
         <v>5435.979</v>
       </c>
       <c r="F81">
         <v>39.6</v>
       </c>
       <c r="G81">
-        <v>112.522</v>
+        <v>115.266</v>
       </c>
       <c r="H81">
         <v>430.355</v>
       </c>
       <c r="I81">
-        <v>582.477</v>
+        <v>585.22</v>
       </c>
       <c r="J81">
-        <v>6018.456</v>
+        <v>6021.199</v>
       </c>
       <c r="K81">
         <v>4703.946</v>
       </c>
       <c r="L81">
-        <v>10722.402</v>
+        <v>10725.145</v>
       </c>
       <c r="M81">
         <v>7750.516</v>
       </c>
       <c r="N81">
-        <v>18472.918</v>
+        <v>18475.662</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82" t="s">
         <v>20</v>
       </c>
       <c r="C82">
         <v>5174.394</v>
       </c>
       <c r="D82">
         <v>1022.352</v>
       </c>
       <c r="E82">
         <v>6196.746</v>
       </c>
       <c r="F82">
         <v>39.6</v>
       </c>
       <c r="G82">
-        <v>123.436</v>
+        <v>127.312</v>
       </c>
       <c r="H82">
         <v>526.433</v>
       </c>
       <c r="I82">
-        <v>689.469</v>
+        <v>693.345</v>
       </c>
       <c r="J82">
-        <v>6886.216</v>
+        <v>6890.092</v>
       </c>
       <c r="K82">
         <v>5012.546</v>
       </c>
       <c r="L82">
-        <v>11898.761</v>
+        <v>11902.637</v>
       </c>
       <c r="M82">
         <v>8125.917</v>
       </c>
       <c r="N82">
-        <v>20024.678</v>
+        <v>20028.554</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83" t="s">
         <v>20</v>
       </c>
       <c r="C83">
         <v>5208.032</v>
       </c>
       <c r="D83">
         <v>1044.742</v>
       </c>
       <c r="E83">
         <v>6252.774</v>
       </c>
       <c r="F83">
         <v>39.6</v>
       </c>
       <c r="G83">
-        <v>136.384</v>
+        <v>141.379</v>
       </c>
       <c r="H83">
         <v>547.427</v>
       </c>
       <c r="I83">
-        <v>723.411</v>
+        <v>728.407</v>
       </c>
       <c r="J83">
-        <v>6976.185</v>
+        <v>6981.181</v>
       </c>
       <c r="K83">
         <v>4914.266</v>
       </c>
       <c r="L83">
-        <v>11890.451</v>
+        <v>11895.447</v>
       </c>
       <c r="M83">
         <v>7686.368</v>
       </c>
       <c r="N83">
-        <v>19576.818</v>
+        <v>19581.814</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84" t="s">
         <v>20</v>
       </c>
       <c r="C84">
         <v>4845.681</v>
       </c>
       <c r="D84">
         <v>914.096</v>
       </c>
       <c r="E84">
         <v>5759.778</v>
       </c>
       <c r="F84">
         <v>39.6</v>
       </c>
       <c r="G84">
-        <v>150.459</v>
+        <v>156.25</v>
       </c>
       <c r="H84">
         <v>345.091</v>
       </c>
       <c r="I84">
-        <v>535.15</v>
+        <v>540.941</v>
       </c>
       <c r="J84">
-        <v>6294.928</v>
+        <v>6300.719</v>
       </c>
       <c r="K84">
         <v>4997.232</v>
       </c>
       <c r="L84">
-        <v>11292.16</v>
+        <v>11297.951</v>
       </c>
       <c r="M84">
         <v>7502.853</v>
       </c>
       <c r="N84">
-        <v>18795.013</v>
+        <v>18800.804</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85" t="s">
         <v>20</v>
       </c>
       <c r="C85">
         <v>4888.885</v>
       </c>
       <c r="D85">
         <v>967.482</v>
       </c>
       <c r="E85">
         <v>5856.367</v>
       </c>
       <c r="F85">
         <v>39.6</v>
       </c>
       <c r="G85">
-        <v>167.278</v>
+        <v>178.326</v>
       </c>
       <c r="H85">
         <v>356.392</v>
       </c>
       <c r="I85">
-        <v>563.27</v>
+        <v>574.317</v>
       </c>
       <c r="J85">
-        <v>6419.637</v>
+        <v>6430.685</v>
       </c>
       <c r="K85">
         <v>5017.301</v>
       </c>
       <c r="L85">
-        <v>11436.938</v>
+        <v>11447.986</v>
       </c>
       <c r="M85">
         <v>7564.495</v>
       </c>
       <c r="N85">
-        <v>19001.433</v>
+        <v>19012.481</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86" t="s">
         <v>20</v>
       </c>
       <c r="C86">
         <v>5139.938</v>
       </c>
       <c r="D86">
         <v>991.798</v>
       </c>
       <c r="E86">
         <v>6131.735</v>
       </c>
       <c r="F86">
         <v>39.6</v>
       </c>
       <c r="G86">
-        <v>199.092</v>
+        <v>219.063</v>
       </c>
       <c r="H86">
         <v>449.006</v>
       </c>
       <c r="I86">
-        <v>687.698</v>
+        <v>707.67</v>
       </c>
       <c r="J86">
-        <v>6819.433</v>
+        <v>6839.405</v>
       </c>
       <c r="K86">
         <v>5149.504</v>
       </c>
       <c r="L86">
-        <v>11968.937</v>
+        <v>11988.909</v>
       </c>
       <c r="M86">
         <v>7552.861</v>
       </c>
       <c r="N86">
-        <v>19521.798</v>
+        <v>19541.77</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87" t="s">
         <v>20</v>
       </c>
       <c r="C87">
         <v>4682.467</v>
       </c>
       <c r="D87">
         <v>955.281</v>
       </c>
       <c r="E87">
         <v>5637.748</v>
       </c>
       <c r="F87">
         <v>39.6</v>
       </c>
       <c r="G87">
-        <v>231.14</v>
+        <v>260.03</v>
       </c>
       <c r="H87">
         <v>381.043</v>
       </c>
       <c r="I87">
-        <v>651.784</v>
+        <v>680.674</v>
       </c>
       <c r="J87">
-        <v>6289.531</v>
+        <v>6318.421</v>
       </c>
       <c r="K87">
         <v>4947.486</v>
       </c>
       <c r="L87">
-        <v>11237.017</v>
+        <v>11265.907</v>
       </c>
       <c r="M87">
         <v>7082.695</v>
       </c>
       <c r="N87">
-        <v>18319.713</v>
+        <v>18348.603</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88" t="s">
         <v>20</v>
       </c>
       <c r="C88">
         <v>4545.452</v>
       </c>
       <c r="D88">
         <v>925.075</v>
       </c>
       <c r="E88">
         <v>5470.527</v>
       </c>
       <c r="F88">
         <v>39.6</v>
       </c>
       <c r="G88">
-        <v>259.767</v>
+        <v>297.88</v>
       </c>
       <c r="H88">
         <v>347.196</v>
       </c>
       <c r="I88">
-        <v>646.563</v>
+        <v>684.676</v>
       </c>
       <c r="J88">
-        <v>6117.09</v>
+        <v>6155.203</v>
       </c>
       <c r="K88">
         <v>5059.565</v>
       </c>
       <c r="L88">
-        <v>11176.655</v>
+        <v>11214.768</v>
       </c>
       <c r="M88">
         <v>7162.939</v>
       </c>
       <c r="N88">
-        <v>18339.594</v>
+        <v>18377.707</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89" t="s">
         <v>20</v>
       </c>
       <c r="C89">
         <v>5008.047</v>
       </c>
       <c r="D89">
         <v>965.924</v>
       </c>
       <c r="E89">
         <v>5973.971</v>
       </c>
       <c r="F89">
         <v>39.6</v>
       </c>
       <c r="G89">
-        <v>279.275</v>
+        <v>326.845</v>
       </c>
       <c r="H89">
         <v>372.046</v>
       </c>
       <c r="I89">
-        <v>690.921</v>
+        <v>738.49</v>
       </c>
       <c r="J89">
-        <v>6664.892</v>
+        <v>6712.461</v>
       </c>
       <c r="K89">
         <v>5169.157</v>
       </c>
       <c r="L89">
-        <v>11834.049</v>
+        <v>11881.618</v>
       </c>
       <c r="M89">
         <v>7344.288</v>
       </c>
       <c r="N89">
-        <v>19178.336</v>
+        <v>19225.906</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>