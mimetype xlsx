--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 2.2 Residential Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Residential Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Solar Energy Consumed by the Residential Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="61.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="92.12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28097,697 +28097,785 @@
       </c>
       <c r="K636">
         <v>428.219</v>
       </c>
       <c r="L636">
         <v>1388.449</v>
       </c>
       <c r="M636">
         <v>634.396</v>
       </c>
       <c r="N636">
         <v>2022.845</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637" t="s">
         <v>20</v>
       </c>
       <c r="C637">
         <v>1071.294</v>
       </c>
       <c r="D637">
-        <v>156.638</v>
+        <v>156.629</v>
       </c>
       <c r="E637">
-        <v>1227.932</v>
+        <v>1227.924</v>
       </c>
       <c r="F637">
         <v>3.363</v>
       </c>
       <c r="G637">
         <v>19.065</v>
       </c>
       <c r="H637">
         <v>31.598</v>
       </c>
       <c r="I637">
         <v>54.027</v>
       </c>
       <c r="J637">
-        <v>1281.958</v>
+        <v>1281.95</v>
       </c>
       <c r="K637">
         <v>519.745</v>
       </c>
       <c r="L637">
-        <v>1801.704</v>
+        <v>1801.695</v>
       </c>
       <c r="M637">
         <v>793.77</v>
       </c>
       <c r="N637">
-        <v>2595.474</v>
+        <v>2595.465</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638" t="s">
         <v>20</v>
       </c>
       <c r="C638">
         <v>822.561</v>
       </c>
       <c r="D638">
-        <v>143.033</v>
+        <v>143.064</v>
       </c>
       <c r="E638">
-        <v>965.594</v>
+        <v>965.625</v>
       </c>
       <c r="F638">
         <v>3.038</v>
       </c>
       <c r="G638">
         <v>20.449</v>
       </c>
       <c r="H638">
         <v>28.54</v>
       </c>
       <c r="I638">
         <v>52.028</v>
       </c>
       <c r="J638">
-        <v>1017.622</v>
+        <v>1017.653</v>
       </c>
       <c r="K638">
         <v>435.089</v>
       </c>
       <c r="L638">
-        <v>1452.711</v>
+        <v>1452.742</v>
       </c>
       <c r="M638">
         <v>589.541</v>
       </c>
       <c r="N638">
-        <v>2042.252</v>
+        <v>2042.283</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639" t="s">
         <v>20</v>
       </c>
       <c r="C639">
         <v>545.091</v>
       </c>
       <c r="D639">
         <v>105.927</v>
       </c>
       <c r="E639">
         <v>651.018</v>
       </c>
       <c r="F639">
         <v>3.363</v>
       </c>
       <c r="G639">
         <v>28.097</v>
       </c>
       <c r="H639">
         <v>31.598</v>
       </c>
       <c r="I639">
         <v>63.058</v>
       </c>
       <c r="J639">
-        <v>714.076</v>
+        <v>714.077</v>
       </c>
       <c r="K639">
         <v>371.801</v>
       </c>
       <c r="L639">
         <v>1085.878</v>
       </c>
       <c r="M639">
         <v>482.77</v>
       </c>
       <c r="N639">
-        <v>1568.647</v>
+        <v>1568.648</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640" t="s">
         <v>20</v>
       </c>
       <c r="C640">
         <v>336.395</v>
       </c>
       <c r="D640">
-        <v>70.767</v>
+        <v>70.773</v>
       </c>
       <c r="E640">
-        <v>407.162</v>
+        <v>407.168</v>
       </c>
       <c r="F640">
         <v>3.255</v>
       </c>
       <c r="G640">
         <v>30.789</v>
       </c>
       <c r="H640">
         <v>30.579</v>
       </c>
       <c r="I640">
         <v>64.623</v>
       </c>
       <c r="J640">
-        <v>471.785</v>
+        <v>471.791</v>
       </c>
       <c r="K640">
         <v>332.009</v>
       </c>
       <c r="L640">
-        <v>803.794</v>
+        <v>803.8</v>
       </c>
       <c r="M640">
         <v>431.941</v>
       </c>
       <c r="N640">
-        <v>1235.735</v>
+        <v>1235.742</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641" t="s">
         <v>20</v>
       </c>
       <c r="C641">
         <v>194.798</v>
       </c>
       <c r="D641">
-        <v>55.433</v>
+        <v>55.425</v>
       </c>
       <c r="E641">
-        <v>250.231</v>
+        <v>250.224</v>
       </c>
       <c r="F641">
         <v>3.363</v>
       </c>
       <c r="G641">
         <v>32.47</v>
       </c>
       <c r="H641">
         <v>31.598</v>
       </c>
       <c r="I641">
         <v>67.432</v>
       </c>
       <c r="J641">
-        <v>317.663</v>
+        <v>317.656</v>
       </c>
       <c r="K641">
         <v>357.768</v>
       </c>
       <c r="L641">
-        <v>675.431</v>
+        <v>675.424</v>
       </c>
       <c r="M641">
-        <v>492.507</v>
+        <v>492.508</v>
       </c>
       <c r="N641">
-        <v>1167.939</v>
+        <v>1167.931</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642" t="s">
         <v>20</v>
       </c>
       <c r="C642">
         <v>134.025</v>
       </c>
       <c r="D642">
-        <v>41.456</v>
+        <v>41.46</v>
       </c>
       <c r="E642">
-        <v>175.482</v>
+        <v>175.486</v>
       </c>
       <c r="F642">
         <v>3.255</v>
       </c>
       <c r="G642">
         <v>32.99</v>
       </c>
       <c r="H642">
         <v>30.579</v>
       </c>
       <c r="I642">
         <v>66.824</v>
       </c>
       <c r="J642">
-        <v>242.306</v>
+        <v>242.31</v>
       </c>
       <c r="K642">
         <v>463.425</v>
       </c>
       <c r="L642">
-        <v>705.731</v>
+        <v>705.735</v>
       </c>
       <c r="M642">
-        <v>672.868</v>
+        <v>672.869</v>
       </c>
       <c r="N642">
-        <v>1378.599</v>
+        <v>1378.604</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643" t="s">
         <v>20</v>
       </c>
       <c r="C643">
         <v>114.754</v>
       </c>
       <c r="D643">
-        <v>32.483</v>
+        <v>32.482</v>
       </c>
       <c r="E643">
-        <v>147.237</v>
+        <v>147.236</v>
       </c>
       <c r="F643">
         <v>3.363</v>
       </c>
       <c r="G643">
         <v>34.564</v>
       </c>
       <c r="H643">
         <v>31.598</v>
       </c>
       <c r="I643">
         <v>69.526</v>
       </c>
       <c r="J643">
-        <v>216.763</v>
+        <v>216.761</v>
       </c>
       <c r="K643">
         <v>573.252</v>
       </c>
       <c r="L643">
-        <v>790.015</v>
+        <v>790.014</v>
       </c>
       <c r="M643">
-        <v>856.396</v>
+        <v>856.398</v>
       </c>
       <c r="N643">
-        <v>1646.411</v>
+        <v>1646.412</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644" t="s">
         <v>20</v>
       </c>
       <c r="C644">
         <v>108.161</v>
       </c>
       <c r="D644">
-        <v>30.813</v>
+        <v>30.811</v>
       </c>
       <c r="E644">
-        <v>138.974</v>
+        <v>138.972</v>
       </c>
       <c r="F644">
         <v>3.363</v>
       </c>
       <c r="G644">
         <v>32.502</v>
       </c>
       <c r="H644">
         <v>31.598</v>
       </c>
       <c r="I644">
         <v>67.464</v>
       </c>
       <c r="J644">
-        <v>206.438</v>
+        <v>206.436</v>
       </c>
       <c r="K644">
         <v>529.556</v>
       </c>
       <c r="L644">
-        <v>735.994</v>
+        <v>735.991</v>
       </c>
       <c r="M644">
         <v>758.348</v>
       </c>
       <c r="N644">
-        <v>1494.342</v>
+        <v>1494.34</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645" t="s">
         <v>20</v>
       </c>
       <c r="C645">
         <v>116.29</v>
       </c>
       <c r="D645">
-        <v>42.456</v>
+        <v>42.457</v>
       </c>
       <c r="E645">
-        <v>158.745</v>
+        <v>158.747</v>
       </c>
       <c r="F645">
         <v>3.255</v>
       </c>
       <c r="G645">
         <v>28.279</v>
       </c>
       <c r="H645">
         <v>30.579</v>
       </c>
       <c r="I645">
         <v>62.113</v>
       </c>
       <c r="J645">
-        <v>220.858</v>
+        <v>220.86</v>
       </c>
       <c r="K645">
         <v>432.565</v>
       </c>
       <c r="L645">
-        <v>653.423</v>
+        <v>653.425</v>
       </c>
       <c r="M645">
         <v>612.458</v>
       </c>
       <c r="N645">
-        <v>1265.881</v>
+        <v>1265.883</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646" t="s">
         <v>20</v>
       </c>
       <c r="C646">
         <v>223.584</v>
       </c>
       <c r="D646">
-        <v>65.938</v>
+        <v>65.93</v>
       </c>
       <c r="E646">
-        <v>289.521</v>
+        <v>289.514</v>
       </c>
       <c r="F646">
         <v>3.363</v>
       </c>
       <c r="G646">
         <v>26.78</v>
       </c>
       <c r="H646">
         <v>31.598</v>
       </c>
       <c r="I646">
         <v>61.742</v>
       </c>
       <c r="J646">
-        <v>351.263</v>
+        <v>351.255</v>
       </c>
       <c r="K646">
         <v>366.153</v>
       </c>
       <c r="L646">
-        <v>717.416</v>
+        <v>717.408</v>
       </c>
       <c r="M646">
         <v>498.536</v>
       </c>
       <c r="N646">
-        <v>1215.952</v>
+        <v>1215.944</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647" t="s">
         <v>20</v>
       </c>
       <c r="C647">
         <v>487.981</v>
       </c>
       <c r="D647">
-        <v>91.266</v>
+        <v>91.273</v>
       </c>
       <c r="E647">
-        <v>579.247</v>
+        <v>579.254</v>
       </c>
       <c r="F647">
         <v>3.255</v>
       </c>
       <c r="G647">
         <v>21.217</v>
       </c>
       <c r="H647">
         <v>30.579</v>
       </c>
       <c r="I647">
         <v>55.051</v>
       </c>
       <c r="J647">
-        <v>634.299</v>
+        <v>634.305</v>
       </c>
       <c r="K647">
         <v>345.371</v>
       </c>
       <c r="L647">
-        <v>979.669</v>
+        <v>979.676</v>
       </c>
       <c r="M647">
         <v>510.692</v>
       </c>
       <c r="N647">
-        <v>1490.361</v>
+        <v>1490.368</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648" t="s">
         <v>20</v>
       </c>
       <c r="C648">
         <v>853.183</v>
       </c>
       <c r="D648">
-        <v>129.714</v>
+        <v>129.692</v>
       </c>
       <c r="E648">
-        <v>982.897</v>
+        <v>982.875</v>
       </c>
       <c r="F648">
         <v>3.363</v>
       </c>
       <c r="G648">
         <v>19.642</v>
       </c>
       <c r="H648">
         <v>31.598</v>
       </c>
       <c r="I648">
         <v>54.603</v>
       </c>
       <c r="J648">
-        <v>1037.5</v>
+        <v>1037.478</v>
       </c>
       <c r="K648">
         <v>442.423</v>
       </c>
       <c r="L648">
-        <v>1479.923</v>
+        <v>1479.901</v>
       </c>
       <c r="M648">
         <v>664.366</v>
       </c>
       <c r="N648">
-        <v>2144.289</v>
+        <v>2144.267</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649" t="s">
         <v>20</v>
       </c>
       <c r="C649">
-        <v>1004.996</v>
+        <v>1007.24</v>
       </c>
       <c r="D649">
-        <v>150.984</v>
+        <v>150.976</v>
       </c>
       <c r="E649">
-        <v>1155.979</v>
+        <v>1158.216</v>
       </c>
       <c r="F649">
         <v>3.363</v>
       </c>
       <c r="G649">
         <v>20.379</v>
       </c>
       <c r="H649">
         <v>29.174</v>
       </c>
       <c r="I649">
         <v>52.916</v>
       </c>
       <c r="J649">
-        <v>1208.895</v>
+        <v>1211.132</v>
       </c>
       <c r="K649">
         <v>495.132</v>
       </c>
       <c r="L649">
-        <v>1704.028</v>
+        <v>1706.265</v>
       </c>
       <c r="M649">
-        <v>740.242</v>
+        <v>740.243</v>
       </c>
       <c r="N649">
-        <v>2444.27</v>
+        <v>2446.507</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650" t="s">
         <v>20</v>
       </c>
       <c r="C650">
-        <v>749.194</v>
+        <v>747.994</v>
       </c>
       <c r="D650">
-        <v>138.225</v>
+        <v>138.265</v>
       </c>
       <c r="E650">
-        <v>887.419</v>
+        <v>886.259</v>
       </c>
       <c r="F650">
         <v>3.038</v>
       </c>
       <c r="G650">
         <v>21.644</v>
       </c>
       <c r="H650">
         <v>26.35</v>
       </c>
       <c r="I650">
         <v>51.032</v>
       </c>
       <c r="J650">
-        <v>938.451</v>
+        <v>937.291</v>
       </c>
       <c r="K650">
         <v>436.923</v>
       </c>
       <c r="L650">
-        <v>1375.373</v>
+        <v>1374.214</v>
       </c>
       <c r="M650">
-        <v>578.732</v>
+        <v>578.727</v>
       </c>
       <c r="N650">
-        <v>1954.105</v>
+        <v>1952.941</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651" t="s">
         <v>20</v>
       </c>
       <c r="C651">
-        <v>496.904</v>
+        <v>496.906</v>
       </c>
       <c r="D651">
-        <v>98.549</v>
+        <v>98.573</v>
       </c>
       <c r="E651">
-        <v>595.453</v>
+        <v>595.48</v>
       </c>
       <c r="F651">
         <v>3.363</v>
       </c>
       <c r="G651">
         <v>29.927</v>
       </c>
       <c r="H651">
         <v>29.174</v>
       </c>
       <c r="I651">
         <v>62.464</v>
       </c>
       <c r="J651">
-        <v>657.917</v>
+        <v>657.944</v>
       </c>
       <c r="K651">
         <v>371.457</v>
       </c>
       <c r="L651">
-        <v>1029.374</v>
+        <v>1029.4</v>
       </c>
       <c r="M651">
-        <v>487.357</v>
+        <v>488.123</v>
       </c>
       <c r="N651">
-        <v>1516.731</v>
+        <v>1517.524</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652" t="s">
+        <v>20</v>
+      </c>
+      <c r="C652">
+        <v>290.292</v>
+      </c>
+      <c r="D652">
+        <v>68.135</v>
+      </c>
+      <c r="E652">
+        <v>358.427</v>
+      </c>
+      <c r="F652">
+        <v>3.255</v>
+      </c>
+      <c r="G652">
+        <v>32.74</v>
+      </c>
+      <c r="H652">
+        <v>28.233</v>
+      </c>
+      <c r="I652">
+        <v>64.228</v>
+      </c>
+      <c r="J652">
+        <v>422.655</v>
+      </c>
+      <c r="K652">
+        <v>335.474</v>
+      </c>
+      <c r="L652">
+        <v>758.128</v>
+      </c>
+      <c r="M652">
+        <v>424.272</v>
+      </c>
+      <c r="N652">
+        <v>1182.4</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653" t="s">
+        <v>20</v>
+      </c>
+      <c r="C653">
+        <v>194.881</v>
+      </c>
+      <c r="D653">
+        <v>55.285</v>
+      </c>
+      <c r="E653">
+        <v>250.166</v>
+      </c>
+      <c r="F653">
+        <v>3.363</v>
+      </c>
+      <c r="G653">
+        <v>35.398</v>
+      </c>
+      <c r="H653">
+        <v>29.174</v>
+      </c>
+      <c r="I653">
+        <v>67.935</v>
+      </c>
+      <c r="J653">
+        <v>318.101</v>
+      </c>
+      <c r="K653">
+        <v>363.922</v>
+      </c>
+      <c r="L653">
+        <v>682.023</v>
+      </c>
+      <c r="M653">
+        <v>497.174</v>
+      </c>
+      <c r="N653">
+        <v>1179.197</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32263,84 +32351,84 @@
       </c>
       <c r="J88">
         <v>6155.203</v>
       </c>
       <c r="K88">
         <v>5059.565</v>
       </c>
       <c r="L88">
         <v>11214.768</v>
       </c>
       <c r="M88">
         <v>7162.939</v>
       </c>
       <c r="N88">
         <v>18377.707</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89" t="s">
         <v>20</v>
       </c>
       <c r="C89">
-        <v>5008.047</v>
+        <v>5008.05</v>
       </c>
       <c r="D89">
         <v>965.924</v>
       </c>
       <c r="E89">
-        <v>5973.971</v>
+        <v>5973.974</v>
       </c>
       <c r="F89">
         <v>39.6</v>
       </c>
       <c r="G89">
         <v>326.845</v>
       </c>
       <c r="H89">
         <v>372.046</v>
       </c>
       <c r="I89">
         <v>738.49</v>
       </c>
       <c r="J89">
-        <v>6712.461</v>
+        <v>6712.464</v>
       </c>
       <c r="K89">
         <v>5169.157</v>
       </c>
       <c r="L89">
-        <v>11881.618</v>
+        <v>11881.621</v>
       </c>
       <c r="M89">
-        <v>7344.288</v>
+        <v>7344.29</v>
       </c>
       <c r="N89">
-        <v>19225.906</v>
+        <v>19225.911</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>