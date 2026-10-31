--- v7 (2026-09-16)
+++ v8 (2026-10-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 2.1b  Energy Consumption: Transportation Sector, Total End-Use Sectors, and Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Total Primary Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers in the Transportation Sector</t>
   </si>
   <si>
     <t>End-Use Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Electrical System Energy Losses Proportioned to the Transportation Sector</t>
   </si>
   <si>
     <t>Total Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Total Primary Energy Consumed by the End-Use Sectors</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="133.539" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="73.839" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26206,740 +26206,822 @@
       </c>
       <c r="H636">
         <v>1119.776</v>
       </c>
       <c r="I636">
         <v>7024.767</v>
       </c>
       <c r="J636">
         <v>1658.923</v>
       </c>
       <c r="K636">
         <v>8683.69</v>
       </c>
       <c r="L636">
         <v>2778.7</v>
       </c>
       <c r="M636">
         <v>8683.262</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>2296.364</v>
+        <v>2294.396</v>
       </c>
       <c r="C637">
         <v>2.34</v>
       </c>
       <c r="D637">
-        <v>2298.704</v>
+        <v>2296.736</v>
       </c>
       <c r="E637">
         <v>3.574</v>
       </c>
       <c r="F637">
-        <v>2302.278</v>
+        <v>2300.311</v>
       </c>
       <c r="G637">
-        <v>6397.097</v>
+        <v>6396.857</v>
       </c>
       <c r="H637">
         <v>1235.079</v>
       </c>
       <c r="I637">
-        <v>7632.177</v>
+        <v>7631.936</v>
       </c>
       <c r="J637">
-        <v>1886.249</v>
+        <v>1886.251</v>
       </c>
       <c r="K637">
-        <v>9518.426</v>
+        <v>9518.187</v>
       </c>
       <c r="L637">
-        <v>3121.329</v>
+        <v>3121.33</v>
       </c>
       <c r="M637">
-        <v>9521.888</v>
+        <v>9521.649</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>2083.343</v>
+        <v>2091.585</v>
       </c>
       <c r="C638">
         <v>2.083</v>
       </c>
       <c r="D638">
-        <v>2085.426</v>
+        <v>2093.667</v>
       </c>
       <c r="E638">
         <v>2.822</v>
       </c>
       <c r="F638">
-        <v>2088.248</v>
+        <v>2096.489</v>
       </c>
       <c r="G638">
-        <v>5498.181</v>
+        <v>5516.303</v>
       </c>
       <c r="H638">
         <v>1093.754</v>
       </c>
       <c r="I638">
-        <v>6591.935</v>
+        <v>6610.057</v>
       </c>
       <c r="J638">
         <v>1482.026</v>
       </c>
       <c r="K638">
-        <v>8073.961</v>
+        <v>8092.083</v>
       </c>
       <c r="L638">
         <v>2575.78</v>
       </c>
       <c r="M638">
-        <v>8074.429</v>
+        <v>8092.551</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>2323.127</v>
+        <v>2327.165</v>
       </c>
       <c r="C639">
         <v>2.167</v>
       </c>
       <c r="D639">
-        <v>2325.295</v>
+        <v>2329.332</v>
       </c>
       <c r="E639">
         <v>2.814</v>
       </c>
       <c r="F639">
-        <v>2328.109</v>
+        <v>2332.146</v>
       </c>
       <c r="G639">
-        <v>5421.203</v>
+        <v>5431.013</v>
       </c>
       <c r="H639">
         <v>1048.307</v>
       </c>
       <c r="I639">
-        <v>6469.511</v>
+        <v>6479.32</v>
       </c>
       <c r="J639">
-        <v>1361.186</v>
+        <v>1361.188</v>
       </c>
       <c r="K639">
-        <v>7830.697</v>
+        <v>7840.508</v>
       </c>
       <c r="L639">
-        <v>2409.494</v>
+        <v>2409.495</v>
       </c>
       <c r="M639">
-        <v>7827.319</v>
+        <v>7837.128</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>2309.729</v>
+        <v>2321.391</v>
       </c>
       <c r="C640">
         <v>1.94</v>
       </c>
       <c r="D640">
-        <v>2311.669</v>
+        <v>2323.331</v>
       </c>
       <c r="E640">
         <v>2.524</v>
       </c>
       <c r="F640">
-        <v>2314.193</v>
+        <v>2325.855</v>
       </c>
       <c r="G640">
-        <v>4972.398</v>
+        <v>5004.927</v>
       </c>
       <c r="H640">
         <v>1006.016</v>
       </c>
       <c r="I640">
-        <v>5978.414</v>
+        <v>6010.943</v>
       </c>
       <c r="J640">
-        <v>1308.819</v>
+        <v>1308.818</v>
       </c>
       <c r="K640">
-        <v>7287.233</v>
+        <v>7319.761</v>
       </c>
       <c r="L640">
-        <v>2314.835</v>
+        <v>2314.834</v>
       </c>
       <c r="M640">
-        <v>7284.22</v>
+        <v>7316.749</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>2388.591</v>
+        <v>2401.168</v>
       </c>
       <c r="C641">
         <v>1.897</v>
       </c>
       <c r="D641">
-        <v>2390.487</v>
+        <v>2403.064</v>
       </c>
       <c r="E641">
         <v>2.611</v>
       </c>
       <c r="F641">
-        <v>2393.098</v>
+        <v>2405.675</v>
       </c>
       <c r="G641">
-        <v>4884.451</v>
+        <v>4917.796</v>
       </c>
       <c r="H641">
         <v>1066.212</v>
       </c>
       <c r="I641">
-        <v>5950.662</v>
+        <v>5984.008</v>
       </c>
       <c r="J641">
-        <v>1467.758</v>
+        <v>1467.761</v>
       </c>
       <c r="K641">
-        <v>7418.421</v>
+        <v>7451.769</v>
       </c>
       <c r="L641">
-        <v>2533.97</v>
+        <v>2533.973</v>
       </c>
       <c r="M641">
-        <v>7416.071</v>
+        <v>7449.417</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>2396.549</v>
+        <v>2410.603</v>
       </c>
       <c r="C642">
         <v>2.276</v>
       </c>
       <c r="D642">
-        <v>2398.825</v>
+        <v>2412.879</v>
       </c>
       <c r="E642">
         <v>3.304</v>
       </c>
       <c r="F642">
-        <v>2402.129</v>
+        <v>2416.183</v>
       </c>
       <c r="G642">
-        <v>4748.876</v>
+        <v>4757.64</v>
       </c>
       <c r="H642">
         <v>1218.427</v>
       </c>
       <c r="I642">
-        <v>5967.303</v>
+        <v>5976.067</v>
       </c>
       <c r="J642">
-        <v>1769.092</v>
+        <v>1769.094</v>
       </c>
       <c r="K642">
-        <v>7736.394</v>
+        <v>7745.161</v>
       </c>
       <c r="L642">
-        <v>2987.518</v>
+        <v>2987.521</v>
       </c>
       <c r="M642">
-        <v>7737.912</v>
+        <v>7746.677</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>2484.547</v>
+        <v>2498.128</v>
       </c>
       <c r="C643">
         <v>2.063</v>
       </c>
       <c r="D643">
-        <v>2486.61</v>
+        <v>2500.191</v>
       </c>
       <c r="E643">
         <v>3.082</v>
       </c>
       <c r="F643">
-        <v>2489.692</v>
+        <v>2503.273</v>
       </c>
       <c r="G643">
-        <v>4884.411</v>
+        <v>4909.146</v>
       </c>
       <c r="H643">
         <v>1390.833</v>
       </c>
       <c r="I643">
-        <v>6275.243</v>
+        <v>6299.978</v>
       </c>
       <c r="J643">
-        <v>2077.804</v>
+        <v>2077.797</v>
       </c>
       <c r="K643">
-        <v>8353.047</v>
+        <v>8377.776</v>
       </c>
       <c r="L643">
-        <v>3468.636</v>
+        <v>3468.63</v>
       </c>
       <c r="M643">
-        <v>8358.687</v>
+        <v>8383.419</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>2473.097</v>
+        <v>2475.265</v>
       </c>
       <c r="C644">
         <v>2.131</v>
       </c>
       <c r="D644">
-        <v>2475.228</v>
+        <v>2477.396</v>
       </c>
       <c r="E644">
         <v>3.052</v>
       </c>
       <c r="F644">
-        <v>2478.28</v>
+        <v>2480.448</v>
       </c>
       <c r="G644">
-        <v>4894.938</v>
+        <v>4895.508</v>
       </c>
       <c r="H644">
         <v>1339.657</v>
       </c>
       <c r="I644">
-        <v>6234.595</v>
+        <v>6235.165</v>
       </c>
       <c r="J644">
-        <v>1918.451</v>
+        <v>1918.445</v>
       </c>
       <c r="K644">
-        <v>8153.046</v>
+        <v>8153.61</v>
       </c>
       <c r="L644">
-        <v>3258.107</v>
+        <v>3258.102</v>
       </c>
       <c r="M644">
-        <v>8156.426</v>
+        <v>8156.993</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>2332.354</v>
+        <v>2346.637</v>
       </c>
       <c r="C645">
         <v>2.021</v>
       </c>
       <c r="D645">
-        <v>2334.376</v>
+        <v>2348.658</v>
       </c>
       <c r="E645">
         <v>2.862</v>
       </c>
       <c r="F645">
-        <v>2337.238</v>
+        <v>2351.52</v>
       </c>
       <c r="G645">
-        <v>4693.509</v>
+        <v>4714.595</v>
       </c>
       <c r="H645">
         <v>1181.242</v>
       </c>
       <c r="I645">
-        <v>5874.751</v>
+        <v>5895.837</v>
       </c>
       <c r="J645">
-        <v>1672.493</v>
+        <v>1672.488</v>
       </c>
       <c r="K645">
-        <v>7547.243</v>
+        <v>7568.325</v>
       </c>
       <c r="L645">
-        <v>2853.734</v>
+        <v>2853.73</v>
       </c>
       <c r="M645">
-        <v>7548.107</v>
+        <v>7569.191</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>2410.414</v>
+        <v>2425.286</v>
       </c>
       <c r="C646">
         <v>2.014</v>
       </c>
       <c r="D646">
-        <v>2412.428</v>
+        <v>2427.3</v>
       </c>
       <c r="E646">
         <v>2.742</v>
       </c>
       <c r="F646">
-        <v>2415.171</v>
+        <v>2430.042</v>
       </c>
       <c r="G646">
-        <v>5028.245</v>
+        <v>5048.973</v>
       </c>
       <c r="H646">
         <v>1093.846</v>
       </c>
       <c r="I646">
-        <v>6122.092</v>
+        <v>6142.82</v>
       </c>
       <c r="J646">
         <v>1489.331</v>
       </c>
       <c r="K646">
-        <v>7611.422</v>
+        <v>7632.15</v>
       </c>
       <c r="L646">
         <v>2583.177</v>
       </c>
       <c r="M646">
-        <v>7610.624</v>
+        <v>7631.352</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>2270.797</v>
+        <v>2280.022</v>
       </c>
       <c r="C647">
         <v>1.895</v>
       </c>
       <c r="D647">
-        <v>2272.693</v>
+        <v>2281.917</v>
       </c>
       <c r="E647">
         <v>2.802</v>
       </c>
       <c r="F647">
-        <v>2275.495</v>
+        <v>2284.719</v>
       </c>
       <c r="G647">
-        <v>5246.495</v>
+        <v>5281.192</v>
       </c>
       <c r="H647">
         <v>1020.262</v>
       </c>
       <c r="I647">
-        <v>6266.757</v>
+        <v>6301.454</v>
       </c>
       <c r="J647">
-        <v>1508.639</v>
+        <v>1508.637</v>
       </c>
       <c r="K647">
-        <v>7775.396</v>
+        <v>7810.091</v>
       </c>
       <c r="L647">
-        <v>2528.901</v>
+        <v>2528.9</v>
       </c>
       <c r="M647">
-        <v>7774.312</v>
+        <v>7809.009</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>2378.881</v>
+        <v>2394.169</v>
       </c>
       <c r="C648">
         <v>2.118</v>
       </c>
       <c r="D648">
-        <v>2380.999</v>
+        <v>2396.287</v>
       </c>
       <c r="E648">
         <v>3.18</v>
       </c>
       <c r="F648">
-        <v>2384.178</v>
+        <v>2399.467</v>
       </c>
       <c r="G648">
-        <v>6062.738</v>
+        <v>6068.33</v>
       </c>
       <c r="H648">
         <v>1152.286</v>
       </c>
       <c r="I648">
-        <v>7215.024</v>
+        <v>7220.616</v>
       </c>
       <c r="J648">
-        <v>1730.335</v>
+        <v>1730.334</v>
       </c>
       <c r="K648">
-        <v>8945.359</v>
+        <v>8950.951</v>
       </c>
       <c r="L648">
         <v>2882.621</v>
       </c>
       <c r="M648">
-        <v>8945.988</v>
+        <v>8951.58</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>2236.931</v>
+        <v>2239.887</v>
       </c>
       <c r="C649">
         <v>2.261</v>
       </c>
       <c r="D649">
-        <v>2239.193</v>
+        <v>2242.148</v>
       </c>
       <c r="E649">
         <v>3.381</v>
       </c>
       <c r="F649">
-        <v>2242.574</v>
+        <v>2245.529</v>
       </c>
       <c r="G649">
-        <v>6239.976</v>
+        <v>6240.149</v>
       </c>
       <c r="H649">
         <v>1214.468</v>
       </c>
       <c r="I649">
-        <v>7454.444</v>
+        <v>7454.617</v>
       </c>
       <c r="J649">
         <v>1815.678</v>
       </c>
       <c r="K649">
-        <v>9270.122</v>
+        <v>9270.295</v>
       </c>
       <c r="L649">
         <v>3030.146</v>
       </c>
       <c r="M649">
-        <v>9272.277</v>
+        <v>9272.447</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>2090.714</v>
+        <v>2093.413</v>
       </c>
       <c r="C650">
         <v>2.166</v>
       </c>
       <c r="D650">
-        <v>2092.88</v>
+        <v>2095.579</v>
       </c>
       <c r="E650">
         <v>2.869</v>
       </c>
       <c r="F650">
-        <v>2095.749</v>
+        <v>2098.448</v>
       </c>
       <c r="G650">
-        <v>5466.955</v>
+        <v>5466.508</v>
       </c>
       <c r="H650">
         <v>1102.194</v>
       </c>
       <c r="I650">
-        <v>6569.149</v>
+        <v>6568.702</v>
       </c>
       <c r="J650">
-        <v>1459.915</v>
+        <v>1459.914</v>
       </c>
       <c r="K650">
-        <v>8029.064</v>
+        <v>8028.615</v>
       </c>
       <c r="L650">
         <v>2562.108</v>
       </c>
       <c r="M650">
-        <v>8028.687</v>
+        <v>8028.236</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>2352.266</v>
+        <v>2355.591</v>
       </c>
       <c r="C651">
         <v>2.017</v>
       </c>
       <c r="D651">
-        <v>2354.283</v>
+        <v>2357.608</v>
       </c>
       <c r="E651">
         <v>2.651</v>
       </c>
       <c r="F651">
-        <v>2356.934</v>
+        <v>2360.259</v>
       </c>
       <c r="G651">
-        <v>5411.354</v>
+        <v>5410.085</v>
       </c>
       <c r="H651">
         <v>1072.42</v>
       </c>
       <c r="I651">
-        <v>6483.774</v>
+        <v>6482.504</v>
       </c>
       <c r="J651">
-        <v>1409.244</v>
+        <v>1409.242</v>
       </c>
       <c r="K651">
-        <v>7893.018</v>
+        <v>7891.747</v>
       </c>
       <c r="L651">
-        <v>2481.664</v>
+        <v>2481.662</v>
       </c>
       <c r="M651">
-        <v>7889.668</v>
+        <v>7888.395</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>2368.523</v>
+        <v>2372.406</v>
       </c>
       <c r="C652">
         <v>1.924</v>
       </c>
       <c r="D652">
-        <v>2370.447</v>
+        <v>2374.331</v>
       </c>
       <c r="E652">
-        <v>2.434</v>
+        <v>2.444</v>
       </c>
       <c r="F652">
-        <v>2372.881</v>
+        <v>2376.775</v>
       </c>
       <c r="G652">
-        <v>4975.674</v>
+        <v>4988.436</v>
       </c>
       <c r="H652">
         <v>1030.857</v>
       </c>
       <c r="I652">
-        <v>6006.531</v>
+        <v>6019.293</v>
       </c>
       <c r="J652">
-        <v>1303.719</v>
+        <v>1309.079</v>
       </c>
       <c r="K652">
-        <v>7310.25</v>
+        <v>7328.372</v>
       </c>
       <c r="L652">
-        <v>2334.576</v>
+        <v>2339.936</v>
       </c>
       <c r="M652">
-        <v>7306.973</v>
+        <v>7324.711</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>2331.737</v>
+        <v>2335.764</v>
       </c>
       <c r="C653">
         <v>1.953</v>
       </c>
       <c r="D653">
-        <v>2333.69</v>
+        <v>2337.717</v>
       </c>
       <c r="E653">
-        <v>2.668</v>
+        <v>2.684</v>
       </c>
       <c r="F653">
-        <v>2336.358</v>
+        <v>2340.401</v>
       </c>
       <c r="G653">
-        <v>4832.609</v>
+        <v>4843.906</v>
       </c>
       <c r="H653">
         <v>1092.169</v>
       </c>
       <c r="I653">
-        <v>5924.778</v>
+        <v>5936.074</v>
       </c>
       <c r="J653">
-        <v>1492.073</v>
+        <v>1500.985</v>
       </c>
       <c r="K653">
-        <v>7416.851</v>
+        <v>7437.059</v>
       </c>
       <c r="L653">
-        <v>2584.242</v>
+        <v>2593.153</v>
       </c>
       <c r="M653">
-        <v>7414.832</v>
+        <v>7434.2</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>2377.265</v>
+      </c>
+      <c r="C654">
+        <v>2.005</v>
+      </c>
+      <c r="D654">
+        <v>2379.27</v>
+      </c>
+      <c r="E654">
+        <v>2.805</v>
+      </c>
+      <c r="F654">
+        <v>2382.075</v>
+      </c>
+      <c r="G654">
+        <v>4738.998</v>
+      </c>
+      <c r="H654">
+        <v>1236.513</v>
+      </c>
+      <c r="I654">
+        <v>5975.51</v>
+      </c>
+      <c r="J654">
+        <v>1730.506</v>
+      </c>
+      <c r="K654">
+        <v>7706.017</v>
+      </c>
+      <c r="L654">
+        <v>2967.019</v>
+      </c>
+      <c r="M654">
+        <v>7706.669</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>2460.519</v>
+      </c>
+      <c r="C655">
+        <v>2.146</v>
+      </c>
+      <c r="D655">
+        <v>2462.665</v>
+      </c>
+      <c r="E655">
+        <v>3.155</v>
+      </c>
+      <c r="F655">
+        <v>2465.82</v>
+      </c>
+      <c r="G655">
+        <v>4829.09</v>
+      </c>
+      <c r="H655">
+        <v>1416.923</v>
+      </c>
+      <c r="I655">
+        <v>6246.013</v>
+      </c>
+      <c r="J655">
+        <v>2083.773</v>
+      </c>
+      <c r="K655">
+        <v>8329.786</v>
+      </c>
+      <c r="L655">
+        <v>3500.695</v>
+      </c>
+      <c r="M655">
+        <v>8334.706</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -30177,84 +30259,84 @@
       </c>
       <c r="H88">
         <v>13564.003</v>
       </c>
       <c r="I88">
         <v>75378.253</v>
       </c>
       <c r="J88">
         <v>19202.862</v>
       </c>
       <c r="K88">
         <v>94581.115</v>
       </c>
       <c r="L88">
         <v>32766.865</v>
       </c>
       <c r="M88">
         <v>94582.337</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>28147.794</v>
+        <v>28265.814</v>
       </c>
       <c r="C89">
         <v>24.945</v>
       </c>
       <c r="D89">
-        <v>28172.739</v>
+        <v>28290.759</v>
       </c>
       <c r="E89">
         <v>35.441</v>
       </c>
       <c r="F89">
-        <v>28208.18</v>
+        <v>28326.2</v>
       </c>
       <c r="G89">
-        <v>62732.569</v>
+        <v>62942.302</v>
       </c>
       <c r="H89">
         <v>13845.92</v>
       </c>
       <c r="I89">
-        <v>76578.49</v>
+        <v>76788.223</v>
       </c>
       <c r="J89">
-        <v>19672.155</v>
+        <v>19672.148</v>
       </c>
       <c r="K89">
-        <v>96250.645</v>
+        <v>96460.371</v>
       </c>
       <c r="L89">
-        <v>33518.076</v>
+        <v>33518.068</v>
       </c>
       <c r="M89">
-        <v>96255.983</v>
+        <v>96465.716</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>