--- v3 (2026-03-18)
+++ v4 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 2.1b  Energy Consumption: Transportation Sector, Total End-Use Sectors, and Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Total Primary Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers in the Transportation Sector</t>
   </si>
   <si>
     <t>End-Use Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Electrical System Energy Losses Proportioned to the Transportation Sector</t>
   </si>
   <si>
     <t>Total Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Total Primary Energy Consumed by the End-Use Sectors</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="133.539" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="73.839" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -25222,63 +25222,63 @@
       </c>
       <c r="H612">
         <v>1118.371</v>
       </c>
       <c r="I612">
         <v>6921.823</v>
       </c>
       <c r="J612">
         <v>1729.516</v>
       </c>
       <c r="K612">
         <v>8651.34</v>
       </c>
       <c r="L612">
         <v>2847.887</v>
       </c>
       <c r="M612">
         <v>8650.868</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
-        <v>2218.024</v>
+        <v>2218.028</v>
       </c>
       <c r="C613">
         <v>1.976</v>
       </c>
       <c r="D613">
-        <v>2220</v>
+        <v>2220.005</v>
       </c>
       <c r="E613">
         <v>2.824</v>
       </c>
       <c r="F613">
-        <v>2222.824</v>
+        <v>2222.828</v>
       </c>
       <c r="G613">
         <v>5780.355</v>
       </c>
       <c r="H613">
         <v>1110.315</v>
       </c>
       <c r="I613">
         <v>6890.67</v>
       </c>
       <c r="J613">
         <v>1586.409</v>
       </c>
       <c r="K613">
         <v>8477.079</v>
       </c>
       <c r="L613">
         <v>2696.724</v>
       </c>
       <c r="M613">
         <v>8476.251</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
@@ -25304,63 +25304,63 @@
       </c>
       <c r="H614">
         <v>999.531</v>
       </c>
       <c r="I614">
         <v>6276.094</v>
       </c>
       <c r="J614">
         <v>1330.933</v>
       </c>
       <c r="K614">
         <v>7607.027</v>
       </c>
       <c r="L614">
         <v>2330.463</v>
       </c>
       <c r="M614">
         <v>7603.193</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
-        <v>2375.557</v>
+        <v>2375.561</v>
       </c>
       <c r="C615">
         <v>1.969</v>
       </c>
       <c r="D615">
-        <v>2377.526</v>
+        <v>2377.529</v>
       </c>
       <c r="E615">
         <v>2.698</v>
       </c>
       <c r="F615">
-        <v>2380.224</v>
+        <v>2380.228</v>
       </c>
       <c r="G615">
         <v>5666.958</v>
       </c>
       <c r="H615">
         <v>1045.621</v>
       </c>
       <c r="I615">
         <v>6712.578</v>
       </c>
       <c r="J615">
         <v>1433.168</v>
       </c>
       <c r="K615">
         <v>8145.746</v>
       </c>
       <c r="L615">
         <v>2478.789</v>
       </c>
       <c r="M615">
         <v>8141.636</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
@@ -25427,1303 +25427,1385 @@
       </c>
       <c r="H617">
         <v>1019.183</v>
       </c>
       <c r="I617">
         <v>5903.561</v>
       </c>
       <c r="J617">
         <v>1434.01</v>
       </c>
       <c r="K617">
         <v>7337.571</v>
       </c>
       <c r="L617">
         <v>2453.193</v>
       </c>
       <c r="M617">
         <v>7334.922</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
-        <v>2407.947</v>
+        <v>2407.946</v>
       </c>
       <c r="C618">
         <v>1.975</v>
       </c>
       <c r="D618">
-        <v>2409.922</v>
+        <v>2409.921</v>
       </c>
       <c r="E618">
         <v>2.952</v>
       </c>
       <c r="F618">
-        <v>2412.874</v>
+        <v>2412.873</v>
       </c>
       <c r="G618">
         <v>4710.729</v>
       </c>
       <c r="H618">
         <v>1121.859</v>
       </c>
       <c r="I618">
         <v>5832.588</v>
       </c>
       <c r="J618">
         <v>1677.062</v>
       </c>
       <c r="K618">
         <v>7509.65</v>
       </c>
       <c r="L618">
         <v>2798.921</v>
       </c>
       <c r="M618">
         <v>7511.75</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
-        <v>2412.304</v>
+        <v>2412.298</v>
       </c>
       <c r="C619">
         <v>2.118</v>
       </c>
       <c r="D619">
-        <v>2414.422</v>
+        <v>2414.416</v>
       </c>
       <c r="E619">
         <v>3.287</v>
       </c>
       <c r="F619">
-        <v>2417.709</v>
+        <v>2417.703</v>
       </c>
       <c r="G619">
         <v>4700.174</v>
       </c>
       <c r="H619">
         <v>1321.318</v>
       </c>
       <c r="I619">
         <v>6021.492</v>
       </c>
       <c r="J619">
         <v>2051.07</v>
       </c>
       <c r="K619">
         <v>8072.562</v>
       </c>
       <c r="L619">
         <v>3372.388</v>
       </c>
       <c r="M619">
         <v>8080.264</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
-        <v>2495.31</v>
+        <v>2495.311</v>
       </c>
       <c r="C620">
         <v>1.971</v>
       </c>
       <c r="D620">
         <v>2497.281</v>
       </c>
       <c r="E620">
         <v>2.965</v>
       </c>
       <c r="F620">
         <v>2500.246</v>
       </c>
       <c r="G620">
         <v>4860.424</v>
       </c>
       <c r="H620">
         <v>1338.992</v>
       </c>
       <c r="I620">
         <v>6199.416</v>
       </c>
       <c r="J620">
         <v>2014.503</v>
       </c>
       <c r="K620">
         <v>8213.919</v>
       </c>
       <c r="L620">
         <v>3353.495</v>
       </c>
       <c r="M620">
         <v>8221.27</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
-        <v>2291.042</v>
+        <v>2291.041</v>
       </c>
       <c r="C621">
         <v>2.223</v>
       </c>
       <c r="D621">
-        <v>2293.265</v>
+        <v>2293.264</v>
       </c>
       <c r="E621">
         <v>3.071</v>
       </c>
       <c r="F621">
         <v>2296.336</v>
       </c>
       <c r="G621">
         <v>4614.244</v>
       </c>
       <c r="H621">
         <v>1182.178</v>
       </c>
       <c r="I621">
         <v>5796.422</v>
       </c>
       <c r="J621">
         <v>1633.131</v>
       </c>
       <c r="K621">
         <v>7429.553</v>
       </c>
       <c r="L621">
         <v>2815.309</v>
       </c>
       <c r="M621">
         <v>7432.049</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
-        <v>2421.546</v>
+        <v>2421.548</v>
       </c>
       <c r="C622">
         <v>1.929</v>
       </c>
       <c r="D622">
-        <v>2423.475</v>
+        <v>2423.477</v>
       </c>
       <c r="E622">
         <v>2.681</v>
       </c>
       <c r="F622">
-        <v>2426.156</v>
+        <v>2426.157</v>
       </c>
       <c r="G622">
         <v>5035.042</v>
       </c>
       <c r="H622">
         <v>1051.119</v>
       </c>
       <c r="I622">
         <v>6086.161</v>
       </c>
       <c r="J622">
         <v>1460.633</v>
       </c>
       <c r="K622">
         <v>7546.795</v>
       </c>
       <c r="L622">
         <v>2511.752</v>
       </c>
       <c r="M622">
         <v>7546.274</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
-        <v>2301.819</v>
+        <v>2301.82</v>
       </c>
       <c r="C623">
         <v>1.874</v>
       </c>
       <c r="D623">
-        <v>2303.692</v>
+        <v>2303.694</v>
       </c>
       <c r="E623">
         <v>2.717</v>
       </c>
       <c r="F623">
-        <v>2306.409</v>
+        <v>2306.411</v>
       </c>
       <c r="G623">
         <v>5386.175</v>
       </c>
       <c r="H623">
         <v>1003.976</v>
       </c>
       <c r="I623">
         <v>6390.151</v>
       </c>
       <c r="J623">
         <v>1455.749</v>
       </c>
       <c r="K623">
         <v>7845.9</v>
       </c>
       <c r="L623">
         <v>2459.725</v>
       </c>
       <c r="M623">
         <v>7843.31</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
-        <v>2348.869</v>
+        <v>2348.866</v>
       </c>
       <c r="C624">
         <v>1.915</v>
       </c>
       <c r="D624">
-        <v>2350.784</v>
+        <v>2350.781</v>
       </c>
       <c r="E624">
         <v>2.841</v>
       </c>
       <c r="F624">
-        <v>2353.625</v>
+        <v>2353.622</v>
       </c>
       <c r="G624">
         <v>5706.439</v>
       </c>
       <c r="H624">
         <v>1066.734</v>
       </c>
       <c r="I624">
         <v>6773.173</v>
       </c>
       <c r="J624">
         <v>1582.229</v>
       </c>
       <c r="K624">
         <v>8355.402</v>
       </c>
       <c r="L624">
         <v>2648.963</v>
       </c>
       <c r="M624">
         <v>8354.301</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
-        <v>2229.845</v>
+        <v>2235.166</v>
       </c>
       <c r="C625">
         <v>2.087</v>
       </c>
       <c r="D625">
-        <v>2231.932</v>
+        <v>2237.253</v>
       </c>
       <c r="E625">
         <v>3.212</v>
       </c>
       <c r="F625">
-        <v>2235.145</v>
+        <v>2240.465</v>
       </c>
       <c r="G625">
-        <v>6064.627</v>
+        <v>6064.598</v>
       </c>
       <c r="H625">
         <v>1172.761</v>
       </c>
       <c r="I625">
-        <v>7237.388</v>
+        <v>7237.359</v>
       </c>
       <c r="J625">
         <v>1805.186</v>
       </c>
       <c r="K625">
-        <v>9042.574</v>
+        <v>9042.546</v>
       </c>
       <c r="L625">
         <v>2977.947</v>
       </c>
       <c r="M625">
-        <v>9046.272</v>
+        <v>9046.243</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
-        <v>2136.366</v>
+        <v>2141.624</v>
       </c>
       <c r="C626">
         <v>1.835</v>
       </c>
       <c r="D626">
-        <v>2138.201</v>
+        <v>2143.459</v>
       </c>
       <c r="E626">
         <v>2.422</v>
       </c>
       <c r="F626">
-        <v>2140.623</v>
+        <v>2145.881</v>
       </c>
       <c r="G626">
-        <v>5337.395</v>
+        <v>5337.367</v>
       </c>
       <c r="H626">
         <v>1034.717</v>
       </c>
       <c r="I626">
-        <v>6372.113</v>
+        <v>6372.085</v>
       </c>
       <c r="J626">
         <v>1365.681</v>
       </c>
       <c r="K626">
-        <v>7737.793</v>
+        <v>7737.765</v>
       </c>
       <c r="L626">
         <v>2400.398</v>
       </c>
       <c r="M626">
-        <v>7734.324</v>
+        <v>7734.296</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
-        <v>2344.55</v>
+        <v>2350.512</v>
       </c>
       <c r="C627">
         <v>2.023</v>
       </c>
       <c r="D627">
-        <v>2346.573</v>
+        <v>2352.535</v>
       </c>
       <c r="E627">
         <v>2.681</v>
       </c>
       <c r="F627">
-        <v>2349.254</v>
+        <v>2355.216</v>
       </c>
       <c r="G627">
-        <v>5392.1</v>
+        <v>5392.126</v>
       </c>
       <c r="H627">
         <v>1014.313</v>
       </c>
       <c r="I627">
-        <v>6406.414</v>
+        <v>6406.439</v>
       </c>
       <c r="J627">
         <v>1344.305</v>
       </c>
       <c r="K627">
-        <v>7750.719</v>
+        <v>7750.744</v>
       </c>
       <c r="L627">
         <v>2358.618</v>
       </c>
       <c r="M627">
-        <v>7745.309</v>
+        <v>7745.334</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
-        <v>2294.802</v>
+        <v>2300.524</v>
       </c>
       <c r="C628">
         <v>1.816</v>
       </c>
       <c r="D628">
-        <v>2296.618</v>
+        <v>2302.34</v>
       </c>
       <c r="E628">
         <v>2.355</v>
       </c>
       <c r="F628">
-        <v>2298.973</v>
+        <v>2304.695</v>
       </c>
       <c r="G628">
-        <v>4940.778</v>
+        <v>4940.781</v>
       </c>
       <c r="H628">
         <v>976.708</v>
       </c>
       <c r="I628">
-        <v>5917.486</v>
+        <v>5917.489</v>
       </c>
       <c r="J628">
         <v>1266.539</v>
       </c>
       <c r="K628">
-        <v>7184.024</v>
+        <v>7184.028</v>
       </c>
       <c r="L628">
         <v>2243.247</v>
       </c>
       <c r="M628">
-        <v>7179.784</v>
+        <v>7179.788</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
-        <v>2456.805</v>
+        <v>2463.079</v>
       </c>
       <c r="C629">
         <v>2.02</v>
       </c>
       <c r="D629">
-        <v>2458.825</v>
+        <v>2465.099</v>
       </c>
       <c r="E629">
         <v>2.856</v>
       </c>
       <c r="F629">
-        <v>2461.681</v>
+        <v>2467.955</v>
       </c>
       <c r="G629">
-        <v>4934.368</v>
+        <v>4934.371</v>
       </c>
       <c r="H629">
         <v>1071.236</v>
       </c>
       <c r="I629">
-        <v>6005.604</v>
+        <v>6005.608</v>
       </c>
       <c r="J629">
         <v>1514.858</v>
       </c>
       <c r="K629">
-        <v>7520.462</v>
+        <v>7520.466</v>
       </c>
       <c r="L629">
         <v>2586.094</v>
       </c>
       <c r="M629">
-        <v>7518.891</v>
+        <v>7518.895</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
-        <v>2374.535</v>
+        <v>2380.642</v>
       </c>
       <c r="C630">
         <v>1.933</v>
       </c>
       <c r="D630">
-        <v>2376.468</v>
+        <v>2382.575</v>
       </c>
       <c r="E630">
         <v>2.805</v>
       </c>
       <c r="F630">
-        <v>2379.273</v>
+        <v>2385.379</v>
       </c>
       <c r="G630">
-        <v>4668.779</v>
+        <v>4668.782</v>
       </c>
       <c r="H630">
         <v>1214.269</v>
       </c>
       <c r="I630">
-        <v>5883.048</v>
+        <v>5883.051</v>
       </c>
       <c r="J630">
         <v>1761.94</v>
       </c>
       <c r="K630">
-        <v>7644.988</v>
+        <v>7644.991</v>
       </c>
       <c r="L630">
         <v>2976.21</v>
       </c>
       <c r="M630">
-        <v>7648.461</v>
+        <v>7648.464</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
-        <v>2499.508</v>
+        <v>2505.84</v>
       </c>
       <c r="C631">
         <v>2.186</v>
       </c>
       <c r="D631">
-        <v>2501.695</v>
+        <v>2508.026</v>
       </c>
       <c r="E631">
         <v>3.247</v>
       </c>
       <c r="F631">
-        <v>2504.941</v>
+        <v>2511.273</v>
       </c>
       <c r="G631">
-        <v>4841.464</v>
+        <v>4841.465</v>
       </c>
       <c r="H631">
         <v>1357.541</v>
       </c>
       <c r="I631">
-        <v>6199.006</v>
+        <v>6199.007</v>
       </c>
       <c r="J631">
         <v>2016.278</v>
       </c>
       <c r="K631">
-        <v>8215.284</v>
+        <v>8215.285</v>
       </c>
       <c r="L631">
         <v>3373.82</v>
       </c>
       <c r="M631">
-        <v>8221.486</v>
+        <v>8221.487</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
-        <v>2494.34</v>
+        <v>2500.518</v>
       </c>
       <c r="C632">
         <v>2.12</v>
       </c>
       <c r="D632">
-        <v>2496.46</v>
+        <v>2502.638</v>
       </c>
       <c r="E632">
         <v>3.112</v>
       </c>
       <c r="F632">
-        <v>2499.573</v>
+        <v>2505.75</v>
       </c>
       <c r="G632">
-        <v>4887.049</v>
+        <v>4887.046</v>
       </c>
       <c r="H632">
         <v>1345.009</v>
       </c>
       <c r="I632">
-        <v>6232.058</v>
+        <v>6232.055</v>
       </c>
       <c r="J632">
         <v>1974.825</v>
       </c>
       <c r="K632">
-        <v>8206.883</v>
+        <v>8206.88</v>
       </c>
       <c r="L632">
         <v>3319.834</v>
       </c>
       <c r="M632">
-        <v>8212.25</v>
+        <v>8212.246</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
-        <v>2300.689</v>
+        <v>2306.539</v>
       </c>
       <c r="C633">
         <v>1.92</v>
       </c>
       <c r="D633">
-        <v>2302.609</v>
+        <v>2308.459</v>
       </c>
       <c r="E633">
         <v>2.636</v>
       </c>
       <c r="F633">
-        <v>2305.245</v>
+        <v>2311.095</v>
       </c>
       <c r="G633">
-        <v>4619.728</v>
+        <v>4619.721</v>
       </c>
       <c r="H633">
         <v>1170.557</v>
       </c>
       <c r="I633">
-        <v>5790.286</v>
+        <v>5790.278</v>
       </c>
       <c r="J633">
         <v>1607.456</v>
       </c>
       <c r="K633">
-        <v>7397.742</v>
+        <v>7397.734</v>
       </c>
       <c r="L633">
         <v>2778.013</v>
       </c>
       <c r="M633">
-        <v>7399.634</v>
+        <v>7399.627</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
-        <v>2430.536</v>
+        <v>2436.354</v>
       </c>
       <c r="C634">
         <v>1.932</v>
       </c>
       <c r="D634">
-        <v>2432.468</v>
+        <v>2438.286</v>
       </c>
       <c r="E634">
         <v>2.603</v>
       </c>
       <c r="F634">
-        <v>2435.07</v>
+        <v>2440.888</v>
       </c>
       <c r="G634">
-        <v>5037.645</v>
+        <v>5037.642</v>
       </c>
       <c r="H634">
         <v>1077.858</v>
       </c>
       <c r="I634">
-        <v>6115.502</v>
+        <v>6115.499</v>
       </c>
       <c r="J634">
         <v>1452.295</v>
       </c>
       <c r="K634">
-        <v>7567.798</v>
+        <v>7567.795</v>
       </c>
       <c r="L634">
         <v>2530.153</v>
       </c>
       <c r="M634">
-        <v>7566.232</v>
+        <v>7566.229</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
-        <v>2274.542</v>
+        <v>2280.213</v>
       </c>
       <c r="C635">
         <v>1.891</v>
       </c>
       <c r="D635">
-        <v>2276.434</v>
+        <v>2282.104</v>
       </c>
       <c r="E635">
         <v>2.687</v>
       </c>
       <c r="F635">
-        <v>2279.12</v>
+        <v>2284.791</v>
       </c>
       <c r="G635">
-        <v>5161.032</v>
+        <v>5161.033</v>
       </c>
       <c r="H635">
         <v>1009.256</v>
       </c>
       <c r="I635">
-        <v>6170.288</v>
+        <v>6170.29</v>
       </c>
       <c r="J635">
         <v>1433.546</v>
       </c>
       <c r="K635">
-        <v>7603.835</v>
+        <v>7603.836</v>
       </c>
       <c r="L635">
         <v>2442.803</v>
       </c>
       <c r="M635">
-        <v>7601.109</v>
+        <v>7601.11</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
-        <v>2354.854</v>
+        <v>2360.669</v>
       </c>
       <c r="C636">
         <v>2.064</v>
       </c>
       <c r="D636">
-        <v>2356.917</v>
+        <v>2362.732</v>
       </c>
       <c r="E636">
         <v>3.057</v>
       </c>
       <c r="F636">
-        <v>2359.974</v>
+        <v>2365.789</v>
       </c>
       <c r="G636">
-        <v>5903.653</v>
+        <v>5903.685</v>
       </c>
       <c r="H636">
         <v>1119.776</v>
       </c>
       <c r="I636">
-        <v>7023.43</v>
+        <v>7023.462</v>
       </c>
       <c r="J636">
         <v>1658.923</v>
       </c>
       <c r="K636">
-        <v>8682.353</v>
+        <v>8682.385</v>
       </c>
       <c r="L636">
         <v>2778.7</v>
       </c>
       <c r="M636">
-        <v>8681.925</v>
+        <v>8681.957</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>2291.963</v>
+        <v>2296.367</v>
       </c>
       <c r="C637">
         <v>2.34</v>
       </c>
       <c r="D637">
-        <v>2294.303</v>
+        <v>2298.707</v>
       </c>
       <c r="E637">
-        <v>3.57</v>
+        <v>3.576</v>
       </c>
       <c r="F637">
-        <v>2297.873</v>
+        <v>2302.283</v>
       </c>
       <c r="G637">
-        <v>6400.399</v>
+        <v>6394.403</v>
       </c>
       <c r="H637">
-        <v>1236.364</v>
+        <v>1235.079</v>
       </c>
       <c r="I637">
-        <v>7636.763</v>
+        <v>7629.483</v>
       </c>
       <c r="J637">
-        <v>1886.165</v>
+        <v>1887.074</v>
       </c>
       <c r="K637">
-        <v>9522.928</v>
+        <v>9516.557</v>
       </c>
       <c r="L637">
-        <v>3122.529</v>
+        <v>3122.154</v>
       </c>
       <c r="M637">
-        <v>9528.069</v>
+        <v>9523.369</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>2079.178</v>
+        <v>2083.346</v>
       </c>
       <c r="C638">
         <v>2.083</v>
       </c>
       <c r="D638">
-        <v>2081.261</v>
+        <v>2085.429</v>
       </c>
       <c r="E638">
-        <v>2.819</v>
+        <v>2.823</v>
       </c>
       <c r="F638">
-        <v>2084.08</v>
+        <v>2088.252</v>
       </c>
       <c r="G638">
-        <v>5500.201</v>
+        <v>5495.259</v>
       </c>
       <c r="H638">
-        <v>1094.68</v>
+        <v>1093.754</v>
       </c>
       <c r="I638">
-        <v>6594.881</v>
+        <v>6589.013</v>
       </c>
       <c r="J638">
-        <v>1481.67</v>
+        <v>1482.658</v>
       </c>
       <c r="K638">
-        <v>8076.55</v>
+        <v>8071.671</v>
       </c>
       <c r="L638">
-        <v>2576.35</v>
+        <v>2576.412</v>
       </c>
       <c r="M638">
-        <v>8078.254</v>
+        <v>8074.743</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>2318.278</v>
+        <v>2323.131</v>
       </c>
       <c r="C639">
         <v>2.167</v>
       </c>
       <c r="D639">
-        <v>2320.446</v>
+        <v>2325.298</v>
       </c>
       <c r="E639">
-        <v>2.812</v>
+        <v>2.815</v>
       </c>
       <c r="F639">
-        <v>2323.257</v>
+        <v>2328.113</v>
       </c>
       <c r="G639">
-        <v>5421.125</v>
+        <v>5417.141</v>
       </c>
       <c r="H639">
-        <v>1049.298</v>
+        <v>1048.307</v>
       </c>
       <c r="I639">
-        <v>6470.424</v>
+        <v>6465.449</v>
       </c>
       <c r="J639">
-        <v>1361.441</v>
+        <v>1361.688</v>
       </c>
       <c r="K639">
-        <v>7831.865</v>
+        <v>7827.136</v>
       </c>
       <c r="L639">
-        <v>2410.74</v>
+        <v>2409.995</v>
       </c>
       <c r="M639">
-        <v>7829.517</v>
+        <v>7825.875</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>2304.844</v>
+        <v>2309.732</v>
       </c>
       <c r="C640">
         <v>1.94</v>
       </c>
       <c r="D640">
-        <v>2306.784</v>
+        <v>2311.672</v>
       </c>
       <c r="E640">
-        <v>2.522</v>
+        <v>2.525</v>
       </c>
       <c r="F640">
-        <v>2309.306</v>
+        <v>2314.197</v>
       </c>
       <c r="G640">
-        <v>4971.263</v>
+        <v>4967.894</v>
       </c>
       <c r="H640">
-        <v>1006.726</v>
+        <v>1006.016</v>
       </c>
       <c r="I640">
-        <v>5977.989</v>
+        <v>5973.91</v>
       </c>
       <c r="J640">
-        <v>1308.539</v>
+        <v>1309.28</v>
       </c>
       <c r="K640">
-        <v>7286.529</v>
+        <v>7283.19</v>
       </c>
       <c r="L640">
-        <v>2315.266</v>
+        <v>2315.296</v>
       </c>
       <c r="M640">
-        <v>7284.75</v>
+        <v>7282.127</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>2383.328</v>
+        <v>2388.594</v>
       </c>
       <c r="C641">
         <v>1.897</v>
       </c>
       <c r="D641">
-        <v>2385.225</v>
+        <v>2390.49</v>
       </c>
       <c r="E641">
-        <v>2.608</v>
+        <v>2.612</v>
       </c>
       <c r="F641">
-        <v>2387.834</v>
+        <v>2393.102</v>
       </c>
       <c r="G641">
-        <v>4882.763</v>
+        <v>4879.667</v>
       </c>
       <c r="H641">
-        <v>1066.877</v>
+        <v>1066.212</v>
       </c>
       <c r="I641">
-        <v>5949.64</v>
+        <v>5945.878</v>
       </c>
       <c r="J641">
-        <v>1466.859</v>
+        <v>1468.257</v>
       </c>
       <c r="K641">
-        <v>7416.5</v>
+        <v>7414.135</v>
       </c>
       <c r="L641">
-        <v>2533.737</v>
+        <v>2534.469</v>
       </c>
       <c r="M641">
-        <v>7415.883</v>
+        <v>7413.883</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>2391.415</v>
+        <v>2396.553</v>
       </c>
       <c r="C642">
         <v>2.276</v>
       </c>
       <c r="D642">
-        <v>2393.691</v>
+        <v>2398.828</v>
       </c>
       <c r="E642">
-        <v>3.301</v>
+        <v>3.305</v>
       </c>
       <c r="F642">
-        <v>2396.992</v>
+        <v>2402.134</v>
       </c>
       <c r="G642">
-        <v>4746.409</v>
+        <v>4744.032</v>
       </c>
       <c r="H642">
-        <v>1219.313</v>
+        <v>1218.427</v>
       </c>
       <c r="I642">
-        <v>5965.722</v>
+        <v>5962.458</v>
       </c>
       <c r="J642">
-        <v>1768.264</v>
+        <v>1769.748</v>
       </c>
       <c r="K642">
-        <v>7733.986</v>
+        <v>7732.206</v>
       </c>
       <c r="L642">
-        <v>2987.577</v>
+        <v>2988.174</v>
       </c>
       <c r="M642">
-        <v>7738.205</v>
+        <v>7736.418</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>2479.209</v>
+        <v>2484.55</v>
       </c>
       <c r="C643">
         <v>2.063</v>
       </c>
       <c r="D643">
-        <v>2481.271</v>
+        <v>2486.613</v>
       </c>
       <c r="E643">
-        <v>3.087</v>
+        <v>3.083</v>
       </c>
       <c r="F643">
-        <v>2484.358</v>
+        <v>2489.696</v>
       </c>
       <c r="G643">
-        <v>4882.259</v>
+        <v>4879.738</v>
       </c>
       <c r="H643">
-        <v>1389.47</v>
+        <v>1390.833</v>
       </c>
       <c r="I643">
-        <v>6271.729</v>
+        <v>6270.571</v>
       </c>
       <c r="J643">
-        <v>2079.495</v>
+        <v>2078.607</v>
       </c>
       <c r="K643">
-        <v>8351.225</v>
+        <v>8349.177</v>
       </c>
       <c r="L643">
-        <v>3468.966</v>
+        <v>3469.439</v>
       </c>
       <c r="M643">
-        <v>8360.416</v>
+        <v>8358.105</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>2467.687</v>
+        <v>2473.101</v>
       </c>
       <c r="C644">
-        <v>2.13</v>
+        <v>2.131</v>
       </c>
       <c r="D644">
-        <v>2469.817</v>
+        <v>2475.232</v>
       </c>
       <c r="E644">
-        <v>3.054</v>
+        <v>3.053</v>
       </c>
       <c r="F644">
-        <v>2472.871</v>
+        <v>2478.285</v>
       </c>
       <c r="G644">
-        <v>4892.538</v>
+        <v>4890.157</v>
       </c>
       <c r="H644">
-        <v>1338.493</v>
+        <v>1339.657</v>
       </c>
       <c r="I644">
-        <v>6231.031</v>
+        <v>6229.814</v>
       </c>
       <c r="J644">
-        <v>1918.853</v>
+        <v>1919.162</v>
       </c>
       <c r="K644">
-        <v>8149.883</v>
+        <v>8148.976</v>
       </c>
       <c r="L644">
-        <v>3257.346</v>
+        <v>3258.818</v>
       </c>
       <c r="M644">
-        <v>8156.354</v>
+        <v>8155.27</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>2327.396</v>
+        <v>2332.358</v>
       </c>
       <c r="C645">
         <v>2.021</v>
       </c>
       <c r="D645">
-        <v>2329.418</v>
+        <v>2334.379</v>
       </c>
       <c r="E645">
-        <v>2.882</v>
+        <v>2.863</v>
       </c>
       <c r="F645">
-        <v>2332.299</v>
+        <v>2337.242</v>
       </c>
       <c r="G645">
-        <v>4692.968</v>
+        <v>4689.329</v>
       </c>
       <c r="H645">
-        <v>1177.006</v>
+        <v>1181.242</v>
       </c>
       <c r="I645">
-        <v>5869.975</v>
+        <v>5870.571</v>
       </c>
       <c r="J645">
-        <v>1678.067</v>
+        <v>1673.091</v>
       </c>
       <c r="K645">
-        <v>7548.042</v>
+        <v>7543.662</v>
       </c>
       <c r="L645">
-        <v>2855.073</v>
+        <v>2854.333</v>
       </c>
       <c r="M645">
-        <v>7551.417</v>
+        <v>7547.002</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>2405.445</v>
+        <v>2410.417</v>
       </c>
       <c r="C646">
-        <v>2.011</v>
+        <v>2.014</v>
       </c>
       <c r="D646">
-        <v>2407.456</v>
+        <v>2412.432</v>
       </c>
       <c r="E646">
-        <v>2.742</v>
+        <v>2.744</v>
       </c>
       <c r="F646">
-        <v>2410.198</v>
+        <v>2415.175</v>
       </c>
       <c r="G646">
-        <v>5023.168</v>
+        <v>5024.384</v>
       </c>
       <c r="H646">
-        <v>1095.988</v>
+        <v>1093.846</v>
       </c>
       <c r="I646">
-        <v>6119.157</v>
+        <v>6118.231</v>
       </c>
       <c r="J646">
-        <v>1494.153</v>
+        <v>1489.886</v>
       </c>
       <c r="K646">
-        <v>7613.31</v>
+        <v>7608.117</v>
       </c>
       <c r="L646">
-        <v>2590.142</v>
+        <v>2583.733</v>
       </c>
       <c r="M646">
-        <v>7614.384</v>
+        <v>7609.635</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>2265.623</v>
+        <v>2270.801</v>
       </c>
       <c r="C647">
         <v>1.895</v>
       </c>
       <c r="D647">
-        <v>2267.519</v>
+        <v>2272.696</v>
       </c>
       <c r="E647">
-        <v>2.814</v>
+        <v>2.803</v>
       </c>
       <c r="F647">
-        <v>2270.333</v>
+        <v>2275.499</v>
       </c>
       <c r="G647">
-        <v>5235.758</v>
+        <v>5243.483</v>
       </c>
       <c r="H647">
-        <v>1019.934</v>
+        <v>1020.262</v>
       </c>
       <c r="I647">
-        <v>6255.691</v>
+        <v>6263.746</v>
       </c>
       <c r="J647">
-        <v>1514.446</v>
+        <v>1509.195</v>
       </c>
       <c r="K647">
-        <v>7770.138</v>
+        <v>7772.941</v>
       </c>
       <c r="L647">
-        <v>2534.38</v>
+        <v>2529.458</v>
       </c>
       <c r="M647">
-        <v>7770.019</v>
+        <v>7774.169</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>2378.884</v>
+      </c>
+      <c r="C648">
+        <v>2.118</v>
+      </c>
+      <c r="D648">
+        <v>2381.001</v>
+      </c>
+      <c r="E648">
+        <v>3.181</v>
+      </c>
+      <c r="F648">
+        <v>2384.182</v>
+      </c>
+      <c r="G648">
+        <v>6059.932</v>
+      </c>
+      <c r="H648">
+        <v>1152.286</v>
+      </c>
+      <c r="I648">
+        <v>7212.218</v>
+      </c>
+      <c r="J648">
+        <v>1731.004</v>
+      </c>
+      <c r="K648">
+        <v>8943.221</v>
+      </c>
+      <c r="L648">
+        <v>2883.29</v>
+      </c>
+      <c r="M648">
+        <v>8946.594</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>2238.877</v>
+      </c>
+      <c r="C649">
+        <v>2.261</v>
+      </c>
+      <c r="D649">
+        <v>2241.138</v>
+      </c>
+      <c r="E649">
+        <v>3.387</v>
+      </c>
+      <c r="F649">
+        <v>2244.525</v>
+      </c>
+      <c r="G649">
+        <v>6241.894</v>
+      </c>
+      <c r="H649">
+        <v>1214.468</v>
+      </c>
+      <c r="I649">
+        <v>7456.362</v>
+      </c>
+      <c r="J649">
+        <v>1818.922</v>
+      </c>
+      <c r="K649">
+        <v>9275.284</v>
+      </c>
+      <c r="L649">
+        <v>3033.39</v>
+      </c>
+      <c r="M649">
+        <v>9279.92</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="133.539" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="73.839" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -29849,125 +29931,166 @@
       </c>
       <c r="H86">
         <v>13399.501</v>
       </c>
       <c r="I86">
         <v>75294.38</v>
       </c>
       <c r="J86">
         <v>19653.267</v>
       </c>
       <c r="K86">
         <v>94947.647</v>
       </c>
       <c r="L86">
         <v>33052.768</v>
       </c>
       <c r="M86">
         <v>94944.669</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
-        <v>28009.636</v>
+        <v>28009.635</v>
       </c>
       <c r="C87">
         <v>23.419</v>
       </c>
       <c r="D87">
         <v>28033.055</v>
       </c>
       <c r="E87">
         <v>33.526</v>
       </c>
       <c r="F87">
         <v>28066.581</v>
       </c>
       <c r="G87">
         <v>61576.019</v>
       </c>
       <c r="H87">
         <v>13218.952</v>
       </c>
       <c r="I87">
         <v>74794.972</v>
       </c>
       <c r="J87">
         <v>18923.917</v>
       </c>
       <c r="K87">
         <v>93718.889</v>
       </c>
       <c r="L87">
         <v>32142.869</v>
       </c>
       <c r="M87">
         <v>93718.575</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>28191.376</v>
+        <v>28261.68</v>
       </c>
       <c r="C88">
         <v>23.825</v>
       </c>
       <c r="D88">
-        <v>28215.201</v>
+        <v>28285.505</v>
       </c>
       <c r="E88">
         <v>33.73</v>
       </c>
       <c r="F88">
-        <v>28248.931</v>
+        <v>28319.235</v>
       </c>
       <c r="G88">
         <v>61787.585</v>
       </c>
       <c r="H88">
         <v>13564.003</v>
       </c>
       <c r="I88">
         <v>75351.587</v>
       </c>
       <c r="J88">
         <v>19202.862</v>
       </c>
       <c r="K88">
         <v>94554.45</v>
       </c>
       <c r="L88">
         <v>32766.865</v>
       </c>
       <c r="M88">
         <v>94555.672</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>28147.833</v>
+      </c>
+      <c r="C89">
+        <v>24.945</v>
+      </c>
+      <c r="D89">
+        <v>28172.778</v>
+      </c>
+      <c r="E89">
+        <v>35.455</v>
+      </c>
+      <c r="F89">
+        <v>28208.233</v>
+      </c>
+      <c r="G89">
+        <v>62685.444</v>
+      </c>
+      <c r="H89">
+        <v>13845.92</v>
+      </c>
+      <c r="I89">
+        <v>76531.364</v>
+      </c>
+      <c r="J89">
+        <v>19679.625</v>
+      </c>
+      <c r="K89">
+        <v>96210.989</v>
+      </c>
+      <c r="L89">
+        <v>33525.545</v>
+      </c>
+      <c r="M89">
+        <v>96247.19</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>