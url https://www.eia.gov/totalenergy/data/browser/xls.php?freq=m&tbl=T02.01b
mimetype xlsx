--- v4 (2026-05-03)
+++ v5 (2026-06-17)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 2.1b  Energy Consumption: Transportation Sector, Total End-Use Sectors, and Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Total Primary Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers in the Transportation Sector</t>
   </si>
   <si>
     <t>End-Use Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Electrical System Energy Losses Proportioned to the Transportation Sector</t>
   </si>
   <si>
     <t>Total Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Total Primary Energy Consumed by the End-Use Sectors</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="133.539" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="73.839" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -24253,2529 +24253,2570 @@
       </c>
       <c r="M588">
         <v>8378.427</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>2040.531</v>
       </c>
       <c r="C589">
         <v>1.934</v>
       </c>
       <c r="D589">
         <v>2042.466</v>
       </c>
       <c r="E589">
         <v>2.959</v>
       </c>
       <c r="F589">
         <v>2045.425</v>
       </c>
       <c r="G589">
-        <v>5805.751</v>
+        <v>5805.716</v>
       </c>
       <c r="H589">
         <v>1096.946</v>
       </c>
       <c r="I589">
-        <v>6902.697</v>
+        <v>6902.662</v>
       </c>
       <c r="J589">
         <v>1678.164</v>
       </c>
       <c r="K589">
-        <v>8580.86</v>
+        <v>8580.826</v>
       </c>
       <c r="L589">
         <v>2775.109</v>
       </c>
       <c r="M589">
-        <v>8579.502</v>
+        <v>8579.468</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>1864.991</v>
       </c>
       <c r="C590">
         <v>1.868</v>
       </c>
       <c r="D590">
         <v>1866.859</v>
       </c>
       <c r="E590">
         <v>2.935</v>
       </c>
       <c r="F590">
         <v>1869.794</v>
       </c>
       <c r="G590">
-        <v>5196.281</v>
+        <v>5196.25</v>
       </c>
       <c r="H590">
         <v>1022.57</v>
       </c>
       <c r="I590">
-        <v>6218.851</v>
+        <v>6218.82</v>
       </c>
       <c r="J590">
         <v>1606.603</v>
       </c>
       <c r="K590">
-        <v>7825.454</v>
+        <v>7825.423</v>
       </c>
       <c r="L590">
         <v>2629.172</v>
       </c>
       <c r="M590">
-        <v>7826.721</v>
+        <v>7826.69</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>2193.863</v>
       </c>
       <c r="C591">
         <v>1.85</v>
       </c>
       <c r="D591">
         <v>2195.713</v>
       </c>
       <c r="E591">
         <v>2.538</v>
       </c>
       <c r="F591">
         <v>2198.251</v>
       </c>
       <c r="G591">
-        <v>5317.611</v>
+        <v>5317.576</v>
       </c>
       <c r="H591">
         <v>1007.717</v>
       </c>
       <c r="I591">
-        <v>6325.328</v>
+        <v>6325.294</v>
       </c>
       <c r="J591">
         <v>1382.377</v>
       </c>
       <c r="K591">
-        <v>7707.704</v>
+        <v>7707.67</v>
       </c>
       <c r="L591">
         <v>2390.094</v>
       </c>
       <c r="M591">
-        <v>7702.726</v>
+        <v>7702.691</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>2179.477</v>
       </c>
       <c r="C592">
         <v>1.725</v>
       </c>
       <c r="D592">
         <v>2181.202</v>
       </c>
       <c r="E592">
         <v>2.421</v>
       </c>
       <c r="F592">
         <v>2183.622</v>
       </c>
       <c r="G592">
-        <v>4893.139</v>
+        <v>4893.106</v>
       </c>
       <c r="H592">
         <v>930.721</v>
       </c>
       <c r="I592">
-        <v>5823.86</v>
+        <v>5823.827</v>
       </c>
       <c r="J592">
         <v>1305.999</v>
       </c>
       <c r="K592">
-        <v>7129.859</v>
+        <v>7129.826</v>
       </c>
       <c r="L592">
         <v>2236.72</v>
       </c>
       <c r="M592">
-        <v>7124.56</v>
+        <v>7124.527</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>2305.341</v>
       </c>
       <c r="C593">
         <v>1.66</v>
       </c>
       <c r="D593">
         <v>2307.002</v>
       </c>
       <c r="E593">
         <v>2.497</v>
       </c>
       <c r="F593">
         <v>2309.498</v>
       </c>
       <c r="G593">
-        <v>4835.318</v>
+        <v>4835.284</v>
       </c>
       <c r="H593">
         <v>989.687</v>
       </c>
       <c r="I593">
-        <v>5825.005</v>
+        <v>5824.971</v>
       </c>
       <c r="J593">
         <v>1488.246</v>
       </c>
       <c r="K593">
-        <v>7313.251</v>
+        <v>7313.216</v>
       </c>
       <c r="L593">
         <v>2477.932</v>
       </c>
       <c r="M593">
-        <v>7310.214</v>
+        <v>7310.18</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>2333.006</v>
       </c>
       <c r="C594">
         <v>1.732</v>
       </c>
       <c r="D594">
         <v>2334.738</v>
       </c>
       <c r="E594">
         <v>2.769</v>
       </c>
       <c r="F594">
         <v>2337.507</v>
       </c>
       <c r="G594">
-        <v>4664.854</v>
+        <v>4664.821</v>
       </c>
       <c r="H594">
         <v>1154.673</v>
       </c>
       <c r="I594">
-        <v>5819.528</v>
+        <v>5819.494</v>
       </c>
       <c r="J594">
         <v>1846.301</v>
       </c>
       <c r="K594">
-        <v>7665.828</v>
+        <v>7665.795</v>
       </c>
       <c r="L594">
         <v>3000.974</v>
       </c>
       <c r="M594">
-        <v>7669.121</v>
+        <v>7669.088</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>2409.08</v>
       </c>
       <c r="C595">
         <v>1.862</v>
       </c>
       <c r="D595">
         <v>2410.942</v>
       </c>
       <c r="E595">
         <v>2.995</v>
       </c>
       <c r="F595">
         <v>2413.937</v>
       </c>
       <c r="G595">
-        <v>4735.574</v>
+        <v>4735.54</v>
       </c>
       <c r="H595">
         <v>1275.912</v>
       </c>
       <c r="I595">
-        <v>6011.486</v>
+        <v>6011.451</v>
       </c>
       <c r="J595">
         <v>2051.901</v>
       </c>
       <c r="K595">
-        <v>8063.387</v>
+        <v>8063.352</v>
       </c>
       <c r="L595">
         <v>3327.813</v>
       </c>
       <c r="M595">
-        <v>8070.365</v>
+        <v>8070.331</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>2427.012</v>
       </c>
       <c r="C596">
         <v>1.911</v>
       </c>
       <c r="D596">
         <v>2428.923</v>
       </c>
       <c r="E596">
         <v>3.039</v>
       </c>
       <c r="F596">
         <v>2431.962</v>
       </c>
       <c r="G596">
-        <v>4788.052</v>
+        <v>4788.018</v>
       </c>
       <c r="H596">
         <v>1300.106</v>
       </c>
       <c r="I596">
-        <v>6088.158</v>
+        <v>6088.124</v>
       </c>
       <c r="J596">
         <v>2067.933</v>
       </c>
       <c r="K596">
-        <v>8156.091</v>
+        <v>8156.057</v>
       </c>
       <c r="L596">
         <v>3368.039</v>
       </c>
       <c r="M596">
-        <v>8163.052</v>
+        <v>8163.018</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>2262.717</v>
       </c>
       <c r="C597">
         <v>1.798</v>
       </c>
       <c r="D597">
         <v>2264.515</v>
       </c>
       <c r="E597">
         <v>2.576</v>
       </c>
       <c r="F597">
         <v>2267.091</v>
       </c>
       <c r="G597">
-        <v>4580.086</v>
+        <v>4580.053</v>
       </c>
       <c r="H597">
         <v>1147.947</v>
       </c>
       <c r="I597">
-        <v>5728.033</v>
+        <v>5728</v>
       </c>
       <c r="J597">
         <v>1645.175</v>
       </c>
       <c r="K597">
-        <v>7373.208</v>
+        <v>7373.175</v>
       </c>
       <c r="L597">
         <v>2793.122</v>
       </c>
       <c r="M597">
-        <v>7375.468</v>
+        <v>7375.435</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>2353.346</v>
       </c>
       <c r="C598">
         <v>1.818</v>
       </c>
       <c r="D598">
         <v>2355.164</v>
       </c>
       <c r="E598">
         <v>2.616</v>
       </c>
       <c r="F598">
         <v>2357.78</v>
       </c>
       <c r="G598">
-        <v>4907.308</v>
+        <v>4907.273</v>
       </c>
       <c r="H598">
         <v>1030.859</v>
       </c>
       <c r="I598">
-        <v>5938.167</v>
+        <v>5938.132</v>
       </c>
       <c r="J598">
         <v>1483.241</v>
       </c>
       <c r="K598">
-        <v>7421.408</v>
+        <v>7421.374</v>
       </c>
       <c r="L598">
         <v>2514.1</v>
       </c>
       <c r="M598">
-        <v>7418.772</v>
+        <v>7418.738</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>2306.684</v>
       </c>
       <c r="C599">
         <v>1.677</v>
       </c>
       <c r="D599">
         <v>2308.361</v>
       </c>
       <c r="E599">
         <v>2.511</v>
       </c>
       <c r="F599">
         <v>2310.872</v>
       </c>
       <c r="G599">
-        <v>5331.812</v>
+        <v>5331.779</v>
       </c>
       <c r="H599">
         <v>979.701</v>
       </c>
       <c r="I599">
-        <v>6311.513</v>
+        <v>6311.48</v>
       </c>
       <c r="J599">
         <v>1466.931</v>
       </c>
       <c r="K599">
-        <v>7778.444</v>
+        <v>7778.411</v>
       </c>
       <c r="L599">
         <v>2446.631</v>
       </c>
       <c r="M599">
-        <v>7774.056</v>
+        <v>7774.023</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>2343.693</v>
       </c>
       <c r="C600">
         <v>1.777</v>
       </c>
       <c r="D600">
         <v>2345.47</v>
       </c>
       <c r="E600">
         <v>2.634</v>
       </c>
       <c r="F600">
         <v>2348.104</v>
       </c>
       <c r="G600">
-        <v>5750.577</v>
+        <v>5750.542</v>
       </c>
       <c r="H600">
         <v>1048.805</v>
       </c>
       <c r="I600">
-        <v>6799.382</v>
+        <v>6799.347</v>
       </c>
       <c r="J600">
         <v>1554.33</v>
       </c>
       <c r="K600">
-        <v>8353.712</v>
+        <v>8353.678</v>
       </c>
       <c r="L600">
         <v>2603.135</v>
       </c>
       <c r="M600">
-        <v>8349.394</v>
+        <v>8349.36</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>2170.521</v>
       </c>
       <c r="C601">
         <v>1.927</v>
       </c>
       <c r="D601">
         <v>2172.448</v>
       </c>
       <c r="E601">
         <v>3.002</v>
       </c>
       <c r="F601">
         <v>2175.45</v>
       </c>
       <c r="G601">
-        <v>6091.217</v>
+        <v>6091.175</v>
       </c>
       <c r="H601">
         <v>1155.494</v>
       </c>
       <c r="I601">
-        <v>7246.712</v>
+        <v>7246.669</v>
       </c>
       <c r="J601">
         <v>1799.911</v>
       </c>
       <c r="K601">
-        <v>9046.623</v>
+        <v>9046.58</v>
       </c>
       <c r="L601">
         <v>2955.405</v>
       </c>
       <c r="M601">
-        <v>9046.989</v>
+        <v>9046.946</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>2065.924</v>
       </c>
       <c r="C602">
         <v>1.93</v>
       </c>
       <c r="D602">
         <v>2067.854</v>
       </c>
       <c r="E602">
         <v>2.731</v>
       </c>
       <c r="F602">
         <v>2070.585</v>
       </c>
       <c r="G602">
-        <v>5489.551</v>
+        <v>5489.513</v>
       </c>
       <c r="H602">
         <v>1043.605</v>
       </c>
       <c r="I602">
-        <v>6533.156</v>
+        <v>6533.118</v>
       </c>
       <c r="J602">
         <v>1476.651</v>
       </c>
       <c r="K602">
-        <v>8009.807</v>
+        <v>8009.769</v>
       </c>
       <c r="L602">
         <v>2520.256</v>
       </c>
       <c r="M602">
-        <v>8008.253</v>
+        <v>8008.215</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>2365.121</v>
       </c>
       <c r="C603">
         <v>1.976</v>
       </c>
       <c r="D603">
         <v>2367.097</v>
       </c>
       <c r="E603">
         <v>2.662</v>
       </c>
       <c r="F603">
         <v>2369.76</v>
       </c>
       <c r="G603">
-        <v>5625.912</v>
+        <v>5625.87</v>
       </c>
       <c r="H603">
         <v>1038.272</v>
       </c>
       <c r="I603">
-        <v>6664.184</v>
+        <v>6664.141</v>
       </c>
       <c r="J603">
         <v>1398.729</v>
       </c>
       <c r="K603">
-        <v>8062.912</v>
+        <v>8062.87</v>
       </c>
       <c r="L603">
         <v>2437</v>
       </c>
       <c r="M603">
-        <v>8058.574</v>
+        <v>8058.532</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>2244.739</v>
       </c>
       <c r="C604">
         <v>1.751</v>
       </c>
       <c r="D604">
         <v>2246.489</v>
       </c>
       <c r="E604">
         <v>2.304</v>
       </c>
       <c r="F604">
         <v>2248.793</v>
       </c>
       <c r="G604">
-        <v>5000.637</v>
+        <v>5000.596</v>
       </c>
       <c r="H604">
         <v>972.191</v>
       </c>
       <c r="I604">
-        <v>5972.827</v>
+        <v>5972.787</v>
       </c>
       <c r="J604">
         <v>1279.68</v>
       </c>
       <c r="K604">
-        <v>7252.508</v>
+        <v>7252.467</v>
       </c>
       <c r="L604">
         <v>2251.871</v>
       </c>
       <c r="M604">
-        <v>7248.432</v>
+        <v>7248.391</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>2381.917</v>
       </c>
       <c r="C605">
         <v>1.806</v>
       </c>
       <c r="D605">
         <v>2383.723</v>
       </c>
       <c r="E605">
         <v>2.653</v>
       </c>
       <c r="F605">
         <v>2386.376</v>
       </c>
       <c r="G605">
-        <v>4832.222</v>
+        <v>4832.18</v>
       </c>
       <c r="H605">
         <v>1056.686</v>
       </c>
       <c r="I605">
-        <v>5888.908</v>
+        <v>5888.866</v>
       </c>
       <c r="J605">
         <v>1551.954</v>
       </c>
       <c r="K605">
-        <v>7440.861</v>
+        <v>7440.819</v>
       </c>
       <c r="L605">
         <v>2608.64</v>
       </c>
       <c r="M605">
-        <v>7439.274</v>
+        <v>7439.232</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>2351.84</v>
       </c>
       <c r="C606">
         <v>1.751</v>
       </c>
       <c r="D606">
         <v>2353.591</v>
       </c>
       <c r="E606">
         <v>2.65</v>
       </c>
       <c r="F606">
         <v>2356.242</v>
       </c>
       <c r="G606">
-        <v>4669.405</v>
+        <v>4669.364</v>
       </c>
       <c r="H606">
         <v>1184.327</v>
       </c>
       <c r="I606">
-        <v>5853.732</v>
+        <v>5853.691</v>
       </c>
       <c r="J606">
         <v>1792.634</v>
       </c>
       <c r="K606">
-        <v>7646.366</v>
+        <v>7646.325</v>
       </c>
       <c r="L606">
         <v>2976.961</v>
       </c>
       <c r="M606">
-        <v>7648.96</v>
+        <v>7648.919</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>2358.395</v>
       </c>
       <c r="C607">
         <v>1.931</v>
       </c>
       <c r="D607">
         <v>2360.327</v>
       </c>
       <c r="E607">
         <v>3.027</v>
       </c>
       <c r="F607">
         <v>2363.353</v>
       </c>
       <c r="G607">
-        <v>4700.331</v>
+        <v>4700.289</v>
       </c>
       <c r="H607">
         <v>1327.999</v>
       </c>
       <c r="I607">
-        <v>6028.33</v>
+        <v>6028.287</v>
       </c>
       <c r="J607">
         <v>2081.261</v>
       </c>
       <c r="K607">
-        <v>8109.591</v>
+        <v>8109.549</v>
       </c>
       <c r="L607">
         <v>3409.26</v>
       </c>
       <c r="M607">
-        <v>8115.513</v>
+        <v>8115.471</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>2456.218</v>
       </c>
       <c r="C608">
         <v>1.828</v>
       </c>
       <c r="D608">
         <v>2458.045</v>
       </c>
       <c r="E608">
         <v>2.754</v>
       </c>
       <c r="F608">
         <v>2460.8</v>
       </c>
       <c r="G608">
-        <v>4785.632</v>
+        <v>4785.59</v>
       </c>
       <c r="H608">
         <v>1329.405</v>
       </c>
       <c r="I608">
-        <v>6115.037</v>
+        <v>6114.995</v>
       </c>
       <c r="J608">
         <v>2003.279</v>
       </c>
       <c r="K608">
-        <v>8118.317</v>
+        <v>8118.274</v>
       </c>
       <c r="L608">
         <v>3332.684</v>
       </c>
       <c r="M608">
-        <v>8123.757</v>
+        <v>8123.715</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>2302.99</v>
       </c>
       <c r="C609">
         <v>1.903</v>
       </c>
       <c r="D609">
         <v>2304.893</v>
       </c>
       <c r="E609">
         <v>2.665</v>
       </c>
       <c r="F609">
         <v>2307.558</v>
       </c>
       <c r="G609">
-        <v>4608.302</v>
+        <v>4608.261</v>
       </c>
       <c r="H609">
         <v>1161.936</v>
       </c>
       <c r="I609">
-        <v>5770.237</v>
+        <v>5770.197</v>
       </c>
       <c r="J609">
         <v>1627.197</v>
       </c>
       <c r="K609">
-        <v>7397.434</v>
+        <v>7397.393</v>
       </c>
       <c r="L609">
         <v>2789.132</v>
       </c>
       <c r="M609">
-        <v>7398.517</v>
+        <v>7398.476</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>2348.621</v>
       </c>
       <c r="C610">
         <v>1.827</v>
       </c>
       <c r="D610">
         <v>2350.447</v>
       </c>
       <c r="E610">
         <v>2.578</v>
       </c>
       <c r="F610">
         <v>2353.025</v>
       </c>
       <c r="G610">
-        <v>4950.793</v>
+        <v>4950.75</v>
       </c>
       <c r="H610">
         <v>1014.033</v>
       </c>
       <c r="I610">
-        <v>5964.825</v>
+        <v>5964.783</v>
       </c>
       <c r="J610">
         <v>1430.907</v>
       </c>
       <c r="K610">
-        <v>7395.732</v>
+        <v>7395.689</v>
       </c>
       <c r="L610">
         <v>2444.939</v>
       </c>
       <c r="M610">
-        <v>7392.482</v>
+        <v>7392.44</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>2286.028</v>
       </c>
       <c r="C611">
         <v>1.864</v>
       </c>
       <c r="D611">
         <v>2287.892</v>
       </c>
       <c r="E611">
         <v>2.767</v>
       </c>
       <c r="F611">
         <v>2290.659</v>
       </c>
       <c r="G611">
-        <v>5338.591</v>
+        <v>5338.55</v>
       </c>
       <c r="H611">
         <v>997.183</v>
       </c>
       <c r="I611">
-        <v>6335.774</v>
+        <v>6335.733</v>
       </c>
       <c r="J611">
         <v>1480.387</v>
       </c>
       <c r="K611">
-        <v>7816.161</v>
+        <v>7816.121</v>
       </c>
       <c r="L611">
         <v>2477.571</v>
       </c>
       <c r="M611">
-        <v>7813.056</v>
+        <v>7813.015</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>2288.497</v>
       </c>
       <c r="C612">
         <v>2.022</v>
       </c>
       <c r="D612">
         <v>2290.52</v>
       </c>
       <c r="E612">
         <v>3.127</v>
       </c>
       <c r="F612">
         <v>2293.647</v>
       </c>
       <c r="G612">
-        <v>5803.452</v>
+        <v>5803.41</v>
       </c>
       <c r="H612">
         <v>1118.371</v>
       </c>
       <c r="I612">
-        <v>6921.823</v>
+        <v>6921.781</v>
       </c>
       <c r="J612">
         <v>1729.516</v>
       </c>
       <c r="K612">
-        <v>8651.34</v>
+        <v>8651.298</v>
       </c>
       <c r="L612">
         <v>2847.887</v>
       </c>
       <c r="M612">
-        <v>8650.868</v>
+        <v>8650.825</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>2218.028</v>
       </c>
       <c r="C613">
         <v>1.976</v>
       </c>
       <c r="D613">
         <v>2220.005</v>
       </c>
       <c r="E613">
         <v>2.824</v>
       </c>
       <c r="F613">
         <v>2222.828</v>
       </c>
       <c r="G613">
-        <v>5780.355</v>
+        <v>5780.255</v>
       </c>
       <c r="H613">
         <v>1110.315</v>
       </c>
       <c r="I613">
-        <v>6890.67</v>
+        <v>6890.57</v>
       </c>
       <c r="J613">
         <v>1586.409</v>
       </c>
       <c r="K613">
-        <v>8477.079</v>
+        <v>8476.979</v>
       </c>
       <c r="L613">
         <v>2696.724</v>
       </c>
       <c r="M613">
-        <v>8476.251</v>
+        <v>8476.151</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>2077.14</v>
       </c>
       <c r="C614">
         <v>1.914</v>
       </c>
       <c r="D614">
         <v>2079.054</v>
       </c>
       <c r="E614">
         <v>2.549</v>
       </c>
       <c r="F614">
         <v>2081.603</v>
       </c>
       <c r="G614">
-        <v>5276.564</v>
+        <v>5276.472</v>
       </c>
       <c r="H614">
         <v>999.531</v>
       </c>
       <c r="I614">
-        <v>6276.094</v>
+        <v>6276.003</v>
       </c>
       <c r="J614">
         <v>1330.933</v>
       </c>
       <c r="K614">
-        <v>7607.027</v>
+        <v>7606.935</v>
       </c>
       <c r="L614">
         <v>2330.463</v>
       </c>
       <c r="M614">
-        <v>7603.193</v>
+        <v>7603.102</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>2375.561</v>
       </c>
       <c r="C615">
         <v>1.969</v>
       </c>
       <c r="D615">
         <v>2377.529</v>
       </c>
       <c r="E615">
         <v>2.698</v>
       </c>
       <c r="F615">
         <v>2380.228</v>
       </c>
       <c r="G615">
-        <v>5666.958</v>
+        <v>5666.854</v>
       </c>
       <c r="H615">
         <v>1045.621</v>
       </c>
       <c r="I615">
-        <v>6712.578</v>
+        <v>6712.475</v>
       </c>
       <c r="J615">
         <v>1433.168</v>
       </c>
       <c r="K615">
-        <v>8145.746</v>
+        <v>8145.642</v>
       </c>
       <c r="L615">
         <v>2478.789</v>
       </c>
       <c r="M615">
-        <v>8141.636</v>
+        <v>8141.532</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>2261.678</v>
       </c>
       <c r="C616">
         <v>1.752</v>
       </c>
       <c r="D616">
         <v>2263.43</v>
       </c>
       <c r="E616">
         <v>2.311</v>
       </c>
       <c r="F616">
         <v>2265.741</v>
       </c>
       <c r="G616">
-        <v>4955.44</v>
+        <v>4955.338</v>
       </c>
       <c r="H616">
         <v>958.128</v>
       </c>
       <c r="I616">
-        <v>5913.567</v>
+        <v>5913.465</v>
       </c>
       <c r="J616">
         <v>1264.124</v>
       </c>
       <c r="K616">
-        <v>7177.691</v>
+        <v>7177.589</v>
       </c>
       <c r="L616">
         <v>2222.251</v>
       </c>
       <c r="M616">
-        <v>7173.36</v>
+        <v>7173.258</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>2398.399</v>
       </c>
       <c r="C617">
         <v>1.804</v>
       </c>
       <c r="D617">
         <v>2400.203</v>
       </c>
       <c r="E617">
         <v>2.538</v>
       </c>
       <c r="F617">
         <v>2402.741</v>
       </c>
       <c r="G617">
-        <v>4884.377</v>
+        <v>4884.271</v>
       </c>
       <c r="H617">
         <v>1019.183</v>
       </c>
       <c r="I617">
-        <v>5903.561</v>
+        <v>5903.454</v>
       </c>
       <c r="J617">
         <v>1434.01</v>
       </c>
       <c r="K617">
-        <v>7337.571</v>
+        <v>7337.464</v>
       </c>
       <c r="L617">
         <v>2453.193</v>
       </c>
       <c r="M617">
-        <v>7334.922</v>
+        <v>7334.815</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>2407.946</v>
       </c>
       <c r="C618">
         <v>1.975</v>
       </c>
       <c r="D618">
         <v>2409.921</v>
       </c>
       <c r="E618">
         <v>2.952</v>
       </c>
       <c r="F618">
         <v>2412.873</v>
       </c>
       <c r="G618">
-        <v>4710.729</v>
+        <v>4710.626</v>
       </c>
       <c r="H618">
         <v>1121.859</v>
       </c>
       <c r="I618">
-        <v>5832.588</v>
+        <v>5832.485</v>
       </c>
       <c r="J618">
         <v>1677.062</v>
       </c>
       <c r="K618">
-        <v>7509.65</v>
+        <v>7509.547</v>
       </c>
       <c r="L618">
         <v>2798.921</v>
       </c>
       <c r="M618">
-        <v>7511.75</v>
+        <v>7511.647</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>2412.298</v>
       </c>
       <c r="C619">
         <v>2.118</v>
       </c>
       <c r="D619">
         <v>2414.416</v>
       </c>
       <c r="E619">
         <v>3.287</v>
       </c>
       <c r="F619">
         <v>2417.703</v>
       </c>
       <c r="G619">
-        <v>4700.174</v>
+        <v>4700.067</v>
       </c>
       <c r="H619">
         <v>1321.318</v>
       </c>
       <c r="I619">
-        <v>6021.492</v>
+        <v>6021.385</v>
       </c>
       <c r="J619">
         <v>2051.07</v>
       </c>
       <c r="K619">
-        <v>8072.562</v>
+        <v>8072.455</v>
       </c>
       <c r="L619">
         <v>3372.388</v>
       </c>
       <c r="M619">
-        <v>8080.264</v>
+        <v>8080.157</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>2495.311</v>
       </c>
       <c r="C620">
         <v>1.971</v>
       </c>
       <c r="D620">
         <v>2497.281</v>
       </c>
       <c r="E620">
         <v>2.965</v>
       </c>
       <c r="F620">
         <v>2500.246</v>
       </c>
       <c r="G620">
-        <v>4860.424</v>
+        <v>4860.318</v>
       </c>
       <c r="H620">
         <v>1338.992</v>
       </c>
       <c r="I620">
-        <v>6199.416</v>
+        <v>6199.309</v>
       </c>
       <c r="J620">
         <v>2014.503</v>
       </c>
       <c r="K620">
-        <v>8213.919</v>
+        <v>8213.812</v>
       </c>
       <c r="L620">
         <v>3353.495</v>
       </c>
       <c r="M620">
-        <v>8221.27</v>
+        <v>8221.163</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>2291.041</v>
       </c>
       <c r="C621">
         <v>2.223</v>
       </c>
       <c r="D621">
         <v>2293.264</v>
       </c>
       <c r="E621">
         <v>3.071</v>
       </c>
       <c r="F621">
         <v>2296.336</v>
       </c>
       <c r="G621">
-        <v>4614.244</v>
+        <v>4614.142</v>
       </c>
       <c r="H621">
         <v>1182.178</v>
       </c>
       <c r="I621">
-        <v>5796.422</v>
+        <v>5796.32</v>
       </c>
       <c r="J621">
         <v>1633.131</v>
       </c>
       <c r="K621">
-        <v>7429.553</v>
+        <v>7429.451</v>
       </c>
       <c r="L621">
         <v>2815.309</v>
       </c>
       <c r="M621">
-        <v>7432.049</v>
+        <v>7431.947</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>2421.548</v>
       </c>
       <c r="C622">
         <v>1.929</v>
       </c>
       <c r="D622">
         <v>2423.477</v>
       </c>
       <c r="E622">
         <v>2.681</v>
       </c>
       <c r="F622">
         <v>2426.157</v>
       </c>
       <c r="G622">
-        <v>5035.042</v>
+        <v>5034.939</v>
       </c>
       <c r="H622">
         <v>1051.119</v>
       </c>
       <c r="I622">
-        <v>6086.161</v>
+        <v>6086.058</v>
       </c>
       <c r="J622">
         <v>1460.633</v>
       </c>
       <c r="K622">
-        <v>7546.795</v>
+        <v>7546.691</v>
       </c>
       <c r="L622">
         <v>2511.752</v>
       </c>
       <c r="M622">
-        <v>7546.274</v>
+        <v>7546.17</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>2301.82</v>
       </c>
       <c r="C623">
         <v>1.874</v>
       </c>
       <c r="D623">
         <v>2303.694</v>
       </c>
       <c r="E623">
         <v>2.717</v>
       </c>
       <c r="F623">
         <v>2306.411</v>
       </c>
       <c r="G623">
-        <v>5386.175</v>
+        <v>5386.076</v>
       </c>
       <c r="H623">
         <v>1003.976</v>
       </c>
       <c r="I623">
-        <v>6390.151</v>
+        <v>6390.052</v>
       </c>
       <c r="J623">
         <v>1455.749</v>
       </c>
       <c r="K623">
-        <v>7845.9</v>
+        <v>7845.801</v>
       </c>
       <c r="L623">
         <v>2459.725</v>
       </c>
       <c r="M623">
-        <v>7843.31</v>
+        <v>7843.211</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>2348.866</v>
       </c>
       <c r="C624">
         <v>1.915</v>
       </c>
       <c r="D624">
         <v>2350.781</v>
       </c>
       <c r="E624">
         <v>2.841</v>
       </c>
       <c r="F624">
         <v>2353.622</v>
       </c>
       <c r="G624">
-        <v>5706.439</v>
+        <v>5706.339</v>
       </c>
       <c r="H624">
         <v>1066.734</v>
       </c>
       <c r="I624">
-        <v>6773.173</v>
+        <v>6773.073</v>
       </c>
       <c r="J624">
         <v>1582.229</v>
       </c>
       <c r="K624">
-        <v>8355.402</v>
+        <v>8355.301</v>
       </c>
       <c r="L624">
         <v>2648.963</v>
       </c>
       <c r="M624">
-        <v>8354.301</v>
+        <v>8354.2</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>2235.166</v>
       </c>
       <c r="C625">
         <v>2.087</v>
       </c>
       <c r="D625">
         <v>2237.253</v>
       </c>
       <c r="E625">
         <v>3.212</v>
       </c>
       <c r="F625">
         <v>2240.465</v>
       </c>
       <c r="G625">
-        <v>6064.598</v>
+        <v>6063.641</v>
       </c>
       <c r="H625">
         <v>1172.761</v>
       </c>
       <c r="I625">
-        <v>7237.359</v>
+        <v>7236.402</v>
       </c>
       <c r="J625">
         <v>1805.186</v>
       </c>
       <c r="K625">
-        <v>9042.546</v>
+        <v>9041.588</v>
       </c>
       <c r="L625">
         <v>2977.947</v>
       </c>
       <c r="M625">
-        <v>9046.243</v>
+        <v>9045.286</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>2141.624</v>
       </c>
       <c r="C626">
         <v>1.835</v>
       </c>
       <c r="D626">
         <v>2143.459</v>
       </c>
       <c r="E626">
         <v>2.422</v>
       </c>
       <c r="F626">
         <v>2145.881</v>
       </c>
       <c r="G626">
-        <v>5337.367</v>
+        <v>5336.467</v>
       </c>
       <c r="H626">
         <v>1034.717</v>
       </c>
       <c r="I626">
-        <v>6372.085</v>
+        <v>6371.184</v>
       </c>
       <c r="J626">
         <v>1365.681</v>
       </c>
       <c r="K626">
-        <v>7737.765</v>
+        <v>7736.865</v>
       </c>
       <c r="L626">
         <v>2400.398</v>
       </c>
       <c r="M626">
-        <v>7734.296</v>
+        <v>7733.396</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>2350.512</v>
       </c>
       <c r="C627">
         <v>2.023</v>
       </c>
       <c r="D627">
         <v>2352.535</v>
       </c>
       <c r="E627">
         <v>2.681</v>
       </c>
       <c r="F627">
         <v>2355.216</v>
       </c>
       <c r="G627">
-        <v>5392.126</v>
+        <v>5391.156</v>
       </c>
       <c r="H627">
         <v>1014.313</v>
       </c>
       <c r="I627">
-        <v>6406.439</v>
+        <v>6405.47</v>
       </c>
       <c r="J627">
         <v>1344.305</v>
       </c>
       <c r="K627">
-        <v>7750.744</v>
+        <v>7749.775</v>
       </c>
       <c r="L627">
         <v>2358.618</v>
       </c>
       <c r="M627">
-        <v>7745.334</v>
+        <v>7744.365</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>2300.524</v>
       </c>
       <c r="C628">
         <v>1.816</v>
       </c>
       <c r="D628">
         <v>2302.34</v>
       </c>
       <c r="E628">
         <v>2.355</v>
       </c>
       <c r="F628">
         <v>2304.695</v>
       </c>
       <c r="G628">
-        <v>4940.781</v>
+        <v>4939.838</v>
       </c>
       <c r="H628">
         <v>976.708</v>
       </c>
       <c r="I628">
-        <v>5917.489</v>
+        <v>5916.546</v>
       </c>
       <c r="J628">
         <v>1266.539</v>
       </c>
       <c r="K628">
-        <v>7184.028</v>
+        <v>7183.085</v>
       </c>
       <c r="L628">
         <v>2243.247</v>
       </c>
       <c r="M628">
-        <v>7179.788</v>
+        <v>7178.845</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>2463.079</v>
       </c>
       <c r="C629">
         <v>2.02</v>
       </c>
       <c r="D629">
         <v>2465.099</v>
       </c>
       <c r="E629">
         <v>2.856</v>
       </c>
       <c r="F629">
         <v>2467.955</v>
       </c>
       <c r="G629">
-        <v>4934.371</v>
+        <v>4933.394</v>
       </c>
       <c r="H629">
         <v>1071.236</v>
       </c>
       <c r="I629">
-        <v>6005.608</v>
+        <v>6004.631</v>
       </c>
       <c r="J629">
         <v>1514.858</v>
       </c>
       <c r="K629">
-        <v>7520.466</v>
+        <v>7519.489</v>
       </c>
       <c r="L629">
         <v>2586.094</v>
       </c>
       <c r="M629">
-        <v>7518.895</v>
+        <v>7517.918</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>2380.642</v>
       </c>
       <c r="C630">
         <v>1.933</v>
       </c>
       <c r="D630">
         <v>2382.575</v>
       </c>
       <c r="E630">
         <v>2.805</v>
       </c>
       <c r="F630">
         <v>2385.379</v>
       </c>
       <c r="G630">
-        <v>4668.782</v>
+        <v>4667.835</v>
       </c>
       <c r="H630">
         <v>1214.269</v>
       </c>
       <c r="I630">
-        <v>5883.051</v>
+        <v>5882.104</v>
       </c>
       <c r="J630">
         <v>1761.94</v>
       </c>
       <c r="K630">
-        <v>7644.991</v>
+        <v>7644.045</v>
       </c>
       <c r="L630">
         <v>2976.21</v>
       </c>
       <c r="M630">
-        <v>7648.464</v>
+        <v>7647.517</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>2505.84</v>
       </c>
       <c r="C631">
         <v>2.186</v>
       </c>
       <c r="D631">
         <v>2508.026</v>
       </c>
       <c r="E631">
         <v>3.247</v>
       </c>
       <c r="F631">
         <v>2511.273</v>
       </c>
       <c r="G631">
-        <v>4841.465</v>
+        <v>4840.487</v>
       </c>
       <c r="H631">
         <v>1357.541</v>
       </c>
       <c r="I631">
-        <v>6199.007</v>
+        <v>6198.029</v>
       </c>
       <c r="J631">
         <v>2016.278</v>
       </c>
       <c r="K631">
-        <v>8215.285</v>
+        <v>8214.307</v>
       </c>
       <c r="L631">
         <v>3373.82</v>
       </c>
       <c r="M631">
-        <v>8221.487</v>
+        <v>8220.509</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>2500.518</v>
       </c>
       <c r="C632">
         <v>2.12</v>
       </c>
       <c r="D632">
         <v>2502.638</v>
       </c>
       <c r="E632">
         <v>3.112</v>
       </c>
       <c r="F632">
         <v>2505.75</v>
       </c>
       <c r="G632">
-        <v>4887.046</v>
+        <v>4886.07</v>
       </c>
       <c r="H632">
         <v>1345.009</v>
       </c>
       <c r="I632">
-        <v>6232.055</v>
+        <v>6231.079</v>
       </c>
       <c r="J632">
         <v>1974.825</v>
       </c>
       <c r="K632">
-        <v>8206.88</v>
+        <v>8205.904</v>
       </c>
       <c r="L632">
         <v>3319.834</v>
       </c>
       <c r="M632">
-        <v>8212.246</v>
+        <v>8211.27</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>2306.539</v>
       </c>
       <c r="C633">
         <v>1.92</v>
       </c>
       <c r="D633">
         <v>2308.459</v>
       </c>
       <c r="E633">
         <v>2.636</v>
       </c>
       <c r="F633">
         <v>2311.095</v>
       </c>
       <c r="G633">
-        <v>4619.721</v>
+        <v>4618.779</v>
       </c>
       <c r="H633">
         <v>1170.557</v>
       </c>
       <c r="I633">
-        <v>5790.278</v>
+        <v>5789.337</v>
       </c>
       <c r="J633">
         <v>1607.456</v>
       </c>
       <c r="K633">
-        <v>7397.734</v>
+        <v>7396.792</v>
       </c>
       <c r="L633">
         <v>2778.013</v>
       </c>
       <c r="M633">
-        <v>7399.627</v>
+        <v>7398.685</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>2436.354</v>
       </c>
       <c r="C634">
         <v>1.932</v>
       </c>
       <c r="D634">
         <v>2438.286</v>
       </c>
       <c r="E634">
         <v>2.603</v>
       </c>
       <c r="F634">
         <v>2440.888</v>
       </c>
       <c r="G634">
-        <v>5037.642</v>
+        <v>5036.674</v>
       </c>
       <c r="H634">
         <v>1077.858</v>
       </c>
       <c r="I634">
-        <v>6115.499</v>
+        <v>6114.532</v>
       </c>
       <c r="J634">
         <v>1452.295</v>
       </c>
       <c r="K634">
-        <v>7567.795</v>
+        <v>7566.827</v>
       </c>
       <c r="L634">
         <v>2530.153</v>
       </c>
       <c r="M634">
-        <v>7566.229</v>
+        <v>7565.262</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>2280.213</v>
       </c>
       <c r="C635">
         <v>1.891</v>
       </c>
       <c r="D635">
         <v>2282.104</v>
       </c>
       <c r="E635">
         <v>2.687</v>
       </c>
       <c r="F635">
         <v>2284.791</v>
       </c>
       <c r="G635">
-        <v>5161.033</v>
+        <v>5160.103</v>
       </c>
       <c r="H635">
         <v>1009.256</v>
       </c>
       <c r="I635">
-        <v>6170.29</v>
+        <v>6169.359</v>
       </c>
       <c r="J635">
         <v>1433.546</v>
       </c>
       <c r="K635">
-        <v>7603.836</v>
+        <v>7602.905</v>
       </c>
       <c r="L635">
         <v>2442.803</v>
       </c>
       <c r="M635">
-        <v>7601.11</v>
+        <v>7600.179</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>2360.669</v>
       </c>
       <c r="C636">
         <v>2.064</v>
       </c>
       <c r="D636">
         <v>2362.732</v>
       </c>
       <c r="E636">
         <v>3.057</v>
       </c>
       <c r="F636">
         <v>2365.789</v>
       </c>
       <c r="G636">
-        <v>5903.685</v>
+        <v>5902.727</v>
       </c>
       <c r="H636">
         <v>1119.776</v>
       </c>
       <c r="I636">
-        <v>7023.462</v>
+        <v>7022.503</v>
       </c>
       <c r="J636">
         <v>1658.923</v>
       </c>
       <c r="K636">
-        <v>8682.385</v>
+        <v>8681.426</v>
       </c>
       <c r="L636">
         <v>2778.7</v>
       </c>
       <c r="M636">
-        <v>8681.957</v>
+        <v>8680.998</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>2296.367</v>
+        <v>2296.364</v>
       </c>
       <c r="C637">
         <v>2.34</v>
       </c>
       <c r="D637">
-        <v>2298.707</v>
+        <v>2298.704</v>
       </c>
       <c r="E637">
-        <v>3.576</v>
+        <v>3.574</v>
       </c>
       <c r="F637">
-        <v>2302.283</v>
+        <v>2302.278</v>
       </c>
       <c r="G637">
-        <v>6394.403</v>
+        <v>6394.341</v>
       </c>
       <c r="H637">
         <v>1235.079</v>
       </c>
       <c r="I637">
-        <v>7629.483</v>
+        <v>7629.42</v>
       </c>
       <c r="J637">
-        <v>1887.074</v>
+        <v>1886.249</v>
       </c>
       <c r="K637">
-        <v>9516.557</v>
+        <v>9515.67</v>
       </c>
       <c r="L637">
-        <v>3122.154</v>
+        <v>3121.329</v>
       </c>
       <c r="M637">
-        <v>9523.369</v>
+        <v>9519.132</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>2083.346</v>
+        <v>2083.343</v>
       </c>
       <c r="C638">
         <v>2.083</v>
       </c>
       <c r="D638">
-        <v>2085.429</v>
+        <v>2085.426</v>
       </c>
       <c r="E638">
-        <v>2.823</v>
+        <v>2.822</v>
       </c>
       <c r="F638">
-        <v>2088.252</v>
+        <v>2088.248</v>
       </c>
       <c r="G638">
-        <v>5495.259</v>
+        <v>5495.217</v>
       </c>
       <c r="H638">
         <v>1093.754</v>
       </c>
       <c r="I638">
-        <v>6589.013</v>
+        <v>6588.971</v>
       </c>
       <c r="J638">
-        <v>1482.658</v>
+        <v>1482.026</v>
       </c>
       <c r="K638">
-        <v>8071.671</v>
+        <v>8070.997</v>
       </c>
       <c r="L638">
-        <v>2576.412</v>
+        <v>2575.78</v>
       </c>
       <c r="M638">
-        <v>8074.743</v>
+        <v>8071.465</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>2323.131</v>
+        <v>2323.127</v>
       </c>
       <c r="C639">
         <v>2.167</v>
       </c>
       <c r="D639">
-        <v>2325.298</v>
+        <v>2325.295</v>
       </c>
       <c r="E639">
-        <v>2.815</v>
+        <v>2.814</v>
       </c>
       <c r="F639">
-        <v>2328.113</v>
+        <v>2328.109</v>
       </c>
       <c r="G639">
-        <v>5417.141</v>
+        <v>5417.138</v>
       </c>
       <c r="H639">
         <v>1048.307</v>
       </c>
       <c r="I639">
-        <v>6465.449</v>
+        <v>6465.445</v>
       </c>
       <c r="J639">
-        <v>1361.688</v>
+        <v>1361.186</v>
       </c>
       <c r="K639">
-        <v>7827.136</v>
+        <v>7826.631</v>
       </c>
       <c r="L639">
-        <v>2409.995</v>
+        <v>2409.494</v>
       </c>
       <c r="M639">
-        <v>7825.875</v>
+        <v>7823.253</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>2309.732</v>
+        <v>2309.729</v>
       </c>
       <c r="C640">
         <v>1.94</v>
       </c>
       <c r="D640">
-        <v>2311.672</v>
+        <v>2311.669</v>
       </c>
       <c r="E640">
-        <v>2.525</v>
+        <v>2.524</v>
       </c>
       <c r="F640">
-        <v>2314.197</v>
+        <v>2314.193</v>
       </c>
       <c r="G640">
-        <v>4967.894</v>
+        <v>4967.92</v>
       </c>
       <c r="H640">
         <v>1006.016</v>
       </c>
       <c r="I640">
-        <v>5973.91</v>
+        <v>5973.936</v>
       </c>
       <c r="J640">
-        <v>1309.28</v>
+        <v>1308.818</v>
       </c>
       <c r="K640">
-        <v>7283.19</v>
+        <v>7282.754</v>
       </c>
       <c r="L640">
-        <v>2315.296</v>
+        <v>2314.834</v>
       </c>
       <c r="M640">
-        <v>7282.127</v>
+        <v>7279.741</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>2388.594</v>
+        <v>2388.591</v>
       </c>
       <c r="C641">
         <v>1.897</v>
       </c>
       <c r="D641">
-        <v>2390.49</v>
+        <v>2390.487</v>
       </c>
       <c r="E641">
-        <v>2.612</v>
+        <v>2.611</v>
       </c>
       <c r="F641">
-        <v>2393.102</v>
+        <v>2393.098</v>
       </c>
       <c r="G641">
-        <v>4879.667</v>
+        <v>4879.699</v>
       </c>
       <c r="H641">
         <v>1066.212</v>
       </c>
       <c r="I641">
-        <v>5945.878</v>
+        <v>5945.911</v>
       </c>
       <c r="J641">
-        <v>1468.257</v>
+        <v>1467.757</v>
       </c>
       <c r="K641">
-        <v>7414.135</v>
+        <v>7413.668</v>
       </c>
       <c r="L641">
-        <v>2534.469</v>
+        <v>2533.969</v>
       </c>
       <c r="M641">
-        <v>7413.883</v>
+        <v>7411.318</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>2396.553</v>
+        <v>2396.549</v>
       </c>
       <c r="C642">
         <v>2.276</v>
       </c>
       <c r="D642">
-        <v>2398.828</v>
+        <v>2398.825</v>
       </c>
       <c r="E642">
-        <v>3.305</v>
+        <v>3.304</v>
       </c>
       <c r="F642">
-        <v>2402.134</v>
+        <v>2402.129</v>
       </c>
       <c r="G642">
-        <v>4744.032</v>
+        <v>4744.065</v>
       </c>
       <c r="H642">
         <v>1218.427</v>
       </c>
       <c r="I642">
-        <v>5962.458</v>
+        <v>5962.491</v>
       </c>
       <c r="J642">
-        <v>1769.748</v>
+        <v>1769.09</v>
       </c>
       <c r="K642">
-        <v>7732.206</v>
+        <v>7731.581</v>
       </c>
       <c r="L642">
-        <v>2988.174</v>
+        <v>2987.516</v>
       </c>
       <c r="M642">
-        <v>7736.418</v>
+        <v>7733.099</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>2484.55</v>
+        <v>2484.547</v>
       </c>
       <c r="C643">
         <v>2.063</v>
       </c>
       <c r="D643">
-        <v>2486.613</v>
+        <v>2486.61</v>
       </c>
       <c r="E643">
-        <v>3.083</v>
+        <v>3.082</v>
       </c>
       <c r="F643">
-        <v>2489.696</v>
+        <v>2489.692</v>
       </c>
       <c r="G643">
-        <v>4879.738</v>
+        <v>4879.776</v>
       </c>
       <c r="H643">
         <v>1390.833</v>
       </c>
       <c r="I643">
-        <v>6270.571</v>
+        <v>6270.608</v>
       </c>
       <c r="J643">
-        <v>2078.607</v>
+        <v>2077.8</v>
       </c>
       <c r="K643">
-        <v>8349.177</v>
+        <v>8348.409</v>
       </c>
       <c r="L643">
-        <v>3469.439</v>
+        <v>3468.633</v>
       </c>
       <c r="M643">
-        <v>8358.105</v>
+        <v>8354.049</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>2473.101</v>
+        <v>2473.097</v>
       </c>
       <c r="C644">
         <v>2.131</v>
       </c>
       <c r="D644">
-        <v>2475.232</v>
+        <v>2475.228</v>
       </c>
       <c r="E644">
-        <v>3.053</v>
+        <v>3.052</v>
       </c>
       <c r="F644">
-        <v>2478.285</v>
+        <v>2478.28</v>
       </c>
       <c r="G644">
-        <v>4890.157</v>
+        <v>4890.179</v>
       </c>
       <c r="H644">
         <v>1339.657</v>
       </c>
       <c r="I644">
-        <v>6229.814</v>
+        <v>6229.836</v>
       </c>
       <c r="J644">
-        <v>1919.162</v>
+        <v>1918.451</v>
       </c>
       <c r="K644">
-        <v>8148.976</v>
+        <v>8148.286</v>
       </c>
       <c r="L644">
-        <v>3258.818</v>
+        <v>3258.107</v>
       </c>
       <c r="M644">
-        <v>8155.27</v>
+        <v>8151.667</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>2332.358</v>
+        <v>2332.354</v>
       </c>
       <c r="C645">
         <v>2.021</v>
       </c>
       <c r="D645">
-        <v>2334.379</v>
+        <v>2334.376</v>
       </c>
       <c r="E645">
-        <v>2.863</v>
+        <v>2.862</v>
       </c>
       <c r="F645">
-        <v>2337.242</v>
+        <v>2337.238</v>
       </c>
       <c r="G645">
-        <v>4689.329</v>
+        <v>4689.333</v>
       </c>
       <c r="H645">
         <v>1181.242</v>
       </c>
       <c r="I645">
-        <v>5870.571</v>
+        <v>5870.575</v>
       </c>
       <c r="J645">
-        <v>1673.091</v>
+        <v>1672.492</v>
       </c>
       <c r="K645">
-        <v>7543.662</v>
+        <v>7543.066</v>
       </c>
       <c r="L645">
-        <v>2854.333</v>
+        <v>2853.734</v>
       </c>
       <c r="M645">
-        <v>7547.002</v>
+        <v>7543.93</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>2410.417</v>
+        <v>2410.414</v>
       </c>
       <c r="C646">
         <v>2.014</v>
       </c>
       <c r="D646">
-        <v>2412.432</v>
+        <v>2412.428</v>
       </c>
       <c r="E646">
-        <v>2.744</v>
+        <v>2.742</v>
       </c>
       <c r="F646">
-        <v>2415.175</v>
+        <v>2415.171</v>
       </c>
       <c r="G646">
-        <v>5024.384</v>
+        <v>5024.37</v>
       </c>
       <c r="H646">
         <v>1093.846</v>
       </c>
       <c r="I646">
-        <v>6118.231</v>
+        <v>6118.216</v>
       </c>
       <c r="J646">
-        <v>1489.886</v>
+        <v>1489.33</v>
       </c>
       <c r="K646">
-        <v>7608.117</v>
+        <v>7607.546</v>
       </c>
       <c r="L646">
-        <v>2583.733</v>
+        <v>2583.177</v>
       </c>
       <c r="M646">
-        <v>7609.635</v>
+        <v>7606.748</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>2270.801</v>
+        <v>2270.797</v>
       </c>
       <c r="C647">
         <v>1.895</v>
       </c>
       <c r="D647">
-        <v>2272.696</v>
+        <v>2272.693</v>
       </c>
       <c r="E647">
-        <v>2.803</v>
+        <v>2.802</v>
       </c>
       <c r="F647">
-        <v>2275.499</v>
+        <v>2275.495</v>
       </c>
       <c r="G647">
-        <v>5243.483</v>
+        <v>5243.437</v>
       </c>
       <c r="H647">
         <v>1020.262</v>
       </c>
       <c r="I647">
-        <v>6263.746</v>
+        <v>6263.699</v>
       </c>
       <c r="J647">
-        <v>1509.195</v>
+        <v>1508.639</v>
       </c>
       <c r="K647">
-        <v>7772.941</v>
+        <v>7772.338</v>
       </c>
       <c r="L647">
-        <v>2529.458</v>
+        <v>2528.901</v>
       </c>
       <c r="M647">
-        <v>7774.169</v>
+        <v>7771.254</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>2378.884</v>
+        <v>2378.881</v>
       </c>
       <c r="C648">
         <v>2.118</v>
       </c>
       <c r="D648">
-        <v>2381.001</v>
+        <v>2380.999</v>
       </c>
       <c r="E648">
-        <v>3.181</v>
+        <v>3.18</v>
       </c>
       <c r="F648">
-        <v>2384.182</v>
+        <v>2384.178</v>
       </c>
       <c r="G648">
-        <v>6059.932</v>
+        <v>6059.893</v>
       </c>
       <c r="H648">
         <v>1152.286</v>
       </c>
       <c r="I648">
-        <v>7212.218</v>
+        <v>7212.179</v>
       </c>
       <c r="J648">
-        <v>1731.004</v>
+        <v>1730.335</v>
       </c>
       <c r="K648">
-        <v>8943.221</v>
+        <v>8942.514</v>
       </c>
       <c r="L648">
-        <v>2883.29</v>
+        <v>2882.621</v>
       </c>
       <c r="M648">
-        <v>8946.594</v>
+        <v>8943.143</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>2238.877</v>
+        <v>2238.236</v>
       </c>
       <c r="C649">
         <v>2.261</v>
       </c>
       <c r="D649">
-        <v>2241.138</v>
+        <v>2240.498</v>
       </c>
       <c r="E649">
-        <v>3.387</v>
+        <v>3.386</v>
       </c>
       <c r="F649">
-        <v>2244.525</v>
+        <v>2243.883</v>
       </c>
       <c r="G649">
-        <v>6241.894</v>
+        <v>6232.697</v>
       </c>
       <c r="H649">
         <v>1214.468</v>
       </c>
       <c r="I649">
-        <v>7456.362</v>
+        <v>7447.165</v>
       </c>
       <c r="J649">
-        <v>1818.922</v>
+        <v>1818.199</v>
       </c>
       <c r="K649">
-        <v>9275.284</v>
+        <v>9265.364</v>
       </c>
       <c r="L649">
-        <v>3033.39</v>
+        <v>3032.667</v>
       </c>
       <c r="M649">
-        <v>9279.92</v>
+        <v>9267.094</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>2092.033</v>
+      </c>
+      <c r="C650">
+        <v>2.166</v>
+      </c>
+      <c r="D650">
+        <v>2094.199</v>
+      </c>
+      <c r="E650">
+        <v>2.864</v>
+      </c>
+      <c r="F650">
+        <v>2097.064</v>
+      </c>
+      <c r="G650">
+        <v>5462.94</v>
+      </c>
+      <c r="H650">
+        <v>1102.194</v>
+      </c>
+      <c r="I650">
+        <v>6565.134</v>
+      </c>
+      <c r="J650">
+        <v>1457.532</v>
+      </c>
+      <c r="K650">
+        <v>8022.666</v>
+      </c>
+      <c r="L650">
+        <v>2559.726</v>
+      </c>
+      <c r="M650">
+        <v>8021.777</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -29864,233 +29905,233 @@
       </c>
       <c r="M84">
         <v>88870.945</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>27019.742</v>
       </c>
       <c r="C85">
         <v>21.613</v>
       </c>
       <c r="D85">
         <v>27041.355</v>
       </c>
       <c r="E85">
         <v>32.585</v>
       </c>
       <c r="F85">
         <v>27073.94</v>
       </c>
       <c r="G85">
-        <v>60805.336</v>
+        <v>60804.933</v>
       </c>
       <c r="H85">
         <v>12985.643</v>
       </c>
       <c r="I85">
-        <v>73790.979</v>
+        <v>73790.576</v>
       </c>
       <c r="J85">
         <v>19578.221</v>
       </c>
       <c r="K85">
-        <v>93369.201</v>
+        <v>93368.797</v>
       </c>
       <c r="L85">
         <v>32563.864</v>
       </c>
       <c r="M85">
-        <v>93363.948</v>
+        <v>93363.545</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>27620.811</v>
       </c>
       <c r="C86">
         <v>22.516</v>
       </c>
       <c r="D86">
         <v>27643.327</v>
       </c>
       <c r="E86">
         <v>33.025</v>
       </c>
       <c r="F86">
         <v>27676.351</v>
       </c>
       <c r="G86">
-        <v>61894.879</v>
+        <v>61894.381</v>
       </c>
       <c r="H86">
         <v>13399.501</v>
       </c>
       <c r="I86">
-        <v>75294.38</v>
+        <v>75293.882</v>
       </c>
       <c r="J86">
         <v>19653.267</v>
       </c>
       <c r="K86">
-        <v>94947.647</v>
+        <v>94947.149</v>
       </c>
       <c r="L86">
         <v>33052.768</v>
       </c>
       <c r="M86">
-        <v>94944.669</v>
+        <v>94944.171</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>28009.635</v>
       </c>
       <c r="C87">
         <v>23.419</v>
       </c>
       <c r="D87">
         <v>28033.055</v>
       </c>
       <c r="E87">
         <v>33.526</v>
       </c>
       <c r="F87">
         <v>28066.581</v>
       </c>
       <c r="G87">
-        <v>61576.019</v>
+        <v>61574.794</v>
       </c>
       <c r="H87">
         <v>13218.952</v>
       </c>
       <c r="I87">
-        <v>74794.972</v>
+        <v>74793.746</v>
       </c>
       <c r="J87">
         <v>18923.917</v>
       </c>
       <c r="K87">
-        <v>93718.889</v>
+        <v>93717.663</v>
       </c>
       <c r="L87">
         <v>32142.869</v>
       </c>
       <c r="M87">
-        <v>93718.575</v>
+        <v>93717.35</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>28261.68</v>
       </c>
       <c r="C88">
         <v>23.825</v>
       </c>
       <c r="D88">
         <v>28285.505</v>
       </c>
       <c r="E88">
         <v>33.73</v>
       </c>
       <c r="F88">
         <v>28319.235</v>
       </c>
       <c r="G88">
-        <v>61787.585</v>
+        <v>61776.137</v>
       </c>
       <c r="H88">
         <v>13564.003</v>
       </c>
       <c r="I88">
-        <v>75351.587</v>
+        <v>75340.14</v>
       </c>
       <c r="J88">
         <v>19202.862</v>
       </c>
       <c r="K88">
-        <v>94554.45</v>
+        <v>94543.003</v>
       </c>
       <c r="L88">
         <v>32766.865</v>
       </c>
       <c r="M88">
-        <v>94555.672</v>
+        <v>94544.225</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>28147.833</v>
+        <v>28147.794</v>
       </c>
       <c r="C89">
         <v>24.945</v>
       </c>
       <c r="D89">
-        <v>28172.778</v>
+        <v>28172.739</v>
       </c>
       <c r="E89">
-        <v>35.455</v>
+        <v>35.441</v>
       </c>
       <c r="F89">
-        <v>28208.233</v>
+        <v>28208.18</v>
       </c>
       <c r="G89">
-        <v>62685.444</v>
+        <v>62685.393</v>
       </c>
       <c r="H89">
         <v>13845.92</v>
       </c>
       <c r="I89">
-        <v>76531.364</v>
+        <v>76531.313</v>
       </c>
       <c r="J89">
-        <v>19679.625</v>
+        <v>19672.148</v>
       </c>
       <c r="K89">
-        <v>96210.989</v>
+        <v>96203.461</v>
       </c>
       <c r="L89">
-        <v>33525.545</v>
+        <v>33518.069</v>
       </c>
       <c r="M89">
-        <v>96247.19</v>
+        <v>96208.799</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>