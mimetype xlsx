--- v5 (2026-06-17)
+++ v6 (2026-08-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 2.1b  Energy Consumption: Transportation Sector, Total End-Use Sectors, and Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Total Primary Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers in the Transportation Sector</t>
   </si>
   <si>
     <t>End-Use Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Electrical System Energy Losses Proportioned to the Transportation Sector</t>
   </si>
   <si>
     <t>Total Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Total Primary Energy Consumed by the End-Use Sectors</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="133.539" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="73.839" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -18841,7982 +18841,8064 @@
       </c>
       <c r="M456">
         <v>8620.68</v>
       </c>
     </row>
     <row r="457" spans="1:26">
       <c r="A457" s="6">
         <v>40179.0</v>
       </c>
       <c r="B457">
         <v>2153.654</v>
       </c>
       <c r="C457">
         <v>2.421</v>
       </c>
       <c r="D457">
         <v>2156.075</v>
       </c>
       <c r="E457">
         <v>4.614</v>
       </c>
       <c r="F457">
         <v>2160.689</v>
       </c>
       <c r="G457">
-        <v>5632.49</v>
+        <v>5632.493</v>
       </c>
       <c r="H457">
         <v>1132.37</v>
       </c>
       <c r="I457">
-        <v>6764.86</v>
+        <v>6764.864</v>
       </c>
       <c r="J457">
         <v>2158.323</v>
       </c>
       <c r="K457">
-        <v>8923.183</v>
+        <v>8923.186</v>
       </c>
       <c r="L457">
         <v>3290.693</v>
       </c>
       <c r="M457">
-        <v>8927.283</v>
+        <v>8927.287</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" s="6">
         <v>40210.0</v>
       </c>
       <c r="B458">
         <v>1969.399</v>
       </c>
       <c r="C458">
         <v>2.326</v>
       </c>
       <c r="D458">
         <v>1971.725</v>
       </c>
       <c r="E458">
         <v>4.301</v>
       </c>
       <c r="F458">
         <v>1976.027</v>
       </c>
       <c r="G458">
-        <v>5125.167</v>
+        <v>5125.171</v>
       </c>
       <c r="H458">
         <v>1018.345</v>
       </c>
       <c r="I458">
-        <v>6143.511</v>
+        <v>6143.515</v>
       </c>
       <c r="J458">
         <v>1882.907</v>
       </c>
       <c r="K458">
-        <v>8026.418</v>
+        <v>8026.422</v>
       </c>
       <c r="L458">
         <v>2901.252</v>
       </c>
       <c r="M458">
-        <v>8027.232</v>
+        <v>8027.236</v>
       </c>
     </row>
     <row r="459" spans="1:26">
       <c r="A459" s="6">
         <v>40238.0</v>
       </c>
       <c r="B459">
         <v>2251.597</v>
       </c>
       <c r="C459">
         <v>2.221</v>
       </c>
       <c r="D459">
         <v>2253.818</v>
       </c>
       <c r="E459">
         <v>4.039</v>
       </c>
       <c r="F459">
         <v>2257.857</v>
       </c>
       <c r="G459">
-        <v>5180.855</v>
+        <v>5180.861</v>
       </c>
       <c r="H459">
         <v>998.049</v>
       </c>
       <c r="I459">
-        <v>6178.904</v>
+        <v>6178.909</v>
       </c>
       <c r="J459">
         <v>1815.034</v>
       </c>
       <c r="K459">
-        <v>7993.938</v>
+        <v>7993.943</v>
       </c>
       <c r="L459">
         <v>2813.082</v>
       </c>
       <c r="M459">
-        <v>7992.433</v>
+        <v>7992.439</v>
       </c>
     </row>
     <row r="460" spans="1:26">
       <c r="A460" s="6">
         <v>40269.0</v>
       </c>
       <c r="B460">
         <v>2239.028</v>
       </c>
       <c r="C460">
         <v>2.03</v>
       </c>
       <c r="D460">
         <v>2241.058</v>
       </c>
       <c r="E460">
         <v>3.682</v>
       </c>
       <c r="F460">
         <v>2244.74</v>
       </c>
       <c r="G460">
-        <v>4607.54</v>
+        <v>4607.546</v>
       </c>
       <c r="H460">
         <v>911.182</v>
       </c>
       <c r="I460">
-        <v>5518.722</v>
+        <v>5518.728</v>
       </c>
       <c r="J460">
         <v>1652.686</v>
       </c>
       <c r="K460">
-        <v>7171.407</v>
+        <v>7171.413</v>
       </c>
       <c r="L460">
         <v>2563.867</v>
       </c>
       <c r="M460">
-        <v>7168.542</v>
+        <v>7168.548</v>
       </c>
     </row>
     <row r="461" spans="1:26">
       <c r="A461" s="6">
         <v>40299.0</v>
       </c>
       <c r="B461">
         <v>2303.789</v>
       </c>
       <c r="C461">
         <v>2.048</v>
       </c>
       <c r="D461">
         <v>2305.837</v>
       </c>
       <c r="E461">
         <v>4.172</v>
       </c>
       <c r="F461">
         <v>2310.009</v>
       </c>
       <c r="G461">
-        <v>4501.065</v>
+        <v>4501.072</v>
       </c>
       <c r="H461">
         <v>968.084</v>
       </c>
       <c r="I461">
-        <v>5469.149</v>
+        <v>5469.156</v>
       </c>
       <c r="J461">
         <v>1972.3</v>
       </c>
       <c r="K461">
-        <v>7441.449</v>
+        <v>7441.456</v>
       </c>
       <c r="L461">
         <v>2940.384</v>
       </c>
       <c r="M461">
-        <v>7440.747</v>
+        <v>7440.753</v>
       </c>
     </row>
     <row r="462" spans="1:26">
       <c r="A462" s="6">
         <v>40330.0</v>
       </c>
       <c r="B462">
         <v>2275.677</v>
       </c>
       <c r="C462">
         <v>2.226</v>
       </c>
       <c r="D462">
         <v>2277.904</v>
       </c>
       <c r="E462">
         <v>4.403</v>
       </c>
       <c r="F462">
         <v>2282.307</v>
       </c>
       <c r="G462">
-        <v>4382.842</v>
+        <v>4382.849</v>
       </c>
       <c r="H462">
         <v>1129.008</v>
       </c>
       <c r="I462">
-        <v>5511.85</v>
+        <v>5511.856</v>
       </c>
       <c r="J462">
         <v>2232.651</v>
       </c>
       <c r="K462">
-        <v>7744.501</v>
+        <v>7744.507</v>
       </c>
       <c r="L462">
         <v>3361.659</v>
       </c>
       <c r="M462">
-        <v>7746.885</v>
+        <v>7746.892</v>
       </c>
     </row>
     <row r="463" spans="1:26">
       <c r="A463" s="6">
         <v>40360.0</v>
       </c>
       <c r="B463">
         <v>2354.739</v>
       </c>
       <c r="C463">
         <v>2.256</v>
       </c>
       <c r="D463">
         <v>2356.996</v>
       </c>
       <c r="E463">
         <v>4.421</v>
       </c>
       <c r="F463">
         <v>2361.417</v>
       </c>
       <c r="G463">
-        <v>4426.661</v>
+        <v>4426.668</v>
       </c>
       <c r="H463">
         <v>1259.088</v>
       </c>
       <c r="I463">
-        <v>5685.749</v>
+        <v>5685.756</v>
       </c>
       <c r="J463">
         <v>2467.349</v>
       </c>
       <c r="K463">
-        <v>8153.098</v>
+        <v>8153.105</v>
       </c>
       <c r="L463">
         <v>3726.437</v>
       </c>
       <c r="M463">
-        <v>8157.265</v>
+        <v>8157.272</v>
       </c>
     </row>
     <row r="464" spans="1:26">
       <c r="A464" s="6">
         <v>40391.0</v>
       </c>
       <c r="B464">
         <v>2354.451</v>
       </c>
       <c r="C464">
         <v>2.124</v>
       </c>
       <c r="D464">
         <v>2356.575</v>
       </c>
       <c r="E464">
         <v>4.134</v>
       </c>
       <c r="F464">
         <v>2360.709</v>
       </c>
       <c r="G464">
-        <v>4508.203</v>
+        <v>4508.21</v>
       </c>
       <c r="H464">
         <v>1268.477</v>
       </c>
       <c r="I464">
-        <v>5776.68</v>
+        <v>5776.687</v>
       </c>
       <c r="J464">
         <v>2469.242</v>
       </c>
       <c r="K464">
-        <v>8245.921</v>
+        <v>8245.928</v>
       </c>
       <c r="L464">
         <v>3737.719</v>
       </c>
       <c r="M464">
-        <v>8249.754</v>
+        <v>8249.761</v>
       </c>
     </row>
     <row r="465" spans="1:26">
       <c r="A465" s="6">
         <v>40422.0</v>
       </c>
       <c r="B465">
         <v>2251.666</v>
       </c>
       <c r="C465">
         <v>2.16</v>
       </c>
       <c r="D465">
         <v>2253.826</v>
       </c>
       <c r="E465">
         <v>3.911</v>
       </c>
       <c r="F465">
         <v>2257.737</v>
       </c>
       <c r="G465">
-        <v>4375.148</v>
+        <v>4375.154</v>
       </c>
       <c r="H465">
         <v>1118.257</v>
       </c>
       <c r="I465">
-        <v>5493.404</v>
+        <v>5493.411</v>
       </c>
       <c r="J465">
         <v>2024.501</v>
       </c>
       <c r="K465">
-        <v>7517.906</v>
+        <v>7517.912</v>
       </c>
       <c r="L465">
         <v>3142.758</v>
       </c>
       <c r="M465">
-        <v>7517.308</v>
+        <v>7517.314</v>
       </c>
     </row>
     <row r="466" spans="1:26">
       <c r="A466" s="6">
         <v>40452.0</v>
       </c>
       <c r="B466">
         <v>2284.577</v>
       </c>
       <c r="C466">
         <v>2.082</v>
       </c>
       <c r="D466">
         <v>2286.659</v>
       </c>
       <c r="E466">
         <v>3.793</v>
       </c>
       <c r="F466">
         <v>2290.452</v>
       </c>
       <c r="G466">
-        <v>4548.457</v>
+        <v>4548.462</v>
       </c>
       <c r="H466">
         <v>982.109</v>
       </c>
       <c r="I466">
-        <v>5530.566</v>
+        <v>5530.572</v>
       </c>
       <c r="J466">
         <v>1788.91</v>
       </c>
       <c r="K466">
-        <v>7319.476</v>
+        <v>7319.482</v>
       </c>
       <c r="L466">
         <v>2771.019</v>
       </c>
       <c r="M466">
-        <v>7317.529</v>
+        <v>7317.534</v>
       </c>
     </row>
     <row r="467" spans="1:26">
       <c r="A467" s="6">
         <v>40483.0</v>
       </c>
       <c r="B467">
         <v>2185.119</v>
       </c>
       <c r="C467">
         <v>2.051</v>
       </c>
       <c r="D467">
         <v>2187.17</v>
       </c>
       <c r="E467">
         <v>3.962</v>
       </c>
       <c r="F467">
         <v>2191.132</v>
       </c>
       <c r="G467">
-        <v>4842.74</v>
+        <v>4842.745</v>
       </c>
       <c r="H467">
         <v>937.959</v>
       </c>
       <c r="I467">
-        <v>5780.699</v>
+        <v>5780.704</v>
       </c>
       <c r="J467">
         <v>1811.838</v>
       </c>
       <c r="K467">
-        <v>7592.538</v>
+        <v>7592.542</v>
       </c>
       <c r="L467">
         <v>2749.797</v>
       </c>
       <c r="M467">
-        <v>7590.589</v>
+        <v>7590.593</v>
       </c>
     </row>
     <row r="468" spans="1:26">
       <c r="A468" s="6">
         <v>40513.0</v>
       </c>
       <c r="B468">
         <v>2270.208</v>
       </c>
       <c r="C468">
         <v>2.369</v>
       </c>
       <c r="D468">
         <v>2272.577</v>
       </c>
       <c r="E468">
         <v>4.757</v>
       </c>
       <c r="F468">
         <v>2277.334</v>
       </c>
       <c r="G468">
-        <v>5730.482</v>
+        <v>5730.487</v>
       </c>
       <c r="H468">
         <v>1088.591</v>
       </c>
       <c r="I468">
-        <v>6819.073</v>
+        <v>6819.077</v>
       </c>
       <c r="J468">
         <v>2186.028</v>
       </c>
       <c r="K468">
-        <v>9005.101</v>
+        <v>9005.105</v>
       </c>
       <c r="L468">
         <v>3274.619</v>
       </c>
       <c r="M468">
-        <v>9006.239</v>
+        <v>9006.244</v>
       </c>
     </row>
     <row r="469" spans="1:26">
       <c r="A469" s="6">
         <v>40544.0</v>
       </c>
       <c r="B469">
         <v>2172.429</v>
       </c>
       <c r="C469">
         <v>2.424</v>
       </c>
       <c r="D469">
         <v>2174.853</v>
       </c>
       <c r="E469">
         <v>4.494</v>
       </c>
       <c r="F469">
         <v>2179.346</v>
       </c>
       <c r="G469">
-        <v>5805.421</v>
+        <v>5805.429</v>
       </c>
       <c r="H469">
         <v>1140.003</v>
       </c>
       <c r="I469">
-        <v>6945.424</v>
+        <v>6945.431</v>
       </c>
       <c r="J469">
         <v>2113.265</v>
       </c>
       <c r="K469">
-        <v>9058.689</v>
+        <v>9058.697</v>
       </c>
       <c r="L469">
         <v>3253.268</v>
       </c>
       <c r="M469">
-        <v>9061.729</v>
+        <v>9061.737</v>
       </c>
     </row>
     <row r="470" spans="1:26">
       <c r="A470" s="6">
         <v>40575.0</v>
       </c>
       <c r="B470">
         <v>1998.366</v>
       </c>
       <c r="C470">
         <v>2.173</v>
       </c>
       <c r="D470">
         <v>2000.539</v>
       </c>
       <c r="E470">
         <v>3.789</v>
       </c>
       <c r="F470">
         <v>2004.328</v>
       </c>
       <c r="G470">
-        <v>5089.628</v>
+        <v>5089.636</v>
       </c>
       <c r="H470">
         <v>1013.035</v>
       </c>
       <c r="I470">
-        <v>6102.663</v>
+        <v>6102.671</v>
       </c>
       <c r="J470">
         <v>1766.771</v>
       </c>
       <c r="K470">
-        <v>7869.434</v>
+        <v>7869.442</v>
       </c>
       <c r="L470">
         <v>2779.806</v>
       </c>
       <c r="M470">
-        <v>7869.078</v>
+        <v>7869.086</v>
       </c>
     </row>
     <row r="471" spans="1:26">
       <c r="A471" s="6">
         <v>40603.0</v>
       </c>
       <c r="B471">
         <v>2256.536</v>
       </c>
       <c r="C471">
         <v>2.264</v>
       </c>
       <c r="D471">
         <v>2258.801</v>
       </c>
       <c r="E471">
         <v>4.092</v>
       </c>
       <c r="F471">
         <v>2262.893</v>
       </c>
       <c r="G471">
-        <v>5255.56</v>
+        <v>5255.571</v>
       </c>
       <c r="H471">
         <v>996.481</v>
       </c>
       <c r="I471">
-        <v>6252.041</v>
+        <v>6252.052</v>
       </c>
       <c r="J471">
         <v>1800.873</v>
       </c>
       <c r="K471">
-        <v>8052.914</v>
+        <v>8052.925</v>
       </c>
       <c r="L471">
         <v>2797.354</v>
       </c>
       <c r="M471">
-        <v>8050.975</v>
+        <v>8050.985</v>
       </c>
     </row>
     <row r="472" spans="1:26">
       <c r="A472" s="6">
         <v>40634.0</v>
       </c>
       <c r="B472">
         <v>2189.56</v>
       </c>
       <c r="C472">
         <v>2.145</v>
       </c>
       <c r="D472">
         <v>2191.705</v>
       </c>
       <c r="E472">
         <v>3.822</v>
       </c>
       <c r="F472">
         <v>2195.527</v>
       </c>
       <c r="G472">
-        <v>4589.413</v>
+        <v>4589.425</v>
       </c>
       <c r="H472">
         <v>938.996</v>
       </c>
       <c r="I472">
-        <v>5528.409</v>
+        <v>5528.421</v>
       </c>
       <c r="J472">
         <v>1672.784</v>
       </c>
       <c r="K472">
-        <v>7201.193</v>
+        <v>7201.205</v>
       </c>
       <c r="L472">
         <v>2611.779</v>
       </c>
       <c r="M472">
-        <v>7200.09</v>
+        <v>7200.102</v>
       </c>
     </row>
     <row r="473" spans="1:26">
       <c r="A473" s="6">
         <v>40664.0</v>
       </c>
       <c r="B473">
         <v>2264.697</v>
       </c>
       <c r="C473">
         <v>2.111</v>
       </c>
       <c r="D473">
         <v>2266.807</v>
       </c>
       <c r="E473">
         <v>3.951</v>
       </c>
       <c r="F473">
         <v>2270.758</v>
       </c>
       <c r="G473">
-        <v>4455.868</v>
+        <v>4455.881</v>
       </c>
       <c r="H473">
         <v>982.631</v>
       </c>
       <c r="I473">
-        <v>5438.499</v>
+        <v>5438.512</v>
       </c>
       <c r="J473">
         <v>1839.695</v>
       </c>
       <c r="K473">
-        <v>7278.194</v>
+        <v>7278.208</v>
       </c>
       <c r="L473">
         <v>2822.327</v>
       </c>
       <c r="M473">
-        <v>7277.429</v>
+        <v>7277.443</v>
       </c>
     </row>
     <row r="474" spans="1:26">
       <c r="A474" s="6">
         <v>40695.0</v>
       </c>
       <c r="B474">
         <v>2270.664</v>
       </c>
       <c r="C474">
         <v>2.193</v>
       </c>
       <c r="D474">
         <v>2272.858</v>
       </c>
       <c r="E474">
         <v>4.148</v>
       </c>
       <c r="F474">
         <v>2277.006</v>
       </c>
       <c r="G474">
-        <v>4351.229</v>
+        <v>4351.242</v>
       </c>
       <c r="H474">
         <v>1121.549</v>
       </c>
       <c r="I474">
-        <v>5472.778</v>
+        <v>5472.791</v>
       </c>
       <c r="J474">
         <v>2121.252</v>
       </c>
       <c r="K474">
-        <v>7594.03</v>
+        <v>7594.043</v>
       </c>
       <c r="L474">
         <v>3242.801</v>
       </c>
       <c r="M474">
-        <v>7596.307</v>
+        <v>7596.321</v>
       </c>
     </row>
     <row r="475" spans="1:26">
       <c r="A475" s="6">
         <v>40725.0</v>
       </c>
       <c r="B475">
         <v>2286.239</v>
       </c>
       <c r="C475">
         <v>2.219</v>
       </c>
       <c r="D475">
         <v>2288.458</v>
       </c>
       <c r="E475">
         <v>4.369</v>
       </c>
       <c r="F475">
         <v>2292.827</v>
       </c>
       <c r="G475">
-        <v>4353.729</v>
+        <v>4353.743</v>
       </c>
       <c r="H475">
         <v>1264.801</v>
       </c>
       <c r="I475">
-        <v>5618.53</v>
+        <v>5618.544</v>
       </c>
       <c r="J475">
         <v>2489.808</v>
       </c>
       <c r="K475">
-        <v>8108.338</v>
+        <v>8108.352</v>
       </c>
       <c r="L475">
         <v>3754.609</v>
       </c>
       <c r="M475">
-        <v>8114.646</v>
+        <v>8114.66</v>
       </c>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" s="6">
         <v>40756.0</v>
       </c>
       <c r="B476">
         <v>2316.6</v>
       </c>
       <c r="C476">
         <v>2.133</v>
       </c>
       <c r="D476">
         <v>2318.733</v>
       </c>
       <c r="E476">
         <v>4.012</v>
       </c>
       <c r="F476">
         <v>2322.746</v>
       </c>
       <c r="G476">
-        <v>4505.148</v>
+        <v>4505.162</v>
       </c>
       <c r="H476">
         <v>1271.72</v>
       </c>
       <c r="I476">
-        <v>5776.868</v>
+        <v>5776.882</v>
       </c>
       <c r="J476">
         <v>2391.802</v>
       </c>
       <c r="K476">
-        <v>8168.67</v>
+        <v>8168.684</v>
       </c>
       <c r="L476">
         <v>3663.522</v>
       </c>
       <c r="M476">
-        <v>8173.202</v>
+        <v>8173.216</v>
       </c>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" s="6">
         <v>40787.0</v>
       </c>
       <c r="B477">
         <v>2185.424</v>
       </c>
       <c r="C477">
         <v>2.162</v>
       </c>
       <c r="D477">
         <v>2187.586</v>
       </c>
       <c r="E477">
         <v>3.756</v>
       </c>
       <c r="F477">
         <v>2191.343</v>
       </c>
       <c r="G477">
-        <v>4315.112</v>
+        <v>4315.125</v>
       </c>
       <c r="H477">
         <v>1113.156</v>
       </c>
       <c r="I477">
-        <v>5428.267</v>
+        <v>5428.28</v>
       </c>
       <c r="J477">
         <v>1934.088</v>
       </c>
       <c r="K477">
-        <v>7362.355</v>
+        <v>7362.368</v>
       </c>
       <c r="L477">
         <v>3047.243</v>
       </c>
       <c r="M477">
-        <v>7362.557</v>
+        <v>7362.57</v>
       </c>
     </row>
     <row r="478" spans="1:26">
       <c r="A478" s="6">
         <v>40817.0</v>
       </c>
       <c r="B478">
         <v>2223.17</v>
       </c>
       <c r="C478">
         <v>2.103</v>
       </c>
       <c r="D478">
         <v>2225.274</v>
       </c>
       <c r="E478">
         <v>3.81</v>
       </c>
       <c r="F478">
         <v>2229.084</v>
       </c>
       <c r="G478">
-        <v>4600.955</v>
+        <v>4600.966</v>
       </c>
       <c r="H478">
         <v>983.109</v>
       </c>
       <c r="I478">
-        <v>5584.064</v>
+        <v>5584.076</v>
       </c>
       <c r="J478">
         <v>1780.582</v>
       </c>
       <c r="K478">
-        <v>7364.646</v>
+        <v>7364.657</v>
       </c>
       <c r="L478">
         <v>2763.691</v>
       </c>
       <c r="M478">
-        <v>7363.252</v>
+        <v>7363.264</v>
       </c>
     </row>
     <row r="479" spans="1:26">
       <c r="A479" s="6">
         <v>40848.0</v>
       </c>
       <c r="B479">
         <v>2141.689</v>
       </c>
       <c r="C479">
         <v>2.012</v>
       </c>
       <c r="D479">
         <v>2143.701</v>
       </c>
       <c r="E479">
         <v>3.772</v>
       </c>
       <c r="F479">
         <v>2147.474</v>
       </c>
       <c r="G479">
-        <v>4858.751</v>
+        <v>4858.76</v>
       </c>
       <c r="H479">
         <v>939.102</v>
       </c>
       <c r="I479">
-        <v>5797.853</v>
+        <v>5797.862</v>
       </c>
       <c r="J479">
         <v>1760.343</v>
       </c>
       <c r="K479">
-        <v>7558.196</v>
+        <v>7558.205</v>
       </c>
       <c r="L479">
         <v>2699.445</v>
       </c>
       <c r="M479">
-        <v>7556.191</v>
+        <v>7556.201</v>
       </c>
     </row>
     <row r="480" spans="1:26">
       <c r="A480" s="6">
         <v>40878.0</v>
       </c>
       <c r="B480">
         <v>2217.776</v>
       </c>
       <c r="C480">
         <v>2.237</v>
       </c>
       <c r="D480">
         <v>2220.012</v>
       </c>
       <c r="E480">
         <v>4.255</v>
       </c>
       <c r="F480">
         <v>2224.268</v>
       </c>
       <c r="G480">
-        <v>5352.924</v>
+        <v>5352.933</v>
       </c>
       <c r="H480">
         <v>1029.892</v>
       </c>
       <c r="I480">
-        <v>6382.816</v>
+        <v>6382.825</v>
       </c>
       <c r="J480">
         <v>1959.458</v>
       </c>
       <c r="K480">
-        <v>8342.274</v>
+        <v>8342.283</v>
       </c>
       <c r="L480">
         <v>2989.35</v>
       </c>
       <c r="M480">
-        <v>8341.003</v>
+        <v>8341.012</v>
       </c>
     </row>
     <row r="481" spans="1:26">
       <c r="A481" s="6">
         <v>40909.0</v>
       </c>
       <c r="B481">
         <v>2099.812</v>
       </c>
       <c r="C481">
         <v>2.218</v>
       </c>
       <c r="D481">
         <v>2102.03</v>
       </c>
       <c r="E481">
         <v>4.006</v>
       </c>
       <c r="F481">
         <v>2106.036</v>
       </c>
       <c r="G481">
-        <v>5454.038</v>
+        <v>5454.049</v>
       </c>
       <c r="H481">
         <v>1061.048</v>
       </c>
       <c r="I481">
-        <v>6515.086</v>
+        <v>6515.097</v>
       </c>
       <c r="J481">
         <v>1916.776</v>
       </c>
       <c r="K481">
-        <v>8431.862</v>
+        <v>8431.872</v>
       </c>
       <c r="L481">
         <v>2977.824</v>
       </c>
       <c r="M481">
-        <v>8431.521</v>
+        <v>8431.531</v>
       </c>
     </row>
     <row r="482" spans="1:26">
       <c r="A482" s="6">
         <v>40940.0</v>
       </c>
       <c r="B482">
         <v>2035.046</v>
       </c>
       <c r="C482">
         <v>2.147</v>
       </c>
       <c r="D482">
         <v>2037.192</v>
       </c>
       <c r="E482">
         <v>3.788</v>
       </c>
       <c r="F482">
         <v>2040.98</v>
       </c>
       <c r="G482">
-        <v>5048.387</v>
+        <v>5048.399</v>
       </c>
       <c r="H482">
         <v>979.186</v>
       </c>
       <c r="I482">
-        <v>6027.573</v>
+        <v>6027.584</v>
       </c>
       <c r="J482">
         <v>1727.629</v>
       </c>
       <c r="K482">
-        <v>7755.202</v>
+        <v>7755.213</v>
       </c>
       <c r="L482">
         <v>2706.815</v>
       </c>
       <c r="M482">
-        <v>7752.671</v>
+        <v>7752.683</v>
       </c>
     </row>
     <row r="483" spans="1:26">
       <c r="A483" s="6">
         <v>40969.0</v>
       </c>
       <c r="B483">
         <v>2176.359</v>
       </c>
       <c r="C483">
         <v>2.036</v>
       </c>
       <c r="D483">
         <v>2178.396</v>
       </c>
       <c r="E483">
         <v>3.51</v>
       </c>
       <c r="F483">
         <v>2181.905</v>
       </c>
       <c r="G483">
-        <v>4776.199</v>
+        <v>4776.215</v>
       </c>
       <c r="H483">
         <v>968.091</v>
       </c>
       <c r="I483">
-        <v>5744.29</v>
+        <v>5744.306</v>
       </c>
       <c r="J483">
         <v>1668.513</v>
       </c>
       <c r="K483">
-        <v>7412.804</v>
+        <v>7412.819</v>
       </c>
       <c r="L483">
         <v>2636.604</v>
       </c>
       <c r="M483">
-        <v>7407.112</v>
+        <v>7407.127</v>
       </c>
     </row>
     <row r="484" spans="1:26">
       <c r="A484" s="6">
         <v>41000.0</v>
       </c>
       <c r="B484">
         <v>2148.779</v>
       </c>
       <c r="C484">
         <v>2.013</v>
       </c>
       <c r="D484">
         <v>2150.792</v>
       </c>
       <c r="E484">
         <v>3.44</v>
       </c>
       <c r="F484">
         <v>2154.232</v>
       </c>
       <c r="G484">
-        <v>4457.201</v>
+        <v>4457.218</v>
       </c>
       <c r="H484">
         <v>923.832</v>
       </c>
       <c r="I484">
-        <v>5381.033</v>
+        <v>5381.05</v>
       </c>
       <c r="J484">
         <v>1578.519</v>
       </c>
       <c r="K484">
-        <v>6959.552</v>
+        <v>6959.569</v>
       </c>
       <c r="L484">
         <v>2502.351</v>
       </c>
       <c r="M484">
-        <v>6954.023</v>
+        <v>6954.04</v>
       </c>
     </row>
     <row r="485" spans="1:26">
       <c r="A485" s="6">
         <v>41030.0</v>
       </c>
       <c r="B485">
         <v>2254.086</v>
       </c>
       <c r="C485">
         <v>2.03</v>
       </c>
       <c r="D485">
         <v>2256.116</v>
       </c>
       <c r="E485">
         <v>3.77</v>
       </c>
       <c r="F485">
         <v>2259.886</v>
       </c>
       <c r="G485">
-        <v>4441.133</v>
+        <v>4441.152</v>
       </c>
       <c r="H485">
         <v>1013.255</v>
       </c>
       <c r="I485">
-        <v>5454.388</v>
+        <v>5454.407</v>
       </c>
       <c r="J485">
         <v>1881.585</v>
       </c>
       <c r="K485">
-        <v>7335.973</v>
+        <v>7335.992</v>
       </c>
       <c r="L485">
         <v>2894.84</v>
       </c>
       <c r="M485">
-        <v>7333.853</v>
+        <v>7333.871</v>
       </c>
     </row>
     <row r="486" spans="1:26">
       <c r="A486" s="6">
         <v>41061.0</v>
       </c>
       <c r="B486">
         <v>2220.673</v>
       </c>
       <c r="C486">
         <v>2.038</v>
       </c>
       <c r="D486">
         <v>2222.711</v>
       </c>
       <c r="E486">
         <v>3.77</v>
       </c>
       <c r="F486">
         <v>2226.482</v>
       </c>
       <c r="G486">
-        <v>4308.432</v>
+        <v>4308.451</v>
       </c>
       <c r="H486">
         <v>1109.445</v>
       </c>
       <c r="I486">
-        <v>5417.878</v>
+        <v>5417.897</v>
       </c>
       <c r="J486">
         <v>2052.401</v>
       </c>
       <c r="K486">
-        <v>7470.278</v>
+        <v>7470.297</v>
       </c>
       <c r="L486">
         <v>3161.846</v>
       </c>
       <c r="M486">
-        <v>7473.131</v>
+        <v>7473.15</v>
       </c>
     </row>
     <row r="487" spans="1:26">
       <c r="A487" s="6">
         <v>41091.0</v>
       </c>
       <c r="B487">
         <v>2267.4</v>
       </c>
       <c r="C487">
         <v>2.147</v>
       </c>
       <c r="D487">
         <v>2269.547</v>
       </c>
       <c r="E487">
         <v>4.117</v>
       </c>
       <c r="F487">
         <v>2273.664</v>
       </c>
       <c r="G487">
-        <v>4353.704</v>
+        <v>4353.724</v>
       </c>
       <c r="H487">
         <v>1265.725</v>
       </c>
       <c r="I487">
-        <v>5619.428</v>
+        <v>5619.448</v>
       </c>
       <c r="J487">
         <v>2427.433</v>
       </c>
       <c r="K487">
-        <v>8046.861</v>
+        <v>8046.881</v>
       </c>
       <c r="L487">
         <v>3693.158</v>
       </c>
       <c r="M487">
-        <v>8054.638</v>
+        <v>8054.658</v>
       </c>
     </row>
     <row r="488" spans="1:26">
       <c r="A488" s="6">
         <v>41122.0</v>
       </c>
       <c r="B488">
         <v>2318.75</v>
       </c>
       <c r="C488">
         <v>2.159</v>
       </c>
       <c r="D488">
         <v>2320.909</v>
       </c>
       <c r="E488">
         <v>3.961</v>
       </c>
       <c r="F488">
         <v>2324.87</v>
       </c>
       <c r="G488">
-        <v>4479.75</v>
+        <v>4479.77</v>
       </c>
       <c r="H488">
         <v>1244.645</v>
       </c>
       <c r="I488">
-        <v>5724.395</v>
+        <v>5724.415</v>
       </c>
       <c r="J488">
         <v>2283.807</v>
       </c>
       <c r="K488">
-        <v>8008.202</v>
+        <v>8008.222</v>
       </c>
       <c r="L488">
         <v>3528.452</v>
       </c>
       <c r="M488">
-        <v>8013.288</v>
+        <v>8013.308</v>
       </c>
     </row>
     <row r="489" spans="1:26">
       <c r="A489" s="6">
         <v>41153.0</v>
       </c>
       <c r="B489">
         <v>2118.09</v>
       </c>
       <c r="C489">
         <v>2.093</v>
       </c>
       <c r="D489">
         <v>2120.183</v>
       </c>
       <c r="E489">
         <v>3.67</v>
       </c>
       <c r="F489">
         <v>2123.853</v>
       </c>
       <c r="G489">
-        <v>4192.185</v>
+        <v>4192.203</v>
       </c>
       <c r="H489">
         <v>1085.322</v>
       </c>
       <c r="I489">
-        <v>5277.507</v>
+        <v>5277.525</v>
       </c>
       <c r="J489">
         <v>1903.082</v>
       </c>
       <c r="K489">
-        <v>7180.589</v>
+        <v>7180.607</v>
       </c>
       <c r="L489">
         <v>2988.404</v>
       </c>
       <c r="M489">
-        <v>7183.285</v>
+        <v>7183.303</v>
       </c>
     </row>
     <row r="490" spans="1:26">
       <c r="A490" s="6">
         <v>41183.0</v>
       </c>
       <c r="B490">
         <v>2207.797</v>
       </c>
       <c r="C490">
         <v>2.045</v>
       </c>
       <c r="D490">
         <v>2209.842</v>
       </c>
       <c r="E490">
         <v>3.631</v>
       </c>
       <c r="F490">
         <v>2213.473</v>
       </c>
       <c r="G490">
-        <v>4618.616</v>
+        <v>4618.633</v>
       </c>
       <c r="H490">
         <v>991.989</v>
       </c>
       <c r="I490">
-        <v>5610.606</v>
+        <v>5610.622</v>
       </c>
       <c r="J490">
         <v>1761.629</v>
       </c>
       <c r="K490">
-        <v>7372.235</v>
+        <v>7372.252</v>
       </c>
       <c r="L490">
         <v>2753.619</v>
       </c>
       <c r="M490">
-        <v>7372.272</v>
+        <v>7372.289</v>
       </c>
     </row>
     <row r="491" spans="1:26">
       <c r="A491" s="6">
         <v>41214.0</v>
       </c>
       <c r="B491">
         <v>2100.702</v>
       </c>
       <c r="C491">
         <v>1.94</v>
       </c>
       <c r="D491">
         <v>2102.642</v>
       </c>
       <c r="E491">
         <v>3.58</v>
       </c>
       <c r="F491">
         <v>2106.222</v>
       </c>
       <c r="G491">
-        <v>4858.443</v>
+        <v>4858.456</v>
       </c>
       <c r="H491">
         <v>949.259</v>
       </c>
       <c r="I491">
-        <v>5807.702</v>
+        <v>5807.715</v>
       </c>
       <c r="J491">
         <v>1751.653</v>
       </c>
       <c r="K491">
-        <v>7559.355</v>
+        <v>7559.368</v>
       </c>
       <c r="L491">
         <v>2700.912</v>
       </c>
       <c r="M491">
-        <v>7559.226</v>
+        <v>7559.24</v>
       </c>
     </row>
     <row r="492" spans="1:26">
       <c r="A492" s="6">
         <v>41244.0</v>
       </c>
       <c r="B492">
         <v>2109.314</v>
       </c>
       <c r="C492">
         <v>2.111</v>
       </c>
       <c r="D492">
         <v>2111.425</v>
       </c>
       <c r="E492">
         <v>3.995</v>
       </c>
       <c r="F492">
         <v>2115.42</v>
       </c>
       <c r="G492">
-        <v>5207.953</v>
+        <v>5207.966</v>
       </c>
       <c r="H492">
         <v>1014.347</v>
       </c>
       <c r="I492">
-        <v>6222.3</v>
+        <v>6222.313</v>
       </c>
       <c r="J492">
         <v>1919.941</v>
       </c>
       <c r="K492">
-        <v>8142.241</v>
+        <v>8142.254</v>
       </c>
       <c r="L492">
         <v>2934.288</v>
       </c>
       <c r="M492">
-        <v>8142.304</v>
+        <v>8142.316</v>
       </c>
     </row>
     <row r="493" spans="1:26">
       <c r="A493" s="6">
         <v>41275.0</v>
       </c>
       <c r="B493">
         <v>2129.454</v>
       </c>
       <c r="C493">
         <v>2.265</v>
       </c>
       <c r="D493">
         <v>2131.719</v>
       </c>
       <c r="E493">
         <v>4.041</v>
       </c>
       <c r="F493">
         <v>2135.76</v>
       </c>
       <c r="G493">
-        <v>5670.974</v>
+        <v>5670.987</v>
       </c>
       <c r="H493">
         <v>1094.17</v>
       </c>
       <c r="I493">
-        <v>6765.144</v>
+        <v>6765.158</v>
       </c>
       <c r="J493">
         <v>1951.934</v>
       </c>
       <c r="K493">
-        <v>8717.078</v>
+        <v>8717.092</v>
       </c>
       <c r="L493">
         <v>3046.104</v>
       </c>
       <c r="M493">
-        <v>8716.572</v>
+        <v>8716.585</v>
       </c>
     </row>
     <row r="494" spans="1:26">
       <c r="A494" s="6">
         <v>41306.0</v>
       </c>
       <c r="B494">
         <v>1937.44</v>
       </c>
       <c r="C494">
         <v>2.248</v>
       </c>
       <c r="D494">
         <v>1939.688</v>
       </c>
       <c r="E494">
         <v>3.848</v>
       </c>
       <c r="F494">
         <v>1943.537</v>
       </c>
       <c r="G494">
-        <v>5087.014</v>
+        <v>5087.029</v>
       </c>
       <c r="H494">
         <v>994.531</v>
       </c>
       <c r="I494">
-        <v>6081.545</v>
+        <v>6081.56</v>
       </c>
       <c r="J494">
         <v>1702.719</v>
       </c>
       <c r="K494">
-        <v>7784.264</v>
+        <v>7784.279</v>
       </c>
       <c r="L494">
         <v>2697.25</v>
       </c>
       <c r="M494">
-        <v>7782.869</v>
+        <v>7782.884</v>
       </c>
     </row>
     <row r="495" spans="1:26">
       <c r="A495" s="6">
         <v>41334.0</v>
       </c>
       <c r="B495">
         <v>2217.204</v>
       </c>
       <c r="C495">
         <v>2.196</v>
       </c>
       <c r="D495">
         <v>2219.4</v>
       </c>
       <c r="E495">
         <v>3.921</v>
       </c>
       <c r="F495">
         <v>2223.321</v>
       </c>
       <c r="G495">
-        <v>5311.058</v>
+        <v>5311.079</v>
       </c>
       <c r="H495">
         <v>1014.135</v>
       </c>
       <c r="I495">
-        <v>6325.194</v>
+        <v>6325.214</v>
       </c>
       <c r="J495">
         <v>1810.995</v>
       </c>
       <c r="K495">
-        <v>8136.188</v>
+        <v>8136.209</v>
       </c>
       <c r="L495">
         <v>2825.13</v>
       </c>
       <c r="M495">
-        <v>8134.614</v>
+        <v>8134.635</v>
       </c>
     </row>
     <row r="496" spans="1:26">
       <c r="A496" s="6">
         <v>41365.0</v>
       </c>
       <c r="B496">
         <v>2168.868</v>
       </c>
       <c r="C496">
         <v>2.148</v>
       </c>
       <c r="D496">
         <v>2171.016</v>
       </c>
       <c r="E496">
         <v>3.63</v>
       </c>
       <c r="F496">
         <v>2174.646</v>
       </c>
       <c r="G496">
-        <v>4690.958</v>
+        <v>4690.981</v>
       </c>
       <c r="H496">
         <v>947.792</v>
       </c>
       <c r="I496">
-        <v>5638.75</v>
+        <v>5638.773</v>
       </c>
       <c r="J496">
         <v>1601.484</v>
       </c>
       <c r="K496">
-        <v>7240.234</v>
+        <v>7240.257</v>
       </c>
       <c r="L496">
         <v>2549.276</v>
       </c>
       <c r="M496">
-        <v>7236.421</v>
+        <v>7236.443</v>
       </c>
     </row>
     <row r="497" spans="1:26">
       <c r="A497" s="6">
         <v>41395.0</v>
       </c>
       <c r="B497">
         <v>2270.959</v>
       </c>
       <c r="C497">
         <v>2.14</v>
       </c>
       <c r="D497">
         <v>2273.099</v>
       </c>
       <c r="E497">
         <v>3.833</v>
       </c>
       <c r="F497">
         <v>2276.932</v>
       </c>
       <c r="G497">
-        <v>4560.326</v>
+        <v>4560.35</v>
       </c>
       <c r="H497">
         <v>987.427</v>
       </c>
       <c r="I497">
-        <v>5547.753</v>
+        <v>5547.778</v>
       </c>
       <c r="J497">
         <v>1768.117</v>
       </c>
       <c r="K497">
-        <v>7315.87</v>
+        <v>7315.895</v>
       </c>
       <c r="L497">
         <v>2755.544</v>
       </c>
       <c r="M497">
-        <v>7313.232</v>
+        <v>7313.256</v>
       </c>
     </row>
     <row r="498" spans="1:26">
       <c r="A498" s="6">
         <v>41426.0</v>
       </c>
       <c r="B498">
         <v>2225.205</v>
       </c>
       <c r="C498">
         <v>2.178</v>
       </c>
       <c r="D498">
         <v>2227.383</v>
       </c>
       <c r="E498">
         <v>4.017</v>
       </c>
       <c r="F498">
         <v>2231.4</v>
       </c>
       <c r="G498">
-        <v>4335.295</v>
+        <v>4335.32</v>
       </c>
       <c r="H498">
         <v>1092.525</v>
       </c>
       <c r="I498">
-        <v>5427.819</v>
+        <v>5427.844</v>
       </c>
       <c r="J498">
         <v>2015.174</v>
       </c>
       <c r="K498">
-        <v>7442.993</v>
+        <v>7443.018</v>
       </c>
       <c r="L498">
         <v>3107.698</v>
       </c>
       <c r="M498">
-        <v>7445.006</v>
+        <v>7445.031</v>
       </c>
     </row>
     <row r="499" spans="1:26">
       <c r="A499" s="6">
         <v>41456.0</v>
       </c>
       <c r="B499">
         <v>2341.583</v>
       </c>
       <c r="C499">
         <v>2.213</v>
       </c>
       <c r="D499">
         <v>2343.797</v>
       </c>
       <c r="E499">
         <v>4.087</v>
       </c>
       <c r="F499">
         <v>2347.883</v>
       </c>
       <c r="G499">
-        <v>4520.095</v>
+        <v>4520.122</v>
       </c>
       <c r="H499">
         <v>1223.888</v>
       </c>
       <c r="I499">
-        <v>5743.983</v>
+        <v>5744.009</v>
       </c>
       <c r="J499">
         <v>2259.905</v>
       </c>
       <c r="K499">
-        <v>8003.888</v>
+        <v>8003.914</v>
       </c>
       <c r="L499">
         <v>3483.792</v>
       </c>
       <c r="M499">
-        <v>8009.255</v>
+        <v>8009.281</v>
       </c>
     </row>
     <row r="500" spans="1:26">
       <c r="A500" s="6">
         <v>41487.0</v>
       </c>
       <c r="B500">
         <v>2346.226</v>
       </c>
       <c r="C500">
         <v>2.2</v>
       </c>
       <c r="D500">
         <v>2348.426</v>
       </c>
       <c r="E500">
         <v>4.061</v>
       </c>
       <c r="F500">
         <v>2352.487</v>
       </c>
       <c r="G500">
-        <v>4513.984</v>
+        <v>4514.01</v>
       </c>
       <c r="H500">
         <v>1206.414</v>
       </c>
       <c r="I500">
-        <v>5720.397</v>
+        <v>5720.423</v>
       </c>
       <c r="J500">
         <v>2226.32</v>
       </c>
       <c r="K500">
-        <v>7946.717</v>
+        <v>7946.743</v>
       </c>
       <c r="L500">
         <v>3432.733</v>
       </c>
       <c r="M500">
-        <v>7950.89</v>
+        <v>7950.916</v>
       </c>
     </row>
     <row r="501" spans="1:26">
       <c r="A501" s="6">
         <v>41518.0</v>
       </c>
       <c r="B501">
         <v>2200.778</v>
       </c>
       <c r="C501">
         <v>2.136</v>
       </c>
       <c r="D501">
         <v>2202.913</v>
       </c>
       <c r="E501">
         <v>3.721</v>
       </c>
       <c r="F501">
         <v>2206.634</v>
       </c>
       <c r="G501">
-        <v>4408.237</v>
+        <v>4408.26</v>
       </c>
       <c r="H501">
         <v>1103.706</v>
       </c>
       <c r="I501">
-        <v>5511.943</v>
+        <v>5511.967</v>
       </c>
       <c r="J501">
         <v>1923.013</v>
       </c>
       <c r="K501">
-        <v>7434.956</v>
+        <v>7434.979</v>
       </c>
       <c r="L501">
         <v>3026.719</v>
       </c>
       <c r="M501">
-        <v>7435.745</v>
+        <v>7435.769</v>
       </c>
     </row>
     <row r="502" spans="1:26">
       <c r="A502" s="6">
         <v>41548.0</v>
       </c>
       <c r="B502">
         <v>2287.836</v>
       </c>
       <c r="C502">
         <v>2.016</v>
       </c>
       <c r="D502">
         <v>2289.852</v>
       </c>
       <c r="E502">
         <v>3.533</v>
       </c>
       <c r="F502">
         <v>2293.385</v>
       </c>
       <c r="G502">
-        <v>4736.795</v>
+        <v>4736.817</v>
       </c>
       <c r="H502">
         <v>1004.391</v>
       </c>
       <c r="I502">
-        <v>5741.186</v>
+        <v>5741.208</v>
       </c>
       <c r="J502">
         <v>1760.325</v>
       </c>
       <c r="K502">
-        <v>7501.512</v>
+        <v>7501.533</v>
       </c>
       <c r="L502">
         <v>2764.717</v>
       </c>
       <c r="M502">
-        <v>7499.247</v>
+        <v>7499.269</v>
       </c>
     </row>
     <row r="503" spans="1:26">
       <c r="A503" s="6">
         <v>41579.0</v>
       </c>
       <c r="B503">
         <v>2206.132</v>
       </c>
       <c r="C503">
         <v>1.959</v>
       </c>
       <c r="D503">
         <v>2208.092</v>
       </c>
       <c r="E503">
         <v>3.649</v>
       </c>
       <c r="F503">
         <v>2211.741</v>
       </c>
       <c r="G503">
-        <v>5151.79</v>
+        <v>5151.807</v>
       </c>
       <c r="H503">
         <v>960.459</v>
       </c>
       <c r="I503">
-        <v>6112.248</v>
+        <v>6112.266</v>
       </c>
       <c r="J503">
         <v>1788.634</v>
       </c>
       <c r="K503">
-        <v>7900.882</v>
+        <v>7900.9</v>
       </c>
       <c r="L503">
         <v>2749.092</v>
       </c>
       <c r="M503">
-        <v>7898.542</v>
+        <v>7898.56</v>
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" s="6">
         <v>41609.0</v>
       </c>
       <c r="B504">
         <v>2209.072</v>
       </c>
       <c r="C504">
         <v>2.317</v>
       </c>
       <c r="D504">
         <v>2211.389</v>
       </c>
       <c r="E504">
         <v>4.366</v>
       </c>
       <c r="F504">
         <v>2215.754</v>
       </c>
       <c r="G504">
-        <v>5715.308</v>
+        <v>5715.324</v>
       </c>
       <c r="H504">
         <v>1079.811</v>
       </c>
       <c r="I504">
-        <v>6795.119</v>
+        <v>6795.135</v>
       </c>
       <c r="J504">
         <v>2034.837</v>
       </c>
       <c r="K504">
-        <v>8829.956</v>
+        <v>8829.972</v>
       </c>
       <c r="L504">
         <v>3114.648</v>
       </c>
       <c r="M504">
-        <v>8830.809</v>
+        <v>8830.826</v>
       </c>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" s="6">
         <v>41640.0</v>
       </c>
       <c r="B505">
         <v>2138.132</v>
       </c>
       <c r="C505">
         <v>2.43</v>
       </c>
       <c r="D505">
         <v>2140.562</v>
       </c>
       <c r="E505">
         <v>4.509</v>
       </c>
       <c r="F505">
         <v>2145.071</v>
       </c>
       <c r="G505">
-        <v>5998.753</v>
+        <v>5998.771</v>
       </c>
       <c r="H505">
         <v>1164.305</v>
       </c>
       <c r="I505">
-        <v>7163.058</v>
+        <v>7163.076</v>
       </c>
       <c r="J505">
         <v>2161.016</v>
       </c>
       <c r="K505">
-        <v>9324.074</v>
+        <v>9324.092</v>
       </c>
       <c r="L505">
         <v>3325.321</v>
       </c>
       <c r="M505">
-        <v>9328.486</v>
+        <v>9328.504</v>
       </c>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" s="6">
         <v>41671.0</v>
       </c>
       <c r="B506">
         <v>1981.498</v>
       </c>
       <c r="C506">
         <v>2.388</v>
       </c>
       <c r="D506">
         <v>1983.886</v>
       </c>
       <c r="E506">
         <v>4.14</v>
       </c>
       <c r="F506">
         <v>1988.026</v>
       </c>
       <c r="G506">
-        <v>5331.104</v>
+        <v>5331.123</v>
       </c>
       <c r="H506">
         <v>1054.107</v>
       </c>
       <c r="I506">
-        <v>6385.211</v>
+        <v>6385.23</v>
       </c>
       <c r="J506">
         <v>1827.558</v>
       </c>
       <c r="K506">
-        <v>8212.769</v>
+        <v>8212.788</v>
       </c>
       <c r="L506">
         <v>2881.665</v>
       </c>
       <c r="M506">
-        <v>8215.271</v>
+        <v>8215.29</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" s="6">
         <v>41699.0</v>
       </c>
       <c r="B507">
         <v>2205.912</v>
       </c>
       <c r="C507">
         <v>2.212</v>
       </c>
       <c r="D507">
         <v>2208.125</v>
       </c>
       <c r="E507">
         <v>3.917</v>
       </c>
       <c r="F507">
         <v>2212.042</v>
       </c>
       <c r="G507">
-        <v>5380.703</v>
+        <v>5380.729</v>
       </c>
       <c r="H507">
         <v>1031.748</v>
       </c>
       <c r="I507">
-        <v>6412.451</v>
+        <v>6412.477</v>
       </c>
       <c r="J507">
         <v>1826.887</v>
       </c>
       <c r="K507">
-        <v>8239.338</v>
+        <v>8239.364</v>
       </c>
       <c r="L507">
         <v>2858.635</v>
       </c>
       <c r="M507">
-        <v>8239.482</v>
+        <v>8239.508</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" s="6">
         <v>41730.0</v>
       </c>
       <c r="B508">
         <v>2215.497</v>
       </c>
       <c r="C508">
         <v>2.183</v>
       </c>
       <c r="D508">
         <v>2217.68</v>
       </c>
       <c r="E508">
         <v>3.614</v>
       </c>
       <c r="F508">
         <v>2221.294</v>
       </c>
       <c r="G508">
-        <v>4762.663</v>
+        <v>4762.691</v>
       </c>
       <c r="H508">
         <v>941.349</v>
       </c>
       <c r="I508">
-        <v>5704.012</v>
+        <v>5704.04</v>
       </c>
       <c r="J508">
         <v>1558.556</v>
       </c>
       <c r="K508">
-        <v>7262.568</v>
+        <v>7262.596</v>
       </c>
       <c r="L508">
         <v>2499.905</v>
       </c>
       <c r="M508">
-        <v>7259.826</v>
+        <v>7259.854</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" s="6">
         <v>41760.0</v>
       </c>
       <c r="B509">
         <v>2275.268</v>
       </c>
       <c r="C509">
         <v>2.203</v>
       </c>
       <c r="D509">
         <v>2277.47</v>
       </c>
       <c r="E509">
         <v>3.965</v>
       </c>
       <c r="F509">
         <v>2281.435</v>
       </c>
       <c r="G509">
-        <v>4577.895</v>
+        <v>4577.927</v>
       </c>
       <c r="H509">
         <v>994.328</v>
       </c>
       <c r="I509">
-        <v>5572.223</v>
+        <v>5572.255</v>
       </c>
       <c r="J509">
         <v>1789.966</v>
       </c>
       <c r="K509">
-        <v>7362.19</v>
+        <v>7362.221</v>
       </c>
       <c r="L509">
         <v>2784.294</v>
       </c>
       <c r="M509">
-        <v>7361.221</v>
+        <v>7361.252</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" s="6">
         <v>41791.0</v>
       </c>
       <c r="B510">
         <v>2240.222</v>
       </c>
       <c r="C510">
         <v>2.079</v>
       </c>
       <c r="D510">
         <v>2242.301</v>
       </c>
       <c r="E510">
         <v>3.8</v>
       </c>
       <c r="F510">
         <v>2246.101</v>
       </c>
       <c r="G510">
-        <v>4375.573</v>
+        <v>4375.605</v>
       </c>
       <c r="H510">
         <v>1101.366</v>
       </c>
       <c r="I510">
-        <v>5476.94</v>
+        <v>5476.971</v>
       </c>
       <c r="J510">
         <v>2013.185</v>
       </c>
       <c r="K510">
-        <v>7490.124</v>
+        <v>7490.156</v>
       </c>
       <c r="L510">
         <v>3114.551</v>
       </c>
       <c r="M510">
-        <v>7492.54</v>
+        <v>7492.572</v>
       </c>
     </row>
     <row r="511" spans="1:26">
       <c r="A511" s="6">
         <v>41821.0</v>
       </c>
       <c r="B511">
         <v>2361.976</v>
       </c>
       <c r="C511">
         <v>2.2</v>
       </c>
       <c r="D511">
         <v>2364.176</v>
       </c>
       <c r="E511">
         <v>4.047</v>
       </c>
       <c r="F511">
         <v>2368.223</v>
       </c>
       <c r="G511">
-        <v>4564.535</v>
+        <v>4564.568</v>
       </c>
       <c r="H511">
         <v>1199.4</v>
       </c>
       <c r="I511">
-        <v>5763.935</v>
+        <v>5763.968</v>
       </c>
       <c r="J511">
         <v>2206.628</v>
       </c>
       <c r="K511">
-        <v>7970.562</v>
+        <v>7970.595</v>
       </c>
       <c r="L511">
         <v>3406.027</v>
       </c>
       <c r="M511">
-        <v>7974.273</v>
+        <v>7974.306</v>
       </c>
     </row>
     <row r="512" spans="1:26">
       <c r="A512" s="6">
         <v>41852.0</v>
       </c>
       <c r="B512">
         <v>2359.126</v>
       </c>
       <c r="C512">
         <v>2.19</v>
       </c>
       <c r="D512">
         <v>2361.316</v>
       </c>
       <c r="E512">
         <v>4.056</v>
       </c>
       <c r="F512">
         <v>2365.372</v>
       </c>
       <c r="G512">
-        <v>4560.942</v>
+        <v>4560.975</v>
       </c>
       <c r="H512">
         <v>1200.625</v>
       </c>
       <c r="I512">
-        <v>5761.567</v>
+        <v>5761.6</v>
       </c>
       <c r="J512">
         <v>2223.901</v>
       </c>
       <c r="K512">
-        <v>7985.468</v>
+        <v>7985.501</v>
       </c>
       <c r="L512">
         <v>3424.525</v>
       </c>
       <c r="M512">
-        <v>7989.329</v>
+        <v>7989.361</v>
       </c>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" s="6">
         <v>41883.0</v>
       </c>
       <c r="B513">
         <v>2193.266</v>
       </c>
       <c r="C513">
         <v>2.142</v>
       </c>
       <c r="D513">
         <v>2195.408</v>
       </c>
       <c r="E513">
         <v>3.641</v>
       </c>
       <c r="F513">
         <v>2199.05</v>
       </c>
       <c r="G513">
-        <v>4431.809</v>
+        <v>4431.839</v>
       </c>
       <c r="H513">
         <v>1115.407</v>
       </c>
       <c r="I513">
-        <v>5547.216</v>
+        <v>5547.246</v>
       </c>
       <c r="J513">
         <v>1896.126</v>
       </c>
       <c r="K513">
-        <v>7443.342</v>
+        <v>7443.372</v>
       </c>
       <c r="L513">
         <v>3011.533</v>
       </c>
       <c r="M513">
-        <v>7443.998</v>
+        <v>7444.028</v>
       </c>
     </row>
     <row r="514" spans="1:26">
       <c r="A514" s="6">
         <v>41913.0</v>
       </c>
       <c r="B514">
         <v>2330.022</v>
       </c>
       <c r="C514">
         <v>2.132</v>
       </c>
       <c r="D514">
         <v>2332.154</v>
       </c>
       <c r="E514">
         <v>3.639</v>
       </c>
       <c r="F514">
         <v>2335.793</v>
       </c>
       <c r="G514">
-        <v>4799.865</v>
+        <v>4799.892</v>
       </c>
       <c r="H514">
         <v>1012.271</v>
       </c>
       <c r="I514">
-        <v>5812.136</v>
+        <v>5812.164</v>
       </c>
       <c r="J514">
         <v>1727.868</v>
       </c>
       <c r="K514">
-        <v>7540.005</v>
+        <v>7540.032</v>
       </c>
       <c r="L514">
         <v>2740.14</v>
       </c>
       <c r="M514">
-        <v>7537.277</v>
+        <v>7537.305</v>
       </c>
     </row>
     <row r="515" spans="1:26">
       <c r="A515" s="6">
         <v>41944.0</v>
       </c>
       <c r="B515">
         <v>2207.469</v>
       </c>
       <c r="C515">
         <v>2.174</v>
       </c>
       <c r="D515">
         <v>2209.643</v>
       </c>
       <c r="E515">
         <v>3.978</v>
       </c>
       <c r="F515">
         <v>2213.621</v>
       </c>
       <c r="G515">
-        <v>5189.726</v>
+        <v>5189.749</v>
       </c>
       <c r="H515">
         <v>973.828</v>
       </c>
       <c r="I515">
-        <v>6163.554</v>
+        <v>6163.577</v>
       </c>
       <c r="J515">
         <v>1781.746</v>
       </c>
       <c r="K515">
-        <v>7945.3</v>
+        <v>7945.323</v>
       </c>
       <c r="L515">
         <v>2755.574</v>
       </c>
       <c r="M515">
-        <v>7942.423</v>
+        <v>7942.446</v>
       </c>
     </row>
     <row r="516" spans="1:26">
       <c r="A516" s="6">
         <v>41974.0</v>
       </c>
       <c r="B516">
         <v>2293.338</v>
       </c>
       <c r="C516">
         <v>2.137</v>
       </c>
       <c r="D516">
         <v>2295.475</v>
       </c>
       <c r="E516">
         <v>3.817</v>
       </c>
       <c r="F516">
         <v>2299.292</v>
       </c>
       <c r="G516">
-        <v>5607.541</v>
+        <v>5607.563</v>
       </c>
       <c r="H516">
         <v>1056.422</v>
       </c>
       <c r="I516">
-        <v>6663.963</v>
+        <v>6663.985</v>
       </c>
       <c r="J516">
         <v>1886.734</v>
       </c>
       <c r="K516">
-        <v>8550.698</v>
+        <v>8550.72</v>
       </c>
       <c r="L516">
         <v>2943.157</v>
       </c>
       <c r="M516">
-        <v>8547.856</v>
+        <v>8547.878</v>
       </c>
     </row>
     <row r="517" spans="1:26">
       <c r="A517" s="6">
         <v>42005.0</v>
       </c>
       <c r="B517">
         <v>2179.508</v>
       </c>
       <c r="C517">
         <v>2.296</v>
       </c>
       <c r="D517">
         <v>2181.803</v>
       </c>
       <c r="E517">
         <v>4.054</v>
       </c>
       <c r="F517">
         <v>2185.857</v>
       </c>
       <c r="G517">
-        <v>5932.229</v>
+        <v>5932.249</v>
       </c>
       <c r="H517">
         <v>1124.821</v>
       </c>
       <c r="I517">
-        <v>7057.051</v>
+        <v>7057.071</v>
       </c>
       <c r="J517">
         <v>1986.358</v>
       </c>
       <c r="K517">
-        <v>9043.409</v>
+        <v>9043.429</v>
       </c>
       <c r="L517">
         <v>3111.18</v>
       </c>
       <c r="M517">
-        <v>9042.738</v>
+        <v>9042.757</v>
       </c>
     </row>
     <row r="518" spans="1:26">
       <c r="A518" s="6">
         <v>42036.0</v>
       </c>
       <c r="B518">
         <v>2005.886</v>
       </c>
       <c r="C518">
         <v>2.387</v>
       </c>
       <c r="D518">
         <v>2008.272</v>
       </c>
       <c r="E518">
         <v>4.153</v>
       </c>
       <c r="F518">
         <v>2012.425</v>
       </c>
       <c r="G518">
-        <v>5497.322</v>
+        <v>5497.344</v>
       </c>
       <c r="H518">
         <v>1046.694</v>
       </c>
       <c r="I518">
-        <v>6544.016</v>
+        <v>6544.038</v>
       </c>
       <c r="J518">
         <v>1821.402</v>
       </c>
       <c r="K518">
-        <v>8365.418</v>
+        <v>8365.44</v>
       </c>
       <c r="L518">
         <v>2868.096</v>
       </c>
       <c r="M518">
-        <v>8366.128</v>
+        <v>8366.15</v>
       </c>
     </row>
     <row r="519" spans="1:26">
       <c r="A519" s="6">
         <v>42064.0</v>
       </c>
       <c r="B519">
         <v>2291.052</v>
       </c>
       <c r="C519">
         <v>2.318</v>
       </c>
       <c r="D519">
         <v>2293.37</v>
       </c>
       <c r="E519">
         <v>3.799</v>
       </c>
       <c r="F519">
         <v>2297.17</v>
       </c>
       <c r="G519">
-        <v>5421.642</v>
+        <v>5421.672</v>
       </c>
       <c r="H519">
         <v>1041.86</v>
       </c>
       <c r="I519">
-        <v>6463.503</v>
+        <v>6463.533</v>
       </c>
       <c r="J519">
         <v>1707.294</v>
       </c>
       <c r="K519">
-        <v>8170.797</v>
+        <v>8170.827</v>
       </c>
       <c r="L519">
         <v>2749.155</v>
       </c>
       <c r="M519">
-        <v>8168.627</v>
+        <v>8168.657</v>
       </c>
     </row>
     <row r="520" spans="1:26">
       <c r="A520" s="6">
         <v>42095.0</v>
       </c>
       <c r="B520">
         <v>2228.321</v>
       </c>
       <c r="C520">
         <v>2.114</v>
       </c>
       <c r="D520">
         <v>2230.435</v>
       </c>
       <c r="E520">
         <v>3.429</v>
       </c>
       <c r="F520">
         <v>2233.864</v>
       </c>
       <c r="G520">
-        <v>4735.857</v>
+        <v>4735.891</v>
       </c>
       <c r="H520">
         <v>939.921</v>
       </c>
       <c r="I520">
-        <v>5675.778</v>
+        <v>5675.812</v>
       </c>
       <c r="J520">
         <v>1524.695</v>
       </c>
       <c r="K520">
-        <v>7200.473</v>
+        <v>7200.507</v>
       </c>
       <c r="L520">
         <v>2464.616</v>
       </c>
       <c r="M520">
-        <v>7197.124</v>
+        <v>7197.158</v>
       </c>
     </row>
     <row r="521" spans="1:26">
       <c r="A521" s="6">
         <v>42125.0</v>
       </c>
       <c r="B521">
         <v>2308.339</v>
       </c>
       <c r="C521">
         <v>2.077</v>
       </c>
       <c r="D521">
         <v>2310.416</v>
       </c>
       <c r="E521">
         <v>3.754</v>
       </c>
       <c r="F521">
         <v>2314.171</v>
       </c>
       <c r="G521">
-        <v>4631.972</v>
+        <v>4632.009</v>
       </c>
       <c r="H521">
         <v>982.965</v>
       </c>
       <c r="I521">
-        <v>5614.937</v>
+        <v>5614.975</v>
       </c>
       <c r="J521">
         <v>1776.622</v>
       </c>
       <c r="K521">
-        <v>7391.559</v>
+        <v>7391.596</v>
       </c>
       <c r="L521">
         <v>2759.587</v>
       </c>
       <c r="M521">
-        <v>7390.3</v>
+        <v>7390.337</v>
       </c>
     </row>
     <row r="522" spans="1:26">
       <c r="A522" s="6">
         <v>42156.0</v>
       </c>
       <c r="B522">
         <v>2299.151</v>
       </c>
       <c r="C522">
         <v>2.079</v>
       </c>
       <c r="D522">
         <v>2301.23</v>
       </c>
       <c r="E522">
         <v>3.822</v>
       </c>
       <c r="F522">
         <v>2305.052</v>
       </c>
       <c r="G522">
-        <v>4500.598</v>
+        <v>4500.635</v>
       </c>
       <c r="H522">
         <v>1113.666</v>
       </c>
       <c r="I522">
-        <v>5614.264</v>
+        <v>5614.301</v>
       </c>
       <c r="J522">
         <v>2047.339</v>
       </c>
       <c r="K522">
-        <v>7661.602</v>
+        <v>7661.64</v>
       </c>
       <c r="L522">
         <v>3161.005</v>
       </c>
       <c r="M522">
-        <v>7663.885</v>
+        <v>7663.923</v>
       </c>
     </row>
     <row r="523" spans="1:26">
       <c r="A523" s="6">
         <v>42186.0</v>
       </c>
       <c r="B523">
         <v>2414.427</v>
       </c>
       <c r="C523">
         <v>2.212</v>
       </c>
       <c r="D523">
         <v>2416.638</v>
       </c>
       <c r="E523">
         <v>4.063</v>
       </c>
       <c r="F523">
         <v>2420.702</v>
       </c>
       <c r="G523">
-        <v>4669.927</v>
+        <v>4669.966</v>
       </c>
       <c r="H523">
         <v>1238.345</v>
       </c>
       <c r="I523">
-        <v>5908.271</v>
+        <v>5908.311</v>
       </c>
       <c r="J523">
         <v>2275.15</v>
       </c>
       <c r="K523">
-        <v>8183.421</v>
+        <v>8183.461</v>
       </c>
       <c r="L523">
         <v>3513.495</v>
       </c>
       <c r="M523">
-        <v>8188.273</v>
+        <v>8188.313</v>
       </c>
     </row>
     <row r="524" spans="1:26">
       <c r="A524" s="6">
         <v>42217.0</v>
       </c>
       <c r="B524">
         <v>2394.086</v>
       </c>
       <c r="C524">
         <v>2.131</v>
       </c>
       <c r="D524">
         <v>2396.217</v>
       </c>
       <c r="E524">
         <v>3.807</v>
       </c>
       <c r="F524">
         <v>2400.024</v>
       </c>
       <c r="G524">
-        <v>4639.195</v>
+        <v>4639.234</v>
       </c>
       <c r="H524">
         <v>1235.252</v>
       </c>
       <c r="I524">
-        <v>5874.447</v>
+        <v>5874.486</v>
       </c>
       <c r="J524">
         <v>2206.725</v>
       </c>
       <c r="K524">
-        <v>8081.172</v>
+        <v>8081.211</v>
       </c>
       <c r="L524">
         <v>3441.977</v>
       </c>
       <c r="M524">
-        <v>8085.876</v>
+        <v>8085.915</v>
       </c>
     </row>
     <row r="525" spans="1:26">
       <c r="A525" s="6">
         <v>42248.0</v>
       </c>
       <c r="B525">
         <v>2269.467</v>
       </c>
       <c r="C525">
         <v>2.099</v>
       </c>
       <c r="D525">
         <v>2271.566</v>
       </c>
       <c r="E525">
         <v>3.545</v>
       </c>
       <c r="F525">
         <v>2275.111</v>
       </c>
       <c r="G525">
-        <v>4419.558</v>
+        <v>4419.593</v>
       </c>
       <c r="H525">
         <v>1136.052</v>
       </c>
       <c r="I525">
-        <v>5555.61</v>
+        <v>5555.645</v>
       </c>
       <c r="J525">
         <v>1918.043</v>
       </c>
       <c r="K525">
-        <v>7473.653</v>
+        <v>7473.689</v>
       </c>
       <c r="L525">
         <v>3054.095</v>
       </c>
       <c r="M525">
-        <v>7476.851</v>
+        <v>7476.887</v>
       </c>
     </row>
     <row r="526" spans="1:26">
       <c r="A526" s="6">
         <v>42278.0</v>
       </c>
       <c r="B526">
         <v>2319.385</v>
       </c>
       <c r="C526">
         <v>2.17</v>
       </c>
       <c r="D526">
         <v>2321.555</v>
       </c>
       <c r="E526">
         <v>3.572</v>
       </c>
       <c r="F526">
         <v>2325.128</v>
       </c>
       <c r="G526">
-        <v>4719.782</v>
+        <v>4719.813</v>
       </c>
       <c r="H526">
         <v>1010.141</v>
       </c>
       <c r="I526">
-        <v>5729.922</v>
+        <v>5729.954</v>
       </c>
       <c r="J526">
         <v>1662.935</v>
       </c>
       <c r="K526">
-        <v>7392.857</v>
+        <v>7392.889</v>
       </c>
       <c r="L526">
         <v>2673.076</v>
       </c>
       <c r="M526">
-        <v>7391.16</v>
+        <v>7391.192</v>
       </c>
     </row>
     <row r="527" spans="1:26">
       <c r="A527" s="6">
         <v>42309.0</v>
       </c>
       <c r="B527">
         <v>2185.955</v>
       </c>
       <c r="C527">
         <v>2.06</v>
       </c>
       <c r="D527">
         <v>2188.016</v>
       </c>
       <c r="E527">
         <v>3.508</v>
       </c>
       <c r="F527">
         <v>2191.524</v>
       </c>
       <c r="G527">
-        <v>4876.046</v>
+        <v>4876.072</v>
       </c>
       <c r="H527">
         <v>941.427</v>
       </c>
       <c r="I527">
-        <v>5817.473</v>
+        <v>5817.499</v>
       </c>
       <c r="J527">
         <v>1603.037</v>
       </c>
       <c r="K527">
-        <v>7420.51</v>
+        <v>7420.536</v>
       </c>
       <c r="L527">
         <v>2544.464</v>
       </c>
       <c r="M527">
-        <v>7417.739</v>
+        <v>7417.765</v>
       </c>
     </row>
     <row r="528" spans="1:26">
       <c r="A528" s="6">
         <v>42339.0</v>
       </c>
       <c r="B528">
         <v>2285.976</v>
       </c>
       <c r="C528">
         <v>2.113</v>
       </c>
       <c r="D528">
         <v>2288.089</v>
       </c>
       <c r="E528">
         <v>3.554</v>
       </c>
       <c r="F528">
         <v>2291.643</v>
       </c>
       <c r="G528">
-        <v>5370.716</v>
+        <v>5370.74</v>
       </c>
       <c r="H528">
         <v>1014.536</v>
       </c>
       <c r="I528">
-        <v>6385.252</v>
+        <v>6385.276</v>
       </c>
       <c r="J528">
         <v>1706.293</v>
       </c>
       <c r="K528">
-        <v>8091.545</v>
+        <v>8091.569</v>
       </c>
       <c r="L528">
         <v>2720.829</v>
       </c>
       <c r="M528">
-        <v>8089.055</v>
+        <v>8089.079</v>
       </c>
     </row>
     <row r="529" spans="1:26">
       <c r="A529" s="6">
         <v>42370.0</v>
       </c>
       <c r="B529">
         <v>2181.601</v>
       </c>
       <c r="C529">
         <v>2.252</v>
       </c>
       <c r="D529">
         <v>2183.853</v>
       </c>
       <c r="E529">
         <v>3.908</v>
       </c>
       <c r="F529">
         <v>2187.761</v>
       </c>
       <c r="G529">
-        <v>5780.639</v>
+        <v>5780.719</v>
       </c>
       <c r="H529">
         <v>1094.877</v>
       </c>
       <c r="I529">
-        <v>6875.516</v>
+        <v>6875.596</v>
       </c>
       <c r="J529">
         <v>1899.999</v>
       </c>
       <c r="K529">
-        <v>8775.515</v>
+        <v>8775.595</v>
       </c>
       <c r="L529">
         <v>2994.876</v>
       </c>
       <c r="M529">
-        <v>8775.101</v>
+        <v>8775.182</v>
       </c>
     </row>
     <row r="530" spans="1:26">
       <c r="A530" s="6">
         <v>42401.0</v>
       </c>
       <c r="B530">
         <v>2122.518</v>
       </c>
       <c r="C530">
         <v>2.205</v>
       </c>
       <c r="D530">
         <v>2124.722</v>
       </c>
       <c r="E530">
         <v>3.482</v>
       </c>
       <c r="F530">
         <v>2128.205</v>
       </c>
       <c r="G530">
-        <v>5331.051</v>
+        <v>5331.145</v>
       </c>
       <c r="H530">
         <v>1012.701</v>
       </c>
       <c r="I530">
-        <v>6343.752</v>
+        <v>6343.846</v>
       </c>
       <c r="J530">
         <v>1599.425</v>
       </c>
       <c r="K530">
-        <v>7943.177</v>
+        <v>7943.271</v>
       </c>
       <c r="L530">
         <v>2612.126</v>
       </c>
       <c r="M530">
-        <v>7939.427</v>
+        <v>7939.521</v>
       </c>
     </row>
     <row r="531" spans="1:26">
       <c r="A531" s="6">
         <v>42430.0</v>
       </c>
       <c r="B531">
         <v>2347.69</v>
       </c>
       <c r="C531">
         <v>2.079</v>
       </c>
       <c r="D531">
         <v>2349.769</v>
       </c>
       <c r="E531">
         <v>3.219</v>
       </c>
       <c r="F531">
         <v>2352.988</v>
       </c>
       <c r="G531">
-        <v>5184.881</v>
+        <v>5185.006</v>
       </c>
       <c r="H531">
         <v>975.192</v>
       </c>
       <c r="I531">
-        <v>6160.073</v>
+        <v>6160.198</v>
       </c>
       <c r="J531">
         <v>1510.124</v>
       </c>
       <c r="K531">
-        <v>7670.196</v>
+        <v>7670.322</v>
       </c>
       <c r="L531">
         <v>2485.316</v>
       </c>
       <c r="M531">
-        <v>7663.364</v>
+        <v>7663.489</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532">
         <v>2261.754</v>
       </c>
       <c r="C532">
         <v>2.03</v>
       </c>
       <c r="D532">
         <v>2263.784</v>
       </c>
       <c r="E532">
         <v>3.251</v>
       </c>
       <c r="F532">
         <v>2267.035</v>
       </c>
       <c r="G532">
-        <v>4752.757</v>
+        <v>4752.897</v>
       </c>
       <c r="H532">
         <v>919.641</v>
       </c>
       <c r="I532">
-        <v>5672.397</v>
+        <v>5672.537</v>
       </c>
       <c r="J532">
         <v>1472.73</v>
       </c>
       <c r="K532">
-        <v>7145.127</v>
+        <v>7145.267</v>
       </c>
       <c r="L532">
         <v>2392.371</v>
       </c>
       <c r="M532">
-        <v>7139.866</v>
+        <v>7140.006</v>
       </c>
     </row>
     <row r="533" spans="1:26">
       <c r="A533" s="6">
         <v>42491.0</v>
       </c>
       <c r="B533">
         <v>2354.409</v>
       </c>
       <c r="C533">
         <v>1.983</v>
       </c>
       <c r="D533">
         <v>2356.392</v>
       </c>
       <c r="E533">
         <v>3.392</v>
       </c>
       <c r="F533">
         <v>2359.784</v>
       </c>
       <c r="G533">
-        <v>4649.229</v>
+        <v>4649.384</v>
       </c>
       <c r="H533">
         <v>971.422</v>
       </c>
       <c r="I533">
-        <v>5620.652</v>
+        <v>5620.806</v>
       </c>
       <c r="J533">
         <v>1661.574</v>
       </c>
       <c r="K533">
-        <v>7282.226</v>
+        <v>7282.38</v>
       </c>
       <c r="L533">
         <v>2632.997</v>
       </c>
       <c r="M533">
-        <v>7279.045</v>
+        <v>7279.2</v>
       </c>
     </row>
     <row r="534" spans="1:26">
       <c r="A534" s="6">
         <v>42522.0</v>
       </c>
       <c r="B534">
         <v>2362.216</v>
       </c>
       <c r="C534">
         <v>2.154</v>
       </c>
       <c r="D534">
         <v>2364.37</v>
       </c>
       <c r="E534">
         <v>3.87</v>
       </c>
       <c r="F534">
         <v>2368.24</v>
       </c>
       <c r="G534">
-        <v>4509.014</v>
+        <v>4509.172</v>
       </c>
       <c r="H534">
         <v>1125.543</v>
       </c>
       <c r="I534">
-        <v>5634.557</v>
+        <v>5634.716</v>
       </c>
       <c r="J534">
         <v>2021.847</v>
       </c>
       <c r="K534">
-        <v>7656.404</v>
+        <v>7656.563</v>
       </c>
       <c r="L534">
         <v>3147.39</v>
       </c>
       <c r="M534">
-        <v>7659.208</v>
+        <v>7659.366</v>
       </c>
     </row>
     <row r="535" spans="1:26">
       <c r="A535" s="6">
         <v>42552.0</v>
       </c>
       <c r="B535">
         <v>2432.025</v>
       </c>
       <c r="C535">
         <v>2.212</v>
       </c>
       <c r="D535">
         <v>2434.237</v>
       </c>
       <c r="E535">
         <v>4.017</v>
       </c>
       <c r="F535">
         <v>2438.254</v>
       </c>
       <c r="G535">
-        <v>4606.967</v>
+        <v>4607.132</v>
       </c>
       <c r="H535">
         <v>1269.852</v>
       </c>
       <c r="I535">
-        <v>5876.819</v>
+        <v>5876.984</v>
       </c>
       <c r="J535">
         <v>2306.273</v>
       </c>
       <c r="K535">
-        <v>8183.093</v>
+        <v>8183.257</v>
       </c>
       <c r="L535">
         <v>3576.125</v>
       </c>
       <c r="M535">
-        <v>8189.464</v>
+        <v>8189.629</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536">
         <v>2458.308</v>
       </c>
       <c r="C536">
         <v>2.154</v>
       </c>
       <c r="D536">
         <v>2460.462</v>
       </c>
       <c r="E536">
         <v>3.766</v>
       </c>
       <c r="F536">
         <v>2464.228</v>
       </c>
       <c r="G536">
-        <v>4713.749</v>
+        <v>4713.908</v>
       </c>
       <c r="H536">
         <v>1300.628</v>
       </c>
       <c r="I536">
-        <v>6014.377</v>
+        <v>6014.537</v>
       </c>
       <c r="J536">
         <v>2273.387</v>
       </c>
       <c r="K536">
-        <v>8287.765</v>
+        <v>8287.924</v>
       </c>
       <c r="L536">
         <v>3574.016</v>
       </c>
       <c r="M536">
-        <v>8294.409</v>
+        <v>8294.568</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537">
         <v>2301.496</v>
       </c>
       <c r="C537">
         <v>2.174</v>
       </c>
       <c r="D537">
         <v>2303.669</v>
       </c>
       <c r="E537">
         <v>3.556</v>
       </c>
       <c r="F537">
         <v>2307.225</v>
       </c>
       <c r="G537">
-        <v>4482.085</v>
+        <v>4482.228</v>
       </c>
       <c r="H537">
         <v>1148.998</v>
       </c>
       <c r="I537">
-        <v>5631.083</v>
+        <v>5631.226</v>
       </c>
       <c r="J537">
         <v>1879.632</v>
       </c>
       <c r="K537">
-        <v>7510.715</v>
+        <v>7510.858</v>
       </c>
       <c r="L537">
         <v>3028.63</v>
       </c>
       <c r="M537">
-        <v>7513.713</v>
+        <v>7513.855</v>
       </c>
     </row>
     <row r="538" spans="1:26">
       <c r="A538" s="6">
         <v>42644.0</v>
       </c>
       <c r="B538">
         <v>2323.418</v>
       </c>
       <c r="C538">
         <v>2.09</v>
       </c>
       <c r="D538">
         <v>2325.508</v>
       </c>
       <c r="E538">
         <v>3.41</v>
       </c>
       <c r="F538">
         <v>2328.918</v>
       </c>
       <c r="G538">
-        <v>4729.795</v>
+        <v>4729.923</v>
       </c>
       <c r="H538">
         <v>1012.274</v>
       </c>
       <c r="I538">
-        <v>5742.069</v>
+        <v>5742.197</v>
       </c>
       <c r="J538">
         <v>1651.538</v>
       </c>
       <c r="K538">
-        <v>7393.608</v>
+        <v>7393.735</v>
       </c>
       <c r="L538">
         <v>2663.813</v>
       </c>
       <c r="M538">
-        <v>7393.283</v>
+        <v>7393.41</v>
       </c>
     </row>
     <row r="539" spans="1:26">
       <c r="A539" s="6">
         <v>42675.0</v>
       </c>
       <c r="B539">
         <v>2255.466</v>
       </c>
       <c r="C539">
         <v>2.019</v>
       </c>
       <c r="D539">
         <v>2257.484</v>
       </c>
       <c r="E539">
         <v>3.339</v>
       </c>
       <c r="F539">
         <v>2260.823</v>
       </c>
       <c r="G539">
-        <v>4948.986</v>
+        <v>4949.089</v>
       </c>
       <c r="H539">
         <v>946.206</v>
       </c>
       <c r="I539">
-        <v>5895.191</v>
+        <v>5895.295</v>
       </c>
       <c r="J539">
         <v>1565.376</v>
       </c>
       <c r="K539">
-        <v>7460.568</v>
+        <v>7460.671</v>
       </c>
       <c r="L539">
         <v>2511.582</v>
       </c>
       <c r="M539">
-        <v>7457.44</v>
+        <v>7457.544</v>
       </c>
     </row>
     <row r="540" spans="1:26">
       <c r="A540" s="6">
         <v>42705.0</v>
       </c>
       <c r="B540">
         <v>2340.194</v>
       </c>
       <c r="C540">
         <v>2.228</v>
       </c>
       <c r="D540">
         <v>2342.422</v>
       </c>
       <c r="E540">
         <v>3.946</v>
       </c>
       <c r="F540">
         <v>2346.368</v>
       </c>
       <c r="G540">
-        <v>5841.027</v>
+        <v>5841.123</v>
       </c>
       <c r="H540">
         <v>1060.184</v>
       </c>
       <c r="I540">
-        <v>6901.211</v>
+        <v>6901.307</v>
       </c>
       <c r="J540">
         <v>1877.677</v>
       </c>
       <c r="K540">
-        <v>8778.888</v>
+        <v>8778.984</v>
       </c>
       <c r="L540">
         <v>2937.862</v>
       </c>
       <c r="M540">
-        <v>8778.468</v>
+        <v>8778.564</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541">
         <v>2222.814</v>
       </c>
       <c r="C541">
         <v>2.276</v>
       </c>
       <c r="D541">
         <v>2225.09</v>
       </c>
       <c r="E541">
         <v>3.838</v>
       </c>
       <c r="F541">
         <v>2228.928</v>
       </c>
       <c r="G541">
-        <v>5753.037</v>
+        <v>5753.18</v>
       </c>
       <c r="H541">
         <v>1085.621</v>
       </c>
       <c r="I541">
-        <v>6838.658</v>
+        <v>6838.8</v>
       </c>
       <c r="J541">
         <v>1830.1</v>
       </c>
       <c r="K541">
-        <v>8668.758</v>
+        <v>8668.9</v>
       </c>
       <c r="L541">
         <v>2915.721</v>
       </c>
       <c r="M541">
-        <v>8670.612</v>
+        <v>8670.755</v>
       </c>
     </row>
     <row r="542" spans="1:26">
       <c r="A542" s="6">
         <v>42767.0</v>
       </c>
       <c r="B542">
         <v>2042.972</v>
       </c>
       <c r="C542">
         <v>2.167</v>
       </c>
       <c r="D542">
         <v>2045.139</v>
       </c>
       <c r="E542">
         <v>3.379</v>
       </c>
       <c r="F542">
         <v>2048.518</v>
       </c>
       <c r="G542">
-        <v>4916.63</v>
+        <v>4916.788</v>
       </c>
       <c r="H542">
         <v>940.952</v>
       </c>
       <c r="I542">
-        <v>5857.581</v>
+        <v>5857.74</v>
       </c>
       <c r="J542">
         <v>1466.959</v>
       </c>
       <c r="K542">
-        <v>7324.54</v>
+        <v>7324.699</v>
       </c>
       <c r="L542">
         <v>2407.91</v>
       </c>
       <c r="M542">
-        <v>7322.267</v>
+        <v>7322.425</v>
       </c>
     </row>
     <row r="543" spans="1:26">
       <c r="A543" s="6">
         <v>42795.0</v>
       </c>
       <c r="B543">
         <v>2375.112</v>
       </c>
       <c r="C543">
         <v>2.201</v>
       </c>
       <c r="D543">
         <v>2377.313</v>
       </c>
       <c r="E543">
         <v>3.533</v>
       </c>
       <c r="F543">
         <v>2380.845</v>
       </c>
       <c r="G543">
-        <v>5474.489</v>
+        <v>5474.715</v>
       </c>
       <c r="H543">
         <v>994.406</v>
       </c>
       <c r="I543">
-        <v>6468.895</v>
+        <v>6469.12</v>
       </c>
       <c r="J543">
         <v>1596.147</v>
       </c>
       <c r="K543">
-        <v>8065.042</v>
+        <v>8065.267</v>
       </c>
       <c r="L543">
         <v>2590.552</v>
       </c>
       <c r="M543">
-        <v>8062.547</v>
+        <v>8062.772</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544">
         <v>2262.54</v>
       </c>
       <c r="C544">
         <v>2.01</v>
       </c>
       <c r="D544">
         <v>2264.55</v>
       </c>
       <c r="E544">
         <v>3.079</v>
       </c>
       <c r="F544">
         <v>2267.629</v>
       </c>
       <c r="G544">
-        <v>4731.283</v>
+        <v>4731.534</v>
       </c>
       <c r="H544">
         <v>930.798</v>
       </c>
       <c r="I544">
-        <v>5662.081</v>
+        <v>5662.332</v>
       </c>
       <c r="J544">
         <v>1425.879</v>
       </c>
       <c r="K544">
-        <v>7087.96</v>
+        <v>7088.211</v>
       </c>
       <c r="L544">
         <v>2356.677</v>
       </c>
       <c r="M544">
-        <v>7084.64</v>
+        <v>7084.891</v>
       </c>
     </row>
     <row r="545" spans="1:26">
       <c r="A545" s="6">
         <v>42856.0</v>
       </c>
       <c r="B545">
         <v>2419.942</v>
       </c>
       <c r="C545">
         <v>1.989</v>
       </c>
       <c r="D545">
         <v>2421.931</v>
       </c>
       <c r="E545">
         <v>3.236</v>
       </c>
       <c r="F545">
         <v>2425.167</v>
       </c>
       <c r="G545">
-        <v>4798.494</v>
+        <v>4798.771</v>
       </c>
       <c r="H545">
         <v>995.862</v>
       </c>
       <c r="I545">
-        <v>5794.356</v>
+        <v>5794.633</v>
       </c>
       <c r="J545">
         <v>1620.804</v>
       </c>
       <c r="K545">
-        <v>7415.161</v>
+        <v>7415.438</v>
       </c>
       <c r="L545">
         <v>2616.667</v>
       </c>
       <c r="M545">
-        <v>7413.824</v>
+        <v>7414.101</v>
       </c>
     </row>
     <row r="546" spans="1:26">
       <c r="A546" s="6">
         <v>42887.0</v>
       </c>
       <c r="B546">
         <v>2397.009</v>
       </c>
       <c r="C546">
         <v>2.142</v>
       </c>
       <c r="D546">
         <v>2399.151</v>
       </c>
       <c r="E546">
         <v>3.537</v>
       </c>
       <c r="F546">
         <v>2402.688</v>
       </c>
       <c r="G546">
-        <v>4630.988</v>
+        <v>4631.272</v>
       </c>
       <c r="H546">
         <v>1121.124</v>
       </c>
       <c r="I546">
-        <v>5752.112</v>
+        <v>5752.396</v>
       </c>
       <c r="J546">
         <v>1851.371</v>
       </c>
       <c r="K546">
-        <v>7603.483</v>
+        <v>7603.767</v>
       </c>
       <c r="L546">
         <v>2972.494</v>
       </c>
       <c r="M546">
-        <v>7605.89</v>
+        <v>7606.174</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547">
         <v>2428.914</v>
       </c>
       <c r="C547">
         <v>2.149</v>
       </c>
       <c r="D547">
         <v>2431.063</v>
       </c>
       <c r="E547">
         <v>3.738</v>
       </c>
       <c r="F547">
         <v>2434.801</v>
       </c>
       <c r="G547">
-        <v>4675.903</v>
+        <v>4676.195</v>
       </c>
       <c r="H547">
         <v>1254.296</v>
       </c>
       <c r="I547">
-        <v>5930.199</v>
+        <v>5930.491</v>
       </c>
       <c r="J547">
         <v>2182.024</v>
       </c>
       <c r="K547">
-        <v>8112.223</v>
+        <v>8112.515</v>
       </c>
       <c r="L547">
         <v>3436.32</v>
       </c>
       <c r="M547">
-        <v>8117.663</v>
+        <v>8117.955</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548">
         <v>2487.989</v>
       </c>
       <c r="C548">
         <v>2.184</v>
       </c>
       <c r="D548">
         <v>2490.172</v>
       </c>
       <c r="E548">
         <v>3.658</v>
       </c>
       <c r="F548">
         <v>2493.83</v>
       </c>
       <c r="G548">
-        <v>4737.39</v>
+        <v>4737.673</v>
       </c>
       <c r="H548">
         <v>1229.216</v>
       </c>
       <c r="I548">
-        <v>5966.606</v>
+        <v>5966.89</v>
       </c>
       <c r="J548">
         <v>2058.926</v>
       </c>
       <c r="K548">
-        <v>8025.532</v>
+        <v>8025.815</v>
       </c>
       <c r="L548">
         <v>3288.142</v>
       </c>
       <c r="M548">
-        <v>8029.258</v>
+        <v>8029.542</v>
       </c>
     </row>
     <row r="549" spans="1:26">
       <c r="A549" s="6">
         <v>42979.0</v>
       </c>
       <c r="B549">
         <v>2298.899</v>
       </c>
       <c r="C549">
         <v>2.109</v>
       </c>
       <c r="D549">
         <v>2301.008</v>
       </c>
       <c r="E549">
         <v>3.38</v>
       </c>
       <c r="F549">
         <v>2304.388</v>
       </c>
       <c r="G549">
-        <v>4494.288</v>
+        <v>4494.543</v>
       </c>
       <c r="H549">
         <v>1097.728</v>
       </c>
       <c r="I549">
-        <v>5592.017</v>
+        <v>5592.271</v>
       </c>
       <c r="J549">
         <v>1759.232</v>
       </c>
       <c r="K549">
-        <v>7351.249</v>
+        <v>7351.504</v>
       </c>
       <c r="L549">
         <v>2856.961</v>
       </c>
       <c r="M549">
-        <v>7351.687</v>
+        <v>7351.941</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550">
         <v>2401.204</v>
       </c>
       <c r="C550">
         <v>2.136</v>
       </c>
       <c r="D550">
         <v>2403.34</v>
       </c>
       <c r="E550">
         <v>3.44</v>
       </c>
       <c r="F550">
         <v>2406.78</v>
       </c>
       <c r="G550">
-        <v>4851.367</v>
+        <v>4851.594</v>
       </c>
       <c r="H550">
         <v>1022.029</v>
       </c>
       <c r="I550">
-        <v>5873.395</v>
+        <v>5873.623</v>
       </c>
       <c r="J550">
         <v>1645.62</v>
       </c>
       <c r="K550">
-        <v>7519.015</v>
+        <v>7519.243</v>
       </c>
       <c r="L550">
         <v>2667.649</v>
       </c>
       <c r="M550">
-        <v>7517.466</v>
+        <v>7517.694</v>
       </c>
     </row>
     <row r="551" spans="1:26">
       <c r="A551" s="6">
         <v>43040.0</v>
       </c>
       <c r="B551">
         <v>2283.779</v>
       </c>
       <c r="C551">
         <v>2.039</v>
       </c>
       <c r="D551">
         <v>2285.818</v>
       </c>
       <c r="E551">
         <v>3.407</v>
       </c>
       <c r="F551">
         <v>2289.225</v>
       </c>
       <c r="G551">
-        <v>5234.129</v>
+        <v>5234.307</v>
       </c>
       <c r="H551">
         <v>966.78</v>
       </c>
       <c r="I551">
-        <v>6200.909</v>
+        <v>6201.087</v>
       </c>
       <c r="J551">
         <v>1614.904</v>
       </c>
       <c r="K551">
-        <v>7815.813</v>
+        <v>7815.992</v>
       </c>
       <c r="L551">
         <v>2581.684</v>
       </c>
       <c r="M551">
-        <v>7814.028</v>
+        <v>7814.206</v>
       </c>
     </row>
     <row r="552" spans="1:26">
       <c r="A552" s="6">
         <v>43070.0</v>
       </c>
       <c r="B552">
         <v>2358.392</v>
       </c>
       <c r="C552">
         <v>2.265</v>
       </c>
       <c r="D552">
         <v>2360.657</v>
       </c>
       <c r="E552">
         <v>3.995</v>
       </c>
       <c r="F552">
         <v>2364.653</v>
       </c>
       <c r="G552">
-        <v>5952.472</v>
+        <v>5952.641</v>
       </c>
       <c r="H552">
         <v>1065.28</v>
       </c>
       <c r="I552">
-        <v>7017.753</v>
+        <v>7017.921</v>
       </c>
       <c r="J552">
         <v>1879.062</v>
       </c>
       <c r="K552">
-        <v>8896.814</v>
+        <v>8896.983</v>
       </c>
       <c r="L552">
         <v>2944.342</v>
       </c>
       <c r="M552">
-        <v>8896.129</v>
+        <v>8896.297</v>
       </c>
     </row>
     <row r="553" spans="1:26">
       <c r="A553" s="6">
         <v>43101.0</v>
       </c>
       <c r="B553">
         <v>2263.799</v>
       </c>
       <c r="C553">
         <v>2.543</v>
       </c>
       <c r="D553">
         <v>2266.342</v>
       </c>
       <c r="E553">
         <v>4.234</v>
       </c>
       <c r="F553">
         <v>2270.576</v>
       </c>
       <c r="G553">
-        <v>6205.639</v>
+        <v>6205.852</v>
       </c>
       <c r="H553">
         <v>1175.358</v>
       </c>
       <c r="I553">
-        <v>7380.997</v>
+        <v>7381.21</v>
       </c>
       <c r="J553">
         <v>1956.897</v>
       </c>
       <c r="K553">
-        <v>9337.894</v>
+        <v>9338.107</v>
       </c>
       <c r="L553">
         <v>3132.255</v>
       </c>
       <c r="M553">
-        <v>9339.798</v>
+        <v>9340.011</v>
       </c>
     </row>
     <row r="554" spans="1:26">
       <c r="A554" s="6">
         <v>43132.0</v>
       </c>
       <c r="B554">
         <v>2058.716</v>
       </c>
       <c r="C554">
         <v>2.164</v>
       </c>
       <c r="D554">
         <v>2060.88</v>
       </c>
       <c r="E554">
         <v>3.273</v>
       </c>
       <c r="F554">
         <v>2064.153</v>
       </c>
       <c r="G554">
-        <v>5243.376</v>
+        <v>5243.608</v>
       </c>
       <c r="H554">
         <v>998.803</v>
       </c>
       <c r="I554">
-        <v>6242.179</v>
+        <v>6242.411</v>
       </c>
       <c r="J554">
         <v>1510.121</v>
       </c>
       <c r="K554">
-        <v>7752.3</v>
+        <v>7752.531</v>
       </c>
       <c r="L554">
         <v>2508.923</v>
       </c>
       <c r="M554">
-        <v>7749.983</v>
+        <v>7750.214</v>
       </c>
     </row>
     <row r="555" spans="1:26">
       <c r="A555" s="6">
         <v>43160.0</v>
       </c>
       <c r="B555">
         <v>2417.46</v>
       </c>
       <c r="C555">
         <v>2.114</v>
       </c>
       <c r="D555">
         <v>2419.574</v>
       </c>
       <c r="E555">
         <v>3.308</v>
       </c>
       <c r="F555">
         <v>2422.882</v>
       </c>
       <c r="G555">
-        <v>5762.276</v>
+        <v>5762.596</v>
       </c>
       <c r="H555">
         <v>1013.362</v>
       </c>
       <c r="I555">
-        <v>6775.638</v>
+        <v>6775.957</v>
       </c>
       <c r="J555">
         <v>1585.491</v>
       </c>
       <c r="K555">
-        <v>8361.129</v>
+        <v>8361.448</v>
       </c>
       <c r="L555">
         <v>2598.853</v>
       </c>
       <c r="M555">
-        <v>8356.721</v>
+        <v>8357.04</v>
       </c>
     </row>
     <row r="556" spans="1:26">
       <c r="A556" s="6">
         <v>43191.0</v>
       </c>
       <c r="B556">
         <v>2322.027</v>
       </c>
       <c r="C556">
         <v>2.045</v>
       </c>
       <c r="D556">
         <v>2324.072</v>
       </c>
       <c r="E556">
         <v>3.095</v>
       </c>
       <c r="F556">
         <v>2327.167</v>
       </c>
       <c r="G556">
-        <v>5136.222</v>
+        <v>5136.582</v>
       </c>
       <c r="H556">
         <v>950.133</v>
       </c>
       <c r="I556">
-        <v>6086.355</v>
+        <v>6086.715</v>
       </c>
       <c r="J556">
         <v>1437.679</v>
       </c>
       <c r="K556">
-        <v>7524.034</v>
+        <v>7524.394</v>
       </c>
       <c r="L556">
         <v>2387.812</v>
       </c>
       <c r="M556">
-        <v>7518.496</v>
+        <v>7518.855</v>
       </c>
     </row>
     <row r="557" spans="1:26">
       <c r="A557" s="6">
         <v>43221.0</v>
       </c>
       <c r="B557">
         <v>2448.812</v>
       </c>
       <c r="C557">
         <v>2.002</v>
       </c>
       <c r="D557">
         <v>2450.814</v>
       </c>
       <c r="E557">
         <v>3.334</v>
       </c>
       <c r="F557">
         <v>2454.148</v>
       </c>
       <c r="G557">
-        <v>4857.155</v>
+        <v>4857.55</v>
       </c>
       <c r="H557">
         <v>1034.682</v>
       </c>
       <c r="I557">
-        <v>5891.837</v>
+        <v>5892.232</v>
       </c>
       <c r="J557">
         <v>1722.697</v>
       </c>
       <c r="K557">
-        <v>7614.534</v>
+        <v>7614.929</v>
       </c>
       <c r="L557">
         <v>2757.379</v>
       </c>
       <c r="M557">
-        <v>7612.199</v>
+        <v>7612.594</v>
       </c>
     </row>
     <row r="558" spans="1:26">
       <c r="A558" s="6">
         <v>43252.0</v>
       </c>
       <c r="B558">
         <v>2435.602</v>
       </c>
       <c r="C558">
         <v>2.125</v>
       </c>
       <c r="D558">
         <v>2437.727</v>
       </c>
       <c r="E558">
         <v>3.505</v>
       </c>
       <c r="F558">
         <v>2441.232</v>
       </c>
       <c r="G558">
-        <v>4718.64</v>
+        <v>4719.041</v>
       </c>
       <c r="H558">
         <v>1153.539</v>
       </c>
       <c r="I558">
-        <v>5872.179</v>
+        <v>5872.581</v>
       </c>
       <c r="J558">
         <v>1903.279</v>
       </c>
       <c r="K558">
-        <v>7775.459</v>
+        <v>7775.86</v>
       </c>
       <c r="L558">
         <v>3056.819</v>
       </c>
       <c r="M558">
-        <v>7777.863</v>
+        <v>7778.265</v>
       </c>
     </row>
     <row r="559" spans="1:26">
       <c r="A559" s="6">
         <v>43282.0</v>
       </c>
       <c r="B559">
         <v>2504.091</v>
       </c>
       <c r="C559">
         <v>2.165</v>
       </c>
       <c r="D559">
         <v>2506.256</v>
       </c>
       <c r="E559">
         <v>3.715</v>
       </c>
       <c r="F559">
         <v>2509.971</v>
       </c>
       <c r="G559">
-        <v>4828.824</v>
+        <v>4829.237</v>
       </c>
       <c r="H559">
         <v>1279.58</v>
       </c>
       <c r="I559">
-        <v>6108.404</v>
+        <v>6108.817</v>
       </c>
       <c r="J559">
         <v>2196.009</v>
       </c>
       <c r="K559">
-        <v>8304.413</v>
+        <v>8304.826</v>
       </c>
       <c r="L559">
         <v>3475.589</v>
       </c>
       <c r="M559">
-        <v>8309.032</v>
+        <v>8309.445</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560">
         <v>2549.328</v>
       </c>
       <c r="C560">
         <v>2.321</v>
       </c>
       <c r="D560">
         <v>2551.649</v>
       </c>
       <c r="E560">
         <v>3.811</v>
       </c>
       <c r="F560">
         <v>2555.46</v>
       </c>
       <c r="G560">
-        <v>4947.963</v>
+        <v>4948.359</v>
       </c>
       <c r="H560">
         <v>1300.418</v>
       </c>
       <c r="I560">
-        <v>6248.381</v>
+        <v>6248.777</v>
       </c>
       <c r="J560">
         <v>2134.765</v>
       </c>
       <c r="K560">
-        <v>8383.145</v>
+        <v>8383.541</v>
       </c>
       <c r="L560">
         <v>3435.182</v>
       </c>
       <c r="M560">
-        <v>8387.843</v>
+        <v>8388.239</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561">
         <v>2322.143</v>
       </c>
       <c r="C561">
         <v>2.185</v>
       </c>
       <c r="D561">
         <v>2324.327</v>
       </c>
       <c r="E561">
         <v>3.473</v>
       </c>
       <c r="F561">
         <v>2327.801</v>
       </c>
       <c r="G561">
-        <v>4610.701</v>
+        <v>4611.052</v>
       </c>
       <c r="H561">
         <v>1150.74</v>
       </c>
       <c r="I561">
-        <v>5761.441</v>
+        <v>5761.792</v>
       </c>
       <c r="J561">
         <v>1829.515</v>
       </c>
       <c r="K561">
-        <v>7590.955</v>
+        <v>7591.306</v>
       </c>
       <c r="L561">
         <v>2980.255</v>
       </c>
       <c r="M561">
-        <v>7591.756</v>
+        <v>7592.107</v>
       </c>
     </row>
     <row r="562" spans="1:26">
       <c r="A562" s="6">
         <v>43374.0</v>
       </c>
       <c r="B562">
         <v>2411.068</v>
       </c>
       <c r="C562">
         <v>2.152</v>
       </c>
       <c r="D562">
         <v>2413.22</v>
       </c>
       <c r="E562">
         <v>3.311</v>
       </c>
       <c r="F562">
         <v>2416.531</v>
       </c>
       <c r="G562">
-        <v>5129.011</v>
+        <v>5129.325</v>
       </c>
       <c r="H562">
         <v>1054.696</v>
       </c>
       <c r="I562">
-        <v>6183.707</v>
+        <v>6184.021</v>
       </c>
       <c r="J562">
         <v>1622.586</v>
       </c>
       <c r="K562">
-        <v>7806.293</v>
+        <v>7806.607</v>
       </c>
       <c r="L562">
         <v>2677.282</v>
       </c>
       <c r="M562">
-        <v>7804.289</v>
+        <v>7804.603</v>
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563">
         <v>2339.354</v>
       </c>
       <c r="C563">
         <v>2.101</v>
       </c>
       <c r="D563">
         <v>2341.455</v>
       </c>
       <c r="E563">
         <v>3.553</v>
       </c>
       <c r="F563">
         <v>2345.007</v>
       </c>
       <c r="G563">
-        <v>5559.845</v>
+        <v>5560.095</v>
       </c>
       <c r="H563">
         <v>991.21</v>
       </c>
       <c r="I563">
-        <v>6551.055</v>
+        <v>6551.305</v>
       </c>
       <c r="J563">
         <v>1676.288</v>
       </c>
       <c r="K563">
-        <v>8227.343</v>
+        <v>8227.593</v>
       </c>
       <c r="L563">
         <v>2667.499</v>
       </c>
       <c r="M563">
-        <v>8224.898</v>
+        <v>8225.148</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564">
         <v>2362.795</v>
       </c>
       <c r="C564">
         <v>2.235</v>
       </c>
       <c r="D564">
         <v>2365.031</v>
       </c>
       <c r="E564">
         <v>3.714</v>
       </c>
       <c r="F564">
         <v>2368.744</v>
       </c>
       <c r="G564">
-        <v>5891.256</v>
+        <v>5891.489</v>
       </c>
       <c r="H564">
         <v>1065.021</v>
       </c>
       <c r="I564">
-        <v>6956.277</v>
+        <v>6956.509</v>
       </c>
       <c r="J564">
         <v>1769.545</v>
       </c>
       <c r="K564">
-        <v>8725.822</v>
+        <v>8726.055</v>
       </c>
       <c r="L564">
         <v>2834.566</v>
       </c>
       <c r="M564">
-        <v>8723.478</v>
+        <v>8723.711</v>
       </c>
     </row>
     <row r="565" spans="1:26">
       <c r="A565" s="6">
         <v>43466.0</v>
       </c>
       <c r="B565">
         <v>2313.645</v>
       </c>
       <c r="C565">
         <v>2.285</v>
       </c>
       <c r="D565">
         <v>2315.93</v>
       </c>
       <c r="E565">
         <v>3.752</v>
       </c>
       <c r="F565">
         <v>2319.682</v>
       </c>
       <c r="G565">
-        <v>6274.921</v>
+        <v>6275.193</v>
       </c>
       <c r="H565">
         <v>1121.215</v>
       </c>
       <c r="I565">
-        <v>7396.135</v>
+        <v>7396.407</v>
       </c>
       <c r="J565">
         <v>1841.673</v>
       </c>
       <c r="K565">
-        <v>9237.808</v>
+        <v>9238.08</v>
       </c>
       <c r="L565">
         <v>2962.888</v>
       </c>
       <c r="M565">
-        <v>9239.981</v>
+        <v>9240.253</v>
       </c>
     </row>
     <row r="566" spans="1:26">
       <c r="A566" s="6">
         <v>43497.0</v>
       </c>
       <c r="B566">
         <v>2135.414</v>
       </c>
       <c r="C566">
         <v>2.291</v>
       </c>
       <c r="D566">
         <v>2137.705</v>
       </c>
       <c r="E566">
         <v>3.539</v>
       </c>
       <c r="F566">
         <v>2141.244</v>
       </c>
       <c r="G566">
-        <v>5534.387</v>
+        <v>5534.681</v>
       </c>
       <c r="H566">
         <v>1009.262</v>
       </c>
       <c r="I566">
-        <v>6543.648</v>
+        <v>6543.943</v>
       </c>
       <c r="J566">
         <v>1558.853</v>
       </c>
       <c r="K566">
-        <v>8102.501</v>
+        <v>8102.796</v>
       </c>
       <c r="L566">
         <v>2568.115</v>
       </c>
       <c r="M566">
-        <v>8102.025</v>
+        <v>8102.32</v>
       </c>
     </row>
     <row r="567" spans="1:26">
       <c r="A567" s="6">
         <v>43525.0</v>
       </c>
       <c r="B567">
         <v>2386.757</v>
       </c>
       <c r="C567">
         <v>2.341</v>
       </c>
       <c r="D567">
         <v>2389.098</v>
       </c>
       <c r="E567">
         <v>3.605</v>
       </c>
       <c r="F567">
         <v>2392.703</v>
       </c>
       <c r="G567">
-        <v>5751.631</v>
+        <v>5752.047</v>
       </c>
       <c r="H567">
         <v>1029.921</v>
       </c>
       <c r="I567">
-        <v>6781.552</v>
+        <v>6781.969</v>
       </c>
       <c r="J567">
         <v>1585.633</v>
       </c>
       <c r="K567">
-        <v>8367.185</v>
+        <v>8367.601</v>
       </c>
       <c r="L567">
         <v>2615.554</v>
       </c>
       <c r="M567">
-        <v>8365.169</v>
+        <v>8365.585</v>
       </c>
     </row>
     <row r="568" spans="1:26">
       <c r="A568" s="6">
         <v>43556.0</v>
       </c>
       <c r="B568">
         <v>2349.612</v>
       </c>
       <c r="C568">
         <v>2.082</v>
       </c>
       <c r="D568">
         <v>2351.695</v>
       </c>
       <c r="E568">
         <v>3.048</v>
       </c>
       <c r="F568">
         <v>2354.742</v>
       </c>
       <c r="G568">
-        <v>5004.105</v>
+        <v>5004.569</v>
       </c>
       <c r="H568">
         <v>934.546</v>
       </c>
       <c r="I568">
-        <v>5938.652</v>
+        <v>5939.115</v>
       </c>
       <c r="J568">
         <v>1367.766</v>
       </c>
       <c r="K568">
-        <v>7306.417</v>
+        <v>7306.881</v>
       </c>
       <c r="L568">
         <v>2302.312</v>
       </c>
       <c r="M568">
-        <v>7302.579</v>
+        <v>7303.042</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569">
         <v>2450.789</v>
       </c>
       <c r="C569">
         <v>2.076</v>
       </c>
       <c r="D569">
         <v>2452.865</v>
       </c>
       <c r="E569">
         <v>3.277</v>
       </c>
       <c r="F569">
         <v>2456.141</v>
       </c>
       <c r="G569">
-        <v>4959.753</v>
+        <v>4960.26</v>
       </c>
       <c r="H569">
         <v>1012.688</v>
       </c>
       <c r="I569">
-        <v>5972.44</v>
+        <v>5972.947</v>
       </c>
       <c r="J569">
         <v>1598.452</v>
       </c>
       <c r="K569">
-        <v>7570.892</v>
+        <v>7571.399</v>
       </c>
       <c r="L569">
         <v>2611.139</v>
       </c>
       <c r="M569">
-        <v>7568.747</v>
+        <v>7569.254</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570">
         <v>2434.323</v>
       </c>
       <c r="C570">
         <v>2.076</v>
       </c>
       <c r="D570">
         <v>2436.398</v>
       </c>
       <c r="E570">
         <v>3.311</v>
       </c>
       <c r="F570">
         <v>2439.71</v>
       </c>
       <c r="G570">
-        <v>4722.445</v>
+        <v>4722.96</v>
       </c>
       <c r="H570">
         <v>1096.827</v>
       </c>
       <c r="I570">
-        <v>5819.272</v>
+        <v>5819.787</v>
       </c>
       <c r="J570">
         <v>1749.493</v>
       </c>
       <c r="K570">
-        <v>7568.764</v>
+        <v>7569.28</v>
       </c>
       <c r="L570">
         <v>2846.32</v>
       </c>
       <c r="M570">
-        <v>7569.56</v>
+        <v>7570.075</v>
       </c>
     </row>
     <row r="571" spans="1:26">
       <c r="A571" s="6">
         <v>43647.0</v>
       </c>
       <c r="B571">
         <v>2511.938</v>
       </c>
       <c r="C571">
         <v>2.192</v>
       </c>
       <c r="D571">
         <v>2514.129</v>
       </c>
       <c r="E571">
         <v>3.563</v>
       </c>
       <c r="F571">
         <v>2517.692</v>
       </c>
       <c r="G571">
-        <v>4855.278</v>
+        <v>4855.815</v>
       </c>
       <c r="H571">
         <v>1283.236</v>
       </c>
       <c r="I571">
-        <v>6138.513</v>
+        <v>6139.05</v>
       </c>
       <c r="J571">
         <v>2086.24</v>
       </c>
       <c r="K571">
-        <v>8224.753</v>
+        <v>8225.291</v>
       </c>
       <c r="L571">
         <v>3369.476</v>
       </c>
       <c r="M571">
-        <v>8231.957</v>
+        <v>8232.494</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572">
         <v>2555.049</v>
       </c>
       <c r="C572">
         <v>2.228</v>
       </c>
       <c r="D572">
         <v>2557.277</v>
       </c>
       <c r="E572">
         <v>3.573</v>
       </c>
       <c r="F572">
         <v>2560.85</v>
       </c>
       <c r="G572">
-        <v>4945.423</v>
+        <v>4945.939</v>
       </c>
       <c r="H572">
         <v>1271.223</v>
       </c>
       <c r="I572">
-        <v>6216.646</v>
+        <v>6217.162</v>
       </c>
       <c r="J572">
         <v>2038.83</v>
       </c>
       <c r="K572">
-        <v>8255.476</v>
+        <v>8255.992</v>
       </c>
       <c r="L572">
         <v>3310.053</v>
       </c>
       <c r="M572">
-        <v>8261.454</v>
+        <v>8261.971</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573">
         <v>2330.66</v>
       </c>
       <c r="C573">
         <v>2.308</v>
       </c>
       <c r="D573">
         <v>2332.968</v>
       </c>
       <c r="E573">
         <v>3.527</v>
       </c>
       <c r="F573">
         <v>2336.495</v>
       </c>
       <c r="G573">
-        <v>4627.922</v>
+        <v>4628.38</v>
       </c>
       <c r="H573">
         <v>1161.659</v>
       </c>
       <c r="I573">
-        <v>5789.581</v>
+        <v>5790.039</v>
       </c>
       <c r="J573">
         <v>1775.025</v>
       </c>
       <c r="K573">
-        <v>7564.605</v>
+        <v>7565.063</v>
       </c>
       <c r="L573">
         <v>2936.684</v>
       </c>
       <c r="M573">
-        <v>7568.008</v>
+        <v>7568.466</v>
       </c>
     </row>
     <row r="574" spans="1:26">
       <c r="A574" s="6">
         <v>43739.0</v>
       </c>
       <c r="B574">
         <v>2450.22</v>
       </c>
       <c r="C574">
         <v>1.853</v>
       </c>
       <c r="D574">
         <v>2452.073</v>
       </c>
       <c r="E574">
         <v>2.654</v>
       </c>
       <c r="F574">
         <v>2454.727</v>
       </c>
       <c r="G574">
-        <v>5077.417</v>
+        <v>5077.821</v>
       </c>
       <c r="H574">
         <v>1051.719</v>
       </c>
       <c r="I574">
-        <v>6129.136</v>
+        <v>6129.54</v>
       </c>
       <c r="J574">
         <v>1506.933</v>
       </c>
       <c r="K574">
-        <v>7636.069</v>
+        <v>7636.473</v>
       </c>
       <c r="L574">
         <v>2558.652</v>
       </c>
       <c r="M574">
-        <v>7634.258</v>
+        <v>7634.663</v>
       </c>
     </row>
     <row r="575" spans="1:26">
       <c r="A575" s="6">
         <v>43770.0</v>
       </c>
       <c r="B575">
         <v>2316.862</v>
       </c>
       <c r="C575">
         <v>2.096</v>
       </c>
       <c r="D575">
         <v>2318.959</v>
       </c>
       <c r="E575">
         <v>3.374</v>
       </c>
       <c r="F575">
         <v>2322.332</v>
       </c>
       <c r="G575">
-        <v>5563.53</v>
+        <v>5563.849</v>
       </c>
       <c r="H575">
         <v>974.235</v>
       </c>
       <c r="I575">
-        <v>6537.765</v>
+        <v>6538.084</v>
       </c>
       <c r="J575">
         <v>1567.691</v>
       </c>
       <c r="K575">
-        <v>8105.456</v>
+        <v>8105.775</v>
       </c>
       <c r="L575">
         <v>2541.926</v>
       </c>
       <c r="M575">
-        <v>8104.728</v>
+        <v>8105.046</v>
       </c>
     </row>
     <row r="576" spans="1:26">
       <c r="A576" s="6">
         <v>43800.0</v>
       </c>
       <c r="B576">
         <v>2367.557</v>
       </c>
       <c r="C576">
         <v>2.212</v>
       </c>
       <c r="D576">
         <v>2369.769</v>
       </c>
       <c r="E576">
         <v>3.477</v>
       </c>
       <c r="F576">
         <v>2373.246</v>
       </c>
       <c r="G576">
-        <v>5931.134</v>
+        <v>5931.426</v>
       </c>
       <c r="H576">
         <v>1057.115</v>
       </c>
       <c r="I576">
-        <v>6988.249</v>
+        <v>6988.541</v>
       </c>
       <c r="J576">
         <v>1661.233</v>
       </c>
       <c r="K576">
-        <v>8649.482</v>
+        <v>8649.774</v>
       </c>
       <c r="L576">
         <v>2718.348</v>
       </c>
       <c r="M576">
-        <v>8646.823</v>
+        <v>8647.115</v>
       </c>
     </row>
     <row r="577" spans="1:26">
       <c r="A577" s="6">
         <v>43831.0</v>
       </c>
       <c r="B577">
         <v>2270.288</v>
       </c>
       <c r="C577">
         <v>2.286</v>
       </c>
       <c r="D577">
         <v>2272.574</v>
       </c>
       <c r="E577">
         <v>3.477</v>
       </c>
       <c r="F577">
         <v>2276.051</v>
       </c>
       <c r="G577">
-        <v>5941.026</v>
+        <v>5941.348</v>
       </c>
       <c r="H577">
         <v>1076.598</v>
       </c>
       <c r="I577">
-        <v>7017.624</v>
+        <v>7017.946</v>
       </c>
       <c r="J577">
         <v>1637.991</v>
       </c>
       <c r="K577">
-        <v>8655.614</v>
+        <v>8655.937</v>
       </c>
       <c r="L577">
         <v>2714.588</v>
       </c>
       <c r="M577">
-        <v>8651.383</v>
+        <v>8651.706</v>
       </c>
     </row>
     <row r="578" spans="1:26">
       <c r="A578" s="6">
         <v>43862.0</v>
       </c>
       <c r="B578">
         <v>2162.394</v>
       </c>
       <c r="C578">
         <v>2.112</v>
       </c>
       <c r="D578">
         <v>2164.506</v>
       </c>
       <c r="E578">
         <v>3.111</v>
       </c>
       <c r="F578">
         <v>2167.618</v>
       </c>
       <c r="G578">
-        <v>5540.531</v>
+        <v>5540.897</v>
       </c>
       <c r="H578">
         <v>1005.378</v>
       </c>
       <c r="I578">
-        <v>6545.909</v>
+        <v>6546.275</v>
       </c>
       <c r="J578">
         <v>1480.936</v>
       </c>
       <c r="K578">
-        <v>8026.845</v>
+        <v>8027.21</v>
       </c>
       <c r="L578">
         <v>2486.314</v>
       </c>
       <c r="M578">
-        <v>8021.101</v>
+        <v>8021.467</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579">
         <v>2056.338</v>
       </c>
       <c r="C579">
         <v>2.042</v>
       </c>
       <c r="D579">
         <v>2058.38</v>
       </c>
       <c r="E579">
         <v>2.929</v>
       </c>
       <c r="F579">
         <v>2061.309</v>
       </c>
       <c r="G579">
-        <v>5135.369</v>
+        <v>5135.846</v>
       </c>
       <c r="H579">
         <v>989.118</v>
       </c>
       <c r="I579">
-        <v>6124.486</v>
+        <v>6124.964</v>
       </c>
       <c r="J579">
         <v>1418.852</v>
       </c>
       <c r="K579">
-        <v>7543.338</v>
+        <v>7543.816</v>
       </c>
       <c r="L579">
         <v>2407.97</v>
       </c>
       <c r="M579">
-        <v>7537.385</v>
+        <v>7537.863</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580">
         <v>1564.416</v>
       </c>
       <c r="C580">
         <v>1.517</v>
       </c>
       <c r="D580">
         <v>1565.933</v>
       </c>
       <c r="E580">
         <v>2.101</v>
       </c>
       <c r="F580">
         <v>1568.034</v>
       </c>
       <c r="G580">
-        <v>4032.711</v>
+        <v>4033.244</v>
       </c>
       <c r="H580">
         <v>895.311</v>
       </c>
       <c r="I580">
-        <v>4928.022</v>
+        <v>4928.554</v>
       </c>
       <c r="J580">
         <v>1240.351</v>
       </c>
       <c r="K580">
-        <v>6168.374</v>
+        <v>6168.906</v>
       </c>
       <c r="L580">
         <v>2135.662</v>
       </c>
       <c r="M580">
-        <v>6163.281</v>
+        <v>6163.813</v>
       </c>
     </row>
     <row r="581" spans="1:26">
       <c r="A581" s="6">
         <v>43952.0</v>
       </c>
       <c r="B581">
         <v>1790.606</v>
       </c>
       <c r="C581">
         <v>1.549</v>
       </c>
       <c r="D581">
         <v>1792.155</v>
       </c>
       <c r="E581">
         <v>2.316</v>
       </c>
       <c r="F581">
         <v>1794.471</v>
       </c>
       <c r="G581">
-        <v>4096.31</v>
+        <v>4096.905</v>
       </c>
       <c r="H581">
         <v>937.301</v>
       </c>
       <c r="I581">
-        <v>5033.611</v>
+        <v>5034.206</v>
       </c>
       <c r="J581">
         <v>1401.614</v>
       </c>
       <c r="K581">
-        <v>6435.225</v>
+        <v>6435.82</v>
       </c>
       <c r="L581">
         <v>2338.915</v>
       </c>
       <c r="M581">
-        <v>6433.29</v>
+        <v>6433.885</v>
       </c>
     </row>
     <row r="582" spans="1:26">
       <c r="A582" s="6">
         <v>43983.0</v>
       </c>
       <c r="B582">
         <v>1981.516</v>
       </c>
       <c r="C582">
         <v>1.639</v>
       </c>
       <c r="D582">
         <v>1983.154</v>
       </c>
       <c r="E582">
         <v>2.512</v>
       </c>
       <c r="F582">
         <v>1985.667</v>
       </c>
       <c r="G582">
-        <v>4116.002</v>
+        <v>4116.598</v>
       </c>
       <c r="H582">
         <v>1092.03</v>
       </c>
       <c r="I582">
-        <v>5208.032</v>
+        <v>5208.628</v>
       </c>
       <c r="J582">
         <v>1674.125</v>
       </c>
       <c r="K582">
-        <v>6882.158</v>
+        <v>6882.753</v>
       </c>
       <c r="L582">
         <v>2766.155</v>
       </c>
       <c r="M582">
-        <v>6883.324</v>
+        <v>6883.919</v>
       </c>
     </row>
     <row r="583" spans="1:26">
       <c r="A583" s="6">
         <v>44013.0</v>
       </c>
       <c r="B583">
         <v>2154.517</v>
       </c>
       <c r="C583">
         <v>1.897</v>
       </c>
       <c r="D583">
         <v>2156.414</v>
       </c>
       <c r="E583">
         <v>2.991</v>
       </c>
       <c r="F583">
         <v>2159.406</v>
       </c>
       <c r="G583">
-        <v>4366.997</v>
+        <v>4367.611</v>
       </c>
       <c r="H583">
         <v>1294.957</v>
       </c>
       <c r="I583">
-        <v>5661.954</v>
+        <v>5662.568</v>
       </c>
       <c r="J583">
         <v>2041.702</v>
       </c>
       <c r="K583">
-        <v>7703.656</v>
+        <v>7704.27</v>
       </c>
       <c r="L583">
         <v>3336.659</v>
       </c>
       <c r="M583">
-        <v>7712.391</v>
+        <v>7713.005</v>
       </c>
     </row>
     <row r="584" spans="1:26">
       <c r="A584" s="6">
         <v>44044.0</v>
       </c>
       <c r="B584">
         <v>2168.527</v>
       </c>
       <c r="C584">
         <v>1.782</v>
       </c>
       <c r="D584">
         <v>2170.309</v>
       </c>
       <c r="E584">
         <v>2.833</v>
       </c>
       <c r="F584">
         <v>2173.142</v>
       </c>
       <c r="G584">
-        <v>4417.377</v>
+        <v>4417.963</v>
       </c>
       <c r="H584">
         <v>1258.634</v>
       </c>
       <c r="I584">
-        <v>5676.011</v>
+        <v>5676.597</v>
       </c>
       <c r="J584">
         <v>2000.938</v>
       </c>
       <c r="K584">
-        <v>7676.949</v>
+        <v>7677.535</v>
       </c>
       <c r="L584">
         <v>3259.572</v>
       </c>
       <c r="M584">
-        <v>7685.043</v>
+        <v>7685.628</v>
       </c>
     </row>
     <row r="585" spans="1:26">
       <c r="A585" s="6">
         <v>44075.0</v>
       </c>
       <c r="B585">
         <v>2070.275</v>
       </c>
       <c r="C585">
         <v>1.822</v>
       </c>
       <c r="D585">
         <v>2072.097</v>
       </c>
       <c r="E585">
         <v>2.644</v>
       </c>
       <c r="F585">
         <v>2074.741</v>
       </c>
       <c r="G585">
-        <v>4307.639</v>
+        <v>4308.158</v>
       </c>
       <c r="H585">
         <v>1100.556</v>
       </c>
       <c r="I585">
-        <v>5408.195</v>
+        <v>5408.714</v>
       </c>
       <c r="J585">
         <v>1596.999</v>
       </c>
       <c r="K585">
-        <v>7005.193</v>
+        <v>7005.712</v>
       </c>
       <c r="L585">
         <v>2697.555</v>
       </c>
       <c r="M585">
-        <v>7008.306</v>
+        <v>7008.825</v>
       </c>
     </row>
     <row r="586" spans="1:26">
       <c r="A586" s="6">
         <v>44105.0</v>
       </c>
       <c r="B586">
         <v>2119.58</v>
       </c>
       <c r="C586">
         <v>1.785</v>
       </c>
       <c r="D586">
         <v>2121.365</v>
       </c>
       <c r="E586">
         <v>2.599</v>
       </c>
       <c r="F586">
         <v>2123.964</v>
       </c>
       <c r="G586">
-        <v>4670.109</v>
+        <v>4670.57</v>
       </c>
       <c r="H586">
         <v>1012.943</v>
       </c>
       <c r="I586">
-        <v>5683.051</v>
+        <v>5683.513</v>
       </c>
       <c r="J586">
         <v>1475.311</v>
       </c>
       <c r="K586">
-        <v>7158.363</v>
+        <v>7158.824</v>
       </c>
       <c r="L586">
         <v>2488.254</v>
       </c>
       <c r="M586">
-        <v>7157.735</v>
+        <v>7158.197</v>
       </c>
     </row>
     <row r="587" spans="1:26">
       <c r="A587" s="6">
         <v>44136.0</v>
       </c>
       <c r="B587">
         <v>1998.677</v>
       </c>
       <c r="C587">
         <v>1.791</v>
       </c>
       <c r="D587">
         <v>2000.468</v>
       </c>
       <c r="E587">
         <v>2.673</v>
       </c>
       <c r="F587">
         <v>2003.141</v>
       </c>
       <c r="G587">
-        <v>4882.907</v>
+        <v>4883.282</v>
       </c>
       <c r="H587">
         <v>945.974</v>
       </c>
       <c r="I587">
-        <v>5828.882</v>
+        <v>5829.256</v>
       </c>
       <c r="J587">
         <v>1412.161</v>
       </c>
       <c r="K587">
-        <v>7241.042</v>
+        <v>7241.417</v>
       </c>
       <c r="L587">
         <v>2358.135</v>
       </c>
       <c r="M587">
-        <v>7239.282</v>
+        <v>7239.657</v>
       </c>
     </row>
     <row r="588" spans="1:26">
       <c r="A588" s="6">
         <v>44166.0</v>
       </c>
       <c r="B588">
         <v>2059.74</v>
       </c>
       <c r="C588">
         <v>2.121</v>
       </c>
       <c r="D588">
         <v>2061.861</v>
       </c>
       <c r="E588">
         <v>3.278</v>
       </c>
       <c r="F588">
         <v>2065.139</v>
       </c>
       <c r="G588">
-        <v>5638.862</v>
+        <v>5639.209</v>
       </c>
       <c r="H588">
         <v>1075.907</v>
       </c>
       <c r="I588">
-        <v>6714.769</v>
+        <v>6715.116</v>
       </c>
       <c r="J588">
         <v>1663.167</v>
       </c>
       <c r="K588">
-        <v>8377.936</v>
+        <v>8378.283</v>
       </c>
       <c r="L588">
         <v>2739.074</v>
       </c>
       <c r="M588">
-        <v>8378.427</v>
+        <v>8378.775</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>2040.531</v>
       </c>
       <c r="C589">
         <v>1.934</v>
       </c>
       <c r="D589">
         <v>2042.466</v>
       </c>
       <c r="E589">
         <v>2.959</v>
       </c>
       <c r="F589">
         <v>2045.425</v>
       </c>
       <c r="G589">
-        <v>5805.716</v>
+        <v>5806.334</v>
       </c>
       <c r="H589">
         <v>1096.946</v>
       </c>
       <c r="I589">
-        <v>6902.662</v>
+        <v>6903.28</v>
       </c>
       <c r="J589">
         <v>1678.164</v>
       </c>
       <c r="K589">
-        <v>8580.826</v>
+        <v>8581.444</v>
       </c>
       <c r="L589">
         <v>2775.109</v>
       </c>
       <c r="M589">
-        <v>8579.468</v>
+        <v>8580.086</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>1864.991</v>
       </c>
       <c r="C590">
         <v>1.868</v>
       </c>
       <c r="D590">
         <v>1866.859</v>
       </c>
       <c r="E590">
         <v>2.935</v>
       </c>
       <c r="F590">
         <v>1869.794</v>
       </c>
       <c r="G590">
-        <v>5196.25</v>
+        <v>5196.911</v>
       </c>
       <c r="H590">
         <v>1022.57</v>
       </c>
       <c r="I590">
-        <v>6218.82</v>
+        <v>6219.48</v>
       </c>
       <c r="J590">
         <v>1606.603</v>
       </c>
       <c r="K590">
-        <v>7825.423</v>
+        <v>7826.083</v>
       </c>
       <c r="L590">
         <v>2629.172</v>
       </c>
       <c r="M590">
-        <v>7826.69</v>
+        <v>7827.351</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>2193.863</v>
       </c>
       <c r="C591">
         <v>1.85</v>
       </c>
       <c r="D591">
         <v>2195.713</v>
       </c>
       <c r="E591">
         <v>2.538</v>
       </c>
       <c r="F591">
         <v>2198.251</v>
       </c>
       <c r="G591">
-        <v>5317.576</v>
+        <v>5318.511</v>
       </c>
       <c r="H591">
         <v>1007.717</v>
       </c>
       <c r="I591">
-        <v>6325.294</v>
+        <v>6326.228</v>
       </c>
       <c r="J591">
         <v>1382.377</v>
       </c>
       <c r="K591">
-        <v>7707.67</v>
+        <v>7708.605</v>
       </c>
       <c r="L591">
         <v>2390.094</v>
       </c>
       <c r="M591">
-        <v>7702.691</v>
+        <v>7703.626</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>2179.477</v>
       </c>
       <c r="C592">
         <v>1.725</v>
       </c>
       <c r="D592">
         <v>2181.202</v>
       </c>
       <c r="E592">
         <v>2.421</v>
       </c>
       <c r="F592">
         <v>2183.622</v>
       </c>
       <c r="G592">
-        <v>4893.106</v>
+        <v>4894.142</v>
       </c>
       <c r="H592">
         <v>930.721</v>
       </c>
       <c r="I592">
-        <v>5823.827</v>
+        <v>5824.863</v>
       </c>
       <c r="J592">
         <v>1305.999</v>
       </c>
       <c r="K592">
-        <v>7129.826</v>
+        <v>7130.862</v>
       </c>
       <c r="L592">
         <v>2236.72</v>
       </c>
       <c r="M592">
-        <v>7124.527</v>
+        <v>7125.563</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>2305.341</v>
       </c>
       <c r="C593">
         <v>1.66</v>
       </c>
       <c r="D593">
         <v>2307.002</v>
       </c>
       <c r="E593">
         <v>2.497</v>
       </c>
       <c r="F593">
         <v>2309.498</v>
       </c>
       <c r="G593">
-        <v>4835.284</v>
+        <v>4836.421</v>
       </c>
       <c r="H593">
         <v>989.687</v>
       </c>
       <c r="I593">
-        <v>5824.971</v>
+        <v>5826.108</v>
       </c>
       <c r="J593">
         <v>1488.246</v>
       </c>
       <c r="K593">
-        <v>7313.216</v>
+        <v>7314.354</v>
       </c>
       <c r="L593">
         <v>2477.932</v>
       </c>
       <c r="M593">
-        <v>7310.18</v>
+        <v>7311.318</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>2333.006</v>
       </c>
       <c r="C594">
         <v>1.732</v>
       </c>
       <c r="D594">
         <v>2334.738</v>
       </c>
       <c r="E594">
         <v>2.769</v>
       </c>
       <c r="F594">
         <v>2337.507</v>
       </c>
       <c r="G594">
-        <v>4664.821</v>
+        <v>4665.969</v>
       </c>
       <c r="H594">
         <v>1154.673</v>
       </c>
       <c r="I594">
-        <v>5819.494</v>
+        <v>5820.642</v>
       </c>
       <c r="J594">
         <v>1846.301</v>
       </c>
       <c r="K594">
-        <v>7665.795</v>
+        <v>7666.943</v>
       </c>
       <c r="L594">
         <v>3000.974</v>
       </c>
       <c r="M594">
-        <v>7669.088</v>
+        <v>7670.235</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>2409.08</v>
       </c>
       <c r="C595">
         <v>1.862</v>
       </c>
       <c r="D595">
         <v>2410.942</v>
       </c>
       <c r="E595">
         <v>2.995</v>
       </c>
       <c r="F595">
         <v>2413.937</v>
       </c>
       <c r="G595">
-        <v>4735.54</v>
+        <v>4736.706</v>
       </c>
       <c r="H595">
         <v>1275.912</v>
       </c>
       <c r="I595">
-        <v>6011.451</v>
+        <v>6012.618</v>
       </c>
       <c r="J595">
         <v>2051.901</v>
       </c>
       <c r="K595">
-        <v>8063.352</v>
+        <v>8064.519</v>
       </c>
       <c r="L595">
         <v>3327.813</v>
       </c>
       <c r="M595">
-        <v>8070.331</v>
+        <v>8071.498</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>2427.012</v>
       </c>
       <c r="C596">
         <v>1.911</v>
       </c>
       <c r="D596">
         <v>2428.923</v>
       </c>
       <c r="E596">
         <v>3.039</v>
       </c>
       <c r="F596">
         <v>2431.962</v>
       </c>
       <c r="G596">
-        <v>4788.018</v>
+        <v>4789.124</v>
       </c>
       <c r="H596">
         <v>1300.106</v>
       </c>
       <c r="I596">
-        <v>6088.124</v>
+        <v>6089.23</v>
       </c>
       <c r="J596">
         <v>2067.933</v>
       </c>
       <c r="K596">
-        <v>8156.057</v>
+        <v>8157.163</v>
       </c>
       <c r="L596">
         <v>3368.039</v>
       </c>
       <c r="M596">
-        <v>8163.018</v>
+        <v>8164.124</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>2262.717</v>
       </c>
       <c r="C597">
         <v>1.798</v>
       </c>
       <c r="D597">
         <v>2264.515</v>
       </c>
       <c r="E597">
         <v>2.576</v>
       </c>
       <c r="F597">
         <v>2267.091</v>
       </c>
       <c r="G597">
-        <v>4580.053</v>
+        <v>4581.035</v>
       </c>
       <c r="H597">
         <v>1147.947</v>
       </c>
       <c r="I597">
-        <v>5728</v>
+        <v>5728.982</v>
       </c>
       <c r="J597">
         <v>1645.175</v>
       </c>
       <c r="K597">
-        <v>7373.175</v>
+        <v>7374.157</v>
       </c>
       <c r="L597">
         <v>2793.122</v>
       </c>
       <c r="M597">
-        <v>7375.435</v>
+        <v>7376.417</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>2353.346</v>
       </c>
       <c r="C598">
         <v>1.818</v>
       </c>
       <c r="D598">
         <v>2355.164</v>
       </c>
       <c r="E598">
         <v>2.616</v>
       </c>
       <c r="F598">
         <v>2357.78</v>
       </c>
       <c r="G598">
-        <v>4907.273</v>
+        <v>4908.132</v>
       </c>
       <c r="H598">
         <v>1030.859</v>
       </c>
       <c r="I598">
-        <v>5938.132</v>
+        <v>5938.991</v>
       </c>
       <c r="J598">
         <v>1483.241</v>
       </c>
       <c r="K598">
-        <v>7421.374</v>
+        <v>7422.232</v>
       </c>
       <c r="L598">
         <v>2514.1</v>
       </c>
       <c r="M598">
-        <v>7418.738</v>
+        <v>7419.597</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>2306.684</v>
       </c>
       <c r="C599">
         <v>1.677</v>
       </c>
       <c r="D599">
         <v>2308.361</v>
       </c>
       <c r="E599">
         <v>2.511</v>
       </c>
       <c r="F599">
         <v>2310.872</v>
       </c>
       <c r="G599">
-        <v>5331.779</v>
+        <v>5332.512</v>
       </c>
       <c r="H599">
         <v>979.701</v>
       </c>
       <c r="I599">
-        <v>6311.48</v>
+        <v>6312.212</v>
       </c>
       <c r="J599">
         <v>1466.931</v>
       </c>
       <c r="K599">
-        <v>7778.411</v>
+        <v>7779.143</v>
       </c>
       <c r="L599">
         <v>2446.631</v>
       </c>
       <c r="M599">
-        <v>7774.023</v>
+        <v>7774.755</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>2343.693</v>
       </c>
       <c r="C600">
         <v>1.777</v>
       </c>
       <c r="D600">
         <v>2345.47</v>
       </c>
       <c r="E600">
         <v>2.634</v>
       </c>
       <c r="F600">
         <v>2348.104</v>
       </c>
       <c r="G600">
-        <v>5750.542</v>
+        <v>5751.21</v>
       </c>
       <c r="H600">
         <v>1048.805</v>
       </c>
       <c r="I600">
-        <v>6799.347</v>
+        <v>6800.015</v>
       </c>
       <c r="J600">
         <v>1554.33</v>
       </c>
       <c r="K600">
-        <v>8353.678</v>
+        <v>8354.345</v>
       </c>
       <c r="L600">
         <v>2603.135</v>
       </c>
       <c r="M600">
-        <v>8349.36</v>
+        <v>8350.028</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>2170.521</v>
       </c>
       <c r="C601">
         <v>1.927</v>
       </c>
       <c r="D601">
         <v>2172.448</v>
       </c>
       <c r="E601">
         <v>3.002</v>
       </c>
       <c r="F601">
         <v>2175.45</v>
       </c>
       <c r="G601">
-        <v>6091.175</v>
+        <v>6092.275</v>
       </c>
       <c r="H601">
         <v>1155.494</v>
       </c>
       <c r="I601">
-        <v>7246.669</v>
+        <v>7247.77</v>
       </c>
       <c r="J601">
         <v>1799.911</v>
       </c>
       <c r="K601">
-        <v>9046.58</v>
+        <v>9047.681</v>
       </c>
       <c r="L601">
         <v>2955.405</v>
       </c>
       <c r="M601">
-        <v>9046.946</v>
+        <v>9048.047</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>2065.924</v>
       </c>
       <c r="C602">
         <v>1.93</v>
       </c>
       <c r="D602">
         <v>2067.854</v>
       </c>
       <c r="E602">
         <v>2.731</v>
       </c>
       <c r="F602">
         <v>2070.585</v>
       </c>
       <c r="G602">
-        <v>5489.513</v>
+        <v>5490.724</v>
       </c>
       <c r="H602">
         <v>1043.605</v>
       </c>
       <c r="I602">
-        <v>6533.118</v>
+        <v>6534.329</v>
       </c>
       <c r="J602">
         <v>1476.651</v>
       </c>
       <c r="K602">
-        <v>8009.769</v>
+        <v>8010.98</v>
       </c>
       <c r="L602">
         <v>2520.256</v>
       </c>
       <c r="M602">
-        <v>8008.215</v>
+        <v>8009.426</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>2365.121</v>
       </c>
       <c r="C603">
         <v>1.976</v>
       </c>
       <c r="D603">
         <v>2367.097</v>
       </c>
       <c r="E603">
         <v>2.662</v>
       </c>
       <c r="F603">
         <v>2369.76</v>
       </c>
       <c r="G603">
-        <v>5625.87</v>
+        <v>5627.539</v>
       </c>
       <c r="H603">
         <v>1038.272</v>
       </c>
       <c r="I603">
-        <v>6664.141</v>
+        <v>6665.81</v>
       </c>
       <c r="J603">
         <v>1398.729</v>
       </c>
       <c r="K603">
-        <v>8062.87</v>
+        <v>8064.539</v>
       </c>
       <c r="L603">
         <v>2437</v>
       </c>
       <c r="M603">
-        <v>8058.532</v>
+        <v>8060.201</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>2244.739</v>
       </c>
       <c r="C604">
         <v>1.751</v>
       </c>
       <c r="D604">
         <v>2246.489</v>
       </c>
       <c r="E604">
         <v>2.304</v>
       </c>
       <c r="F604">
         <v>2248.793</v>
       </c>
       <c r="G604">
-        <v>5000.596</v>
+        <v>5002.444</v>
       </c>
       <c r="H604">
         <v>972.191</v>
       </c>
       <c r="I604">
-        <v>5972.787</v>
+        <v>5974.635</v>
       </c>
       <c r="J604">
         <v>1279.68</v>
       </c>
       <c r="K604">
-        <v>7252.467</v>
+        <v>7254.315</v>
       </c>
       <c r="L604">
         <v>2251.871</v>
       </c>
       <c r="M604">
-        <v>7248.391</v>
+        <v>7250.24</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>2381.917</v>
       </c>
       <c r="C605">
         <v>1.806</v>
       </c>
       <c r="D605">
         <v>2383.723</v>
       </c>
       <c r="E605">
         <v>2.653</v>
       </c>
       <c r="F605">
         <v>2386.376</v>
       </c>
       <c r="G605">
-        <v>4832.18</v>
+        <v>4834.212</v>
       </c>
       <c r="H605">
         <v>1056.686</v>
       </c>
       <c r="I605">
-        <v>5888.866</v>
+        <v>5890.898</v>
       </c>
       <c r="J605">
         <v>1551.954</v>
       </c>
       <c r="K605">
-        <v>7440.819</v>
+        <v>7442.851</v>
       </c>
       <c r="L605">
         <v>2608.64</v>
       </c>
       <c r="M605">
-        <v>7439.232</v>
+        <v>7441.264</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>2351.84</v>
       </c>
       <c r="C606">
         <v>1.751</v>
       </c>
       <c r="D606">
         <v>2353.591</v>
       </c>
       <c r="E606">
         <v>2.65</v>
       </c>
       <c r="F606">
         <v>2356.242</v>
       </c>
       <c r="G606">
-        <v>4669.364</v>
+        <v>4671.394</v>
       </c>
       <c r="H606">
         <v>1184.327</v>
       </c>
       <c r="I606">
-        <v>5853.691</v>
+        <v>5855.721</v>
       </c>
       <c r="J606">
         <v>1792.634</v>
       </c>
       <c r="K606">
-        <v>7646.325</v>
+        <v>7648.355</v>
       </c>
       <c r="L606">
         <v>2976.961</v>
       </c>
       <c r="M606">
-        <v>7648.919</v>
+        <v>7650.949</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>2358.395</v>
       </c>
       <c r="C607">
         <v>1.931</v>
       </c>
       <c r="D607">
         <v>2360.327</v>
       </c>
       <c r="E607">
         <v>3.027</v>
       </c>
       <c r="F607">
         <v>2363.353</v>
       </c>
       <c r="G607">
-        <v>4700.289</v>
+        <v>4702.387</v>
       </c>
       <c r="H607">
         <v>1327.999</v>
       </c>
       <c r="I607">
-        <v>6028.287</v>
+        <v>6030.385</v>
       </c>
       <c r="J607">
         <v>2081.261</v>
       </c>
       <c r="K607">
-        <v>8109.549</v>
+        <v>8111.647</v>
       </c>
       <c r="L607">
         <v>3409.26</v>
       </c>
       <c r="M607">
-        <v>8115.471</v>
+        <v>8117.569</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>2456.218</v>
       </c>
       <c r="C608">
         <v>1.828</v>
       </c>
       <c r="D608">
         <v>2458.045</v>
       </c>
       <c r="E608">
         <v>2.754</v>
       </c>
       <c r="F608">
         <v>2460.8</v>
       </c>
       <c r="G608">
-        <v>4785.59</v>
+        <v>4787.609</v>
       </c>
       <c r="H608">
         <v>1329.405</v>
       </c>
       <c r="I608">
-        <v>6114.995</v>
+        <v>6117.014</v>
       </c>
       <c r="J608">
         <v>2003.279</v>
       </c>
       <c r="K608">
-        <v>8118.274</v>
+        <v>8120.293</v>
       </c>
       <c r="L608">
         <v>3332.684</v>
       </c>
       <c r="M608">
-        <v>8123.715</v>
+        <v>8125.733</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>2302.99</v>
       </c>
       <c r="C609">
         <v>1.903</v>
       </c>
       <c r="D609">
         <v>2304.893</v>
       </c>
       <c r="E609">
         <v>2.665</v>
       </c>
       <c r="F609">
         <v>2307.558</v>
       </c>
       <c r="G609">
-        <v>4608.261</v>
+        <v>4610.068</v>
       </c>
       <c r="H609">
         <v>1161.936</v>
       </c>
       <c r="I609">
-        <v>5770.197</v>
+        <v>5772.003</v>
       </c>
       <c r="J609">
         <v>1627.197</v>
       </c>
       <c r="K609">
-        <v>7397.393</v>
+        <v>7399.2</v>
       </c>
       <c r="L609">
         <v>2789.132</v>
       </c>
       <c r="M609">
-        <v>7398.476</v>
+        <v>7400.283</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>2348.621</v>
       </c>
       <c r="C610">
         <v>1.827</v>
       </c>
       <c r="D610">
         <v>2350.447</v>
       </c>
       <c r="E610">
         <v>2.578</v>
       </c>
       <c r="F610">
         <v>2353.025</v>
       </c>
       <c r="G610">
-        <v>4950.75</v>
+        <v>4952.387</v>
       </c>
       <c r="H610">
         <v>1014.033</v>
       </c>
       <c r="I610">
-        <v>5964.783</v>
+        <v>5966.42</v>
       </c>
       <c r="J610">
         <v>1430.907</v>
       </c>
       <c r="K610">
-        <v>7395.689</v>
+        <v>7397.326</v>
       </c>
       <c r="L610">
         <v>2444.939</v>
       </c>
       <c r="M610">
-        <v>7392.44</v>
+        <v>7394.077</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>2286.028</v>
       </c>
       <c r="C611">
         <v>1.864</v>
       </c>
       <c r="D611">
         <v>2287.892</v>
       </c>
       <c r="E611">
         <v>2.767</v>
       </c>
       <c r="F611">
         <v>2290.659</v>
       </c>
       <c r="G611">
-        <v>5338.55</v>
+        <v>5339.865</v>
       </c>
       <c r="H611">
         <v>997.183</v>
       </c>
       <c r="I611">
-        <v>6335.733</v>
+        <v>6337.048</v>
       </c>
       <c r="J611">
         <v>1480.387</v>
       </c>
       <c r="K611">
-        <v>7816.121</v>
+        <v>7817.436</v>
       </c>
       <c r="L611">
         <v>2477.571</v>
       </c>
       <c r="M611">
-        <v>7813.015</v>
+        <v>7814.33</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>2288.497</v>
       </c>
       <c r="C612">
         <v>2.022</v>
       </c>
       <c r="D612">
         <v>2290.52</v>
       </c>
       <c r="E612">
         <v>3.127</v>
       </c>
       <c r="F612">
         <v>2293.647</v>
       </c>
       <c r="G612">
-        <v>5803.41</v>
+        <v>5804.615</v>
       </c>
       <c r="H612">
         <v>1118.371</v>
       </c>
       <c r="I612">
-        <v>6921.781</v>
+        <v>6922.986</v>
       </c>
       <c r="J612">
         <v>1729.516</v>
       </c>
       <c r="K612">
-        <v>8651.298</v>
+        <v>8652.503</v>
       </c>
       <c r="L612">
         <v>2847.887</v>
       </c>
       <c r="M612">
-        <v>8650.825</v>
+        <v>8652.03</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>2218.028</v>
       </c>
       <c r="C613">
         <v>1.976</v>
       </c>
       <c r="D613">
         <v>2220.005</v>
       </c>
       <c r="E613">
         <v>2.824</v>
       </c>
       <c r="F613">
         <v>2222.828</v>
       </c>
       <c r="G613">
-        <v>5780.255</v>
+        <v>5781.825</v>
       </c>
       <c r="H613">
         <v>1110.315</v>
       </c>
       <c r="I613">
-        <v>6890.57</v>
+        <v>6892.14</v>
       </c>
       <c r="J613">
         <v>1586.409</v>
       </c>
       <c r="K613">
-        <v>8476.979</v>
+        <v>8478.549</v>
       </c>
       <c r="L613">
         <v>2696.724</v>
       </c>
       <c r="M613">
-        <v>8476.151</v>
+        <v>8477.721</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>2077.14</v>
       </c>
       <c r="C614">
         <v>1.914</v>
       </c>
       <c r="D614">
         <v>2079.054</v>
       </c>
       <c r="E614">
         <v>2.549</v>
       </c>
       <c r="F614">
         <v>2081.603</v>
       </c>
       <c r="G614">
-        <v>5276.472</v>
+        <v>5278.198</v>
       </c>
       <c r="H614">
         <v>999.531</v>
       </c>
       <c r="I614">
-        <v>6276.003</v>
+        <v>6277.729</v>
       </c>
       <c r="J614">
         <v>1330.933</v>
       </c>
       <c r="K614">
-        <v>7606.935</v>
+        <v>7608.662</v>
       </c>
       <c r="L614">
         <v>2330.463</v>
       </c>
       <c r="M614">
-        <v>7603.102</v>
+        <v>7604.828</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>2375.561</v>
       </c>
       <c r="C615">
         <v>1.969</v>
       </c>
       <c r="D615">
         <v>2377.529</v>
       </c>
       <c r="E615">
         <v>2.698</v>
       </c>
       <c r="F615">
         <v>2380.228</v>
       </c>
       <c r="G615">
-        <v>5666.854</v>
+        <v>5669.217</v>
       </c>
       <c r="H615">
         <v>1045.621</v>
       </c>
       <c r="I615">
-        <v>6712.475</v>
+        <v>6714.838</v>
       </c>
       <c r="J615">
         <v>1433.168</v>
       </c>
       <c r="K615">
-        <v>8145.642</v>
+        <v>8148.006</v>
       </c>
       <c r="L615">
         <v>2478.789</v>
       </c>
       <c r="M615">
-        <v>8141.532</v>
+        <v>8143.896</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>2261.678</v>
       </c>
       <c r="C616">
         <v>1.752</v>
       </c>
       <c r="D616">
         <v>2263.43</v>
       </c>
       <c r="E616">
         <v>2.311</v>
       </c>
       <c r="F616">
         <v>2265.741</v>
       </c>
       <c r="G616">
-        <v>4955.338</v>
+        <v>4957.991</v>
       </c>
       <c r="H616">
         <v>958.128</v>
       </c>
       <c r="I616">
-        <v>5913.465</v>
+        <v>5916.118</v>
       </c>
       <c r="J616">
         <v>1264.124</v>
       </c>
       <c r="K616">
-        <v>7177.589</v>
+        <v>7180.242</v>
       </c>
       <c r="L616">
         <v>2222.251</v>
       </c>
       <c r="M616">
-        <v>7173.258</v>
+        <v>7175.912</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>2398.399</v>
       </c>
       <c r="C617">
         <v>1.804</v>
       </c>
       <c r="D617">
         <v>2400.203</v>
       </c>
       <c r="E617">
         <v>2.538</v>
       </c>
       <c r="F617">
         <v>2402.741</v>
       </c>
       <c r="G617">
-        <v>4884.271</v>
+        <v>4887.24</v>
       </c>
       <c r="H617">
         <v>1019.183</v>
       </c>
       <c r="I617">
-        <v>5903.454</v>
+        <v>5906.423</v>
       </c>
       <c r="J617">
         <v>1434.01</v>
       </c>
       <c r="K617">
-        <v>7337.464</v>
+        <v>7340.433</v>
       </c>
       <c r="L617">
         <v>2453.193</v>
       </c>
       <c r="M617">
-        <v>7334.815</v>
+        <v>7337.784</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>2407.946</v>
       </c>
       <c r="C618">
         <v>1.975</v>
       </c>
       <c r="D618">
         <v>2409.921</v>
       </c>
       <c r="E618">
         <v>2.952</v>
       </c>
       <c r="F618">
         <v>2412.873</v>
       </c>
       <c r="G618">
-        <v>4710.626</v>
+        <v>4713.54</v>
       </c>
       <c r="H618">
         <v>1121.859</v>
       </c>
       <c r="I618">
-        <v>5832.485</v>
+        <v>5835.4</v>
       </c>
       <c r="J618">
         <v>1677.062</v>
       </c>
       <c r="K618">
-        <v>7509.547</v>
+        <v>7512.461</v>
       </c>
       <c r="L618">
         <v>2798.921</v>
       </c>
       <c r="M618">
-        <v>7511.647</v>
+        <v>7514.561</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>2412.298</v>
       </c>
       <c r="C619">
         <v>2.118</v>
       </c>
       <c r="D619">
         <v>2414.416</v>
       </c>
       <c r="E619">
         <v>3.287</v>
       </c>
       <c r="F619">
         <v>2417.703</v>
       </c>
       <c r="G619">
-        <v>4700.067</v>
+        <v>4703.106</v>
       </c>
       <c r="H619">
         <v>1321.318</v>
       </c>
       <c r="I619">
-        <v>6021.385</v>
+        <v>6024.423</v>
       </c>
       <c r="J619">
         <v>2051.07</v>
       </c>
       <c r="K619">
-        <v>8072.455</v>
+        <v>8075.493</v>
       </c>
       <c r="L619">
         <v>3372.388</v>
       </c>
       <c r="M619">
-        <v>8080.157</v>
+        <v>8083.195</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>2495.311</v>
       </c>
       <c r="C620">
         <v>1.971</v>
       </c>
       <c r="D620">
         <v>2497.281</v>
       </c>
       <c r="E620">
         <v>2.965</v>
       </c>
       <c r="F620">
         <v>2500.246</v>
       </c>
       <c r="G620">
-        <v>4860.318</v>
+        <v>4863.271</v>
       </c>
       <c r="H620">
         <v>1338.992</v>
       </c>
       <c r="I620">
-        <v>6199.309</v>
+        <v>6202.262</v>
       </c>
       <c r="J620">
         <v>2014.503</v>
       </c>
       <c r="K620">
-        <v>8213.812</v>
+        <v>8216.765</v>
       </c>
       <c r="L620">
         <v>3353.495</v>
       </c>
       <c r="M620">
-        <v>8221.163</v>
+        <v>8224.116</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>2291.041</v>
       </c>
       <c r="C621">
         <v>2.223</v>
       </c>
       <c r="D621">
         <v>2293.264</v>
       </c>
       <c r="E621">
         <v>3.071</v>
       </c>
       <c r="F621">
         <v>2296.336</v>
       </c>
       <c r="G621">
-        <v>4614.142</v>
+        <v>4616.741</v>
       </c>
       <c r="H621">
         <v>1182.178</v>
       </c>
       <c r="I621">
-        <v>5796.32</v>
+        <v>5798.919</v>
       </c>
       <c r="J621">
         <v>1633.131</v>
       </c>
       <c r="K621">
-        <v>7429.451</v>
+        <v>7432.05</v>
       </c>
       <c r="L621">
         <v>2815.309</v>
       </c>
       <c r="M621">
-        <v>7431.947</v>
+        <v>7434.546</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>2421.548</v>
       </c>
       <c r="C622">
         <v>1.929</v>
       </c>
       <c r="D622">
         <v>2423.477</v>
       </c>
       <c r="E622">
         <v>2.681</v>
       </c>
       <c r="F622">
         <v>2426.157</v>
       </c>
       <c r="G622">
-        <v>5034.939</v>
+        <v>5037.33</v>
       </c>
       <c r="H622">
         <v>1051.119</v>
       </c>
       <c r="I622">
-        <v>6086.058</v>
+        <v>6088.449</v>
       </c>
       <c r="J622">
         <v>1460.633</v>
       </c>
       <c r="K622">
-        <v>7546.691</v>
+        <v>7549.082</v>
       </c>
       <c r="L622">
         <v>2511.752</v>
       </c>
       <c r="M622">
-        <v>7546.17</v>
+        <v>7548.561</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>2301.82</v>
       </c>
       <c r="C623">
         <v>1.874</v>
       </c>
       <c r="D623">
         <v>2303.694</v>
       </c>
       <c r="E623">
         <v>2.717</v>
       </c>
       <c r="F623">
         <v>2306.411</v>
       </c>
       <c r="G623">
-        <v>5386.076</v>
+        <v>5388.02</v>
       </c>
       <c r="H623">
         <v>1003.976</v>
       </c>
       <c r="I623">
-        <v>6390.052</v>
+        <v>6391.996</v>
       </c>
       <c r="J623">
         <v>1455.749</v>
       </c>
       <c r="K623">
-        <v>7845.801</v>
+        <v>7847.745</v>
       </c>
       <c r="L623">
         <v>2459.725</v>
       </c>
       <c r="M623">
-        <v>7843.211</v>
+        <v>7845.154</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>2348.866</v>
       </c>
       <c r="C624">
         <v>1.915</v>
       </c>
       <c r="D624">
         <v>2350.781</v>
       </c>
       <c r="E624">
         <v>2.841</v>
       </c>
       <c r="F624">
         <v>2353.622</v>
       </c>
       <c r="G624">
-        <v>5706.339</v>
+        <v>5708.107</v>
       </c>
       <c r="H624">
         <v>1066.734</v>
       </c>
       <c r="I624">
-        <v>6773.073</v>
+        <v>6774.841</v>
       </c>
       <c r="J624">
         <v>1582.229</v>
       </c>
       <c r="K624">
-        <v>8355.301</v>
+        <v>8357.07</v>
       </c>
       <c r="L624">
         <v>2648.963</v>
       </c>
       <c r="M624">
-        <v>8354.2</v>
+        <v>8355.969</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>2235.166</v>
       </c>
       <c r="C625">
         <v>2.087</v>
       </c>
       <c r="D625">
         <v>2237.253</v>
       </c>
       <c r="E625">
         <v>3.212</v>
       </c>
       <c r="F625">
         <v>2240.465</v>
       </c>
       <c r="G625">
-        <v>6063.641</v>
+        <v>6065.787</v>
       </c>
       <c r="H625">
         <v>1172.761</v>
       </c>
       <c r="I625">
-        <v>7236.402</v>
+        <v>7238.548</v>
       </c>
       <c r="J625">
         <v>1805.186</v>
       </c>
       <c r="K625">
-        <v>9041.588</v>
+        <v>9043.734</v>
       </c>
       <c r="L625">
         <v>2977.947</v>
       </c>
       <c r="M625">
-        <v>9045.286</v>
+        <v>9047.432</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>2141.624</v>
       </c>
       <c r="C626">
         <v>1.835</v>
       </c>
       <c r="D626">
         <v>2143.459</v>
       </c>
       <c r="E626">
         <v>2.422</v>
       </c>
       <c r="F626">
         <v>2145.881</v>
       </c>
       <c r="G626">
-        <v>5336.467</v>
+        <v>5338.893</v>
       </c>
       <c r="H626">
         <v>1034.717</v>
       </c>
       <c r="I626">
-        <v>6371.184</v>
+        <v>6373.61</v>
       </c>
       <c r="J626">
         <v>1365.681</v>
       </c>
       <c r="K626">
-        <v>7736.865</v>
+        <v>7739.291</v>
       </c>
       <c r="L626">
         <v>2400.398</v>
       </c>
       <c r="M626">
-        <v>7733.396</v>
+        <v>7735.822</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>2350.512</v>
       </c>
       <c r="C627">
         <v>2.023</v>
       </c>
       <c r="D627">
         <v>2352.535</v>
       </c>
       <c r="E627">
         <v>2.681</v>
       </c>
       <c r="F627">
         <v>2355.216</v>
       </c>
       <c r="G627">
-        <v>5391.156</v>
+        <v>5394.387</v>
       </c>
       <c r="H627">
         <v>1014.313</v>
       </c>
       <c r="I627">
-        <v>6405.47</v>
+        <v>6408.7</v>
       </c>
       <c r="J627">
         <v>1344.305</v>
       </c>
       <c r="K627">
-        <v>7749.775</v>
+        <v>7753.005</v>
       </c>
       <c r="L627">
         <v>2358.618</v>
       </c>
       <c r="M627">
-        <v>7744.365</v>
+        <v>7747.595</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>2300.524</v>
       </c>
       <c r="C628">
         <v>1.816</v>
       </c>
       <c r="D628">
         <v>2302.34</v>
       </c>
       <c r="E628">
         <v>2.355</v>
       </c>
       <c r="F628">
         <v>2304.695</v>
       </c>
       <c r="G628">
-        <v>4939.838</v>
+        <v>4943.395</v>
       </c>
       <c r="H628">
         <v>976.708</v>
       </c>
       <c r="I628">
-        <v>5916.546</v>
+        <v>5920.103</v>
       </c>
       <c r="J628">
         <v>1266.539</v>
       </c>
       <c r="K628">
-        <v>7183.085</v>
+        <v>7186.642</v>
       </c>
       <c r="L628">
         <v>2243.247</v>
       </c>
       <c r="M628">
-        <v>7178.845</v>
+        <v>7182.402</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>2463.079</v>
       </c>
       <c r="C629">
         <v>2.02</v>
       </c>
       <c r="D629">
         <v>2465.099</v>
       </c>
       <c r="E629">
         <v>2.856</v>
       </c>
       <c r="F629">
         <v>2467.955</v>
       </c>
       <c r="G629">
-        <v>4933.394</v>
+        <v>4937.272</v>
       </c>
       <c r="H629">
         <v>1071.236</v>
       </c>
       <c r="I629">
-        <v>6004.631</v>
+        <v>6008.509</v>
       </c>
       <c r="J629">
         <v>1514.858</v>
       </c>
       <c r="K629">
-        <v>7519.489</v>
+        <v>7523.367</v>
       </c>
       <c r="L629">
         <v>2586.094</v>
       </c>
       <c r="M629">
-        <v>7517.918</v>
+        <v>7521.796</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>2380.642</v>
       </c>
       <c r="C630">
         <v>1.933</v>
       </c>
       <c r="D630">
         <v>2382.575</v>
       </c>
       <c r="E630">
         <v>2.805</v>
       </c>
       <c r="F630">
         <v>2385.379</v>
       </c>
       <c r="G630">
-        <v>4667.835</v>
+        <v>4671.719</v>
       </c>
       <c r="H630">
         <v>1214.269</v>
       </c>
       <c r="I630">
-        <v>5882.104</v>
+        <v>5885.988</v>
       </c>
       <c r="J630">
         <v>1761.94</v>
       </c>
       <c r="K630">
-        <v>7644.045</v>
+        <v>7647.929</v>
       </c>
       <c r="L630">
         <v>2976.21</v>
       </c>
       <c r="M630">
-        <v>7647.517</v>
+        <v>7651.401</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>2505.84</v>
       </c>
       <c r="C631">
         <v>2.186</v>
       </c>
       <c r="D631">
         <v>2508.026</v>
       </c>
       <c r="E631">
         <v>3.247</v>
       </c>
       <c r="F631">
         <v>2511.273</v>
       </c>
       <c r="G631">
-        <v>4840.487</v>
+        <v>4844.474</v>
       </c>
       <c r="H631">
         <v>1357.541</v>
       </c>
       <c r="I631">
-        <v>6198.029</v>
+        <v>6202.015</v>
       </c>
       <c r="J631">
         <v>2016.278</v>
       </c>
       <c r="K631">
-        <v>8214.307</v>
+        <v>8218.294</v>
       </c>
       <c r="L631">
         <v>3373.82</v>
       </c>
       <c r="M631">
-        <v>8220.509</v>
+        <v>8224.496</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>2500.518</v>
       </c>
       <c r="C632">
         <v>2.12</v>
       </c>
       <c r="D632">
         <v>2502.638</v>
       </c>
       <c r="E632">
         <v>3.112</v>
       </c>
       <c r="F632">
         <v>2505.75</v>
       </c>
       <c r="G632">
-        <v>4886.07</v>
+        <v>4889.891</v>
       </c>
       <c r="H632">
         <v>1345.009</v>
       </c>
       <c r="I632">
-        <v>6231.079</v>
+        <v>6234.899</v>
       </c>
       <c r="J632">
         <v>1974.825</v>
       </c>
       <c r="K632">
-        <v>8205.904</v>
+        <v>8209.724</v>
       </c>
       <c r="L632">
         <v>3319.834</v>
       </c>
       <c r="M632">
-        <v>8211.27</v>
+        <v>8215.091</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>2306.539</v>
       </c>
       <c r="C633">
         <v>1.92</v>
       </c>
       <c r="D633">
         <v>2308.459</v>
       </c>
       <c r="E633">
         <v>2.636</v>
       </c>
       <c r="F633">
         <v>2311.095</v>
       </c>
       <c r="G633">
-        <v>4618.779</v>
+        <v>4622.19</v>
       </c>
       <c r="H633">
         <v>1170.557</v>
       </c>
       <c r="I633">
-        <v>5789.337</v>
+        <v>5792.748</v>
       </c>
       <c r="J633">
         <v>1607.456</v>
       </c>
       <c r="K633">
-        <v>7396.792</v>
+        <v>7400.203</v>
       </c>
       <c r="L633">
         <v>2778.013</v>
       </c>
       <c r="M633">
-        <v>7398.685</v>
+        <v>7402.096</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>2436.354</v>
       </c>
       <c r="C634">
         <v>1.932</v>
       </c>
       <c r="D634">
         <v>2438.286</v>
       </c>
       <c r="E634">
         <v>2.603</v>
       </c>
       <c r="F634">
         <v>2440.888</v>
       </c>
       <c r="G634">
-        <v>5036.674</v>
+        <v>5039.733</v>
       </c>
       <c r="H634">
         <v>1077.858</v>
       </c>
       <c r="I634">
-        <v>6114.532</v>
+        <v>6117.591</v>
       </c>
       <c r="J634">
         <v>1452.295</v>
       </c>
       <c r="K634">
-        <v>7566.827</v>
+        <v>7569.886</v>
       </c>
       <c r="L634">
         <v>2530.153</v>
       </c>
       <c r="M634">
-        <v>7565.262</v>
+        <v>7568.321</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>2280.213</v>
       </c>
       <c r="C635">
         <v>1.891</v>
       </c>
       <c r="D635">
         <v>2282.104</v>
       </c>
       <c r="E635">
         <v>2.687</v>
       </c>
       <c r="F635">
         <v>2284.791</v>
       </c>
       <c r="G635">
-        <v>5160.103</v>
+        <v>5162.552</v>
       </c>
       <c r="H635">
         <v>1009.256</v>
       </c>
       <c r="I635">
-        <v>6169.359</v>
+        <v>6171.808</v>
       </c>
       <c r="J635">
         <v>1433.546</v>
       </c>
       <c r="K635">
-        <v>7602.905</v>
+        <v>7605.354</v>
       </c>
       <c r="L635">
         <v>2442.803</v>
       </c>
       <c r="M635">
-        <v>7600.179</v>
+        <v>7602.629</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>2360.669</v>
       </c>
       <c r="C636">
         <v>2.064</v>
       </c>
       <c r="D636">
         <v>2362.732</v>
       </c>
       <c r="E636">
         <v>3.057</v>
       </c>
       <c r="F636">
         <v>2365.789</v>
       </c>
       <c r="G636">
-        <v>5902.727</v>
+        <v>5904.99</v>
       </c>
       <c r="H636">
         <v>1119.776</v>
       </c>
       <c r="I636">
-        <v>7022.503</v>
+        <v>7024.767</v>
       </c>
       <c r="J636">
         <v>1658.923</v>
       </c>
       <c r="K636">
-        <v>8681.426</v>
+        <v>8683.69</v>
       </c>
       <c r="L636">
         <v>2778.7</v>
       </c>
       <c r="M636">
-        <v>8680.998</v>
+        <v>8683.262</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>2296.364</v>
       </c>
       <c r="C637">
         <v>2.34</v>
       </c>
       <c r="D637">
         <v>2298.704</v>
       </c>
       <c r="E637">
         <v>3.574</v>
       </c>
       <c r="F637">
         <v>2302.278</v>
       </c>
       <c r="G637">
-        <v>6394.341</v>
+        <v>6397.097</v>
       </c>
       <c r="H637">
         <v>1235.079</v>
       </c>
       <c r="I637">
-        <v>7629.42</v>
+        <v>7632.177</v>
       </c>
       <c r="J637">
         <v>1886.249</v>
       </c>
       <c r="K637">
-        <v>9515.67</v>
+        <v>9518.426</v>
       </c>
       <c r="L637">
         <v>3121.329</v>
       </c>
       <c r="M637">
-        <v>9519.132</v>
+        <v>9521.888</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>2083.343</v>
       </c>
       <c r="C638">
         <v>2.083</v>
       </c>
       <c r="D638">
         <v>2085.426</v>
       </c>
       <c r="E638">
         <v>2.822</v>
       </c>
       <c r="F638">
         <v>2088.248</v>
       </c>
       <c r="G638">
-        <v>5495.217</v>
+        <v>5498.182</v>
       </c>
       <c r="H638">
         <v>1093.754</v>
       </c>
       <c r="I638">
-        <v>6588.971</v>
+        <v>6591.936</v>
       </c>
       <c r="J638">
         <v>1482.026</v>
       </c>
       <c r="K638">
-        <v>8070.997</v>
+        <v>8073.962</v>
       </c>
       <c r="L638">
         <v>2575.78</v>
       </c>
       <c r="M638">
-        <v>8071.465</v>
+        <v>8074.429</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>2323.127</v>
       </c>
       <c r="C639">
         <v>2.167</v>
       </c>
       <c r="D639">
         <v>2325.295</v>
       </c>
       <c r="E639">
         <v>2.814</v>
       </c>
       <c r="F639">
         <v>2328.109</v>
       </c>
       <c r="G639">
-        <v>5417.138</v>
+        <v>5421.203</v>
       </c>
       <c r="H639">
         <v>1048.307</v>
       </c>
       <c r="I639">
-        <v>6465.445</v>
+        <v>6469.51</v>
       </c>
       <c r="J639">
         <v>1361.186</v>
       </c>
       <c r="K639">
-        <v>7826.631</v>
+        <v>7830.696</v>
       </c>
       <c r="L639">
-        <v>2409.494</v>
+        <v>2409.493</v>
       </c>
       <c r="M639">
-        <v>7823.253</v>
+        <v>7827.318</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>2309.729</v>
       </c>
       <c r="C640">
         <v>1.94</v>
       </c>
       <c r="D640">
         <v>2311.669</v>
       </c>
       <c r="E640">
         <v>2.524</v>
       </c>
       <c r="F640">
         <v>2314.193</v>
       </c>
       <c r="G640">
-        <v>4967.92</v>
+        <v>4972.392</v>
       </c>
       <c r="H640">
         <v>1006.016</v>
       </c>
       <c r="I640">
-        <v>5973.936</v>
+        <v>5978.408</v>
       </c>
       <c r="J640">
         <v>1308.818</v>
       </c>
       <c r="K640">
-        <v>7282.754</v>
+        <v>7287.226</v>
       </c>
       <c r="L640">
         <v>2314.834</v>
       </c>
       <c r="M640">
-        <v>7279.741</v>
+        <v>7284.214</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>2388.591</v>
       </c>
       <c r="C641">
         <v>1.897</v>
       </c>
       <c r="D641">
         <v>2390.487</v>
       </c>
       <c r="E641">
         <v>2.611</v>
       </c>
       <c r="F641">
         <v>2393.098</v>
       </c>
       <c r="G641">
-        <v>4879.699</v>
+        <v>4884.451</v>
       </c>
       <c r="H641">
         <v>1066.212</v>
       </c>
       <c r="I641">
-        <v>5945.911</v>
+        <v>5950.663</v>
       </c>
       <c r="J641">
         <v>1467.757</v>
       </c>
       <c r="K641">
-        <v>7413.668</v>
+        <v>7418.42</v>
       </c>
       <c r="L641">
         <v>2533.969</v>
       </c>
       <c r="M641">
-        <v>7411.318</v>
+        <v>7416.071</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>2396.549</v>
       </c>
       <c r="C642">
         <v>2.276</v>
       </c>
       <c r="D642">
         <v>2398.825</v>
       </c>
       <c r="E642">
         <v>3.304</v>
       </c>
       <c r="F642">
         <v>2402.129</v>
       </c>
       <c r="G642">
-        <v>4744.065</v>
+        <v>4748.877</v>
       </c>
       <c r="H642">
         <v>1218.427</v>
       </c>
       <c r="I642">
-        <v>5962.491</v>
+        <v>5967.304</v>
       </c>
       <c r="J642">
         <v>1769.09</v>
       </c>
       <c r="K642">
-        <v>7731.581</v>
+        <v>7736.394</v>
       </c>
       <c r="L642">
         <v>2987.516</v>
       </c>
       <c r="M642">
-        <v>7733.099</v>
+        <v>7737.912</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>2484.547</v>
       </c>
       <c r="C643">
         <v>2.063</v>
       </c>
       <c r="D643">
         <v>2486.61</v>
       </c>
       <c r="E643">
         <v>3.082</v>
       </c>
       <c r="F643">
         <v>2489.692</v>
       </c>
       <c r="G643">
-        <v>4879.776</v>
+        <v>4884.811</v>
       </c>
       <c r="H643">
         <v>1390.833</v>
       </c>
       <c r="I643">
-        <v>6270.608</v>
+        <v>6275.643</v>
       </c>
       <c r="J643">
-        <v>2077.8</v>
+        <v>2077.802</v>
       </c>
       <c r="K643">
-        <v>8348.409</v>
+        <v>8353.445</v>
       </c>
       <c r="L643">
-        <v>3468.633</v>
+        <v>3468.634</v>
       </c>
       <c r="M643">
-        <v>8354.049</v>
+        <v>8359.085</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>2473.097</v>
       </c>
       <c r="C644">
         <v>2.131</v>
       </c>
       <c r="D644">
         <v>2475.228</v>
       </c>
       <c r="E644">
         <v>3.052</v>
       </c>
       <c r="F644">
         <v>2478.28</v>
       </c>
       <c r="G644">
-        <v>4890.179</v>
+        <v>4894.938</v>
       </c>
       <c r="H644">
         <v>1339.657</v>
       </c>
       <c r="I644">
-        <v>6229.836</v>
+        <v>6234.595</v>
       </c>
       <c r="J644">
         <v>1918.451</v>
       </c>
       <c r="K644">
-        <v>8148.286</v>
+        <v>8153.046</v>
       </c>
       <c r="L644">
         <v>3258.107</v>
       </c>
       <c r="M644">
-        <v>8151.667</v>
+        <v>8156.426</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>2332.354</v>
       </c>
       <c r="C645">
         <v>2.021</v>
       </c>
       <c r="D645">
         <v>2334.376</v>
       </c>
       <c r="E645">
         <v>2.862</v>
       </c>
       <c r="F645">
         <v>2337.238</v>
       </c>
       <c r="G645">
-        <v>4689.333</v>
+        <v>4693.509</v>
       </c>
       <c r="H645">
         <v>1181.242</v>
       </c>
       <c r="I645">
-        <v>5870.575</v>
+        <v>5874.75</v>
       </c>
       <c r="J645">
         <v>1672.492</v>
       </c>
       <c r="K645">
-        <v>7543.066</v>
+        <v>7547.242</v>
       </c>
       <c r="L645">
         <v>2853.734</v>
       </c>
       <c r="M645">
-        <v>7543.93</v>
+        <v>7548.106</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>2410.414</v>
       </c>
       <c r="C646">
         <v>2.014</v>
       </c>
       <c r="D646">
         <v>2412.428</v>
       </c>
       <c r="E646">
         <v>2.742</v>
       </c>
       <c r="F646">
         <v>2415.171</v>
       </c>
       <c r="G646">
-        <v>5024.37</v>
+        <v>5028.245</v>
       </c>
       <c r="H646">
         <v>1093.846</v>
       </c>
       <c r="I646">
-        <v>6118.216</v>
+        <v>6122.092</v>
       </c>
       <c r="J646">
-        <v>1489.33</v>
+        <v>1489.331</v>
       </c>
       <c r="K646">
-        <v>7607.546</v>
+        <v>7611.422</v>
       </c>
       <c r="L646">
         <v>2583.177</v>
       </c>
       <c r="M646">
-        <v>7606.748</v>
+        <v>7610.624</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>2270.797</v>
       </c>
       <c r="C647">
         <v>1.895</v>
       </c>
       <c r="D647">
         <v>2272.693</v>
       </c>
       <c r="E647">
         <v>2.802</v>
       </c>
       <c r="F647">
         <v>2275.495</v>
       </c>
       <c r="G647">
-        <v>5243.437</v>
+        <v>5246.495</v>
       </c>
       <c r="H647">
         <v>1020.262</v>
       </c>
       <c r="I647">
-        <v>6263.699</v>
+        <v>6266.757</v>
       </c>
       <c r="J647">
         <v>1508.639</v>
       </c>
       <c r="K647">
-        <v>7772.338</v>
+        <v>7775.396</v>
       </c>
       <c r="L647">
         <v>2528.901</v>
       </c>
       <c r="M647">
-        <v>7771.254</v>
+        <v>7774.312</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>2378.881</v>
       </c>
       <c r="C648">
         <v>2.118</v>
       </c>
       <c r="D648">
         <v>2380.999</v>
       </c>
       <c r="E648">
         <v>3.18</v>
       </c>
       <c r="F648">
         <v>2384.178</v>
       </c>
       <c r="G648">
-        <v>6059.893</v>
+        <v>6062.738</v>
       </c>
       <c r="H648">
         <v>1152.286</v>
       </c>
       <c r="I648">
-        <v>7212.179</v>
+        <v>7215.024</v>
       </c>
       <c r="J648">
         <v>1730.335</v>
       </c>
       <c r="K648">
-        <v>8942.514</v>
+        <v>8945.359</v>
       </c>
       <c r="L648">
         <v>2882.621</v>
       </c>
       <c r="M648">
-        <v>8943.143</v>
+        <v>8945.988</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>2238.236</v>
+        <v>2238.108</v>
       </c>
       <c r="C649">
         <v>2.261</v>
       </c>
       <c r="D649">
-        <v>2240.498</v>
+        <v>2240.37</v>
       </c>
       <c r="E649">
-        <v>3.386</v>
+        <v>3.381</v>
       </c>
       <c r="F649">
-        <v>2243.883</v>
+        <v>2243.75</v>
       </c>
       <c r="G649">
-        <v>6232.697</v>
+        <v>6239.976</v>
       </c>
       <c r="H649">
         <v>1214.468</v>
       </c>
       <c r="I649">
-        <v>7447.165</v>
+        <v>7454.444</v>
       </c>
       <c r="J649">
-        <v>1818.199</v>
+        <v>1815.678</v>
       </c>
       <c r="K649">
-        <v>9265.364</v>
+        <v>9270.122</v>
       </c>
       <c r="L649">
-        <v>3032.667</v>
+        <v>3030.146</v>
       </c>
       <c r="M649">
-        <v>9267.094</v>
+        <v>9272.277</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>2092.033</v>
+        <v>2091.809</v>
       </c>
       <c r="C650">
         <v>2.166</v>
       </c>
       <c r="D650">
-        <v>2094.199</v>
+        <v>2093.975</v>
       </c>
       <c r="E650">
-        <v>2.864</v>
+        <v>2.869</v>
       </c>
       <c r="F650">
-        <v>2097.064</v>
+        <v>2096.844</v>
       </c>
       <c r="G650">
-        <v>5462.94</v>
+        <v>5466.955</v>
       </c>
       <c r="H650">
         <v>1102.194</v>
       </c>
       <c r="I650">
-        <v>6565.134</v>
+        <v>6569.149</v>
       </c>
       <c r="J650">
-        <v>1457.532</v>
+        <v>1459.915</v>
       </c>
       <c r="K650">
-        <v>8022.666</v>
+        <v>8029.064</v>
       </c>
       <c r="L650">
-        <v>2559.726</v>
+        <v>2562.108</v>
       </c>
       <c r="M650">
-        <v>8021.777</v>
+        <v>8028.687</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>2353.629</v>
+      </c>
+      <c r="C651">
+        <v>2.017</v>
+      </c>
+      <c r="D651">
+        <v>2355.646</v>
+      </c>
+      <c r="E651">
+        <v>2.651</v>
+      </c>
+      <c r="F651">
+        <v>2358.297</v>
+      </c>
+      <c r="G651">
+        <v>5411.417</v>
+      </c>
+      <c r="H651">
+        <v>1072.42</v>
+      </c>
+      <c r="I651">
+        <v>6483.836</v>
+      </c>
+      <c r="J651">
+        <v>1409.244</v>
+      </c>
+      <c r="K651">
+        <v>7893.08</v>
+      </c>
+      <c r="L651">
+        <v>2481.663</v>
+      </c>
+      <c r="M651">
+        <v>7889.73</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>2369.992</v>
+      </c>
+      <c r="C652">
+        <v>1.924</v>
+      </c>
+      <c r="D652">
+        <v>2371.917</v>
+      </c>
+      <c r="E652">
+        <v>2.434</v>
+      </c>
+      <c r="F652">
+        <v>2374.351</v>
+      </c>
+      <c r="G652">
+        <v>4975.658</v>
+      </c>
+      <c r="H652">
+        <v>1030.857</v>
+      </c>
+      <c r="I652">
+        <v>6006.515</v>
+      </c>
+      <c r="J652">
+        <v>1303.719</v>
+      </c>
+      <c r="K652">
+        <v>7310.234</v>
+      </c>
+      <c r="L652">
+        <v>2334.576</v>
+      </c>
+      <c r="M652">
+        <v>7306.957</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -29454,684 +29536,684 @@
       </c>
       <c r="M73">
         <v>91626.429</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="7">
         <v>2010</v>
       </c>
       <c r="B74">
         <v>26893.903</v>
       </c>
       <c r="C74">
         <v>26.315</v>
       </c>
       <c r="D74">
         <v>26920.218</v>
       </c>
       <c r="E74">
         <v>50.247</v>
       </c>
       <c r="F74">
         <v>26970.465</v>
       </c>
       <c r="G74">
-        <v>57860.286</v>
+        <v>57860.354</v>
       </c>
       <c r="H74">
         <v>12811.519</v>
       </c>
       <c r="I74">
-        <v>70671.805</v>
+        <v>70671.872</v>
       </c>
       <c r="J74">
         <v>24463.129</v>
       </c>
       <c r="K74">
-        <v>95134.934</v>
+        <v>95135.001</v>
       </c>
       <c r="L74">
         <v>37274.647</v>
       </c>
       <c r="M74">
-        <v>95141.804</v>
+        <v>95141.871</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="7">
         <v>2011</v>
       </c>
       <c r="B75">
         <v>26523.15</v>
       </c>
       <c r="C75">
         <v>26.177</v>
       </c>
       <c r="D75">
         <v>26549.327</v>
       </c>
       <c r="E75">
         <v>48.35</v>
       </c>
       <c r="F75">
         <v>26597.677</v>
       </c>
       <c r="G75">
-        <v>57532.567</v>
+        <v>57532.703</v>
       </c>
       <c r="H75">
         <v>12794.475</v>
       </c>
       <c r="I75">
-        <v>70327.042</v>
+        <v>70327.178</v>
       </c>
       <c r="J75">
         <v>23631.89</v>
       </c>
       <c r="K75">
-        <v>93958.932</v>
+        <v>93959.068</v>
       </c>
       <c r="L75">
         <v>36426.365</v>
       </c>
       <c r="M75">
-        <v>93966.459</v>
+        <v>93966.595</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="7">
         <v>2012</v>
       </c>
       <c r="B76">
         <v>26056.808</v>
       </c>
       <c r="C76">
         <v>24.976</v>
       </c>
       <c r="D76">
         <v>26081.784</v>
       </c>
       <c r="E76">
         <v>45.319</v>
       </c>
       <c r="F76">
         <v>26127.102</v>
       </c>
       <c r="G76">
-        <v>56195.236</v>
+        <v>56195.427</v>
       </c>
       <c r="H76">
         <v>12606.145</v>
       </c>
       <c r="I76">
-        <v>68801.381</v>
+        <v>68801.572</v>
       </c>
       <c r="J76">
         <v>22873.772</v>
       </c>
       <c r="K76">
-        <v>91675.153</v>
+        <v>91675.345</v>
       </c>
       <c r="L76">
         <v>35479.917</v>
       </c>
       <c r="M76">
-        <v>91677.322</v>
+        <v>91677.514</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="7">
         <v>2013</v>
       </c>
       <c r="B77">
         <v>26540.756</v>
       </c>
       <c r="C77">
         <v>26.017</v>
       </c>
       <c r="D77">
         <v>26566.773</v>
       </c>
       <c r="E77">
         <v>46.764</v>
       </c>
       <c r="F77">
         <v>26613.537</v>
       </c>
       <c r="G77">
-        <v>58700.736</v>
+        <v>58700.989</v>
       </c>
       <c r="H77">
         <v>12709.249</v>
       </c>
       <c r="I77">
-        <v>71409.985</v>
+        <v>71410.239</v>
       </c>
       <c r="J77">
         <v>22844.548</v>
       </c>
       <c r="K77">
-        <v>94254.533</v>
+        <v>94254.787</v>
       </c>
       <c r="L77">
         <v>35553.797</v>
       </c>
       <c r="M77">
-        <v>94253.199</v>
+        <v>94253.453</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="7">
         <v>2014</v>
       </c>
       <c r="B78">
         <v>26801.727</v>
       </c>
       <c r="C78">
         <v>26.469</v>
       </c>
       <c r="D78">
         <v>26828.196</v>
       </c>
       <c r="E78">
         <v>47.191</v>
       </c>
       <c r="F78">
         <v>26875.387</v>
       </c>
       <c r="G78">
-        <v>59579.689</v>
+        <v>59580.011</v>
       </c>
       <c r="H78">
         <v>12845.157</v>
       </c>
       <c r="I78">
-        <v>72424.846</v>
+        <v>72425.168</v>
       </c>
       <c r="J78">
         <v>22901.586</v>
       </c>
       <c r="K78">
-        <v>95326.432</v>
+        <v>95326.754</v>
       </c>
       <c r="L78">
         <v>35746.743</v>
       </c>
       <c r="M78">
-        <v>95331.976</v>
+        <v>95332.298</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="7">
         <v>2015</v>
       </c>
       <c r="B79">
         <v>27181.553</v>
       </c>
       <c r="C79">
         <v>26.056</v>
       </c>
       <c r="D79">
         <v>27207.609</v>
       </c>
       <c r="E79">
         <v>45.176</v>
       </c>
       <c r="F79">
         <v>27252.785</v>
       </c>
       <c r="G79">
-        <v>59413.663</v>
+        <v>59414.04</v>
       </c>
       <c r="H79">
         <v>12825.682</v>
       </c>
       <c r="I79">
-        <v>72239.345</v>
+        <v>72239.722</v>
       </c>
       <c r="J79">
         <v>22237.068</v>
       </c>
       <c r="K79">
-        <v>94476.413</v>
+        <v>94476.79</v>
       </c>
       <c r="L79">
         <v>35062.751</v>
       </c>
       <c r="M79">
-        <v>94477.752</v>
+        <v>94478.128</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80">
         <v>27741.094</v>
       </c>
       <c r="C80">
         <v>25.579</v>
       </c>
       <c r="D80">
         <v>27766.673</v>
       </c>
       <c r="E80">
         <v>43.279</v>
       </c>
       <c r="F80">
         <v>27809.952</v>
       </c>
       <c r="G80">
-        <v>59529.359</v>
+        <v>59530.904</v>
       </c>
       <c r="H80">
         <v>12837.519</v>
       </c>
       <c r="I80">
-        <v>72366.878</v>
+        <v>72368.423</v>
       </c>
       <c r="J80">
         <v>21720.4</v>
       </c>
       <c r="K80">
-        <v>94087.278</v>
+        <v>94088.823</v>
       </c>
       <c r="L80">
         <v>34557.919</v>
       </c>
       <c r="M80">
-        <v>94082.784</v>
+        <v>94084.33</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81">
         <v>27979.566</v>
       </c>
       <c r="C81">
         <v>25.667</v>
       </c>
       <c r="D81">
         <v>28005.233</v>
       </c>
       <c r="E81">
         <v>42.291</v>
       </c>
       <c r="F81">
         <v>28047.523</v>
       </c>
       <c r="G81">
-        <v>60249.44</v>
+        <v>60252.184</v>
       </c>
       <c r="H81">
         <v>12704.091</v>
       </c>
       <c r="I81">
-        <v>72953.531</v>
+        <v>72956.274</v>
       </c>
       <c r="J81">
         <v>20932.056</v>
       </c>
       <c r="K81">
-        <v>93885.587</v>
+        <v>93888.33</v>
       </c>
       <c r="L81">
         <v>33636.146</v>
       </c>
       <c r="M81">
-        <v>93886.007</v>
+        <v>93888.75</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82">
         <v>28435.195</v>
       </c>
       <c r="C82">
         <v>26.152</v>
       </c>
       <c r="D82">
         <v>28461.347</v>
       </c>
       <c r="E82">
         <v>42.396</v>
       </c>
       <c r="F82">
         <v>28503.743</v>
       </c>
       <c r="G82">
-        <v>62889.666</v>
+        <v>62893.542</v>
       </c>
       <c r="H82">
         <v>13167.54</v>
       </c>
       <c r="I82">
-        <v>76057.206</v>
+        <v>76061.082</v>
       </c>
       <c r="J82">
         <v>21346.109</v>
       </c>
       <c r="K82">
-        <v>97403.315</v>
+        <v>97407.191</v>
       </c>
       <c r="L82">
         <v>34513.649</v>
       </c>
       <c r="M82">
-        <v>97396.35</v>
+        <v>97400.226</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83">
         <v>28602.824</v>
       </c>
       <c r="C83">
         <v>26.041</v>
       </c>
       <c r="D83">
         <v>28628.865</v>
       </c>
       <c r="E83">
         <v>40.73</v>
       </c>
       <c r="F83">
         <v>28669.596</v>
       </c>
       <c r="G83">
-        <v>63246.85</v>
+        <v>63251.846</v>
       </c>
       <c r="H83">
         <v>13003.645</v>
       </c>
       <c r="I83">
-        <v>76250.496</v>
+        <v>76255.491</v>
       </c>
       <c r="J83">
         <v>20338.908</v>
       </c>
       <c r="K83">
-        <v>96589.403</v>
+        <v>96594.399</v>
       </c>
       <c r="L83">
         <v>33342.553</v>
       </c>
       <c r="M83">
-        <v>96595.282</v>
+        <v>96600.277</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84">
         <v>24396.875</v>
       </c>
       <c r="C84">
         <v>22.341</v>
       </c>
       <c r="D84">
         <v>24419.216</v>
       </c>
       <c r="E84">
         <v>33.543</v>
       </c>
       <c r="F84">
         <v>24452.759</v>
       </c>
       <c r="G84">
-        <v>57145.146</v>
+        <v>57150.937</v>
       </c>
       <c r="H84">
         <v>12684.705</v>
       </c>
       <c r="I84">
-        <v>69829.851</v>
+        <v>69835.642</v>
       </c>
       <c r="J84">
         <v>19044.837</v>
       </c>
       <c r="K84">
-        <v>88874.688</v>
+        <v>88880.479</v>
       </c>
       <c r="L84">
         <v>31729.543</v>
       </c>
       <c r="M84">
-        <v>88870.945</v>
+        <v>88876.736</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>27019.742</v>
       </c>
       <c r="C85">
         <v>21.613</v>
       </c>
       <c r="D85">
         <v>27041.355</v>
       </c>
       <c r="E85">
         <v>32.585</v>
       </c>
       <c r="F85">
         <v>27073.94</v>
       </c>
       <c r="G85">
-        <v>60804.933</v>
+        <v>60815.981</v>
       </c>
       <c r="H85">
         <v>12985.643</v>
       </c>
       <c r="I85">
-        <v>73790.576</v>
+        <v>73801.624</v>
       </c>
       <c r="J85">
         <v>19578.221</v>
       </c>
       <c r="K85">
-        <v>93368.797</v>
+        <v>93379.845</v>
       </c>
       <c r="L85">
         <v>32563.864</v>
       </c>
       <c r="M85">
-        <v>93363.545</v>
+        <v>93374.592</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>27620.811</v>
       </c>
       <c r="C86">
         <v>22.516</v>
       </c>
       <c r="D86">
         <v>27643.327</v>
       </c>
       <c r="E86">
         <v>33.025</v>
       </c>
       <c r="F86">
         <v>27676.351</v>
       </c>
       <c r="G86">
-        <v>61894.381</v>
+        <v>61914.352</v>
       </c>
       <c r="H86">
         <v>13399.501</v>
       </c>
       <c r="I86">
-        <v>75293.882</v>
+        <v>75313.853</v>
       </c>
       <c r="J86">
         <v>19653.267</v>
       </c>
       <c r="K86">
-        <v>94947.149</v>
+        <v>94967.12</v>
       </c>
       <c r="L86">
         <v>33052.768</v>
       </c>
       <c r="M86">
-        <v>94944.171</v>
+        <v>94964.143</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>28009.635</v>
       </c>
       <c r="C87">
         <v>23.419</v>
       </c>
       <c r="D87">
         <v>28033.055</v>
       </c>
       <c r="E87">
         <v>33.526</v>
       </c>
       <c r="F87">
         <v>28066.581</v>
       </c>
       <c r="G87">
-        <v>61574.794</v>
+        <v>61603.684</v>
       </c>
       <c r="H87">
         <v>13218.952</v>
       </c>
       <c r="I87">
-        <v>74793.746</v>
+        <v>74822.636</v>
       </c>
       <c r="J87">
         <v>18923.917</v>
       </c>
       <c r="K87">
-        <v>93717.663</v>
+        <v>93746.553</v>
       </c>
       <c r="L87">
         <v>32142.869</v>
       </c>
       <c r="M87">
-        <v>93717.35</v>
+        <v>93746.24</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>28261.68</v>
       </c>
       <c r="C88">
         <v>23.825</v>
       </c>
       <c r="D88">
         <v>28285.505</v>
       </c>
       <c r="E88">
         <v>33.73</v>
       </c>
       <c r="F88">
         <v>28319.235</v>
       </c>
       <c r="G88">
-        <v>61776.137</v>
+        <v>61814.25</v>
       </c>
       <c r="H88">
         <v>13564.003</v>
       </c>
       <c r="I88">
-        <v>75340.14</v>
+        <v>75378.253</v>
       </c>
       <c r="J88">
         <v>19202.862</v>
       </c>
       <c r="K88">
-        <v>94543.003</v>
+        <v>94581.115</v>
       </c>
       <c r="L88">
         <v>32766.865</v>
       </c>
       <c r="M88">
-        <v>94544.225</v>
+        <v>94582.337</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>28147.794</v>
       </c>
       <c r="C89">
         <v>24.945</v>
       </c>
       <c r="D89">
         <v>28172.739</v>
       </c>
       <c r="E89">
         <v>35.441</v>
       </c>
       <c r="F89">
         <v>28208.18</v>
       </c>
       <c r="G89">
-        <v>62685.393</v>
+        <v>62732.964</v>
       </c>
       <c r="H89">
         <v>13845.92</v>
       </c>
       <c r="I89">
-        <v>76531.313</v>
+        <v>76578.884</v>
       </c>
       <c r="J89">
-        <v>19672.148</v>
+        <v>19672.15</v>
       </c>
       <c r="K89">
-        <v>96203.461</v>
+        <v>96251.034</v>
       </c>
       <c r="L89">
-        <v>33518.069</v>
+        <v>33518.07</v>
       </c>
       <c r="M89">
-        <v>96208.799</v>
+        <v>96256.371</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>