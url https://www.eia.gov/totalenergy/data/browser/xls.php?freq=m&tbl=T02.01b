--- v6 (2026-08-01)
+++ v7 (2026-09-16)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 2.1b  Energy Consumption: Transportation Sector, Total End-Use Sectors, and Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Total Primary Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers in the Transportation Sector</t>
   </si>
   <si>
     <t>End-Use Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Electrical System Energy Losses Proportioned to the Transportation Sector</t>
   </si>
   <si>
     <t>Total Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Total Primary Energy Consumed by the End-Use Sectors</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="133.539" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="73.839" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26262,274 +26262,274 @@
       </c>
       <c r="M637">
         <v>9521.888</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>2083.343</v>
       </c>
       <c r="C638">
         <v>2.083</v>
       </c>
       <c r="D638">
         <v>2085.426</v>
       </c>
       <c r="E638">
         <v>2.822</v>
       </c>
       <c r="F638">
         <v>2088.248</v>
       </c>
       <c r="G638">
-        <v>5498.182</v>
+        <v>5498.181</v>
       </c>
       <c r="H638">
         <v>1093.754</v>
       </c>
       <c r="I638">
-        <v>6591.936</v>
+        <v>6591.935</v>
       </c>
       <c r="J638">
         <v>1482.026</v>
       </c>
       <c r="K638">
-        <v>8073.962</v>
+        <v>8073.961</v>
       </c>
       <c r="L638">
         <v>2575.78</v>
       </c>
       <c r="M638">
         <v>8074.429</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>2323.127</v>
       </c>
       <c r="C639">
         <v>2.167</v>
       </c>
       <c r="D639">
         <v>2325.295</v>
       </c>
       <c r="E639">
         <v>2.814</v>
       </c>
       <c r="F639">
         <v>2328.109</v>
       </c>
       <c r="G639">
         <v>5421.203</v>
       </c>
       <c r="H639">
         <v>1048.307</v>
       </c>
       <c r="I639">
-        <v>6469.51</v>
+        <v>6469.511</v>
       </c>
       <c r="J639">
         <v>1361.186</v>
       </c>
       <c r="K639">
-        <v>7830.696</v>
+        <v>7830.697</v>
       </c>
       <c r="L639">
-        <v>2409.493</v>
+        <v>2409.494</v>
       </c>
       <c r="M639">
-        <v>7827.318</v>
+        <v>7827.319</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>2309.729</v>
       </c>
       <c r="C640">
         <v>1.94</v>
       </c>
       <c r="D640">
         <v>2311.669</v>
       </c>
       <c r="E640">
         <v>2.524</v>
       </c>
       <c r="F640">
         <v>2314.193</v>
       </c>
       <c r="G640">
-        <v>4972.392</v>
+        <v>4972.398</v>
       </c>
       <c r="H640">
         <v>1006.016</v>
       </c>
       <c r="I640">
-        <v>5978.408</v>
+        <v>5978.414</v>
       </c>
       <c r="J640">
-        <v>1308.818</v>
+        <v>1308.819</v>
       </c>
       <c r="K640">
-        <v>7287.226</v>
+        <v>7287.233</v>
       </c>
       <c r="L640">
-        <v>2314.834</v>
+        <v>2314.835</v>
       </c>
       <c r="M640">
-        <v>7284.214</v>
+        <v>7284.22</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>2388.591</v>
       </c>
       <c r="C641">
         <v>1.897</v>
       </c>
       <c r="D641">
         <v>2390.487</v>
       </c>
       <c r="E641">
         <v>2.611</v>
       </c>
       <c r="F641">
         <v>2393.098</v>
       </c>
       <c r="G641">
         <v>4884.451</v>
       </c>
       <c r="H641">
         <v>1066.212</v>
       </c>
       <c r="I641">
-        <v>5950.663</v>
+        <v>5950.662</v>
       </c>
       <c r="J641">
-        <v>1467.757</v>
+        <v>1467.758</v>
       </c>
       <c r="K641">
-        <v>7418.42</v>
+        <v>7418.421</v>
       </c>
       <c r="L641">
-        <v>2533.969</v>
+        <v>2533.97</v>
       </c>
       <c r="M641">
         <v>7416.071</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>2396.549</v>
       </c>
       <c r="C642">
         <v>2.276</v>
       </c>
       <c r="D642">
         <v>2398.825</v>
       </c>
       <c r="E642">
         <v>3.304</v>
       </c>
       <c r="F642">
         <v>2402.129</v>
       </c>
       <c r="G642">
-        <v>4748.877</v>
+        <v>4748.876</v>
       </c>
       <c r="H642">
         <v>1218.427</v>
       </c>
       <c r="I642">
-        <v>5967.304</v>
+        <v>5967.303</v>
       </c>
       <c r="J642">
-        <v>1769.09</v>
+        <v>1769.092</v>
       </c>
       <c r="K642">
         <v>7736.394</v>
       </c>
       <c r="L642">
-        <v>2987.516</v>
+        <v>2987.518</v>
       </c>
       <c r="M642">
         <v>7737.912</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>2484.547</v>
       </c>
       <c r="C643">
         <v>2.063</v>
       </c>
       <c r="D643">
         <v>2486.61</v>
       </c>
       <c r="E643">
         <v>3.082</v>
       </c>
       <c r="F643">
         <v>2489.692</v>
       </c>
       <c r="G643">
-        <v>4884.811</v>
+        <v>4884.411</v>
       </c>
       <c r="H643">
         <v>1390.833</v>
       </c>
       <c r="I643">
-        <v>6275.643</v>
+        <v>6275.243</v>
       </c>
       <c r="J643">
-        <v>2077.802</v>
+        <v>2077.804</v>
       </c>
       <c r="K643">
-        <v>8353.445</v>
+        <v>8353.047</v>
       </c>
       <c r="L643">
-        <v>3468.634</v>
+        <v>3468.636</v>
       </c>
       <c r="M643">
-        <v>8359.085</v>
+        <v>8358.687</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>2473.097</v>
       </c>
       <c r="C644">
         <v>2.131</v>
       </c>
       <c r="D644">
         <v>2475.228</v>
       </c>
       <c r="E644">
         <v>3.052</v>
       </c>
       <c r="F644">
         <v>2478.28</v>
       </c>
       <c r="G644">
         <v>4894.938</v>
       </c>
       <c r="H644">
@@ -26555,63 +26555,63 @@
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>2332.354</v>
       </c>
       <c r="C645">
         <v>2.021</v>
       </c>
       <c r="D645">
         <v>2334.376</v>
       </c>
       <c r="E645">
         <v>2.862</v>
       </c>
       <c r="F645">
         <v>2337.238</v>
       </c>
       <c r="G645">
         <v>4693.509</v>
       </c>
       <c r="H645">
         <v>1181.242</v>
       </c>
       <c r="I645">
-        <v>5874.75</v>
+        <v>5874.751</v>
       </c>
       <c r="J645">
-        <v>1672.492</v>
+        <v>1672.493</v>
       </c>
       <c r="K645">
-        <v>7547.242</v>
+        <v>7547.243</v>
       </c>
       <c r="L645">
         <v>2853.734</v>
       </c>
       <c r="M645">
-        <v>7548.106</v>
+        <v>7548.107</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>2410.414</v>
       </c>
       <c r="C646">
         <v>2.014</v>
       </c>
       <c r="D646">
         <v>2412.428</v>
       </c>
       <c r="E646">
         <v>2.742</v>
       </c>
       <c r="F646">
         <v>2415.171</v>
       </c>
       <c r="G646">
         <v>5028.245</v>
       </c>
       <c r="H646">
@@ -26698,207 +26698,248 @@
       </c>
       <c r="H648">
         <v>1152.286</v>
       </c>
       <c r="I648">
         <v>7215.024</v>
       </c>
       <c r="J648">
         <v>1730.335</v>
       </c>
       <c r="K648">
         <v>8945.359</v>
       </c>
       <c r="L648">
         <v>2882.621</v>
       </c>
       <c r="M648">
         <v>8945.988</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>2238.108</v>
+        <v>2236.931</v>
       </c>
       <c r="C649">
         <v>2.261</v>
       </c>
       <c r="D649">
-        <v>2240.37</v>
+        <v>2239.193</v>
       </c>
       <c r="E649">
         <v>3.381</v>
       </c>
       <c r="F649">
-        <v>2243.75</v>
+        <v>2242.574</v>
       </c>
       <c r="G649">
         <v>6239.976</v>
       </c>
       <c r="H649">
         <v>1214.468</v>
       </c>
       <c r="I649">
         <v>7454.444</v>
       </c>
       <c r="J649">
         <v>1815.678</v>
       </c>
       <c r="K649">
         <v>9270.122</v>
       </c>
       <c r="L649">
         <v>3030.146</v>
       </c>
       <c r="M649">
         <v>9272.277</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>2091.809</v>
+        <v>2090.714</v>
       </c>
       <c r="C650">
         <v>2.166</v>
       </c>
       <c r="D650">
-        <v>2093.975</v>
+        <v>2092.88</v>
       </c>
       <c r="E650">
         <v>2.869</v>
       </c>
       <c r="F650">
-        <v>2096.844</v>
+        <v>2095.749</v>
       </c>
       <c r="G650">
         <v>5466.955</v>
       </c>
       <c r="H650">
         <v>1102.194</v>
       </c>
       <c r="I650">
         <v>6569.149</v>
       </c>
       <c r="J650">
         <v>1459.915</v>
       </c>
       <c r="K650">
         <v>8029.064</v>
       </c>
       <c r="L650">
         <v>2562.108</v>
       </c>
       <c r="M650">
         <v>8028.687</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>2353.629</v>
+        <v>2352.266</v>
       </c>
       <c r="C651">
         <v>2.017</v>
       </c>
       <c r="D651">
-        <v>2355.646</v>
+        <v>2354.283</v>
       </c>
       <c r="E651">
         <v>2.651</v>
       </c>
       <c r="F651">
-        <v>2358.297</v>
+        <v>2356.934</v>
       </c>
       <c r="G651">
-        <v>5411.417</v>
+        <v>5411.354</v>
       </c>
       <c r="H651">
         <v>1072.42</v>
       </c>
       <c r="I651">
-        <v>6483.836</v>
+        <v>6483.774</v>
       </c>
       <c r="J651">
         <v>1409.244</v>
       </c>
       <c r="K651">
-        <v>7893.08</v>
+        <v>7893.018</v>
       </c>
       <c r="L651">
-        <v>2481.663</v>
+        <v>2481.664</v>
       </c>
       <c r="M651">
-        <v>7889.73</v>
+        <v>7889.668</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>2369.992</v>
+        <v>2368.523</v>
       </c>
       <c r="C652">
         <v>1.924</v>
       </c>
       <c r="D652">
-        <v>2371.917</v>
+        <v>2370.447</v>
       </c>
       <c r="E652">
         <v>2.434</v>
       </c>
       <c r="F652">
-        <v>2374.351</v>
+        <v>2372.881</v>
       </c>
       <c r="G652">
-        <v>4975.658</v>
+        <v>4975.674</v>
       </c>
       <c r="H652">
         <v>1030.857</v>
       </c>
       <c r="I652">
-        <v>6006.515</v>
+        <v>6006.531</v>
       </c>
       <c r="J652">
         <v>1303.719</v>
       </c>
       <c r="K652">
-        <v>7310.234</v>
+        <v>7310.25</v>
       </c>
       <c r="L652">
         <v>2334.576</v>
       </c>
       <c r="M652">
-        <v>7306.957</v>
+        <v>7306.973</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>2331.737</v>
+      </c>
+      <c r="C653">
+        <v>1.953</v>
+      </c>
+      <c r="D653">
+        <v>2333.69</v>
+      </c>
+      <c r="E653">
+        <v>2.668</v>
+      </c>
+      <c r="F653">
+        <v>2336.358</v>
+      </c>
+      <c r="G653">
+        <v>4832.609</v>
+      </c>
+      <c r="H653">
+        <v>1092.169</v>
+      </c>
+      <c r="I653">
+        <v>5924.778</v>
+      </c>
+      <c r="J653">
+        <v>1492.073</v>
+      </c>
+      <c r="K653">
+        <v>7416.851</v>
+      </c>
+      <c r="L653">
+        <v>2584.242</v>
+      </c>
+      <c r="M653">
+        <v>7414.832</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -30151,69 +30192,69 @@
       </c>
       <c r="M88">
         <v>94582.337</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>28147.794</v>
       </c>
       <c r="C89">
         <v>24.945</v>
       </c>
       <c r="D89">
         <v>28172.739</v>
       </c>
       <c r="E89">
         <v>35.441</v>
       </c>
       <c r="F89">
         <v>28208.18</v>
       </c>
       <c r="G89">
-        <v>62732.964</v>
+        <v>62732.569</v>
       </c>
       <c r="H89">
         <v>13845.92</v>
       </c>
       <c r="I89">
-        <v>76578.884</v>
+        <v>76578.49</v>
       </c>
       <c r="J89">
-        <v>19672.15</v>
+        <v>19672.155</v>
       </c>
       <c r="K89">
-        <v>96251.034</v>
+        <v>96250.645</v>
       </c>
       <c r="L89">
-        <v>33518.07</v>
+        <v>33518.076</v>
       </c>
       <c r="M89">
-        <v>96256.371</v>
+        <v>96255.983</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>