--- v7 (2026-09-16)
+++ v8 (2026-10-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 2.1a  Energy Consumption: Residential, Commercial, and Industrial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Primary Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers in the Residential Sector</t>
   </si>
   <si>
     <t>End-Use Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Residential Sector Electrical System Energy Losses</t>
   </si>
   <si>
     <t>Total Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Primary Energy Consumed by the Commercial Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -31852,893 +31852,993 @@
       </c>
       <c r="K636">
         <v>1580.53</v>
       </c>
       <c r="L636">
         <v>1995.464</v>
       </c>
       <c r="M636">
         <v>289.772</v>
       </c>
       <c r="N636">
         <v>2285.236</v>
       </c>
       <c r="O636">
         <v>429.29</v>
       </c>
       <c r="P636">
         <v>2714.526</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>1281.95</v>
+        <v>1286.94</v>
       </c>
       <c r="C637">
         <v>519.745</v>
       </c>
       <c r="D637">
-        <v>1801.695</v>
+        <v>1806.685</v>
       </c>
       <c r="E637">
-        <v>793.77</v>
+        <v>793.771</v>
       </c>
       <c r="F637">
-        <v>2595.465</v>
+        <v>2600.455</v>
       </c>
       <c r="G637">
-        <v>752.086</v>
+        <v>753.088</v>
       </c>
       <c r="H637">
         <v>424.614</v>
       </c>
       <c r="I637">
-        <v>1176.7</v>
+        <v>1177.702</v>
       </c>
       <c r="J637">
-        <v>648.483</v>
+        <v>648.484</v>
       </c>
       <c r="K637">
-        <v>1825.184</v>
+        <v>1826.186</v>
       </c>
       <c r="L637">
-        <v>2066.697</v>
+        <v>2062.433</v>
       </c>
       <c r="M637">
         <v>288.38</v>
       </c>
       <c r="N637">
-        <v>2355.077</v>
+        <v>2350.813</v>
       </c>
       <c r="O637">
         <v>440.422</v>
       </c>
       <c r="P637">
-        <v>2795.498</v>
+        <v>2791.235</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>1017.653</v>
+        <v>1021.521</v>
       </c>
       <c r="C638">
         <v>435.089</v>
       </c>
       <c r="D638">
-        <v>1452.742</v>
+        <v>1456.61</v>
       </c>
       <c r="E638">
         <v>589.541</v>
       </c>
       <c r="F638">
-        <v>2042.283</v>
+        <v>2046.151</v>
       </c>
       <c r="G638">
-        <v>626.766</v>
+        <v>628.107</v>
       </c>
       <c r="H638">
         <v>386.254</v>
       </c>
       <c r="I638">
-        <v>1013.02</v>
+        <v>1014.36</v>
       </c>
       <c r="J638">
         <v>523.37</v>
       </c>
       <c r="K638">
-        <v>1536.39</v>
+        <v>1537.73</v>
       </c>
       <c r="L638">
-        <v>1770.419</v>
+        <v>1775.091</v>
       </c>
       <c r="M638">
         <v>270.329</v>
       </c>
       <c r="N638">
-        <v>2040.748</v>
+        <v>2045.42</v>
       </c>
       <c r="O638">
         <v>366.293</v>
       </c>
       <c r="P638">
-        <v>2407.04</v>
+        <v>2411.713</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>714.077</v>
+        <v>717.203</v>
       </c>
       <c r="C639">
         <v>371.801</v>
       </c>
       <c r="D639">
-        <v>1085.878</v>
+        <v>1089.004</v>
       </c>
       <c r="E639">
         <v>482.77</v>
       </c>
       <c r="F639">
-        <v>1568.648</v>
+        <v>1571.775</v>
       </c>
       <c r="G639">
-        <v>482.221</v>
+        <v>483.731</v>
       </c>
       <c r="H639">
         <v>390.425</v>
       </c>
       <c r="I639">
-        <v>872.645</v>
+        <v>874.156</v>
       </c>
       <c r="J639">
-        <v>506.951</v>
+        <v>506.952</v>
       </c>
       <c r="K639">
-        <v>1379.597</v>
+        <v>1381.108</v>
       </c>
       <c r="L639">
-        <v>1901.778</v>
+        <v>1902.914</v>
       </c>
       <c r="M639">
         <v>283.914</v>
       </c>
       <c r="N639">
-        <v>2185.692</v>
+        <v>2186.828</v>
       </c>
       <c r="O639">
         <v>368.652</v>
       </c>
       <c r="P639">
-        <v>2554.344</v>
+        <v>2555.48</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>471.791</v>
+        <v>473.768</v>
       </c>
       <c r="C640">
         <v>332.009</v>
       </c>
       <c r="D640">
-        <v>803.8</v>
+        <v>805.777</v>
       </c>
       <c r="E640">
         <v>431.941</v>
       </c>
       <c r="F640">
-        <v>1235.742</v>
+        <v>1237.718</v>
       </c>
       <c r="G640">
-        <v>358.449</v>
+        <v>358.3</v>
       </c>
       <c r="H640">
         <v>383.63</v>
       </c>
       <c r="I640">
-        <v>742.079</v>
+        <v>741.93</v>
       </c>
       <c r="J640">
         <v>499.1</v>
       </c>
       <c r="K640">
-        <v>1241.179</v>
+        <v>1241.03</v>
       </c>
       <c r="L640">
-        <v>1832.429</v>
+        <v>1851.468</v>
       </c>
       <c r="M640">
         <v>288.436</v>
       </c>
       <c r="N640">
-        <v>2120.865</v>
+        <v>2139.904</v>
       </c>
       <c r="O640">
         <v>375.254</v>
       </c>
       <c r="P640">
-        <v>2496.119</v>
+        <v>2515.158</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>317.656</v>
+        <v>319.891</v>
       </c>
       <c r="C641">
         <v>357.768</v>
       </c>
       <c r="D641">
-        <v>675.424</v>
+        <v>677.659</v>
       </c>
       <c r="E641">
         <v>492.508</v>
       </c>
       <c r="F641">
-        <v>1167.931</v>
+        <v>1170.168</v>
       </c>
       <c r="G641">
-        <v>280.363</v>
+        <v>281.323</v>
       </c>
       <c r="H641">
         <v>409.244</v>
       </c>
       <c r="I641">
-        <v>689.607</v>
+        <v>690.567</v>
       </c>
       <c r="J641">
-        <v>563.37</v>
+        <v>563.371</v>
       </c>
       <c r="K641">
-        <v>1252.977</v>
+        <v>1253.938</v>
       </c>
       <c r="L641">
-        <v>1897.842</v>
+        <v>1915.414</v>
       </c>
       <c r="M641">
         <v>297.303</v>
       </c>
       <c r="N641">
-        <v>2195.145</v>
+        <v>2212.717</v>
       </c>
       <c r="O641">
-        <v>409.27</v>
+        <v>409.271</v>
       </c>
       <c r="P641">
-        <v>2604.415</v>
+        <v>2621.988</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>242.31</v>
+        <v>243.681</v>
       </c>
       <c r="C642">
         <v>463.425</v>
       </c>
       <c r="D642">
-        <v>705.735</v>
+        <v>707.106</v>
       </c>
       <c r="E642">
-        <v>672.869</v>
+        <v>672.87</v>
       </c>
       <c r="F642">
-        <v>1378.604</v>
+        <v>1379.976</v>
       </c>
       <c r="G642">
-        <v>237.719</v>
+        <v>239.267</v>
       </c>
       <c r="H642">
         <v>445.57</v>
       </c>
       <c r="I642">
-        <v>683.288</v>
+        <v>684.836</v>
       </c>
       <c r="J642">
-        <v>646.944</v>
+        <v>646.945</v>
       </c>
       <c r="K642">
-        <v>1330.232</v>
+        <v>1331.781</v>
       </c>
       <c r="L642">
-        <v>1872.299</v>
+        <v>1864.09</v>
       </c>
       <c r="M642">
         <v>307.156</v>
       </c>
       <c r="N642">
-        <v>2179.455</v>
+        <v>2171.246</v>
       </c>
       <c r="O642">
         <v>445.975</v>
       </c>
       <c r="P642">
-        <v>2625.429</v>
+        <v>2617.221</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>216.761</v>
+        <v>217.459</v>
       </c>
       <c r="C643">
         <v>573.252</v>
       </c>
       <c r="D643">
-        <v>790.014</v>
+        <v>790.712</v>
       </c>
       <c r="E643">
-        <v>856.398</v>
+        <v>856.395</v>
       </c>
       <c r="F643">
-        <v>1646.412</v>
+        <v>1647.107</v>
       </c>
       <c r="G643">
-        <v>232.383</v>
+        <v>232.173</v>
       </c>
       <c r="H643">
         <v>492.567</v>
       </c>
       <c r="I643">
-        <v>724.95</v>
+        <v>724.74</v>
       </c>
       <c r="J643">
-        <v>735.86</v>
+        <v>735.857</v>
       </c>
       <c r="K643">
-        <v>1460.81</v>
+        <v>1460.597</v>
       </c>
       <c r="L643">
-        <v>1950.719</v>
+        <v>1961.386</v>
       </c>
       <c r="M643">
         <v>322.95</v>
       </c>
       <c r="N643">
-        <v>2273.67</v>
+        <v>2284.336</v>
       </c>
       <c r="O643">
-        <v>482.464</v>
+        <v>482.463</v>
       </c>
       <c r="P643">
-        <v>2756.134</v>
+        <v>2766.799</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>206.436</v>
+        <v>207.071</v>
       </c>
       <c r="C644">
         <v>529.556</v>
       </c>
       <c r="D644">
-        <v>735.991</v>
+        <v>736.627</v>
       </c>
       <c r="E644">
-        <v>758.348</v>
+        <v>758.346</v>
       </c>
       <c r="F644">
-        <v>1494.34</v>
+        <v>1494.973</v>
       </c>
       <c r="G644">
-        <v>229.327</v>
+        <v>228.464</v>
       </c>
       <c r="H644">
         <v>485.4</v>
       </c>
       <c r="I644">
-        <v>714.728</v>
+        <v>713.864</v>
       </c>
       <c r="J644">
-        <v>695.116</v>
+        <v>695.114</v>
       </c>
       <c r="K644">
-        <v>1409.844</v>
+        <v>1408.978</v>
       </c>
       <c r="L644">
-        <v>1986.078</v>
+        <v>1984.708</v>
       </c>
       <c r="M644">
         <v>322.57</v>
       </c>
       <c r="N644">
-        <v>2308.647</v>
+        <v>2307.278</v>
       </c>
       <c r="O644">
-        <v>461.935</v>
+        <v>461.933</v>
       </c>
       <c r="P644">
-        <v>2770.582</v>
+        <v>2769.211</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>220.86</v>
+        <v>221.79</v>
       </c>
       <c r="C645">
         <v>432.565</v>
       </c>
       <c r="D645">
-        <v>653.425</v>
+        <v>654.355</v>
       </c>
       <c r="E645">
-        <v>612.458</v>
+        <v>612.457</v>
       </c>
       <c r="F645">
-        <v>1265.883</v>
+        <v>1266.812</v>
       </c>
       <c r="G645">
-        <v>235.837</v>
+        <v>235.781</v>
       </c>
       <c r="H645">
         <v>442.847</v>
       </c>
       <c r="I645">
-        <v>678.684</v>
+        <v>678.628</v>
       </c>
       <c r="J645">
-        <v>627.017</v>
+        <v>627.015</v>
       </c>
       <c r="K645">
-        <v>1305.701</v>
+        <v>1305.643</v>
       </c>
       <c r="L645">
-        <v>1904.458</v>
+        <v>1910.387</v>
       </c>
       <c r="M645">
         <v>303.808</v>
       </c>
       <c r="N645">
-        <v>2208.267</v>
+        <v>2214.196</v>
       </c>
       <c r="O645">
-        <v>430.155</v>
+        <v>430.154</v>
       </c>
       <c r="P645">
-        <v>2638.422</v>
+        <v>2644.35</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>351.255</v>
+        <v>352.886</v>
       </c>
       <c r="C646">
         <v>366.153</v>
       </c>
       <c r="D646">
-        <v>717.408</v>
+        <v>719.038</v>
       </c>
       <c r="E646">
         <v>498.536</v>
       </c>
       <c r="F646">
-        <v>1215.944</v>
+        <v>1217.575</v>
       </c>
       <c r="G646">
-        <v>320.774</v>
+        <v>321.247</v>
       </c>
       <c r="H646">
         <v>425.408</v>
       </c>
       <c r="I646">
-        <v>746.182</v>
+        <v>746.655</v>
       </c>
       <c r="J646">
         <v>579.216</v>
       </c>
       <c r="K646">
-        <v>1325.399</v>
+        <v>1325.871</v>
       </c>
       <c r="L646">
-        <v>1945.802</v>
+        <v>1949.555</v>
       </c>
       <c r="M646">
         <v>300.271</v>
       </c>
       <c r="N646">
-        <v>2246.073</v>
+        <v>2249.827</v>
       </c>
       <c r="O646">
         <v>408.835</v>
       </c>
       <c r="P646">
-        <v>2654.909</v>
+        <v>2658.662</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>634.305</v>
+        <v>635.454</v>
       </c>
       <c r="C647">
         <v>345.371</v>
       </c>
       <c r="D647">
-        <v>979.676</v>
+        <v>980.825</v>
       </c>
       <c r="E647">
-        <v>510.692</v>
+        <v>510.691</v>
       </c>
       <c r="F647">
-        <v>1490.368</v>
+        <v>1491.516</v>
       </c>
       <c r="G647">
-        <v>444.365</v>
+        <v>444.809</v>
       </c>
       <c r="H647">
         <v>391.771</v>
       </c>
       <c r="I647">
-        <v>836.136</v>
+        <v>836.581</v>
       </c>
       <c r="J647">
         <v>579.303</v>
       </c>
       <c r="K647">
-        <v>1415.44</v>
+        <v>1415.883</v>
       </c>
       <c r="L647">
-        <v>1897.027</v>
+        <v>1920.907</v>
       </c>
       <c r="M647">
         <v>281.225</v>
       </c>
       <c r="N647">
-        <v>2178.252</v>
+        <v>2202.132</v>
       </c>
       <c r="O647">
         <v>415.841</v>
       </c>
       <c r="P647">
-        <v>2594.093</v>
+        <v>2617.972</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>1037.478</v>
+        <v>1040.73</v>
       </c>
       <c r="C648">
         <v>442.423</v>
       </c>
       <c r="D648">
-        <v>1479.901</v>
+        <v>1483.153</v>
       </c>
       <c r="E648">
         <v>664.366</v>
       </c>
       <c r="F648">
-        <v>2144.267</v>
+        <v>2147.519</v>
       </c>
       <c r="G648">
-        <v>634.572</v>
+        <v>635.772</v>
       </c>
       <c r="H648">
         <v>418.044</v>
       </c>
       <c r="I648">
-        <v>1052.616</v>
+        <v>1053.815</v>
       </c>
       <c r="J648">
         <v>627.757</v>
       </c>
       <c r="K648">
-        <v>1680.373</v>
+        <v>1681.572</v>
       </c>
       <c r="L648">
-        <v>2011.807</v>
+        <v>1997.659</v>
       </c>
       <c r="M648">
         <v>289.702</v>
       </c>
       <c r="N648">
-        <v>2301.509</v>
+        <v>2287.361</v>
       </c>
       <c r="O648">
         <v>435.032</v>
       </c>
       <c r="P648">
-        <v>2736.541</v>
+        <v>2722.393</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>1211.132</v>
+        <v>1216.403</v>
       </c>
       <c r="C649">
         <v>495.132</v>
       </c>
       <c r="D649">
-        <v>1706.265</v>
+        <v>1711.535</v>
       </c>
       <c r="E649">
         <v>740.243</v>
       </c>
       <c r="F649">
-        <v>2446.507</v>
+        <v>2451.778</v>
       </c>
       <c r="G649">
-        <v>728.317</v>
+        <v>730.325</v>
       </c>
       <c r="H649">
         <v>430.32</v>
       </c>
       <c r="I649">
-        <v>1158.637</v>
+        <v>1160.646</v>
       </c>
       <c r="J649">
         <v>643.346</v>
       </c>
       <c r="K649">
-        <v>1801.983</v>
+        <v>1803.992</v>
       </c>
       <c r="L649">
-        <v>2063.596</v>
+        <v>2053.534</v>
       </c>
       <c r="M649">
         <v>286.754</v>
       </c>
       <c r="N649">
-        <v>2350.35</v>
+        <v>2340.288</v>
       </c>
       <c r="O649">
         <v>428.708</v>
       </c>
       <c r="P649">
-        <v>2779.058</v>
+        <v>2768.996</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>937.291</v>
+        <v>941.193</v>
       </c>
       <c r="C650">
         <v>436.923</v>
       </c>
       <c r="D650">
-        <v>1374.214</v>
+        <v>1378.115</v>
       </c>
       <c r="E650">
         <v>578.727</v>
       </c>
       <c r="F650">
-        <v>1952.941</v>
+        <v>1956.842</v>
       </c>
       <c r="G650">
-        <v>575.845</v>
+        <v>577.272</v>
       </c>
       <c r="H650">
         <v>394.739</v>
       </c>
       <c r="I650">
-        <v>970.584</v>
+        <v>972.011</v>
       </c>
       <c r="J650">
         <v>522.853</v>
       </c>
       <c r="K650">
-        <v>1493.438</v>
+        <v>1494.864</v>
       </c>
       <c r="L650">
-        <v>1863.106</v>
+        <v>1854.631</v>
       </c>
       <c r="M650">
         <v>268.366</v>
       </c>
       <c r="N650">
-        <v>2131.471</v>
+        <v>2122.996</v>
       </c>
       <c r="O650">
         <v>355.465</v>
       </c>
       <c r="P650">
-        <v>2486.936</v>
+        <v>2478.461</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>657.944</v>
+        <v>661.302</v>
       </c>
       <c r="C651">
         <v>371.457</v>
       </c>
       <c r="D651">
-        <v>1029.4</v>
+        <v>1032.759</v>
       </c>
       <c r="E651">
         <v>488.123</v>
       </c>
       <c r="F651">
-        <v>1517.524</v>
+        <v>1520.881</v>
       </c>
       <c r="G651">
-        <v>464.834</v>
+        <v>465.943</v>
       </c>
       <c r="H651">
         <v>408.149</v>
       </c>
       <c r="I651">
-        <v>872.983</v>
+        <v>874.091</v>
       </c>
       <c r="J651">
-        <v>536.34</v>
+        <v>536.339</v>
       </c>
       <c r="K651">
-        <v>1409.323</v>
+        <v>1410.43</v>
       </c>
       <c r="L651">
-        <v>1936.31</v>
+        <v>1927.25</v>
       </c>
       <c r="M651">
         <v>290.797</v>
       </c>
       <c r="N651">
-        <v>2227.107</v>
+        <v>2218.047</v>
       </c>
       <c r="O651">
         <v>382.13</v>
       </c>
       <c r="P651">
-        <v>2609.237</v>
+        <v>2600.177</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>422.655</v>
+        <v>427.223</v>
       </c>
       <c r="C652">
         <v>335.474</v>
       </c>
       <c r="D652">
-        <v>758.128</v>
+        <v>762.696</v>
       </c>
       <c r="E652">
-        <v>424.272</v>
+        <v>426.016</v>
       </c>
       <c r="F652">
-        <v>1182.4</v>
+        <v>1188.713</v>
       </c>
       <c r="G652">
-        <v>336.633</v>
+        <v>338.651</v>
       </c>
       <c r="H652">
         <v>403.424</v>
       </c>
       <c r="I652">
-        <v>740.057</v>
+        <v>742.075</v>
       </c>
       <c r="J652">
-        <v>510.208</v>
+        <v>512.306</v>
       </c>
       <c r="K652">
-        <v>1250.265</v>
+        <v>1254.38</v>
       </c>
       <c r="L652">
-        <v>1847.863</v>
+        <v>1850.156</v>
       </c>
       <c r="M652">
         <v>290.035</v>
       </c>
       <c r="N652">
-        <v>2137.898</v>
+        <v>2140.191</v>
       </c>
       <c r="O652">
-        <v>366.805</v>
+        <v>368.314</v>
       </c>
       <c r="P652">
-        <v>2504.704</v>
+        <v>2508.504</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>318.101</v>
+        <v>319.695</v>
       </c>
       <c r="C653">
         <v>363.922</v>
       </c>
       <c r="D653">
-        <v>682.023</v>
+        <v>683.616</v>
       </c>
       <c r="E653">
-        <v>497.174</v>
+        <v>500.144</v>
       </c>
       <c r="F653">
-        <v>1179.197</v>
+        <v>1183.76</v>
       </c>
       <c r="G653">
-        <v>278.165</v>
+        <v>278.327</v>
       </c>
       <c r="H653">
         <v>423.237</v>
       </c>
       <c r="I653">
-        <v>701.402</v>
+        <v>701.564</v>
       </c>
       <c r="J653">
-        <v>578.208</v>
+        <v>581.661</v>
       </c>
       <c r="K653">
-        <v>1279.61</v>
+        <v>1283.225</v>
       </c>
       <c r="L653">
-        <v>1904.606</v>
+        <v>1910.121</v>
       </c>
       <c r="M653">
         <v>303.057</v>
       </c>
       <c r="N653">
-        <v>2207.663</v>
+        <v>2213.177</v>
       </c>
       <c r="O653">
-        <v>414.023</v>
+        <v>416.496</v>
       </c>
       <c r="P653">
-        <v>2621.686</v>
+        <v>2629.673</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>241.162</v>
+      </c>
+      <c r="C654">
+        <v>462.648</v>
+      </c>
+      <c r="D654">
+        <v>703.81</v>
+      </c>
+      <c r="E654">
+        <v>647.479</v>
+      </c>
+      <c r="F654">
+        <v>1351.289</v>
+      </c>
+      <c r="G654">
+        <v>239.511</v>
+      </c>
+      <c r="H654">
+        <v>460.6</v>
+      </c>
+      <c r="I654">
+        <v>700.111</v>
+      </c>
+      <c r="J654">
+        <v>644.612</v>
+      </c>
+      <c r="K654">
+        <v>1344.722</v>
+      </c>
+      <c r="L654">
+        <v>1881.06</v>
+      </c>
+      <c r="M654">
+        <v>311.26</v>
+      </c>
+      <c r="N654">
+        <v>2192.32</v>
+      </c>
+      <c r="O654">
+        <v>435.61</v>
+      </c>
+      <c r="P654">
+        <v>2627.93</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>216.92</v>
+      </c>
+      <c r="C655">
+        <v>578.899</v>
+      </c>
+      <c r="D655">
+        <v>795.819</v>
+      </c>
+      <c r="E655">
+        <v>851.347</v>
+      </c>
+      <c r="F655">
+        <v>1647.166</v>
+      </c>
+      <c r="G655">
+        <v>233.85</v>
+      </c>
+      <c r="H655">
+        <v>513.775</v>
+      </c>
+      <c r="I655">
+        <v>747.625</v>
+      </c>
+      <c r="J655">
+        <v>755.574</v>
+      </c>
+      <c r="K655">
+        <v>1503.198</v>
+      </c>
+      <c r="L655">
+        <v>1917.801</v>
+      </c>
+      <c r="M655">
+        <v>322.104</v>
+      </c>
+      <c r="N655">
+        <v>2239.905</v>
+      </c>
+      <c r="O655">
+        <v>473.696</v>
+      </c>
+      <c r="P655">
+        <v>2713.602</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -36681,93 +36781,93 @@
       </c>
       <c r="K88">
         <v>16475.058</v>
       </c>
       <c r="L88">
         <v>22881.612</v>
       </c>
       <c r="M88">
         <v>3530.001</v>
       </c>
       <c r="N88">
         <v>26411.614</v>
       </c>
       <c r="O88">
         <v>4997.502</v>
       </c>
       <c r="P88">
         <v>31409.115</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>6712.464</v>
+        <v>6738.322</v>
       </c>
       <c r="C89">
         <v>5169.157</v>
       </c>
       <c r="D89">
-        <v>11881.621</v>
+        <v>11907.478</v>
       </c>
       <c r="E89">
-        <v>7344.29</v>
+        <v>7344.287</v>
       </c>
       <c r="F89">
-        <v>19225.911</v>
+        <v>19251.766</v>
       </c>
       <c r="G89">
-        <v>4834.847</v>
+        <v>4842.045</v>
       </c>
       <c r="H89">
         <v>5095.775</v>
       </c>
       <c r="I89">
-        <v>9930.621</v>
+        <v>9937.819</v>
       </c>
       <c r="J89">
-        <v>7240.029</v>
+        <v>7240.026</v>
       </c>
       <c r="K89">
-        <v>17170.651</v>
+        <v>17177.846</v>
       </c>
       <c r="L89">
-        <v>23037.465</v>
+        <v>23096.123</v>
       </c>
       <c r="M89">
         <v>3556.044</v>
       </c>
       <c r="N89">
-        <v>26593.509</v>
+        <v>26652.167</v>
       </c>
       <c r="O89">
-        <v>5052.394</v>
+        <v>5052.393</v>
       </c>
       <c r="P89">
-        <v>31645.903</v>
+        <v>31704.559</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>