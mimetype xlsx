--- v2 (2026-03-30)
+++ v3 (2026-05-22)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 24, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 1.13b Heat Content of Non-Combustion Use of Fossil Fuels</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Natural Gas Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Asphalt &amp; Road Oil Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Hydrocarbon Gas Liquids Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Lubricants Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Petrochemical Feedstocks Non-Combustion Consumption</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80.837" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -24742,277 +24742,277 @@
       </c>
       <c r="K600">
         <v>0.446723</v>
       </c>
       <c r="L600">
         <v>0.55247</v>
       </c>
       <c r="M600">
         <v>6.6</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>0.002246</v>
       </c>
       <c r="C601">
         <v>0.09375</v>
       </c>
       <c r="D601">
         <v>0.050068</v>
       </c>
       <c r="E601">
-        <v>0.269649</v>
+        <v>0.269639</v>
       </c>
       <c r="F601">
         <v>0.023582</v>
       </c>
       <c r="G601">
         <v>0.040501</v>
       </c>
       <c r="H601">
         <v>0.001139</v>
       </c>
       <c r="I601">
         <v>0.006618</v>
       </c>
       <c r="J601">
         <v>0.017473</v>
       </c>
       <c r="K601">
-        <v>0.40903</v>
+        <v>0.40902</v>
       </c>
       <c r="L601">
-        <v>0.505027</v>
+        <v>0.505016</v>
       </c>
       <c r="M601">
         <v>5.6</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>0.002053</v>
       </c>
       <c r="C602">
         <v>0.083036</v>
       </c>
       <c r="D602">
         <v>0.049106</v>
       </c>
       <c r="E602">
-        <v>0.229584</v>
+        <v>0.229577</v>
       </c>
       <c r="F602">
         <v>0.0193</v>
       </c>
       <c r="G602">
         <v>0.031494</v>
       </c>
       <c r="H602">
         <v>0.000936</v>
       </c>
       <c r="I602">
         <v>0.007242</v>
       </c>
       <c r="J602">
         <v>0.017405</v>
       </c>
       <c r="K602">
-        <v>0.355068</v>
+        <v>0.355061</v>
       </c>
       <c r="L602">
-        <v>0.440157</v>
+        <v>0.44015</v>
       </c>
       <c r="M602">
         <v>5.5</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>0.002214</v>
       </c>
       <c r="C603">
         <v>0.086292</v>
       </c>
       <c r="D603">
         <v>0.055929</v>
       </c>
       <c r="E603">
-        <v>0.265991</v>
+        <v>0.265988</v>
       </c>
       <c r="F603">
         <v>0.026052</v>
       </c>
       <c r="G603">
         <v>0.042756</v>
       </c>
       <c r="H603">
         <v>0.001223</v>
       </c>
       <c r="I603">
         <v>0.008622</v>
       </c>
       <c r="J603">
         <v>0.016988</v>
       </c>
       <c r="K603">
-        <v>0.417562</v>
+        <v>0.417559</v>
       </c>
       <c r="L603">
-        <v>0.506068</v>
+        <v>0.506065</v>
       </c>
       <c r="M603">
         <v>6.3</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>0.002068</v>
       </c>
       <c r="C604">
         <v>0.079871</v>
       </c>
       <c r="D604">
         <v>0.066764</v>
       </c>
       <c r="E604">
         <v>0.242307</v>
       </c>
       <c r="F604">
         <v>0.022383</v>
       </c>
       <c r="G604">
         <v>0.044807</v>
       </c>
       <c r="H604">
         <v>0.001095</v>
       </c>
       <c r="I604">
         <v>0.007074</v>
       </c>
       <c r="J604">
         <v>0.016244</v>
       </c>
       <c r="K604">
-        <v>0.400674</v>
+        <v>0.400673</v>
       </c>
       <c r="L604">
         <v>0.482612</v>
       </c>
       <c r="M604">
         <v>6.7</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>0.002116</v>
       </c>
       <c r="C605">
         <v>0.076574</v>
       </c>
       <c r="D605">
         <v>0.082522</v>
       </c>
       <c r="E605">
         <v>0.245694</v>
       </c>
       <c r="F605">
         <v>0.021134</v>
       </c>
       <c r="G605">
         <v>0.047923</v>
       </c>
       <c r="H605">
         <v>0.000892</v>
       </c>
       <c r="I605">
         <v>0.00603</v>
       </c>
       <c r="J605">
         <v>0.016328</v>
       </c>
       <c r="K605">
         <v>0.420523</v>
       </c>
       <c r="L605">
-        <v>0.499213</v>
+        <v>0.499214</v>
       </c>
       <c r="M605">
         <v>6.7</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>0.002009</v>
       </c>
       <c r="C606">
         <v>0.072539</v>
       </c>
       <c r="D606">
         <v>0.098105</v>
       </c>
       <c r="E606">
-        <v>0.261883</v>
+        <v>0.261884</v>
       </c>
       <c r="F606">
         <v>0.016996</v>
       </c>
       <c r="G606">
         <v>0.03972</v>
       </c>
       <c r="H606">
         <v>0.00102</v>
       </c>
       <c r="I606">
         <v>0.007604</v>
       </c>
       <c r="J606">
         <v>0.017761</v>
       </c>
       <c r="K606">
-        <v>0.44309</v>
+        <v>0.443091</v>
       </c>
       <c r="L606">
-        <v>0.517638</v>
+        <v>0.517639</v>
       </c>
       <c r="M606">
         <v>6.8</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>0.002093</v>
       </c>
       <c r="C607">
         <v>0.072679</v>
       </c>
       <c r="D607">
         <v>0.095685</v>
       </c>
       <c r="E607">
         <v>0.280892</v>
       </c>
       <c r="F607">
         <v>0.008723</v>
       </c>
       <c r="G607">
@@ -25070,397 +25070,397 @@
       </c>
       <c r="K608">
         <v>0.4559</v>
       </c>
       <c r="L608">
         <v>0.532158</v>
       </c>
       <c r="M608">
         <v>6.6</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>0.001982</v>
       </c>
       <c r="C609">
         <v>0.072457</v>
       </c>
       <c r="D609">
         <v>0.09393</v>
       </c>
       <c r="E609">
-        <v>0.248959</v>
+        <v>0.24896</v>
       </c>
       <c r="F609">
         <v>0.017936</v>
       </c>
       <c r="G609">
         <v>0.039195</v>
       </c>
       <c r="H609">
         <v>0.001243</v>
       </c>
       <c r="I609">
         <v>0.008197</v>
       </c>
       <c r="J609">
         <v>0.017247</v>
       </c>
       <c r="K609">
-        <v>0.426707</v>
+        <v>0.426708</v>
       </c>
       <c r="L609">
-        <v>0.501146</v>
+        <v>0.501147</v>
       </c>
       <c r="M609">
         <v>6.8</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>0.002153</v>
       </c>
       <c r="C610">
         <v>0.077542</v>
       </c>
       <c r="D610">
         <v>0.093103</v>
       </c>
       <c r="E610">
-        <v>0.249362</v>
+        <v>0.249366</v>
       </c>
       <c r="F610">
         <v>0.024421</v>
       </c>
       <c r="G610">
         <v>0.044138</v>
       </c>
       <c r="H610">
         <v>0.000851</v>
       </c>
       <c r="I610">
         <v>0.007394</v>
       </c>
       <c r="J610">
         <v>0.016454</v>
       </c>
       <c r="K610">
-        <v>0.435723</v>
+        <v>0.435727</v>
       </c>
       <c r="L610">
-        <v>0.515418</v>
+        <v>0.515422</v>
       </c>
       <c r="M610">
         <v>7</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>0.00202</v>
       </c>
       <c r="C611">
         <v>0.082185</v>
       </c>
       <c r="D611">
         <v>0.073362</v>
       </c>
       <c r="E611">
-        <v>0.239664</v>
+        <v>0.239671</v>
       </c>
       <c r="F611">
         <v>0.019533</v>
       </c>
       <c r="G611">
         <v>0.038059</v>
       </c>
       <c r="H611">
         <v>0.001453</v>
       </c>
       <c r="I611">
         <v>0.005369</v>
       </c>
       <c r="J611">
         <v>0.016325</v>
       </c>
       <c r="K611">
-        <v>0.393764</v>
+        <v>0.393772</v>
       </c>
       <c r="L611">
-        <v>0.477969</v>
+        <v>0.477976</v>
       </c>
       <c r="M611">
         <v>6.1</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>0.002062</v>
       </c>
       <c r="C612">
         <v>0.086019</v>
       </c>
       <c r="D612">
         <v>0.052651</v>
       </c>
       <c r="E612">
-        <v>0.219559</v>
+        <v>0.219566</v>
       </c>
       <c r="F612">
         <v>0.019658</v>
       </c>
       <c r="G612">
         <v>0.04207</v>
       </c>
       <c r="H612">
         <v>0.001015</v>
       </c>
       <c r="I612">
         <v>0.005484</v>
       </c>
       <c r="J612">
         <v>0.016743</v>
       </c>
       <c r="K612">
-        <v>0.35718</v>
+        <v>0.357187</v>
       </c>
       <c r="L612">
-        <v>0.445261</v>
+        <v>0.445269</v>
       </c>
       <c r="M612">
         <v>5.1</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>0.002124</v>
       </c>
       <c r="C613">
         <v>0.087242</v>
       </c>
       <c r="D613">
         <v>0.046702</v>
       </c>
       <c r="E613">
-        <v>0.255729</v>
+        <v>0.255733</v>
       </c>
       <c r="F613">
         <v>0.021679</v>
       </c>
       <c r="G613">
         <v>0.039939</v>
       </c>
       <c r="H613">
         <v>0.000554</v>
       </c>
       <c r="I613">
         <v>0.007804</v>
       </c>
       <c r="J613">
         <v>0.01549</v>
       </c>
       <c r="K613">
-        <v>0.387897</v>
+        <v>0.387901</v>
       </c>
       <c r="L613">
-        <v>0.477263</v>
+        <v>0.477268</v>
       </c>
       <c r="M613">
         <v>5.6</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>0.001985</v>
       </c>
       <c r="C614">
         <v>0.080534</v>
       </c>
       <c r="D614">
         <v>0.045275</v>
       </c>
       <c r="E614">
-        <v>0.228267</v>
+        <v>0.22827</v>
       </c>
       <c r="F614">
         <v>0.019271</v>
       </c>
       <c r="G614">
         <v>0.033806</v>
       </c>
       <c r="H614">
         <v>0.001072</v>
       </c>
       <c r="I614">
         <v>0.005358</v>
       </c>
       <c r="J614">
         <v>0.014597</v>
       </c>
       <c r="K614">
-        <v>0.347647</v>
+        <v>0.34765</v>
       </c>
       <c r="L614">
-        <v>0.430166</v>
+        <v>0.430169</v>
       </c>
       <c r="M614">
         <v>5.7</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>0.002204</v>
       </c>
       <c r="C615">
         <v>0.08579</v>
       </c>
       <c r="D615">
         <v>0.053019</v>
       </c>
       <c r="E615">
-        <v>0.241611</v>
+        <v>0.241614</v>
       </c>
       <c r="F615">
         <v>0.011271</v>
       </c>
       <c r="G615">
         <v>0.045148</v>
       </c>
       <c r="H615">
         <v>0.001493</v>
       </c>
       <c r="I615">
         <v>0.007851</v>
       </c>
       <c r="J615">
         <v>0.016625</v>
       </c>
       <c r="K615">
-        <v>0.377019</v>
+        <v>0.377022</v>
       </c>
       <c r="L615">
-        <v>0.465013</v>
+        <v>0.465016</v>
       </c>
       <c r="M615">
         <v>5.7</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>0.001981</v>
       </c>
       <c r="C616">
         <v>0.08057</v>
       </c>
       <c r="D616">
         <v>0.064666</v>
       </c>
       <c r="E616">
-        <v>0.255683</v>
+        <v>0.255684</v>
       </c>
       <c r="F616">
         <v>0.014706</v>
       </c>
       <c r="G616">
         <v>0.051669</v>
       </c>
       <c r="H616">
         <v>0.001628</v>
       </c>
       <c r="I616">
         <v>0.007547</v>
       </c>
       <c r="J616">
         <v>0.014915</v>
       </c>
       <c r="K616">
-        <v>0.410814</v>
+        <v>0.410815</v>
       </c>
       <c r="L616">
-        <v>0.493365</v>
+        <v>0.493366</v>
       </c>
       <c r="M616">
         <v>6.9</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>0.002043</v>
       </c>
       <c r="C617">
         <v>0.076298</v>
       </c>
       <c r="D617">
         <v>0.084128</v>
       </c>
       <c r="E617">
-        <v>0.274331</v>
+        <v>0.27433</v>
       </c>
       <c r="F617">
         <v>0.018219</v>
       </c>
       <c r="G617">
         <v>0.051785</v>
       </c>
       <c r="H617">
         <v>0.00113</v>
       </c>
       <c r="I617">
         <v>0.006387</v>
       </c>
       <c r="J617">
         <v>0.015682</v>
       </c>
       <c r="K617">
-        <v>0.451662</v>
+        <v>0.451661</v>
       </c>
       <c r="L617">
         <v>0.530002</v>
       </c>
       <c r="M617">
         <v>7.2</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>0.002018</v>
       </c>
       <c r="C618">
         <v>0.072267</v>
       </c>
       <c r="D618">
         <v>0.093658</v>
       </c>
       <c r="E618">
         <v>0.267203</v>
       </c>
       <c r="F618">
@@ -25580,423 +25580,423 @@
       <c r="C621">
         <v>0.074132</v>
       </c>
       <c r="D621">
         <v>0.094584</v>
       </c>
       <c r="E621">
         <v>0.265874</v>
       </c>
       <c r="F621">
         <v>0.013386</v>
       </c>
       <c r="G621">
         <v>0.040274</v>
       </c>
       <c r="H621">
         <v>0.001921</v>
       </c>
       <c r="I621">
         <v>0.007053</v>
       </c>
       <c r="J621">
         <v>0.01696</v>
       </c>
       <c r="K621">
-        <v>0.440052</v>
+        <v>0.440053</v>
       </c>
       <c r="L621">
         <v>0.516229</v>
       </c>
       <c r="M621">
         <v>6.9</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>0.002004</v>
       </c>
       <c r="C622">
         <v>0.079914</v>
       </c>
       <c r="D622">
         <v>0.092512</v>
       </c>
       <c r="E622">
-        <v>0.279553</v>
+        <v>0.279552</v>
       </c>
       <c r="F622">
         <v>0.018302</v>
       </c>
       <c r="G622">
         <v>0.033545</v>
       </c>
       <c r="H622">
         <v>0.001323</v>
       </c>
       <c r="I622">
         <v>0.009331</v>
       </c>
       <c r="J622">
         <v>0.016543</v>
       </c>
       <c r="K622">
         <v>0.451108</v>
       </c>
       <c r="L622">
         <v>0.533026</v>
       </c>
       <c r="M622">
         <v>7.1</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>0.002174</v>
       </c>
       <c r="C623">
         <v>0.083644</v>
       </c>
       <c r="D623">
         <v>0.065605</v>
       </c>
       <c r="E623">
-        <v>0.283517</v>
+        <v>0.283512</v>
       </c>
       <c r="F623">
         <v>0.009398</v>
       </c>
       <c r="G623">
         <v>0.042118</v>
       </c>
       <c r="H623">
         <v>0.002215</v>
       </c>
       <c r="I623">
         <v>0.008035</v>
       </c>
       <c r="J623">
         <v>0.015501</v>
       </c>
       <c r="K623">
-        <v>0.426389</v>
+        <v>0.426384</v>
       </c>
       <c r="L623">
-        <v>0.512207</v>
+        <v>0.512202</v>
       </c>
       <c r="M623">
         <v>6.5</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>0.002054</v>
       </c>
       <c r="C624">
         <v>0.089092</v>
       </c>
       <c r="D624">
         <v>0.051369</v>
       </c>
       <c r="E624">
-        <v>0.312547</v>
+        <v>0.312541</v>
       </c>
       <c r="F624">
         <v>0.007278</v>
       </c>
       <c r="G624">
         <v>0.041836</v>
       </c>
       <c r="H624">
         <v>0.000795</v>
       </c>
       <c r="I624">
         <v>0.006822</v>
       </c>
       <c r="J624">
         <v>0.016699</v>
       </c>
       <c r="K624">
-        <v>0.437347</v>
+        <v>0.43734</v>
       </c>
       <c r="L624">
-        <v>0.528492</v>
+        <v>0.528486</v>
       </c>
       <c r="M624">
         <v>6.3</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>0.002</v>
       </c>
       <c r="C625">
         <v>0.089818</v>
       </c>
       <c r="D625">
         <v>0.047867</v>
       </c>
       <c r="E625">
-        <v>0.283967</v>
+        <v>0.283972</v>
       </c>
       <c r="F625">
         <v>0.016098</v>
       </c>
       <c r="G625">
         <v>0.047277</v>
       </c>
       <c r="H625">
         <v>0.001112</v>
       </c>
       <c r="I625">
         <v>0.006492</v>
       </c>
       <c r="J625">
         <v>0.016298</v>
       </c>
       <c r="K625">
-        <v>0.419111</v>
+        <v>0.419115</v>
       </c>
       <c r="L625">
-        <v>0.51093</v>
+        <v>0.510934</v>
       </c>
       <c r="M625">
         <v>5.6</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>0.001982</v>
       </c>
       <c r="C626">
         <v>0.080837</v>
       </c>
       <c r="D626">
         <v>0.044266</v>
       </c>
       <c r="E626">
-        <v>0.262855</v>
+        <v>0.262856</v>
       </c>
       <c r="F626">
         <v>0.012632</v>
       </c>
       <c r="G626">
         <v>0.045906</v>
       </c>
       <c r="H626">
         <v>0.000638</v>
       </c>
       <c r="I626">
         <v>0.007053</v>
       </c>
       <c r="J626">
         <v>0.012218</v>
       </c>
       <c r="K626">
-        <v>0.385568</v>
+        <v>0.38557</v>
       </c>
       <c r="L626">
-        <v>0.468387</v>
+        <v>0.468389</v>
       </c>
       <c r="M626">
         <v>6.1</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0.002083</v>
       </c>
       <c r="C627">
         <v>0.084538</v>
       </c>
       <c r="D627">
         <v>0.053127</v>
       </c>
       <c r="E627">
-        <v>0.280662</v>
+        <v>0.280664</v>
       </c>
       <c r="F627">
         <v>0.014386</v>
       </c>
       <c r="G627">
         <v>0.048317</v>
       </c>
       <c r="H627">
         <v>0.000757</v>
       </c>
       <c r="I627">
         <v>0.007085</v>
       </c>
       <c r="J627">
         <v>0.015715</v>
       </c>
       <c r="K627">
-        <v>0.420049</v>
+        <v>0.420052</v>
       </c>
       <c r="L627">
-        <v>0.50667</v>
+        <v>0.506672</v>
       </c>
       <c r="M627">
         <v>6.5</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0.001924</v>
       </c>
       <c r="C628">
         <v>0.078797</v>
       </c>
       <c r="D628">
         <v>0.058925</v>
       </c>
       <c r="E628">
-        <v>0.267404</v>
+        <v>0.267405</v>
       </c>
       <c r="F628">
         <v>0.018803</v>
       </c>
       <c r="G628">
         <v>0.03876</v>
       </c>
       <c r="H628">
         <v>0.001718</v>
       </c>
       <c r="I628">
         <v>0.007447</v>
       </c>
       <c r="J628">
         <v>0.016053</v>
       </c>
       <c r="K628">
         <v>0.409111</v>
       </c>
       <c r="L628">
-        <v>0.489832</v>
+        <v>0.489833</v>
       </c>
       <c r="M628">
         <v>6.8</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>0.002005</v>
       </c>
       <c r="C629">
         <v>0.076572</v>
       </c>
       <c r="D629">
         <v>0.083391</v>
       </c>
       <c r="E629">
-        <v>0.298945</v>
+        <v>0.298948</v>
       </c>
       <c r="F629">
         <v>0.014829</v>
       </c>
       <c r="G629">
         <v>0.043472</v>
       </c>
       <c r="H629">
         <v>0.001619</v>
       </c>
       <c r="I629">
         <v>0.009226</v>
       </c>
       <c r="J629">
         <v>0.016807</v>
       </c>
       <c r="K629">
-        <v>0.46829</v>
+        <v>0.468292</v>
       </c>
       <c r="L629">
-        <v>0.546866</v>
+        <v>0.546869</v>
       </c>
       <c r="M629">
         <v>7.3</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>0.001934</v>
       </c>
       <c r="C630">
         <v>0.072995</v>
       </c>
       <c r="D630">
         <v>0.094889</v>
       </c>
       <c r="E630">
-        <v>0.28761</v>
+        <v>0.287611</v>
       </c>
       <c r="F630">
         <v>0.016682</v>
       </c>
       <c r="G630">
         <v>0.043138</v>
       </c>
       <c r="H630">
         <v>0.000951</v>
       </c>
       <c r="I630">
         <v>0.006665</v>
       </c>
       <c r="J630">
         <v>0.01575</v>
       </c>
       <c r="K630">
-        <v>0.465684</v>
+        <v>0.465686</v>
       </c>
       <c r="L630">
-        <v>0.540613</v>
+        <v>0.540615</v>
       </c>
       <c r="M630">
         <v>7.1</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>0.002079</v>
       </c>
       <c r="C631">
         <v>0.075629</v>
       </c>
       <c r="D631">
         <v>0.095602</v>
       </c>
       <c r="E631">
         <v>0.277896</v>
       </c>
       <c r="F631">
         <v>0.015378</v>
       </c>
       <c r="G631">
@@ -26013,69 +26013,69 @@
       </c>
       <c r="K631">
         <v>0.4605</v>
       </c>
       <c r="L631">
         <v>0.538209</v>
       </c>
       <c r="M631">
         <v>6.5</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>0.002116</v>
       </c>
       <c r="C632">
         <v>0.076914</v>
       </c>
       <c r="D632">
         <v>0.105038</v>
       </c>
       <c r="E632">
-        <v>0.308973</v>
+        <v>0.308974</v>
       </c>
       <c r="F632">
         <v>0.018529</v>
       </c>
       <c r="G632">
         <v>0.048136</v>
       </c>
       <c r="H632">
         <v>0.001067</v>
       </c>
       <c r="I632">
         <v>0.006665</v>
       </c>
       <c r="J632">
         <v>0.016916</v>
       </c>
       <c r="K632">
-        <v>0.505323</v>
+        <v>0.505324</v>
       </c>
       <c r="L632">
         <v>0.584354</v>
       </c>
       <c r="M632">
         <v>7.1</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>0.001965</v>
       </c>
       <c r="C633">
         <v>0.07432</v>
       </c>
       <c r="D633">
         <v>0.088784</v>
       </c>
       <c r="E633">
         <v>0.31254</v>
       </c>
       <c r="F633">
@@ -26095,648 +26095,689 @@
       </c>
       <c r="K633">
         <v>0.478821</v>
       </c>
       <c r="L633">
         <v>0.555106</v>
       </c>
       <c r="M633">
         <v>7.5</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0.002053</v>
       </c>
       <c r="C634">
         <v>0.078109</v>
       </c>
       <c r="D634">
         <v>0.097077</v>
       </c>
       <c r="E634">
-        <v>0.330391</v>
+        <v>0.330389</v>
       </c>
       <c r="F634">
         <v>0.013912</v>
       </c>
       <c r="G634">
         <v>0.040009</v>
       </c>
       <c r="H634">
         <v>0.000998</v>
       </c>
       <c r="I634">
         <v>0.006529</v>
       </c>
       <c r="J634">
         <v>0.016276</v>
       </c>
       <c r="K634">
-        <v>0.50519</v>
+        <v>0.505188</v>
       </c>
       <c r="L634">
-        <v>0.585353</v>
+        <v>0.58535</v>
       </c>
       <c r="M634">
         <v>7.7</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>0.002015</v>
       </c>
       <c r="C635">
         <v>0.081706</v>
       </c>
       <c r="D635">
         <v>0.07013</v>
       </c>
       <c r="E635">
-        <v>0.297377</v>
+        <v>0.297378</v>
       </c>
       <c r="F635">
         <v>0.009223</v>
       </c>
       <c r="G635">
         <v>0.043226</v>
       </c>
       <c r="H635">
         <v>0.001025</v>
       </c>
       <c r="I635">
         <v>0.005222</v>
       </c>
       <c r="J635">
         <v>0.015296</v>
       </c>
       <c r="K635">
-        <v>0.441498</v>
+        <v>0.441499</v>
       </c>
       <c r="L635">
-        <v>0.525219</v>
+        <v>0.52522</v>
       </c>
       <c r="M635">
         <v>6.9</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>0.002151</v>
       </c>
       <c r="C636">
         <v>0.089986</v>
       </c>
       <c r="D636">
         <v>0.049197</v>
       </c>
       <c r="E636">
-        <v>0.325371</v>
+        <v>0.325359</v>
       </c>
       <c r="F636">
         <v>0.009348</v>
       </c>
       <c r="G636">
         <v>0.044056</v>
       </c>
       <c r="H636">
         <v>0.000621</v>
       </c>
       <c r="I636">
         <v>0.004692</v>
       </c>
       <c r="J636">
         <v>0.016931</v>
       </c>
       <c r="K636">
-        <v>0.450217</v>
+        <v>0.450205</v>
       </c>
       <c r="L636">
-        <v>0.542354</v>
+        <v>0.542342</v>
       </c>
       <c r="M636">
         <v>6.2</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.001953</v>
       </c>
       <c r="C637">
-        <v>0.093169</v>
+        <v>0.093179</v>
       </c>
       <c r="D637">
         <v>0.046036</v>
       </c>
       <c r="E637">
-        <v>0.309828</v>
+        <v>0.309862</v>
       </c>
       <c r="F637">
         <v>0.012785</v>
       </c>
       <c r="G637">
         <v>0.04298</v>
       </c>
       <c r="H637">
         <v>0.00167</v>
       </c>
       <c r="I637">
         <v>0.006056</v>
       </c>
       <c r="J637">
         <v>0.016431</v>
       </c>
       <c r="K637">
-        <v>0.435787</v>
+        <v>0.43582</v>
       </c>
       <c r="L637">
-        <v>0.530908</v>
+        <v>0.530952</v>
       </c>
       <c r="M637">
         <v>5.6</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.001769</v>
       </c>
       <c r="C638">
-        <v>0.082828</v>
+        <v>0.082819</v>
       </c>
       <c r="D638">
         <v>0.041051</v>
       </c>
       <c r="E638">
-        <v>0.263615</v>
+        <v>0.263606</v>
       </c>
       <c r="F638">
         <v>0.009661</v>
       </c>
       <c r="G638">
         <v>0.037359</v>
       </c>
       <c r="H638">
         <v>0.000524</v>
       </c>
       <c r="I638">
         <v>0.005358</v>
       </c>
       <c r="J638">
         <v>0.014271</v>
       </c>
       <c r="K638">
-        <v>0.371839</v>
+        <v>0.37183</v>
       </c>
       <c r="L638">
-        <v>0.456437</v>
+        <v>0.456418</v>
       </c>
       <c r="M638">
         <v>5.7</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.001957</v>
       </c>
       <c r="C639">
-        <v>0.083667</v>
+        <v>0.083653</v>
       </c>
       <c r="D639">
         <v>0.050157</v>
       </c>
       <c r="E639">
         <v>0.279108</v>
       </c>
       <c r="F639">
         <v>0.013496</v>
       </c>
       <c r="G639">
         <v>0.045253</v>
       </c>
       <c r="H639">
         <v>0.000865</v>
       </c>
       <c r="I639">
         <v>0.005825</v>
       </c>
       <c r="J639">
         <v>0.015148</v>
       </c>
       <c r="K639">
         <v>0.409852</v>
       </c>
       <c r="L639">
-        <v>0.495476</v>
+        <v>0.495462</v>
       </c>
       <c r="M639">
         <v>6.3</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.001868</v>
       </c>
       <c r="C640">
-        <v>0.078304</v>
+        <v>0.078291</v>
       </c>
       <c r="D640">
         <v>0.062947</v>
       </c>
       <c r="E640">
-        <v>0.267916</v>
+        <v>0.267899</v>
       </c>
       <c r="F640">
         <v>0.017556</v>
       </c>
       <c r="G640">
         <v>0.046924</v>
       </c>
       <c r="H640">
         <v>0.001258</v>
       </c>
       <c r="I640">
         <v>0.006151</v>
       </c>
       <c r="J640">
         <v>0.014959</v>
       </c>
       <c r="K640">
-        <v>0.417712</v>
+        <v>0.417694</v>
       </c>
       <c r="L640">
-        <v>0.497883</v>
+        <v>0.497854</v>
       </c>
       <c r="M640">
         <v>6.8</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.001971</v>
       </c>
       <c r="C641">
-        <v>0.077489</v>
+        <v>0.077469</v>
       </c>
       <c r="D641">
         <v>0.079486</v>
       </c>
       <c r="E641">
-        <v>0.288332</v>
+        <v>0.288326</v>
       </c>
       <c r="F641">
         <v>0.017261</v>
       </c>
       <c r="G641">
         <v>0.053177</v>
       </c>
       <c r="H641">
         <v>0.001651</v>
       </c>
       <c r="I641">
         <v>0.005589</v>
       </c>
       <c r="J641">
         <v>0.01479</v>
       </c>
       <c r="K641">
-        <v>0.460285</v>
+        <v>0.460279</v>
       </c>
       <c r="L641">
-        <v>0.539746</v>
+        <v>0.539719</v>
       </c>
       <c r="M641">
         <v>7.3</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.001988</v>
       </c>
       <c r="C642">
-        <v>0.072713</v>
+        <v>0.072695</v>
       </c>
       <c r="D642">
         <v>0.092128</v>
       </c>
       <c r="E642">
-        <v>0.300006</v>
+        <v>0.300005</v>
       </c>
       <c r="F642">
         <v>0.015174</v>
       </c>
       <c r="G642">
         <v>0.050442</v>
       </c>
       <c r="H642">
         <v>0.001136</v>
       </c>
       <c r="I642">
         <v>0.004644</v>
       </c>
       <c r="J642">
         <v>0.015312</v>
       </c>
       <c r="K642">
-        <v>0.478842</v>
+        <v>0.478841</v>
       </c>
       <c r="L642">
-        <v>0.553543</v>
+        <v>0.553524</v>
       </c>
       <c r="M642">
         <v>7.2</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.001943</v>
       </c>
       <c r="C643">
         <v>0.075294</v>
       </c>
       <c r="D643">
         <v>0.100148</v>
       </c>
       <c r="E643">
-        <v>0.317042</v>
+        <v>0.317039</v>
       </c>
       <c r="F643">
         <v>0.020361</v>
       </c>
       <c r="G643">
         <v>0.050883</v>
       </c>
       <c r="H643">
         <v>0.001374</v>
       </c>
       <c r="I643">
         <v>0.006245</v>
       </c>
       <c r="J643">
         <v>0.016032</v>
       </c>
       <c r="K643">
-        <v>0.512084</v>
+        <v>0.512081</v>
       </c>
       <c r="L643">
-        <v>0.58932</v>
+        <v>0.589317</v>
       </c>
       <c r="M643">
         <v>7.1</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.001935</v>
       </c>
       <c r="C644">
         <v>0.076865</v>
       </c>
       <c r="D644">
         <v>0.101315</v>
       </c>
       <c r="E644">
-        <v>0.347797</v>
+        <v>0.347779</v>
       </c>
       <c r="F644">
         <v>0.018758</v>
       </c>
       <c r="G644">
         <v>0.050924</v>
       </c>
       <c r="H644">
         <v>0.000999</v>
       </c>
       <c r="I644">
         <v>0.005925</v>
       </c>
       <c r="J644">
         <v>0.015666</v>
       </c>
       <c r="K644">
-        <v>0.541383</v>
+        <v>0.541365</v>
       </c>
       <c r="L644">
-        <v>0.620183</v>
+        <v>0.620166</v>
       </c>
       <c r="M644">
         <v>7.6</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.001885</v>
       </c>
       <c r="C645">
         <v>0.074472</v>
       </c>
       <c r="D645">
         <v>0.099081</v>
       </c>
       <c r="E645">
-        <v>0.311046</v>
+        <v>0.311038</v>
       </c>
       <c r="F645">
         <v>0.021316</v>
       </c>
       <c r="G645">
         <v>0.047911</v>
       </c>
       <c r="H645">
         <v>0.000817</v>
       </c>
       <c r="I645">
         <v>0.005694</v>
       </c>
       <c r="J645">
         <v>0.01646</v>
       </c>
       <c r="K645">
-        <v>0.502325</v>
+        <v>0.502317</v>
       </c>
       <c r="L645">
-        <v>0.578682</v>
+        <v>0.578674</v>
       </c>
       <c r="M645">
         <v>7.7</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>0.001924</v>
+        <v>0.00189</v>
       </c>
       <c r="C646">
-        <v>0.077353</v>
+        <v>0.077373</v>
       </c>
       <c r="D646">
         <v>0.08993</v>
       </c>
       <c r="E646">
-        <v>0.316705</v>
+        <v>0.316711</v>
       </c>
       <c r="F646">
         <v>0.018013</v>
       </c>
       <c r="G646">
         <v>0.041312</v>
       </c>
       <c r="H646">
         <v>0.000953</v>
       </c>
       <c r="I646">
         <v>0.005946</v>
       </c>
       <c r="J646">
         <v>0.014284</v>
       </c>
       <c r="K646">
-        <v>0.487144</v>
+        <v>0.48715</v>
       </c>
       <c r="L646">
-        <v>0.566422</v>
+        <v>0.566413</v>
       </c>
       <c r="M646">
         <v>7.4</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>0.001924</v>
+        <v>0.001837</v>
       </c>
       <c r="C647">
-        <v>0.082862</v>
+        <v>0.083109</v>
       </c>
       <c r="D647">
         <v>0.066612</v>
       </c>
       <c r="E647">
-        <v>0.295297</v>
+        <v>0.295259</v>
       </c>
       <c r="F647">
         <v>0.018569</v>
       </c>
       <c r="G647">
         <v>0.042615</v>
       </c>
       <c r="H647">
         <v>0.000541</v>
       </c>
       <c r="I647">
         <v>0.005164</v>
       </c>
       <c r="J647">
         <v>0.014897</v>
       </c>
       <c r="K647">
-        <v>0.443694</v>
+        <v>0.443657</v>
       </c>
       <c r="L647">
-        <v>0.528481</v>
+        <v>0.528602</v>
       </c>
       <c r="M647">
         <v>6.8</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>0.001991</v>
+        <v>0.00189</v>
       </c>
       <c r="C648">
-        <v>0.089792</v>
+        <v>0.090173</v>
       </c>
       <c r="D648">
         <v>0.047739</v>
       </c>
       <c r="E648">
-        <v>0.317933</v>
+        <v>0.317992</v>
       </c>
       <c r="F648">
         <v>0.016123</v>
       </c>
       <c r="G648">
         <v>0.048883</v>
       </c>
       <c r="H648">
         <v>0.001195</v>
       </c>
       <c r="I648">
         <v>0.005001</v>
       </c>
       <c r="J648">
         <v>0.016267</v>
       </c>
       <c r="K648">
-        <v>0.453141</v>
+        <v>0.4532</v>
       </c>
       <c r="L648">
-        <v>0.544925</v>
+        <v>0.545262</v>
       </c>
       <c r="M648">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>0.001901</v>
+      </c>
+      <c r="C649">
+        <v>0.091448</v>
+      </c>
+      <c r="D649">
+        <v>0.042384</v>
+      </c>
+      <c r="E649">
+        <v>0.332122</v>
+      </c>
+      <c r="F649">
+        <v>0.021431</v>
+      </c>
+      <c r="G649">
+        <v>0.05196</v>
+      </c>
+      <c r="H649">
+        <v>0.001427</v>
+      </c>
+      <c r="I649">
+        <v>0.007452</v>
+      </c>
+      <c r="J649">
+        <v>0.015786</v>
+      </c>
+      <c r="K649">
+        <v>0.472562</v>
+      </c>
+      <c r="L649">
+        <v>0.56591</v>
+      </c>
+      <c r="M649">
         <v>6.1</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -28991,81 +29032,81 @@
       </c>
       <c r="H64">
         <v>0.013196</v>
       </c>
       <c r="I64">
         <v>0.078043</v>
       </c>
       <c r="J64">
         <v>0.191119</v>
       </c>
       <c r="K64">
         <v>5.409363</v>
       </c>
       <c r="L64">
         <v>6.393894</v>
       </c>
       <c r="M64">
         <v>6.8</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65">
-        <v>0.02311</v>
+        <v>0.022886</v>
       </c>
       <c r="C65">
-        <v>0.964807</v>
+        <v>0.965391</v>
       </c>
       <c r="D65">
         <v>0.87663</v>
       </c>
       <c r="E65">
         <v>3.614625</v>
       </c>
       <c r="F65">
         <v>0.199072</v>
       </c>
       <c r="G65">
         <v>0.558662</v>
       </c>
       <c r="H65">
         <v>0.012982</v>
       </c>
       <c r="I65">
         <v>0.067599</v>
       </c>
       <c r="J65">
         <v>0.184517</v>
       </c>
       <c r="K65">
         <v>5.514088</v>
       </c>
       <c r="L65">
-        <v>6.502005</v>
+        <v>6.502365</v>
       </c>
       <c r="M65">
         <v>6.8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>