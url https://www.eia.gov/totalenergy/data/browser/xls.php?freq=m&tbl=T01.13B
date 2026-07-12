--- v3 (2026-05-22)
+++ v4 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 1.13b Heat Content of Non-Combustion Use of Fossil Fuels</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Natural Gas Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Asphalt &amp; Road Oil Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Hydrocarbon Gas Liquids Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Lubricants Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Petrochemical Feedstocks Non-Combustion Consumption</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80.837" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -25053,51 +25053,51 @@
       <c r="E608">
         <v>0.25134</v>
       </c>
       <c r="F608">
         <v>0.025212</v>
       </c>
       <c r="G608">
         <v>0.044141</v>
       </c>
       <c r="H608">
         <v>0.001399</v>
       </c>
       <c r="I608">
         <v>0.011273</v>
       </c>
       <c r="J608">
         <v>0.017627</v>
       </c>
       <c r="K608">
         <v>0.4559</v>
       </c>
       <c r="L608">
         <v>0.532158</v>
       </c>
       <c r="M608">
-        <v>6.6</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>0.001982</v>
       </c>
       <c r="C609">
         <v>0.072457</v>
       </c>
       <c r="D609">
         <v>0.09393</v>
       </c>
       <c r="E609">
         <v>0.24896</v>
       </c>
       <c r="F609">
         <v>0.017936</v>
       </c>
       <c r="G609">
         <v>0.039195</v>
       </c>
       <c r="H609">
@@ -26218,567 +26218,649 @@
       </c>
       <c r="K636">
         <v>0.450205</v>
       </c>
       <c r="L636">
         <v>0.542342</v>
       </c>
       <c r="M636">
         <v>6.2</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.001953</v>
       </c>
       <c r="C637">
         <v>0.093179</v>
       </c>
       <c r="D637">
         <v>0.046036</v>
       </c>
       <c r="E637">
-        <v>0.309862</v>
+        <v>0.30989</v>
       </c>
       <c r="F637">
         <v>0.012785</v>
       </c>
       <c r="G637">
         <v>0.04298</v>
       </c>
       <c r="H637">
         <v>0.00167</v>
       </c>
       <c r="I637">
         <v>0.006056</v>
       </c>
       <c r="J637">
         <v>0.016431</v>
       </c>
       <c r="K637">
-        <v>0.43582</v>
+        <v>0.435848</v>
       </c>
       <c r="L637">
-        <v>0.530952</v>
+        <v>0.53098</v>
       </c>
       <c r="M637">
         <v>5.6</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.001769</v>
       </c>
       <c r="C638">
         <v>0.082819</v>
       </c>
       <c r="D638">
         <v>0.041051</v>
       </c>
       <c r="E638">
-        <v>0.263606</v>
+        <v>0.263628</v>
       </c>
       <c r="F638">
         <v>0.009661</v>
       </c>
       <c r="G638">
         <v>0.037359</v>
       </c>
       <c r="H638">
         <v>0.000524</v>
       </c>
       <c r="I638">
         <v>0.005358</v>
       </c>
       <c r="J638">
         <v>0.014271</v>
       </c>
       <c r="K638">
-        <v>0.37183</v>
+        <v>0.371852</v>
       </c>
       <c r="L638">
-        <v>0.456418</v>
+        <v>0.45644</v>
       </c>
       <c r="M638">
         <v>5.7</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.001957</v>
       </c>
       <c r="C639">
         <v>0.083653</v>
       </c>
       <c r="D639">
         <v>0.050157</v>
       </c>
       <c r="E639">
-        <v>0.279108</v>
+        <v>0.2791</v>
       </c>
       <c r="F639">
         <v>0.013496</v>
       </c>
       <c r="G639">
         <v>0.045253</v>
       </c>
       <c r="H639">
         <v>0.000865</v>
       </c>
       <c r="I639">
         <v>0.005825</v>
       </c>
       <c r="J639">
         <v>0.015148</v>
       </c>
       <c r="K639">
-        <v>0.409852</v>
+        <v>0.409844</v>
       </c>
       <c r="L639">
-        <v>0.495462</v>
+        <v>0.495454</v>
       </c>
       <c r="M639">
         <v>6.3</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.001868</v>
       </c>
       <c r="C640">
         <v>0.078291</v>
       </c>
       <c r="D640">
         <v>0.062947</v>
       </c>
       <c r="E640">
-        <v>0.267899</v>
+        <v>0.267873</v>
       </c>
       <c r="F640">
         <v>0.017556</v>
       </c>
       <c r="G640">
         <v>0.046924</v>
       </c>
       <c r="H640">
         <v>0.001258</v>
       </c>
       <c r="I640">
         <v>0.006151</v>
       </c>
       <c r="J640">
         <v>0.014959</v>
       </c>
       <c r="K640">
-        <v>0.417694</v>
+        <v>0.417669</v>
       </c>
       <c r="L640">
-        <v>0.497854</v>
+        <v>0.497828</v>
       </c>
       <c r="M640">
         <v>6.8</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.001971</v>
       </c>
       <c r="C641">
         <v>0.077469</v>
       </c>
       <c r="D641">
         <v>0.079486</v>
       </c>
       <c r="E641">
-        <v>0.288326</v>
+        <v>0.288319</v>
       </c>
       <c r="F641">
         <v>0.017261</v>
       </c>
       <c r="G641">
         <v>0.053177</v>
       </c>
       <c r="H641">
         <v>0.001651</v>
       </c>
       <c r="I641">
         <v>0.005589</v>
       </c>
       <c r="J641">
         <v>0.01479</v>
       </c>
       <c r="K641">
-        <v>0.460279</v>
+        <v>0.460272</v>
       </c>
       <c r="L641">
-        <v>0.539719</v>
+        <v>0.539712</v>
       </c>
       <c r="M641">
         <v>7.3</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.001988</v>
       </c>
       <c r="C642">
         <v>0.072695</v>
       </c>
       <c r="D642">
         <v>0.092128</v>
       </c>
       <c r="E642">
-        <v>0.300005</v>
+        <v>0.300017</v>
       </c>
       <c r="F642">
         <v>0.015174</v>
       </c>
       <c r="G642">
         <v>0.050442</v>
       </c>
       <c r="H642">
         <v>0.001136</v>
       </c>
       <c r="I642">
         <v>0.004644</v>
       </c>
       <c r="J642">
         <v>0.015312</v>
       </c>
       <c r="K642">
-        <v>0.478841</v>
+        <v>0.478853</v>
       </c>
       <c r="L642">
-        <v>0.553524</v>
+        <v>0.553536</v>
       </c>
       <c r="M642">
         <v>7.2</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.001943</v>
       </c>
       <c r="C643">
         <v>0.075294</v>
       </c>
       <c r="D643">
         <v>0.100148</v>
       </c>
       <c r="E643">
-        <v>0.317039</v>
+        <v>0.31704</v>
       </c>
       <c r="F643">
         <v>0.020361</v>
       </c>
       <c r="G643">
         <v>0.050883</v>
       </c>
       <c r="H643">
         <v>0.001374</v>
       </c>
       <c r="I643">
         <v>0.006245</v>
       </c>
       <c r="J643">
         <v>0.016032</v>
       </c>
       <c r="K643">
-        <v>0.512081</v>
+        <v>0.512082</v>
       </c>
       <c r="L643">
-        <v>0.589317</v>
+        <v>0.589318</v>
       </c>
       <c r="M643">
         <v>7.1</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.001935</v>
       </c>
       <c r="C644">
         <v>0.076865</v>
       </c>
       <c r="D644">
         <v>0.101315</v>
       </c>
       <c r="E644">
-        <v>0.347779</v>
+        <v>0.347788</v>
       </c>
       <c r="F644">
         <v>0.018758</v>
       </c>
       <c r="G644">
         <v>0.050924</v>
       </c>
       <c r="H644">
         <v>0.000999</v>
       </c>
       <c r="I644">
         <v>0.005925</v>
       </c>
       <c r="J644">
         <v>0.015666</v>
       </c>
       <c r="K644">
-        <v>0.541365</v>
+        <v>0.541374</v>
       </c>
       <c r="L644">
-        <v>0.620166</v>
+        <v>0.620175</v>
       </c>
       <c r="M644">
         <v>7.6</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.001885</v>
       </c>
       <c r="C645">
         <v>0.074472</v>
       </c>
       <c r="D645">
         <v>0.099081</v>
       </c>
       <c r="E645">
-        <v>0.311038</v>
+        <v>0.311024</v>
       </c>
       <c r="F645">
         <v>0.021316</v>
       </c>
       <c r="G645">
         <v>0.047911</v>
       </c>
       <c r="H645">
         <v>0.000817</v>
       </c>
       <c r="I645">
         <v>0.005694</v>
       </c>
       <c r="J645">
         <v>0.01646</v>
       </c>
       <c r="K645">
-        <v>0.502317</v>
+        <v>0.502303</v>
       </c>
       <c r="L645">
-        <v>0.578674</v>
+        <v>0.57866</v>
       </c>
       <c r="M645">
         <v>7.7</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.00189</v>
       </c>
       <c r="C646">
         <v>0.077373</v>
       </c>
       <c r="D646">
         <v>0.08993</v>
       </c>
       <c r="E646">
-        <v>0.316711</v>
+        <v>0.316682</v>
       </c>
       <c r="F646">
         <v>0.018013</v>
       </c>
       <c r="G646">
         <v>0.041312</v>
       </c>
       <c r="H646">
         <v>0.000953</v>
       </c>
       <c r="I646">
         <v>0.005946</v>
       </c>
       <c r="J646">
         <v>0.014284</v>
       </c>
       <c r="K646">
-        <v>0.48715</v>
+        <v>0.48712</v>
       </c>
       <c r="L646">
-        <v>0.566413</v>
+        <v>0.566383</v>
       </c>
       <c r="M646">
         <v>7.4</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0.001837</v>
       </c>
       <c r="C647">
         <v>0.083109</v>
       </c>
       <c r="D647">
         <v>0.066612</v>
       </c>
       <c r="E647">
-        <v>0.295259</v>
+        <v>0.295273</v>
       </c>
       <c r="F647">
         <v>0.018569</v>
       </c>
       <c r="G647">
         <v>0.042615</v>
       </c>
       <c r="H647">
         <v>0.000541</v>
       </c>
       <c r="I647">
         <v>0.005164</v>
       </c>
       <c r="J647">
         <v>0.014897</v>
       </c>
       <c r="K647">
-        <v>0.443657</v>
+        <v>0.44367</v>
       </c>
       <c r="L647">
-        <v>0.528602</v>
+        <v>0.528616</v>
       </c>
       <c r="M647">
         <v>6.8</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0.00189</v>
       </c>
       <c r="C648">
         <v>0.090173</v>
       </c>
       <c r="D648">
         <v>0.047739</v>
       </c>
       <c r="E648">
         <v>0.317992</v>
       </c>
       <c r="F648">
         <v>0.016123</v>
       </c>
       <c r="G648">
         <v>0.048883</v>
       </c>
       <c r="H648">
         <v>0.001195</v>
       </c>
       <c r="I648">
         <v>0.005001</v>
       </c>
       <c r="J648">
         <v>0.016267</v>
       </c>
       <c r="K648">
         <v>0.4532</v>
       </c>
       <c r="L648">
-        <v>0.545262</v>
+        <v>0.545263</v>
       </c>
       <c r="M648">
         <v>6.1</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0.001901</v>
       </c>
       <c r="C649">
-        <v>0.091448</v>
+        <v>0.090975</v>
       </c>
       <c r="D649">
         <v>0.042384</v>
       </c>
       <c r="E649">
-        <v>0.332122</v>
+        <v>0.332012</v>
       </c>
       <c r="F649">
         <v>0.021431</v>
       </c>
       <c r="G649">
         <v>0.05196</v>
       </c>
       <c r="H649">
         <v>0.001427</v>
       </c>
       <c r="I649">
         <v>0.007452</v>
       </c>
       <c r="J649">
-        <v>0.015786</v>
+        <v>0.015791</v>
       </c>
       <c r="K649">
-        <v>0.472562</v>
+        <v>0.472456</v>
       </c>
       <c r="L649">
-        <v>0.56591</v>
+        <v>0.565331</v>
       </c>
       <c r="M649">
         <v>6.1</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>0.001778</v>
+      </c>
+      <c r="C650">
+        <v>0.080815</v>
+      </c>
+      <c r="D650">
+        <v>0.048468</v>
+      </c>
+      <c r="E650">
+        <v>0.295815</v>
+      </c>
+      <c r="F650">
+        <v>0.020051</v>
+      </c>
+      <c r="G650">
+        <v>0.046565</v>
+      </c>
+      <c r="H650">
+        <v>0.001384</v>
+      </c>
+      <c r="I650">
+        <v>0.005127</v>
+      </c>
+      <c r="J650">
+        <v>0.01486</v>
+      </c>
+      <c r="K650">
+        <v>0.432271</v>
+      </c>
+      <c r="L650">
+        <v>0.514864</v>
+      </c>
+      <c r="M650">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>0.001915</v>
+      </c>
+      <c r="C651">
+        <v>0.083768</v>
+      </c>
+      <c r="D651">
+        <v>0.060398</v>
+      </c>
+      <c r="E651">
+        <v>0.291266</v>
+      </c>
+      <c r="F651">
+        <v>0.024409</v>
+      </c>
+      <c r="G651">
+        <v>0.042948</v>
+      </c>
+      <c r="H651">
+        <v>0.001201</v>
+      </c>
+      <c r="I651">
+        <v>0.006481</v>
+      </c>
+      <c r="J651">
+        <v>0.016555</v>
+      </c>
+      <c r="K651">
+        <v>0.443259</v>
+      </c>
+      <c r="L651">
+        <v>0.528942</v>
+      </c>
+      <c r="M651">
+        <v>6.7</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -28778,51 +28860,51 @@
       <c r="E58">
         <v>2.708138</v>
       </c>
       <c r="F58">
         <v>0.258973</v>
       </c>
       <c r="G58">
         <v>0.793589</v>
       </c>
       <c r="H58">
         <v>0.046161</v>
       </c>
       <c r="I58">
         <v>0.09205</v>
       </c>
       <c r="J58">
         <v>0.218418</v>
       </c>
       <c r="K58">
         <v>4.910092</v>
       </c>
       <c r="L58">
         <v>6.087414</v>
       </c>
       <c r="M58">
-        <v>6.3</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="7">
         <v>2019</v>
       </c>
       <c r="B59">
         <v>0.016657</v>
       </c>
       <c r="C59">
         <v>1.158744</v>
       </c>
       <c r="D59">
         <v>0.843883</v>
       </c>
       <c r="E59">
         <v>2.746426</v>
       </c>
       <c r="F59">
         <v>0.249642</v>
       </c>
       <c r="G59">
         <v>0.703684</v>
       </c>
       <c r="H59">