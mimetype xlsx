--- v4 (2026-07-12)
+++ v5 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 1.13b Heat Content of Non-Combustion Use of Fossil Fuels</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Natural Gas Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Asphalt &amp; Road Oil Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Hydrocarbon Gas Liquids Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Lubricants Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Petrochemical Feedstocks Non-Combustion Consumption</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80.837" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26218,649 +26218,731 @@
       </c>
       <c r="K636">
         <v>0.450205</v>
       </c>
       <c r="L636">
         <v>0.542342</v>
       </c>
       <c r="M636">
         <v>6.2</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.001953</v>
       </c>
       <c r="C637">
         <v>0.093179</v>
       </c>
       <c r="D637">
         <v>0.046036</v>
       </c>
       <c r="E637">
-        <v>0.30989</v>
+        <v>0.309897</v>
       </c>
       <c r="F637">
         <v>0.012785</v>
       </c>
       <c r="G637">
         <v>0.04298</v>
       </c>
       <c r="H637">
         <v>0.00167</v>
       </c>
       <c r="I637">
         <v>0.006056</v>
       </c>
       <c r="J637">
         <v>0.016431</v>
       </c>
       <c r="K637">
-        <v>0.435848</v>
+        <v>0.435855</v>
       </c>
       <c r="L637">
-        <v>0.53098</v>
+        <v>0.530988</v>
       </c>
       <c r="M637">
         <v>5.6</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.001769</v>
       </c>
       <c r="C638">
         <v>0.082819</v>
       </c>
       <c r="D638">
         <v>0.041051</v>
       </c>
       <c r="E638">
-        <v>0.263628</v>
+        <v>0.2636</v>
       </c>
       <c r="F638">
         <v>0.009661</v>
       </c>
       <c r="G638">
         <v>0.037359</v>
       </c>
       <c r="H638">
         <v>0.000524</v>
       </c>
       <c r="I638">
         <v>0.005358</v>
       </c>
       <c r="J638">
         <v>0.014271</v>
       </c>
       <c r="K638">
-        <v>0.371852</v>
+        <v>0.371824</v>
       </c>
       <c r="L638">
-        <v>0.45644</v>
+        <v>0.456412</v>
       </c>
       <c r="M638">
         <v>5.7</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.001957</v>
       </c>
       <c r="C639">
         <v>0.083653</v>
       </c>
       <c r="D639">
         <v>0.050157</v>
       </c>
       <c r="E639">
         <v>0.2791</v>
       </c>
       <c r="F639">
         <v>0.013496</v>
       </c>
       <c r="G639">
         <v>0.045253</v>
       </c>
       <c r="H639">
         <v>0.000865</v>
       </c>
       <c r="I639">
         <v>0.005825</v>
       </c>
       <c r="J639">
         <v>0.015148</v>
       </c>
       <c r="K639">
         <v>0.409844</v>
       </c>
       <c r="L639">
-        <v>0.495454</v>
+        <v>0.495453</v>
       </c>
       <c r="M639">
         <v>6.3</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.001868</v>
       </c>
       <c r="C640">
         <v>0.078291</v>
       </c>
       <c r="D640">
         <v>0.062947</v>
       </c>
       <c r="E640">
-        <v>0.267873</v>
+        <v>0.267868</v>
       </c>
       <c r="F640">
         <v>0.017556</v>
       </c>
       <c r="G640">
         <v>0.046924</v>
       </c>
       <c r="H640">
         <v>0.001258</v>
       </c>
       <c r="I640">
         <v>0.006151</v>
       </c>
       <c r="J640">
         <v>0.014959</v>
       </c>
       <c r="K640">
-        <v>0.417669</v>
+        <v>0.417664</v>
       </c>
       <c r="L640">
-        <v>0.497828</v>
+        <v>0.497823</v>
       </c>
       <c r="M640">
         <v>6.8</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.001971</v>
       </c>
       <c r="C641">
         <v>0.077469</v>
       </c>
       <c r="D641">
         <v>0.079486</v>
       </c>
       <c r="E641">
-        <v>0.288319</v>
+        <v>0.288326</v>
       </c>
       <c r="F641">
         <v>0.017261</v>
       </c>
       <c r="G641">
         <v>0.053177</v>
       </c>
       <c r="H641">
         <v>0.001651</v>
       </c>
       <c r="I641">
         <v>0.005589</v>
       </c>
       <c r="J641">
         <v>0.01479</v>
       </c>
       <c r="K641">
-        <v>0.460272</v>
+        <v>0.460279</v>
       </c>
       <c r="L641">
-        <v>0.539712</v>
+        <v>0.539719</v>
       </c>
       <c r="M641">
         <v>7.3</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.001988</v>
       </c>
       <c r="C642">
         <v>0.072695</v>
       </c>
       <c r="D642">
         <v>0.092128</v>
       </c>
       <c r="E642">
-        <v>0.300017</v>
+        <v>0.300014</v>
       </c>
       <c r="F642">
         <v>0.015174</v>
       </c>
       <c r="G642">
         <v>0.050442</v>
       </c>
       <c r="H642">
         <v>0.001136</v>
       </c>
       <c r="I642">
         <v>0.004644</v>
       </c>
       <c r="J642">
         <v>0.015312</v>
       </c>
       <c r="K642">
-        <v>0.478853</v>
+        <v>0.478849</v>
       </c>
       <c r="L642">
-        <v>0.553536</v>
+        <v>0.553533</v>
       </c>
       <c r="M642">
         <v>7.2</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.001943</v>
       </c>
       <c r="C643">
         <v>0.075294</v>
       </c>
       <c r="D643">
         <v>0.100148</v>
       </c>
       <c r="E643">
-        <v>0.31704</v>
+        <v>0.317041</v>
       </c>
       <c r="F643">
         <v>0.020361</v>
       </c>
       <c r="G643">
         <v>0.050883</v>
       </c>
       <c r="H643">
         <v>0.001374</v>
       </c>
       <c r="I643">
         <v>0.006245</v>
       </c>
       <c r="J643">
         <v>0.016032</v>
       </c>
       <c r="K643">
-        <v>0.512082</v>
+        <v>0.512083</v>
       </c>
       <c r="L643">
-        <v>0.589318</v>
+        <v>0.589319</v>
       </c>
       <c r="M643">
         <v>7.1</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.001935</v>
       </c>
       <c r="C644">
         <v>0.076865</v>
       </c>
       <c r="D644">
         <v>0.101315</v>
       </c>
       <c r="E644">
-        <v>0.347788</v>
+        <v>0.34779</v>
       </c>
       <c r="F644">
         <v>0.018758</v>
       </c>
       <c r="G644">
         <v>0.050924</v>
       </c>
       <c r="H644">
         <v>0.000999</v>
       </c>
       <c r="I644">
         <v>0.005925</v>
       </c>
       <c r="J644">
         <v>0.015666</v>
       </c>
       <c r="K644">
-        <v>0.541374</v>
+        <v>0.541376</v>
       </c>
       <c r="L644">
-        <v>0.620175</v>
+        <v>0.620177</v>
       </c>
       <c r="M644">
         <v>7.6</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.001885</v>
       </c>
       <c r="C645">
         <v>0.074472</v>
       </c>
       <c r="D645">
         <v>0.099081</v>
       </c>
       <c r="E645">
-        <v>0.311024</v>
+        <v>0.311022</v>
       </c>
       <c r="F645">
         <v>0.021316</v>
       </c>
       <c r="G645">
         <v>0.047911</v>
       </c>
       <c r="H645">
         <v>0.000817</v>
       </c>
       <c r="I645">
         <v>0.005694</v>
       </c>
       <c r="J645">
         <v>0.01646</v>
       </c>
       <c r="K645">
-        <v>0.502303</v>
+        <v>0.502301</v>
       </c>
       <c r="L645">
-        <v>0.57866</v>
+        <v>0.578658</v>
       </c>
       <c r="M645">
         <v>7.7</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.00189</v>
       </c>
       <c r="C646">
         <v>0.077373</v>
       </c>
       <c r="D646">
         <v>0.08993</v>
       </c>
       <c r="E646">
-        <v>0.316682</v>
+        <v>0.316689</v>
       </c>
       <c r="F646">
         <v>0.018013</v>
       </c>
       <c r="G646">
         <v>0.041312</v>
       </c>
       <c r="H646">
         <v>0.000953</v>
       </c>
       <c r="I646">
         <v>0.005946</v>
       </c>
       <c r="J646">
         <v>0.014284</v>
       </c>
       <c r="K646">
-        <v>0.48712</v>
+        <v>0.487127</v>
       </c>
       <c r="L646">
-        <v>0.566383</v>
+        <v>0.56639</v>
       </c>
       <c r="M646">
         <v>7.4</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0.001837</v>
       </c>
       <c r="C647">
         <v>0.083109</v>
       </c>
       <c r="D647">
         <v>0.066612</v>
       </c>
       <c r="E647">
-        <v>0.295273</v>
+        <v>0.295267</v>
       </c>
       <c r="F647">
         <v>0.018569</v>
       </c>
       <c r="G647">
         <v>0.042615</v>
       </c>
       <c r="H647">
         <v>0.000541</v>
       </c>
       <c r="I647">
         <v>0.005164</v>
       </c>
       <c r="J647">
         <v>0.014897</v>
       </c>
       <c r="K647">
-        <v>0.44367</v>
+        <v>0.443664</v>
       </c>
       <c r="L647">
-        <v>0.528616</v>
+        <v>0.52861</v>
       </c>
       <c r="M647">
         <v>6.8</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0.00189</v>
       </c>
       <c r="C648">
         <v>0.090173</v>
       </c>
       <c r="D648">
         <v>0.047739</v>
       </c>
       <c r="E648">
-        <v>0.317992</v>
+        <v>0.318012</v>
       </c>
       <c r="F648">
         <v>0.016123</v>
       </c>
       <c r="G648">
         <v>0.048883</v>
       </c>
       <c r="H648">
         <v>0.001195</v>
       </c>
       <c r="I648">
         <v>0.005001</v>
       </c>
       <c r="J648">
         <v>0.016267</v>
       </c>
       <c r="K648">
-        <v>0.4532</v>
+        <v>0.45322</v>
       </c>
       <c r="L648">
-        <v>0.545263</v>
+        <v>0.545283</v>
       </c>
       <c r="M648">
         <v>6.1</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>0.001901</v>
+        <v>0.001803</v>
       </c>
       <c r="C649">
         <v>0.090975</v>
       </c>
       <c r="D649">
         <v>0.042384</v>
       </c>
       <c r="E649">
-        <v>0.332012</v>
+        <v>0.332019</v>
       </c>
       <c r="F649">
         <v>0.021431</v>
       </c>
       <c r="G649">
         <v>0.05196</v>
       </c>
       <c r="H649">
         <v>0.001427</v>
       </c>
       <c r="I649">
         <v>0.007452</v>
       </c>
       <c r="J649">
-        <v>0.015791</v>
+        <v>0.015798</v>
       </c>
       <c r="K649">
-        <v>0.472456</v>
+        <v>0.47247</v>
       </c>
       <c r="L649">
-        <v>0.565331</v>
+        <v>0.565247</v>
       </c>
       <c r="M649">
         <v>6.1</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>0.001778</v>
+        <v>0.001694</v>
       </c>
       <c r="C650">
-        <v>0.080815</v>
+        <v>0.080652</v>
       </c>
       <c r="D650">
         <v>0.048468</v>
       </c>
       <c r="E650">
-        <v>0.295815</v>
+        <v>0.295779</v>
       </c>
       <c r="F650">
         <v>0.020051</v>
       </c>
       <c r="G650">
         <v>0.046565</v>
       </c>
       <c r="H650">
         <v>0.001384</v>
       </c>
       <c r="I650">
         <v>0.005127</v>
       </c>
       <c r="J650">
-        <v>0.01486</v>
+        <v>0.014869</v>
       </c>
       <c r="K650">
-        <v>0.432271</v>
+        <v>0.432243</v>
       </c>
       <c r="L650">
-        <v>0.514864</v>
+        <v>0.51459</v>
       </c>
       <c r="M650">
         <v>6.4</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>0.001915</v>
+        <v>0.001823</v>
       </c>
       <c r="C651">
         <v>0.083768</v>
       </c>
       <c r="D651">
         <v>0.060398</v>
       </c>
       <c r="E651">
-        <v>0.291266</v>
+        <v>0.291244</v>
       </c>
       <c r="F651">
         <v>0.024409</v>
       </c>
       <c r="G651">
         <v>0.042948</v>
       </c>
       <c r="H651">
         <v>0.001201</v>
       </c>
       <c r="I651">
         <v>0.006481</v>
       </c>
       <c r="J651">
-        <v>0.016555</v>
+        <v>0.016564</v>
       </c>
       <c r="K651">
-        <v>0.443259</v>
+        <v>0.443246</v>
       </c>
       <c r="L651">
-        <v>0.528942</v>
+        <v>0.528836</v>
       </c>
       <c r="M651">
         <v>6.7</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>0.001751</v>
+      </c>
+      <c r="C652">
+        <v>0.078732</v>
+      </c>
+      <c r="D652">
+        <v>0.070381</v>
+      </c>
+      <c r="E652">
+        <v>0.289377</v>
+      </c>
+      <c r="F652">
+        <v>0.016569</v>
+      </c>
+      <c r="G652">
+        <v>0.046759</v>
+      </c>
+      <c r="H652">
+        <v>0.000763</v>
+      </c>
+      <c r="I652">
+        <v>0.00508</v>
+      </c>
+      <c r="J652">
+        <v>0.016232</v>
+      </c>
+      <c r="K652">
+        <v>0.445162</v>
+      </c>
+      <c r="L652">
+        <v>0.525644</v>
+      </c>
+      <c r="M652">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>0.001821</v>
+      </c>
+      <c r="C653">
+        <v>0.078302</v>
+      </c>
+      <c r="D653">
+        <v>0.078845</v>
+      </c>
+      <c r="E653">
+        <v>0.308737</v>
+      </c>
+      <c r="F653">
+        <v>0.015297</v>
+      </c>
+      <c r="G653">
+        <v>0.049995</v>
+      </c>
+      <c r="H653">
+        <v>0.001548</v>
+      </c>
+      <c r="I653">
+        <v>0.006387</v>
+      </c>
+      <c r="J653">
+        <v>0.01616</v>
+      </c>
+      <c r="K653">
+        <v>0.476968</v>
+      </c>
+      <c r="L653">
+        <v>0.557092</v>
+      </c>
+      <c r="M653">
+        <v>7.5</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>