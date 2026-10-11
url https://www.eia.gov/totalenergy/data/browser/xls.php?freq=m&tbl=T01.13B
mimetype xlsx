--- v5 (2026-08-27)
+++ v6 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 1.13b Heat Content of Non-Combustion Use of Fossil Fuels</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Natural Gas Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Asphalt &amp; Road Oil Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Hydrocarbon Gas Liquids Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Lubricants Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Petrochemical Feedstocks Non-Combustion Consumption</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80.837" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -25717,1232 +25717,1273 @@
       </c>
       <c r="H624">
         <v>0.000795</v>
       </c>
       <c r="I624">
         <v>0.006822</v>
       </c>
       <c r="J624">
         <v>0.016699</v>
       </c>
       <c r="K624">
         <v>0.43734</v>
       </c>
       <c r="L624">
         <v>0.528486</v>
       </c>
       <c r="M624">
         <v>6.3</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
-        <v>0.002</v>
+        <v>0.001992</v>
       </c>
       <c r="C625">
         <v>0.089818</v>
       </c>
       <c r="D625">
         <v>0.047867</v>
       </c>
       <c r="E625">
         <v>0.283972</v>
       </c>
       <c r="F625">
         <v>0.016098</v>
       </c>
       <c r="G625">
         <v>0.047277</v>
       </c>
       <c r="H625">
         <v>0.001112</v>
       </c>
       <c r="I625">
         <v>0.006492</v>
       </c>
       <c r="J625">
         <v>0.016298</v>
       </c>
       <c r="K625">
         <v>0.419115</v>
       </c>
       <c r="L625">
-        <v>0.510934</v>
+        <v>0.510925</v>
       </c>
       <c r="M625">
         <v>5.6</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
-        <v>0.001982</v>
+        <v>0.001974</v>
       </c>
       <c r="C626">
         <v>0.080837</v>
       </c>
       <c r="D626">
         <v>0.044266</v>
       </c>
       <c r="E626">
         <v>0.262856</v>
       </c>
       <c r="F626">
         <v>0.012632</v>
       </c>
       <c r="G626">
         <v>0.045906</v>
       </c>
       <c r="H626">
         <v>0.000638</v>
       </c>
       <c r="I626">
         <v>0.007053</v>
       </c>
       <c r="J626">
         <v>0.012218</v>
       </c>
       <c r="K626">
         <v>0.38557</v>
       </c>
       <c r="L626">
-        <v>0.468389</v>
+        <v>0.46838</v>
       </c>
       <c r="M626">
         <v>6.1</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
-        <v>0.002083</v>
+        <v>0.002074</v>
       </c>
       <c r="C627">
         <v>0.084538</v>
       </c>
       <c r="D627">
         <v>0.053127</v>
       </c>
       <c r="E627">
         <v>0.280664</v>
       </c>
       <c r="F627">
         <v>0.014386</v>
       </c>
       <c r="G627">
         <v>0.048317</v>
       </c>
       <c r="H627">
         <v>0.000757</v>
       </c>
       <c r="I627">
         <v>0.007085</v>
       </c>
       <c r="J627">
         <v>0.015715</v>
       </c>
       <c r="K627">
         <v>0.420052</v>
       </c>
       <c r="L627">
-        <v>0.506672</v>
+        <v>0.506663</v>
       </c>
       <c r="M627">
         <v>6.5</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
-        <v>0.001924</v>
+        <v>0.001916</v>
       </c>
       <c r="C628">
         <v>0.078797</v>
       </c>
       <c r="D628">
         <v>0.058925</v>
       </c>
       <c r="E628">
         <v>0.267405</v>
       </c>
       <c r="F628">
         <v>0.018803</v>
       </c>
       <c r="G628">
         <v>0.03876</v>
       </c>
       <c r="H628">
         <v>0.001718</v>
       </c>
       <c r="I628">
         <v>0.007447</v>
       </c>
       <c r="J628">
         <v>0.016053</v>
       </c>
       <c r="K628">
         <v>0.409111</v>
       </c>
       <c r="L628">
-        <v>0.489833</v>
+        <v>0.489824</v>
       </c>
       <c r="M628">
         <v>6.8</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
-        <v>0.002005</v>
+        <v>0.001996</v>
       </c>
       <c r="C629">
         <v>0.076572</v>
       </c>
       <c r="D629">
         <v>0.083391</v>
       </c>
       <c r="E629">
         <v>0.298948</v>
       </c>
       <c r="F629">
         <v>0.014829</v>
       </c>
       <c r="G629">
         <v>0.043472</v>
       </c>
       <c r="H629">
         <v>0.001619</v>
       </c>
       <c r="I629">
         <v>0.009226</v>
       </c>
       <c r="J629">
         <v>0.016807</v>
       </c>
       <c r="K629">
         <v>0.468292</v>
       </c>
       <c r="L629">
-        <v>0.546869</v>
+        <v>0.54686</v>
       </c>
       <c r="M629">
         <v>7.3</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
-        <v>0.001934</v>
+        <v>0.001925</v>
       </c>
       <c r="C630">
         <v>0.072995</v>
       </c>
       <c r="D630">
         <v>0.094889</v>
       </c>
       <c r="E630">
         <v>0.287611</v>
       </c>
       <c r="F630">
         <v>0.016682</v>
       </c>
       <c r="G630">
         <v>0.043138</v>
       </c>
       <c r="H630">
         <v>0.000951</v>
       </c>
       <c r="I630">
         <v>0.006665</v>
       </c>
       <c r="J630">
         <v>0.01575</v>
       </c>
       <c r="K630">
         <v>0.465686</v>
       </c>
       <c r="L630">
-        <v>0.540615</v>
+        <v>0.540607</v>
       </c>
       <c r="M630">
         <v>7.1</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
-        <v>0.002079</v>
+        <v>0.00207</v>
       </c>
       <c r="C631">
         <v>0.075629</v>
       </c>
       <c r="D631">
         <v>0.095602</v>
       </c>
       <c r="E631">
         <v>0.277896</v>
       </c>
       <c r="F631">
         <v>0.015378</v>
       </c>
       <c r="G631">
         <v>0.047495</v>
       </c>
       <c r="H631">
         <v>0.001665</v>
       </c>
       <c r="I631">
         <v>0.005489</v>
       </c>
       <c r="J631">
         <v>0.016976</v>
       </c>
       <c r="K631">
         <v>0.4605</v>
       </c>
       <c r="L631">
-        <v>0.538209</v>
+        <v>0.5382</v>
       </c>
       <c r="M631">
         <v>6.5</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
-        <v>0.002116</v>
+        <v>0.002107</v>
       </c>
       <c r="C632">
         <v>0.076914</v>
       </c>
       <c r="D632">
         <v>0.105038</v>
       </c>
       <c r="E632">
         <v>0.308974</v>
       </c>
       <c r="F632">
         <v>0.018529</v>
       </c>
       <c r="G632">
         <v>0.048136</v>
       </c>
       <c r="H632">
         <v>0.001067</v>
       </c>
       <c r="I632">
         <v>0.006665</v>
       </c>
       <c r="J632">
         <v>0.016916</v>
       </c>
       <c r="K632">
         <v>0.505324</v>
       </c>
       <c r="L632">
-        <v>0.584354</v>
+        <v>0.584345</v>
       </c>
       <c r="M632">
         <v>7.1</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
-        <v>0.001965</v>
+        <v>0.001957</v>
       </c>
       <c r="C633">
         <v>0.07432</v>
       </c>
       <c r="D633">
         <v>0.088784</v>
       </c>
       <c r="E633">
         <v>0.31254</v>
       </c>
       <c r="F633">
         <v>0.014907</v>
       </c>
       <c r="G633">
         <v>0.040201</v>
       </c>
       <c r="H633">
         <v>0.001026</v>
       </c>
       <c r="I633">
         <v>0.005479</v>
       </c>
       <c r="J633">
         <v>0.015884</v>
       </c>
       <c r="K633">
         <v>0.478821</v>
       </c>
       <c r="L633">
-        <v>0.555106</v>
+        <v>0.555098</v>
       </c>
       <c r="M633">
         <v>7.5</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
-        <v>0.002053</v>
+        <v>0.002045</v>
       </c>
       <c r="C634">
         <v>0.078109</v>
       </c>
       <c r="D634">
         <v>0.097077</v>
       </c>
       <c r="E634">
         <v>0.330389</v>
       </c>
       <c r="F634">
         <v>0.013912</v>
       </c>
       <c r="G634">
         <v>0.040009</v>
       </c>
       <c r="H634">
         <v>0.000998</v>
       </c>
       <c r="I634">
         <v>0.006529</v>
       </c>
       <c r="J634">
         <v>0.016276</v>
       </c>
       <c r="K634">
         <v>0.505188</v>
       </c>
       <c r="L634">
-        <v>0.58535</v>
+        <v>0.585341</v>
       </c>
       <c r="M634">
         <v>7.7</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
-        <v>0.002015</v>
+        <v>0.002007</v>
       </c>
       <c r="C635">
         <v>0.081706</v>
       </c>
       <c r="D635">
         <v>0.07013</v>
       </c>
       <c r="E635">
         <v>0.297378</v>
       </c>
       <c r="F635">
         <v>0.009223</v>
       </c>
       <c r="G635">
         <v>0.043226</v>
       </c>
       <c r="H635">
         <v>0.001025</v>
       </c>
       <c r="I635">
         <v>0.005222</v>
       </c>
       <c r="J635">
         <v>0.015296</v>
       </c>
       <c r="K635">
         <v>0.441499</v>
       </c>
       <c r="L635">
-        <v>0.52522</v>
+        <v>0.525212</v>
       </c>
       <c r="M635">
         <v>6.9</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
-        <v>0.002151</v>
+        <v>0.002142</v>
       </c>
       <c r="C636">
         <v>0.089986</v>
       </c>
       <c r="D636">
         <v>0.049197</v>
       </c>
       <c r="E636">
         <v>0.325359</v>
       </c>
       <c r="F636">
         <v>0.009348</v>
       </c>
       <c r="G636">
         <v>0.044056</v>
       </c>
       <c r="H636">
         <v>0.000621</v>
       </c>
       <c r="I636">
         <v>0.004692</v>
       </c>
       <c r="J636">
         <v>0.016931</v>
       </c>
       <c r="K636">
         <v>0.450205</v>
       </c>
       <c r="L636">
-        <v>0.542342</v>
+        <v>0.542333</v>
       </c>
       <c r="M636">
         <v>6.2</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>0.001953</v>
+        <v>0.001945</v>
       </c>
       <c r="C637">
-        <v>0.093179</v>
+        <v>0.091965</v>
       </c>
       <c r="D637">
-        <v>0.046036</v>
+        <v>0.046908</v>
       </c>
       <c r="E637">
-        <v>0.309897</v>
+        <v>0.310676</v>
       </c>
       <c r="F637">
-        <v>0.012785</v>
+        <v>0.012802</v>
       </c>
       <c r="G637">
         <v>0.04298</v>
       </c>
       <c r="H637">
-        <v>0.00167</v>
+        <v>0.001615</v>
       </c>
       <c r="I637">
-        <v>0.006056</v>
+        <v>0.005983</v>
       </c>
       <c r="J637">
-        <v>0.016431</v>
+        <v>0.016436</v>
       </c>
       <c r="K637">
-        <v>0.435855</v>
+        <v>0.4374</v>
       </c>
       <c r="L637">
-        <v>0.530988</v>
+        <v>0.53131</v>
       </c>
       <c r="M637">
         <v>5.6</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>0.001769</v>
+        <v>0.001762</v>
       </c>
       <c r="C638">
-        <v>0.082819</v>
+        <v>0.08174</v>
       </c>
       <c r="D638">
-        <v>0.041051</v>
+        <v>0.043493</v>
       </c>
       <c r="E638">
-        <v>0.2636</v>
+        <v>0.266834</v>
       </c>
       <c r="F638">
-        <v>0.009661</v>
+        <v>0.010535</v>
       </c>
       <c r="G638">
-        <v>0.037359</v>
+        <v>0.039019</v>
       </c>
       <c r="H638">
-        <v>0.000524</v>
+        <v>0.000437</v>
       </c>
       <c r="I638">
-        <v>0.005358</v>
+        <v>0.005405</v>
       </c>
       <c r="J638">
-        <v>0.014271</v>
+        <v>0.014315</v>
       </c>
       <c r="K638">
-        <v>0.371824</v>
+        <v>0.380038</v>
       </c>
       <c r="L638">
-        <v>0.456412</v>
+        <v>0.46354</v>
       </c>
       <c r="M638">
         <v>5.7</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>0.001957</v>
+        <v>0.001948</v>
       </c>
       <c r="C639">
-        <v>0.083653</v>
+        <v>0.082562</v>
       </c>
       <c r="D639">
-        <v>0.050157</v>
+        <v>0.052137</v>
       </c>
       <c r="E639">
-        <v>0.2791</v>
+        <v>0.280384</v>
       </c>
       <c r="F639">
-        <v>0.013496</v>
+        <v>0.013775</v>
       </c>
       <c r="G639">
-        <v>0.045253</v>
+        <v>0.046643</v>
       </c>
       <c r="H639">
-        <v>0.000865</v>
+        <v>0.000842</v>
       </c>
       <c r="I639">
-        <v>0.005825</v>
+        <v>0.005489</v>
       </c>
       <c r="J639">
-        <v>0.015148</v>
+        <v>0.015503</v>
       </c>
       <c r="K639">
-        <v>0.409844</v>
+        <v>0.414774</v>
       </c>
       <c r="L639">
-        <v>0.495453</v>
+        <v>0.499285</v>
       </c>
       <c r="M639">
-        <v>6.3</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>0.001868</v>
+        <v>0.00186</v>
       </c>
       <c r="C640">
-        <v>0.078291</v>
+        <v>0.077271</v>
       </c>
       <c r="D640">
-        <v>0.062947</v>
+        <v>0.065208</v>
       </c>
       <c r="E640">
-        <v>0.267868</v>
+        <v>0.275891</v>
       </c>
       <c r="F640">
-        <v>0.017556</v>
+        <v>0.016794</v>
       </c>
       <c r="G640">
-        <v>0.046924</v>
+        <v>0.049069</v>
       </c>
       <c r="H640">
-        <v>0.001258</v>
+        <v>0.001255</v>
       </c>
       <c r="I640">
-        <v>0.006151</v>
+        <v>0.006166</v>
       </c>
       <c r="J640">
-        <v>0.014959</v>
+        <v>0.014956</v>
       </c>
       <c r="K640">
-        <v>0.417664</v>
+        <v>0.42934</v>
       </c>
       <c r="L640">
-        <v>0.497823</v>
+        <v>0.508471</v>
       </c>
       <c r="M640">
-        <v>6.8</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>0.001971</v>
+        <v>0.001963</v>
       </c>
       <c r="C641">
-        <v>0.077469</v>
+        <v>0.076459</v>
       </c>
       <c r="D641">
-        <v>0.079486</v>
+        <v>0.081338</v>
       </c>
       <c r="E641">
-        <v>0.288326</v>
+        <v>0.296677</v>
       </c>
       <c r="F641">
-        <v>0.017261</v>
+        <v>0.017176</v>
       </c>
       <c r="G641">
-        <v>0.053177</v>
+        <v>0.051173</v>
       </c>
       <c r="H641">
-        <v>0.001651</v>
+        <v>0.001746</v>
       </c>
       <c r="I641">
-        <v>0.005589</v>
+        <v>0.0056</v>
       </c>
       <c r="J641">
-        <v>0.01479</v>
+        <v>0.01475</v>
       </c>
       <c r="K641">
-        <v>0.460279</v>
+        <v>0.468461</v>
       </c>
       <c r="L641">
-        <v>0.539719</v>
+        <v>0.546883</v>
       </c>
       <c r="M641">
         <v>7.3</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>0.001988</v>
+        <v>0.00198</v>
       </c>
       <c r="C642">
-        <v>0.072695</v>
+        <v>0.071748</v>
       </c>
       <c r="D642">
-        <v>0.092128</v>
+        <v>0.094595</v>
       </c>
       <c r="E642">
-        <v>0.300014</v>
+        <v>0.301865</v>
       </c>
       <c r="F642">
-        <v>0.015174</v>
+        <v>0.014546</v>
       </c>
       <c r="G642">
-        <v>0.050442</v>
+        <v>0.050337</v>
       </c>
       <c r="H642">
-        <v>0.001136</v>
+        <v>0.001005</v>
       </c>
       <c r="I642">
-        <v>0.004644</v>
+        <v>0.004954</v>
       </c>
       <c r="J642">
-        <v>0.015312</v>
+        <v>0.014961</v>
       </c>
       <c r="K642">
-        <v>0.478849</v>
+        <v>0.482263</v>
       </c>
       <c r="L642">
-        <v>0.553533</v>
+        <v>0.55599</v>
       </c>
       <c r="M642">
         <v>7.2</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>0.001943</v>
+        <v>0.001934</v>
       </c>
       <c r="C643">
-        <v>0.075294</v>
+        <v>0.074312</v>
       </c>
       <c r="D643">
-        <v>0.100148</v>
+        <v>0.100771</v>
       </c>
       <c r="E643">
-        <v>0.317041</v>
+        <v>0.32698</v>
       </c>
       <c r="F643">
-        <v>0.020361</v>
+        <v>0.02065</v>
       </c>
       <c r="G643">
-        <v>0.050883</v>
+        <v>0.05026</v>
       </c>
       <c r="H643">
-        <v>0.001374</v>
+        <v>0.00134</v>
       </c>
       <c r="I643">
         <v>0.006245</v>
       </c>
       <c r="J643">
-        <v>0.016032</v>
+        <v>0.016008</v>
       </c>
       <c r="K643">
-        <v>0.512083</v>
+        <v>0.522254</v>
       </c>
       <c r="L643">
-        <v>0.589319</v>
+        <v>0.5985</v>
       </c>
       <c r="M643">
         <v>7.1</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>0.001935</v>
+        <v>0.001927</v>
       </c>
       <c r="C644">
-        <v>0.076865</v>
+        <v>0.075864</v>
       </c>
       <c r="D644">
-        <v>0.101315</v>
+        <v>0.101491</v>
       </c>
       <c r="E644">
-        <v>0.34779</v>
+        <v>0.346339</v>
       </c>
       <c r="F644">
-        <v>0.018758</v>
+        <v>0.019263</v>
       </c>
       <c r="G644">
-        <v>0.050924</v>
+        <v>0.052698</v>
       </c>
       <c r="H644">
-        <v>0.000999</v>
+        <v>0.001154</v>
       </c>
       <c r="I644">
         <v>0.005925</v>
       </c>
       <c r="J644">
-        <v>0.015666</v>
+        <v>0.01604</v>
       </c>
       <c r="K644">
-        <v>0.541376</v>
+        <v>0.54291</v>
       </c>
       <c r="L644">
-        <v>0.620177</v>
+        <v>0.620701</v>
       </c>
       <c r="M644">
         <v>7.6</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>0.001885</v>
+        <v>0.001877</v>
       </c>
       <c r="C645">
-        <v>0.074472</v>
+        <v>0.073502</v>
       </c>
       <c r="D645">
-        <v>0.099081</v>
+        <v>0.098994</v>
       </c>
       <c r="E645">
-        <v>0.311022</v>
+        <v>0.310378</v>
       </c>
       <c r="F645">
-        <v>0.021316</v>
+        <v>0.02055</v>
       </c>
       <c r="G645">
-        <v>0.047911</v>
+        <v>0.048068</v>
       </c>
       <c r="H645">
-        <v>0.000817</v>
+        <v>0.000876</v>
       </c>
       <c r="I645">
-        <v>0.005694</v>
+        <v>0.00582</v>
       </c>
       <c r="J645">
-        <v>0.01646</v>
+        <v>0.016253</v>
       </c>
       <c r="K645">
-        <v>0.502301</v>
+        <v>0.50094</v>
       </c>
       <c r="L645">
-        <v>0.578658</v>
+        <v>0.576318</v>
       </c>
       <c r="M645">
-        <v>7.7</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>0.00189</v>
+        <v>0.001882</v>
       </c>
       <c r="C646">
-        <v>0.077373</v>
+        <v>0.076364</v>
       </c>
       <c r="D646">
-        <v>0.08993</v>
+        <v>0.090289</v>
       </c>
       <c r="E646">
-        <v>0.316689</v>
+        <v>0.316141</v>
       </c>
       <c r="F646">
-        <v>0.018013</v>
+        <v>0.018727</v>
       </c>
       <c r="G646">
-        <v>0.041312</v>
+        <v>0.04172</v>
       </c>
       <c r="H646">
-        <v>0.000953</v>
+        <v>0.000844</v>
       </c>
       <c r="I646">
-        <v>0.005946</v>
+        <v>0.00582</v>
       </c>
       <c r="J646">
-        <v>0.014284</v>
+        <v>0.014165</v>
       </c>
       <c r="K646">
-        <v>0.487127</v>
+        <v>0.487706</v>
       </c>
       <c r="L646">
-        <v>0.56639</v>
+        <v>0.565952</v>
       </c>
       <c r="M646">
         <v>7.4</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>0.001837</v>
+        <v>0.001829</v>
       </c>
       <c r="C647">
-        <v>0.083109</v>
+        <v>0.082026</v>
       </c>
       <c r="D647">
-        <v>0.066612</v>
+        <v>0.06857</v>
       </c>
       <c r="E647">
-        <v>0.295267</v>
+        <v>0.306588</v>
       </c>
       <c r="F647">
-        <v>0.018569</v>
+        <v>0.018303</v>
       </c>
       <c r="G647">
         <v>0.042615</v>
       </c>
       <c r="H647">
-        <v>0.000541</v>
+        <v>0.000573</v>
       </c>
       <c r="I647">
         <v>0.005164</v>
       </c>
       <c r="J647">
-        <v>0.014897</v>
+        <v>0.014857</v>
       </c>
       <c r="K647">
-        <v>0.443664</v>
+        <v>0.45667</v>
       </c>
       <c r="L647">
-        <v>0.52861</v>
+        <v>0.540524</v>
       </c>
       <c r="M647">
-        <v>6.8</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>0.00189</v>
+        <v>0.001882</v>
       </c>
       <c r="C648">
-        <v>0.090173</v>
+        <v>0.088998</v>
       </c>
       <c r="D648">
-        <v>0.047739</v>
+        <v>0.046075</v>
       </c>
       <c r="E648">
-        <v>0.318012</v>
+        <v>0.307207</v>
       </c>
       <c r="F648">
-        <v>0.016123</v>
+        <v>0.016491</v>
       </c>
       <c r="G648">
-        <v>0.048883</v>
+        <v>0.048894</v>
       </c>
       <c r="H648">
-        <v>0.001195</v>
+        <v>0.001095</v>
       </c>
       <c r="I648">
         <v>0.005001</v>
       </c>
       <c r="J648">
-        <v>0.016267</v>
+        <v>0.016281</v>
       </c>
       <c r="K648">
-        <v>0.45322</v>
+        <v>0.441045</v>
       </c>
       <c r="L648">
-        <v>0.545283</v>
+        <v>0.531924</v>
       </c>
       <c r="M648">
-        <v>6.1</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0.001803</v>
       </c>
       <c r="C649">
-        <v>0.090975</v>
+        <v>0.089906</v>
       </c>
       <c r="D649">
         <v>0.042384</v>
       </c>
       <c r="E649">
-        <v>0.332019</v>
+        <v>0.327691</v>
       </c>
       <c r="F649">
         <v>0.021431</v>
       </c>
       <c r="G649">
         <v>0.05196</v>
       </c>
       <c r="H649">
         <v>0.001427</v>
       </c>
       <c r="I649">
         <v>0.007452</v>
       </c>
       <c r="J649">
-        <v>0.015798</v>
+        <v>0.015807</v>
       </c>
       <c r="K649">
-        <v>0.47247</v>
+        <v>0.468151</v>
       </c>
       <c r="L649">
-        <v>0.565247</v>
+        <v>0.55986</v>
       </c>
       <c r="M649">
-        <v>6.1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>0.001694</v>
       </c>
       <c r="C650">
-        <v>0.080652</v>
+        <v>0.079705</v>
       </c>
       <c r="D650">
         <v>0.048468</v>
       </c>
       <c r="E650">
-        <v>0.295779</v>
+        <v>0.292404</v>
       </c>
       <c r="F650">
         <v>0.020051</v>
       </c>
       <c r="G650">
         <v>0.046565</v>
       </c>
       <c r="H650">
         <v>0.001384</v>
       </c>
       <c r="I650">
         <v>0.005127</v>
       </c>
       <c r="J650">
-        <v>0.014869</v>
+        <v>0.014878</v>
       </c>
       <c r="K650">
-        <v>0.432243</v>
+        <v>0.428877</v>
       </c>
       <c r="L650">
-        <v>0.51459</v>
+        <v>0.510276</v>
       </c>
       <c r="M650">
         <v>6.4</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>0.001823</v>
       </c>
       <c r="C651">
-        <v>0.083768</v>
+        <v>0.082784</v>
       </c>
       <c r="D651">
         <v>0.060398</v>
       </c>
       <c r="E651">
-        <v>0.291244</v>
+        <v>0.288747</v>
       </c>
       <c r="F651">
         <v>0.024409</v>
       </c>
       <c r="G651">
         <v>0.042948</v>
       </c>
       <c r="H651">
         <v>0.001201</v>
       </c>
       <c r="I651">
         <v>0.006481</v>
       </c>
       <c r="J651">
-        <v>0.016564</v>
+        <v>0.016573</v>
       </c>
       <c r="K651">
-        <v>0.443246</v>
+        <v>0.440758</v>
       </c>
       <c r="L651">
-        <v>0.528836</v>
+        <v>0.525365</v>
       </c>
       <c r="M651">
         <v>6.7</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>0.001751</v>
       </c>
       <c r="C652">
-        <v>0.078732</v>
+        <v>0.078229</v>
       </c>
       <c r="D652">
         <v>0.070381</v>
       </c>
       <c r="E652">
-        <v>0.289377</v>
+        <v>0.287542</v>
       </c>
       <c r="F652">
         <v>0.016569</v>
       </c>
       <c r="G652">
         <v>0.046759</v>
       </c>
       <c r="H652">
         <v>0.000763</v>
       </c>
       <c r="I652">
         <v>0.00508</v>
       </c>
       <c r="J652">
-        <v>0.016232</v>
+        <v>0.016242</v>
       </c>
       <c r="K652">
-        <v>0.445162</v>
+        <v>0.443337</v>
       </c>
       <c r="L652">
-        <v>0.525644</v>
+        <v>0.523316</v>
       </c>
       <c r="M652">
-        <v>7.2</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>0.001821</v>
       </c>
       <c r="C653">
-        <v>0.078302</v>
+        <v>0.077927</v>
       </c>
       <c r="D653">
         <v>0.078845</v>
       </c>
       <c r="E653">
-        <v>0.308737</v>
+        <v>0.307215</v>
       </c>
       <c r="F653">
         <v>0.015297</v>
       </c>
       <c r="G653">
         <v>0.049995</v>
       </c>
       <c r="H653">
         <v>0.001548</v>
       </c>
       <c r="I653">
         <v>0.006387</v>
       </c>
       <c r="J653">
-        <v>0.01616</v>
+        <v>0.01617</v>
       </c>
       <c r="K653">
-        <v>0.476968</v>
+        <v>0.475456</v>
       </c>
       <c r="L653">
-        <v>0.557092</v>
+        <v>0.555204</v>
       </c>
       <c r="M653">
         <v>7.5</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>0.001749</v>
+      </c>
+      <c r="C654">
+        <v>0.075092</v>
+      </c>
+      <c r="D654">
+        <v>0.097671</v>
+      </c>
+      <c r="E654">
+        <v>0.291739</v>
+      </c>
+      <c r="F654">
+        <v>0.016845</v>
+      </c>
+      <c r="G654">
+        <v>0.046431</v>
+      </c>
+      <c r="H654">
+        <v>0.001258</v>
+      </c>
+      <c r="I654">
+        <v>0.004912</v>
+      </c>
+      <c r="J654">
+        <v>0.016151</v>
+      </c>
+      <c r="K654">
+        <v>0.475008</v>
+      </c>
+      <c r="L654">
+        <v>0.551848</v>
+      </c>
+      <c r="M654">
+        <v>7.2</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -29155,122 +29196,122 @@
       </c>
       <c r="H63">
         <v>0.015017</v>
       </c>
       <c r="I63">
         <v>0.089242</v>
       </c>
       <c r="J63">
         <v>0.192712</v>
       </c>
       <c r="K63">
         <v>5.108671</v>
       </c>
       <c r="L63">
         <v>6.092289</v>
       </c>
       <c r="M63">
         <v>6.5</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="7">
         <v>2024</v>
       </c>
       <c r="B64">
-        <v>0.024309</v>
+        <v>0.024204</v>
       </c>
       <c r="C64">
         <v>0.960222</v>
       </c>
       <c r="D64">
         <v>0.888294</v>
       </c>
       <c r="E64">
         <v>3.533992</v>
       </c>
       <c r="F64">
         <v>0.174727</v>
       </c>
       <c r="G64">
         <v>0.529992</v>
       </c>
       <c r="H64">
         <v>0.013196</v>
       </c>
       <c r="I64">
         <v>0.078043</v>
       </c>
       <c r="J64">
         <v>0.191119</v>
       </c>
       <c r="K64">
         <v>5.409363</v>
       </c>
       <c r="L64">
-        <v>6.393894</v>
+        <v>6.393789</v>
       </c>
       <c r="M64">
         <v>6.8</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65">
-        <v>0.022886</v>
+        <v>0.022788</v>
       </c>
       <c r="C65">
-        <v>0.965391</v>
+        <v>0.95281</v>
       </c>
       <c r="D65">
-        <v>0.87663</v>
+        <v>0.88987</v>
       </c>
       <c r="E65">
-        <v>3.614625</v>
+        <v>3.64596</v>
       </c>
       <c r="F65">
-        <v>0.199072</v>
+        <v>0.199614</v>
       </c>
       <c r="G65">
-        <v>0.558662</v>
+        <v>0.563477</v>
       </c>
       <c r="H65">
-        <v>0.012982</v>
+        <v>0.012782</v>
       </c>
       <c r="I65">
-        <v>0.067599</v>
+        <v>0.067573</v>
       </c>
       <c r="J65">
-        <v>0.184517</v>
+        <v>0.184526</v>
       </c>
       <c r="K65">
-        <v>5.514088</v>
+        <v>5.563802</v>
       </c>
       <c r="L65">
-        <v>6.502365</v>
+        <v>6.539399</v>
       </c>
       <c r="M65">
         <v>6.8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>