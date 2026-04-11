--- v2 (2026-02-22)
+++ v3 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 1.12 Cooling Degree-Days by Census Division</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Cooling Degree-Days, New England</t>
   </si>
   <si>
     <t>Cooling Degree-Days, Middle Atlantic</t>
   </si>
   <si>
     <t>Cooling Degree-Days, East North Central</t>
   </si>
   <si>
     <t>Cooling Degree-Days, West North Central</t>
   </si>
   <si>
     <t>Cooling Degree-Days, South Atlantic</t>
   </si>
   <si>
     <t>Cooling Degree-Days, East South Central</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22034,66 +22034,66 @@
       </c>
       <c r="J624">
         <v>8</v>
       </c>
       <c r="K624">
         <v>11</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>0</v>
       </c>
       <c r="C625">
         <v>0</v>
       </c>
       <c r="D625">
         <v>0</v>
       </c>
       <c r="E625">
         <v>0</v>
       </c>
       <c r="F625">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G625">
         <v>2</v>
       </c>
       <c r="H625">
         <v>8</v>
       </c>
       <c r="I625">
         <v>0</v>
       </c>
       <c r="J625">
         <v>7</v>
       </c>
       <c r="K625">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>0</v>
       </c>
       <c r="C626">
         <v>0</v>
       </c>
       <c r="D626">
         <v>0</v>
       </c>
       <c r="E626">
         <v>4</v>
       </c>
       <c r="F626">
         <v>29</v>
       </c>
       <c r="G626">
         <v>10</v>
       </c>
       <c r="H626">
@@ -22145,296 +22145,296 @@
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0</v>
       </c>
       <c r="C628">
         <v>0</v>
       </c>
       <c r="D628">
         <v>3</v>
       </c>
       <c r="E628">
         <v>10</v>
       </c>
       <c r="F628">
         <v>90</v>
       </c>
       <c r="G628">
         <v>46</v>
       </c>
       <c r="H628">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="I628">
         <v>35</v>
       </c>
       <c r="J628">
         <v>14</v>
       </c>
       <c r="K628">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>18</v>
       </c>
       <c r="C629">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D629">
         <v>102</v>
       </c>
       <c r="E629">
         <v>87</v>
       </c>
       <c r="F629">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="G629">
         <v>219</v>
       </c>
       <c r="H629">
         <v>373</v>
       </c>
       <c r="I629">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J629">
         <v>36</v>
       </c>
       <c r="K629">
         <v>157</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>129</v>
       </c>
       <c r="C630">
         <v>190</v>
       </c>
       <c r="D630">
         <v>206</v>
       </c>
       <c r="E630">
         <v>234</v>
       </c>
       <c r="F630">
         <v>400</v>
       </c>
       <c r="G630">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H630">
         <v>527</v>
       </c>
       <c r="I630">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="J630">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="K630">
         <v>292</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C631">
         <v>328</v>
       </c>
       <c r="D631">
         <v>234</v>
       </c>
       <c r="E631">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F631">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G631">
         <v>444</v>
       </c>
       <c r="H631">
         <v>553</v>
       </c>
       <c r="I631">
         <v>447</v>
       </c>
       <c r="J631">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="K631">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C632">
         <v>214</v>
       </c>
       <c r="D632">
         <v>223</v>
       </c>
       <c r="E632">
         <v>252</v>
       </c>
       <c r="F632">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="G632">
         <v>411</v>
       </c>
       <c r="H632">
         <v>631</v>
       </c>
       <c r="I632">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="J632">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="K632">
         <v>342</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>35</v>
       </c>
       <c r="C633">
         <v>70</v>
       </c>
       <c r="D633">
         <v>113</v>
       </c>
       <c r="E633">
         <v>143</v>
       </c>
       <c r="F633">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="G633">
         <v>250</v>
       </c>
       <c r="H633">
         <v>402</v>
       </c>
       <c r="I633">
         <v>253</v>
       </c>
       <c r="J633">
         <v>167</v>
       </c>
       <c r="K633">
         <v>210</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0</v>
       </c>
       <c r="C634">
         <v>7</v>
       </c>
       <c r="D634">
         <v>15</v>
       </c>
       <c r="E634">
         <v>31</v>
       </c>
       <c r="F634">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="G634">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H634">
         <v>264</v>
       </c>
       <c r="I634">
         <v>123</v>
       </c>
       <c r="J634">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K634">
         <v>97</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>0</v>
       </c>
       <c r="C635">
         <v>0</v>
       </c>
       <c r="D635">
         <v>0</v>
       </c>
       <c r="E635">
         <v>0</v>
       </c>
       <c r="F635">
         <v>85</v>
       </c>
       <c r="G635">
         <v>27</v>
       </c>
       <c r="H635">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I635">
         <v>3</v>
       </c>
       <c r="J635">
         <v>10</v>
       </c>
       <c r="K635">
         <v>32</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>0</v>
       </c>
       <c r="C636">
         <v>0</v>
       </c>
       <c r="D636">
         <v>0</v>
       </c>
       <c r="E636">
@@ -22524,341 +22524,481 @@
       </c>
       <c r="J638">
         <v>10</v>
       </c>
       <c r="K638">
         <v>17</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0</v>
       </c>
       <c r="C639">
         <v>0</v>
       </c>
       <c r="D639">
         <v>3</v>
       </c>
       <c r="E639">
         <v>11</v>
       </c>
       <c r="F639">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G639">
         <v>31</v>
       </c>
       <c r="H639">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I639">
         <v>14</v>
       </c>
       <c r="J639">
         <v>11</v>
       </c>
       <c r="K639">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0</v>
       </c>
       <c r="C640">
         <v>0</v>
       </c>
       <c r="D640">
         <v>1</v>
       </c>
       <c r="E640">
         <v>7</v>
       </c>
       <c r="F640">
         <v>128</v>
       </c>
       <c r="G640">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H640">
         <v>169</v>
       </c>
       <c r="I640">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J640">
         <v>20</v>
       </c>
       <c r="K640">
         <v>59</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>10</v>
       </c>
       <c r="C641">
         <v>25</v>
       </c>
       <c r="D641">
         <v>36</v>
       </c>
       <c r="E641">
         <v>53</v>
       </c>
       <c r="F641">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G641">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H641">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="I641">
         <v>125</v>
       </c>
       <c r="J641">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="K641">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>109</v>
       </c>
       <c r="C642">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D642">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E642">
         <v>220</v>
       </c>
       <c r="F642">
         <v>401</v>
       </c>
       <c r="G642">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H642">
         <v>489</v>
       </c>
       <c r="I642">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="J642">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="K642">
         <v>279</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C643">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D643">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E643">
         <v>337</v>
       </c>
       <c r="F643">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="G643">
         <v>498</v>
       </c>
       <c r="H643">
         <v>567</v>
       </c>
       <c r="I643">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="J643">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="K643">
         <v>392</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C644">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D644">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E644">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F644">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="G644">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="H644">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="I644">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="J644">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="K644">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C645">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D645">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E645">
         <v>136</v>
       </c>
       <c r="F645">
         <v>286</v>
       </c>
       <c r="G645">
         <v>254</v>
       </c>
       <c r="H645">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="I645">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="J645">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="K645">
         <v>203</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0</v>
       </c>
       <c r="C646">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D646">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E646">
         <v>32</v>
       </c>
       <c r="F646">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G646">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H646">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="I646">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J646">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="K646">
         <v>80</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>0</v>
+      </c>
+      <c r="C647">
+        <v>0</v>
+      </c>
+      <c r="D647">
+        <v>0</v>
+      </c>
+      <c r="E647">
+        <v>0</v>
+      </c>
+      <c r="F647">
+        <v>52</v>
+      </c>
+      <c r="G647">
+        <v>8</v>
+      </c>
+      <c r="H647">
+        <v>87</v>
+      </c>
+      <c r="I647">
+        <v>18</v>
+      </c>
+      <c r="J647">
+        <v>16</v>
+      </c>
+      <c r="K647">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>0</v>
+      </c>
+      <c r="C648">
+        <v>0</v>
+      </c>
+      <c r="D648">
+        <v>0</v>
+      </c>
+      <c r="E648">
+        <v>0</v>
+      </c>
+      <c r="F648">
+        <v>48</v>
+      </c>
+      <c r="G648">
+        <v>2</v>
+      </c>
+      <c r="H648">
+        <v>20</v>
+      </c>
+      <c r="I648">
+        <v>3</v>
+      </c>
+      <c r="J648">
+        <v>13</v>
+      </c>
+      <c r="K648">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>0</v>
+      </c>
+      <c r="C649">
+        <v>0</v>
+      </c>
+      <c r="D649">
+        <v>0</v>
+      </c>
+      <c r="E649">
+        <v>0</v>
+      </c>
+      <c r="F649">
+        <v>30</v>
+      </c>
+      <c r="G649">
+        <v>4</v>
+      </c>
+      <c r="H649">
+        <v>15</v>
+      </c>
+      <c r="I649">
+        <v>3</v>
+      </c>
+      <c r="J649">
+        <v>12</v>
+      </c>
+      <c r="K649">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>0</v>
+      </c>
+      <c r="C650">
+        <v>0</v>
+      </c>
+      <c r="D650">
+        <v>0</v>
+      </c>
+      <c r="E650">
+        <v>0</v>
+      </c>
+      <c r="F650">
+        <v>23</v>
+      </c>
+      <c r="G650">
+        <v>3</v>
+      </c>
+      <c r="H650">
+        <v>41</v>
+      </c>
+      <c r="I650">
+        <v>5</v>
+      </c>
+      <c r="J650">
+        <v>8</v>
+      </c>
+      <c r="K650">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -25561,78 +25701,113 @@
       </c>
       <c r="F87">
         <v>2273</v>
       </c>
       <c r="G87">
         <v>1675</v>
       </c>
       <c r="H87">
         <v>3130</v>
       </c>
       <c r="I87">
         <v>1482</v>
       </c>
       <c r="J87">
         <v>831</v>
       </c>
       <c r="K87">
         <v>1480</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="C88">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D88">
         <v>899</v>
       </c>
       <c r="E88">
         <v>1048</v>
       </c>
       <c r="F88">
-        <v>2431</v>
+        <v>2428</v>
       </c>
       <c r="G88">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="H88">
-        <v>3150</v>
+        <v>3148</v>
       </c>
       <c r="I88">
-        <v>1703</v>
+        <v>1709</v>
       </c>
       <c r="J88">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="K88">
-        <v>1634</v>
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>555</v>
+      </c>
+      <c r="C89">
+        <v>785</v>
+      </c>
+      <c r="D89">
+        <v>877</v>
+      </c>
+      <c r="E89">
+        <v>1033</v>
+      </c>
+      <c r="F89">
+        <v>2335</v>
+      </c>
+      <c r="G89">
+        <v>1814</v>
+      </c>
+      <c r="H89">
+        <v>2993</v>
+      </c>
+      <c r="I89">
+        <v>1589</v>
+      </c>
+      <c r="J89">
+        <v>915</v>
+      </c>
+      <c r="K89">
+        <v>1546</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>