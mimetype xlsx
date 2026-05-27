--- v3 (2026-04-11)
+++ v4 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 1.12 Cooling Degree-Days by Census Division</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Cooling Degree-Days, New England</t>
   </si>
   <si>
     <t>Cooling Degree-Days, Middle Atlantic</t>
   </si>
   <si>
     <t>Cooling Degree-Days, East North Central</t>
   </si>
   <si>
     <t>Cooling Degree-Days, West North Central</t>
   </si>
   <si>
     <t>Cooling Degree-Days, South Atlantic</t>
   </si>
   <si>
     <t>Cooling Degree-Days, East South Central</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -20424,51 +20424,51 @@
       </c>
       <c r="J578">
         <v>8</v>
       </c>
       <c r="K578">
         <v>12</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579">
         <v>0</v>
       </c>
       <c r="C579">
         <v>0</v>
       </c>
       <c r="D579">
         <v>2</v>
       </c>
       <c r="E579">
         <v>6</v>
       </c>
       <c r="F579">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="G579">
         <v>56</v>
       </c>
       <c r="H579">
         <v>132</v>
       </c>
       <c r="I579">
         <v>8</v>
       </c>
       <c r="J579">
         <v>8</v>
       </c>
       <c r="K579">
         <v>42</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580">
         <v>0</v>
       </c>
       <c r="C580">
@@ -20914,51 +20914,51 @@
       </c>
       <c r="J592">
         <v>24</v>
       </c>
       <c r="K592">
         <v>36</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>8</v>
       </c>
       <c r="C593">
         <v>17</v>
       </c>
       <c r="D593">
         <v>35</v>
       </c>
       <c r="E593">
         <v>43</v>
       </c>
       <c r="F593">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G593">
         <v>108</v>
       </c>
       <c r="H593">
         <v>229</v>
       </c>
       <c r="I593">
         <v>126</v>
       </c>
       <c r="J593">
         <v>51</v>
       </c>
       <c r="K593">
         <v>100</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>133</v>
       </c>
       <c r="C594">
@@ -21439,95 +21439,95 @@
       </c>
       <c r="J607">
         <v>247</v>
       </c>
       <c r="K607">
         <v>394</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>273</v>
       </c>
       <c r="C608">
         <v>302</v>
       </c>
       <c r="D608">
         <v>219</v>
       </c>
       <c r="E608">
         <v>276</v>
       </c>
       <c r="F608">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="G608">
         <v>385</v>
       </c>
       <c r="H608">
         <v>583</v>
       </c>
       <c r="I608">
         <v>358</v>
       </c>
       <c r="J608">
         <v>297</v>
       </c>
       <c r="K608">
         <v>359</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>33</v>
       </c>
       <c r="C609">
         <v>72</v>
       </c>
       <c r="D609">
         <v>74</v>
       </c>
       <c r="E609">
         <v>121</v>
       </c>
       <c r="F609">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G609">
         <v>200</v>
       </c>
       <c r="H609">
         <v>404</v>
       </c>
       <c r="I609">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="J609">
         <v>222</v>
       </c>
       <c r="K609">
         <v>202</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>0</v>
       </c>
       <c r="C610">
         <v>1</v>
       </c>
       <c r="D610">
         <v>2</v>
       </c>
       <c r="E610">
         <v>7</v>
       </c>
       <c r="F610">
@@ -21903,51 +21903,51 @@
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>57</v>
       </c>
       <c r="C621">
         <v>83</v>
       </c>
       <c r="D621">
         <v>89</v>
       </c>
       <c r="E621">
         <v>148</v>
       </c>
       <c r="F621">
         <v>291</v>
       </c>
       <c r="G621">
         <v>247</v>
       </c>
       <c r="H621">
         <v>509</v>
       </c>
       <c r="I621">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="J621">
         <v>94</v>
       </c>
       <c r="K621">
         <v>204</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>5</v>
       </c>
       <c r="C622">
         <v>10</v>
       </c>
       <c r="D622">
         <v>10</v>
       </c>
       <c r="E622">
         <v>14</v>
       </c>
       <c r="F622">
@@ -22104,51 +22104,51 @@
       </c>
       <c r="J626">
         <v>6</v>
       </c>
       <c r="K626">
         <v>13</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0</v>
       </c>
       <c r="C627">
         <v>0</v>
       </c>
       <c r="D627">
         <v>3</v>
       </c>
       <c r="E627">
         <v>7</v>
       </c>
       <c r="F627">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G627">
         <v>28</v>
       </c>
       <c r="H627">
         <v>81</v>
       </c>
       <c r="I627">
         <v>6</v>
       </c>
       <c r="J627">
         <v>8</v>
       </c>
       <c r="K627">
         <v>31</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0</v>
       </c>
       <c r="C628">
@@ -22183,156 +22183,156 @@
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>18</v>
       </c>
       <c r="C629">
         <v>50</v>
       </c>
       <c r="D629">
         <v>102</v>
       </c>
       <c r="E629">
         <v>87</v>
       </c>
       <c r="F629">
         <v>272</v>
       </c>
       <c r="G629">
         <v>219</v>
       </c>
       <c r="H629">
         <v>373</v>
       </c>
       <c r="I629">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="J629">
         <v>36</v>
       </c>
       <c r="K629">
         <v>157</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>129</v>
       </c>
       <c r="C630">
         <v>190</v>
       </c>
       <c r="D630">
         <v>206</v>
       </c>
       <c r="E630">
         <v>234</v>
       </c>
       <c r="F630">
         <v>400</v>
       </c>
       <c r="G630">
         <v>356</v>
       </c>
       <c r="H630">
         <v>527</v>
       </c>
       <c r="I630">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="J630">
         <v>144</v>
       </c>
       <c r="K630">
         <v>292</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>283</v>
       </c>
       <c r="C631">
         <v>328</v>
       </c>
       <c r="D631">
         <v>234</v>
       </c>
       <c r="E631">
         <v>279</v>
       </c>
       <c r="F631">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="G631">
         <v>444</v>
       </c>
       <c r="H631">
         <v>553</v>
       </c>
       <c r="I631">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="J631">
         <v>330</v>
       </c>
       <c r="K631">
         <v>391</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>155</v>
       </c>
       <c r="C632">
         <v>214</v>
       </c>
       <c r="D632">
         <v>223</v>
       </c>
       <c r="E632">
         <v>252</v>
       </c>
       <c r="F632">
         <v>437</v>
       </c>
       <c r="G632">
         <v>411</v>
       </c>
       <c r="H632">
         <v>631</v>
       </c>
       <c r="I632">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="J632">
         <v>237</v>
       </c>
       <c r="K632">
         <v>342</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>35</v>
       </c>
       <c r="C633">
         <v>70</v>
       </c>
       <c r="D633">
         <v>113</v>
       </c>
       <c r="E633">
         <v>143</v>
       </c>
       <c r="F633">
@@ -22349,66 +22349,66 @@
       </c>
       <c r="J633">
         <v>167</v>
       </c>
       <c r="K633">
         <v>210</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0</v>
       </c>
       <c r="C634">
         <v>7</v>
       </c>
       <c r="D634">
         <v>15</v>
       </c>
       <c r="E634">
         <v>31</v>
       </c>
       <c r="F634">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G634">
         <v>79</v>
       </c>
       <c r="H634">
         <v>264</v>
       </c>
       <c r="I634">
         <v>123</v>
       </c>
       <c r="J634">
         <v>86</v>
       </c>
       <c r="K634">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>0</v>
       </c>
       <c r="C635">
         <v>0</v>
       </c>
       <c r="D635">
         <v>0</v>
       </c>
       <c r="E635">
         <v>0</v>
       </c>
       <c r="F635">
         <v>85</v>
       </c>
       <c r="G635">
         <v>27</v>
       </c>
       <c r="H635">
@@ -22489,486 +22489,556 @@
       </c>
       <c r="J637">
         <v>7</v>
       </c>
       <c r="K637">
         <v>5</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0</v>
       </c>
       <c r="C638">
         <v>0</v>
       </c>
       <c r="D638">
         <v>0</v>
       </c>
       <c r="E638">
         <v>0</v>
       </c>
       <c r="F638">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G638">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H638">
         <v>19</v>
       </c>
       <c r="I638">
+        <v>10</v>
+      </c>
+      <c r="J638">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="K638">
         <v>17</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0</v>
       </c>
       <c r="C639">
         <v>0</v>
       </c>
       <c r="D639">
         <v>3</v>
       </c>
       <c r="E639">
         <v>11</v>
       </c>
       <c r="F639">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G639">
         <v>31</v>
       </c>
       <c r="H639">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I639">
         <v>14</v>
       </c>
       <c r="J639">
         <v>11</v>
       </c>
       <c r="K639">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0</v>
       </c>
       <c r="C640">
         <v>0</v>
       </c>
       <c r="D640">
         <v>1</v>
       </c>
       <c r="E640">
         <v>7</v>
       </c>
       <c r="F640">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="G640">
         <v>67</v>
       </c>
       <c r="H640">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I640">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="J640">
         <v>20</v>
       </c>
       <c r="K640">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>10</v>
       </c>
       <c r="C641">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D641">
         <v>36</v>
       </c>
       <c r="E641">
         <v>53</v>
       </c>
       <c r="F641">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="G641">
         <v>154</v>
       </c>
       <c r="H641">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="I641">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="J641">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K641">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>109</v>
       </c>
       <c r="C642">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D642">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="E642">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F642">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="G642">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="H642">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I642">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="J642">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="K642">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C643">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D643">
         <v>328</v>
       </c>
       <c r="E643">
         <v>337</v>
       </c>
       <c r="F643">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="G643">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="H643">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="I643">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="J643">
         <v>189</v>
       </c>
       <c r="K643">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C644">
         <v>156</v>
       </c>
       <c r="D644">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E644">
         <v>236</v>
       </c>
       <c r="F644">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="G644">
         <v>361</v>
       </c>
       <c r="H644">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="I644">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="J644">
         <v>266</v>
       </c>
       <c r="K644">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C645">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D645">
         <v>95</v>
       </c>
       <c r="E645">
         <v>136</v>
       </c>
       <c r="F645">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="G645">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="H645">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="I645">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="J645">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="K645">
         <v>203</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0</v>
       </c>
       <c r="C646">
         <v>3</v>
       </c>
       <c r="D646">
         <v>15</v>
       </c>
       <c r="E646">
         <v>32</v>
       </c>
       <c r="F646">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G646">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H646">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="I646">
         <v>76</v>
       </c>
       <c r="J646">
         <v>40</v>
       </c>
       <c r="K646">
         <v>80</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0</v>
       </c>
       <c r="C647">
         <v>0</v>
       </c>
       <c r="D647">
         <v>0</v>
       </c>
       <c r="E647">
         <v>0</v>
       </c>
       <c r="F647">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="G647">
         <v>8</v>
       </c>
       <c r="H647">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I647">
         <v>18</v>
       </c>
       <c r="J647">
         <v>16</v>
       </c>
       <c r="K647">
         <v>26</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0</v>
       </c>
       <c r="C648">
         <v>0</v>
       </c>
       <c r="D648">
         <v>0</v>
       </c>
       <c r="E648">
         <v>0</v>
       </c>
       <c r="F648">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G648">
         <v>2</v>
       </c>
       <c r="H648">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I648">
         <v>3</v>
       </c>
       <c r="J648">
         <v>13</v>
       </c>
       <c r="K648">
         <v>15</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0</v>
       </c>
       <c r="C649">
         <v>0</v>
       </c>
       <c r="D649">
         <v>0</v>
       </c>
       <c r="E649">
         <v>0</v>
       </c>
       <c r="F649">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="G649">
         <v>4</v>
       </c>
       <c r="H649">
         <v>15</v>
       </c>
       <c r="I649">
         <v>3</v>
       </c>
       <c r="J649">
         <v>12</v>
       </c>
       <c r="K649">
         <v>10</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>0</v>
       </c>
       <c r="C650">
         <v>0</v>
       </c>
       <c r="D650">
         <v>0</v>
       </c>
       <c r="E650">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F650">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G650">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H650">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="I650">
+        <v>14</v>
+      </c>
+      <c r="J650">
+        <v>10</v>
+      </c>
+      <c r="K650">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>0</v>
+      </c>
+      <c r="C651">
+        <v>0</v>
+      </c>
+      <c r="D651">
         <v>5</v>
       </c>
-      <c r="J650">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="E651">
+        <v>14</v>
+      </c>
+      <c r="F651">
+        <v>95</v>
+      </c>
+      <c r="G651">
+        <v>64</v>
+      </c>
+      <c r="H651">
+        <v>154</v>
+      </c>
+      <c r="I651">
+        <v>82</v>
+      </c>
+      <c r="J651">
+        <v>57</v>
+      </c>
+      <c r="K651">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>1</v>
+      </c>
+      <c r="C652">
+        <v>18</v>
+      </c>
+      <c r="D652">
+        <v>13</v>
+      </c>
+      <c r="E652">
+        <v>17</v>
+      </c>
+      <c r="F652">
+        <v>114</v>
+      </c>
+      <c r="G652">
+        <v>64</v>
+      </c>
+      <c r="H652">
+        <v>176</v>
+      </c>
+      <c r="I652">
+        <v>34</v>
+      </c>
+      <c r="J652">
+        <v>10</v>
+      </c>
+      <c r="K652">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -25643,171 +25713,171 @@
       </c>
       <c r="J85">
         <v>1040</v>
       </c>
       <c r="K85">
         <v>1492</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>647</v>
       </c>
       <c r="C86">
         <v>838</v>
       </c>
       <c r="D86">
         <v>816</v>
       </c>
       <c r="E86">
         <v>1050</v>
       </c>
       <c r="F86">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="G86">
-        <v>1728</v>
+        <v>1727</v>
       </c>
       <c r="H86">
         <v>2992</v>
       </c>
       <c r="I86">
-        <v>1586</v>
+        <v>1585</v>
       </c>
       <c r="J86">
         <v>1088</v>
       </c>
       <c r="K86">
         <v>1557</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>521</v>
       </c>
       <c r="C87">
         <v>685</v>
       </c>
       <c r="D87">
         <v>712</v>
       </c>
       <c r="E87">
         <v>1047</v>
       </c>
       <c r="F87">
         <v>2273</v>
       </c>
       <c r="G87">
         <v>1675</v>
       </c>
       <c r="H87">
         <v>3130</v>
       </c>
       <c r="I87">
-        <v>1482</v>
+        <v>1479</v>
       </c>
       <c r="J87">
         <v>831</v>
       </c>
       <c r="K87">
         <v>1480</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>620</v>
       </c>
       <c r="C88">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="D88">
         <v>899</v>
       </c>
       <c r="E88">
         <v>1048</v>
       </c>
       <c r="F88">
-        <v>2428</v>
+        <v>2425</v>
       </c>
       <c r="G88">
         <v>1876</v>
       </c>
       <c r="H88">
         <v>3148</v>
       </c>
       <c r="I88">
-        <v>1709</v>
+        <v>1705</v>
       </c>
       <c r="J88">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="K88">
         <v>1633</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>555</v>
+        <v>548</v>
       </c>
       <c r="C89">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="D89">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="E89">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F89">
-        <v>2335</v>
+        <v>2311</v>
       </c>
       <c r="G89">
-        <v>1814</v>
+        <v>1812</v>
       </c>
       <c r="H89">
-        <v>2993</v>
+        <v>2999</v>
       </c>
       <c r="I89">
-        <v>1589</v>
+        <v>1578</v>
       </c>
       <c r="J89">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="K89">
-        <v>1546</v>
+        <v>1541</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>