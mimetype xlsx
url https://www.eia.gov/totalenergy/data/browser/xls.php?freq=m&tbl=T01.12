--- v4 (2026-05-27)
+++ v5 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 1.12 Cooling Degree-Days by Census Division</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Cooling Degree-Days, New England</t>
   </si>
   <si>
     <t>Cooling Degree-Days, Middle Atlantic</t>
   </si>
   <si>
     <t>Cooling Degree-Days, East North Central</t>
   </si>
   <si>
     <t>Cooling Degree-Days, West North Central</t>
   </si>
   <si>
     <t>Cooling Degree-Days, South Atlantic</t>
   </si>
   <si>
     <t>Cooling Degree-Days, East South Central</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22489,60 +22489,60 @@
       </c>
       <c r="J637">
         <v>7</v>
       </c>
       <c r="K637">
         <v>5</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0</v>
       </c>
       <c r="C638">
         <v>0</v>
       </c>
       <c r="D638">
         <v>0</v>
       </c>
       <c r="E638">
         <v>0</v>
       </c>
       <c r="F638">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G638">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H638">
         <v>19</v>
       </c>
       <c r="I638">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J638">
         <v>9</v>
       </c>
       <c r="K638">
         <v>17</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0</v>
       </c>
       <c r="C639">
         <v>0</v>
       </c>
       <c r="D639">
         <v>3</v>
       </c>
       <c r="E639">
         <v>11</v>
       </c>
       <c r="F639">
@@ -22559,305 +22559,305 @@
       </c>
       <c r="J639">
         <v>11</v>
       </c>
       <c r="K639">
         <v>31</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0</v>
       </c>
       <c r="C640">
         <v>0</v>
       </c>
       <c r="D640">
         <v>1</v>
       </c>
       <c r="E640">
         <v>7</v>
       </c>
       <c r="F640">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G640">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H640">
         <v>170</v>
       </c>
       <c r="I640">
         <v>43</v>
       </c>
       <c r="J640">
         <v>20</v>
       </c>
       <c r="K640">
         <v>58</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>10</v>
       </c>
       <c r="C641">
         <v>24</v>
       </c>
       <c r="D641">
         <v>36</v>
       </c>
       <c r="E641">
         <v>53</v>
       </c>
       <c r="F641">
         <v>242</v>
       </c>
       <c r="G641">
         <v>154</v>
       </c>
       <c r="H641">
         <v>303</v>
       </c>
       <c r="I641">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="J641">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K641">
         <v>127</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>109</v>
       </c>
       <c r="C642">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D642">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E642">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F642">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="G642">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H642">
         <v>490</v>
       </c>
       <c r="I642">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J642">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K642">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C643">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D643">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E643">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F643">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G643">
         <v>499</v>
       </c>
       <c r="H643">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="I643">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="J643">
         <v>189</v>
       </c>
       <c r="K643">
         <v>391</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C644">
         <v>156</v>
       </c>
       <c r="D644">
         <v>183</v>
       </c>
       <c r="E644">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F644">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="G644">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H644">
         <v>567</v>
       </c>
       <c r="I644">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="J644">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="K644">
         <v>309</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>39</v>
       </c>
       <c r="C645">
         <v>84</v>
       </c>
       <c r="D645">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E645">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F645">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G645">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H645">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="I645">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="J645">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="K645">
         <v>203</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0</v>
       </c>
       <c r="C646">
         <v>3</v>
       </c>
       <c r="D646">
         <v>15</v>
       </c>
       <c r="E646">
         <v>32</v>
       </c>
       <c r="F646">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G646">
         <v>73</v>
       </c>
       <c r="H646">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I646">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="J646">
         <v>40</v>
       </c>
       <c r="K646">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0</v>
       </c>
       <c r="C647">
         <v>0</v>
       </c>
       <c r="D647">
         <v>0</v>
       </c>
       <c r="E647">
         <v>0</v>
       </c>
       <c r="F647">
         <v>50</v>
       </c>
       <c r="G647">
         <v>8</v>
       </c>
       <c r="H647">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I647">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J647">
         <v>16</v>
       </c>
       <c r="K647">
         <v>26</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0</v>
       </c>
       <c r="C648">
         <v>0</v>
       </c>
       <c r="D648">
         <v>0</v>
       </c>
       <c r="E648">
         <v>0</v>
       </c>
       <c r="F648">
@@ -22909,136 +22909,171 @@
       </c>
       <c r="J649">
         <v>12</v>
       </c>
       <c r="K649">
         <v>10</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>0</v>
       </c>
       <c r="C650">
         <v>0</v>
       </c>
       <c r="D650">
         <v>0</v>
       </c>
       <c r="E650">
         <v>1</v>
       </c>
       <c r="F650">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G650">
         <v>6</v>
       </c>
       <c r="H650">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I650">
         <v>14</v>
       </c>
       <c r="J650">
         <v>10</v>
       </c>
       <c r="K650">
         <v>14</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>0</v>
       </c>
       <c r="C651">
         <v>0</v>
       </c>
       <c r="D651">
         <v>5</v>
       </c>
       <c r="E651">
         <v>14</v>
       </c>
       <c r="F651">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G651">
         <v>64</v>
       </c>
       <c r="H651">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I651">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J651">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="K651">
         <v>60</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
+        <v>0</v>
+      </c>
+      <c r="C652">
         <v>1</v>
       </c>
-      <c r="C652">
-[...1 lines deleted...]
-      </c>
       <c r="D652">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E652">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F652">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="G652">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="H652">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="I652">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="J652">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="K652">
-        <v>59</v>
+        <v>66</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>29</v>
+      </c>
+      <c r="C653">
+        <v>48</v>
+      </c>
+      <c r="D653">
+        <v>41</v>
+      </c>
+      <c r="E653">
+        <v>77</v>
+      </c>
+      <c r="F653">
+        <v>237</v>
+      </c>
+      <c r="G653">
+        <v>174</v>
+      </c>
+      <c r="H653">
+        <v>283</v>
+      </c>
+      <c r="I653">
+        <v>105</v>
+      </c>
+      <c r="J653">
+        <v>30</v>
+      </c>
+      <c r="K653">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -25806,75 +25841,75 @@
       </c>
       <c r="F88">
         <v>2425</v>
       </c>
       <c r="G88">
         <v>1876</v>
       </c>
       <c r="H88">
         <v>3148</v>
       </c>
       <c r="I88">
         <v>1705</v>
       </c>
       <c r="J88">
         <v>1053</v>
       </c>
       <c r="K88">
         <v>1633</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C89">
         <v>782</v>
       </c>
       <c r="D89">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="E89">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F89">
-        <v>2311</v>
+        <v>2316</v>
       </c>
       <c r="G89">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="H89">
-        <v>2999</v>
+        <v>3002</v>
       </c>
       <c r="I89">
-        <v>1578</v>
+        <v>1576</v>
       </c>
       <c r="J89">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="K89">
         <v>1541</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>