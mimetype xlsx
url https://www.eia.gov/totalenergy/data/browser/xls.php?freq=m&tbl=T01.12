--- v5 (2026-07-12)
+++ v6 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 1.12 Cooling Degree-Days by Census Division</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Cooling Degree-Days, New England</t>
   </si>
   <si>
     <t>Cooling Degree-Days, Middle Atlantic</t>
   </si>
   <si>
     <t>Cooling Degree-Days, East North Central</t>
   </si>
   <si>
     <t>Cooling Degree-Days, West North Central</t>
   </si>
   <si>
     <t>Cooling Degree-Days, South Atlantic</t>
   </si>
   <si>
     <t>Cooling Degree-Days, East South Central</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22501,51 +22501,51 @@
       <c r="B638">
         <v>0</v>
       </c>
       <c r="C638">
         <v>0</v>
       </c>
       <c r="D638">
         <v>0</v>
       </c>
       <c r="E638">
         <v>0</v>
       </c>
       <c r="F638">
         <v>59</v>
       </c>
       <c r="G638">
         <v>7</v>
       </c>
       <c r="H638">
         <v>19</v>
       </c>
       <c r="I638">
         <v>9</v>
       </c>
       <c r="J638">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K638">
         <v>17</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0</v>
       </c>
       <c r="C639">
         <v>0</v>
       </c>
       <c r="D639">
         <v>3</v>
       </c>
       <c r="E639">
         <v>11</v>
       </c>
       <c r="F639">
         <v>59</v>
       </c>
       <c r="G639">
@@ -22559,521 +22559,591 @@
       </c>
       <c r="J639">
         <v>11</v>
       </c>
       <c r="K639">
         <v>31</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0</v>
       </c>
       <c r="C640">
         <v>0</v>
       </c>
       <c r="D640">
         <v>1</v>
       </c>
       <c r="E640">
         <v>7</v>
       </c>
       <c r="F640">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G640">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H640">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="I640">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J640">
         <v>20</v>
       </c>
       <c r="K640">
         <v>58</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>10</v>
       </c>
       <c r="C641">
         <v>24</v>
       </c>
       <c r="D641">
         <v>36</v>
       </c>
       <c r="E641">
         <v>53</v>
       </c>
       <c r="F641">
         <v>242</v>
       </c>
       <c r="G641">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="H641">
         <v>303</v>
       </c>
       <c r="I641">
         <v>125</v>
       </c>
       <c r="J641">
         <v>54</v>
       </c>
       <c r="K641">
         <v>127</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C642">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D642">
         <v>213</v>
       </c>
       <c r="E642">
         <v>220</v>
       </c>
       <c r="F642">
         <v>399</v>
       </c>
       <c r="G642">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="H642">
         <v>490</v>
       </c>
       <c r="I642">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="J642">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="K642">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>273</v>
       </c>
       <c r="C643">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D643">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E643">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F643">
         <v>519</v>
       </c>
       <c r="G643">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="H643">
         <v>566</v>
       </c>
       <c r="I643">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="J643">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="K643">
         <v>391</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C644">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D644">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E644">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F644">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G644">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="H644">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="I644">
         <v>386</v>
       </c>
       <c r="J644">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K644">
         <v>309</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>39</v>
       </c>
       <c r="C645">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D645">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E645">
         <v>137</v>
       </c>
       <c r="F645">
         <v>285</v>
       </c>
       <c r="G645">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="H645">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="I645">
         <v>217</v>
       </c>
       <c r="J645">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="K645">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0</v>
       </c>
       <c r="C646">
         <v>3</v>
       </c>
       <c r="D646">
         <v>15</v>
       </c>
       <c r="E646">
         <v>32</v>
       </c>
       <c r="F646">
         <v>135</v>
       </c>
       <c r="G646">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H646">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="I646">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J646">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="K646">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0</v>
       </c>
       <c r="C647">
         <v>0</v>
       </c>
       <c r="D647">
         <v>0</v>
       </c>
       <c r="E647">
         <v>0</v>
       </c>
       <c r="F647">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G647">
         <v>8</v>
       </c>
       <c r="H647">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I647">
         <v>19</v>
       </c>
       <c r="J647">
         <v>16</v>
       </c>
       <c r="K647">
         <v>26</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0</v>
       </c>
       <c r="C648">
         <v>0</v>
       </c>
       <c r="D648">
         <v>0</v>
       </c>
       <c r="E648">
         <v>0</v>
       </c>
       <c r="F648">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G648">
         <v>2</v>
       </c>
       <c r="H648">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I648">
         <v>3</v>
       </c>
       <c r="J648">
         <v>13</v>
       </c>
       <c r="K648">
         <v>15</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0</v>
       </c>
       <c r="C649">
         <v>0</v>
       </c>
       <c r="D649">
         <v>0</v>
       </c>
       <c r="E649">
         <v>0</v>
       </c>
       <c r="F649">
         <v>28</v>
       </c>
       <c r="G649">
         <v>4</v>
       </c>
       <c r="H649">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I649">
         <v>3</v>
       </c>
       <c r="J649">
         <v>12</v>
       </c>
       <c r="K649">
         <v>10</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>0</v>
       </c>
       <c r="C650">
         <v>0</v>
       </c>
       <c r="D650">
         <v>0</v>
       </c>
       <c r="E650">
         <v>1</v>
       </c>
       <c r="F650">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G650">
         <v>6</v>
       </c>
       <c r="H650">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="I650">
         <v>14</v>
       </c>
       <c r="J650">
         <v>10</v>
       </c>
       <c r="K650">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>0</v>
       </c>
       <c r="C651">
         <v>0</v>
       </c>
       <c r="D651">
         <v>5</v>
       </c>
       <c r="E651">
         <v>14</v>
       </c>
       <c r="F651">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G651">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H651">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="I651">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="J651">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K651">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>0</v>
       </c>
       <c r="C652">
         <v>1</v>
       </c>
       <c r="D652">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E652">
         <v>22</v>
       </c>
       <c r="F652">
         <v>123</v>
       </c>
       <c r="G652">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H652">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="I652">
         <v>59</v>
       </c>
       <c r="J652">
         <v>21</v>
       </c>
       <c r="K652">
         <v>66</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="C653">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D653">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E653">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="F653">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="G653">
-        <v>174</v>
+        <v>140</v>
       </c>
       <c r="H653">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="I653">
-        <v>105</v>
+        <v>133</v>
       </c>
       <c r="J653">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="K653">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>104</v>
+      </c>
+      <c r="C654">
+        <v>152</v>
+      </c>
+      <c r="D654">
+        <v>150</v>
+      </c>
+      <c r="E654">
+        <v>202</v>
+      </c>
+      <c r="F654">
+        <v>378</v>
+      </c>
+      <c r="G654">
+        <v>316</v>
+      </c>
+      <c r="H654">
+        <v>509</v>
+      </c>
+      <c r="I654">
+        <v>308</v>
+      </c>
+      <c r="J654">
         <v>126</v>
+      </c>
+      <c r="K654">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>185</v>
+      </c>
+      <c r="C655">
+        <v>284</v>
+      </c>
+      <c r="D655">
+        <v>304</v>
+      </c>
+      <c r="E655">
+        <v>374</v>
+      </c>
+      <c r="F655">
+        <v>490</v>
+      </c>
+      <c r="G655">
+        <v>458</v>
+      </c>
+      <c r="H655">
+        <v>588</v>
+      </c>
+      <c r="I655">
+        <v>424</v>
+      </c>
+      <c r="J655">
+        <v>253</v>
+      </c>
+      <c r="K655">
+        <v>386</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -25841,78 +25911,78 @@
       </c>
       <c r="F88">
         <v>2425</v>
       </c>
       <c r="G88">
         <v>1876</v>
       </c>
       <c r="H88">
         <v>3148</v>
       </c>
       <c r="I88">
         <v>1705</v>
       </c>
       <c r="J88">
         <v>1053</v>
       </c>
       <c r="K88">
         <v>1633</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="C89">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="D89">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="E89">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="F89">
-        <v>2316</v>
+        <v>2320</v>
       </c>
       <c r="G89">
-        <v>1815</v>
+        <v>1808</v>
       </c>
       <c r="H89">
-        <v>3002</v>
+        <v>2992</v>
       </c>
       <c r="I89">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="J89">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="K89">
-        <v>1541</v>
+        <v>1540</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>