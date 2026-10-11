--- v7 (2026-08-27)
+++ v8 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 1.11 Heating Degree-Days by Census Division</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Heating Degree-Days, New England</t>
   </si>
   <si>
     <t>Heating Degree-Days, Middle Atlantic</t>
   </si>
   <si>
     <t>Heating Degree-Days, East North Central</t>
   </si>
   <si>
     <t>Heating Degree-Days, West North Central</t>
   </si>
   <si>
     <t>Heating Degree-Days, South Atlantic</t>
   </si>
   <si>
     <t>Heating Degree-Days, East South Central</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z655"/>
+  <dimension ref="A1:Z656"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A655"/>
+      <selection activeCell="A13" sqref="A13:A656"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -23002,147 +23002,182 @@
       </c>
       <c r="F652">
         <v>76</v>
       </c>
       <c r="G652">
         <v>77</v>
       </c>
       <c r="H652">
         <v>26</v>
       </c>
       <c r="I652">
         <v>368</v>
       </c>
       <c r="J652">
         <v>299</v>
       </c>
       <c r="K652">
         <v>239</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C653">
         <v>212</v>
       </c>
       <c r="D653">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E653">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F653">
         <v>47</v>
       </c>
       <c r="G653">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="H653">
         <v>8</v>
       </c>
       <c r="I653">
         <v>196</v>
       </c>
       <c r="J653">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="K653">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654">
         <v>26</v>
       </c>
       <c r="C654">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D654">
         <v>35</v>
       </c>
       <c r="E654">
         <v>38</v>
       </c>
       <c r="F654">
         <v>1</v>
       </c>
       <c r="G654">
         <v>1</v>
       </c>
       <c r="H654">
         <v>0</v>
       </c>
       <c r="I654">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="J654">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K654">
         <v>24</v>
       </c>
     </row>
     <row r="655" spans="1:26">
       <c r="A655" s="6">
         <v>46204.0</v>
       </c>
       <c r="B655">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="C655">
+        <v>1</v>
+      </c>
+      <c r="D655">
+        <v>1</v>
+      </c>
+      <c r="E655">
+        <v>2</v>
+      </c>
+      <c r="F655">
+        <v>0</v>
+      </c>
+      <c r="G655">
+        <v>0</v>
+      </c>
+      <c r="H655">
+        <v>0</v>
+      </c>
+      <c r="I655">
+        <v>4</v>
+      </c>
+      <c r="J655">
+        <v>16</v>
+      </c>
+      <c r="K655">
         <v>3</v>
       </c>
-      <c r="D655">
-[...14 lines deleted...]
-      <c r="I655">
+    </row>
+    <row r="656" spans="1:26">
+      <c r="A656" s="6">
+        <v>46235.0</v>
+      </c>
+      <c r="B656">
+        <v>10</v>
+      </c>
+      <c r="C656">
         <v>5</v>
       </c>
-      <c r="J655">
-[...2 lines deleted...]
-      <c r="K655">
+      <c r="D656">
+        <v>11</v>
+      </c>
+      <c r="E656">
+        <v>7</v>
+      </c>
+      <c r="F656">
+        <v>0</v>
+      </c>
+      <c r="G656">
+        <v>0</v>
+      </c>
+      <c r="H656">
+        <v>0</v>
+      </c>
+      <c r="I656">
+        <v>2</v>
+      </c>
+      <c r="J656">
+        <v>8</v>
+      </c>
+      <c r="K656">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>