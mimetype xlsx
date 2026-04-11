--- v3 (2026-02-22)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 1.11 Heating Degree-Days by Census Division</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Heating Degree-Days, New England</t>
   </si>
   <si>
     <t>Heating Degree-Days, Middle Atlantic</t>
   </si>
   <si>
     <t>Heating Degree-Days, East North Central</t>
   </si>
   <si>
     <t>Heating Degree-Days, West North Central</t>
   </si>
   <si>
     <t>Heating Degree-Days, South Atlantic</t>
   </si>
   <si>
     <t>Heating Degree-Days, East South Central</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22034,200 +22034,200 @@
       </c>
       <c r="J624">
         <v>479</v>
       </c>
       <c r="K624">
         <v>624</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>1088</v>
       </c>
       <c r="C625">
         <v>1022</v>
       </c>
       <c r="D625">
         <v>1192</v>
       </c>
       <c r="E625">
         <v>1341</v>
       </c>
       <c r="F625">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="G625">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="H625">
         <v>634</v>
       </c>
       <c r="I625">
         <v>925</v>
       </c>
       <c r="J625">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="K625">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>915</v>
       </c>
       <c r="C626">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="D626">
         <v>775</v>
       </c>
       <c r="E626">
         <v>760</v>
       </c>
       <c r="F626">
         <v>404</v>
       </c>
       <c r="G626">
         <v>450</v>
       </c>
       <c r="H626">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="I626">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="J626">
         <v>500</v>
       </c>
       <c r="K626">
         <v>576</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C627">
         <v>671</v>
       </c>
       <c r="D627">
         <v>690</v>
       </c>
       <c r="E627">
         <v>738</v>
       </c>
       <c r="F627">
         <v>269</v>
       </c>
       <c r="G627">
         <v>358</v>
       </c>
       <c r="H627">
         <v>185</v>
       </c>
       <c r="I627">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="J627">
         <v>491</v>
       </c>
       <c r="K627">
         <v>489</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>544</v>
       </c>
       <c r="C628">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D628">
         <v>393</v>
       </c>
       <c r="E628">
         <v>398</v>
       </c>
       <c r="F628">
         <v>111</v>
       </c>
       <c r="G628">
         <v>139</v>
       </c>
       <c r="H628">
         <v>46</v>
       </c>
       <c r="I628">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="J628">
         <v>348</v>
       </c>
       <c r="K628">
         <v>281</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>191</v>
       </c>
       <c r="C629">
         <v>128</v>
       </c>
       <c r="D629">
         <v>134</v>
       </c>
       <c r="E629">
         <v>164</v>
       </c>
       <c r="F629">
         <v>24</v>
       </c>
       <c r="G629">
         <v>28</v>
       </c>
       <c r="H629">
         <v>3</v>
       </c>
       <c r="I629">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="J629">
         <v>209</v>
       </c>
       <c r="K629">
         <v>114</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>17</v>
       </c>
       <c r="C630">
         <v>9</v>
       </c>
       <c r="D630">
         <v>19</v>
       </c>
       <c r="E630">
         <v>35</v>
       </c>
       <c r="F630">
@@ -22323,542 +22323,682 @@
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>95</v>
       </c>
       <c r="C633">
         <v>62</v>
       </c>
       <c r="D633">
         <v>47</v>
       </c>
       <c r="E633">
         <v>54</v>
       </c>
       <c r="F633">
         <v>10</v>
       </c>
       <c r="G633">
         <v>11</v>
       </c>
       <c r="H633">
         <v>2</v>
       </c>
       <c r="I633">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="J633">
         <v>42</v>
       </c>
       <c r="K633">
         <v>37</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C634">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D634">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E634">
         <v>268</v>
       </c>
       <c r="F634">
         <v>109</v>
       </c>
       <c r="G634">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="H634">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I634">
         <v>229</v>
       </c>
       <c r="J634">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="K634">
         <v>186</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>607</v>
       </c>
       <c r="C635">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="D635">
         <v>594</v>
       </c>
       <c r="E635">
         <v>699</v>
       </c>
       <c r="F635">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G635">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="H635">
         <v>153</v>
       </c>
       <c r="I635">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="J635">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="K635">
         <v>430</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
-        <v>1061</v>
+        <v>1060</v>
       </c>
       <c r="C636">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="D636">
-        <v>1031</v>
+        <v>1030</v>
       </c>
       <c r="E636">
         <v>1082</v>
       </c>
       <c r="F636">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="G636">
         <v>633</v>
       </c>
       <c r="H636">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="I636">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="J636">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="K636">
         <v>704</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>1249</v>
+        <v>1247</v>
       </c>
       <c r="C637">
-        <v>1221</v>
+        <v>1218</v>
       </c>
       <c r="D637">
-        <v>1359</v>
+        <v>1357</v>
       </c>
       <c r="E637">
-        <v>1406</v>
+        <v>1405</v>
       </c>
       <c r="F637">
         <v>723</v>
       </c>
       <c r="G637">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="H637">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="I637">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="J637">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="K637">
-        <v>947</v>
+        <v>946</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="C638">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="D638">
-        <v>1076</v>
+        <v>1075</v>
       </c>
       <c r="E638">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="F638">
         <v>403</v>
       </c>
       <c r="G638">
         <v>547</v>
       </c>
       <c r="H638">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="I638">
         <v>677</v>
       </c>
       <c r="J638">
         <v>466</v>
       </c>
       <c r="K638">
         <v>686</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>793</v>
+        <v>789</v>
       </c>
       <c r="C639">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D639">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="E639">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="F639">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="G639">
         <v>348</v>
       </c>
       <c r="H639">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I639">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="J639">
         <v>474</v>
       </c>
       <c r="K639">
         <v>470</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="C640">
         <v>422</v>
       </c>
       <c r="D640">
         <v>456</v>
       </c>
       <c r="E640">
         <v>437</v>
       </c>
       <c r="F640">
         <v>92</v>
       </c>
       <c r="G640">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="H640">
         <v>42</v>
       </c>
       <c r="I640">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="J640">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="K640">
         <v>279</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C641">
         <v>191</v>
       </c>
       <c r="D641">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="E641">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F641">
         <v>38</v>
       </c>
       <c r="G641">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="H641">
         <v>11</v>
       </c>
       <c r="I641">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="J641">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="K641">
         <v>136</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>26</v>
       </c>
       <c r="C642">
         <v>10</v>
       </c>
       <c r="D642">
         <v>17</v>
       </c>
       <c r="E642">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F642">
         <v>1</v>
       </c>
       <c r="G642">
         <v>0</v>
       </c>
       <c r="H642">
         <v>0</v>
       </c>
       <c r="I642">
         <v>55</v>
       </c>
       <c r="J642">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K642">
         <v>20</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>2</v>
       </c>
       <c r="C643">
         <v>0</v>
       </c>
       <c r="D643">
         <v>2</v>
       </c>
       <c r="E643">
         <v>9</v>
       </c>
       <c r="F643">
         <v>0</v>
       </c>
       <c r="G643">
         <v>0</v>
       </c>
       <c r="H643">
         <v>0</v>
       </c>
       <c r="I643">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J643">
         <v>15</v>
       </c>
       <c r="K643">
         <v>4</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C644">
         <v>16</v>
       </c>
       <c r="D644">
         <v>21</v>
       </c>
       <c r="E644">
         <v>23</v>
       </c>
       <c r="F644">
         <v>1</v>
       </c>
       <c r="G644">
         <v>0</v>
       </c>
       <c r="H644">
         <v>0</v>
       </c>
       <c r="I644">
         <v>17</v>
       </c>
       <c r="J644">
         <v>9</v>
       </c>
       <c r="K644">
         <v>11</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C645">
         <v>55</v>
       </c>
       <c r="D645">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E645">
         <v>67</v>
       </c>
       <c r="F645">
         <v>10</v>
       </c>
       <c r="G645">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H645">
         <v>2</v>
       </c>
       <c r="I645">
         <v>88</v>
       </c>
       <c r="J645">
         <v>36</v>
       </c>
       <c r="K645">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C646">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="D646">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="E646">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F646">
         <v>131</v>
       </c>
       <c r="G646">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="H646">
         <v>23</v>
       </c>
       <c r="I646">
         <v>309</v>
       </c>
       <c r="J646">
         <v>215</v>
       </c>
       <c r="K646">
         <v>215</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>755</v>
+      </c>
+      <c r="C647">
+        <v>685</v>
+      </c>
+      <c r="D647">
+        <v>742</v>
+      </c>
+      <c r="E647">
+        <v>705</v>
+      </c>
+      <c r="F647">
+        <v>303</v>
+      </c>
+      <c r="G647">
+        <v>392</v>
+      </c>
+      <c r="H647">
+        <v>147</v>
+      </c>
+      <c r="I647">
+        <v>483</v>
+      </c>
+      <c r="J647">
+        <v>339</v>
+      </c>
+      <c r="K647">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>1177</v>
+      </c>
+      <c r="C648">
+        <v>1106</v>
+      </c>
+      <c r="D648">
+        <v>1191</v>
+      </c>
+      <c r="E648">
+        <v>1181</v>
+      </c>
+      <c r="F648">
+        <v>531</v>
+      </c>
+      <c r="G648">
+        <v>672</v>
+      </c>
+      <c r="H648">
+        <v>368</v>
+      </c>
+      <c r="I648">
+        <v>643</v>
+      </c>
+      <c r="J648">
+        <v>445</v>
+      </c>
+      <c r="K648">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>1286</v>
+      </c>
+      <c r="C649">
+        <v>1233</v>
+      </c>
+      <c r="D649">
+        <v>1368</v>
+      </c>
+      <c r="E649">
+        <v>1357</v>
+      </c>
+      <c r="F649">
+        <v>630</v>
+      </c>
+      <c r="G649">
+        <v>821</v>
+      </c>
+      <c r="H649">
+        <v>532</v>
+      </c>
+      <c r="I649">
+        <v>799</v>
+      </c>
+      <c r="J649">
+        <v>479</v>
+      </c>
+      <c r="K649">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>1139</v>
+      </c>
+      <c r="C650">
+        <v>1050</v>
+      </c>
+      <c r="D650">
+        <v>1000</v>
+      </c>
+      <c r="E650">
+        <v>892</v>
+      </c>
+      <c r="F650">
+        <v>521</v>
+      </c>
+      <c r="G650">
+        <v>576</v>
+      </c>
+      <c r="H650">
+        <v>249</v>
+      </c>
+      <c r="I650">
+        <v>579</v>
+      </c>
+      <c r="J650">
+        <v>389</v>
+      </c>
+      <c r="K650">
+        <v>657</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -25561,78 +25701,113 @@
       </c>
       <c r="F87">
         <v>2142</v>
       </c>
       <c r="G87">
         <v>2818</v>
       </c>
       <c r="H87">
         <v>1718</v>
       </c>
       <c r="I87">
         <v>5114</v>
       </c>
       <c r="J87">
         <v>3608</v>
       </c>
       <c r="K87">
         <v>3802</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>5679</v>
+        <v>5678</v>
       </c>
       <c r="C88">
-        <v>5027</v>
+        <v>5020</v>
       </c>
       <c r="D88">
-        <v>5188</v>
+        <v>5189</v>
       </c>
       <c r="E88">
         <v>5573</v>
       </c>
       <c r="F88">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="G88">
-        <v>2880</v>
+        <v>2878</v>
       </c>
       <c r="H88">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="I88">
-        <v>4684</v>
+        <v>4677</v>
       </c>
       <c r="J88">
-        <v>3329</v>
+        <v>3334</v>
       </c>
       <c r="K88">
         <v>3691</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>6299</v>
+      </c>
+      <c r="C89">
+        <v>5692</v>
+      </c>
+      <c r="D89">
+        <v>6149</v>
+      </c>
+      <c r="E89">
+        <v>6198</v>
+      </c>
+      <c r="F89">
+        <v>2503</v>
+      </c>
+      <c r="G89">
+        <v>3226</v>
+      </c>
+      <c r="H89">
+        <v>1779</v>
+      </c>
+      <c r="I89">
+        <v>4430</v>
+      </c>
+      <c r="J89">
+        <v>3131</v>
+      </c>
+      <c r="K89">
+        <v>4016</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>