--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 1.11 Heating Degree-Days by Census Division</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Heating Degree-Days, New England</t>
   </si>
   <si>
     <t>Heating Degree-Days, Middle Atlantic</t>
   </si>
   <si>
     <t>Heating Degree-Days, East North Central</t>
   </si>
   <si>
     <t>Heating Degree-Days, West North Central</t>
   </si>
   <si>
     <t>Heating Degree-Days, South Atlantic</t>
   </si>
   <si>
     <t>Heating Degree-Days, East South Central</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -21124,86 +21124,86 @@
       </c>
       <c r="J598">
         <v>246</v>
       </c>
       <c r="K598">
         <v>180</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>727</v>
       </c>
       <c r="C599">
         <v>708</v>
       </c>
       <c r="D599">
         <v>780</v>
       </c>
       <c r="E599">
         <v>738</v>
       </c>
       <c r="F599">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="G599">
         <v>522</v>
       </c>
       <c r="H599">
         <v>258</v>
       </c>
       <c r="I599">
         <v>491</v>
       </c>
       <c r="J599">
         <v>324</v>
       </c>
       <c r="K599">
         <v>509</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>914</v>
       </c>
       <c r="C600">
         <v>809</v>
       </c>
       <c r="D600">
         <v>880</v>
       </c>
       <c r="E600">
         <v>995</v>
       </c>
       <c r="F600">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="G600">
         <v>414</v>
       </c>
       <c r="H600">
         <v>205</v>
       </c>
       <c r="I600">
         <v>792</v>
       </c>
       <c r="J600">
         <v>634</v>
       </c>
       <c r="K600">
         <v>616</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>1303</v>
       </c>
       <c r="C601">
@@ -21229,86 +21229,86 @@
       </c>
       <c r="J601">
         <v>549</v>
       </c>
       <c r="K601">
         <v>914</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>994</v>
       </c>
       <c r="C602">
         <v>933</v>
       </c>
       <c r="D602">
         <v>1084</v>
       </c>
       <c r="E602">
         <v>1194</v>
       </c>
       <c r="F602">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="G602">
         <v>591</v>
       </c>
       <c r="H602">
         <v>498</v>
       </c>
       <c r="I602">
         <v>806</v>
       </c>
       <c r="J602">
         <v>478</v>
       </c>
       <c r="K602">
         <v>712</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>841</v>
       </c>
       <c r="C603">
         <v>758</v>
       </c>
       <c r="D603">
         <v>791</v>
       </c>
       <c r="E603">
         <v>847</v>
       </c>
       <c r="F603">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="G603">
         <v>388</v>
       </c>
       <c r="H603">
         <v>263</v>
       </c>
       <c r="I603">
         <v>608</v>
       </c>
       <c r="J603">
         <v>401</v>
       </c>
       <c r="K603">
         <v>525</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>544</v>
       </c>
       <c r="C604">
@@ -21343,51 +21343,51 @@
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>187</v>
       </c>
       <c r="C605">
         <v>146</v>
       </c>
       <c r="D605">
         <v>159</v>
       </c>
       <c r="E605">
         <v>185</v>
       </c>
       <c r="F605">
         <v>31</v>
       </c>
       <c r="G605">
         <v>32</v>
       </c>
       <c r="H605">
         <v>4</v>
       </c>
       <c r="I605">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J605">
         <v>212</v>
       </c>
       <c r="K605">
         <v>122</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>53</v>
       </c>
       <c r="C606">
         <v>27</v>
       </c>
       <c r="D606">
         <v>26</v>
       </c>
       <c r="E606">
         <v>30</v>
       </c>
       <c r="F606">
@@ -21588,191 +21588,191 @@
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>983</v>
       </c>
       <c r="C612">
         <v>980</v>
       </c>
       <c r="D612">
         <v>1105</v>
       </c>
       <c r="E612">
         <v>1289</v>
       </c>
       <c r="F612">
         <v>535</v>
       </c>
       <c r="G612">
         <v>671</v>
       </c>
       <c r="H612">
         <v>439</v>
       </c>
       <c r="I612">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="J612">
         <v>627</v>
       </c>
       <c r="K612">
         <v>781</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>926</v>
       </c>
       <c r="C613">
         <v>843</v>
       </c>
       <c r="D613">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="E613">
         <v>1183</v>
       </c>
       <c r="F613">
         <v>449</v>
       </c>
       <c r="G613">
         <v>578</v>
       </c>
       <c r="H613">
         <v>402</v>
       </c>
       <c r="I613">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="J613">
         <v>629</v>
       </c>
       <c r="K613">
         <v>715</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>940</v>
       </c>
       <c r="C614">
         <v>814</v>
       </c>
       <c r="D614">
         <v>881</v>
       </c>
       <c r="E614">
         <v>1031</v>
       </c>
       <c r="F614">
         <v>307</v>
       </c>
       <c r="G614">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="H614">
         <v>330</v>
       </c>
       <c r="I614">
         <v>831</v>
       </c>
       <c r="J614">
         <v>591</v>
       </c>
       <c r="K614">
         <v>621</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>850</v>
       </c>
       <c r="C615">
         <v>794</v>
       </c>
       <c r="D615">
         <v>849</v>
       </c>
       <c r="E615">
         <v>956</v>
       </c>
       <c r="F615">
         <v>301</v>
       </c>
       <c r="G615">
         <v>399</v>
       </c>
       <c r="H615">
         <v>200</v>
       </c>
       <c r="I615">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="J615">
         <v>607</v>
       </c>
       <c r="K615">
         <v>585</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>468</v>
       </c>
       <c r="C616">
         <v>367</v>
       </c>
       <c r="D616">
         <v>442</v>
       </c>
       <c r="E616">
         <v>488</v>
       </c>
       <c r="F616">
         <v>116</v>
       </c>
       <c r="G616">
         <v>187</v>
       </c>
       <c r="H616">
         <v>86</v>
       </c>
       <c r="I616">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="J616">
         <v>355</v>
       </c>
       <c r="K616">
         <v>297</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>283</v>
       </c>
       <c r="C617">
         <v>241</v>
       </c>
       <c r="D617">
         <v>216</v>
       </c>
       <c r="E617">
         <v>145</v>
       </c>
       <c r="F617">
@@ -21938,51 +21938,51 @@
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>289</v>
       </c>
       <c r="C622">
         <v>273</v>
       </c>
       <c r="D622">
         <v>337</v>
       </c>
       <c r="E622">
         <v>360</v>
       </c>
       <c r="F622">
         <v>110</v>
       </c>
       <c r="G622">
         <v>146</v>
       </c>
       <c r="H622">
         <v>47</v>
       </c>
       <c r="I622">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="J622">
         <v>172</v>
       </c>
       <c r="K622">
         <v>207</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>788</v>
       </c>
       <c r="C623">
         <v>715</v>
       </c>
       <c r="D623">
         <v>736</v>
       </c>
       <c r="E623">
         <v>744</v>
       </c>
       <c r="F623">
@@ -22008,173 +22008,173 @@
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>853</v>
       </c>
       <c r="C624">
         <v>790</v>
       </c>
       <c r="D624">
         <v>826</v>
       </c>
       <c r="E624">
         <v>903</v>
       </c>
       <c r="F624">
         <v>452</v>
       </c>
       <c r="G624">
         <v>598</v>
       </c>
       <c r="H624">
         <v>391</v>
       </c>
       <c r="I624">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="J624">
         <v>479</v>
       </c>
       <c r="K624">
         <v>624</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>1088</v>
       </c>
       <c r="C625">
         <v>1022</v>
       </c>
       <c r="D625">
         <v>1192</v>
       </c>
       <c r="E625">
         <v>1341</v>
       </c>
       <c r="F625">
         <v>573</v>
       </c>
       <c r="G625">
         <v>853</v>
       </c>
       <c r="H625">
         <v>634</v>
       </c>
       <c r="I625">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="J625">
         <v>577</v>
       </c>
       <c r="K625">
         <v>841</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>915</v>
       </c>
       <c r="C626">
         <v>832</v>
       </c>
       <c r="D626">
         <v>775</v>
       </c>
       <c r="E626">
         <v>760</v>
       </c>
       <c r="F626">
         <v>404</v>
       </c>
       <c r="G626">
         <v>450</v>
       </c>
       <c r="H626">
         <v>256</v>
       </c>
       <c r="I626">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="J626">
         <v>500</v>
       </c>
       <c r="K626">
         <v>576</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>762</v>
       </c>
       <c r="C627">
         <v>671</v>
       </c>
       <c r="D627">
         <v>690</v>
       </c>
       <c r="E627">
         <v>738</v>
       </c>
       <c r="F627">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G627">
         <v>358</v>
       </c>
       <c r="H627">
         <v>185</v>
       </c>
       <c r="I627">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="J627">
         <v>491</v>
       </c>
       <c r="K627">
         <v>489</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>544</v>
       </c>
       <c r="C628">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D628">
         <v>393</v>
       </c>
       <c r="E628">
         <v>398</v>
       </c>
       <c r="F628">
         <v>111</v>
       </c>
       <c r="G628">
         <v>139</v>
       </c>
       <c r="H628">
         <v>46</v>
       </c>
       <c r="I628">
         <v>393</v>
       </c>
       <c r="J628">
         <v>348</v>
       </c>
       <c r="K628">
         <v>281</v>
       </c>
@@ -22183,51 +22183,51 @@
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>191</v>
       </c>
       <c r="C629">
         <v>128</v>
       </c>
       <c r="D629">
         <v>134</v>
       </c>
       <c r="E629">
         <v>164</v>
       </c>
       <c r="F629">
         <v>24</v>
       </c>
       <c r="G629">
         <v>28</v>
       </c>
       <c r="H629">
         <v>3</v>
       </c>
       <c r="I629">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J629">
         <v>209</v>
       </c>
       <c r="K629">
         <v>114</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>17</v>
       </c>
       <c r="C630">
         <v>9</v>
       </c>
       <c r="D630">
         <v>19</v>
       </c>
       <c r="E630">
         <v>35</v>
       </c>
       <c r="F630">
@@ -22323,51 +22323,51 @@
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>95</v>
       </c>
       <c r="C633">
         <v>62</v>
       </c>
       <c r="D633">
         <v>47</v>
       </c>
       <c r="E633">
         <v>54</v>
       </c>
       <c r="F633">
         <v>10</v>
       </c>
       <c r="G633">
         <v>11</v>
       </c>
       <c r="H633">
         <v>2</v>
       </c>
       <c r="I633">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J633">
         <v>42</v>
       </c>
       <c r="K633">
         <v>37</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>381</v>
       </c>
       <c r="C634">
         <v>306</v>
       </c>
       <c r="D634">
         <v>293</v>
       </c>
       <c r="E634">
         <v>268</v>
       </c>
       <c r="F634">
@@ -22393,264 +22393,264 @@
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>607</v>
       </c>
       <c r="C635">
         <v>552</v>
       </c>
       <c r="D635">
         <v>594</v>
       </c>
       <c r="E635">
         <v>699</v>
       </c>
       <c r="F635">
         <v>223</v>
       </c>
       <c r="G635">
         <v>273</v>
       </c>
       <c r="H635">
         <v>153</v>
       </c>
       <c r="I635">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="J635">
         <v>456</v>
       </c>
       <c r="K635">
         <v>430</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>1060</v>
       </c>
       <c r="C636">
         <v>999</v>
       </c>
       <c r="D636">
         <v>1030</v>
       </c>
       <c r="E636">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="F636">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G636">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="H636">
         <v>339</v>
       </c>
       <c r="I636">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="J636">
         <v>484</v>
       </c>
       <c r="K636">
         <v>704</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="C637">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="D637">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="E637">
         <v>1405</v>
       </c>
       <c r="F637">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="G637">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="H637">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="I637">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="J637">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="K637">
         <v>946</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="C638">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D638">
         <v>1075</v>
       </c>
       <c r="E638">
         <v>1197</v>
       </c>
       <c r="F638">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="G638">
         <v>547</v>
       </c>
       <c r="H638">
         <v>378</v>
       </c>
       <c r="I638">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="J638">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="K638">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C639">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="D639">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E639">
         <v>669</v>
       </c>
       <c r="F639">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="G639">
         <v>348</v>
       </c>
       <c r="H639">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="I639">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="J639">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="K639">
         <v>470</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="C640">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="D640">
         <v>456</v>
       </c>
       <c r="E640">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F640">
         <v>92</v>
       </c>
       <c r="G640">
         <v>117</v>
       </c>
       <c r="H640">
         <v>42</v>
       </c>
       <c r="I640">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="J640">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="K640">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C641">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D641">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E641">
         <v>200</v>
       </c>
       <c r="F641">
         <v>38</v>
       </c>
       <c r="G641">
         <v>57</v>
       </c>
       <c r="H641">
         <v>11</v>
       </c>
       <c r="I641">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="J641">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="K641">
         <v>136</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>26</v>
       </c>
       <c r="C642">
         <v>10</v>
       </c>
       <c r="D642">
         <v>17</v>
       </c>
       <c r="E642">
         <v>34</v>
       </c>
       <c r="F642">
         <v>1</v>
       </c>
       <c r="G642">
@@ -22673,302 +22673,372 @@
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>2</v>
       </c>
       <c r="C643">
         <v>0</v>
       </c>
       <c r="D643">
         <v>2</v>
       </c>
       <c r="E643">
         <v>9</v>
       </c>
       <c r="F643">
         <v>0</v>
       </c>
       <c r="G643">
         <v>0</v>
       </c>
       <c r="H643">
         <v>0</v>
       </c>
       <c r="I643">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J643">
         <v>15</v>
       </c>
       <c r="K643">
         <v>4</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C644">
         <v>16</v>
       </c>
       <c r="D644">
         <v>21</v>
       </c>
       <c r="E644">
         <v>23</v>
       </c>
       <c r="F644">
         <v>1</v>
       </c>
       <c r="G644">
         <v>0</v>
       </c>
       <c r="H644">
         <v>0</v>
       </c>
       <c r="I644">
         <v>17</v>
       </c>
       <c r="J644">
         <v>9</v>
       </c>
       <c r="K644">
         <v>11</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C645">
         <v>55</v>
       </c>
       <c r="D645">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E645">
         <v>67</v>
       </c>
       <c r="F645">
         <v>10</v>
       </c>
       <c r="G645">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H645">
         <v>2</v>
       </c>
       <c r="I645">
         <v>88</v>
       </c>
       <c r="J645">
         <v>36</v>
       </c>
       <c r="K645">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="C646">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D646">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E646">
         <v>271</v>
       </c>
       <c r="F646">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G646">
         <v>141</v>
       </c>
       <c r="H646">
         <v>23</v>
       </c>
       <c r="I646">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="J646">
         <v>215</v>
       </c>
       <c r="K646">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C647">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="D647">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="E647">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F647">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="G647">
         <v>392</v>
       </c>
       <c r="H647">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="I647">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="J647">
         <v>339</v>
       </c>
       <c r="K647">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>1177</v>
+        <v>1174</v>
       </c>
       <c r="C648">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="D648">
-        <v>1191</v>
+        <v>1188</v>
       </c>
       <c r="E648">
-        <v>1181</v>
+        <v>1178</v>
       </c>
       <c r="F648">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="G648">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H648">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="I648">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="J648">
         <v>445</v>
       </c>
       <c r="K648">
         <v>748</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="C649">
-        <v>1233</v>
+        <v>1243</v>
       </c>
       <c r="D649">
-        <v>1368</v>
+        <v>1367</v>
       </c>
       <c r="E649">
-        <v>1357</v>
+        <v>1354</v>
       </c>
       <c r="F649">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="G649">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="H649">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="I649">
         <v>799</v>
       </c>
       <c r="J649">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="K649">
-        <v>872</v>
+        <v>876</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>1139</v>
+        <v>1164</v>
       </c>
       <c r="C650">
-        <v>1050</v>
+        <v>1074</v>
       </c>
       <c r="D650">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="E650">
-        <v>892</v>
+        <v>877</v>
       </c>
       <c r="F650">
-        <v>521</v>
+        <v>505</v>
       </c>
       <c r="G650">
-        <v>576</v>
+        <v>563</v>
       </c>
       <c r="H650">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="I650">
-        <v>579</v>
+        <v>546</v>
       </c>
       <c r="J650">
-        <v>389</v>
+        <v>403</v>
       </c>
       <c r="K650">
-        <v>657</v>
+        <v>653</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>838</v>
+      </c>
+      <c r="C651">
+        <v>703</v>
+      </c>
+      <c r="D651">
+        <v>673</v>
+      </c>
+      <c r="E651">
+        <v>662</v>
+      </c>
+      <c r="F651">
+        <v>222</v>
+      </c>
+      <c r="G651">
+        <v>247</v>
+      </c>
+      <c r="H651">
+        <v>98</v>
+      </c>
+      <c r="I651">
+        <v>355</v>
+      </c>
+      <c r="J651">
+        <v>255</v>
+      </c>
+      <c r="K651">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>526</v>
+      </c>
+      <c r="C652">
+        <v>398</v>
+      </c>
+      <c r="D652">
+        <v>365</v>
+      </c>
+      <c r="E652">
+        <v>403</v>
+      </c>
+      <c r="F652">
+        <v>113</v>
+      </c>
+      <c r="G652">
+        <v>119</v>
+      </c>
+      <c r="H652">
+        <v>63</v>
+      </c>
+      <c r="I652">
+        <v>346</v>
+      </c>
+      <c r="J652">
+        <v>271</v>
+      </c>
+      <c r="K652">
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -25608,206 +25678,206 @@
       </c>
       <c r="J84">
         <v>3219</v>
       </c>
       <c r="K84">
         <v>3914</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>5799</v>
       </c>
       <c r="C85">
         <v>5261</v>
       </c>
       <c r="D85">
         <v>5747</v>
       </c>
       <c r="E85">
         <v>6061</v>
       </c>
       <c r="F85">
-        <v>2366</v>
+        <v>2365</v>
       </c>
       <c r="G85">
         <v>3166</v>
       </c>
       <c r="H85">
         <v>1911</v>
       </c>
       <c r="I85">
         <v>4694</v>
       </c>
       <c r="J85">
         <v>3338</v>
       </c>
       <c r="K85">
         <v>3934</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>6018</v>
       </c>
       <c r="C86">
         <v>5635</v>
       </c>
       <c r="D86">
         <v>6344</v>
       </c>
       <c r="E86">
         <v>6906</v>
       </c>
       <c r="F86">
-        <v>2520</v>
+        <v>2519</v>
       </c>
       <c r="G86">
         <v>3438</v>
       </c>
       <c r="H86">
         <v>2199</v>
       </c>
       <c r="I86">
-        <v>5125</v>
+        <v>5126</v>
       </c>
       <c r="J86">
         <v>3365</v>
       </c>
       <c r="K86">
-        <v>4244</v>
+        <v>4243</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>5558</v>
       </c>
       <c r="C87">
         <v>4952</v>
       </c>
       <c r="D87">
         <v>5422</v>
       </c>
       <c r="E87">
         <v>5924</v>
       </c>
       <c r="F87">
         <v>2142</v>
       </c>
       <c r="G87">
         <v>2818</v>
       </c>
       <c r="H87">
         <v>1718</v>
       </c>
       <c r="I87">
-        <v>5114</v>
+        <v>5119</v>
       </c>
       <c r="J87">
-        <v>3608</v>
+        <v>3607</v>
       </c>
       <c r="K87">
         <v>3802</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>5678</v>
       </c>
       <c r="C88">
         <v>5020</v>
       </c>
       <c r="D88">
         <v>5189</v>
       </c>
       <c r="E88">
-        <v>5573</v>
+        <v>5574</v>
       </c>
       <c r="F88">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="G88">
-        <v>2878</v>
+        <v>2877</v>
       </c>
       <c r="H88">
         <v>1636</v>
       </c>
       <c r="I88">
-        <v>4677</v>
+        <v>4683</v>
       </c>
       <c r="J88">
         <v>3334</v>
       </c>
       <c r="K88">
-        <v>3691</v>
+        <v>3692</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>6299</v>
+        <v>6317</v>
       </c>
       <c r="C89">
-        <v>5692</v>
+        <v>5703</v>
       </c>
       <c r="D89">
-        <v>6149</v>
+        <v>6150</v>
       </c>
       <c r="E89">
-        <v>6198</v>
+        <v>6194</v>
       </c>
       <c r="F89">
-        <v>2503</v>
+        <v>2512</v>
       </c>
       <c r="G89">
-        <v>3226</v>
+        <v>3228</v>
       </c>
       <c r="H89">
-        <v>1779</v>
+        <v>1774</v>
       </c>
       <c r="I89">
-        <v>4430</v>
+        <v>4443</v>
       </c>
       <c r="J89">
-        <v>3131</v>
+        <v>3129</v>
       </c>
       <c r="K89">
-        <v>4016</v>
+        <v>4021</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>