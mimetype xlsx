--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 1.11 Heating Degree-Days by Census Division</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Heating Degree-Days, New England</t>
   </si>
   <si>
     <t>Heating Degree-Days, Middle Atlantic</t>
   </si>
   <si>
     <t>Heating Degree-Days, East North Central</t>
   </si>
   <si>
     <t>Heating Degree-Days, West North Central</t>
   </si>
   <si>
     <t>Heating Degree-Days, South Atlantic</t>
   </si>
   <si>
     <t>Heating Degree-Days, East South Central</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22448,597 +22448,632 @@
       </c>
       <c r="H636">
         <v>339</v>
       </c>
       <c r="I636">
         <v>730</v>
       </c>
       <c r="J636">
         <v>484</v>
       </c>
       <c r="K636">
         <v>704</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>1248</v>
       </c>
       <c r="C637">
         <v>1217</v>
       </c>
       <c r="D637">
-        <v>1358</v>
+        <v>1357</v>
       </c>
       <c r="E637">
         <v>1405</v>
       </c>
       <c r="F637">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="G637">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="H637">
         <v>657</v>
       </c>
       <c r="I637">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="J637">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="K637">
         <v>946</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="C638">
-        <v>976</v>
+        <v>974</v>
       </c>
       <c r="D638">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E638">
         <v>1197</v>
       </c>
       <c r="F638">
         <v>404</v>
       </c>
       <c r="G638">
         <v>547</v>
       </c>
       <c r="H638">
         <v>378</v>
       </c>
       <c r="I638">
         <v>679</v>
       </c>
       <c r="J638">
         <v>465</v>
       </c>
       <c r="K638">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C639">
         <v>674</v>
       </c>
       <c r="D639">
         <v>677</v>
       </c>
       <c r="E639">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="F639">
         <v>272</v>
       </c>
       <c r="G639">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="H639">
         <v>149</v>
       </c>
       <c r="I639">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="J639">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="K639">
         <v>470</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>515</v>
       </c>
       <c r="C640">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="D640">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E640">
         <v>436</v>
       </c>
       <c r="F640">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G640">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H640">
         <v>42</v>
       </c>
       <c r="I640">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J640">
         <v>318</v>
       </c>
       <c r="K640">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>231</v>
       </c>
       <c r="C641">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D641">
         <v>247</v>
       </c>
       <c r="E641">
         <v>200</v>
       </c>
       <c r="F641">
         <v>38</v>
       </c>
       <c r="G641">
         <v>57</v>
       </c>
       <c r="H641">
         <v>11</v>
       </c>
       <c r="I641">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J641">
         <v>167</v>
       </c>
       <c r="K641">
         <v>136</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>26</v>
       </c>
       <c r="C642">
         <v>10</v>
       </c>
       <c r="D642">
         <v>17</v>
       </c>
       <c r="E642">
         <v>34</v>
       </c>
       <c r="F642">
         <v>1</v>
       </c>
       <c r="G642">
         <v>0</v>
       </c>
       <c r="H642">
         <v>0</v>
       </c>
       <c r="I642">
         <v>55</v>
       </c>
       <c r="J642">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="K642">
         <v>20</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>2</v>
       </c>
       <c r="C643">
         <v>0</v>
       </c>
       <c r="D643">
         <v>2</v>
       </c>
       <c r="E643">
         <v>9</v>
       </c>
       <c r="F643">
         <v>0</v>
       </c>
       <c r="G643">
         <v>0</v>
       </c>
       <c r="H643">
         <v>0</v>
       </c>
       <c r="I643">
         <v>11</v>
       </c>
       <c r="J643">
         <v>15</v>
       </c>
       <c r="K643">
         <v>4</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C644">
         <v>16</v>
       </c>
       <c r="D644">
         <v>21</v>
       </c>
       <c r="E644">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F644">
         <v>1</v>
       </c>
       <c r="G644">
         <v>0</v>
       </c>
       <c r="H644">
         <v>0</v>
       </c>
       <c r="I644">
         <v>17</v>
       </c>
       <c r="J644">
         <v>9</v>
       </c>
       <c r="K644">
         <v>11</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>93</v>
       </c>
       <c r="C645">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D645">
         <v>64</v>
       </c>
       <c r="E645">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F645">
         <v>10</v>
       </c>
       <c r="G645">
         <v>12</v>
       </c>
       <c r="H645">
         <v>2</v>
       </c>
       <c r="I645">
         <v>88</v>
       </c>
       <c r="J645">
         <v>36</v>
       </c>
       <c r="K645">
         <v>40</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C646">
         <v>341</v>
       </c>
       <c r="D646">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E646">
         <v>271</v>
       </c>
       <c r="F646">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="G646">
         <v>141</v>
       </c>
       <c r="H646">
         <v>23</v>
       </c>
       <c r="I646">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="J646">
         <v>215</v>
       </c>
       <c r="K646">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C647">
         <v>688</v>
       </c>
       <c r="D647">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="E647">
         <v>704</v>
       </c>
       <c r="F647">
         <v>305</v>
       </c>
       <c r="G647">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="H647">
         <v>146</v>
       </c>
       <c r="I647">
         <v>484</v>
       </c>
       <c r="J647">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="K647">
         <v>464</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>1174</v>
       </c>
       <c r="C648">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="D648">
         <v>1188</v>
       </c>
       <c r="E648">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="F648">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="G648">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="H648">
         <v>366</v>
       </c>
       <c r="I648">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="J648">
         <v>445</v>
       </c>
       <c r="K648">
         <v>748</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>1292</v>
+        <v>1290</v>
       </c>
       <c r="C649">
-        <v>1243</v>
+        <v>1242</v>
       </c>
       <c r="D649">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="E649">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="F649">
         <v>636</v>
       </c>
       <c r="G649">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="H649">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="I649">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="J649">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="K649">
         <v>876</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>1164</v>
+        <v>1162</v>
       </c>
       <c r="C650">
         <v>1074</v>
       </c>
       <c r="D650">
         <v>995</v>
       </c>
       <c r="E650">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="F650">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="G650">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="H650">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="I650">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="J650">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="K650">
         <v>653</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="C651">
         <v>703</v>
       </c>
       <c r="D651">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="E651">
         <v>662</v>
       </c>
       <c r="F651">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="G651">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="H651">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I651">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="J651">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="K651">
         <v>402</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>526</v>
+        <v>516</v>
       </c>
       <c r="C652">
-        <v>398</v>
+        <v>378</v>
       </c>
       <c r="D652">
-        <v>365</v>
+        <v>328</v>
       </c>
       <c r="E652">
-        <v>403</v>
+        <v>377</v>
       </c>
       <c r="F652">
-        <v>113</v>
+        <v>77</v>
       </c>
       <c r="G652">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="H652">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="I652">
-        <v>346</v>
+        <v>368</v>
       </c>
       <c r="J652">
-        <v>271</v>
+        <v>297</v>
       </c>
       <c r="K652">
-        <v>258</v>
+        <v>239</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>275</v>
+      </c>
+      <c r="C653">
+        <v>216</v>
+      </c>
+      <c r="D653">
+        <v>233</v>
+      </c>
+      <c r="E653">
+        <v>211</v>
+      </c>
+      <c r="F653">
+        <v>62</v>
+      </c>
+      <c r="G653">
+        <v>73</v>
+      </c>
+      <c r="H653">
+        <v>21</v>
+      </c>
+      <c r="I653">
+        <v>182</v>
+      </c>
+      <c r="J653">
+        <v>151</v>
+      </c>
+      <c r="K653">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -25806,78 +25841,78 @@
       </c>
       <c r="F88">
         <v>2236</v>
       </c>
       <c r="G88">
         <v>2877</v>
       </c>
       <c r="H88">
         <v>1636</v>
       </c>
       <c r="I88">
         <v>4683</v>
       </c>
       <c r="J88">
         <v>3334</v>
       </c>
       <c r="K88">
         <v>3692</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>6317</v>
+        <v>6320</v>
       </c>
       <c r="C89">
-        <v>5703</v>
+        <v>5700</v>
       </c>
       <c r="D89">
-        <v>6150</v>
+        <v>6153</v>
       </c>
       <c r="E89">
-        <v>6194</v>
+        <v>6193</v>
       </c>
       <c r="F89">
-        <v>2512</v>
+        <v>2507</v>
       </c>
       <c r="G89">
-        <v>3228</v>
+        <v>3226</v>
       </c>
       <c r="H89">
-        <v>1774</v>
+        <v>1773</v>
       </c>
       <c r="I89">
-        <v>4443</v>
+        <v>4450</v>
       </c>
       <c r="J89">
-        <v>3129</v>
+        <v>3126</v>
       </c>
       <c r="K89">
-        <v>4021</v>
+        <v>4020</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>