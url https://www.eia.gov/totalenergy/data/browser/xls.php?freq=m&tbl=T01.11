--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 1.11 Heating Degree-Days by Census Division</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Heating Degree-Days, New England</t>
   </si>
   <si>
     <t>Heating Degree-Days, Middle Atlantic</t>
   </si>
   <si>
     <t>Heating Degree-Days, East North Central</t>
   </si>
   <si>
     <t>Heating Degree-Days, West North Central</t>
   </si>
   <si>
     <t>Heating Degree-Days, South Atlantic</t>
   </si>
   <si>
     <t>Heating Degree-Days, East South Central</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22442,638 +22442,708 @@
       </c>
       <c r="F636">
         <v>512</v>
       </c>
       <c r="G636">
         <v>632</v>
       </c>
       <c r="H636">
         <v>339</v>
       </c>
       <c r="I636">
         <v>730</v>
       </c>
       <c r="J636">
         <v>484</v>
       </c>
       <c r="K636">
         <v>704</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>1248</v>
+        <v>1247</v>
       </c>
       <c r="C637">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="D637">
         <v>1357</v>
       </c>
       <c r="E637">
         <v>1405</v>
       </c>
       <c r="F637">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="G637">
         <v>941</v>
       </c>
       <c r="H637">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="I637">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="J637">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="K637">
         <v>946</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>1076</v>
+        <v>1075</v>
       </c>
       <c r="C638">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="D638">
-        <v>1076</v>
+        <v>1075</v>
       </c>
       <c r="E638">
         <v>1197</v>
       </c>
       <c r="F638">
         <v>404</v>
       </c>
       <c r="G638">
         <v>547</v>
       </c>
       <c r="H638">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="I638">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="J638">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="K638">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="C639">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="D639">
         <v>677</v>
       </c>
       <c r="E639">
         <v>668</v>
       </c>
       <c r="F639">
         <v>272</v>
       </c>
       <c r="G639">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H639">
         <v>149</v>
       </c>
       <c r="I639">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="J639">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="K639">
         <v>470</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C640">
         <v>423</v>
       </c>
       <c r="D640">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="E640">
         <v>436</v>
       </c>
       <c r="F640">
         <v>93</v>
       </c>
       <c r="G640">
         <v>118</v>
       </c>
       <c r="H640">
         <v>42</v>
       </c>
       <c r="I640">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="J640">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="K640">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C641">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D641">
         <v>247</v>
       </c>
       <c r="E641">
         <v>200</v>
       </c>
       <c r="F641">
         <v>38</v>
       </c>
       <c r="G641">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H641">
         <v>11</v>
       </c>
       <c r="I641">
         <v>205</v>
       </c>
       <c r="J641">
         <v>167</v>
       </c>
       <c r="K641">
         <v>136</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C642">
         <v>10</v>
       </c>
       <c r="D642">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E642">
         <v>34</v>
       </c>
       <c r="F642">
         <v>1</v>
       </c>
       <c r="G642">
         <v>0</v>
       </c>
       <c r="H642">
         <v>0</v>
       </c>
       <c r="I642">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J642">
         <v>53</v>
       </c>
       <c r="K642">
         <v>20</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>2</v>
       </c>
       <c r="C643">
         <v>0</v>
       </c>
       <c r="D643">
         <v>2</v>
       </c>
       <c r="E643">
         <v>9</v>
       </c>
       <c r="F643">
         <v>0</v>
       </c>
       <c r="G643">
         <v>0</v>
       </c>
       <c r="H643">
         <v>0</v>
       </c>
       <c r="I643">
         <v>11</v>
       </c>
       <c r="J643">
         <v>15</v>
       </c>
       <c r="K643">
         <v>4</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C644">
         <v>16</v>
       </c>
       <c r="D644">
         <v>21</v>
       </c>
       <c r="E644">
         <v>24</v>
       </c>
       <c r="F644">
         <v>1</v>
       </c>
       <c r="G644">
         <v>0</v>
       </c>
       <c r="H644">
         <v>0</v>
       </c>
       <c r="I644">
         <v>17</v>
       </c>
       <c r="J644">
         <v>9</v>
       </c>
       <c r="K644">
         <v>11</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>93</v>
       </c>
       <c r="C645">
         <v>56</v>
       </c>
       <c r="D645">
         <v>64</v>
       </c>
       <c r="E645">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F645">
         <v>10</v>
       </c>
       <c r="G645">
         <v>12</v>
       </c>
       <c r="H645">
         <v>2</v>
       </c>
       <c r="I645">
         <v>88</v>
       </c>
       <c r="J645">
         <v>36</v>
       </c>
       <c r="K645">
         <v>40</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>382</v>
       </c>
       <c r="C646">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="D646">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E646">
         <v>271</v>
       </c>
       <c r="F646">
         <v>131</v>
       </c>
       <c r="G646">
         <v>141</v>
       </c>
       <c r="H646">
         <v>23</v>
       </c>
       <c r="I646">
         <v>311</v>
       </c>
       <c r="J646">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="K646">
         <v>215</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>757</v>
       </c>
       <c r="C647">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="D647">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="E647">
         <v>704</v>
       </c>
       <c r="F647">
         <v>305</v>
       </c>
       <c r="G647">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="H647">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I647">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="J647">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="K647">
         <v>464</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="C648">
-        <v>1108</v>
+        <v>1106</v>
       </c>
       <c r="D648">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="E648">
         <v>1179</v>
       </c>
       <c r="F648">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="G648">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="H648">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="I648">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="J648">
         <v>445</v>
       </c>
       <c r="K648">
         <v>748</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>1290</v>
       </c>
       <c r="C649">
         <v>1242</v>
       </c>
       <c r="D649">
-        <v>1368</v>
+        <v>1367</v>
       </c>
       <c r="E649">
         <v>1355</v>
       </c>
       <c r="F649">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="G649">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="H649">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="I649">
         <v>800</v>
       </c>
       <c r="J649">
         <v>487</v>
       </c>
       <c r="K649">
         <v>876</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="C650">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="D650">
         <v>995</v>
       </c>
       <c r="E650">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="F650">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G650">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="H650">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="I650">
         <v>547</v>
       </c>
       <c r="J650">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="K650">
         <v>653</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="C651">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D651">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="E651">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="F651">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G651">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="H651">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I651">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="J651">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="K651">
         <v>402</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="C652">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D652">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E652">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F652">
+        <v>76</v>
+      </c>
+      <c r="G652">
         <v>77</v>
       </c>
-      <c r="G652">
-[...1 lines deleted...]
-      </c>
       <c r="H652">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I652">
         <v>368</v>
       </c>
       <c r="J652">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="K652">
         <v>239</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="C653">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="D653">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="E653">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="F653">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="G653">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="H653">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="I653">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="J653">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="K653">
-        <v>143</v>
+        <v>139</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>26</v>
+      </c>
+      <c r="C654">
+        <v>18</v>
+      </c>
+      <c r="D654">
+        <v>35</v>
+      </c>
+      <c r="E654">
+        <v>38</v>
+      </c>
+      <c r="F654">
+        <v>1</v>
+      </c>
+      <c r="G654">
+        <v>1</v>
+      </c>
+      <c r="H654">
+        <v>0</v>
+      </c>
+      <c r="I654">
+        <v>64</v>
+      </c>
+      <c r="J654">
+        <v>52</v>
+      </c>
+      <c r="K654">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>12</v>
+      </c>
+      <c r="C655">
+        <v>3</v>
+      </c>
+      <c r="D655">
+        <v>9</v>
+      </c>
+      <c r="E655">
+        <v>3</v>
+      </c>
+      <c r="F655">
+        <v>0</v>
+      </c>
+      <c r="G655">
+        <v>0</v>
+      </c>
+      <c r="H655">
+        <v>0</v>
+      </c>
+      <c r="I655">
+        <v>5</v>
+      </c>
+      <c r="J655">
+        <v>13</v>
+      </c>
+      <c r="K655">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -25841,78 +25911,78 @@
       </c>
       <c r="F88">
         <v>2236</v>
       </c>
       <c r="G88">
         <v>2877</v>
       </c>
       <c r="H88">
         <v>1636</v>
       </c>
       <c r="I88">
         <v>4683</v>
       </c>
       <c r="J88">
         <v>3334</v>
       </c>
       <c r="K88">
         <v>3692</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>6320</v>
+        <v>6314</v>
       </c>
       <c r="C89">
-        <v>5700</v>
+        <v>5690</v>
       </c>
       <c r="D89">
-        <v>6153</v>
+        <v>6149</v>
       </c>
       <c r="E89">
-        <v>6193</v>
+        <v>6195</v>
       </c>
       <c r="F89">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="G89">
-        <v>3226</v>
+        <v>3234</v>
       </c>
       <c r="H89">
-        <v>1773</v>
+        <v>1780</v>
       </c>
       <c r="I89">
         <v>4450</v>
       </c>
       <c r="J89">
-        <v>3126</v>
+        <v>3135</v>
       </c>
       <c r="K89">
-        <v>4020</v>
+        <v>4021</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>