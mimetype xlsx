--- v3 (2026-03-18)
+++ v4 (2026-05-03)
@@ -17,57 +17,57 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Annual Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 1.7 Primary Energy Consumption, Energy Expenditures, and Carbon Dioxide Emissions Indicators</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption per Capita</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption per Real Dollar of GDP</t>
   </si>
   <si>
     <t>Energy Expenditures</t>
   </si>
   <si>
     <t>Energy Expenditures per Capita</t>
   </si>
   <si>
     <t>Energy Expenditures as Share of GDP</t>
   </si>
@@ -490,54 +490,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="127.112" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -3182,136 +3182,171 @@
       </c>
       <c r="J85">
         <v>14.8</v>
       </c>
       <c r="K85">
         <v>228</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="6">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>94.944669</v>
       </c>
       <c r="C86">
         <v>284</v>
       </c>
       <c r="D86">
         <v>4.3</v>
       </c>
       <c r="E86">
         <v>1719590.8</v>
       </c>
       <c r="F86">
-        <v>5148</v>
+        <v>5149</v>
       </c>
       <c r="G86">
         <v>6.6</v>
       </c>
       <c r="H86">
         <v>3.7</v>
       </c>
       <c r="I86">
         <v>4945.217</v>
       </c>
       <c r="J86">
         <v>14.8</v>
       </c>
       <c r="K86">
         <v>224</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="6">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>93.718575</v>
       </c>
       <c r="C87">
         <v>278</v>
       </c>
       <c r="D87">
         <v>4.12</v>
       </c>
       <c r="E87">
         <v>1568550.8</v>
       </c>
       <c r="F87">
-        <v>4657</v>
+        <v>4658</v>
       </c>
       <c r="G87">
         <v>5.6</v>
       </c>
       <c r="H87">
         <v>3.2</v>
       </c>
       <c r="I87">
-        <v>4798.609</v>
+        <v>4798.6</v>
       </c>
       <c r="J87">
         <v>14.2</v>
       </c>
       <c r="K87">
         <v>211</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="6">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>94.555672</v>
       </c>
       <c r="C88">
         <v>278</v>
       </c>
       <c r="D88">
         <v>4.05</v>
       </c>
       <c r="E88" t="s">
         <v>25</v>
       </c>
       <c r="F88" t="s">
         <v>25</v>
       </c>
       <c r="G88" t="s">
         <v>25</v>
       </c>
       <c r="H88" t="s">
         <v>25</v>
       </c>
       <c r="I88">
-        <v>4790.644</v>
+        <v>4789.094</v>
       </c>
       <c r="J88">
         <v>14.1</v>
       </c>
       <c r="K88">
         <v>205</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>96.24719</v>
+      </c>
+      <c r="C89">
+        <v>282</v>
+      </c>
+      <c r="D89">
+        <v>4.04</v>
+      </c>
+      <c r="E89" t="s">
+        <v>25</v>
+      </c>
+      <c r="F89" t="s">
+        <v>25</v>
+      </c>
+      <c r="G89" t="s">
+        <v>25</v>
+      </c>
+      <c r="H89" t="s">
+        <v>25</v>
+      </c>
+      <c r="I89">
+        <v>4905.258</v>
+      </c>
+      <c r="J89">
+        <v>14.4</v>
+      </c>
+      <c r="K89">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>