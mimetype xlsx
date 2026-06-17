--- v4 (2026-05-03)
+++ v5 (2026-06-17)
@@ -17,57 +17,57 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Annual Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 1.7 Primary Energy Consumption, Energy Expenditures, and Carbon Dioxide Emissions Indicators</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption per Capita</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption per Real Dollar of GDP</t>
   </si>
   <si>
     <t>Energy Expenditures</t>
   </si>
   <si>
     <t>Energy Expenditures per Capita</t>
   </si>
   <si>
     <t>Energy Expenditures as Share of GDP</t>
   </si>
@@ -3135,215 +3135,215 @@
       </c>
       <c r="F84">
         <v>3039</v>
       </c>
       <c r="G84">
         <v>4.7</v>
       </c>
       <c r="H84">
         <v>2.7</v>
       </c>
       <c r="I84">
         <v>4585.247</v>
       </c>
       <c r="J84">
         <v>13.8</v>
       </c>
       <c r="K84">
         <v>226</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="6">
         <v>2021</v>
       </c>
       <c r="B85">
-        <v>93.363948</v>
+        <v>93.363545</v>
       </c>
       <c r="C85">
         <v>281</v>
       </c>
       <c r="D85">
         <v>4.34</v>
       </c>
       <c r="E85">
         <v>1316791</v>
       </c>
       <c r="F85">
         <v>3965</v>
       </c>
       <c r="G85">
         <v>5.6</v>
       </c>
       <c r="H85">
         <v>3.1</v>
       </c>
       <c r="I85">
         <v>4905.91</v>
       </c>
       <c r="J85">
         <v>14.8</v>
       </c>
       <c r="K85">
         <v>228</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="6">
         <v>2022</v>
       </c>
       <c r="B86">
-        <v>94.944669</v>
+        <v>94.944171</v>
       </c>
       <c r="C86">
         <v>284</v>
       </c>
       <c r="D86">
         <v>4.3</v>
       </c>
       <c r="E86">
         <v>1719590.8</v>
       </c>
       <c r="F86">
         <v>5149</v>
       </c>
       <c r="G86">
         <v>6.6</v>
       </c>
       <c r="H86">
         <v>3.7</v>
       </c>
       <c r="I86">
         <v>4945.217</v>
       </c>
       <c r="J86">
         <v>14.8</v>
       </c>
       <c r="K86">
         <v>224</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="6">
         <v>2023</v>
       </c>
       <c r="B87">
-        <v>93.718575</v>
+        <v>93.71735</v>
       </c>
       <c r="C87">
         <v>278</v>
       </c>
       <c r="D87">
         <v>4.12</v>
       </c>
       <c r="E87">
         <v>1568550.8</v>
       </c>
       <c r="F87">
         <v>4658</v>
       </c>
       <c r="G87">
         <v>5.6</v>
       </c>
       <c r="H87">
         <v>3.2</v>
       </c>
       <c r="I87">
         <v>4798.6</v>
       </c>
       <c r="J87">
         <v>14.2</v>
       </c>
       <c r="K87">
         <v>211</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="6">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>94.555672</v>
+        <v>94.544225</v>
       </c>
       <c r="C88">
         <v>278</v>
       </c>
       <c r="D88">
         <v>4.05</v>
       </c>
       <c r="E88" t="s">
         <v>25</v>
       </c>
       <c r="F88" t="s">
         <v>25</v>
       </c>
       <c r="G88" t="s">
         <v>25</v>
       </c>
       <c r="H88" t="s">
         <v>25</v>
       </c>
       <c r="I88">
         <v>4789.094</v>
       </c>
       <c r="J88">
         <v>14.1</v>
       </c>
       <c r="K88">
         <v>205</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="6">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>96.24719</v>
+        <v>96.208799</v>
       </c>
       <c r="C89">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D89">
-        <v>4.04</v>
+        <v>4.03</v>
       </c>
       <c r="E89" t="s">
         <v>25</v>
       </c>
       <c r="F89" t="s">
         <v>25</v>
       </c>
       <c r="G89" t="s">
         <v>25</v>
       </c>
       <c r="H89" t="s">
         <v>25</v>
       </c>
       <c r="I89">
-        <v>4905.258</v>
+        <v>4904.395</v>
       </c>
       <c r="J89">
-        <v>14.4</v>
+        <v>14.3</v>
       </c>
       <c r="K89">
         <v>206</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>