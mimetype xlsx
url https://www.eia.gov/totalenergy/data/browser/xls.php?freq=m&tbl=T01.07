--- v5 (2026-06-17)
+++ v6 (2026-08-01)
@@ -17,57 +17,57 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Annual Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 1.7 Primary Energy Consumption, Energy Expenditures, and Carbon Dioxide Emissions Indicators</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption per Capita</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption per Real Dollar of GDP</t>
   </si>
   <si>
     <t>Energy Expenditures</t>
   </si>
   <si>
     <t>Energy Expenditures per Capita</t>
   </si>
   <si>
     <t>Energy Expenditures as Share of GDP</t>
   </si>
@@ -2750,582 +2750,582 @@
       </c>
       <c r="F73">
         <v>3477</v>
       </c>
       <c r="G73">
         <v>7.4</v>
       </c>
       <c r="H73">
         <v>4.3</v>
       </c>
       <c r="I73">
         <v>5403.968</v>
       </c>
       <c r="J73">
         <v>17.6</v>
       </c>
       <c r="K73">
         <v>331</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="6">
         <v>2010</v>
       </c>
       <c r="B74">
-        <v>95.141804</v>
+        <v>95.141871</v>
       </c>
       <c r="C74">
         <v>308</v>
       </c>
       <c r="D74">
         <v>5.67</v>
       </c>
       <c r="E74">
-        <v>1214266.6</v>
+        <v>1214267.2</v>
       </c>
       <c r="F74">
         <v>3926</v>
       </c>
       <c r="G74">
         <v>8.1</v>
       </c>
       <c r="H74">
         <v>4.6</v>
       </c>
       <c r="I74">
         <v>5593.816</v>
       </c>
       <c r="J74">
         <v>18.1</v>
       </c>
       <c r="K74">
         <v>333</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="6">
         <v>2011</v>
       </c>
       <c r="B75">
-        <v>93.966459</v>
+        <v>93.966595</v>
       </c>
       <c r="C75">
         <v>302</v>
       </c>
       <c r="D75">
         <v>5.51</v>
       </c>
       <c r="E75">
-        <v>1392399.8</v>
+        <v>1392401</v>
       </c>
       <c r="F75">
         <v>4469</v>
       </c>
       <c r="G75">
         <v>8.9</v>
       </c>
       <c r="H75">
         <v>5</v>
       </c>
       <c r="I75">
         <v>5454.851</v>
       </c>
       <c r="J75">
         <v>17.5</v>
       </c>
       <c r="K75">
         <v>320</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="6">
         <v>2012</v>
       </c>
       <c r="B76">
-        <v>91.677322</v>
+        <v>91.677514</v>
       </c>
       <c r="C76">
         <v>292</v>
       </c>
       <c r="D76">
         <v>5.26</v>
       </c>
       <c r="E76">
-        <v>1355104.3</v>
+        <v>1355104.4</v>
       </c>
       <c r="F76">
         <v>4318</v>
       </c>
       <c r="G76">
         <v>8.3</v>
       </c>
       <c r="H76">
         <v>4.6</v>
       </c>
       <c r="I76">
         <v>5236.478</v>
       </c>
       <c r="J76">
         <v>16.7</v>
       </c>
       <c r="K76">
         <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="6">
         <v>2013</v>
       </c>
       <c r="B77">
-        <v>94.253199</v>
+        <v>94.253453</v>
       </c>
       <c r="C77">
         <v>298</v>
       </c>
       <c r="D77">
         <v>5.29</v>
       </c>
       <c r="E77">
-        <v>1376255</v>
+        <v>1376256</v>
       </c>
       <c r="F77">
         <v>4356</v>
       </c>
       <c r="G77">
         <v>8.2</v>
       </c>
       <c r="H77">
         <v>4.5</v>
       </c>
       <c r="I77">
         <v>5359.017</v>
       </c>
       <c r="J77">
         <v>17</v>
       </c>
       <c r="K77">
         <v>301</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="6">
         <v>2014</v>
       </c>
       <c r="B78">
-        <v>95.331976</v>
+        <v>95.332298</v>
       </c>
       <c r="C78">
         <v>300</v>
       </c>
       <c r="D78">
         <v>5.22</v>
       </c>
       <c r="E78">
         <v>1395259.8</v>
       </c>
       <c r="F78">
         <v>4383</v>
       </c>
       <c r="G78">
         <v>7.9</v>
       </c>
       <c r="H78">
         <v>4.4</v>
       </c>
       <c r="I78">
         <v>5414.028</v>
       </c>
       <c r="J78">
         <v>17</v>
       </c>
       <c r="K78">
         <v>296</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="6">
         <v>2015</v>
       </c>
       <c r="B79">
-        <v>94.477752</v>
+        <v>94.478128</v>
       </c>
       <c r="C79">
         <v>295</v>
       </c>
       <c r="D79">
         <v>5.03</v>
       </c>
       <c r="E79">
-        <v>1128335</v>
+        <v>1128336.9</v>
       </c>
       <c r="F79">
         <v>3519</v>
       </c>
       <c r="G79">
         <v>6.2</v>
       </c>
       <c r="H79">
         <v>3.5</v>
       </c>
       <c r="I79">
         <v>5262.2</v>
       </c>
       <c r="J79">
         <v>16.4</v>
       </c>
       <c r="K79">
         <v>280</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="6">
         <v>2016</v>
       </c>
       <c r="B80">
-        <v>94.082784</v>
+        <v>94.08433</v>
       </c>
       <c r="C80">
         <v>291</v>
       </c>
       <c r="D80">
         <v>4.92</v>
       </c>
       <c r="E80">
-        <v>1038803.5</v>
+        <v>1038804.8</v>
       </c>
       <c r="F80">
         <v>3217</v>
       </c>
       <c r="G80">
         <v>5.5</v>
       </c>
       <c r="H80">
         <v>3.2</v>
       </c>
       <c r="I80">
         <v>5169.044</v>
       </c>
       <c r="J80">
         <v>16</v>
       </c>
       <c r="K80">
         <v>270</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="6">
         <v>2017</v>
       </c>
       <c r="B81">
-        <v>93.886007</v>
+        <v>93.88875</v>
       </c>
       <c r="C81">
         <v>289</v>
       </c>
       <c r="D81">
         <v>4.79</v>
       </c>
       <c r="E81">
-        <v>1136198.6</v>
+        <v>1136199.3</v>
       </c>
       <c r="F81">
         <v>3496</v>
       </c>
       <c r="G81">
         <v>5.8</v>
       </c>
       <c r="H81">
         <v>3.3</v>
       </c>
       <c r="I81">
         <v>5131.203</v>
       </c>
       <c r="J81">
         <v>15.8</v>
       </c>
       <c r="K81">
         <v>262</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="6">
         <v>2018</v>
       </c>
       <c r="B82">
-        <v>97.39635</v>
+        <v>97.400226</v>
       </c>
       <c r="C82">
         <v>298</v>
       </c>
       <c r="D82">
         <v>4.82</v>
       </c>
       <c r="E82">
-        <v>1271886.9</v>
+        <v>1271888.8</v>
       </c>
       <c r="F82">
         <v>3893</v>
       </c>
       <c r="G82">
         <v>6.2</v>
       </c>
       <c r="H82">
         <v>3.5</v>
       </c>
       <c r="I82">
         <v>5278.222</v>
       </c>
       <c r="J82">
         <v>16.2</v>
       </c>
       <c r="K82">
         <v>261</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="6">
         <v>2019</v>
       </c>
       <c r="B83">
-        <v>96.595282</v>
+        <v>96.600277</v>
       </c>
       <c r="C83">
         <v>294</v>
       </c>
       <c r="D83">
         <v>4.66</v>
       </c>
       <c r="E83">
-        <v>1223754.2</v>
+        <v>1223754.5</v>
       </c>
       <c r="F83">
         <v>3728</v>
       </c>
       <c r="G83">
         <v>5.7</v>
       </c>
       <c r="H83">
         <v>3.2</v>
       </c>
       <c r="I83">
         <v>5146.993</v>
       </c>
       <c r="J83">
         <v>15.7</v>
       </c>
       <c r="K83">
         <v>248</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="6">
         <v>2020</v>
       </c>
       <c r="B84">
-        <v>88.870945</v>
+        <v>88.876736</v>
       </c>
       <c r="C84">
         <v>268</v>
       </c>
       <c r="D84">
         <v>4.38</v>
       </c>
       <c r="E84">
-        <v>1007572</v>
+        <v>1007573.5</v>
       </c>
       <c r="F84">
         <v>3039</v>
       </c>
       <c r="G84">
         <v>4.7</v>
       </c>
       <c r="H84">
         <v>2.7</v>
       </c>
       <c r="I84">
         <v>4585.247</v>
       </c>
       <c r="J84">
         <v>13.8</v>
       </c>
       <c r="K84">
         <v>226</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="6">
         <v>2021</v>
       </c>
       <c r="B85">
-        <v>93.363545</v>
+        <v>93.374592</v>
       </c>
       <c r="C85">
         <v>281</v>
       </c>
       <c r="D85">
         <v>4.34</v>
       </c>
       <c r="E85">
-        <v>1316791</v>
+        <v>1316788.4</v>
       </c>
       <c r="F85">
         <v>3965</v>
       </c>
       <c r="G85">
         <v>5.6</v>
       </c>
       <c r="H85">
         <v>3.1</v>
       </c>
       <c r="I85">
         <v>4905.91</v>
       </c>
       <c r="J85">
         <v>14.8</v>
       </c>
       <c r="K85">
         <v>228</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="6">
         <v>2022</v>
       </c>
       <c r="B86">
-        <v>94.944171</v>
+        <v>94.964143</v>
       </c>
       <c r="C86">
         <v>284</v>
       </c>
       <c r="D86">
         <v>4.3</v>
       </c>
       <c r="E86">
-        <v>1719590.8</v>
+        <v>1719511.2</v>
       </c>
       <c r="F86">
-        <v>5149</v>
+        <v>5148</v>
       </c>
       <c r="G86">
         <v>6.6</v>
       </c>
       <c r="H86">
         <v>3.7</v>
       </c>
       <c r="I86">
         <v>4945.217</v>
       </c>
       <c r="J86">
         <v>14.8</v>
       </c>
       <c r="K86">
         <v>224</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="6">
         <v>2023</v>
       </c>
       <c r="B87">
-        <v>93.71735</v>
+        <v>93.74624</v>
       </c>
       <c r="C87">
         <v>278</v>
       </c>
       <c r="D87">
-        <v>4.12</v>
+        <v>4.13</v>
       </c>
       <c r="E87">
-        <v>1568550.8</v>
+        <v>1568118.5</v>
       </c>
       <c r="F87">
-        <v>4658</v>
+        <v>4657</v>
       </c>
       <c r="G87">
         <v>5.6</v>
       </c>
       <c r="H87">
         <v>3.2</v>
       </c>
       <c r="I87">
         <v>4798.6</v>
       </c>
       <c r="J87">
         <v>14.2</v>
       </c>
       <c r="K87">
         <v>211</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="6">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>94.544225</v>
+        <v>94.582337</v>
       </c>
       <c r="C88">
         <v>278</v>
       </c>
       <c r="D88">
         <v>4.05</v>
       </c>
-      <c r="E88" t="s">
-[...9 lines deleted...]
-        <v>25</v>
+      <c r="E88">
+        <v>1509651.5</v>
+      </c>
+      <c r="F88">
+        <v>4440</v>
+      </c>
+      <c r="G88">
+        <v>5.2</v>
+      </c>
+      <c r="H88">
+        <v>3</v>
       </c>
       <c r="I88">
         <v>4789.094</v>
       </c>
       <c r="J88">
         <v>14.1</v>
       </c>
       <c r="K88">
         <v>205</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="6">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>96.208799</v>
+        <v>96.256371</v>
       </c>
       <c r="C89">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D89">
-        <v>4.03</v>
+        <v>4.04</v>
       </c>
       <c r="E89" t="s">
         <v>25</v>
       </c>
       <c r="F89" t="s">
         <v>25</v>
       </c>
       <c r="G89" t="s">
         <v>25</v>
       </c>
       <c r="H89" t="s">
         <v>25</v>
       </c>
       <c r="I89">
         <v>4904.395</v>
       </c>
       <c r="J89">
         <v>14.3</v>
       </c>
       <c r="K89">
         <v>206</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>