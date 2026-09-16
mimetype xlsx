--- v6 (2026-08-01)
+++ v7 (2026-09-16)
@@ -17,57 +17,57 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Annual Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 1.7 Primary Energy Consumption, Energy Expenditures, and Carbon Dioxide Emissions Indicators</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption per Capita</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption per Real Dollar of GDP</t>
   </si>
   <si>
     <t>Energy Expenditures</t>
   </si>
   <si>
     <t>Energy Expenditures per Capita</t>
   </si>
   <si>
     <t>Energy Expenditures as Share of GDP</t>
   </si>
@@ -3275,72 +3275,72 @@
       </c>
       <c r="F88">
         <v>4440</v>
       </c>
       <c r="G88">
         <v>5.2</v>
       </c>
       <c r="H88">
         <v>3</v>
       </c>
       <c r="I88">
         <v>4789.094</v>
       </c>
       <c r="J88">
         <v>14.1</v>
       </c>
       <c r="K88">
         <v>205</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="6">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>96.256371</v>
+        <v>96.255983</v>
       </c>
       <c r="C89">
         <v>282</v>
       </c>
       <c r="D89">
         <v>4.04</v>
       </c>
       <c r="E89" t="s">
         <v>25</v>
       </c>
       <c r="F89" t="s">
         <v>25</v>
       </c>
       <c r="G89" t="s">
         <v>25</v>
       </c>
       <c r="H89" t="s">
         <v>25</v>
       </c>
       <c r="I89">
-        <v>4904.395</v>
+        <v>4904.35</v>
       </c>
       <c r="J89">
         <v>14.3</v>
       </c>
       <c r="K89">
         <v>206</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>