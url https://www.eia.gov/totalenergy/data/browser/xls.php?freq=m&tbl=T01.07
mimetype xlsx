--- v7 (2026-09-16)
+++ v8 (2026-10-31)
@@ -17,57 +17,57 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Annual Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 1.7 Primary Energy Consumption, Energy Expenditures, and Carbon Dioxide Emissions Indicators</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption per Capita</t>
   </si>
   <si>
     <t>Total Primary Energy Consumption per Real Dollar of GDP</t>
   </si>
   <si>
     <t>Energy Expenditures</t>
   </si>
   <si>
     <t>Energy Expenditures per Capita</t>
   </si>
   <si>
     <t>Energy Expenditures as Share of GDP</t>
   </si>
@@ -3261,89 +3261,89 @@
       <c r="A88" s="6">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>94.582337</v>
       </c>
       <c r="C88">
         <v>278</v>
       </c>
       <c r="D88">
         <v>4.05</v>
       </c>
       <c r="E88">
         <v>1509651.5</v>
       </c>
       <c r="F88">
         <v>4440</v>
       </c>
       <c r="G88">
         <v>5.2</v>
       </c>
       <c r="H88">
         <v>3</v>
       </c>
       <c r="I88">
-        <v>4789.094</v>
+        <v>4789.102</v>
       </c>
       <c r="J88">
         <v>14.1</v>
       </c>
       <c r="K88">
         <v>205</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="6">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>96.255983</v>
+        <v>96.465716</v>
       </c>
       <c r="C89">
         <v>282</v>
       </c>
       <c r="D89">
         <v>4.04</v>
       </c>
       <c r="E89" t="s">
         <v>25</v>
       </c>
       <c r="F89" t="s">
         <v>25</v>
       </c>
       <c r="G89" t="s">
         <v>25</v>
       </c>
       <c r="H89" t="s">
         <v>25</v>
       </c>
       <c r="I89">
-        <v>4904.35</v>
+        <v>4916.013</v>
       </c>
       <c r="J89">
-        <v>14.3</v>
+        <v>14.4</v>
       </c>
       <c r="K89">
         <v>206</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>