--- v4 (2026-03-16)
+++ v5 (2026-05-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 1.6 Cost of Fuels to End Users in Real (1982-1984) Dollars</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Consumer Price Index (Urban)</t>
   </si>
   <si>
     <t>Cost of Motor Gasoline</t>
   </si>
   <si>
     <t>Cost of Residential Heating Oil</t>
   </si>
   <si>
     <t>Cost of Residential Natural Gas</t>
   </si>
   <si>
     <t>Cost of Residential Electricity</t>
   </si>
   <si>
     <t>(Index 1982-1984 = 100)</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z385"/>
+  <dimension ref="A1:Z387"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A385"/>
+      <selection activeCell="A13" sqref="A13:A387"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -12121,483 +12121,547 @@
       </c>
       <c r="G372">
         <v>4.072</v>
       </c>
       <c r="H372">
         <v>3.919</v>
       </c>
       <c r="I372">
         <v>5.155</v>
       </c>
       <c r="J372">
         <v>15.109</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="A373" s="6">
         <v>45658.0</v>
       </c>
       <c r="B373">
         <v>317.671</v>
       </c>
       <c r="C373">
         <v>1.052</v>
       </c>
       <c r="D373">
-        <v>8.75</v>
+        <v>8.755</v>
       </c>
       <c r="E373" t="s">
         <v>16</v>
       </c>
       <c r="F373" t="s">
         <v>16</v>
       </c>
       <c r="G373">
         <v>3.916</v>
       </c>
       <c r="H373">
-        <v>3.769</v>
+        <v>3.776</v>
       </c>
       <c r="I373">
         <v>5.018</v>
       </c>
       <c r="J373">
         <v>14.706</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="A374" s="6">
         <v>45689.0</v>
       </c>
       <c r="B374">
         <v>319.082</v>
       </c>
       <c r="C374">
         <v>1.064</v>
       </c>
       <c r="D374">
-        <v>8.852</v>
+        <v>8.857</v>
       </c>
       <c r="E374" t="s">
         <v>16</v>
       </c>
       <c r="F374" t="s">
         <v>16</v>
       </c>
       <c r="G374">
         <v>4.065</v>
       </c>
       <c r="H374">
-        <v>3.912</v>
+        <v>3.92</v>
       </c>
       <c r="I374">
-        <v>5.152</v>
+        <v>5.149</v>
       </c>
       <c r="J374">
-        <v>15.1</v>
+        <v>15.091</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="A375" s="6">
         <v>45717.0</v>
       </c>
       <c r="B375">
         <v>319.799</v>
       </c>
       <c r="C375">
         <v>1.053</v>
       </c>
       <c r="D375">
-        <v>8.759</v>
+        <v>8.764</v>
       </c>
       <c r="E375" t="s">
         <v>16</v>
       </c>
       <c r="F375" t="s">
         <v>16</v>
       </c>
       <c r="G375">
         <v>4.572</v>
       </c>
       <c r="H375">
-        <v>4.4</v>
+        <v>4.409</v>
       </c>
       <c r="I375">
-        <v>5.347</v>
+        <v>5.344</v>
       </c>
       <c r="J375">
-        <v>15.671</v>
+        <v>15.662</v>
       </c>
     </row>
     <row r="376" spans="1:26">
       <c r="A376" s="6">
         <v>45748.0</v>
       </c>
       <c r="B376">
         <v>320.795</v>
       </c>
       <c r="C376">
         <v>1.08</v>
       </c>
       <c r="D376">
-        <v>8.983</v>
+        <v>8.989</v>
       </c>
       <c r="E376" t="s">
         <v>16</v>
       </c>
       <c r="F376" t="s">
         <v>16</v>
       </c>
       <c r="G376">
         <v>5.041</v>
       </c>
       <c r="H376">
-        <v>4.851</v>
+        <v>4.861</v>
       </c>
       <c r="I376">
         <v>5.471</v>
       </c>
       <c r="J376">
         <v>16.034</v>
       </c>
     </row>
     <row r="377" spans="1:26">
       <c r="A377" s="6">
         <v>45778.0</v>
       </c>
       <c r="B377">
         <v>321.465</v>
       </c>
       <c r="C377">
         <v>1.071</v>
       </c>
       <c r="D377">
-        <v>8.908</v>
+        <v>8.913</v>
       </c>
       <c r="E377" t="s">
         <v>16</v>
       </c>
       <c r="F377" t="s">
         <v>16</v>
       </c>
       <c r="G377">
         <v>5.985</v>
       </c>
       <c r="H377">
-        <v>5.76</v>
+        <v>5.772</v>
       </c>
       <c r="I377">
         <v>5.403</v>
       </c>
       <c r="J377">
         <v>15.836</v>
       </c>
     </row>
     <row r="378" spans="1:26">
       <c r="A378" s="6">
         <v>45809.0</v>
       </c>
       <c r="B378">
         <v>322.561</v>
       </c>
       <c r="C378">
         <v>1.067</v>
       </c>
       <c r="D378">
-        <v>8.875</v>
+        <v>8.88</v>
       </c>
       <c r="E378" t="s">
         <v>16</v>
       </c>
       <c r="F378" t="s">
         <v>16</v>
       </c>
       <c r="G378">
         <v>7.211</v>
       </c>
       <c r="H378">
-        <v>6.94</v>
+        <v>6.954</v>
       </c>
       <c r="I378">
         <v>5.416</v>
       </c>
       <c r="J378">
         <v>15.873</v>
       </c>
     </row>
     <row r="379" spans="1:26">
       <c r="A379" s="6">
         <v>45839.0</v>
       </c>
       <c r="B379">
         <v>323.048</v>
       </c>
       <c r="C379">
         <v>1.059</v>
       </c>
       <c r="D379">
-        <v>8.81</v>
+        <v>8.815</v>
       </c>
       <c r="E379" t="s">
         <v>16</v>
       </c>
       <c r="F379" t="s">
         <v>16</v>
       </c>
       <c r="G379">
         <v>7.866</v>
       </c>
       <c r="H379">
-        <v>7.57</v>
+        <v>7.585</v>
       </c>
       <c r="I379">
-        <v>5.408</v>
+        <v>5.402</v>
       </c>
       <c r="J379">
-        <v>15.85</v>
+        <v>15.831</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" s="6">
         <v>45870.0</v>
       </c>
       <c r="B380">
         <v>323.976</v>
       </c>
       <c r="C380">
         <v>1.06</v>
       </c>
       <c r="D380">
-        <v>8.813</v>
+        <v>8.818</v>
       </c>
       <c r="E380" t="s">
         <v>16</v>
       </c>
       <c r="F380" t="s">
         <v>16</v>
       </c>
       <c r="G380">
-        <v>8.102</v>
+        <v>8.099</v>
       </c>
       <c r="H380">
-        <v>7.798</v>
+        <v>7.81</v>
       </c>
       <c r="I380">
-        <v>5.439</v>
+        <v>5.436</v>
       </c>
       <c r="J380">
-        <v>15.94</v>
+        <v>15.931</v>
       </c>
     </row>
     <row r="381" spans="1:26">
       <c r="A381" s="6">
         <v>45901.0</v>
       </c>
       <c r="B381">
         <v>324.8</v>
       </c>
       <c r="C381">
         <v>1.072</v>
       </c>
       <c r="D381">
-        <v>8.913</v>
+        <v>8.919</v>
       </c>
       <c r="E381" t="s">
         <v>16</v>
       </c>
       <c r="F381" t="s">
         <v>16</v>
       </c>
       <c r="G381">
-        <v>7.608</v>
+        <v>7.605</v>
       </c>
       <c r="H381">
-        <v>7.322</v>
+        <v>7.333</v>
       </c>
       <c r="I381">
-        <v>5.563</v>
+        <v>5.567</v>
       </c>
       <c r="J381">
-        <v>16.305</v>
+        <v>16.314</v>
       </c>
     </row>
     <row r="382" spans="1:26">
       <c r="A382" s="6">
         <v>45931.0</v>
       </c>
       <c r="B382" t="s">
         <v>16</v>
       </c>
       <c r="C382" t="s">
         <v>16</v>
       </c>
       <c r="D382" t="s">
         <v>16</v>
       </c>
       <c r="E382" t="s">
         <v>16</v>
       </c>
       <c r="F382" t="s">
         <v>16</v>
       </c>
       <c r="G382" t="s">
         <v>16</v>
       </c>
       <c r="H382" t="s">
         <v>16</v>
       </c>
       <c r="I382" t="s">
         <v>16</v>
       </c>
       <c r="J382" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="383" spans="1:26">
       <c r="A383" s="6">
         <v>45962.0</v>
       </c>
       <c r="B383">
         <v>324.122</v>
       </c>
       <c r="C383">
         <v>1.041</v>
       </c>
       <c r="D383">
-        <v>8.655</v>
+        <v>8.66</v>
       </c>
       <c r="E383" t="s">
         <v>16</v>
       </c>
       <c r="F383" t="s">
         <v>16</v>
       </c>
       <c r="G383">
-        <v>4.588</v>
+        <v>4.649</v>
       </c>
       <c r="H383">
-        <v>4.416</v>
+        <v>4.484</v>
       </c>
       <c r="I383">
         <v>5.486</v>
       </c>
       <c r="J383">
         <v>16.077</v>
       </c>
     </row>
     <row r="384" spans="1:26">
       <c r="A384" s="6">
         <v>45992.0</v>
       </c>
       <c r="B384">
         <v>324.054</v>
       </c>
       <c r="C384">
         <v>0.986</v>
       </c>
       <c r="D384">
-        <v>8.2</v>
+        <v>8.205</v>
       </c>
       <c r="E384" t="s">
         <v>16</v>
       </c>
       <c r="F384" t="s">
         <v>16</v>
       </c>
-      <c r="G384" t="s">
-[...9 lines deleted...]
-        <v>16</v>
+      <c r="G384">
+        <v>4.348</v>
+      </c>
+      <c r="H384">
+        <v>4.193</v>
+      </c>
+      <c r="I384">
+        <v>5.32</v>
+      </c>
+      <c r="J384">
+        <v>15.592</v>
       </c>
     </row>
     <row r="385" spans="1:26">
       <c r="A385" s="6">
         <v>46023.0</v>
       </c>
       <c r="B385">
         <v>325.252</v>
       </c>
       <c r="C385">
         <v>0.954</v>
       </c>
       <c r="D385">
-        <v>7.937</v>
+        <v>7.942</v>
       </c>
       <c r="E385" t="s">
         <v>16</v>
       </c>
       <c r="F385" t="s">
         <v>16</v>
       </c>
-      <c r="G385" t="s">
-[...8 lines deleted...]
-      <c r="J385" t="s">
+      <c r="G385">
+        <v>4.286</v>
+      </c>
+      <c r="H385">
+        <v>4.133</v>
+      </c>
+      <c r="I385">
+        <v>5.365</v>
+      </c>
+      <c r="J385">
+        <v>15.724</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="A386" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B386">
+        <v>326.785</v>
+      </c>
+      <c r="C386">
+        <v>0.983</v>
+      </c>
+      <c r="D386">
+        <v>8.177</v>
+      </c>
+      <c r="E386" t="s">
+        <v>16</v>
+      </c>
+      <c r="F386" t="s">
+        <v>16</v>
+      </c>
+      <c r="G386" t="s">
+        <v>16</v>
+      </c>
+      <c r="H386" t="s">
+        <v>16</v>
+      </c>
+      <c r="I386" t="s">
+        <v>16</v>
+      </c>
+      <c r="J386" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="A387" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B387">
+        <v>330.213</v>
+      </c>
+      <c r="C387">
+        <v>1.164</v>
+      </c>
+      <c r="D387">
+        <v>9.685</v>
+      </c>
+      <c r="E387" t="s">
+        <v>16</v>
+      </c>
+      <c r="F387" t="s">
+        <v>16</v>
+      </c>
+      <c r="G387" t="s">
+        <v>16</v>
+      </c>
+      <c r="H387" t="s">
+        <v>16</v>
+      </c>
+      <c r="I387" t="s">
+        <v>16</v>
+      </c>
+      <c r="J387" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z77"/>
+  <dimension ref="A1:Z78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A77"/>
+      <selection activeCell="A13" sqref="A13:A78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -14741,50 +14805,82 @@
         <v>313.689</v>
       </c>
       <c r="C77">
         <v>1.141</v>
       </c>
       <c r="D77">
         <v>9.489</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
       <c r="F77" t="s">
         <v>16</v>
       </c>
       <c r="G77">
         <v>4.622</v>
       </c>
       <c r="H77">
         <v>4.449</v>
       </c>
       <c r="I77">
         <v>5.254</v>
       </c>
       <c r="J77">
         <v>15.397</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B78">
+        <v>321.943</v>
+      </c>
+      <c r="C78">
+        <v>1.055</v>
+      </c>
+      <c r="D78">
+        <v>8.778</v>
+      </c>
+      <c r="E78" t="s">
+        <v>16</v>
+      </c>
+      <c r="F78" t="s">
+        <v>16</v>
+      </c>
+      <c r="G78">
+        <v>4.765</v>
+      </c>
+      <c r="H78">
+        <v>4.595</v>
+      </c>
+      <c r="I78">
+        <v>5.374</v>
+      </c>
+      <c r="J78">
+        <v>15.749</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>