--- v5 (2026-05-01)
+++ v6 (2026-06-15)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 1.6 Cost of Fuels to End Users in Real (1982-1984) Dollars</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Consumer Price Index (Urban)</t>
   </si>
   <si>
     <t>Cost of Motor Gasoline</t>
   </si>
   <si>
     <t>Cost of Residential Heating Oil</t>
   </si>
   <si>
     <t>Cost of Residential Natural Gas</t>
   </si>
   <si>
     <t>Cost of Residential Electricity</t>
   </si>
   <si>
     <t>(Index 1982-1984 = 100)</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z387"/>
+  <dimension ref="A1:Z388"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A387"/>
+      <selection activeCell="A13" sqref="A13:A388"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -12514,123 +12514,155 @@
       </c>
       <c r="J384">
         <v>15.592</v>
       </c>
     </row>
     <row r="385" spans="1:26">
       <c r="A385" s="6">
         <v>46023.0</v>
       </c>
       <c r="B385">
         <v>325.252</v>
       </c>
       <c r="C385">
         <v>0.954</v>
       </c>
       <c r="D385">
         <v>7.942</v>
       </c>
       <c r="E385" t="s">
         <v>16</v>
       </c>
       <c r="F385" t="s">
         <v>16</v>
       </c>
       <c r="G385">
-        <v>4.286</v>
+        <v>4.292</v>
       </c>
       <c r="H385">
-        <v>4.133</v>
+        <v>4.139</v>
       </c>
       <c r="I385">
         <v>5.365</v>
       </c>
       <c r="J385">
         <v>15.724</v>
       </c>
     </row>
     <row r="386" spans="1:26">
       <c r="A386" s="6">
         <v>46054.0</v>
       </c>
       <c r="B386">
         <v>326.785</v>
       </c>
       <c r="C386">
         <v>0.983</v>
       </c>
       <c r="D386">
         <v>8.177</v>
       </c>
       <c r="E386" t="s">
         <v>16</v>
       </c>
       <c r="F386" t="s">
         <v>16</v>
       </c>
-      <c r="G386" t="s">
-[...9 lines deleted...]
-        <v>16</v>
+      <c r="G386">
+        <v>4.612</v>
+      </c>
+      <c r="H386">
+        <v>4.447</v>
+      </c>
+      <c r="I386">
+        <v>5.401</v>
+      </c>
+      <c r="J386">
+        <v>15.83</v>
       </c>
     </row>
     <row r="387" spans="1:26">
       <c r="A387" s="6">
         <v>46082.0</v>
       </c>
       <c r="B387">
         <v>330.213</v>
       </c>
       <c r="C387">
         <v>1.164</v>
       </c>
       <c r="D387">
         <v>9.685</v>
       </c>
       <c r="E387" t="s">
         <v>16</v>
       </c>
       <c r="F387" t="s">
         <v>16</v>
       </c>
       <c r="G387" t="s">
         <v>16</v>
       </c>
       <c r="H387" t="s">
         <v>16</v>
       </c>
       <c r="I387" t="s">
         <v>16</v>
       </c>
       <c r="J387" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="A388" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B388">
+        <v>333.02</v>
+      </c>
+      <c r="C388">
+        <v>1.28</v>
+      </c>
+      <c r="D388">
+        <v>10.653</v>
+      </c>
+      <c r="E388" t="s">
+        <v>16</v>
+      </c>
+      <c r="F388" t="s">
+        <v>16</v>
+      </c>
+      <c r="G388" t="s">
+        <v>16</v>
+      </c>
+      <c r="H388" t="s">
+        <v>16</v>
+      </c>
+      <c r="I388" t="s">
+        <v>16</v>
+      </c>
+      <c r="J388" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>