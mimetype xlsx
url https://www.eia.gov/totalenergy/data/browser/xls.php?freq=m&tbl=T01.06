--- v6 (2026-06-15)
+++ v7 (2026-07-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 1.6 Cost of Fuels to End Users in Real (1982-1984) Dollars</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Consumer Price Index (Urban)</t>
   </si>
   <si>
     <t>Cost of Motor Gasoline</t>
   </si>
   <si>
     <t>Cost of Residential Heating Oil</t>
   </si>
   <si>
     <t>Cost of Residential Natural Gas</t>
   </si>
   <si>
     <t>Cost of Residential Electricity</t>
   </si>
   <si>
     <t>(Index 1982-1984 = 100)</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z388"/>
+  <dimension ref="A1:Z390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A388"/>
+      <selection activeCell="A13" sqref="A13:A390"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -12546,123 +12546,187 @@
       </c>
       <c r="J385">
         <v>15.724</v>
       </c>
     </row>
     <row r="386" spans="1:26">
       <c r="A386" s="6">
         <v>46054.0</v>
       </c>
       <c r="B386">
         <v>326.785</v>
       </c>
       <c r="C386">
         <v>0.983</v>
       </c>
       <c r="D386">
         <v>8.177</v>
       </c>
       <c r="E386" t="s">
         <v>16</v>
       </c>
       <c r="F386" t="s">
         <v>16</v>
       </c>
       <c r="G386">
-        <v>4.612</v>
+        <v>4.609</v>
       </c>
       <c r="H386">
-        <v>4.447</v>
+        <v>4.444</v>
       </c>
       <c r="I386">
         <v>5.401</v>
       </c>
       <c r="J386">
         <v>15.83</v>
       </c>
     </row>
     <row r="387" spans="1:26">
       <c r="A387" s="6">
         <v>46082.0</v>
       </c>
       <c r="B387">
         <v>330.213</v>
       </c>
       <c r="C387">
         <v>1.164</v>
       </c>
       <c r="D387">
         <v>9.685</v>
       </c>
       <c r="E387" t="s">
         <v>16</v>
       </c>
       <c r="F387" t="s">
         <v>16</v>
       </c>
-      <c r="G387" t="s">
-[...9 lines deleted...]
-        <v>16</v>
+      <c r="G387">
+        <v>4.921</v>
+      </c>
+      <c r="H387">
+        <v>4.745</v>
+      </c>
+      <c r="I387">
+        <v>5.621</v>
+      </c>
+      <c r="J387">
+        <v>16.473</v>
       </c>
     </row>
     <row r="388" spans="1:26">
       <c r="A388" s="6">
         <v>46113.0</v>
       </c>
       <c r="B388">
         <v>333.02</v>
       </c>
       <c r="C388">
         <v>1.28</v>
       </c>
       <c r="D388">
         <v>10.653</v>
       </c>
       <c r="E388" t="s">
         <v>16</v>
       </c>
       <c r="F388" t="s">
         <v>16</v>
       </c>
-      <c r="G388" t="s">
-[...8 lines deleted...]
-      <c r="J388" t="s">
+      <c r="G388">
+        <v>5.456</v>
+      </c>
+      <c r="H388">
+        <v>5.261</v>
+      </c>
+      <c r="I388">
+        <v>5.654</v>
+      </c>
+      <c r="J388">
+        <v>16.572</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="A389" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B389">
+        <v>335.123</v>
+      </c>
+      <c r="C389">
+        <v>1.388</v>
+      </c>
+      <c r="D389">
+        <v>11.549</v>
+      </c>
+      <c r="E389" t="s">
+        <v>16</v>
+      </c>
+      <c r="F389" t="s">
+        <v>16</v>
+      </c>
+      <c r="G389" t="s">
+        <v>16</v>
+      </c>
+      <c r="H389" t="s">
+        <v>16</v>
+      </c>
+      <c r="I389" t="s">
+        <v>16</v>
+      </c>
+      <c r="J389" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="A390" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B390">
+        <v>333.952</v>
+      </c>
+      <c r="C390">
+        <v>1.256</v>
+      </c>
+      <c r="D390">
+        <v>10.454</v>
+      </c>
+      <c r="E390" t="s">
+        <v>16</v>
+      </c>
+      <c r="F390" t="s">
+        <v>16</v>
+      </c>
+      <c r="G390" t="s">
+        <v>16</v>
+      </c>
+      <c r="H390" t="s">
+        <v>16</v>
+      </c>
+      <c r="I390" t="s">
+        <v>16</v>
+      </c>
+      <c r="J390" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>