--- v7 (2026-07-31)
+++ v8 (2026-09-14)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 1.6 Cost of Fuels to End Users in Real (1982-1984) Dollars</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Consumer Price Index (Urban)</t>
   </si>
   <si>
     <t>Cost of Motor Gasoline</t>
   </si>
   <si>
     <t>Cost of Residential Heating Oil</t>
   </si>
   <si>
     <t>Cost of Residential Natural Gas</t>
   </si>
   <si>
     <t>Cost of Residential Electricity</t>
   </si>
   <si>
     <t>(Index 1982-1984 = 100)</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z390"/>
+  <dimension ref="A1:Z391"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A390"/>
+      <selection activeCell="A13" sqref="A13:A391"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -12641,92 +12641,124 @@
         <v>5.654</v>
       </c>
       <c r="J388">
         <v>16.572</v>
       </c>
     </row>
     <row r="389" spans="1:26">
       <c r="A389" s="6">
         <v>46143.0</v>
       </c>
       <c r="B389">
         <v>335.123</v>
       </c>
       <c r="C389">
         <v>1.388</v>
       </c>
       <c r="D389">
         <v>11.549</v>
       </c>
       <c r="E389" t="s">
         <v>16</v>
       </c>
       <c r="F389" t="s">
         <v>16</v>
       </c>
-      <c r="G389" t="s">
-[...9 lines deleted...]
-        <v>16</v>
+      <c r="G389">
+        <v>5.917</v>
+      </c>
+      <c r="H389">
+        <v>5.706</v>
+      </c>
+      <c r="I389">
+        <v>5.502</v>
+      </c>
+      <c r="J389">
+        <v>16.127</v>
       </c>
     </row>
     <row r="390" spans="1:26">
       <c r="A390" s="6">
         <v>46174.0</v>
       </c>
       <c r="B390">
         <v>333.952</v>
       </c>
       <c r="C390">
         <v>1.256</v>
       </c>
       <c r="D390">
         <v>10.454</v>
       </c>
       <c r="E390" t="s">
         <v>16</v>
       </c>
       <c r="F390" t="s">
         <v>16</v>
       </c>
       <c r="G390" t="s">
         <v>16</v>
       </c>
       <c r="H390" t="s">
         <v>16</v>
       </c>
       <c r="I390" t="s">
         <v>16</v>
       </c>
       <c r="J390" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="A391" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B391">
+        <v>333.918</v>
+      </c>
+      <c r="C391">
+        <v>1.226</v>
+      </c>
+      <c r="D391">
+        <v>10.203</v>
+      </c>
+      <c r="E391" t="s">
+        <v>16</v>
+      </c>
+      <c r="F391" t="s">
+        <v>16</v>
+      </c>
+      <c r="G391" t="s">
+        <v>16</v>
+      </c>
+      <c r="H391" t="s">
+        <v>16</v>
+      </c>
+      <c r="I391" t="s">
+        <v>16</v>
+      </c>
+      <c r="J391" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>