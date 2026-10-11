--- v7 (2026-08-27)
+++ v8 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 1.4c Primary Energy Net Imports by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Net Imports</t>
   </si>
   <si>
     <t>Coal Coke Net Imports</t>
   </si>
   <si>
     <t>Natural Gas Net Imports</t>
   </si>
   <si>
     <t>Crude Oil Net Imports</t>
   </si>
   <si>
     <t>Petroleum Products, Excluding Biofuels, Net Imports</t>
   </si>
   <si>
     <t>Total Petroleum, Excluding Biofuels, Net Imports</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="61.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -20572,578 +20572,610 @@
       </c>
       <c r="H636">
         <v>-0.018909</v>
       </c>
       <c r="I636">
         <v>0.007119</v>
       </c>
       <c r="J636">
         <v>-0.826375</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>-0.179465</v>
       </c>
       <c r="C637">
         <v>-0.001127</v>
       </c>
       <c r="D637">
         <v>-0.356476</v>
       </c>
       <c r="E637">
-        <v>0.553016</v>
+        <v>0.546437</v>
       </c>
       <c r="F637">
-        <v>-0.631907</v>
+        <v>-0.66238</v>
       </c>
       <c r="G637">
-        <v>-0.078891</v>
+        <v>-0.115943</v>
       </c>
       <c r="H637">
-        <v>-0.03024</v>
+        <v>-0.034425</v>
       </c>
       <c r="I637">
         <v>0.009692</v>
       </c>
       <c r="J637">
-        <v>-0.636507</v>
+        <v>-0.677744</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>-0.17876</v>
       </c>
       <c r="C638">
         <v>-0.00132</v>
       </c>
       <c r="D638">
         <v>-0.38667</v>
       </c>
       <c r="E638">
-        <v>0.338781</v>
+        <v>0.343772</v>
       </c>
       <c r="F638">
-        <v>-0.562764</v>
+        <v>-0.577535</v>
       </c>
       <c r="G638">
-        <v>-0.223982</v>
+        <v>-0.233763</v>
       </c>
       <c r="H638">
-        <v>-0.023682</v>
+        <v>-0.024161</v>
       </c>
       <c r="I638">
         <v>0.006439</v>
       </c>
       <c r="J638">
-        <v>-0.807976</v>
+        <v>-0.818236</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>-0.2185</v>
       </c>
       <c r="C639">
         <v>-0.001187</v>
       </c>
       <c r="D639">
         <v>-0.490033</v>
       </c>
       <c r="E639">
-        <v>0.365207</v>
+        <v>0.375492</v>
       </c>
       <c r="F639">
-        <v>-0.656149</v>
+        <v>-0.67978</v>
       </c>
       <c r="G639">
-        <v>-0.290942</v>
+        <v>-0.304288</v>
       </c>
       <c r="H639">
-        <v>-0.031621</v>
+        <v>-0.031847</v>
       </c>
       <c r="I639">
         <v>0.002768</v>
       </c>
       <c r="J639">
-        <v>-1.029516</v>
+        <v>-1.043087</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>-0.184613</v>
       </c>
       <c r="C640">
         <v>-0.002195</v>
       </c>
       <c r="D640">
         <v>-0.489542</v>
       </c>
       <c r="E640">
-        <v>0.431314</v>
+        <v>0.437525</v>
       </c>
       <c r="F640">
-        <v>-0.623904</v>
+        <v>-0.641533</v>
       </c>
       <c r="G640">
-        <v>-0.19259</v>
+        <v>-0.204008</v>
       </c>
       <c r="H640">
-        <v>-0.033114</v>
+        <v>-0.032866</v>
       </c>
       <c r="I640">
         <v>0.005694</v>
       </c>
       <c r="J640">
-        <v>-0.896359</v>
+        <v>-0.90753</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>-0.186219</v>
       </c>
       <c r="C641">
         <v>-0.00276</v>
       </c>
       <c r="D641">
         <v>-0.495778</v>
       </c>
       <c r="E641">
-        <v>0.533265</v>
+        <v>0.537402</v>
       </c>
       <c r="F641">
-        <v>-0.652883</v>
+        <v>-0.670653</v>
       </c>
       <c r="G641">
-        <v>-0.119618</v>
+        <v>-0.133251</v>
       </c>
       <c r="H641">
-        <v>-0.032959</v>
+        <v>-0.032996</v>
       </c>
       <c r="I641">
         <v>0.007964</v>
       </c>
       <c r="J641">
-        <v>-0.82937</v>
+        <v>-0.84304</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>-0.162941</v>
       </c>
       <c r="C642">
         <v>-0.002681</v>
       </c>
       <c r="D642">
         <v>-0.445417</v>
       </c>
       <c r="E642">
-        <v>0.475919</v>
+        <v>0.476129</v>
       </c>
       <c r="F642">
-        <v>-0.672763</v>
+        <v>-0.67756</v>
       </c>
       <c r="G642">
-        <v>-0.196844</v>
+        <v>-0.20143</v>
       </c>
       <c r="H642">
-        <v>-0.035507</v>
+        <v>-0.035405</v>
       </c>
       <c r="I642">
         <v>0.006166</v>
       </c>
       <c r="J642">
-        <v>-0.837224</v>
+        <v>-0.841709</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>-0.160189</v>
       </c>
       <c r="C643">
         <v>-0.002511</v>
       </c>
       <c r="D643">
         <v>-0.462893</v>
       </c>
       <c r="E643">
-        <v>0.565534</v>
+        <v>0.568402</v>
       </c>
       <c r="F643">
-        <v>-0.701704</v>
+        <v>-0.715773</v>
       </c>
       <c r="G643">
-        <v>-0.13617</v>
+        <v>-0.147371</v>
       </c>
       <c r="H643">
-        <v>-0.036573</v>
+        <v>-0.037021</v>
       </c>
       <c r="I643">
         <v>0.002997</v>
       </c>
       <c r="J643">
-        <v>-0.795339</v>
+        <v>-0.806988</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>-0.190138</v>
       </c>
       <c r="C644">
         <v>-0.00162</v>
       </c>
       <c r="D644">
         <v>-0.524741</v>
       </c>
       <c r="E644">
-        <v>0.467547</v>
+        <v>0.472249</v>
       </c>
       <c r="F644">
-        <v>-0.611243</v>
+        <v>-0.642476</v>
       </c>
       <c r="G644">
-        <v>-0.143697</v>
+        <v>-0.170227</v>
       </c>
       <c r="H644">
-        <v>-0.034482</v>
+        <v>-0.03549</v>
       </c>
       <c r="I644">
         <v>0.003756</v>
       </c>
       <c r="J644">
-        <v>-0.890922</v>
+        <v>-0.91846</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>-0.184089</v>
       </c>
       <c r="C645">
         <v>-0.000701</v>
       </c>
       <c r="D645">
         <v>-0.504258</v>
       </c>
       <c r="E645">
-        <v>0.4202</v>
+        <v>0.416634</v>
       </c>
       <c r="F645">
-        <v>-0.636827</v>
+        <v>-0.653127</v>
       </c>
       <c r="G645">
-        <v>-0.216627</v>
+        <v>-0.236493</v>
       </c>
       <c r="H645">
-        <v>-0.031739</v>
+        <v>-0.032634</v>
       </c>
       <c r="I645">
         <v>0.004427</v>
       </c>
       <c r="J645">
-        <v>-0.932986</v>
+        <v>-0.953747</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>-0.18241</v>
       </c>
       <c r="C646">
         <v>-0.000246</v>
       </c>
       <c r="D646">
         <v>-0.552159</v>
       </c>
       <c r="E646">
-        <v>0.326503</v>
+        <v>0.32853</v>
       </c>
       <c r="F646">
-        <v>-0.68234</v>
+        <v>-0.696398</v>
       </c>
       <c r="G646">
-        <v>-0.355837</v>
+        <v>-0.367868</v>
       </c>
       <c r="H646">
-        <v>-0.031749</v>
+        <v>-0.031033</v>
       </c>
       <c r="I646">
         <v>-0.001992</v>
       </c>
       <c r="J646">
-        <v>-1.124392</v>
+        <v>-1.135708</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>-0.185752</v>
       </c>
       <c r="C647">
         <v>0.000806</v>
       </c>
       <c r="D647">
         <v>-0.54297</v>
       </c>
       <c r="E647">
-        <v>0.3845</v>
+        <v>0.396511</v>
       </c>
       <c r="F647">
-        <v>-0.758108</v>
+        <v>-0.757309</v>
       </c>
       <c r="G647">
-        <v>-0.373608</v>
+        <v>-0.360798</v>
       </c>
       <c r="H647">
-        <v>-0.038172</v>
+        <v>-0.037947</v>
       </c>
       <c r="I647">
         <v>-0.003543</v>
       </c>
       <c r="J647">
-        <v>-1.143239</v>
+        <v>-1.130204</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>-0.185525</v>
       </c>
       <c r="C648">
         <v>-0.00115</v>
       </c>
       <c r="D648">
         <v>-0.552459</v>
       </c>
       <c r="E648">
-        <v>0.469906</v>
+        <v>0.484215</v>
       </c>
       <c r="F648">
-        <v>-0.729577</v>
+        <v>-0.729974</v>
       </c>
       <c r="G648">
-        <v>-0.259671</v>
+        <v>-0.245759</v>
       </c>
       <c r="H648">
-        <v>-0.035314</v>
+        <v>-0.035647</v>
       </c>
       <c r="I648">
         <v>-0.0022</v>
       </c>
       <c r="J648">
-        <v>-1.036319</v>
+        <v>-1.02274</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>-0.182915</v>
       </c>
       <c r="C649">
         <v>-0.000601</v>
       </c>
       <c r="D649">
         <v>-0.492692</v>
       </c>
       <c r="E649">
         <v>0.520716</v>
       </c>
       <c r="F649">
-        <v>-0.699627</v>
+        <v>-0.705262</v>
       </c>
       <c r="G649">
-        <v>-0.178911</v>
+        <v>-0.184546</v>
       </c>
       <c r="H649">
         <v>-0.033828</v>
       </c>
       <c r="I649">
         <v>-0.002353</v>
       </c>
       <c r="J649">
-        <v>-0.8913</v>
+        <v>-0.896935</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>-0.152801</v>
       </c>
       <c r="C650">
         <v>-0.001969</v>
       </c>
       <c r="D650">
-        <v>-0.507551</v>
+        <v>-0.50753</v>
       </c>
       <c r="E650">
         <v>0.400591</v>
       </c>
       <c r="F650">
-        <v>-0.642085</v>
+        <v>-0.647261</v>
       </c>
       <c r="G650">
-        <v>-0.241494</v>
+        <v>-0.246671</v>
       </c>
       <c r="H650">
         <v>-0.033386</v>
       </c>
       <c r="I650">
         <v>0.001361</v>
       </c>
       <c r="J650">
-        <v>-0.93584</v>
+        <v>-0.940995</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>-0.22616</v>
       </c>
       <c r="C651">
         <v>-0.002005</v>
       </c>
       <c r="D651">
         <v>-0.653491</v>
       </c>
       <c r="E651">
         <v>0.511848</v>
       </c>
       <c r="F651">
-        <v>-0.852866</v>
+        <v>-0.859316</v>
       </c>
       <c r="G651">
-        <v>-0.341019</v>
+        <v>-0.347468</v>
       </c>
       <c r="H651">
         <v>-0.035375</v>
       </c>
       <c r="I651">
         <v>7.0E-6</v>
       </c>
       <c r="J651">
-        <v>-1.258042</v>
+        <v>-1.264492</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>-0.20236</v>
       </c>
       <c r="C652">
         <v>-0.002127</v>
       </c>
       <c r="D652">
-        <v>-0.592627</v>
+        <v>-0.592893</v>
       </c>
       <c r="E652">
         <v>0.178715</v>
       </c>
       <c r="F652">
-        <v>-0.851003</v>
+        <v>-0.857398</v>
       </c>
       <c r="G652">
-        <v>-0.672288</v>
+        <v>-0.678683</v>
       </c>
       <c r="H652">
         <v>-0.035146</v>
       </c>
       <c r="I652">
-        <v>-0.001721</v>
+        <v>0.003631</v>
       </c>
       <c r="J652">
-        <v>-1.506269</v>
+        <v>-1.507578</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>-0.217352</v>
       </c>
       <c r="C653">
         <v>-0.000269</v>
       </c>
       <c r="D653">
-        <v>-0.594432</v>
+        <v>-0.5947</v>
       </c>
       <c r="E653">
         <v>0.103701</v>
       </c>
       <c r="F653">
-        <v>-0.841522</v>
+        <v>-0.847958</v>
       </c>
       <c r="G653">
-        <v>-0.737821</v>
+        <v>-0.744256</v>
       </c>
       <c r="H653">
-        <v>-0.038697</v>
+        <v>-0.03872</v>
       </c>
       <c r="I653">
-        <v>0.000278</v>
+        <v>0.00919</v>
       </c>
       <c r="J653">
-        <v>-1.588293</v>
+        <v>-1.586107</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>-0.220029</v>
+      </c>
+      <c r="C654">
+        <v>-0.001718</v>
+      </c>
+      <c r="D654">
+        <v>-0.598636</v>
+      </c>
+      <c r="E654">
+        <v>0.287158</v>
+      </c>
+      <c r="F654">
+        <v>-0.824763</v>
+      </c>
+      <c r="G654">
+        <v>-0.537605</v>
+      </c>
+      <c r="H654">
+        <v>-0.037657</v>
+      </c>
+      <c r="I654">
+        <v>0.010735</v>
+      </c>
+      <c r="J654">
+        <v>-1.38491</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -23685,66 +23717,66 @@
       </c>
       <c r="H88">
         <v>-0.198604</v>
       </c>
       <c r="I88">
         <v>0.047145</v>
       </c>
       <c r="J88">
         <v>-9.147492</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>-2.198601</v>
       </c>
       <c r="C89">
         <v>-0.016692</v>
       </c>
       <c r="D89">
         <v>-5.803395</v>
       </c>
       <c r="E89">
-        <v>5.331694</v>
+        <v>5.383298</v>
       </c>
       <c r="F89">
-        <v>-7.920164</v>
+        <v>-8.10449</v>
       </c>
       <c r="G89">
-        <v>-2.588471</v>
+        <v>-2.721193</v>
       </c>
       <c r="H89">
-        <v>-0.395158</v>
+        <v>-0.401478</v>
       </c>
       <c r="I89">
         <v>0.042166</v>
       </c>
       <c r="J89">
-        <v>-10.96015</v>
+        <v>-11.099192</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>