--- v7 (2026-09-14)
+++ v8 (2026-10-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 1.4b Primary Energy Exports by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Exports</t>
   </si>
   <si>
     <t>Coal Coke Exports</t>
   </si>
   <si>
     <t>Natural Gas Exports</t>
   </si>
   <si>
     <t>Crude Oil Exports</t>
   </si>
   <si>
     <t>Petroleum Products, Excluding Biofuels, Exports</t>
   </si>
   <si>
     <t>Total Petroleum, Excluding Biofuels, Exports</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -20572,578 +20572,642 @@
       </c>
       <c r="H636">
         <v>0.028352</v>
       </c>
       <c r="I636">
         <v>0.00439</v>
       </c>
       <c r="J636">
         <v>2.686906</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.185118</v>
       </c>
       <c r="C637">
         <v>0.001286</v>
       </c>
       <c r="D637">
         <v>0.700553</v>
       </c>
       <c r="E637">
-        <v>0.696544</v>
+        <v>0.703123</v>
       </c>
       <c r="F637">
-        <v>0.911451</v>
+        <v>0.949233</v>
       </c>
       <c r="G637">
-        <v>1.607995</v>
+        <v>1.652356</v>
       </c>
       <c r="H637">
-        <v>0.030663</v>
+        <v>0.034849</v>
       </c>
       <c r="I637">
         <v>0.004203</v>
       </c>
       <c r="J637">
-        <v>2.529819</v>
+        <v>2.578365</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.183319</v>
       </c>
       <c r="C638">
         <v>0.001326</v>
       </c>
       <c r="D638">
         <v>0.689599</v>
       </c>
       <c r="E638">
-        <v>0.687267</v>
+        <v>0.682276</v>
       </c>
       <c r="F638">
-        <v>0.821449</v>
+        <v>0.843039</v>
       </c>
       <c r="G638">
-        <v>1.508716</v>
+        <v>1.525315</v>
       </c>
       <c r="H638">
-        <v>0.026994</v>
+        <v>0.027474</v>
       </c>
       <c r="I638">
         <v>0.004254</v>
       </c>
       <c r="J638">
-        <v>2.414208</v>
+        <v>2.431287</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.222902</v>
       </c>
       <c r="C639">
         <v>0.001362</v>
       </c>
       <c r="D639">
         <v>0.759731</v>
       </c>
       <c r="E639">
-        <v>0.716478</v>
+        <v>0.706193</v>
       </c>
       <c r="F639">
-        <v>0.953563</v>
+        <v>0.983106</v>
       </c>
       <c r="G639">
-        <v>1.670041</v>
+        <v>1.689299</v>
       </c>
       <c r="H639">
-        <v>0.033189</v>
+        <v>0.033414</v>
       </c>
       <c r="I639">
         <v>0.005334</v>
       </c>
       <c r="J639">
-        <v>2.692559</v>
+        <v>2.712044</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.190718</v>
       </c>
       <c r="C640">
         <v>0.002883</v>
       </c>
       <c r="D640">
         <v>0.731706</v>
       </c>
       <c r="E640">
-        <v>0.66592</v>
+        <v>0.657563</v>
       </c>
       <c r="F640">
-        <v>0.897571</v>
+        <v>0.919999</v>
       </c>
       <c r="G640">
-        <v>1.563491</v>
+        <v>1.577563</v>
       </c>
       <c r="H640">
-        <v>0.033466</v>
+        <v>0.033219</v>
       </c>
       <c r="I640">
         <v>0.004245</v>
       </c>
       <c r="J640">
-        <v>2.526508</v>
+        <v>2.540333</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.190742</v>
       </c>
       <c r="C641">
         <v>0.003455</v>
       </c>
       <c r="D641">
         <v>0.7423</v>
       </c>
       <c r="E641">
-        <v>0.643018</v>
+        <v>0.639608</v>
       </c>
       <c r="F641">
-        <v>0.946924</v>
+        <v>0.969948</v>
       </c>
       <c r="G641">
-        <v>1.589943</v>
+        <v>1.609556</v>
       </c>
       <c r="H641">
-        <v>0.03388</v>
+        <v>0.033917</v>
       </c>
       <c r="I641">
         <v>0.003378</v>
       </c>
       <c r="J641">
-        <v>2.563697</v>
+        <v>2.583348</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.169012</v>
       </c>
       <c r="C642">
         <v>0.002807</v>
       </c>
       <c r="D642">
         <v>0.698014</v>
       </c>
       <c r="E642">
-        <v>0.645181</v>
+        <v>0.644971</v>
       </c>
       <c r="F642">
-        <v>0.963579</v>
+        <v>0.973819</v>
       </c>
       <c r="G642">
-        <v>1.608761</v>
+        <v>1.618789</v>
       </c>
       <c r="H642">
-        <v>0.036027</v>
+        <v>0.035925</v>
       </c>
       <c r="I642">
         <v>0.003089</v>
       </c>
       <c r="J642">
-        <v>2.51771</v>
+        <v>2.527637</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.164594</v>
       </c>
       <c r="C643">
         <v>0.003583</v>
       </c>
       <c r="D643">
         <v>0.7272</v>
       </c>
       <c r="E643">
-        <v>0.623672</v>
+        <v>0.61998</v>
       </c>
       <c r="F643">
-        <v>0.975726</v>
+        <v>0.993818</v>
       </c>
       <c r="G643">
-        <v>1.599399</v>
+        <v>1.613799</v>
       </c>
       <c r="H643">
-        <v>0.037837</v>
+        <v>0.038284</v>
       </c>
       <c r="I643">
         <v>0.004346</v>
       </c>
       <c r="J643">
-        <v>2.536959</v>
+        <v>2.551806</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.195701</v>
       </c>
       <c r="C644">
         <v>0.002737</v>
       </c>
       <c r="D644">
         <v>0.768465</v>
       </c>
       <c r="E644">
-        <v>0.713143</v>
+        <v>0.708441</v>
       </c>
       <c r="F644">
-        <v>0.929881</v>
+        <v>0.962042</v>
       </c>
       <c r="G644">
-        <v>1.643024</v>
+        <v>1.670483</v>
       </c>
       <c r="H644">
-        <v>0.036905</v>
+        <v>0.037913</v>
       </c>
       <c r="I644">
         <v>0.004456</v>
       </c>
       <c r="J644">
-        <v>2.651287</v>
+        <v>2.679754</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.18862</v>
       </c>
       <c r="C645">
         <v>0.001776</v>
       </c>
       <c r="D645">
         <v>0.735485</v>
       </c>
       <c r="E645">
-        <v>0.74394</v>
+        <v>0.747052</v>
       </c>
       <c r="F645">
-        <v>0.949544</v>
+        <v>0.966552</v>
       </c>
       <c r="G645">
-        <v>1.693484</v>
+        <v>1.713604</v>
       </c>
       <c r="H645">
-        <v>0.03365</v>
+        <v>0.034546</v>
       </c>
       <c r="I645">
         <v>0.003529</v>
       </c>
       <c r="J645">
-        <v>2.656545</v>
+        <v>2.67756</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.190677</v>
       </c>
       <c r="C646">
         <v>0.002199</v>
       </c>
       <c r="D646">
         <v>0.790544</v>
       </c>
       <c r="E646">
-        <v>0.781824</v>
+        <v>0.779798</v>
       </c>
       <c r="F646">
-        <v>0.945747</v>
+        <v>0.961138</v>
       </c>
       <c r="G646">
-        <v>1.727571</v>
+        <v>1.740936</v>
       </c>
       <c r="H646">
-        <v>0.037637</v>
+        <v>0.036921</v>
       </c>
       <c r="I646">
         <v>0.007389</v>
       </c>
       <c r="J646">
-        <v>2.756016</v>
+        <v>2.768665</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0.19347</v>
       </c>
       <c r="C647">
         <v>0.000803</v>
       </c>
       <c r="D647">
         <v>0.813877</v>
       </c>
       <c r="E647">
-        <v>0.666675</v>
+        <v>0.654664</v>
       </c>
       <c r="F647">
-        <v>1.026455</v>
+        <v>1.025756</v>
       </c>
       <c r="G647">
-        <v>1.693131</v>
+        <v>1.68042</v>
       </c>
       <c r="H647">
-        <v>0.039511</v>
+        <v>0.039286</v>
       </c>
       <c r="I647">
         <v>0.007612</v>
       </c>
       <c r="J647">
-        <v>2.748404</v>
+        <v>2.735468</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0.190743</v>
       </c>
       <c r="C648">
         <v>0.001748</v>
       </c>
       <c r="D648">
         <v>0.888637</v>
       </c>
       <c r="E648">
-        <v>0.734607</v>
+        <v>0.720904</v>
       </c>
       <c r="F648">
-        <v>1.043137</v>
+        <v>1.043563</v>
       </c>
       <c r="G648">
-        <v>1.777744</v>
+        <v>1.764467</v>
       </c>
       <c r="H648">
-        <v>0.038433</v>
+        <v>0.038766</v>
       </c>
       <c r="I648">
         <v>0.008654</v>
       </c>
       <c r="J648">
-        <v>2.905959</v>
+        <v>2.893016</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0.191961</v>
       </c>
       <c r="C649">
         <v>0.001413</v>
       </c>
       <c r="D649">
-        <v>0.840995</v>
+        <v>0.841045</v>
       </c>
       <c r="E649">
         <v>0.694946</v>
       </c>
       <c r="F649">
-        <v>0.986741</v>
+        <v>0.992481</v>
       </c>
       <c r="G649">
-        <v>1.681686</v>
+        <v>1.687427</v>
       </c>
       <c r="H649">
         <v>0.033973</v>
       </c>
       <c r="I649">
         <v>0.009792</v>
       </c>
       <c r="J649">
-        <v>2.75982</v>
+        <v>2.76561</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>0.158682</v>
       </c>
       <c r="C650">
         <v>0.001978</v>
       </c>
       <c r="D650">
-        <v>0.790754</v>
+        <v>0.790767</v>
       </c>
       <c r="E650">
         <v>0.695413</v>
       </c>
       <c r="F650">
-        <v>0.89983</v>
+        <v>0.905101</v>
       </c>
       <c r="G650">
-        <v>1.595242</v>
+        <v>1.600514</v>
       </c>
       <c r="H650">
         <v>0.034633</v>
       </c>
       <c r="I650">
         <v>0.006931</v>
       </c>
       <c r="J650">
-        <v>2.58822</v>
+        <v>2.593505</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>0.228264</v>
       </c>
       <c r="C651">
         <v>0.002282</v>
       </c>
       <c r="D651">
-        <v>0.898287</v>
+        <v>0.898338</v>
       </c>
       <c r="E651">
         <v>0.716392</v>
       </c>
       <c r="F651">
-        <v>1.124382</v>
+        <v>1.130932</v>
       </c>
       <c r="G651">
-        <v>1.840774</v>
+        <v>1.847324</v>
       </c>
       <c r="H651">
         <v>0.03678</v>
       </c>
       <c r="I651">
         <v>0.007798</v>
       </c>
       <c r="J651">
-        <v>3.014185</v>
+        <v>3.020787</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>0.209062</v>
       </c>
       <c r="C652">
         <v>0.002973</v>
       </c>
       <c r="D652">
-        <v>0.814816</v>
+        <v>0.815132</v>
       </c>
       <c r="E652">
         <v>0.959153</v>
       </c>
       <c r="F652">
-        <v>1.118188</v>
+        <v>1.124682</v>
       </c>
       <c r="G652">
-        <v>2.077341</v>
+        <v>2.083834</v>
       </c>
       <c r="H652">
         <v>0.035146</v>
       </c>
       <c r="I652">
-        <v>0.007251</v>
+        <v>0.005249</v>
       </c>
       <c r="J652">
-        <v>3.14659</v>
+        <v>3.151397</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>0.223191</v>
       </c>
       <c r="C653">
         <v>0.000863</v>
       </c>
       <c r="D653">
-        <v>0.82395</v>
+        <v>0.824272</v>
       </c>
       <c r="E653">
         <v>1.015041</v>
       </c>
       <c r="F653">
-        <v>1.120786</v>
+        <v>1.127324</v>
       </c>
       <c r="G653">
-        <v>2.135827</v>
+        <v>2.142365</v>
       </c>
       <c r="H653">
-        <v>0.038912</v>
+        <v>0.038935</v>
       </c>
       <c r="I653">
-        <v>0.006044</v>
+        <v>0.003229</v>
       </c>
       <c r="J653">
-        <v>3.228786</v>
+        <v>3.232855</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>0.223869</v>
+      </c>
+      <c r="C654">
+        <v>0.002653</v>
+      </c>
+      <c r="D654">
+        <v>0.829077</v>
+      </c>
+      <c r="E654">
+        <v>0.811949</v>
+      </c>
+      <c r="F654">
+        <v>1.089799</v>
+      </c>
+      <c r="G654">
+        <v>1.901748</v>
+      </c>
+      <c r="H654">
+        <v>0.038937</v>
+      </c>
+      <c r="I654">
+        <v>0.003185</v>
+      </c>
+      <c r="J654">
+        <v>2.999468</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>0.194222</v>
+      </c>
+      <c r="C655">
+        <v>0.000837</v>
+      </c>
+      <c r="D655">
+        <v>0.8346</v>
+      </c>
+      <c r="E655">
+        <v>0.630151</v>
+      </c>
+      <c r="F655">
+        <v>1.133454</v>
+      </c>
+      <c r="G655">
+        <v>1.763605</v>
+      </c>
+      <c r="H655">
+        <v>0.040893</v>
+      </c>
+      <c r="I655">
+        <v>0.003486</v>
+      </c>
+      <c r="J655">
+        <v>2.837643</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -23685,66 +23749,66 @@
       </c>
       <c r="H88">
         <v>0.321524</v>
       </c>
       <c r="I88">
         <v>0.066319</v>
       </c>
       <c r="J88">
         <v>30.84353</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>2.265617</v>
       </c>
       <c r="C89">
         <v>0.025965</v>
       </c>
       <c r="D89">
         <v>9.046111</v>
       </c>
       <c r="E89">
-        <v>8.318269</v>
+        <v>8.264574</v>
       </c>
       <c r="F89">
-        <v>11.365021</v>
+        <v>11.592009</v>
       </c>
       <c r="G89">
-        <v>19.683291</v>
+        <v>19.856582</v>
       </c>
       <c r="H89">
-        <v>0.418199</v>
+        <v>0.424519</v>
       </c>
       <c r="I89">
         <v>0.060489</v>
       </c>
       <c r="J89">
-        <v>31.49967</v>
+        <v>31.679282</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>