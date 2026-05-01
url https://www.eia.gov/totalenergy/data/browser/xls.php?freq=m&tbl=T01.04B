--- v3 (2026-03-16)
+++ v4 (2026-05-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 1.4b Primary Energy Exports by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Exports</t>
   </si>
   <si>
     <t>Coal Coke Exports</t>
   </si>
   <si>
     <t>Natural Gas Exports</t>
   </si>
   <si>
     <t>Crude Oil Exports</t>
   </si>
   <si>
     <t>Petroleum Products, Excluding Biofuels, Exports</t>
   </si>
   <si>
     <t>Total Petroleum, Excluding Biofuels, Exports</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -20572,416 +20572,480 @@
       </c>
       <c r="H636">
         <v>0.028352</v>
       </c>
       <c r="I636">
         <v>0.00439</v>
       </c>
       <c r="J636">
         <v>2.686906</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.187157</v>
       </c>
       <c r="C637">
         <v>0.001286</v>
       </c>
       <c r="D637">
         <v>0.700553</v>
       </c>
       <c r="E637">
-        <v>0.696909</v>
+        <v>0.696544</v>
       </c>
       <c r="F637">
-        <v>0.924205</v>
+        <v>0.911451</v>
       </c>
       <c r="G637">
-        <v>1.621114</v>
+        <v>1.607995</v>
       </c>
       <c r="H637">
         <v>0.030663</v>
       </c>
       <c r="I637">
         <v>0.004203</v>
       </c>
       <c r="J637">
-        <v>2.544976</v>
+        <v>2.531857</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.178956</v>
       </c>
       <c r="C638">
         <v>0.001326</v>
       </c>
       <c r="D638">
         <v>0.689599</v>
       </c>
       <c r="E638">
-        <v>0.687627</v>
+        <v>0.687267</v>
       </c>
       <c r="F638">
-        <v>0.832923</v>
+        <v>0.821449</v>
       </c>
       <c r="G638">
-        <v>1.52055</v>
+        <v>1.508716</v>
       </c>
       <c r="H638">
         <v>0.026994</v>
       </c>
       <c r="I638">
         <v>0.004254</v>
       </c>
       <c r="J638">
-        <v>2.421679</v>
+        <v>2.409844</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.225264</v>
       </c>
       <c r="C639">
         <v>0.001362</v>
       </c>
       <c r="D639">
         <v>0.760029</v>
       </c>
       <c r="E639">
-        <v>0.716854</v>
+        <v>0.716478</v>
       </c>
       <c r="F639">
-        <v>0.966921</v>
+        <v>0.953563</v>
       </c>
       <c r="G639">
-        <v>1.683775</v>
+        <v>1.670041</v>
       </c>
       <c r="H639">
         <v>0.033189</v>
       </c>
       <c r="I639">
         <v>0.005334</v>
       </c>
       <c r="J639">
-        <v>2.708953</v>
+        <v>2.695219</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.183724</v>
       </c>
       <c r="C640">
         <v>0.002885</v>
       </c>
       <c r="D640">
         <v>0.731587</v>
       </c>
       <c r="E640">
-        <v>0.666269</v>
+        <v>0.66592</v>
       </c>
       <c r="F640">
-        <v>0.910185</v>
+        <v>0.897571</v>
       </c>
       <c r="G640">
-        <v>1.576454</v>
+        <v>1.563491</v>
       </c>
       <c r="H640">
         <v>0.033466</v>
       </c>
       <c r="I640">
         <v>0.004245</v>
       </c>
       <c r="J640">
-        <v>2.532361</v>
+        <v>2.519398</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.190021</v>
       </c>
       <c r="C641">
         <v>0.003455</v>
       </c>
       <c r="D641">
         <v>0.7423</v>
       </c>
       <c r="E641">
-        <v>0.643356</v>
+        <v>0.643018</v>
       </c>
       <c r="F641">
-        <v>0.960215</v>
+        <v>0.946924</v>
       </c>
       <c r="G641">
-        <v>1.603571</v>
+        <v>1.589943</v>
       </c>
       <c r="H641">
         <v>0.03388</v>
       </c>
       <c r="I641">
         <v>0.003378</v>
       </c>
       <c r="J641">
-        <v>2.576605</v>
+        <v>2.562976</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.168356</v>
       </c>
       <c r="C642">
         <v>0.002805</v>
       </c>
       <c r="D642">
         <v>0.697953</v>
       </c>
       <c r="E642">
-        <v>0.64552</v>
+        <v>0.645181</v>
       </c>
       <c r="F642">
-        <v>0.977136</v>
+        <v>0.963579</v>
       </c>
       <c r="G642">
-        <v>1.622656</v>
+        <v>1.608761</v>
       </c>
       <c r="H642">
         <v>0.036027</v>
       </c>
       <c r="I642">
         <v>0.003089</v>
       </c>
       <c r="J642">
-        <v>2.530885</v>
+        <v>2.51699</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.157888</v>
       </c>
       <c r="C643">
         <v>0.003181</v>
       </c>
       <c r="D643">
         <v>0.726221</v>
       </c>
       <c r="E643">
-        <v>0.624</v>
+        <v>0.623672</v>
       </c>
       <c r="F643">
-        <v>0.989439</v>
+        <v>0.975726</v>
       </c>
       <c r="G643">
-        <v>1.613439</v>
+        <v>1.599399</v>
       </c>
       <c r="H643">
         <v>0.037837</v>
       </c>
       <c r="I643">
         <v>0.004346</v>
       </c>
       <c r="J643">
-        <v>2.542912</v>
+        <v>2.528872</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.197911</v>
       </c>
       <c r="C644">
         <v>0.002737</v>
       </c>
       <c r="D644">
         <v>0.768465</v>
       </c>
       <c r="E644">
-        <v>0.713517</v>
+        <v>0.713143</v>
       </c>
       <c r="F644">
-        <v>0.942973</v>
+        <v>0.929881</v>
       </c>
       <c r="G644">
-        <v>1.656491</v>
+        <v>1.643024</v>
       </c>
       <c r="H644">
         <v>0.036905</v>
       </c>
       <c r="I644">
         <v>0.004456</v>
       </c>
       <c r="J644">
-        <v>2.666963</v>
+        <v>2.653496</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.18548</v>
       </c>
       <c r="C645">
         <v>0.001776</v>
       </c>
       <c r="D645">
         <v>0.735485</v>
       </c>
       <c r="E645">
-        <v>0.74433</v>
+        <v>0.74394</v>
       </c>
       <c r="F645">
-        <v>0.962866</v>
+        <v>0.949544</v>
       </c>
       <c r="G645">
-        <v>1.707196</v>
+        <v>1.693484</v>
       </c>
       <c r="H645">
         <v>0.03365</v>
       </c>
       <c r="I645">
         <v>0.003529</v>
       </c>
       <c r="J645">
-        <v>2.667118</v>
+        <v>2.653405</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.188132</v>
       </c>
       <c r="C646">
-        <v>0.004121</v>
+        <v>0.002199</v>
       </c>
       <c r="D646">
-        <v>0.790234</v>
+        <v>0.79059</v>
       </c>
       <c r="E646">
-        <v>0.782235</v>
+        <v>0.781824</v>
       </c>
       <c r="F646">
-        <v>0.959069</v>
+        <v>0.945747</v>
       </c>
       <c r="G646">
-        <v>1.741303</v>
+        <v>1.727571</v>
       </c>
       <c r="H646">
         <v>0.037637</v>
       </c>
       <c r="I646">
-        <v>0.004045</v>
+        <v>0.007389</v>
       </c>
       <c r="J646">
-        <v>2.765472</v>
+        <v>2.753517</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0.193181</v>
       </c>
       <c r="C647">
-        <v>0.004004</v>
+        <v>0.000803</v>
       </c>
       <c r="D647">
         <v>0.813878</v>
       </c>
       <c r="E647">
-        <v>0.667025</v>
+        <v>0.666675</v>
       </c>
       <c r="F647">
-        <v>1.040905</v>
+        <v>1.026455</v>
       </c>
       <c r="G647">
-        <v>1.70793</v>
+        <v>1.693131</v>
       </c>
       <c r="H647">
-        <v>0.03908</v>
+        <v>0.039511</v>
       </c>
       <c r="I647">
-        <v>0.004288</v>
+        <v>0.007612</v>
       </c>
       <c r="J647">
-        <v>2.762361</v>
+        <v>2.748116</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>0.187146</v>
+      </c>
+      <c r="C648">
+        <v>0.001748</v>
+      </c>
+      <c r="D648">
+        <v>0.888651</v>
+      </c>
+      <c r="E648">
+        <v>0.734607</v>
+      </c>
+      <c r="F648">
+        <v>1.043137</v>
+      </c>
+      <c r="G648">
+        <v>1.777744</v>
+      </c>
+      <c r="H648">
+        <v>0.038433</v>
+      </c>
+      <c r="I648">
+        <v>0.008654</v>
+      </c>
+      <c r="J648">
+        <v>2.902376</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>0.19028</v>
+      </c>
+      <c r="C649">
+        <v>0.001413</v>
+      </c>
+      <c r="D649">
+        <v>0.840995</v>
+      </c>
+      <c r="E649">
+        <v>0.694946</v>
+      </c>
+      <c r="F649">
+        <v>0.986741</v>
+      </c>
+      <c r="G649">
+        <v>1.681686</v>
+      </c>
+      <c r="H649">
+        <v>0.033023</v>
+      </c>
+      <c r="I649">
+        <v>0.00793</v>
+      </c>
+      <c r="J649">
+        <v>2.755327</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -23477,50 +23541,82 @@
         <v>2.624207</v>
       </c>
       <c r="C88">
         <v>0.040409</v>
       </c>
       <c r="D88">
         <v>7.775927</v>
       </c>
       <c r="E88">
         <v>8.567613</v>
       </c>
       <c r="F88">
         <v>11.447531</v>
       </c>
       <c r="G88">
         <v>20.015144</v>
       </c>
       <c r="H88">
         <v>0.321524</v>
       </c>
       <c r="I88">
         <v>0.066319</v>
       </c>
       <c r="J88">
         <v>30.84353</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>2.243217</v>
+      </c>
+      <c r="C89">
+        <v>0.025563</v>
+      </c>
+      <c r="D89">
+        <v>9.04531</v>
+      </c>
+      <c r="E89">
+        <v>8.318269</v>
+      </c>
+      <c r="F89">
+        <v>11.365021</v>
+      </c>
+      <c r="G89">
+        <v>19.683291</v>
+      </c>
+      <c r="H89">
+        <v>0.418199</v>
+      </c>
+      <c r="I89">
+        <v>0.060489</v>
+      </c>
+      <c r="J89">
+        <v>31.476067</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>