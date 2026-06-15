--- v4 (2026-05-01)
+++ v5 (2026-06-15)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 1.4b Primary Energy Exports by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Exports</t>
   </si>
   <si>
     <t>Coal Coke Exports</t>
   </si>
   <si>
     <t>Natural Gas Exports</t>
   </si>
   <si>
     <t>Crude Oil Exports</t>
   </si>
   <si>
     <t>Petroleum Products, Excluding Biofuels, Exports</t>
   </si>
   <si>
     <t>Total Petroleum, Excluding Biofuels, Exports</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -20563,459 +20563,491 @@
       </c>
       <c r="E636">
         <v>0.665192</v>
       </c>
       <c r="F636">
         <v>1.053717</v>
       </c>
       <c r="G636">
         <v>1.718909</v>
       </c>
       <c r="H636">
         <v>0.028352</v>
       </c>
       <c r="I636">
         <v>0.00439</v>
       </c>
       <c r="J636">
         <v>2.686906</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>0.187157</v>
+        <v>0.18881</v>
       </c>
       <c r="C637">
         <v>0.001286</v>
       </c>
       <c r="D637">
         <v>0.700553</v>
       </c>
       <c r="E637">
         <v>0.696544</v>
       </c>
       <c r="F637">
         <v>0.911451</v>
       </c>
       <c r="G637">
         <v>1.607995</v>
       </c>
       <c r="H637">
         <v>0.030663</v>
       </c>
       <c r="I637">
         <v>0.004203</v>
       </c>
       <c r="J637">
-        <v>2.531857</v>
+        <v>2.533511</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>0.178956</v>
+        <v>0.180537</v>
       </c>
       <c r="C638">
         <v>0.001326</v>
       </c>
       <c r="D638">
         <v>0.689599</v>
       </c>
       <c r="E638">
         <v>0.687267</v>
       </c>
       <c r="F638">
         <v>0.821449</v>
       </c>
       <c r="G638">
         <v>1.508716</v>
       </c>
       <c r="H638">
         <v>0.026994</v>
       </c>
       <c r="I638">
         <v>0.004254</v>
       </c>
       <c r="J638">
-        <v>2.409844</v>
+        <v>2.411425</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>0.225264</v>
+        <v>0.227254</v>
       </c>
       <c r="C639">
         <v>0.001362</v>
       </c>
       <c r="D639">
         <v>0.760029</v>
       </c>
       <c r="E639">
         <v>0.716478</v>
       </c>
       <c r="F639">
         <v>0.953563</v>
       </c>
       <c r="G639">
         <v>1.670041</v>
       </c>
       <c r="H639">
         <v>0.033189</v>
       </c>
       <c r="I639">
         <v>0.005334</v>
       </c>
       <c r="J639">
-        <v>2.695219</v>
+        <v>2.697209</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>0.183724</v>
+        <v>0.185347</v>
       </c>
       <c r="C640">
         <v>0.002885</v>
       </c>
       <c r="D640">
         <v>0.731587</v>
       </c>
       <c r="E640">
         <v>0.66592</v>
       </c>
       <c r="F640">
         <v>0.897571</v>
       </c>
       <c r="G640">
         <v>1.563491</v>
       </c>
       <c r="H640">
         <v>0.033466</v>
       </c>
       <c r="I640">
         <v>0.004245</v>
       </c>
       <c r="J640">
-        <v>2.519398</v>
+        <v>2.521021</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>0.190021</v>
+        <v>0.1917</v>
       </c>
       <c r="C641">
         <v>0.003455</v>
       </c>
       <c r="D641">
         <v>0.7423</v>
       </c>
       <c r="E641">
         <v>0.643018</v>
       </c>
       <c r="F641">
         <v>0.946924</v>
       </c>
       <c r="G641">
         <v>1.589943</v>
       </c>
       <c r="H641">
         <v>0.03388</v>
       </c>
       <c r="I641">
         <v>0.003378</v>
       </c>
       <c r="J641">
-        <v>2.562976</v>
+        <v>2.564655</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>0.168356</v>
+        <v>0.169843</v>
       </c>
       <c r="C642">
         <v>0.002805</v>
       </c>
       <c r="D642">
         <v>0.697953</v>
       </c>
       <c r="E642">
         <v>0.645181</v>
       </c>
       <c r="F642">
         <v>0.963579</v>
       </c>
       <c r="G642">
         <v>1.608761</v>
       </c>
       <c r="H642">
         <v>0.036027</v>
       </c>
       <c r="I642">
         <v>0.003089</v>
       </c>
       <c r="J642">
-        <v>2.51699</v>
+        <v>2.518477</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>0.157888</v>
+        <v>0.159282</v>
       </c>
       <c r="C643">
         <v>0.003181</v>
       </c>
       <c r="D643">
         <v>0.726221</v>
       </c>
       <c r="E643">
         <v>0.623672</v>
       </c>
       <c r="F643">
         <v>0.975726</v>
       </c>
       <c r="G643">
         <v>1.599399</v>
       </c>
       <c r="H643">
         <v>0.037837</v>
       </c>
       <c r="I643">
         <v>0.004346</v>
       </c>
       <c r="J643">
-        <v>2.528872</v>
+        <v>2.530267</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>0.197911</v>
+        <v>0.199659</v>
       </c>
       <c r="C644">
         <v>0.002737</v>
       </c>
       <c r="D644">
         <v>0.768465</v>
       </c>
       <c r="E644">
         <v>0.713143</v>
       </c>
       <c r="F644">
         <v>0.929881</v>
       </c>
       <c r="G644">
         <v>1.643024</v>
       </c>
       <c r="H644">
         <v>0.036905</v>
       </c>
       <c r="I644">
         <v>0.004456</v>
       </c>
       <c r="J644">
-        <v>2.653496</v>
+        <v>2.655245</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>0.18548</v>
+        <v>0.187119</v>
       </c>
       <c r="C645">
         <v>0.001776</v>
       </c>
       <c r="D645">
         <v>0.735485</v>
       </c>
       <c r="E645">
         <v>0.74394</v>
       </c>
       <c r="F645">
         <v>0.949544</v>
       </c>
       <c r="G645">
         <v>1.693484</v>
       </c>
       <c r="H645">
         <v>0.03365</v>
       </c>
       <c r="I645">
         <v>0.003529</v>
       </c>
       <c r="J645">
-        <v>2.653405</v>
+        <v>2.655044</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>0.188132</v>
+        <v>0.189794</v>
       </c>
       <c r="C646">
         <v>0.002199</v>
       </c>
       <c r="D646">
         <v>0.79059</v>
       </c>
       <c r="E646">
         <v>0.781824</v>
       </c>
       <c r="F646">
         <v>0.945747</v>
       </c>
       <c r="G646">
         <v>1.727571</v>
       </c>
       <c r="H646">
         <v>0.037637</v>
       </c>
       <c r="I646">
         <v>0.007389</v>
       </c>
       <c r="J646">
-        <v>2.753517</v>
+        <v>2.755179</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>0.193181</v>
+        <v>0.194888</v>
       </c>
       <c r="C647">
         <v>0.000803</v>
       </c>
       <c r="D647">
-        <v>0.813878</v>
+        <v>0.813877</v>
       </c>
       <c r="E647">
         <v>0.666675</v>
       </c>
       <c r="F647">
         <v>1.026455</v>
       </c>
       <c r="G647">
         <v>1.693131</v>
       </c>
       <c r="H647">
         <v>0.039511</v>
       </c>
       <c r="I647">
         <v>0.007612</v>
       </c>
       <c r="J647">
-        <v>2.748116</v>
+        <v>2.749822</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>0.187146</v>
+        <v>0.188799</v>
       </c>
       <c r="C648">
         <v>0.001748</v>
       </c>
       <c r="D648">
         <v>0.888651</v>
       </c>
       <c r="E648">
         <v>0.734607</v>
       </c>
       <c r="F648">
         <v>1.043137</v>
       </c>
       <c r="G648">
         <v>1.777744</v>
       </c>
       <c r="H648">
         <v>0.038433</v>
       </c>
       <c r="I648">
         <v>0.008654</v>
       </c>
       <c r="J648">
-        <v>2.902376</v>
+        <v>2.904029</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>0.19028</v>
+        <v>0.191961</v>
       </c>
       <c r="C649">
         <v>0.001413</v>
       </c>
       <c r="D649">
         <v>0.840995</v>
       </c>
       <c r="E649">
         <v>0.694946</v>
       </c>
       <c r="F649">
         <v>0.986741</v>
       </c>
       <c r="G649">
         <v>1.681686</v>
       </c>
       <c r="H649">
-        <v>0.033023</v>
+        <v>0.033973</v>
       </c>
       <c r="I649">
         <v>0.00793</v>
       </c>
       <c r="J649">
-        <v>2.755327</v>
+        <v>2.757958</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>0.158682</v>
+      </c>
+      <c r="C650">
+        <v>0.001978</v>
+      </c>
+      <c r="D650">
+        <v>0.790685</v>
+      </c>
+      <c r="E650">
+        <v>0.695413</v>
+      </c>
+      <c r="F650">
+        <v>0.89983</v>
+      </c>
+      <c r="G650">
+        <v>1.595242</v>
+      </c>
+      <c r="H650">
+        <v>0.034633</v>
+      </c>
+      <c r="I650">
+        <v>0.007444</v>
+      </c>
+      <c r="J650">
+        <v>2.588665</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -23548,75 +23580,75 @@
       </c>
       <c r="E88">
         <v>8.567613</v>
       </c>
       <c r="F88">
         <v>11.447531</v>
       </c>
       <c r="G88">
         <v>20.015144</v>
       </c>
       <c r="H88">
         <v>0.321524</v>
       </c>
       <c r="I88">
         <v>0.066319</v>
       </c>
       <c r="J88">
         <v>30.84353</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>2.243217</v>
+        <v>2.263033</v>
       </c>
       <c r="C89">
         <v>0.025563</v>
       </c>
       <c r="D89">
-        <v>9.04531</v>
+        <v>9.045309</v>
       </c>
       <c r="E89">
         <v>8.318269</v>
       </c>
       <c r="F89">
         <v>11.365021</v>
       </c>
       <c r="G89">
         <v>19.683291</v>
       </c>
       <c r="H89">
         <v>0.418199</v>
       </c>
       <c r="I89">
         <v>0.060489</v>
       </c>
       <c r="J89">
-        <v>31.476067</v>
+        <v>31.495883</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>