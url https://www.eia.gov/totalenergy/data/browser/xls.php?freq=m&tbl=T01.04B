--- v5 (2026-06-15)
+++ v6 (2026-07-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 1.4b Primary Energy Exports by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Exports</t>
   </si>
   <si>
     <t>Coal Coke Exports</t>
   </si>
   <si>
     <t>Natural Gas Exports</t>
   </si>
   <si>
     <t>Crude Oil Exports</t>
   </si>
   <si>
     <t>Petroleum Products, Excluding Biofuels, Exports</t>
   </si>
   <si>
     <t>Total Petroleum, Excluding Biofuels, Exports</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -20633,197 +20633,197 @@
       </c>
       <c r="G638">
         <v>1.508716</v>
       </c>
       <c r="H638">
         <v>0.026994</v>
       </c>
       <c r="I638">
         <v>0.004254</v>
       </c>
       <c r="J638">
         <v>2.411425</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.227254</v>
       </c>
       <c r="C639">
         <v>0.001362</v>
       </c>
       <c r="D639">
-        <v>0.760029</v>
+        <v>0.759731</v>
       </c>
       <c r="E639">
         <v>0.716478</v>
       </c>
       <c r="F639">
         <v>0.953563</v>
       </c>
       <c r="G639">
         <v>1.670041</v>
       </c>
       <c r="H639">
         <v>0.033189</v>
       </c>
       <c r="I639">
         <v>0.005334</v>
       </c>
       <c r="J639">
-        <v>2.697209</v>
+        <v>2.696911</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.185347</v>
       </c>
       <c r="C640">
         <v>0.002885</v>
       </c>
       <c r="D640">
-        <v>0.731587</v>
+        <v>0.731706</v>
       </c>
       <c r="E640">
         <v>0.66592</v>
       </c>
       <c r="F640">
         <v>0.897571</v>
       </c>
       <c r="G640">
         <v>1.563491</v>
       </c>
       <c r="H640">
         <v>0.033466</v>
       </c>
       <c r="I640">
         <v>0.004245</v>
       </c>
       <c r="J640">
-        <v>2.521021</v>
+        <v>2.52114</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.1917</v>
       </c>
       <c r="C641">
         <v>0.003455</v>
       </c>
       <c r="D641">
         <v>0.7423</v>
       </c>
       <c r="E641">
         <v>0.643018</v>
       </c>
       <c r="F641">
         <v>0.946924</v>
       </c>
       <c r="G641">
         <v>1.589943</v>
       </c>
       <c r="H641">
         <v>0.03388</v>
       </c>
       <c r="I641">
         <v>0.003378</v>
       </c>
       <c r="J641">
         <v>2.564655</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.169843</v>
       </c>
       <c r="C642">
         <v>0.002805</v>
       </c>
       <c r="D642">
-        <v>0.697953</v>
+        <v>0.698014</v>
       </c>
       <c r="E642">
         <v>0.645181</v>
       </c>
       <c r="F642">
         <v>0.963579</v>
       </c>
       <c r="G642">
         <v>1.608761</v>
       </c>
       <c r="H642">
         <v>0.036027</v>
       </c>
       <c r="I642">
         <v>0.003089</v>
       </c>
       <c r="J642">
-        <v>2.518477</v>
+        <v>2.518538</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.159282</v>
       </c>
       <c r="C643">
         <v>0.003181</v>
       </c>
       <c r="D643">
-        <v>0.726221</v>
+        <v>0.7272</v>
       </c>
       <c r="E643">
         <v>0.623672</v>
       </c>
       <c r="F643">
         <v>0.975726</v>
       </c>
       <c r="G643">
         <v>1.599399</v>
       </c>
       <c r="H643">
         <v>0.037837</v>
       </c>
       <c r="I643">
         <v>0.004346</v>
       </c>
       <c r="J643">
-        <v>2.530267</v>
+        <v>2.531246</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.199659</v>
       </c>
       <c r="C644">
         <v>0.002737</v>
       </c>
       <c r="D644">
         <v>0.768465</v>
       </c>
       <c r="E644">
         <v>0.713143</v>
       </c>
       <c r="F644">
         <v>0.929881</v>
       </c>
       <c r="G644">
         <v>1.643024</v>
       </c>
       <c r="H644">
@@ -20857,197 +20857,261 @@
       </c>
       <c r="G645">
         <v>1.693484</v>
       </c>
       <c r="H645">
         <v>0.03365</v>
       </c>
       <c r="I645">
         <v>0.003529</v>
       </c>
       <c r="J645">
         <v>2.655044</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.189794</v>
       </c>
       <c r="C646">
         <v>0.002199</v>
       </c>
       <c r="D646">
-        <v>0.79059</v>
+        <v>0.790544</v>
       </c>
       <c r="E646">
         <v>0.781824</v>
       </c>
       <c r="F646">
         <v>0.945747</v>
       </c>
       <c r="G646">
         <v>1.727571</v>
       </c>
       <c r="H646">
         <v>0.037637</v>
       </c>
       <c r="I646">
         <v>0.007389</v>
       </c>
       <c r="J646">
-        <v>2.755179</v>
+        <v>2.755133</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0.194888</v>
       </c>
       <c r="C647">
         <v>0.000803</v>
       </c>
       <c r="D647">
         <v>0.813877</v>
       </c>
       <c r="E647">
         <v>0.666675</v>
       </c>
       <c r="F647">
         <v>1.026455</v>
       </c>
       <c r="G647">
         <v>1.693131</v>
       </c>
       <c r="H647">
         <v>0.039511</v>
       </c>
       <c r="I647">
         <v>0.007612</v>
       </c>
       <c r="J647">
         <v>2.749822</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0.188799</v>
       </c>
       <c r="C648">
         <v>0.001748</v>
       </c>
       <c r="D648">
-        <v>0.888651</v>
+        <v>0.888637</v>
       </c>
       <c r="E648">
         <v>0.734607</v>
       </c>
       <c r="F648">
         <v>1.043137</v>
       </c>
       <c r="G648">
         <v>1.777744</v>
       </c>
       <c r="H648">
         <v>0.038433</v>
       </c>
       <c r="I648">
         <v>0.008654</v>
       </c>
       <c r="J648">
-        <v>2.904029</v>
+        <v>2.904015</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0.191961</v>
       </c>
       <c r="C649">
         <v>0.001413</v>
       </c>
       <c r="D649">
         <v>0.840995</v>
       </c>
       <c r="E649">
         <v>0.694946</v>
       </c>
       <c r="F649">
         <v>0.986741</v>
       </c>
       <c r="G649">
         <v>1.681686</v>
       </c>
       <c r="H649">
         <v>0.033973</v>
       </c>
       <c r="I649">
-        <v>0.00793</v>
+        <v>0.009792</v>
       </c>
       <c r="J649">
-        <v>2.757958</v>
+        <v>2.75982</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>0.158682</v>
       </c>
       <c r="C650">
         <v>0.001978</v>
       </c>
       <c r="D650">
-        <v>0.790685</v>
+        <v>0.790754</v>
       </c>
       <c r="E650">
         <v>0.695413</v>
       </c>
       <c r="F650">
         <v>0.89983</v>
       </c>
       <c r="G650">
         <v>1.595242</v>
       </c>
       <c r="H650">
         <v>0.034633</v>
       </c>
       <c r="I650">
-        <v>0.007444</v>
+        <v>0.006931</v>
       </c>
       <c r="J650">
-        <v>2.588665</v>
+        <v>2.58822</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>0.228264</v>
+      </c>
+      <c r="C651">
+        <v>0.002282</v>
+      </c>
+      <c r="D651">
+        <v>0.898679</v>
+      </c>
+      <c r="E651">
+        <v>0.716392</v>
+      </c>
+      <c r="F651">
+        <v>1.124382</v>
+      </c>
+      <c r="G651">
+        <v>1.840774</v>
+      </c>
+      <c r="H651">
+        <v>0.03678</v>
+      </c>
+      <c r="I651">
+        <v>0.007798</v>
+      </c>
+      <c r="J651">
+        <v>3.014577</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>0.209062</v>
+      </c>
+      <c r="C652">
+        <v>0.002973</v>
+      </c>
+      <c r="D652">
+        <v>0.814809</v>
+      </c>
+      <c r="E652">
+        <v>0.959153</v>
+      </c>
+      <c r="F652">
+        <v>1.118188</v>
+      </c>
+      <c r="G652">
+        <v>2.077341</v>
+      </c>
+      <c r="H652">
+        <v>0.033498</v>
+      </c>
+      <c r="I652">
+        <v>0.007251</v>
+      </c>
+      <c r="J652">
+        <v>3.144936</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -23586,69 +23650,69 @@
       </c>
       <c r="G88">
         <v>20.015144</v>
       </c>
       <c r="H88">
         <v>0.321524</v>
       </c>
       <c r="I88">
         <v>0.066319</v>
       </c>
       <c r="J88">
         <v>30.84353</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>2.263033</v>
       </c>
       <c r="C89">
         <v>0.025563</v>
       </c>
       <c r="D89">
-        <v>9.045309</v>
+        <v>9.046111</v>
       </c>
       <c r="E89">
         <v>8.318269</v>
       </c>
       <c r="F89">
         <v>11.365021</v>
       </c>
       <c r="G89">
         <v>19.683291</v>
       </c>
       <c r="H89">
         <v>0.418199</v>
       </c>
       <c r="I89">
         <v>0.060489</v>
       </c>
       <c r="J89">
-        <v>31.495883</v>
+        <v>31.496685</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>