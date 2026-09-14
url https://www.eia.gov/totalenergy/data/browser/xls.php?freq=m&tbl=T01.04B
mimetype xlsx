--- v6 (2026-07-31)
+++ v7 (2026-09-14)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 1.4b Primary Energy Exports by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Exports</t>
   </si>
   <si>
     <t>Coal Coke Exports</t>
   </si>
   <si>
     <t>Natural Gas Exports</t>
   </si>
   <si>
     <t>Crude Oil Exports</t>
   </si>
   <si>
     <t>Petroleum Products, Excluding Biofuels, Exports</t>
   </si>
   <si>
     <t>Total Petroleum, Excluding Biofuels, Exports</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -20563,427 +20563,427 @@
       </c>
       <c r="E636">
         <v>0.665192</v>
       </c>
       <c r="F636">
         <v>1.053717</v>
       </c>
       <c r="G636">
         <v>1.718909</v>
       </c>
       <c r="H636">
         <v>0.028352</v>
       </c>
       <c r="I636">
         <v>0.00439</v>
       </c>
       <c r="J636">
         <v>2.686906</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>0.18881</v>
+        <v>0.185118</v>
       </c>
       <c r="C637">
         <v>0.001286</v>
       </c>
       <c r="D637">
         <v>0.700553</v>
       </c>
       <c r="E637">
         <v>0.696544</v>
       </c>
       <c r="F637">
         <v>0.911451</v>
       </c>
       <c r="G637">
         <v>1.607995</v>
       </c>
       <c r="H637">
         <v>0.030663</v>
       </c>
       <c r="I637">
         <v>0.004203</v>
       </c>
       <c r="J637">
-        <v>2.533511</v>
+        <v>2.529819</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>0.180537</v>
+        <v>0.183319</v>
       </c>
       <c r="C638">
         <v>0.001326</v>
       </c>
       <c r="D638">
         <v>0.689599</v>
       </c>
       <c r="E638">
         <v>0.687267</v>
       </c>
       <c r="F638">
         <v>0.821449</v>
       </c>
       <c r="G638">
         <v>1.508716</v>
       </c>
       <c r="H638">
         <v>0.026994</v>
       </c>
       <c r="I638">
         <v>0.004254</v>
       </c>
       <c r="J638">
-        <v>2.411425</v>
+        <v>2.414208</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>0.227254</v>
+        <v>0.222902</v>
       </c>
       <c r="C639">
         <v>0.001362</v>
       </c>
       <c r="D639">
         <v>0.759731</v>
       </c>
       <c r="E639">
         <v>0.716478</v>
       </c>
       <c r="F639">
         <v>0.953563</v>
       </c>
       <c r="G639">
         <v>1.670041</v>
       </c>
       <c r="H639">
         <v>0.033189</v>
       </c>
       <c r="I639">
         <v>0.005334</v>
       </c>
       <c r="J639">
-        <v>2.696911</v>
+        <v>2.692559</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>0.185347</v>
+        <v>0.190718</v>
       </c>
       <c r="C640">
-        <v>0.002885</v>
+        <v>0.002883</v>
       </c>
       <c r="D640">
         <v>0.731706</v>
       </c>
       <c r="E640">
         <v>0.66592</v>
       </c>
       <c r="F640">
         <v>0.897571</v>
       </c>
       <c r="G640">
         <v>1.563491</v>
       </c>
       <c r="H640">
         <v>0.033466</v>
       </c>
       <c r="I640">
         <v>0.004245</v>
       </c>
       <c r="J640">
-        <v>2.52114</v>
+        <v>2.526508</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>0.1917</v>
+        <v>0.190742</v>
       </c>
       <c r="C641">
         <v>0.003455</v>
       </c>
       <c r="D641">
         <v>0.7423</v>
       </c>
       <c r="E641">
         <v>0.643018</v>
       </c>
       <c r="F641">
         <v>0.946924</v>
       </c>
       <c r="G641">
         <v>1.589943</v>
       </c>
       <c r="H641">
         <v>0.03388</v>
       </c>
       <c r="I641">
         <v>0.003378</v>
       </c>
       <c r="J641">
-        <v>2.564655</v>
+        <v>2.563697</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>0.169843</v>
+        <v>0.169012</v>
       </c>
       <c r="C642">
-        <v>0.002805</v>
+        <v>0.002807</v>
       </c>
       <c r="D642">
         <v>0.698014</v>
       </c>
       <c r="E642">
         <v>0.645181</v>
       </c>
       <c r="F642">
         <v>0.963579</v>
       </c>
       <c r="G642">
         <v>1.608761</v>
       </c>
       <c r="H642">
         <v>0.036027</v>
       </c>
       <c r="I642">
         <v>0.003089</v>
       </c>
       <c r="J642">
-        <v>2.518538</v>
+        <v>2.51771</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>0.159282</v>
+        <v>0.164594</v>
       </c>
       <c r="C643">
-        <v>0.003181</v>
+        <v>0.003583</v>
       </c>
       <c r="D643">
         <v>0.7272</v>
       </c>
       <c r="E643">
         <v>0.623672</v>
       </c>
       <c r="F643">
         <v>0.975726</v>
       </c>
       <c r="G643">
         <v>1.599399</v>
       </c>
       <c r="H643">
         <v>0.037837</v>
       </c>
       <c r="I643">
         <v>0.004346</v>
       </c>
       <c r="J643">
-        <v>2.531246</v>
+        <v>2.536959</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>0.199659</v>
+        <v>0.195701</v>
       </c>
       <c r="C644">
         <v>0.002737</v>
       </c>
       <c r="D644">
         <v>0.768465</v>
       </c>
       <c r="E644">
         <v>0.713143</v>
       </c>
       <c r="F644">
         <v>0.929881</v>
       </c>
       <c r="G644">
         <v>1.643024</v>
       </c>
       <c r="H644">
         <v>0.036905</v>
       </c>
       <c r="I644">
         <v>0.004456</v>
       </c>
       <c r="J644">
-        <v>2.655245</v>
+        <v>2.651287</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>0.187119</v>
+        <v>0.18862</v>
       </c>
       <c r="C645">
         <v>0.001776</v>
       </c>
       <c r="D645">
         <v>0.735485</v>
       </c>
       <c r="E645">
         <v>0.74394</v>
       </c>
       <c r="F645">
         <v>0.949544</v>
       </c>
       <c r="G645">
         <v>1.693484</v>
       </c>
       <c r="H645">
         <v>0.03365</v>
       </c>
       <c r="I645">
         <v>0.003529</v>
       </c>
       <c r="J645">
-        <v>2.655044</v>
+        <v>2.656545</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>0.189794</v>
+        <v>0.190677</v>
       </c>
       <c r="C646">
         <v>0.002199</v>
       </c>
       <c r="D646">
         <v>0.790544</v>
       </c>
       <c r="E646">
         <v>0.781824</v>
       </c>
       <c r="F646">
         <v>0.945747</v>
       </c>
       <c r="G646">
         <v>1.727571</v>
       </c>
       <c r="H646">
         <v>0.037637</v>
       </c>
       <c r="I646">
         <v>0.007389</v>
       </c>
       <c r="J646">
-        <v>2.755133</v>
+        <v>2.756016</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>0.194888</v>
+        <v>0.19347</v>
       </c>
       <c r="C647">
         <v>0.000803</v>
       </c>
       <c r="D647">
         <v>0.813877</v>
       </c>
       <c r="E647">
         <v>0.666675</v>
       </c>
       <c r="F647">
         <v>1.026455</v>
       </c>
       <c r="G647">
         <v>1.693131</v>
       </c>
       <c r="H647">
         <v>0.039511</v>
       </c>
       <c r="I647">
         <v>0.007612</v>
       </c>
       <c r="J647">
-        <v>2.749822</v>
+        <v>2.748404</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>0.188799</v>
+        <v>0.190743</v>
       </c>
       <c r="C648">
         <v>0.001748</v>
       </c>
       <c r="D648">
         <v>0.888637</v>
       </c>
       <c r="E648">
         <v>0.734607</v>
       </c>
       <c r="F648">
         <v>1.043137</v>
       </c>
       <c r="G648">
         <v>1.777744</v>
       </c>
       <c r="H648">
         <v>0.038433</v>
       </c>
       <c r="I648">
         <v>0.008654</v>
       </c>
       <c r="J648">
-        <v>2.904015</v>
+        <v>2.905959</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0.191961</v>
       </c>
       <c r="C649">
         <v>0.001413</v>
       </c>
       <c r="D649">
         <v>0.840995</v>
       </c>
       <c r="E649">
         <v>0.694946</v>
       </c>
       <c r="F649">
         <v>0.986741</v>
       </c>
       <c r="G649">
         <v>1.681686</v>
       </c>
       <c r="H649">
@@ -21017,101 +21017,133 @@
       </c>
       <c r="G650">
         <v>1.595242</v>
       </c>
       <c r="H650">
         <v>0.034633</v>
       </c>
       <c r="I650">
         <v>0.006931</v>
       </c>
       <c r="J650">
         <v>2.58822</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>0.228264</v>
       </c>
       <c r="C651">
         <v>0.002282</v>
       </c>
       <c r="D651">
-        <v>0.898679</v>
+        <v>0.898287</v>
       </c>
       <c r="E651">
         <v>0.716392</v>
       </c>
       <c r="F651">
         <v>1.124382</v>
       </c>
       <c r="G651">
         <v>1.840774</v>
       </c>
       <c r="H651">
         <v>0.03678</v>
       </c>
       <c r="I651">
         <v>0.007798</v>
       </c>
       <c r="J651">
-        <v>3.014577</v>
+        <v>3.014185</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>0.209062</v>
       </c>
       <c r="C652">
         <v>0.002973</v>
       </c>
       <c r="D652">
-        <v>0.814809</v>
+        <v>0.814816</v>
       </c>
       <c r="E652">
         <v>0.959153</v>
       </c>
       <c r="F652">
         <v>1.118188</v>
       </c>
       <c r="G652">
         <v>2.077341</v>
       </c>
       <c r="H652">
-        <v>0.033498</v>
+        <v>0.035146</v>
       </c>
       <c r="I652">
         <v>0.007251</v>
       </c>
       <c r="J652">
-        <v>3.144936</v>
+        <v>3.14659</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>0.223191</v>
+      </c>
+      <c r="C653">
+        <v>0.000863</v>
+      </c>
+      <c r="D653">
+        <v>0.82395</v>
+      </c>
+      <c r="E653">
+        <v>1.015041</v>
+      </c>
+      <c r="F653">
+        <v>1.120786</v>
+      </c>
+      <c r="G653">
+        <v>2.135827</v>
+      </c>
+      <c r="H653">
+        <v>0.038912</v>
+      </c>
+      <c r="I653">
+        <v>0.006044</v>
+      </c>
+      <c r="J653">
+        <v>3.228786</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -23644,75 +23676,75 @@
       </c>
       <c r="E88">
         <v>8.567613</v>
       </c>
       <c r="F88">
         <v>11.447531</v>
       </c>
       <c r="G88">
         <v>20.015144</v>
       </c>
       <c r="H88">
         <v>0.321524</v>
       </c>
       <c r="I88">
         <v>0.066319</v>
       </c>
       <c r="J88">
         <v>30.84353</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>2.263033</v>
+        <v>2.265617</v>
       </c>
       <c r="C89">
-        <v>0.025563</v>
+        <v>0.025965</v>
       </c>
       <c r="D89">
         <v>9.046111</v>
       </c>
       <c r="E89">
         <v>8.318269</v>
       </c>
       <c r="F89">
         <v>11.365021</v>
       </c>
       <c r="G89">
         <v>19.683291</v>
       </c>
       <c r="H89">
         <v>0.418199</v>
       </c>
       <c r="I89">
         <v>0.060489</v>
       </c>
       <c r="J89">
-        <v>31.496685</v>
+        <v>31.49967</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>