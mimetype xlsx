--- v7 (2026-08-27)
+++ v8 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 1.3 Primary Energy Consumption by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption</t>
   </si>
   <si>
     <t>Natural Gas Consumption (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumption (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumption</t>
   </si>
   <si>
     <t>Nuclear Electric Power Consumption</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumption</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26215,734 +26215,775 @@
       </c>
       <c r="J636">
         <v>0.134867</v>
       </c>
       <c r="K636">
         <v>0.435253</v>
       </c>
       <c r="L636">
         <v>0.712931</v>
       </c>
       <c r="M636">
         <v>8.683262</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.940342</v>
       </c>
       <c r="C637">
         <v>4.051446</v>
       </c>
       <c r="D637">
-        <v>3.05656</v>
+        <v>3.059152</v>
       </c>
       <c r="E637">
-        <v>8.047221</v>
+        <v>8.049813</v>
       </c>
       <c r="F637">
         <v>0.74917</v>
       </c>
       <c r="G637">
         <v>0.073123</v>
       </c>
       <c r="H637">
         <v>0.010133</v>
       </c>
       <c r="I637">
         <v>0.077571</v>
       </c>
       <c r="J637">
         <v>0.148763</v>
       </c>
       <c r="K637">
-        <v>0.406214</v>
+        <v>0.403268</v>
       </c>
       <c r="L637">
-        <v>0.715805</v>
+        <v>0.712858</v>
       </c>
       <c r="M637">
-        <v>9.521888</v>
+        <v>9.521533</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.732872</v>
       </c>
       <c r="C638">
         <v>3.339495</v>
       </c>
       <c r="D638">
-        <v>2.681689</v>
+        <v>2.699935</v>
       </c>
       <c r="E638">
-        <v>6.752736</v>
+        <v>6.770982</v>
       </c>
       <c r="F638">
         <v>0.645675</v>
       </c>
       <c r="G638">
         <v>0.066682</v>
       </c>
       <c r="H638">
         <v>0.009142</v>
       </c>
       <c r="I638">
         <v>0.082842</v>
       </c>
       <c r="J638">
         <v>0.134249</v>
       </c>
       <c r="K638">
-        <v>0.376664</v>
+        <v>0.376638</v>
       </c>
       <c r="L638">
-        <v>0.669579</v>
+        <v>0.669553</v>
       </c>
       <c r="M638">
-        <v>8.074429</v>
+        <v>8.092649</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.597145</v>
       </c>
       <c r="C639">
         <v>2.841123</v>
       </c>
       <c r="D639">
-        <v>2.950043</v>
+        <v>2.959716</v>
       </c>
       <c r="E639">
-        <v>6.387124</v>
+        <v>6.396797</v>
       </c>
       <c r="F639">
         <v>0.652235</v>
       </c>
       <c r="G639">
         <v>0.076601</v>
       </c>
       <c r="H639">
         <v>0.010128</v>
       </c>
       <c r="I639">
         <v>0.115934</v>
       </c>
       <c r="J639">
         <v>0.172618</v>
       </c>
       <c r="K639">
-        <v>0.409911</v>
+        <v>0.408839</v>
       </c>
       <c r="L639">
-        <v>0.785192</v>
+        <v>0.78412</v>
       </c>
       <c r="M639">
-        <v>7.827319</v>
+        <v>7.83592</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.548774</v>
       </c>
       <c r="C640">
-        <v>2.454906</v>
+        <v>2.454907</v>
       </c>
       <c r="D640">
-        <v>2.903542</v>
+        <v>2.933792</v>
       </c>
       <c r="E640">
-        <v>5.905028</v>
+        <v>5.935278</v>
       </c>
       <c r="F640">
         <v>0.604572</v>
       </c>
       <c r="G640">
         <v>0.077927</v>
       </c>
       <c r="H640">
         <v>0.009676</v>
       </c>
       <c r="I640">
         <v>0.131688</v>
       </c>
       <c r="J640">
         <v>0.156528</v>
       </c>
       <c r="K640">
-        <v>0.393108</v>
+        <v>0.395847</v>
       </c>
       <c r="L640">
-        <v>0.768928</v>
+        <v>0.771666</v>
       </c>
       <c r="M640">
-        <v>7.28422</v>
+        <v>7.317209</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.589601</v>
       </c>
       <c r="C641">
         <v>2.38428</v>
       </c>
       <c r="D641">
-        <v>3.024089</v>
+        <v>3.052783</v>
       </c>
       <c r="E641">
-        <v>5.99521</v>
+        <v>6.023905</v>
       </c>
       <c r="F641">
         <v>0.648978</v>
       </c>
       <c r="G641">
         <v>0.083102</v>
       </c>
       <c r="H641">
         <v>0.009669</v>
       </c>
       <c r="I641">
         <v>0.144327</v>
       </c>
       <c r="J641">
         <v>0.125811</v>
       </c>
       <c r="K641">
-        <v>0.40101</v>
+        <v>0.403844</v>
       </c>
       <c r="L641">
-        <v>0.763919</v>
+        <v>0.766753</v>
       </c>
       <c r="M641">
-        <v>7.416071</v>
+        <v>7.447599</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.755408</v>
       </c>
       <c r="C642">
         <v>2.496844</v>
       </c>
       <c r="D642">
-        <v>3.033222</v>
+        <v>3.039465</v>
       </c>
       <c r="E642">
-        <v>6.282793</v>
+        <v>6.289037</v>
       </c>
       <c r="F642">
         <v>0.691559</v>
       </c>
       <c r="G642">
         <v>0.075607</v>
       </c>
       <c r="H642">
         <v>0.009578</v>
       </c>
       <c r="I642">
         <v>0.152678</v>
       </c>
       <c r="J642">
         <v>0.122069</v>
       </c>
       <c r="K642">
-        <v>0.397461</v>
+        <v>0.398374</v>
       </c>
       <c r="L642">
-        <v>0.757394</v>
+        <v>0.758307</v>
       </c>
       <c r="M642">
-        <v>7.737912</v>
+        <v>7.745068</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.920771</v>
       </c>
       <c r="C643">
         <v>2.813596</v>
       </c>
       <c r="D643">
-        <v>3.122508</v>
+        <v>3.151302</v>
       </c>
       <c r="E643">
-        <v>6.854364</v>
+        <v>6.883157</v>
       </c>
       <c r="F643">
         <v>0.739169</v>
       </c>
       <c r="G643">
         <v>0.068179</v>
       </c>
       <c r="H643">
         <v>0.009778</v>
       </c>
       <c r="I643">
         <v>0.159416</v>
       </c>
       <c r="J643">
         <v>0.108536</v>
       </c>
       <c r="K643">
-        <v>0.416247</v>
+        <v>0.415707</v>
       </c>
       <c r="L643">
-        <v>0.762156</v>
+        <v>0.761616</v>
       </c>
       <c r="M643">
-        <v>8.358687</v>
+        <v>8.38694</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.816761</v>
       </c>
       <c r="C644">
         <v>2.729961</v>
       </c>
       <c r="D644">
-        <v>3.132792</v>
+        <v>3.137265</v>
       </c>
       <c r="E644">
-        <v>6.677893</v>
+        <v>6.682367</v>
       </c>
       <c r="F644">
         <v>0.738374</v>
       </c>
       <c r="G644">
         <v>0.068574</v>
       </c>
       <c r="H644">
         <v>0.009995</v>
       </c>
       <c r="I644">
         <v>0.151429</v>
       </c>
       <c r="J644">
         <v>0.093171</v>
       </c>
       <c r="K644">
-        <v>0.413234</v>
+        <v>0.412345</v>
       </c>
       <c r="L644">
-        <v>0.736404</v>
+        <v>0.735514</v>
       </c>
       <c r="M644">
-        <v>8.156426</v>
+        <v>8.16001</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.69513</v>
       </c>
       <c r="C645">
         <v>2.506305</v>
       </c>
       <c r="D645">
-        <v>2.976405</v>
+        <v>3.000874</v>
       </c>
       <c r="E645">
-        <v>6.177139</v>
+        <v>6.201608</v>
       </c>
       <c r="F645">
         <v>0.683576</v>
       </c>
       <c r="G645">
         <v>0.052152</v>
       </c>
       <c r="H645">
         <v>0.009599</v>
       </c>
       <c r="I645">
         <v>0.133682</v>
       </c>
       <c r="J645">
         <v>0.087595</v>
       </c>
       <c r="K645">
-        <v>0.399938</v>
+        <v>0.399164</v>
       </c>
       <c r="L645">
-        <v>0.682966</v>
+        <v>0.682192</v>
       </c>
       <c r="M645">
-        <v>7.548107</v>
+        <v>7.571803</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.651987</v>
       </c>
       <c r="C646">
         <v>2.524399</v>
       </c>
       <c r="D646">
-        <v>3.082117</v>
+        <v>3.101793</v>
       </c>
       <c r="E646">
-        <v>6.258257</v>
+        <v>6.277933</v>
       </c>
       <c r="F646">
         <v>0.618458</v>
       </c>
       <c r="G646">
         <v>0.05645</v>
       </c>
       <c r="H646">
         <v>0.009716</v>
       </c>
       <c r="I646">
         <v>0.118887</v>
       </c>
       <c r="J646">
         <v>0.134889</v>
       </c>
       <c r="K646">
-        <v>0.415959</v>
+        <v>0.417004</v>
       </c>
       <c r="L646">
-        <v>0.735902</v>
+        <v>0.736947</v>
       </c>
       <c r="M646">
-        <v>7.610624</v>
+        <v>7.631345</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0.650966</v>
       </c>
       <c r="C647">
         <v>2.874491</v>
       </c>
       <c r="D647">
-        <v>2.882367</v>
+        <v>2.919457</v>
       </c>
       <c r="E647">
-        <v>6.408631</v>
+        <v>6.44572</v>
       </c>
       <c r="F647">
         <v>0.666361</v>
       </c>
       <c r="G647">
         <v>0.06283</v>
       </c>
       <c r="H647">
         <v>0.009529</v>
       </c>
       <c r="I647">
         <v>0.090997</v>
       </c>
       <c r="J647">
         <v>0.139745</v>
       </c>
       <c r="K647">
-        <v>0.399761</v>
+        <v>0.398997</v>
       </c>
       <c r="L647">
-        <v>0.702863</v>
+        <v>0.702099</v>
       </c>
       <c r="M647">
-        <v>7.774312</v>
+        <v>7.810637</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0.770913</v>
       </c>
       <c r="C648">
         <v>3.614265</v>
       </c>
       <c r="D648">
-        <v>3.05339</v>
+        <v>3.059677</v>
       </c>
       <c r="E648">
-        <v>7.437418</v>
+        <v>7.443706</v>
       </c>
       <c r="F648">
         <v>0.757338</v>
       </c>
       <c r="G648">
         <v>0.081615</v>
       </c>
       <c r="H648">
         <v>0.010018</v>
       </c>
       <c r="I648">
         <v>0.078156</v>
       </c>
       <c r="J648">
         <v>0.160527</v>
       </c>
       <c r="K648">
-        <v>0.423117</v>
+        <v>0.423077</v>
       </c>
       <c r="L648">
-        <v>0.753432</v>
+        <v>0.753392</v>
       </c>
       <c r="M648">
-        <v>8.945988</v>
+        <v>8.952235</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0.820106</v>
       </c>
       <c r="C649">
-        <v>3.915633</v>
+        <v>3.915576</v>
       </c>
       <c r="D649">
-        <v>3.039611</v>
+        <v>3.039927</v>
       </c>
       <c r="E649">
-        <v>7.774749</v>
+        <v>7.775008</v>
       </c>
       <c r="F649">
         <v>0.764959</v>
       </c>
       <c r="G649">
         <v>0.095227</v>
       </c>
       <c r="H649">
         <v>0.010228</v>
       </c>
       <c r="I649">
         <v>0.08827</v>
       </c>
       <c r="J649">
         <v>0.151608</v>
       </c>
       <c r="K649">
         <v>0.389589</v>
       </c>
       <c r="L649">
         <v>0.734921</v>
       </c>
       <c r="M649">
-        <v>9.272277</v>
+        <v>9.272536</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>0.653217</v>
       </c>
       <c r="C650">
-        <v>3.215967</v>
+        <v>3.215586</v>
       </c>
       <c r="D650">
-        <v>2.818201</v>
+        <v>2.8185</v>
       </c>
       <c r="E650">
-        <v>6.685416</v>
+        <v>6.685335</v>
       </c>
       <c r="F650">
         <v>0.651478</v>
       </c>
       <c r="G650">
         <v>0.07664</v>
       </c>
       <c r="H650">
         <v>0.009182</v>
       </c>
       <c r="I650">
         <v>0.101377</v>
       </c>
       <c r="J650">
         <v>0.135481</v>
       </c>
       <c r="K650">
         <v>0.367751</v>
       </c>
       <c r="L650">
         <v>0.690431</v>
       </c>
       <c r="M650">
-        <v>8.028687</v>
+        <v>8.028605</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>0.539383</v>
       </c>
       <c r="C651">
-        <v>2.870768</v>
+        <v>2.870705</v>
       </c>
       <c r="D651">
-        <v>3.002061</v>
+        <v>3.002385</v>
       </c>
       <c r="E651">
-        <v>6.410207</v>
+        <v>6.410468</v>
       </c>
       <c r="F651">
         <v>0.648467</v>
       </c>
       <c r="G651">
         <v>0.091856</v>
       </c>
       <c r="H651">
         <v>0.009944</v>
       </c>
       <c r="I651">
         <v>0.138728</v>
       </c>
       <c r="J651">
         <v>0.178172</v>
       </c>
       <c r="K651">
         <v>0.412287</v>
       </c>
       <c r="L651">
         <v>0.830986</v>
       </c>
       <c r="M651">
-        <v>7.889668</v>
+        <v>7.889929</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>0.480768</v>
       </c>
       <c r="C652">
-        <v>2.466783</v>
+        <v>2.473369</v>
       </c>
       <c r="D652">
-        <v>2.974163</v>
+        <v>2.974471</v>
       </c>
       <c r="E652">
-        <v>5.919587</v>
+        <v>5.926481</v>
       </c>
       <c r="F652">
         <v>0.599146</v>
       </c>
       <c r="G652">
         <v>0.07675</v>
       </c>
       <c r="H652">
         <v>0.009395</v>
       </c>
       <c r="I652">
         <v>0.149746</v>
       </c>
       <c r="J652">
         <v>0.167652</v>
       </c>
       <c r="K652">
         <v>0.386417</v>
       </c>
       <c r="L652">
         <v>0.78996</v>
       </c>
       <c r="M652">
-        <v>7.306973</v>
+        <v>7.319218</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>0.542237</v>
       </c>
       <c r="C653">
-        <v>2.429384</v>
+        <v>2.433447</v>
       </c>
       <c r="D653">
-        <v>2.944678</v>
+        <v>2.945012</v>
       </c>
       <c r="E653">
-        <v>5.91603</v>
+        <v>5.920427</v>
       </c>
       <c r="F653">
         <v>0.678804</v>
       </c>
       <c r="G653">
         <v>0.077581</v>
       </c>
       <c r="H653">
         <v>0.009751</v>
       </c>
       <c r="I653">
         <v>0.171657</v>
       </c>
       <c r="J653">
         <v>0.140428</v>
       </c>
       <c r="K653">
         <v>0.420303</v>
       </c>
       <c r="L653">
         <v>0.81972</v>
       </c>
       <c r="M653">
-        <v>7.414832</v>
+        <v>7.428141</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>0.66249</v>
+      </c>
+      <c r="C654">
+        <v>2.513268</v>
+      </c>
+      <c r="D654">
+        <v>2.969358</v>
+      </c>
+      <c r="E654">
+        <v>6.143399</v>
+      </c>
+      <c r="F654">
+        <v>0.718333</v>
+      </c>
+      <c r="G654">
+        <v>0.080951</v>
+      </c>
+      <c r="H654">
+        <v>0.009545</v>
+      </c>
+      <c r="I654">
+        <v>0.180326</v>
+      </c>
+      <c r="J654">
+        <v>0.142922</v>
+      </c>
+      <c r="K654">
+        <v>0.415907</v>
+      </c>
+      <c r="L654">
+        <v>0.82965</v>
+      </c>
+      <c r="M654">
+        <v>7.702118</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -30186,78 +30227,78 @@
       </c>
       <c r="J88">
         <v>1.541898</v>
       </c>
       <c r="K88">
         <v>5.101241</v>
       </c>
       <c r="L88">
         <v>8.725902</v>
       </c>
       <c r="M88">
         <v>94.582337</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>8.670671</v>
       </c>
       <c r="C89">
         <v>34.631111</v>
       </c>
       <c r="D89">
-        <v>35.898732</v>
+        <v>36.115218</v>
       </c>
       <c r="E89">
-        <v>79.183822</v>
+        <v>79.400308</v>
       </c>
       <c r="F89">
         <v>8.195465</v>
       </c>
       <c r="G89">
         <v>0.842843</v>
       </c>
       <c r="H89">
         <v>0.116962</v>
       </c>
       <c r="I89">
         <v>1.437607</v>
       </c>
       <c r="J89">
         <v>1.584501</v>
       </c>
       <c r="K89">
-        <v>4.852617</v>
+        <v>4.853097</v>
       </c>
       <c r="L89">
-        <v>8.83453</v>
+        <v>8.835011</v>
       </c>
       <c r="M89">
-        <v>96.255983</v>
+        <v>96.47295</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>