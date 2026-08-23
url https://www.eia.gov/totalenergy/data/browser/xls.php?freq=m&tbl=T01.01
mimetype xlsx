--- v4 (2026-07-08)
+++ v5 (2026-08-23)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 1.1 Primary Energy Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
   <si>
     <t>Total Renewable Energy Production</t>
   </si>
   <si>
     <t>Total Primary Energy Production</t>
   </si>
   <si>
     <t>Primary Energy Imports</t>
   </si>
   <si>
     <t>Primary Energy Exports</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26303,110 +26303,110 @@
       </c>
       <c r="M638">
         <v>8.074429</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>7.612392</v>
       </c>
       <c r="C639">
         <v>0.652235</v>
       </c>
       <c r="D639">
         <v>0.815925</v>
       </c>
       <c r="E639">
         <v>9.080552</v>
       </c>
       <c r="F639">
         <v>1.663043</v>
       </c>
       <c r="G639">
-        <v>2.697209</v>
+        <v>2.696911</v>
       </c>
       <c r="H639">
-        <v>-1.034165</v>
+        <v>-1.033868</v>
       </c>
       <c r="I639">
-        <v>-0.219068</v>
+        <v>-0.219367</v>
       </c>
       <c r="J639">
-        <v>6.387124</v>
+        <v>6.387123</v>
       </c>
       <c r="K639">
         <v>0.652235</v>
       </c>
       <c r="L639">
         <v>0.785192</v>
       </c>
       <c r="M639">
-        <v>7.827319</v>
+        <v>7.827318</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>7.270849</v>
       </c>
       <c r="C640">
         <v>0.604572</v>
       </c>
       <c r="D640">
         <v>0.787217</v>
       </c>
       <c r="E640">
         <v>8.662638</v>
       </c>
       <c r="F640">
         <v>1.630147</v>
       </c>
       <c r="G640">
-        <v>2.521021</v>
+        <v>2.52114</v>
       </c>
       <c r="H640">
-        <v>-0.890874</v>
+        <v>-0.890993</v>
       </c>
       <c r="I640">
-        <v>-0.487551</v>
+        <v>-0.487431</v>
       </c>
       <c r="J640">
         <v>5.905021</v>
       </c>
       <c r="K640">
         <v>0.604572</v>
       </c>
       <c r="L640">
         <v>0.768928</v>
       </c>
       <c r="M640">
-        <v>7.284213</v>
+        <v>7.284214</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>7.526348</v>
       </c>
       <c r="C641">
         <v>0.648978</v>
       </c>
       <c r="D641">
         <v>0.797353</v>
       </c>
       <c r="E641">
         <v>8.972679</v>
       </c>
       <c r="F641">
         <v>1.734329</v>
       </c>
       <c r="G641">
         <v>2.564655</v>
       </c>
       <c r="H641">
@@ -26467,69 +26467,69 @@
       </c>
       <c r="M642">
         <v>7.737912</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>7.655796</v>
       </c>
       <c r="C643">
         <v>0.739169</v>
       </c>
       <c r="D643">
         <v>0.798938</v>
       </c>
       <c r="E643">
         <v>9.193903</v>
       </c>
       <c r="F643">
         <v>1.742323</v>
       </c>
       <c r="G643">
-        <v>2.530267</v>
+        <v>2.531246</v>
       </c>
       <c r="H643">
-        <v>-0.787944</v>
+        <v>-0.788923</v>
       </c>
       <c r="I643">
-        <v>-0.046877</v>
+        <v>-0.045896</v>
       </c>
       <c r="J643">
-        <v>6.85476</v>
+        <v>6.854762</v>
       </c>
       <c r="K643">
         <v>0.739169</v>
       </c>
       <c r="L643">
         <v>0.762156</v>
       </c>
       <c r="M643">
-        <v>8.359083</v>
+        <v>8.359085</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>7.7449</v>
       </c>
       <c r="C644">
         <v>0.738374</v>
       </c>
       <c r="D644">
         <v>0.768118</v>
       </c>
       <c r="E644">
         <v>9.251392</v>
       </c>
       <c r="F644">
         <v>1.760365</v>
       </c>
       <c r="G644">
         <v>2.655245</v>
       </c>
       <c r="H644">
@@ -26590,60 +26590,60 @@
       </c>
       <c r="M645">
         <v>7.548106</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>7.670543</v>
       </c>
       <c r="C646">
         <v>0.618458</v>
       </c>
       <c r="D646">
         <v>0.769453</v>
       </c>
       <c r="E646">
         <v>9.058454</v>
       </c>
       <c r="F646">
         <v>1.631624</v>
       </c>
       <c r="G646">
-        <v>2.755179</v>
+        <v>2.755133</v>
       </c>
       <c r="H646">
-        <v>-1.123555</v>
+        <v>-1.12351</v>
       </c>
       <c r="I646">
-        <v>-0.324275</v>
+        <v>-0.32432</v>
       </c>
       <c r="J646">
-        <v>6.258257</v>
+        <v>6.258256</v>
       </c>
       <c r="K646">
         <v>0.618458</v>
       </c>
       <c r="L646">
         <v>0.735902</v>
       </c>
       <c r="M646">
         <v>7.610624</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>7.510894</v>
       </c>
       <c r="C647">
         <v>0.666361</v>
       </c>
       <c r="D647">
         <v>0.745627</v>
       </c>
       <c r="E647">
@@ -26672,192 +26672,233 @@
       </c>
       <c r="M647">
         <v>7.774312</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>7.743226</v>
       </c>
       <c r="C648">
         <v>0.757338</v>
       </c>
       <c r="D648">
         <v>0.787272</v>
       </c>
       <c r="E648">
         <v>9.287836</v>
       </c>
       <c r="F648">
         <v>1.86964</v>
       </c>
       <c r="G648">
-        <v>2.904029</v>
+        <v>2.904015</v>
       </c>
       <c r="H648">
-        <v>-1.034389</v>
+        <v>-1.034375</v>
       </c>
       <c r="I648">
-        <v>0.692541</v>
+        <v>0.692527</v>
       </c>
       <c r="J648">
         <v>7.437418</v>
       </c>
       <c r="K648">
         <v>0.757338</v>
       </c>
       <c r="L648">
         <v>0.753432</v>
       </c>
       <c r="M648">
         <v>8.945988</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>7.577614</v>
+        <v>7.565284</v>
       </c>
       <c r="C649">
         <v>0.764959</v>
       </c>
       <c r="D649">
         <v>0.781027</v>
       </c>
       <c r="E649">
-        <v>9.123599</v>
+        <v>9.11127</v>
       </c>
       <c r="F649">
         <v>1.86852</v>
       </c>
       <c r="G649">
         <v>2.75982</v>
       </c>
       <c r="H649">
         <v>-0.8913</v>
       </c>
       <c r="I649">
-        <v>1.036148</v>
+        <v>1.052307</v>
       </c>
       <c r="J649">
-        <v>7.77092</v>
+        <v>7.774749</v>
       </c>
       <c r="K649">
         <v>0.764959</v>
       </c>
       <c r="L649">
         <v>0.734921</v>
       </c>
       <c r="M649">
-        <v>9.268448</v>
+        <v>9.272277</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>7.006357</v>
+        <v>7.007554</v>
       </c>
       <c r="C650">
         <v>0.651478</v>
       </c>
       <c r="D650">
         <v>0.725766</v>
       </c>
       <c r="E650">
-        <v>8.383601</v>
+        <v>8.384798</v>
       </c>
       <c r="F650">
         <v>1.65238</v>
       </c>
       <c r="G650">
         <v>2.58822</v>
       </c>
       <c r="H650">
         <v>-0.93584</v>
       </c>
       <c r="I650">
-        <v>0.585923</v>
+        <v>0.579728</v>
       </c>
       <c r="J650">
-        <v>6.690415</v>
+        <v>6.685416</v>
       </c>
       <c r="K650">
         <v>0.651478</v>
       </c>
       <c r="L650">
         <v>0.690431</v>
       </c>
       <c r="M650">
-        <v>8.033685</v>
+        <v>8.028687</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>7.788005</v>
+        <v>7.785093</v>
       </c>
       <c r="C651">
         <v>0.648467</v>
       </c>
       <c r="D651">
         <v>0.86512</v>
       </c>
       <c r="E651">
-        <v>9.301592</v>
+        <v>9.29868</v>
       </c>
       <c r="F651">
-        <v>1.754018</v>
+        <v>1.756143</v>
       </c>
       <c r="G651">
-        <v>3.014661</v>
+        <v>3.014577</v>
       </c>
       <c r="H651">
-        <v>-1.260643</v>
+        <v>-1.258434</v>
       </c>
       <c r="I651">
-        <v>-0.154448</v>
+        <v>-0.150516</v>
       </c>
       <c r="J651">
-        <v>6.40925</v>
+        <v>6.410269</v>
       </c>
       <c r="K651">
         <v>0.648467</v>
       </c>
       <c r="L651">
         <v>0.830986</v>
       </c>
       <c r="M651">
-        <v>7.886502</v>
+        <v>7.88973</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>7.519267</v>
+      </c>
+      <c r="C652">
+        <v>0.599146</v>
+      </c>
+      <c r="D652">
+        <v>0.818067</v>
+      </c>
+      <c r="E652">
+        <v>8.936481</v>
+      </c>
+      <c r="F652">
+        <v>1.640321</v>
+      </c>
+      <c r="G652">
+        <v>3.144936</v>
+      </c>
+      <c r="H652">
+        <v>-1.504615</v>
+      </c>
+      <c r="I652">
+        <v>-0.124909</v>
+      </c>
+      <c r="J652">
+        <v>5.919571</v>
+      </c>
+      <c r="K652">
+        <v>0.599146</v>
+      </c>
+      <c r="L652">
+        <v>0.78996</v>
+      </c>
+      <c r="M652">
+        <v>7.306957</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -30110,69 +30151,69 @@
       </c>
       <c r="M88">
         <v>94.582337</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>89.536042</v>
       </c>
       <c r="C89">
         <v>8.195465</v>
       </c>
       <c r="D89">
         <v>9.229105</v>
       </c>
       <c r="E89">
         <v>106.960612</v>
       </c>
       <c r="F89">
         <v>20.539523</v>
       </c>
       <c r="G89">
-        <v>31.495943</v>
+        <v>31.496685</v>
       </c>
       <c r="H89">
-        <v>-10.956421</v>
+        <v>-10.957162</v>
       </c>
       <c r="I89">
-        <v>0.252179</v>
+        <v>0.252922</v>
       </c>
       <c r="J89">
-        <v>79.184209</v>
+        <v>79.184211</v>
       </c>
       <c r="K89">
         <v>8.195465</v>
       </c>
       <c r="L89">
         <v>8.83453</v>
       </c>
       <c r="M89">
-        <v>96.25637</v>
+        <v>96.256371</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>