--- v7 (2026-08-27)
+++ v8 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table E4. Renewable Energy Production and Consumption by Source, Fossil Fuel Equivalency Approach</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Wood Energy Production</t>
   </si>
   <si>
     <t>Biofuels Production</t>
   </si>
   <si>
     <t>Biomass Energy Production</t>
   </si>
   <si>
     <t>Renewable Energy Production, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Conventional Hydro Energy Consumption, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Geothermal Energy Consumption, Fossil Fuel Equivalent</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="125.826" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28094,568 +28094,568 @@
       </c>
       <c r="J636">
         <v>166.191</v>
       </c>
       <c r="K636">
         <v>33.047</v>
       </c>
       <c r="L636">
         <v>236.014</v>
       </c>
       <c r="M636">
         <v>435.253</v>
       </c>
       <c r="N636">
         <v>1119.125</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>177.093</v>
       </c>
       <c r="C637">
-        <v>232.931</v>
+        <v>233.754</v>
       </c>
       <c r="D637">
-        <v>442.939</v>
+        <v>443.762</v>
       </c>
       <c r="E637">
-        <v>1206.774</v>
+        <v>1207.597</v>
       </c>
       <c r="F637">
         <v>184.672</v>
       </c>
       <c r="G637">
         <v>17.364</v>
       </c>
       <c r="H637">
         <v>186.098</v>
       </c>
       <c r="I637">
         <v>375.702</v>
       </c>
       <c r="J637">
         <v>164.8</v>
       </c>
       <c r="K637">
         <v>32.915</v>
       </c>
       <c r="L637">
-        <v>208.5</v>
+        <v>205.554</v>
       </c>
       <c r="M637">
-        <v>406.214</v>
+        <v>403.268</v>
       </c>
       <c r="N637">
-        <v>1170.05</v>
+        <v>1167.103</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>159.935</v>
       </c>
       <c r="C638">
-        <v>212.207</v>
+        <v>212.58</v>
       </c>
       <c r="D638">
-        <v>402.078</v>
+        <v>402.451</v>
       </c>
       <c r="E638">
-        <v>1123.856</v>
+        <v>1124.229</v>
       </c>
       <c r="F638">
         <v>168.405</v>
       </c>
       <c r="G638">
         <v>15.658</v>
       </c>
       <c r="H638">
         <v>198.669</v>
       </c>
       <c r="I638">
         <v>339.046</v>
       </c>
       <c r="J638">
         <v>148.005</v>
       </c>
       <c r="K638">
         <v>29.936</v>
       </c>
       <c r="L638">
-        <v>198.723</v>
+        <v>198.697</v>
       </c>
       <c r="M638">
-        <v>376.664</v>
+        <v>376.638</v>
       </c>
       <c r="N638">
-        <v>1098.442</v>
+        <v>1098.416</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>176.13</v>
       </c>
       <c r="C639">
-        <v>231.811</v>
+        <v>233.036</v>
       </c>
       <c r="D639">
-        <v>440.644</v>
+        <v>441.869</v>
       </c>
       <c r="E639">
-        <v>1365.723</v>
+        <v>1366.948</v>
       </c>
       <c r="F639">
         <v>193.456</v>
       </c>
       <c r="G639">
         <v>17.351</v>
       </c>
       <c r="H639">
         <v>278.325</v>
       </c>
       <c r="I639">
         <v>435.947</v>
       </c>
       <c r="J639">
         <v>163.305</v>
       </c>
       <c r="K639">
         <v>32.703</v>
       </c>
       <c r="L639">
-        <v>213.903</v>
+        <v>212.831</v>
       </c>
       <c r="M639">
-        <v>409.911</v>
+        <v>408.839</v>
       </c>
       <c r="N639">
-        <v>1334.99</v>
+        <v>1333.918</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>162.019</v>
       </c>
       <c r="C640">
-        <v>218.45</v>
+        <v>219.904</v>
       </c>
       <c r="D640">
-        <v>411.398</v>
+        <v>412.851</v>
       </c>
       <c r="E640">
-        <v>1336.653</v>
+        <v>1338.107</v>
       </c>
       <c r="F640">
         <v>196.806</v>
       </c>
       <c r="G640">
         <v>16.475</v>
       </c>
       <c r="H640">
         <v>316.664</v>
       </c>
       <c r="I640">
         <v>395.311</v>
       </c>
       <c r="J640">
         <v>150.622</v>
       </c>
       <c r="K640">
         <v>30.929</v>
       </c>
       <c r="L640">
-        <v>211.557</v>
+        <v>214.296</v>
       </c>
       <c r="M640">
-        <v>393.108</v>
+        <v>395.847</v>
       </c>
       <c r="N640">
-        <v>1318.364</v>
+        <v>1321.103</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>170.28</v>
       </c>
       <c r="C641">
-        <v>233.556</v>
+        <v>234.748</v>
       </c>
       <c r="D641">
-        <v>434.444</v>
+        <v>435.637</v>
       </c>
       <c r="E641">
-        <v>1325.834</v>
+        <v>1327.027</v>
       </c>
       <c r="F641">
         <v>209.875</v>
       </c>
       <c r="G641">
         <v>16.192</v>
       </c>
       <c r="H641">
         <v>347.588</v>
       </c>
       <c r="I641">
         <v>317.734</v>
       </c>
       <c r="J641">
         <v>158.475</v>
       </c>
       <c r="K641">
         <v>30.608</v>
       </c>
       <c r="L641">
-        <v>211.926</v>
+        <v>214.761</v>
       </c>
       <c r="M641">
-        <v>401.01</v>
+        <v>403.844</v>
       </c>
       <c r="N641">
-        <v>1292.399</v>
+        <v>1295.233</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>169.704</v>
       </c>
       <c r="C642">
-        <v>234.958</v>
+        <v>235.884</v>
       </c>
       <c r="D642">
-        <v>434.501</v>
+        <v>435.427</v>
       </c>
       <c r="E642">
-        <v>1318.426</v>
+        <v>1319.352</v>
       </c>
       <c r="F642">
         <v>190.946</v>
       </c>
       <c r="G642">
         <v>16.228</v>
       </c>
       <c r="H642">
         <v>368.465</v>
       </c>
       <c r="I642">
         <v>308.285</v>
       </c>
       <c r="J642">
         <v>158.478</v>
       </c>
       <c r="K642">
         <v>29.839</v>
       </c>
       <c r="L642">
-        <v>209.144</v>
+        <v>210.056</v>
       </c>
       <c r="M642">
-        <v>397.461</v>
+        <v>398.374</v>
       </c>
       <c r="N642">
-        <v>1281.386</v>
+        <v>1282.299</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>179.772</v>
       </c>
       <c r="C643">
-        <v>242.796</v>
+        <v>242.766</v>
       </c>
       <c r="D643">
-        <v>453.029</v>
+        <v>452.999</v>
       </c>
       <c r="E643">
-        <v>1300.483</v>
+        <v>1300.452</v>
       </c>
       <c r="F643">
         <v>172.185</v>
       </c>
       <c r="G643">
         <v>16.466</v>
       </c>
       <c r="H643">
         <v>384.695</v>
       </c>
       <c r="I643">
         <v>274.108</v>
       </c>
       <c r="J643">
         <v>165.982</v>
       </c>
       <c r="K643">
         <v>30.461</v>
       </c>
       <c r="L643">
-        <v>219.804</v>
+        <v>219.264</v>
       </c>
       <c r="M643">
-        <v>416.247</v>
+        <v>415.707</v>
       </c>
       <c r="N643">
-        <v>1263.701</v>
+        <v>1263.161</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>177.307</v>
       </c>
       <c r="C644">
-        <v>237.485</v>
+        <v>237.818</v>
       </c>
       <c r="D644">
-        <v>444.949</v>
+        <v>445.281</v>
       </c>
       <c r="E644">
-        <v>1235.951</v>
+        <v>1236.284</v>
       </c>
       <c r="F644">
         <v>173.184</v>
       </c>
       <c r="G644">
         <v>17.016</v>
       </c>
       <c r="H644">
         <v>365.5</v>
       </c>
       <c r="I644">
         <v>235.303</v>
       </c>
       <c r="J644">
         <v>165.078</v>
       </c>
       <c r="K644">
         <v>30.156</v>
       </c>
       <c r="L644">
-        <v>218</v>
+        <v>217.111</v>
       </c>
       <c r="M644">
-        <v>413.234</v>
+        <v>412.345</v>
       </c>
       <c r="N644">
-        <v>1204.237</v>
+        <v>1203.348</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>171.783</v>
       </c>
       <c r="C645">
-        <v>233.08</v>
+        <v>233.179</v>
       </c>
       <c r="D645">
-        <v>434.218</v>
+        <v>434.316</v>
       </c>
       <c r="E645">
-        <v>1126.184</v>
+        <v>1126.282</v>
       </c>
       <c r="F645">
         <v>131.709</v>
       </c>
       <c r="G645">
         <v>16.28</v>
       </c>
       <c r="H645">
         <v>322.756</v>
       </c>
       <c r="I645">
         <v>221.222</v>
       </c>
       <c r="J645">
         <v>159.867</v>
       </c>
       <c r="K645">
         <v>29.354</v>
       </c>
       <c r="L645">
-        <v>210.717</v>
+        <v>209.943</v>
       </c>
       <c r="M645">
-        <v>399.938</v>
+        <v>399.164</v>
       </c>
       <c r="N645">
-        <v>1091.905</v>
+        <v>1091.131</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>170.528</v>
       </c>
       <c r="C646">
-        <v>247.793</v>
+        <v>247.9</v>
       </c>
       <c r="D646">
-        <v>449.511</v>
+        <v>449.618</v>
       </c>
       <c r="E646">
-        <v>1235.507</v>
+        <v>1235.614</v>
       </c>
       <c r="F646">
         <v>142.565</v>
       </c>
       <c r="G646">
         <v>16.311</v>
       </c>
       <c r="H646">
         <v>286.46</v>
       </c>
       <c r="I646">
         <v>340.661</v>
       </c>
       <c r="J646">
         <v>158.438</v>
       </c>
       <c r="K646">
         <v>31.19</v>
       </c>
       <c r="L646">
-        <v>226.332</v>
+        <v>227.376</v>
       </c>
       <c r="M646">
-        <v>415.959</v>
+        <v>417.004</v>
       </c>
       <c r="N646">
-        <v>1201.956</v>
+        <v>1203.001</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>168.574</v>
       </c>
       <c r="C647">
-        <v>242.625</v>
+        <v>242.72</v>
       </c>
       <c r="D647">
-        <v>442.525</v>
+        <v>442.621</v>
       </c>
       <c r="E647">
-        <v>1189.166</v>
+        <v>1189.262</v>
       </c>
       <c r="F647">
         <v>158.678</v>
       </c>
       <c r="G647">
         <v>16.104</v>
       </c>
       <c r="H647">
         <v>218.934</v>
       </c>
       <c r="I647">
         <v>352.925</v>
       </c>
       <c r="J647">
         <v>156.115</v>
       </c>
       <c r="K647">
         <v>31.327</v>
       </c>
       <c r="L647">
-        <v>212.319</v>
+        <v>211.555</v>
       </c>
       <c r="M647">
-        <v>399.761</v>
+        <v>398.997</v>
       </c>
       <c r="N647">
-        <v>1146.402</v>
+        <v>1145.638</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>175.312</v>
       </c>
       <c r="C648">
         <v>249.232</v>
       </c>
       <c r="D648">
         <v>456.956</v>
       </c>
       <c r="E648">
         <v>1272.819</v>
       </c>
       <c r="F648">
         <v>206.118</v>
       </c>
       <c r="G648">
         <v>17.073</v>
       </c>
       <c r="H648">
         <v>187.262</v>
       </c>
       <c r="I648">
         <v>405.41</v>
       </c>
       <c r="J648">
         <v>162.622</v>
       </c>
       <c r="K648">
         <v>32.413</v>
       </c>
       <c r="L648">
-        <v>228.082</v>
+        <v>228.042</v>
       </c>
       <c r="M648">
-        <v>423.117</v>
+        <v>423.077</v>
       </c>
       <c r="N648">
-        <v>1238.98</v>
+        <v>1238.94</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>172.171</v>
       </c>
       <c r="C649">
         <v>232.136</v>
       </c>
       <c r="D649">
         <v>435.694</v>
       </c>
       <c r="E649">
         <v>1290.055</v>
       </c>
       <c r="F649">
         <v>240.495</v>
       </c>
       <c r="G649">
         <v>17.602</v>
       </c>
       <c r="H649">
@@ -28795,87 +28795,131 @@
       </c>
       <c r="I652">
         <v>423.405</v>
       </c>
       <c r="J652">
         <v>139.962</v>
       </c>
       <c r="K652">
         <v>30.001</v>
       </c>
       <c r="L652">
         <v>216.455</v>
       </c>
       <c r="M652">
         <v>386.417</v>
       </c>
       <c r="N652">
         <v>1382.109</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>169.198</v>
+        <v>169.221</v>
       </c>
       <c r="C653">
         <v>257.191</v>
       </c>
       <c r="D653">
-        <v>456.071</v>
+        <v>456.094</v>
       </c>
       <c r="E653">
-        <v>1440.107</v>
+        <v>1440.13</v>
       </c>
       <c r="F653">
         <v>195.93</v>
       </c>
       <c r="G653">
         <v>16.399</v>
       </c>
       <c r="H653">
         <v>417.056</v>
       </c>
       <c r="I653">
         <v>354.652</v>
       </c>
       <c r="J653">
         <v>157.053</v>
       </c>
       <c r="K653">
         <v>29.682</v>
       </c>
       <c r="L653">
         <v>233.569</v>
       </c>
       <c r="M653">
         <v>420.303</v>
       </c>
       <c r="N653">
         <v>1404.34</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>163.518</v>
+      </c>
+      <c r="C654">
+        <v>255.388</v>
+      </c>
+      <c r="D654">
+        <v>447.949</v>
+      </c>
+      <c r="E654">
+        <v>1468.226</v>
+      </c>
+      <c r="F654">
+        <v>204.442</v>
+      </c>
+      <c r="G654">
+        <v>16.144</v>
+      </c>
+      <c r="H654">
+        <v>438.741</v>
+      </c>
+      <c r="I654">
+        <v>360.949</v>
+      </c>
+      <c r="J654">
+        <v>150.951</v>
+      </c>
+      <c r="K654">
+        <v>29.044</v>
+      </c>
+      <c r="L654">
+        <v>235.912</v>
+      </c>
+      <c r="M654">
+        <v>415.907</v>
+      </c>
+      <c r="N654">
+        <v>1436.183</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32351,84 +32395,84 @@
       </c>
       <c r="J88">
         <v>1908.855</v>
       </c>
       <c r="K88">
         <v>386.885</v>
       </c>
       <c r="L88">
         <v>2805.501</v>
       </c>
       <c r="M88">
         <v>5101.241</v>
       </c>
       <c r="N88">
         <v>14003.561</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>2058.435</v>
       </c>
       <c r="C89">
-        <v>2816.925</v>
+        <v>2823.522</v>
       </c>
       <c r="D89">
-        <v>5247.192</v>
+        <v>5253.789</v>
       </c>
       <c r="E89">
-        <v>15037.377</v>
+        <v>15043.975</v>
       </c>
       <c r="F89">
         <v>2128.599</v>
       </c>
       <c r="G89">
         <v>198.518</v>
       </c>
       <c r="H89">
         <v>3461.415</v>
       </c>
       <c r="I89">
         <v>4001.654</v>
       </c>
       <c r="J89">
         <v>1911.786</v>
       </c>
       <c r="K89">
         <v>371.832</v>
       </c>
       <c r="L89">
-        <v>2568.999</v>
+        <v>2569.479</v>
       </c>
       <c r="M89">
-        <v>4852.617</v>
+        <v>4853.097</v>
       </c>
       <c r="N89">
-        <v>14642.802</v>
+        <v>14643.283</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>