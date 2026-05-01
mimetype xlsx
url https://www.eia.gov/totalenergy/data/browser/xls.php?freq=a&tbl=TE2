--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Table E2. Primary Energy Production by Source, Fossil Fuel Equivalency Approach </t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Production</t>
   </si>
   <si>
     <t>Natural Gas Production</t>
   </si>
   <si>
     <t>Crude Oil Production</t>
   </si>
   <si>
     <t>Natural Gas Plant Liquids Production</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="103.975" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.853" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -6476,54 +6476,54 @@
       <c r="E145">
         <v>182.445</v>
       </c>
       <c r="F145">
         <v>4974.302</v>
       </c>
       <c r="G145">
         <v>317.844</v>
       </c>
       <c r="H145">
         <v>313.504</v>
       </c>
       <c r="I145">
         <v>5.094</v>
       </c>
       <c r="J145" t="s">
         <v>20</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
       <c r="L145">
         <v>251.483</v>
       </c>
       <c r="M145">
-        <v>570.081</v>
+        <v>570.082</v>
       </c>
       <c r="N145">
-        <v>5862.227</v>
+        <v>5862.228</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" s="6">
         <v>30713.0</v>
       </c>
       <c r="B146">
         <v>1621.477</v>
       </c>
       <c r="C146">
         <v>1478.481</v>
       </c>
       <c r="D146">
         <v>1492.671</v>
       </c>
       <c r="E146">
         <v>177.603</v>
       </c>
       <c r="F146">
         <v>4770.232</v>
       </c>
       <c r="G146">
         <v>308.326</v>
       </c>
       <c r="H146">
@@ -6564,406 +6564,406 @@
       <c r="E147">
         <v>185.688</v>
       </c>
       <c r="F147">
         <v>5060.365</v>
       </c>
       <c r="G147">
         <v>296.499</v>
       </c>
       <c r="H147">
         <v>320.67</v>
       </c>
       <c r="I147">
         <v>6.838</v>
       </c>
       <c r="J147" t="s">
         <v>20</v>
       </c>
       <c r="K147">
         <v>0.002</v>
       </c>
       <c r="L147">
         <v>251.529</v>
       </c>
       <c r="M147">
-        <v>579.04</v>
+        <v>579.039</v>
       </c>
       <c r="N147">
-        <v>5935.904</v>
+        <v>5935.902</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" s="6">
         <v>30773.0</v>
       </c>
       <c r="B148">
         <v>1601.246</v>
       </c>
       <c r="C148">
         <v>1488.426</v>
       </c>
       <c r="D148">
         <v>1542.058</v>
       </c>
       <c r="E148">
         <v>181.947</v>
       </c>
       <c r="F148">
         <v>4813.677</v>
       </c>
       <c r="G148">
         <v>262.738</v>
       </c>
       <c r="H148">
         <v>315.985</v>
       </c>
       <c r="I148">
         <v>6.748</v>
       </c>
       <c r="J148" t="s">
         <v>20</v>
       </c>
       <c r="K148">
         <v>0.006</v>
       </c>
       <c r="L148">
         <v>243.277</v>
       </c>
       <c r="M148">
-        <v>566.019</v>
+        <v>566.016</v>
       </c>
       <c r="N148">
-        <v>5642.434</v>
+        <v>5642.431</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" s="6">
         <v>30803.0</v>
       </c>
       <c r="B149">
         <v>1784.422</v>
       </c>
       <c r="C149">
         <v>1484.727</v>
       </c>
       <c r="D149">
         <v>1610.173</v>
       </c>
       <c r="E149">
         <v>187.404</v>
       </c>
       <c r="F149">
         <v>5066.725</v>
       </c>
       <c r="G149">
         <v>280.471</v>
       </c>
       <c r="H149">
         <v>335.607</v>
       </c>
       <c r="I149">
         <v>6.473</v>
       </c>
       <c r="J149" t="s">
         <v>20</v>
       </c>
       <c r="K149">
         <v>0.008</v>
       </c>
       <c r="L149">
         <v>251.408</v>
       </c>
       <c r="M149">
-        <v>593.504</v>
+        <v>593.496</v>
       </c>
       <c r="N149">
-        <v>5940.699</v>
+        <v>5940.692</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" s="6">
         <v>30834.0</v>
       </c>
       <c r="B150">
         <v>1681.606</v>
       </c>
       <c r="C150">
         <v>1437.914</v>
       </c>
       <c r="D150">
         <v>1540.306</v>
       </c>
       <c r="E150">
         <v>181.217</v>
       </c>
       <c r="F150">
         <v>4841.043</v>
       </c>
       <c r="G150">
         <v>274.321</v>
       </c>
       <c r="H150">
         <v>303.719</v>
       </c>
       <c r="I150">
         <v>6.283</v>
       </c>
       <c r="J150" t="s">
         <v>20</v>
       </c>
       <c r="K150">
         <v>0.006</v>
       </c>
       <c r="L150">
         <v>243.303</v>
       </c>
       <c r="M150">
-        <v>553.321</v>
+        <v>553.311</v>
       </c>
       <c r="N150">
-        <v>5668.685</v>
+        <v>5668.675</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" s="6">
         <v>30864.0</v>
       </c>
       <c r="B151">
         <v>1646.026</v>
       </c>
       <c r="C151">
         <v>1491.238</v>
       </c>
       <c r="D151">
         <v>1597.506</v>
       </c>
       <c r="E151">
         <v>189.647</v>
       </c>
       <c r="F151">
         <v>4924.416</v>
       </c>
       <c r="G151">
         <v>306.687</v>
       </c>
       <c r="H151">
         <v>289.982</v>
       </c>
       <c r="I151">
         <v>5.997</v>
       </c>
       <c r="J151" t="s">
         <v>20</v>
       </c>
       <c r="K151">
         <v>0.005</v>
       </c>
       <c r="L151">
         <v>251.632</v>
       </c>
       <c r="M151">
-        <v>547.618</v>
+        <v>547.616</v>
       </c>
       <c r="N151">
-        <v>5778.721</v>
+        <v>5778.718</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" s="6">
         <v>30895.0</v>
       </c>
       <c r="B152">
         <v>1999.007</v>
       </c>
       <c r="C152">
         <v>1469.435</v>
       </c>
       <c r="D152">
         <v>1583.928</v>
       </c>
       <c r="E152">
         <v>190.003</v>
       </c>
       <c r="F152">
         <v>5242.373</v>
       </c>
       <c r="G152">
         <v>319.793</v>
       </c>
       <c r="H152">
         <v>264.894</v>
       </c>
       <c r="I152">
         <v>7.509</v>
       </c>
       <c r="J152" t="s">
         <v>20</v>
       </c>
       <c r="K152">
         <v>0.003</v>
       </c>
       <c r="L152">
         <v>251.638</v>
       </c>
       <c r="M152">
-        <v>524.053</v>
+        <v>524.044</v>
       </c>
       <c r="N152">
-        <v>6086.219</v>
+        <v>6086.21</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" s="6">
         <v>30926.0</v>
       </c>
       <c r="B153">
         <v>1738.428</v>
       </c>
       <c r="C153">
         <v>1400.102</v>
       </c>
       <c r="D153">
         <v>1564.828</v>
       </c>
       <c r="E153">
         <v>186.475</v>
       </c>
       <c r="F153">
         <v>4889.833</v>
       </c>
       <c r="G153">
         <v>316.027</v>
       </c>
       <c r="H153">
         <v>220.536</v>
       </c>
       <c r="I153">
         <v>6.763</v>
       </c>
       <c r="J153" t="s">
         <v>20</v>
       </c>
       <c r="K153">
         <v>0.005</v>
       </c>
       <c r="L153">
         <v>243.596</v>
       </c>
       <c r="M153">
-        <v>470.91</v>
+        <v>470.9</v>
       </c>
       <c r="N153">
-        <v>5676.77</v>
+        <v>5676.76</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" s="6">
         <v>30956.0</v>
       </c>
       <c r="B154">
         <v>1535.976</v>
       </c>
       <c r="C154">
         <v>1471.65</v>
       </c>
       <c r="D154">
         <v>1601.235</v>
       </c>
       <c r="E154">
         <v>191.426</v>
       </c>
       <c r="F154">
         <v>4800.286</v>
       </c>
       <c r="G154">
         <v>268.621</v>
       </c>
       <c r="H154">
         <v>220.205</v>
       </c>
       <c r="I154">
         <v>7.424</v>
       </c>
       <c r="J154" t="s">
         <v>20</v>
       </c>
       <c r="K154">
         <v>0.009</v>
       </c>
       <c r="L154">
         <v>251.974</v>
       </c>
       <c r="M154">
-        <v>479.62</v>
+        <v>479.613</v>
       </c>
       <c r="N154">
-        <v>5548.527</v>
+        <v>5548.52</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="6">
         <v>30987.0</v>
       </c>
       <c r="B155">
         <v>1417.188</v>
       </c>
       <c r="C155">
         <v>1468.68</v>
       </c>
       <c r="D155">
         <v>1562.271</v>
       </c>
       <c r="E155">
         <v>188.486</v>
       </c>
       <c r="F155">
         <v>4636.625</v>
       </c>
       <c r="G155">
         <v>266.462</v>
       </c>
       <c r="H155">
         <v>234.699</v>
       </c>
       <c r="I155">
         <v>7.331</v>
       </c>
       <c r="J155" t="s">
         <v>20</v>
       </c>
       <c r="K155">
         <v>0.009</v>
       </c>
       <c r="L155">
         <v>244.068</v>
       </c>
       <c r="M155">
-        <v>486.11</v>
+        <v>486.106</v>
       </c>
       <c r="N155">
-        <v>5389.197</v>
+        <v>5389.194</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="6">
         <v>31017.0</v>
       </c>
       <c r="B156">
         <v>1404.56</v>
       </c>
       <c r="C156">
         <v>1593.666</v>
       </c>
       <c r="D156">
         <v>1599.623</v>
       </c>
       <c r="E156">
         <v>191.467</v>
       </c>
       <c r="F156">
         <v>4789.315</v>
       </c>
       <c r="G156">
         <v>334.742</v>
       </c>
       <c r="H156">
@@ -7004,2034 +7004,2034 @@
       <c r="E157">
         <v>189.303</v>
       </c>
       <c r="F157">
         <v>4868.823</v>
       </c>
       <c r="G157">
         <v>384.371</v>
       </c>
       <c r="H157">
         <v>290.793</v>
       </c>
       <c r="I157">
         <v>8.086</v>
       </c>
       <c r="J157" t="s">
         <v>20</v>
       </c>
       <c r="K157">
         <v>0.007</v>
       </c>
       <c r="L157">
         <v>256.315</v>
       </c>
       <c r="M157">
-        <v>555.205</v>
+        <v>555.2</v>
       </c>
       <c r="N157">
-        <v>5808.399</v>
+        <v>5808.394</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" s="6">
         <v>31079.0</v>
       </c>
       <c r="B158">
         <v>1470.39</v>
       </c>
       <c r="C158">
         <v>1467.027</v>
       </c>
       <c r="D158">
         <v>1465.631</v>
       </c>
       <c r="E158">
         <v>170.513</v>
       </c>
       <c r="F158">
         <v>4573.561</v>
       </c>
       <c r="G158">
         <v>327.29</v>
       </c>
       <c r="H158">
         <v>273.175</v>
       </c>
       <c r="I158">
         <v>7.141</v>
       </c>
       <c r="J158" t="s">
         <v>20</v>
       </c>
       <c r="K158">
         <v>0.011</v>
       </c>
       <c r="L158">
         <v>231.512</v>
       </c>
       <c r="M158">
-        <v>511.838</v>
+        <v>511.839</v>
       </c>
       <c r="N158">
-        <v>5412.689</v>
+        <v>5412.69</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" s="6">
         <v>31107.0</v>
       </c>
       <c r="B159">
         <v>1700.255</v>
       </c>
       <c r="C159">
         <v>1464.106</v>
       </c>
       <c r="D159">
         <v>1635.269</v>
       </c>
       <c r="E159">
         <v>186.107</v>
       </c>
       <c r="F159">
         <v>4985.737</v>
       </c>
       <c r="G159">
         <v>329.72</v>
       </c>
       <c r="H159">
         <v>260.344</v>
       </c>
       <c r="I159">
         <v>8.314</v>
       </c>
       <c r="J159" t="s">
         <v>20</v>
       </c>
       <c r="K159">
         <v>0.007</v>
       </c>
       <c r="L159">
         <v>256.336</v>
       </c>
       <c r="M159">
-        <v>525.002</v>
+        <v>525.001</v>
       </c>
       <c r="N159">
-        <v>5840.459</v>
+        <v>5840.458</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" s="6">
         <v>31138.0</v>
       </c>
       <c r="B160">
         <v>1673.948</v>
       </c>
       <c r="C160">
         <v>1379.719</v>
       </c>
       <c r="D160">
         <v>1573.534</v>
       </c>
       <c r="E160">
         <v>178.059</v>
       </c>
       <c r="F160">
         <v>4805.26</v>
       </c>
       <c r="G160">
         <v>281.04</v>
       </c>
       <c r="H160">
         <v>258.039</v>
       </c>
       <c r="I160">
         <v>7.281</v>
       </c>
       <c r="J160" t="s">
         <v>20</v>
       </c>
       <c r="K160">
         <v>0.006</v>
       </c>
       <c r="L160">
         <v>247.599</v>
       </c>
       <c r="M160">
-        <v>512.937</v>
+        <v>512.924</v>
       </c>
       <c r="N160">
-        <v>5599.237</v>
+        <v>5599.224</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" s="6">
         <v>31168.0</v>
       </c>
       <c r="B161">
         <v>1714.221</v>
       </c>
       <c r="C161">
         <v>1365.195</v>
       </c>
       <c r="D161">
         <v>1641.939</v>
       </c>
       <c r="E161">
         <v>185.379</v>
       </c>
       <c r="F161">
         <v>4906.735</v>
       </c>
       <c r="G161">
         <v>304.823</v>
       </c>
       <c r="H161">
         <v>279.498</v>
       </c>
       <c r="I161">
         <v>7.571</v>
       </c>
       <c r="J161" t="s">
         <v>20</v>
       </c>
       <c r="K161">
         <v>0.004</v>
       </c>
       <c r="L161">
         <v>255.881</v>
       </c>
       <c r="M161">
-        <v>542.968</v>
+        <v>542.953</v>
       </c>
       <c r="N161">
-        <v>5754.526</v>
+        <v>5754.511</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" s="6">
         <v>31199.0</v>
       </c>
       <c r="B162">
         <v>1601.684</v>
       </c>
       <c r="C162">
         <v>1318.821</v>
       </c>
       <c r="D162">
         <v>1569.787</v>
       </c>
       <c r="E162">
         <v>179.755</v>
       </c>
       <c r="F162">
         <v>4670.048</v>
       </c>
       <c r="G162">
         <v>327.55</v>
       </c>
       <c r="H162">
         <v>252.373</v>
       </c>
       <c r="I162">
         <v>7.294</v>
       </c>
       <c r="J162" t="s">
         <v>20</v>
       </c>
       <c r="K162">
         <v>0.004</v>
       </c>
       <c r="L162">
         <v>247.643</v>
       </c>
       <c r="M162">
-        <v>507.33</v>
+        <v>507.314</v>
       </c>
       <c r="N162">
-        <v>5504.928</v>
+        <v>5504.912</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" s="6">
         <v>31229.0</v>
       </c>
       <c r="B163">
         <v>1514.022</v>
       </c>
       <c r="C163">
         <v>1350.741</v>
       </c>
       <c r="D163">
         <v>1608.978</v>
       </c>
       <c r="E163">
         <v>182.37</v>
       </c>
       <c r="F163">
         <v>4656.111</v>
       </c>
       <c r="G163">
         <v>373.727</v>
       </c>
       <c r="H163">
         <v>225.387</v>
       </c>
       <c r="I163">
         <v>8.019</v>
       </c>
       <c r="J163" t="s">
         <v>20</v>
       </c>
       <c r="K163">
         <v>0.001</v>
       </c>
       <c r="L163">
         <v>256.159</v>
       </c>
       <c r="M163">
-        <v>489.577</v>
+        <v>489.566</v>
       </c>
       <c r="N163">
-        <v>5519.414</v>
+        <v>5519.403</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" s="6">
         <v>31260.0</v>
       </c>
       <c r="B164">
         <v>1741.329</v>
       </c>
       <c r="C164">
         <v>1347.676</v>
       </c>
       <c r="D164">
         <v>1582.71</v>
       </c>
       <c r="E164">
         <v>185.435</v>
       </c>
       <c r="F164">
         <v>4857.15</v>
       </c>
       <c r="G164">
         <v>369.775</v>
       </c>
       <c r="H164">
         <v>211.206</v>
       </c>
       <c r="I164">
         <v>8.381</v>
       </c>
       <c r="J164" t="s">
         <v>20</v>
       </c>
       <c r="K164">
         <v>0.004</v>
       </c>
       <c r="L164">
         <v>256.301</v>
       </c>
       <c r="M164">
-        <v>475.912</v>
+        <v>475.891</v>
       </c>
       <c r="N164">
-        <v>5702.836</v>
+        <v>5702.815</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" s="6">
         <v>31291.0</v>
       </c>
       <c r="B165">
         <v>1617.873</v>
       </c>
       <c r="C165">
         <v>1320.837</v>
       </c>
       <c r="D165">
         <v>1557.938</v>
       </c>
       <c r="E165">
         <v>177.29</v>
       </c>
       <c r="F165">
         <v>4673.938</v>
       </c>
       <c r="G165">
         <v>366.541</v>
       </c>
       <c r="H165">
         <v>198.288</v>
       </c>
       <c r="I165">
         <v>7.966</v>
       </c>
       <c r="J165" t="s">
         <v>20</v>
       </c>
       <c r="K165">
         <v>0.009</v>
       </c>
       <c r="L165">
         <v>247.997</v>
       </c>
       <c r="M165">
-        <v>454.274</v>
+        <v>454.26</v>
       </c>
       <c r="N165">
-        <v>5494.752</v>
+        <v>5494.738</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" s="6">
         <v>31321.0</v>
       </c>
       <c r="B166">
         <v>1753.049</v>
       </c>
       <c r="C166">
         <v>1376.261</v>
       </c>
       <c r="D166">
         <v>1612.794</v>
       </c>
       <c r="E166">
         <v>187.277</v>
       </c>
       <c r="F166">
         <v>4929.382</v>
       </c>
       <c r="G166">
         <v>331.461</v>
       </c>
       <c r="H166">
         <v>211.589</v>
       </c>
       <c r="I166">
         <v>7.626</v>
       </c>
       <c r="J166" t="s">
         <v>20</v>
       </c>
       <c r="K166">
         <v>0.005</v>
       </c>
       <c r="L166">
         <v>256.175</v>
       </c>
       <c r="M166">
-        <v>475.406</v>
+        <v>475.396</v>
       </c>
       <c r="N166">
-        <v>5736.249</v>
+        <v>5736.24</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" s="6">
         <v>31352.0</v>
       </c>
       <c r="B167">
         <v>1514.883</v>
       </c>
       <c r="C167">
         <v>1380.646</v>
       </c>
       <c r="D167">
         <v>1548.942</v>
       </c>
       <c r="E167">
         <v>186.88</v>
       </c>
       <c r="F167">
         <v>4631.35</v>
       </c>
       <c r="G167">
         <v>320.428</v>
       </c>
       <c r="H167">
         <v>242.115</v>
       </c>
       <c r="I167">
         <v>9.416</v>
       </c>
       <c r="J167" t="s">
         <v>20</v>
       </c>
       <c r="K167">
         <v>0.002</v>
       </c>
       <c r="L167">
         <v>248.07</v>
       </c>
       <c r="M167">
-        <v>499.606</v>
+        <v>499.603</v>
       </c>
       <c r="N167">
-        <v>5451.384</v>
+        <v>5451.382</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" s="6">
         <v>31382.0</v>
       </c>
       <c r="B168">
         <v>1530.649</v>
       </c>
       <c r="C168">
         <v>1594.066</v>
       </c>
       <c r="D168">
         <v>1623.513</v>
       </c>
       <c r="E168">
         <v>195.4</v>
       </c>
       <c r="F168">
         <v>4943.628</v>
       </c>
       <c r="G168">
         <v>358.837</v>
       </c>
       <c r="H168">
         <v>267.386</v>
       </c>
       <c r="I168">
         <v>10.325</v>
       </c>
       <c r="J168" t="s">
         <v>20</v>
       </c>
       <c r="K168">
         <v>0.001</v>
       </c>
       <c r="L168">
         <v>256.246</v>
       </c>
       <c r="M168">
-        <v>533.96</v>
+        <v>533.958</v>
       </c>
       <c r="N168">
-        <v>5836.425</v>
+        <v>5836.423</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" s="6">
         <v>31413.0</v>
       </c>
       <c r="B169">
         <v>1711.531</v>
       </c>
       <c r="C169">
         <v>1590.844</v>
       </c>
       <c r="D169">
         <v>1642.838</v>
       </c>
       <c r="E169">
         <v>197.965</v>
       </c>
       <c r="F169">
         <v>5143.178</v>
       </c>
       <c r="G169">
         <v>383.159</v>
       </c>
       <c r="H169">
         <v>226.352</v>
       </c>
       <c r="I169">
         <v>10.526</v>
       </c>
       <c r="J169" t="s">
         <v>20</v>
       </c>
       <c r="K169">
         <v>0.002</v>
       </c>
       <c r="L169">
         <v>249.178</v>
       </c>
       <c r="M169">
-        <v>486.064</v>
+        <v>486.058</v>
       </c>
       <c r="N169">
-        <v>6012.402</v>
+        <v>6012.395</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" s="6">
         <v>31444.0</v>
       </c>
       <c r="B170">
         <v>1588.455</v>
       </c>
       <c r="C170">
         <v>1379.224</v>
       </c>
       <c r="D170">
         <v>1489.759</v>
       </c>
       <c r="E170">
         <v>177.299</v>
       </c>
       <c r="F170">
         <v>4634.737</v>
       </c>
       <c r="G170">
         <v>346.156</v>
       </c>
       <c r="H170">
         <v>245.152</v>
       </c>
       <c r="I170">
         <v>9.04</v>
       </c>
       <c r="J170" t="s">
         <v>20</v>
       </c>
       <c r="K170">
         <v>0.002</v>
       </c>
       <c r="L170">
         <v>224.922</v>
       </c>
       <c r="M170">
-        <v>479.122</v>
+        <v>479.116</v>
       </c>
       <c r="N170">
-        <v>5460.015</v>
+        <v>5460.009</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" s="6">
         <v>31472.0</v>
       </c>
       <c r="B171">
         <v>1695.601</v>
       </c>
       <c r="C171">
         <v>1464.062</v>
       </c>
       <c r="D171">
         <v>1620.595</v>
       </c>
       <c r="E171">
         <v>185.657</v>
       </c>
       <c r="F171">
         <v>4965.916</v>
       </c>
       <c r="G171">
         <v>325.549</v>
       </c>
       <c r="H171">
         <v>300.28</v>
       </c>
       <c r="I171">
         <v>9.403</v>
       </c>
       <c r="J171" t="s">
         <v>20</v>
       </c>
       <c r="K171">
         <v>0.007</v>
       </c>
       <c r="L171">
         <v>248.837</v>
       </c>
       <c r="M171">
-        <v>558.538</v>
+        <v>558.527</v>
       </c>
       <c r="N171">
-        <v>5850.002</v>
+        <v>5849.991</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" s="6">
         <v>31503.0</v>
       </c>
       <c r="B172">
         <v>1636.466</v>
       </c>
       <c r="C172">
         <v>1315.141</v>
       </c>
       <c r="D172">
         <v>1542.319</v>
       </c>
       <c r="E172">
         <v>170.546</v>
       </c>
       <c r="F172">
         <v>4664.471</v>
       </c>
       <c r="G172">
         <v>322.413</v>
       </c>
       <c r="H172">
         <v>290.609</v>
       </c>
       <c r="I172">
         <v>8.479</v>
       </c>
       <c r="J172" t="s">
         <v>20</v>
       </c>
       <c r="K172">
         <v>0.006</v>
       </c>
       <c r="L172">
         <v>240.788</v>
       </c>
       <c r="M172">
-        <v>539.897</v>
+        <v>539.883</v>
       </c>
       <c r="N172">
-        <v>5526.781</v>
+        <v>5526.766</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" s="6">
         <v>31533.0</v>
       </c>
       <c r="B173">
         <v>1597.618</v>
       </c>
       <c r="C173">
         <v>1340.462</v>
       </c>
       <c r="D173">
         <v>1588.991</v>
       </c>
       <c r="E173">
         <v>178.538</v>
       </c>
       <c r="F173">
         <v>4705.61</v>
       </c>
       <c r="G173">
         <v>337.725</v>
       </c>
       <c r="H173">
         <v>287.656</v>
       </c>
       <c r="I173">
         <v>8.568</v>
       </c>
       <c r="J173" t="s">
         <v>20</v>
       </c>
       <c r="K173">
         <v>0.008</v>
       </c>
       <c r="L173">
         <v>248.822</v>
       </c>
       <c r="M173">
-        <v>545.072</v>
+        <v>545.053</v>
       </c>
       <c r="N173">
-        <v>5588.407</v>
+        <v>5588.388</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" s="6">
         <v>31564.0</v>
       </c>
       <c r="B174">
         <v>1586.797</v>
       </c>
       <c r="C174">
         <v>1282.181</v>
       </c>
       <c r="D174">
         <v>1500.46</v>
       </c>
       <c r="E174">
         <v>168.414</v>
       </c>
       <c r="F174">
         <v>4537.852</v>
       </c>
       <c r="G174">
         <v>331.481</v>
       </c>
       <c r="H174">
         <v>277.26</v>
       </c>
       <c r="I174">
         <v>9.295</v>
       </c>
       <c r="J174" t="s">
         <v>20</v>
       </c>
       <c r="K174">
         <v>0.005</v>
       </c>
       <c r="L174">
         <v>240.837</v>
       </c>
       <c r="M174">
-        <v>527.412</v>
+        <v>527.398</v>
       </c>
       <c r="N174">
-        <v>5396.746</v>
+        <v>5396.731</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" s="6">
         <v>31594.0</v>
       </c>
       <c r="B175">
         <v>1481.25</v>
       </c>
       <c r="C175">
         <v>1323.357</v>
       </c>
       <c r="D175">
         <v>1556.998</v>
       </c>
       <c r="E175">
         <v>174.436</v>
       </c>
       <c r="F175">
         <v>4536.041</v>
       </c>
       <c r="G175">
         <v>379.718</v>
       </c>
       <c r="H175">
         <v>254.396</v>
       </c>
       <c r="I175">
         <v>9.862</v>
       </c>
       <c r="J175" t="s">
         <v>20</v>
       </c>
       <c r="K175">
         <v>0.005</v>
       </c>
       <c r="L175">
         <v>249.011</v>
       </c>
       <c r="M175">
-        <v>513.292</v>
+        <v>513.275</v>
       </c>
       <c r="N175">
-        <v>5429.051</v>
+        <v>5429.034</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" s="6">
         <v>31625.0</v>
       </c>
       <c r="B176">
         <v>1671.805</v>
       </c>
       <c r="C176">
         <v>1323.36</v>
       </c>
       <c r="D176">
         <v>1505.564</v>
       </c>
       <c r="E176">
         <v>167.179</v>
       </c>
       <c r="F176">
         <v>4667.907</v>
       </c>
       <c r="G176">
         <v>396.534</v>
       </c>
       <c r="H176">
         <v>223.81</v>
       </c>
       <c r="I176">
         <v>9.839</v>
       </c>
       <c r="J176" t="s">
         <v>20</v>
       </c>
       <c r="K176">
         <v>0.005</v>
       </c>
       <c r="L176">
         <v>249.176</v>
       </c>
       <c r="M176">
-        <v>482.847</v>
+        <v>482.83</v>
       </c>
       <c r="N176">
-        <v>5547.289</v>
+        <v>5547.272</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" s="6">
         <v>31656.0</v>
       </c>
       <c r="B177">
         <v>1638.899</v>
       </c>
       <c r="C177">
         <v>1258.956</v>
       </c>
       <c r="D177">
         <v>1449.089</v>
       </c>
       <c r="E177">
         <v>164.439</v>
       </c>
       <c r="F177">
         <v>4511.383</v>
       </c>
       <c r="G177">
         <v>387.113</v>
       </c>
       <c r="H177">
         <v>222.779</v>
       </c>
       <c r="I177">
         <v>8.245</v>
       </c>
       <c r="J177" t="s">
         <v>20</v>
       </c>
       <c r="K177">
         <v>0.001</v>
       </c>
       <c r="L177">
         <v>241.074</v>
       </c>
       <c r="M177">
-        <v>472.114</v>
+        <v>472.099</v>
       </c>
       <c r="N177">
-        <v>5370.61</v>
+        <v>5370.595</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" s="6">
         <v>31686.0</v>
       </c>
       <c r="B178">
         <v>1750.646</v>
       </c>
       <c r="C178">
         <v>1333.276</v>
       </c>
       <c r="D178">
         <v>1513.707</v>
       </c>
       <c r="E178">
         <v>170.889</v>
       </c>
       <c r="F178">
         <v>4768.518</v>
       </c>
       <c r="G178">
         <v>383.103</v>
       </c>
       <c r="H178">
         <v>225.018</v>
       </c>
       <c r="I178">
         <v>8.105</v>
       </c>
       <c r="J178" t="s">
         <v>20</v>
       </c>
       <c r="K178">
         <v>0.002</v>
       </c>
       <c r="L178">
         <v>248.974</v>
       </c>
       <c r="M178">
-        <v>482.113</v>
+        <v>482.1</v>
       </c>
       <c r="N178">
-        <v>5633.734</v>
+        <v>5633.721</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" s="6">
         <v>31717.0</v>
       </c>
       <c r="B179">
         <v>1538.049</v>
       </c>
       <c r="C179">
         <v>1414.165</v>
       </c>
       <c r="D179">
         <v>1463.769</v>
       </c>
       <c r="E179">
         <v>175.761</v>
       </c>
       <c r="F179">
         <v>4591.745</v>
       </c>
       <c r="G179">
         <v>369.674</v>
       </c>
       <c r="H179">
         <v>244.175</v>
       </c>
       <c r="I179">
         <v>7.015</v>
       </c>
       <c r="J179" t="s">
         <v>20</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179">
         <v>241.122</v>
       </c>
       <c r="M179">
-        <v>492.321</v>
+        <v>492.312</v>
       </c>
       <c r="N179">
-        <v>5453.74</v>
+        <v>5453.73</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" s="6">
         <v>31747.0</v>
       </c>
       <c r="B180">
         <v>1612.349</v>
       </c>
       <c r="C180">
         <v>1515.772</v>
       </c>
       <c r="D180">
         <v>1501.771</v>
       </c>
       <c r="E180">
         <v>181.756</v>
       </c>
       <c r="F180">
         <v>4811.648</v>
       </c>
       <c r="G180">
         <v>417.484</v>
       </c>
       <c r="H180">
         <v>273.692</v>
       </c>
       <c r="I180">
         <v>9.299</v>
       </c>
       <c r="J180" t="s">
         <v>20</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180">
         <v>249.352</v>
       </c>
       <c r="M180">
-        <v>532.346</v>
+        <v>532.344</v>
       </c>
       <c r="N180">
-        <v>5761.479</v>
+        <v>5761.476</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" s="6">
         <v>31778.0</v>
       </c>
       <c r="B181">
         <v>1637.161</v>
       </c>
       <c r="C181">
         <v>1586.308</v>
       </c>
       <c r="D181">
         <v>1524.75</v>
       </c>
       <c r="E181">
         <v>183.564</v>
       </c>
       <c r="F181">
         <v>4931.783</v>
       </c>
       <c r="G181">
         <v>417.417</v>
       </c>
       <c r="H181">
         <v>267.809</v>
       </c>
       <c r="I181">
         <v>9.317</v>
       </c>
       <c r="J181" t="s">
         <v>20</v>
       </c>
       <c r="K181">
         <v>0.001</v>
       </c>
       <c r="L181">
         <v>244.137</v>
       </c>
       <c r="M181">
-        <v>521.265</v>
+        <v>521.264</v>
       </c>
       <c r="N181">
-        <v>5870.465</v>
+        <v>5870.464</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" s="6">
         <v>31809.0</v>
       </c>
       <c r="B182">
         <v>1570.964</v>
       </c>
       <c r="C182">
         <v>1425.523</v>
       </c>
       <c r="D182">
         <v>1362.304</v>
       </c>
       <c r="E182">
         <v>169.535</v>
       </c>
       <c r="F182">
         <v>4528.326</v>
       </c>
       <c r="G182">
         <v>382.159</v>
       </c>
       <c r="H182">
         <v>223.722</v>
       </c>
       <c r="I182">
         <v>8.64</v>
       </c>
       <c r="J182" t="s">
         <v>20</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182">
         <v>220.511</v>
       </c>
       <c r="M182">
-        <v>452.878</v>
+        <v>452.872</v>
       </c>
       <c r="N182">
-        <v>5363.363</v>
+        <v>5363.358</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" s="6">
         <v>31837.0</v>
       </c>
       <c r="B183">
         <v>1662.93</v>
       </c>
       <c r="C183">
         <v>1505.676</v>
       </c>
       <c r="D183">
         <v>1521.908</v>
       </c>
       <c r="E183">
         <v>185.338</v>
       </c>
       <c r="F183">
         <v>4875.851</v>
       </c>
       <c r="G183">
         <v>389.382</v>
       </c>
       <c r="H183">
         <v>245.143</v>
       </c>
       <c r="I183">
         <v>9.473</v>
       </c>
       <c r="J183" t="s">
         <v>20</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183">
         <v>244.157</v>
       </c>
       <c r="M183">
-        <v>498.782</v>
+        <v>498.773</v>
       </c>
       <c r="N183">
-        <v>5764.016</v>
+        <v>5764.007</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" s="6">
         <v>31868.0</v>
       </c>
       <c r="B184">
         <v>1557.431</v>
       </c>
       <c r="C184">
         <v>1403.143</v>
       </c>
       <c r="D184">
         <v>1478.681</v>
       </c>
       <c r="E184">
         <v>178.448</v>
       </c>
       <c r="F184">
         <v>4617.703</v>
       </c>
       <c r="G184">
         <v>349.992</v>
       </c>
       <c r="H184">
         <v>232.573</v>
       </c>
       <c r="I184">
         <v>8.929</v>
       </c>
       <c r="J184" t="s">
         <v>20</v>
       </c>
       <c r="K184">
         <v>0.002</v>
       </c>
       <c r="L184">
         <v>236.139</v>
       </c>
       <c r="M184">
-        <v>477.656</v>
+        <v>477.643</v>
       </c>
       <c r="N184">
-        <v>5445.351</v>
+        <v>5445.338</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" s="6">
         <v>31898.0</v>
       </c>
       <c r="B185">
         <v>1550.039</v>
       </c>
       <c r="C185">
         <v>1387.096</v>
       </c>
       <c r="D185">
         <v>1498.871</v>
       </c>
       <c r="E185">
         <v>183.919</v>
       </c>
       <c r="F185">
         <v>4619.925</v>
       </c>
       <c r="G185">
         <v>358.374</v>
       </c>
       <c r="H185">
         <v>255.627</v>
       </c>
       <c r="I185">
         <v>9.382</v>
       </c>
       <c r="J185" t="s">
         <v>20</v>
       </c>
       <c r="K185">
         <v>0.003</v>
       </c>
       <c r="L185">
         <v>244.007</v>
       </c>
       <c r="M185">
-        <v>509.032</v>
+        <v>509.019</v>
       </c>
       <c r="N185">
-        <v>5487.331</v>
+        <v>5487.318</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" s="6">
         <v>31929.0</v>
       </c>
       <c r="B186">
         <v>1689.563</v>
       </c>
       <c r="C186">
         <v>1328.514</v>
       </c>
       <c r="D186">
         <v>1440.465</v>
       </c>
       <c r="E186">
         <v>177.191</v>
       </c>
       <c r="F186">
         <v>4635.733</v>
       </c>
       <c r="G186">
         <v>381.76</v>
       </c>
       <c r="H186">
         <v>220.689</v>
       </c>
       <c r="I186">
         <v>9.635</v>
       </c>
       <c r="J186" t="s">
         <v>20</v>
       </c>
       <c r="K186">
         <v>0.01</v>
       </c>
       <c r="L186">
         <v>236.522</v>
       </c>
       <c r="M186">
-        <v>466.873</v>
+        <v>466.856</v>
       </c>
       <c r="N186">
-        <v>5484.367</v>
+        <v>5484.35</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" s="6">
         <v>31959.0</v>
       </c>
       <c r="B187">
         <v>1529.582</v>
       </c>
       <c r="C187">
         <v>1347.142</v>
       </c>
       <c r="D187">
         <v>1483.536</v>
       </c>
       <c r="E187">
         <v>183.496</v>
       </c>
       <c r="F187">
         <v>4543.756</v>
       </c>
       <c r="G187">
         <v>418.26</v>
       </c>
       <c r="H187">
         <v>213.34</v>
       </c>
       <c r="I187">
         <v>9.961</v>
       </c>
       <c r="J187" t="s">
         <v>20</v>
       </c>
       <c r="K187">
         <v>0.013</v>
       </c>
       <c r="L187">
         <v>244.359</v>
       </c>
       <c r="M187">
-        <v>467.691</v>
+        <v>467.672</v>
       </c>
       <c r="N187">
-        <v>5429.708</v>
+        <v>5429.689</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" s="6">
         <v>31990.0</v>
       </c>
       <c r="B188">
         <v>1769.251</v>
       </c>
       <c r="C188">
         <v>1371.097</v>
       </c>
       <c r="D188">
         <v>1476.146</v>
       </c>
       <c r="E188">
         <v>182.239</v>
       </c>
       <c r="F188">
         <v>4798.734</v>
       </c>
       <c r="G188">
         <v>431.801</v>
       </c>
       <c r="H188">
         <v>194.652</v>
       </c>
       <c r="I188">
         <v>9.923</v>
       </c>
       <c r="J188" t="s">
         <v>20</v>
       </c>
       <c r="K188">
         <v>0.002</v>
       </c>
       <c r="L188">
         <v>244.396</v>
       </c>
       <c r="M188">
-        <v>448.986</v>
+        <v>448.973</v>
       </c>
       <c r="N188">
-        <v>5679.521</v>
+        <v>5679.509</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" s="6">
         <v>32021.0</v>
       </c>
       <c r="B189">
         <v>1808.062</v>
       </c>
       <c r="C189">
         <v>1307.841</v>
       </c>
       <c r="D189">
         <v>1427.745</v>
       </c>
       <c r="E189">
         <v>177.558</v>
       </c>
       <c r="F189">
         <v>4721.206</v>
       </c>
       <c r="G189">
         <v>414.191</v>
       </c>
       <c r="H189">
         <v>191.635</v>
       </c>
       <c r="I189">
         <v>9.257</v>
       </c>
       <c r="J189" t="s">
         <v>20</v>
       </c>
       <c r="K189">
         <v>0.002</v>
       </c>
       <c r="L189">
         <v>236.298</v>
       </c>
       <c r="M189">
-        <v>437.201</v>
+        <v>437.193</v>
       </c>
       <c r="N189">
-        <v>5572.598</v>
+        <v>5572.59</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" s="6">
         <v>32051.0</v>
       </c>
       <c r="B190">
         <v>1885.113</v>
       </c>
       <c r="C190">
         <v>1422.251</v>
       </c>
       <c r="D190">
         <v>1503.778</v>
       </c>
       <c r="E190">
         <v>185.865</v>
       </c>
       <c r="F190">
         <v>4997.007</v>
       </c>
       <c r="G190">
         <v>381.045</v>
       </c>
       <c r="H190">
         <v>189.215</v>
       </c>
       <c r="I190">
         <v>9.375</v>
       </c>
       <c r="J190" t="s">
         <v>20</v>
       </c>
       <c r="K190">
         <v>0.001</v>
       </c>
       <c r="L190">
         <v>244.059</v>
       </c>
       <c r="M190">
-        <v>442.655</v>
+        <v>442.649</v>
       </c>
       <c r="N190">
-        <v>5820.707</v>
+        <v>5820.701</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" s="6">
         <v>32082.0</v>
       </c>
       <c r="B191">
         <v>1737.14</v>
       </c>
       <c r="C191">
         <v>1464.474</v>
       </c>
       <c r="D191">
         <v>1461.107</v>
       </c>
       <c r="E191">
         <v>183.743</v>
       </c>
       <c r="F191">
         <v>4846.465</v>
       </c>
       <c r="G191">
         <v>390.924</v>
       </c>
       <c r="H191">
         <v>177.943</v>
       </c>
       <c r="I191">
         <v>9.064</v>
       </c>
       <c r="J191" t="s">
         <v>20</v>
       </c>
       <c r="K191">
         <v>0.001</v>
       </c>
       <c r="L191">
         <v>236.197</v>
       </c>
       <c r="M191">
-        <v>423.208</v>
+        <v>423.205</v>
       </c>
       <c r="N191">
-        <v>5660.598</v>
+        <v>5660.594</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" s="6">
         <v>32112.0</v>
       </c>
       <c r="B192">
         <v>1743.868</v>
       </c>
       <c r="C192">
         <v>1586.754</v>
       </c>
       <c r="D192">
         <v>1495.495</v>
       </c>
       <c r="E192">
         <v>188.036</v>
       </c>
       <c r="F192">
         <v>5014.152</v>
       </c>
       <c r="G192">
         <v>438.627</v>
       </c>
       <c r="H192">
         <v>222.161</v>
       </c>
       <c r="I192">
         <v>9.312</v>
       </c>
       <c r="J192" t="s">
         <v>20</v>
       </c>
       <c r="K192">
         <v>0.002</v>
       </c>
       <c r="L192">
         <v>244.104</v>
       </c>
       <c r="M192">
-        <v>475.58</v>
+        <v>475.579</v>
       </c>
       <c r="N192">
-        <v>5928.36</v>
+        <v>5928.358</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" s="6">
         <v>32143.0</v>
       </c>
       <c r="B193">
         <v>1649.486</v>
       </c>
       <c r="C193">
         <v>1633.857</v>
       </c>
       <c r="D193">
         <v>1483.309</v>
       </c>
       <c r="E193">
         <v>183.57</v>
       </c>
       <c r="F193">
         <v>4950.223</v>
       </c>
       <c r="G193">
         <v>473.469</v>
       </c>
       <c r="H193">
         <v>230.477</v>
       </c>
       <c r="I193">
         <v>9.312</v>
       </c>
       <c r="J193" t="s">
         <v>20</v>
       </c>
       <c r="K193">
         <v>0.007</v>
       </c>
       <c r="L193">
         <v>255.331</v>
       </c>
       <c r="M193">
-        <v>495.132</v>
+        <v>495.127</v>
       </c>
       <c r="N193">
-        <v>5918.824</v>
+        <v>5918.819</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" s="6">
         <v>32174.0</v>
       </c>
       <c r="B194">
         <v>1681.541</v>
       </c>
       <c r="C194">
         <v>1487.722</v>
       </c>
       <c r="D194">
         <v>1408.518</v>
       </c>
       <c r="E194">
         <v>174.598</v>
       </c>
       <c r="F194">
         <v>4752.379</v>
       </c>
       <c r="G194">
         <v>447.892</v>
       </c>
       <c r="H194">
         <v>199.789</v>
       </c>
       <c r="I194">
         <v>8.013</v>
       </c>
       <c r="J194" t="s">
         <v>20</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194">
         <v>238.853</v>
       </c>
       <c r="M194">
-        <v>446.663</v>
+        <v>446.655</v>
       </c>
       <c r="N194">
-        <v>5646.934</v>
+        <v>5646.927</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" s="6">
         <v>32203.0</v>
       </c>
       <c r="B195">
         <v>1838.611</v>
       </c>
       <c r="C195">
         <v>1551.993</v>
       </c>
       <c r="D195">
         <v>1505.605</v>
       </c>
       <c r="E195">
         <v>190.269</v>
       </c>
       <c r="F195">
         <v>5086.477</v>
       </c>
       <c r="G195">
         <v>465.555</v>
       </c>
       <c r="H195">
         <v>204.359</v>
       </c>
       <c r="I195">
         <v>9.341</v>
       </c>
       <c r="J195" t="s">
         <v>20</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195">
         <v>255.385</v>
       </c>
       <c r="M195">
-        <v>469.098</v>
+        <v>469.085</v>
       </c>
       <c r="N195">
-        <v>6021.131</v>
+        <v>6021.118</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" s="6">
         <v>32234.0</v>
       </c>
       <c r="B196">
         <v>1650.325</v>
       </c>
       <c r="C196">
         <v>1420.74</v>
       </c>
       <c r="D196">
         <v>1442.048</v>
       </c>
       <c r="E196">
         <v>182.032</v>
       </c>
       <c r="F196">
         <v>4695.146</v>
       </c>
       <c r="G196">
         <v>424.786</v>
       </c>
       <c r="H196">
         <v>200.293</v>
       </c>
       <c r="I196">
         <v>8.454</v>
       </c>
       <c r="J196" t="s">
         <v>20</v>
       </c>
       <c r="K196">
         <v>0</v>
       </c>
       <c r="L196">
         <v>247.241</v>
       </c>
       <c r="M196">
-        <v>455.993</v>
+        <v>455.988</v>
       </c>
       <c r="N196">
-        <v>5575.924</v>
+        <v>5575.919</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" s="6">
         <v>32264.0</v>
       </c>
       <c r="B197">
         <v>1621.095</v>
       </c>
       <c r="C197">
         <v>1454.528</v>
       </c>
       <c r="D197">
         <v>1479.516</v>
       </c>
       <c r="E197">
         <v>189.208</v>
       </c>
       <c r="F197">
         <v>4744.347</v>
       </c>
       <c r="G197">
         <v>430.975</v>
       </c>
       <c r="H197">
         <v>222.701</v>
       </c>
       <c r="I197">
         <v>8.31</v>
       </c>
       <c r="J197" t="s">
         <v>20</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197">
         <v>255.188</v>
       </c>
       <c r="M197">
-        <v>486.212</v>
+        <v>486.199</v>
       </c>
       <c r="N197">
-        <v>5661.535</v>
+        <v>5661.522</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" s="6">
         <v>32295.0</v>
       </c>
       <c r="B198">
         <v>1674.653</v>
       </c>
       <c r="C198">
         <v>1382.694</v>
       </c>
       <c r="D198">
         <v>1421.592</v>
       </c>
       <c r="E198">
         <v>181.837</v>
       </c>
       <c r="F198">
         <v>4660.775</v>
       </c>
       <c r="G198">
         <v>467.326</v>
       </c>
       <c r="H198">
         <v>197.723</v>
       </c>
       <c r="I198">
         <v>8.815</v>
       </c>
       <c r="J198" t="s">
         <v>20</v>
       </c>
       <c r="K198">
         <v>0</v>
       </c>
       <c r="L198">
         <v>247.34</v>
       </c>
       <c r="M198">
-        <v>453.891</v>
+        <v>453.877</v>
       </c>
       <c r="N198">
-        <v>5581.993</v>
+        <v>5581.979</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" s="6">
         <v>32325.0</v>
       </c>
       <c r="B199">
         <v>1515.623</v>
       </c>
       <c r="C199">
         <v>1400.97</v>
       </c>
       <c r="D199">
         <v>1445.528</v>
       </c>
       <c r="E199">
         <v>188.135</v>
       </c>
       <c r="F199">
         <v>4550.257</v>
       </c>
       <c r="G199">
         <v>528.281</v>
       </c>
       <c r="H199">
         <v>177.42</v>
       </c>
       <c r="I199">
         <v>9.589</v>
       </c>
       <c r="J199" t="s">
         <v>20</v>
       </c>
       <c r="K199">
         <v>0</v>
       </c>
       <c r="L199">
         <v>255.582</v>
       </c>
       <c r="M199">
-        <v>442.602</v>
+        <v>442.59</v>
       </c>
       <c r="N199">
-        <v>5521.14</v>
+        <v>5521.128</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" s="6">
         <v>32356.0</v>
       </c>
       <c r="B200">
         <v>1932.989</v>
       </c>
       <c r="C200">
         <v>1420.649</v>
       </c>
       <c r="D200">
         <v>1452.662</v>
       </c>
       <c r="E200">
         <v>187.91</v>
       </c>
       <c r="F200">
         <v>4994.209</v>
       </c>
       <c r="G200">
         <v>519.872</v>
       </c>
       <c r="H200">
         <v>172.238</v>
       </c>
       <c r="I200">
         <v>9.149</v>
       </c>
       <c r="J200" t="s">
         <v>20</v>
       </c>
       <c r="K200">
         <v>0</v>
       </c>
       <c r="L200">
         <v>255.815</v>
       </c>
       <c r="M200">
-        <v>437.214</v>
+        <v>437.202</v>
       </c>
       <c r="N200">
-        <v>5951.295</v>
+        <v>5951.284</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" s="6">
         <v>32387.0</v>
       </c>
       <c r="B201">
         <v>1824.305</v>
       </c>
       <c r="C201">
         <v>1340.479</v>
       </c>
       <c r="D201">
         <v>1373.713</v>
       </c>
       <c r="E201">
         <v>182.411</v>
       </c>
       <c r="F201">
         <v>4720.908</v>
       </c>
       <c r="G201">
         <v>490.56</v>
       </c>
       <c r="H201">
         <v>170.174</v>
       </c>
       <c r="I201">
         <v>8.772</v>
       </c>
       <c r="J201" t="s">
         <v>20</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201">
         <v>247.357</v>
       </c>
       <c r="M201">
-        <v>426.312</v>
+        <v>426.302</v>
       </c>
       <c r="N201">
-        <v>5637.78</v>
+        <v>5637.77</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" s="6">
         <v>32417.0</v>
       </c>
       <c r="B202">
         <v>1772.923</v>
       </c>
       <c r="C202">
         <v>1456.516</v>
       </c>
       <c r="D202">
         <v>1442.483</v>
       </c>
       <c r="E202">
         <v>193.161</v>
       </c>
       <c r="F202">
         <v>4865.084</v>
       </c>
       <c r="G202">
         <v>451.551</v>
       </c>
       <c r="H202">
         <v>158.144</v>
       </c>
       <c r="I202">
         <v>8.939</v>
       </c>
       <c r="J202" t="s">
         <v>20</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202">
         <v>255.517</v>
       </c>
       <c r="M202">
-        <v>422.602</v>
+        <v>422.6</v>
       </c>
       <c r="N202">
-        <v>5739.237</v>
+        <v>5739.235</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" s="6">
         <v>32448.0</v>
       </c>
       <c r="B203">
         <v>1817.499</v>
       </c>
       <c r="C203">
         <v>1483.904</v>
       </c>
       <c r="D203">
         <v>1396.06</v>
       </c>
       <c r="E203">
         <v>187.524</v>
       </c>
       <c r="F203">
         <v>4884.987</v>
       </c>
       <c r="G203">
         <v>419.662</v>
       </c>
       <c r="H203">
@@ -9072,54 +9072,54 @@
       <c r="E204">
         <v>190.033</v>
       </c>
       <c r="F204">
         <v>4941.064</v>
       </c>
       <c r="G204">
         <v>467.038</v>
       </c>
       <c r="H204">
         <v>208.016</v>
       </c>
       <c r="I204">
         <v>8.77</v>
       </c>
       <c r="J204" t="s">
         <v>20</v>
       </c>
       <c r="K204">
         <v>0.001</v>
       </c>
       <c r="L204">
         <v>255.345</v>
       </c>
       <c r="M204">
-        <v>472.132</v>
+        <v>472.131</v>
       </c>
       <c r="N204">
-        <v>5880.234</v>
+        <v>5880.233</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" s="6">
         <v>32509.0</v>
       </c>
       <c r="B205">
         <v>1793.202</v>
       </c>
       <c r="C205">
         <v>1584.724</v>
       </c>
       <c r="D205">
         <v>1427.124</v>
       </c>
       <c r="E205">
         <v>194.211</v>
       </c>
       <c r="F205">
         <v>4999.261</v>
       </c>
       <c r="G205">
         <v>490.288</v>
       </c>
       <c r="H205">
@@ -27587,1061 +27587,1149 @@
       <c r="B625">
         <v>910.652</v>
       </c>
       <c r="C625">
         <v>3271.432</v>
       </c>
       <c r="D625">
         <v>2207.543</v>
       </c>
       <c r="E625">
         <v>681.001</v>
       </c>
       <c r="F625">
         <v>7070.628</v>
       </c>
       <c r="G625">
         <v>721.4</v>
       </c>
       <c r="H625">
         <v>185.73</v>
       </c>
       <c r="I625">
         <v>17.433</v>
       </c>
       <c r="J625">
-        <v>126.922</v>
+        <v>126.893</v>
       </c>
       <c r="K625">
         <v>299.793</v>
       </c>
       <c r="L625">
         <v>434.799</v>
       </c>
       <c r="M625">
-        <v>1064.676</v>
+        <v>1064.648</v>
       </c>
       <c r="N625">
-        <v>8856.704</v>
+        <v>8856.675</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>909.851</v>
       </c>
       <c r="C626">
         <v>3144.699</v>
       </c>
       <c r="D626">
         <v>2166.019</v>
       </c>
       <c r="E626">
         <v>695.968</v>
       </c>
       <c r="F626">
         <v>6916.536</v>
       </c>
       <c r="G626">
         <v>674.449</v>
       </c>
       <c r="H626">
         <v>179.193</v>
       </c>
       <c r="I626">
         <v>16.257</v>
       </c>
       <c r="J626">
-        <v>158.181</v>
+        <v>158.153</v>
       </c>
       <c r="K626">
         <v>353.138</v>
       </c>
       <c r="L626">
         <v>426.28</v>
       </c>
       <c r="M626">
-        <v>1133.05</v>
+        <v>1133.022</v>
       </c>
       <c r="N626">
-        <v>8724.035</v>
+        <v>8724.007</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>865.549</v>
       </c>
       <c r="C627">
         <v>3288.953</v>
       </c>
       <c r="D627">
         <v>2326.23</v>
       </c>
       <c r="E627">
         <v>772.025</v>
       </c>
       <c r="F627">
         <v>7252.757</v>
       </c>
       <c r="G627">
         <v>661.52</v>
       </c>
       <c r="H627">
         <v>201.316</v>
       </c>
       <c r="I627">
         <v>17.093</v>
       </c>
       <c r="J627">
-        <v>204.711</v>
+        <v>204.736</v>
       </c>
       <c r="K627">
         <v>388.643</v>
       </c>
       <c r="L627">
         <v>449.238</v>
       </c>
       <c r="M627">
-        <v>1261</v>
+        <v>1261.026</v>
       </c>
       <c r="N627">
-        <v>9175.276</v>
+        <v>9175.302</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>740.55</v>
       </c>
       <c r="C628">
         <v>3153.094</v>
       </c>
       <c r="D628">
         <v>2272.273</v>
       </c>
       <c r="E628">
         <v>759.924</v>
       </c>
       <c r="F628">
         <v>6925.841</v>
       </c>
       <c r="G628">
         <v>600.91</v>
       </c>
       <c r="H628">
         <v>180.231</v>
       </c>
       <c r="I628">
         <v>16.232</v>
       </c>
       <c r="J628">
-        <v>239.244</v>
+        <v>239.247</v>
       </c>
       <c r="K628">
         <v>405.761</v>
       </c>
       <c r="L628">
         <v>421.256</v>
       </c>
       <c r="M628">
-        <v>1262.724</v>
+        <v>1262.728</v>
       </c>
       <c r="N628">
-        <v>8789.475</v>
+        <v>8789.479</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>813.618</v>
       </c>
       <c r="C629">
         <v>3263.218</v>
       </c>
       <c r="D629">
         <v>2337.828</v>
       </c>
       <c r="E629">
         <v>791.951</v>
       </c>
       <c r="F629">
         <v>7206.615</v>
       </c>
       <c r="G629">
         <v>678.513</v>
       </c>
       <c r="H629">
         <v>210.92</v>
       </c>
       <c r="I629">
         <v>16.118</v>
       </c>
       <c r="J629">
-        <v>272.845</v>
+        <v>272.849</v>
       </c>
       <c r="K629">
         <v>338.266</v>
       </c>
       <c r="L629">
         <v>436.085</v>
       </c>
       <c r="M629">
-        <v>1274.234</v>
+        <v>1274.237</v>
       </c>
       <c r="N629">
-        <v>9159.362</v>
+        <v>9159.365</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>889.642</v>
       </c>
       <c r="C630">
         <v>3195.901</v>
       </c>
       <c r="D630">
         <v>2261.659</v>
       </c>
       <c r="E630">
         <v>764.293</v>
       </c>
       <c r="F630">
         <v>7111.495</v>
       </c>
       <c r="G630">
         <v>712.131</v>
       </c>
       <c r="H630">
         <v>192.991</v>
       </c>
       <c r="I630">
         <v>15.562</v>
       </c>
       <c r="J630">
-        <v>290.964</v>
+        <v>290.967</v>
       </c>
       <c r="K630">
         <v>333.145</v>
       </c>
       <c r="L630">
         <v>438.369</v>
       </c>
       <c r="M630">
-        <v>1271.032</v>
+        <v>1271.035</v>
       </c>
       <c r="N630">
-        <v>9094.658</v>
+        <v>9094.661</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>897.434</v>
       </c>
       <c r="C631">
         <v>3344.361</v>
       </c>
       <c r="D631">
         <v>2330.097</v>
       </c>
       <c r="E631">
         <v>777.478</v>
       </c>
       <c r="F631">
         <v>7349.371</v>
       </c>
       <c r="G631">
         <v>729.451</v>
       </c>
       <c r="H631">
         <v>184.266</v>
       </c>
       <c r="I631">
         <v>15.87</v>
       </c>
       <c r="J631">
-        <v>293.297</v>
+        <v>293.298</v>
       </c>
       <c r="K631">
         <v>243.899</v>
       </c>
       <c r="L631">
         <v>457.471</v>
       </c>
       <c r="M631">
-        <v>1194.803</v>
+        <v>1194.804</v>
       </c>
       <c r="N631">
-        <v>9273.625</v>
+        <v>9273.626</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>971.635</v>
       </c>
       <c r="C632">
         <v>3313.237</v>
       </c>
       <c r="D632">
         <v>2365.064</v>
       </c>
       <c r="E632">
         <v>791.854</v>
       </c>
       <c r="F632">
         <v>7441.791</v>
       </c>
       <c r="G632">
         <v>728.507</v>
       </c>
       <c r="H632">
         <v>176.567</v>
       </c>
       <c r="I632">
         <v>15.954</v>
       </c>
       <c r="J632">
-        <v>288.531</v>
+        <v>288.528</v>
       </c>
       <c r="K632">
         <v>252.389</v>
       </c>
       <c r="L632">
         <v>458.855</v>
       </c>
       <c r="M632">
-        <v>1192.295</v>
+        <v>1192.292</v>
       </c>
       <c r="N632">
-        <v>9362.592</v>
+        <v>9362.589</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>941.853</v>
       </c>
       <c r="C633">
         <v>3183.889</v>
       </c>
       <c r="D633">
         <v>2247.824</v>
       </c>
       <c r="E633">
         <v>776.551</v>
       </c>
       <c r="F633">
         <v>7150.117</v>
       </c>
       <c r="G633">
         <v>654.363</v>
       </c>
       <c r="H633">
         <v>137.108</v>
       </c>
       <c r="I633">
         <v>15.558</v>
       </c>
       <c r="J633">
-        <v>247.418</v>
+        <v>247.41</v>
       </c>
       <c r="K633">
         <v>251.431</v>
       </c>
       <c r="L633">
         <v>435.823</v>
       </c>
       <c r="M633">
-        <v>1087.337</v>
+        <v>1087.33</v>
       </c>
       <c r="N633">
-        <v>8891.817</v>
+        <v>8891.81</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>912.047</v>
       </c>
       <c r="C634">
         <v>3335.861</v>
       </c>
       <c r="D634">
         <v>2386.122</v>
       </c>
       <c r="E634">
         <v>817.956</v>
       </c>
       <c r="F634">
         <v>7451.986</v>
       </c>
       <c r="G634">
         <v>613.77</v>
       </c>
       <c r="H634">
         <v>132.29</v>
       </c>
       <c r="I634">
         <v>16.245</v>
       </c>
       <c r="J634">
-        <v>234.029</v>
+        <v>234.026</v>
       </c>
       <c r="K634">
         <v>341.16</v>
       </c>
       <c r="L634">
         <v>442.432</v>
       </c>
       <c r="M634">
-        <v>1166.156</v>
+        <v>1166.154</v>
       </c>
       <c r="N634">
-        <v>9231.912</v>
+        <v>9231.909</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>843.679</v>
       </c>
       <c r="C635">
         <v>3228.775</v>
       </c>
       <c r="D635">
         <v>2286.266</v>
       </c>
       <c r="E635">
         <v>792.57</v>
       </c>
       <c r="F635">
         <v>7151.291</v>
       </c>
       <c r="G635">
         <v>646.464</v>
       </c>
       <c r="H635">
         <v>144.106</v>
       </c>
       <c r="I635">
         <v>16.558</v>
       </c>
       <c r="J635">
-        <v>169.841</v>
+        <v>169.842</v>
       </c>
       <c r="K635">
         <v>345.827</v>
       </c>
       <c r="L635">
         <v>452.505</v>
       </c>
       <c r="M635">
-        <v>1128.837</v>
+        <v>1128.838</v>
       </c>
       <c r="N635">
-        <v>8926.592</v>
+        <v>8926.593</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>882.242</v>
       </c>
       <c r="C636">
         <v>3397.334</v>
       </c>
       <c r="D636">
         <v>2369.784</v>
       </c>
       <c r="E636">
         <v>799.071</v>
       </c>
       <c r="F636">
         <v>7448.431</v>
       </c>
       <c r="G636">
         <v>743.543</v>
       </c>
       <c r="H636">
         <v>168.317</v>
       </c>
       <c r="I636">
         <v>17.384</v>
       </c>
       <c r="J636">
-        <v>155.293</v>
+        <v>155.325</v>
       </c>
       <c r="K636">
         <v>340.608</v>
       </c>
       <c r="L636">
         <v>466.293</v>
       </c>
       <c r="M636">
-        <v>1147.895</v>
+        <v>1147.927</v>
       </c>
       <c r="N636">
-        <v>9339.869</v>
+        <v>9339.901</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>925.87</v>
       </c>
       <c r="C637">
-        <v>3355.259</v>
+        <v>3352.024</v>
       </c>
       <c r="D637">
         <v>2317.423</v>
       </c>
       <c r="E637">
-        <v>744.206</v>
+        <v>742.126</v>
       </c>
       <c r="F637">
-        <v>7342.758</v>
+        <v>7337.443</v>
       </c>
       <c r="G637">
         <v>749.17</v>
       </c>
       <c r="H637">
-        <v>184.655</v>
+        <v>184.672</v>
       </c>
       <c r="I637">
         <v>17.364</v>
       </c>
       <c r="J637">
-        <v>182.943</v>
+        <v>183.231</v>
       </c>
       <c r="K637">
-        <v>375.802</v>
+        <v>375.702</v>
       </c>
       <c r="L637">
-        <v>442.401</v>
+        <v>442.939</v>
       </c>
       <c r="M637">
-        <v>1203.165</v>
+        <v>1203.908</v>
       </c>
       <c r="N637">
-        <v>9295.093</v>
+        <v>9290.52</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>822.112</v>
       </c>
       <c r="C638">
-        <v>3047.738</v>
+        <v>3044.799</v>
       </c>
       <c r="D638">
         <v>2108.954</v>
       </c>
       <c r="E638">
-        <v>695.409</v>
+        <v>693.466</v>
       </c>
       <c r="F638">
-        <v>6674.214</v>
+        <v>6669.332</v>
       </c>
       <c r="G638">
         <v>645.675</v>
       </c>
       <c r="H638">
-        <v>168.386</v>
+        <v>168.405</v>
       </c>
       <c r="I638">
         <v>15.658</v>
       </c>
       <c r="J638">
-        <v>195.472</v>
+        <v>195.586</v>
       </c>
       <c r="K638">
-        <v>339.137</v>
+        <v>339.046</v>
       </c>
       <c r="L638">
-        <v>401.592</v>
+        <v>402.078</v>
       </c>
       <c r="M638">
-        <v>1120.245</v>
+        <v>1120.773</v>
       </c>
       <c r="N638">
-        <v>8440.134</v>
+        <v>8435.779</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>987.194</v>
       </c>
       <c r="C639">
-        <v>3454.192</v>
+        <v>3450.861</v>
       </c>
       <c r="D639">
         <v>2372.55</v>
       </c>
       <c r="E639">
-        <v>812.392</v>
+        <v>810.122</v>
       </c>
       <c r="F639">
-        <v>7626.328</v>
+        <v>7620.727</v>
       </c>
       <c r="G639">
         <v>652.235</v>
       </c>
       <c r="H639">
-        <v>193.487</v>
+        <v>193.456</v>
       </c>
       <c r="I639">
         <v>17.351</v>
       </c>
       <c r="J639">
-        <v>273.369</v>
+        <v>274.096</v>
       </c>
       <c r="K639">
-        <v>436.078</v>
+        <v>435.947</v>
       </c>
       <c r="L639">
-        <v>440.121</v>
+        <v>440.644</v>
       </c>
       <c r="M639">
-        <v>1360.406</v>
+        <v>1361.494</v>
       </c>
       <c r="N639">
-        <v>9638.97</v>
+        <v>9634.456</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>866.315</v>
       </c>
       <c r="C640">
-        <v>3329.685</v>
+        <v>3326.474</v>
       </c>
       <c r="D640">
         <v>2298.176</v>
       </c>
       <c r="E640">
-        <v>789.747</v>
+        <v>787.54</v>
       </c>
       <c r="F640">
-        <v>7283.922</v>
+        <v>7278.504</v>
       </c>
       <c r="G640">
         <v>604.572</v>
       </c>
       <c r="H640">
-        <v>196.813</v>
+        <v>196.806</v>
       </c>
       <c r="I640">
         <v>16.475</v>
       </c>
       <c r="J640">
-        <v>311.015</v>
+        <v>312.012</v>
       </c>
       <c r="K640">
-        <v>395.422</v>
+        <v>395.311</v>
       </c>
       <c r="L640">
-        <v>410.882</v>
+        <v>411.398</v>
       </c>
       <c r="M640">
-        <v>1330.606</v>
+        <v>1332.002</v>
       </c>
       <c r="N640">
-        <v>9219.1</v>
+        <v>9215.077</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>910.501</v>
       </c>
       <c r="C641">
-        <v>3428.022</v>
+        <v>3424.716</v>
       </c>
       <c r="D641">
         <v>2371.423</v>
       </c>
       <c r="E641">
-        <v>828.772</v>
+        <v>826.456</v>
       </c>
       <c r="F641">
-        <v>7538.718</v>
+        <v>7533.096</v>
       </c>
       <c r="G641">
         <v>648.978</v>
       </c>
       <c r="H641">
-        <v>209.896</v>
+        <v>209.875</v>
       </c>
       <c r="I641">
         <v>16.192</v>
       </c>
       <c r="J641">
-        <v>341.731</v>
+        <v>342.645</v>
       </c>
       <c r="K641">
-        <v>317.805</v>
+        <v>317.734</v>
       </c>
       <c r="L641">
-        <v>433.921</v>
+        <v>434.444</v>
       </c>
       <c r="M641">
-        <v>1319.545</v>
+        <v>1320.891</v>
       </c>
       <c r="N641">
-        <v>9507.241</v>
+        <v>9502.965</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>874.208</v>
       </c>
       <c r="C642">
-        <v>3345.734</v>
+        <v>3342.507</v>
       </c>
       <c r="D642">
         <v>2322.901</v>
       </c>
       <c r="E642">
-        <v>803.325</v>
+        <v>801.08</v>
       </c>
       <c r="F642">
-        <v>7346.168</v>
+        <v>7340.696</v>
       </c>
       <c r="G642">
         <v>691.559</v>
       </c>
       <c r="H642">
-        <v>190.964</v>
+        <v>190.946</v>
       </c>
       <c r="I642">
         <v>16.228</v>
       </c>
       <c r="J642">
-        <v>361.008</v>
+        <v>363.46</v>
       </c>
       <c r="K642">
-        <v>308.385</v>
+        <v>308.285</v>
       </c>
       <c r="L642">
-        <v>433.996</v>
+        <v>434.501</v>
       </c>
       <c r="M642">
-        <v>1310.581</v>
+        <v>1313.421</v>
       </c>
       <c r="N642">
-        <v>9348.308</v>
+        <v>9345.676</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>970.887</v>
       </c>
       <c r="C643">
-        <v>3478.623</v>
+        <v>3475.268</v>
       </c>
       <c r="D643">
         <v>2417.402</v>
       </c>
       <c r="E643">
-        <v>840.379</v>
+        <v>838.03</v>
       </c>
       <c r="F643">
-        <v>7707.292</v>
+        <v>7701.588</v>
       </c>
       <c r="G643">
         <v>739.169</v>
       </c>
       <c r="H643">
-        <v>172.204</v>
+        <v>172.185</v>
       </c>
       <c r="I643">
         <v>16.466</v>
       </c>
       <c r="J643">
-        <v>377.238</v>
+        <v>379.459</v>
       </c>
       <c r="K643">
-        <v>274.158</v>
+        <v>274.108</v>
       </c>
       <c r="L643">
-        <v>452.506</v>
+        <v>453.029</v>
       </c>
       <c r="M643">
-        <v>1292.572</v>
+        <v>1295.247</v>
       </c>
       <c r="N643">
-        <v>9739.033</v>
+        <v>9736.005</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>1005.537</v>
       </c>
       <c r="C644">
-        <v>3496.033</v>
+        <v>3492.662</v>
       </c>
       <c r="D644">
         <v>2435.539</v>
       </c>
       <c r="E644">
-        <v>855.407</v>
+        <v>853.016</v>
       </c>
       <c r="F644">
-        <v>7792.517</v>
+        <v>7786.755</v>
       </c>
       <c r="G644">
         <v>738.374</v>
       </c>
       <c r="H644">
-        <v>172.191</v>
+        <v>173.184</v>
       </c>
       <c r="I644">
         <v>17.016</v>
       </c>
       <c r="J644">
-        <v>357.911</v>
+        <v>360.55</v>
       </c>
       <c r="K644">
-        <v>235.218</v>
+        <v>235.303</v>
       </c>
       <c r="L644">
-        <v>444.302</v>
+        <v>444.949</v>
       </c>
       <c r="M644">
-        <v>1226.639</v>
+        <v>1231.001</v>
       </c>
       <c r="N644">
-        <v>9757.529</v>
+        <v>9756.13</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>937.897</v>
       </c>
       <c r="C645">
-        <v>3370.303</v>
+        <v>3367.053</v>
       </c>
       <c r="D645">
         <v>2360.051</v>
       </c>
       <c r="E645">
-        <v>847.414</v>
+        <v>845.045</v>
       </c>
       <c r="F645">
-        <v>7515.665</v>
+        <v>7510.046</v>
       </c>
       <c r="G645">
         <v>683.576</v>
       </c>
       <c r="H645">
-        <v>132.026</v>
+        <v>131.709</v>
       </c>
       <c r="I645">
         <v>16.28</v>
       </c>
       <c r="J645">
-        <v>319.355</v>
+        <v>318.413</v>
       </c>
       <c r="K645">
-        <v>221.272</v>
+        <v>221.222</v>
       </c>
       <c r="L645">
-        <v>433.819</v>
+        <v>434.218</v>
       </c>
       <c r="M645">
-        <v>1122.751</v>
+        <v>1121.841</v>
       </c>
       <c r="N645">
-        <v>9321.992</v>
+        <v>9315.463</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>922.086</v>
+        <v>922.212</v>
       </c>
       <c r="C646">
-        <v>3449.308</v>
+        <v>3448.946</v>
       </c>
       <c r="D646">
-        <v>2445.024</v>
+        <v>2444.999</v>
       </c>
       <c r="E646">
-        <v>864.989</v>
+        <v>862.571</v>
       </c>
       <c r="F646">
-        <v>7681.406</v>
+        <v>7678.728</v>
       </c>
       <c r="G646">
         <v>618.458</v>
       </c>
       <c r="H646">
-        <v>142.576</v>
+        <v>142.565</v>
       </c>
       <c r="I646">
         <v>16.311</v>
       </c>
       <c r="J646">
-        <v>280.914</v>
+        <v>282.429</v>
       </c>
       <c r="K646">
-        <v>340.719</v>
+        <v>340.661</v>
       </c>
       <c r="L646">
-        <v>448.987</v>
+        <v>449.511</v>
       </c>
       <c r="M646">
-        <v>1229.508</v>
+        <v>1231.476</v>
       </c>
       <c r="N646">
-        <v>9529.372</v>
+        <v>9528.663</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>883.829</v>
+        <v>886.521</v>
       </c>
       <c r="C647">
-        <v>3425.454</v>
+        <v>3429.177</v>
       </c>
       <c r="D647">
-        <v>2352.156</v>
+        <v>2353.411</v>
       </c>
       <c r="E647">
-        <v>842.522</v>
+        <v>840.168</v>
       </c>
       <c r="F647">
-        <v>7503.962</v>
+        <v>7509.277</v>
       </c>
       <c r="G647">
         <v>666.361</v>
       </c>
       <c r="H647">
-        <v>158.695</v>
+        <v>158.678</v>
       </c>
       <c r="I647">
         <v>16.104</v>
       </c>
       <c r="J647">
-        <v>215.232</v>
+        <v>215.753</v>
       </c>
       <c r="K647">
-        <v>352.847</v>
+        <v>352.925</v>
       </c>
       <c r="L647">
-        <v>441.564</v>
+        <v>442.525</v>
       </c>
       <c r="M647">
-        <v>1184.442</v>
+        <v>1185.986</v>
       </c>
       <c r="N647">
-        <v>9354.765</v>
+        <v>9361.624</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>906.649</v>
+      </c>
+      <c r="C648">
+        <v>3586.71</v>
+      </c>
+      <c r="D648">
+        <v>2408.391</v>
+      </c>
+      <c r="E648">
+        <v>840.635</v>
+      </c>
+      <c r="F648">
+        <v>7742.385</v>
+      </c>
+      <c r="G648">
+        <v>757.338</v>
+      </c>
+      <c r="H648">
+        <v>206.118</v>
+      </c>
+      <c r="I648">
+        <v>17.073</v>
+      </c>
+      <c r="J648">
+        <v>184.303</v>
+      </c>
+      <c r="K648">
+        <v>405.41</v>
+      </c>
+      <c r="L648">
+        <v>456.956</v>
+      </c>
+      <c r="M648">
+        <v>1269.861</v>
+      </c>
+      <c r="N648">
+        <v>9769.585</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>944.43</v>
+      </c>
+      <c r="C649">
+        <v>3487.072</v>
+      </c>
+      <c r="D649">
+        <v>2336.121</v>
+      </c>
+      <c r="E649">
+        <v>797.762</v>
+      </c>
+      <c r="F649">
+        <v>7565.385</v>
+      </c>
+      <c r="G649">
+        <v>764.959</v>
+      </c>
+      <c r="H649">
+        <v>240.495</v>
+      </c>
+      <c r="I649">
+        <v>17.602</v>
+      </c>
+      <c r="J649">
+        <v>210.563</v>
+      </c>
+      <c r="K649">
+        <v>382.885</v>
+      </c>
+      <c r="L649">
+        <v>434.744</v>
+      </c>
+      <c r="M649">
+        <v>1286.29</v>
+      </c>
+      <c r="N649">
+        <v>9616.635</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="103.975" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.853" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -30313,230 +30401,230 @@
       <c r="E48">
         <v>2233.806</v>
       </c>
       <c r="F48">
         <v>58809.192</v>
       </c>
       <c r="G48">
         <v>3552.531</v>
       </c>
       <c r="H48">
         <v>3385.811</v>
       </c>
       <c r="I48">
         <v>80.811</v>
       </c>
       <c r="J48" t="s">
         <v>20</v>
       </c>
       <c r="K48">
         <v>0.068</v>
       </c>
       <c r="L48">
         <v>2971.12</v>
       </c>
       <c r="M48">
-        <v>6437.864</v>
+        <v>6437.809</v>
       </c>
       <c r="N48">
-        <v>68799.586</v>
+        <v>68799.531</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="7">
         <v>1985</v>
       </c>
       <c r="B49">
         <v>19325.166</v>
       </c>
       <c r="C49">
         <v>16980.38</v>
       </c>
       <c r="D49">
         <v>18992.407</v>
       </c>
       <c r="E49">
         <v>2203.767</v>
       </c>
       <c r="F49">
         <v>57501.721</v>
       </c>
       <c r="G49">
         <v>4075.563</v>
       </c>
       <c r="H49">
         <v>2970.192</v>
       </c>
       <c r="I49">
         <v>97.421</v>
       </c>
       <c r="J49" t="s">
         <v>20</v>
       </c>
       <c r="K49">
         <v>0.06</v>
       </c>
       <c r="L49">
         <v>3016.233</v>
       </c>
       <c r="M49">
-        <v>6084.017</v>
+        <v>6083.906</v>
       </c>
       <c r="N49">
-        <v>67661.3</v>
+        <v>67661.189</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="7">
         <v>1986</v>
       </c>
       <c r="B50">
         <v>19509.466</v>
       </c>
       <c r="C50">
         <v>16540.801</v>
       </c>
       <c r="D50">
         <v>18375.862</v>
       </c>
       <c r="E50">
         <v>2112.878</v>
       </c>
       <c r="F50">
         <v>56539.007</v>
       </c>
       <c r="G50">
         <v>4380.109</v>
       </c>
       <c r="H50">
         <v>3071.179</v>
       </c>
       <c r="I50">
         <v>107.677</v>
       </c>
       <c r="J50" t="s">
         <v>20</v>
       </c>
       <c r="K50">
         <v>0.044</v>
       </c>
       <c r="L50">
         <v>2932.095</v>
       </c>
       <c r="M50">
-        <v>6111.14</v>
+        <v>6110.994</v>
       </c>
       <c r="N50">
-        <v>67030.256</v>
+        <v>67030.109</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="7">
         <v>1987</v>
       </c>
       <c r="B51">
         <v>20141.104</v>
       </c>
       <c r="C51">
         <v>17135.819</v>
       </c>
       <c r="D51">
         <v>17674.787</v>
       </c>
       <c r="E51">
         <v>2178.933</v>
       </c>
       <c r="F51">
         <v>57130.643</v>
       </c>
       <c r="G51">
         <v>4753.933</v>
       </c>
       <c r="H51">
         <v>2634.508</v>
       </c>
       <c r="I51">
         <v>112.27</v>
       </c>
       <c r="J51" t="s">
         <v>20</v>
       </c>
       <c r="K51">
         <v>0.037</v>
       </c>
       <c r="L51">
         <v>2874.884</v>
       </c>
       <c r="M51">
-        <v>5621.807</v>
+        <v>5621.698</v>
       </c>
       <c r="N51">
-        <v>67506.383</v>
+        <v>67506.274</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="7">
         <v>1988</v>
       </c>
       <c r="B52">
         <v>20737.639</v>
       </c>
       <c r="C52">
         <v>17598.597</v>
       </c>
       <c r="D52">
         <v>17278.931</v>
       </c>
       <c r="E52">
         <v>2230.69</v>
       </c>
       <c r="F52">
         <v>57845.857</v>
       </c>
       <c r="G52">
         <v>5586.968</v>
       </c>
       <c r="H52">
         <v>2334.265</v>
       </c>
       <c r="I52">
         <v>106.338</v>
       </c>
       <c r="J52" t="s">
         <v>20</v>
       </c>
       <c r="K52">
         <v>0.009</v>
       </c>
       <c r="L52">
         <v>3016.049</v>
       </c>
       <c r="M52">
-        <v>5456.754</v>
+        <v>5456.66</v>
       </c>
       <c r="N52">
-        <v>68889.579</v>
+        <v>68889.485</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="7">
         <v>1989</v>
       </c>
       <c r="B53">
         <v>21360.178</v>
       </c>
       <c r="C53">
         <v>17847.275</v>
       </c>
       <c r="D53">
         <v>16116.883</v>
       </c>
       <c r="E53">
         <v>2123.367</v>
       </c>
       <c r="F53">
         <v>57447.703</v>
       </c>
       <c r="G53">
         <v>5602.161</v>
       </c>
       <c r="H53">
@@ -32077,50 +32165,94 @@
         <v>86476.859</v>
       </c>
       <c r="G88">
         <v>8165.019</v>
       </c>
       <c r="H88">
         <v>2093.035</v>
       </c>
       <c r="I88">
         <v>196.263</v>
       </c>
       <c r="J88">
         <v>2681.275</v>
       </c>
       <c r="K88">
         <v>3894.06</v>
       </c>
       <c r="L88">
         <v>5319.406</v>
       </c>
       <c r="M88">
         <v>14184.04</v>
       </c>
       <c r="N88">
         <v>108825.918</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>11015.905</v>
+      </c>
+      <c r="C89">
+        <v>40741.198</v>
+      </c>
+      <c r="D89">
+        <v>28211.221</v>
+      </c>
+      <c r="E89">
+        <v>9740.255</v>
+      </c>
+      <c r="F89">
+        <v>89708.578</v>
+      </c>
+      <c r="G89">
+        <v>8195.465</v>
+      </c>
+      <c r="H89">
+        <v>2128.599</v>
+      </c>
+      <c r="I89">
+        <v>198.518</v>
+      </c>
+      <c r="J89">
+        <v>3411.937</v>
+      </c>
+      <c r="K89">
+        <v>4001.654</v>
+      </c>
+      <c r="L89">
+        <v>5247.192</v>
+      </c>
+      <c r="M89">
+        <v>14987.9</v>
+      </c>
+      <c r="N89">
+        <v>112891.943</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>