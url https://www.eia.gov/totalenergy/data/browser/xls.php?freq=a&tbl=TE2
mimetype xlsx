--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Table E2. Primary Energy Production by Source, Fossil Fuel Equivalency Approach </t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Production</t>
   </si>
   <si>
     <t>Natural Gas Production</t>
   </si>
   <si>
     <t>Crude Oil Production</t>
   </si>
   <si>
     <t>Natural Gas Plant Liquids Production</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="103.975" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.853" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -26009,2697 +26009,2741 @@
       <c r="D589">
         <v>1967.732</v>
       </c>
       <c r="E589">
         <v>579.82</v>
       </c>
       <c r="F589">
         <v>6500.288</v>
       </c>
       <c r="G589">
         <v>748.098</v>
       </c>
       <c r="H589">
         <v>217.209</v>
       </c>
       <c r="I589">
         <v>17.304</v>
       </c>
       <c r="J589">
         <v>77.082</v>
       </c>
       <c r="K589">
         <v>265.855</v>
       </c>
       <c r="L589">
-        <v>409.222</v>
+        <v>409.187</v>
       </c>
       <c r="M589">
-        <v>986.671</v>
+        <v>986.637</v>
       </c>
       <c r="N589">
-        <v>8235.057</v>
+        <v>8235.023</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>821.406</v>
       </c>
       <c r="C590">
         <v>2490.734</v>
       </c>
       <c r="D590">
         <v>1582.14</v>
       </c>
       <c r="E590">
         <v>426.3</v>
       </c>
       <c r="F590">
         <v>5320.579</v>
       </c>
       <c r="G590">
         <v>656.549</v>
       </c>
       <c r="H590">
         <v>178.087</v>
       </c>
       <c r="I590">
         <v>16.256</v>
       </c>
       <c r="J590">
         <v>85.824</v>
       </c>
       <c r="K590">
         <v>236.272</v>
       </c>
       <c r="L590">
-        <v>348.443</v>
+        <v>348.412</v>
       </c>
       <c r="M590">
-        <v>864.881</v>
+        <v>864.85</v>
       </c>
       <c r="N590">
-        <v>6842.01</v>
+        <v>6841.979</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>1020.715</v>
       </c>
       <c r="C591">
         <v>3007.476</v>
       </c>
       <c r="D591">
         <v>2006.573</v>
       </c>
       <c r="E591">
         <v>572.119</v>
       </c>
       <c r="F591">
         <v>6606.883</v>
       </c>
       <c r="G591">
         <v>664.413</v>
       </c>
       <c r="H591">
         <v>187.674</v>
       </c>
       <c r="I591">
         <v>16.376</v>
       </c>
       <c r="J591">
         <v>124.43</v>
       </c>
       <c r="K591">
         <v>346.731</v>
       </c>
       <c r="L591">
-        <v>411.001</v>
+        <v>410.967</v>
       </c>
       <c r="M591">
-        <v>1086.212</v>
+        <v>1086.177</v>
       </c>
       <c r="N591">
-        <v>8357.508</v>
+        <v>8357.474</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>907.186</v>
       </c>
       <c r="C592">
         <v>2933.245</v>
       </c>
       <c r="D592">
         <v>1938.356</v>
       </c>
       <c r="E592">
         <v>589.102</v>
       </c>
       <c r="F592">
         <v>6367.889</v>
       </c>
       <c r="G592">
         <v>595.413</v>
       </c>
       <c r="H592">
         <v>171.475</v>
       </c>
       <c r="I592">
         <v>16.608</v>
       </c>
       <c r="J592">
         <v>143.129</v>
       </c>
       <c r="K592">
         <v>319.78</v>
       </c>
       <c r="L592">
-        <v>393.241</v>
+        <v>393.208</v>
       </c>
       <c r="M592">
-        <v>1044.233</v>
+        <v>1044.2</v>
       </c>
       <c r="N592">
-        <v>8007.535</v>
+        <v>8007.502</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>975.356</v>
       </c>
       <c r="C593">
         <v>3028.591</v>
       </c>
       <c r="D593">
         <v>2015.257</v>
       </c>
       <c r="E593">
         <v>610.87</v>
       </c>
       <c r="F593">
         <v>6630.074</v>
       </c>
       <c r="G593">
         <v>661.137</v>
       </c>
       <c r="H593">
         <v>206.144</v>
       </c>
       <c r="I593">
         <v>17.196</v>
       </c>
       <c r="J593">
         <v>161.566</v>
       </c>
       <c r="K593">
         <v>298.808</v>
       </c>
       <c r="L593">
-        <v>418.431</v>
+        <v>418.397</v>
       </c>
       <c r="M593">
-        <v>1102.145</v>
+        <v>1102.111</v>
       </c>
       <c r="N593">
-        <v>8393.357</v>
+        <v>8393.323</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>978.963</v>
       </c>
       <c r="C594">
         <v>2920.396</v>
       </c>
       <c r="D594">
         <v>1946.137</v>
       </c>
       <c r="E594">
         <v>593.156</v>
       </c>
       <c r="F594">
         <v>6438.653</v>
       </c>
       <c r="G594">
         <v>689.048</v>
       </c>
       <c r="H594">
         <v>207.428</v>
       </c>
       <c r="I594">
         <v>16.516</v>
       </c>
       <c r="J594">
         <v>159.715</v>
       </c>
       <c r="K594">
         <v>235.883</v>
       </c>
       <c r="L594">
-        <v>410.574</v>
+        <v>410.541</v>
       </c>
       <c r="M594">
-        <v>1030.116</v>
+        <v>1030.082</v>
       </c>
       <c r="N594">
-        <v>8157.816</v>
+        <v>8157.783</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>974.398</v>
       </c>
       <c r="C595">
         <v>3046.258</v>
       </c>
       <c r="D595">
         <v>2014.461</v>
       </c>
       <c r="E595">
         <v>611.436</v>
       </c>
       <c r="F595">
         <v>6646.553</v>
       </c>
       <c r="G595">
         <v>717.845</v>
       </c>
       <c r="H595">
         <v>195.43</v>
       </c>
       <c r="I595">
         <v>17.339</v>
       </c>
       <c r="J595">
         <v>160.535</v>
       </c>
       <c r="K595">
         <v>192.052</v>
       </c>
       <c r="L595">
-        <v>425.729</v>
+        <v>425.694</v>
       </c>
       <c r="M595">
-        <v>991.085</v>
+        <v>991.051</v>
       </c>
       <c r="N595">
-        <v>8355.483</v>
+        <v>8355.449</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>1005.243</v>
       </c>
       <c r="C596">
         <v>3055.284</v>
       </c>
       <c r="D596">
         <v>1996.374</v>
       </c>
       <c r="E596">
         <v>621.926</v>
       </c>
       <c r="F596">
         <v>6678.827</v>
       </c>
       <c r="G596">
         <v>724.517</v>
       </c>
       <c r="H596">
         <v>179.782</v>
       </c>
       <c r="I596">
         <v>17.217</v>
       </c>
       <c r="J596">
         <v>155.826</v>
       </c>
       <c r="K596">
         <v>239.417</v>
       </c>
       <c r="L596">
-        <v>413.209</v>
+        <v>413.175</v>
       </c>
       <c r="M596">
-        <v>1005.452</v>
+        <v>1005.417</v>
       </c>
       <c r="N596">
-        <v>8408.795</v>
+        <v>8408.761</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>998.663</v>
       </c>
       <c r="C597">
         <v>2976.799</v>
       </c>
       <c r="D597">
         <v>1870.994</v>
       </c>
       <c r="E597">
         <v>599.186</v>
       </c>
       <c r="F597">
         <v>6445.642</v>
       </c>
       <c r="G597">
         <v>672.879</v>
       </c>
       <c r="H597">
         <v>150.545</v>
       </c>
       <c r="I597">
         <v>17.099</v>
       </c>
       <c r="J597">
         <v>143.54</v>
       </c>
       <c r="K597">
         <v>256.457</v>
       </c>
       <c r="L597">
-        <v>395.132</v>
+        <v>395.099</v>
       </c>
       <c r="M597">
-        <v>962.772</v>
+        <v>962.739</v>
       </c>
       <c r="N597">
-        <v>8081.293</v>
+        <v>8081.26</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>982.232</v>
       </c>
       <c r="C598">
         <v>3124.87</v>
       </c>
       <c r="D598">
         <v>2053.206</v>
       </c>
       <c r="E598">
         <v>635.803</v>
       </c>
       <c r="F598">
         <v>6796.111</v>
       </c>
       <c r="G598">
         <v>609.065</v>
       </c>
       <c r="H598">
         <v>151.524</v>
       </c>
       <c r="I598">
         <v>17.057</v>
       </c>
       <c r="J598">
         <v>120.756</v>
       </c>
       <c r="K598">
         <v>284.91</v>
       </c>
       <c r="L598">
-        <v>422.318</v>
+        <v>422.284</v>
       </c>
       <c r="M598">
-        <v>996.565</v>
+        <v>996.531</v>
       </c>
       <c r="N598">
-        <v>8401.741</v>
+        <v>8401.707</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>980.482</v>
       </c>
       <c r="C599">
         <v>3058.198</v>
       </c>
       <c r="D599">
         <v>2026.365</v>
       </c>
       <c r="E599">
         <v>620.868</v>
       </c>
       <c r="F599">
         <v>6685.913</v>
       </c>
       <c r="G599">
         <v>654.413</v>
       </c>
       <c r="H599">
         <v>171.337</v>
       </c>
       <c r="I599">
         <v>17.296</v>
       </c>
       <c r="J599">
         <v>102.025</v>
       </c>
       <c r="K599">
         <v>316.183</v>
       </c>
       <c r="L599">
-        <v>423.789</v>
+        <v>423.756</v>
       </c>
       <c r="M599">
-        <v>1030.631</v>
+        <v>1030.597</v>
       </c>
       <c r="N599">
-        <v>8370.957</v>
+        <v>8370.923</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>977.143</v>
       </c>
       <c r="C600">
         <v>3186.768</v>
       </c>
       <c r="D600">
         <v>2074.271</v>
       </c>
       <c r="E600">
         <v>638.019</v>
       </c>
       <c r="F600">
         <v>6876.201</v>
       </c>
       <c r="G600">
         <v>737.537</v>
       </c>
       <c r="H600">
         <v>208.381</v>
       </c>
       <c r="I600">
         <v>18.521</v>
       </c>
       <c r="J600">
         <v>84.02</v>
       </c>
       <c r="K600">
         <v>352.425</v>
       </c>
       <c r="L600">
-        <v>445.133</v>
+        <v>445.099</v>
       </c>
       <c r="M600">
-        <v>1108.481</v>
+        <v>1108.447</v>
       </c>
       <c r="N600">
-        <v>8722.219</v>
+        <v>8722.185</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>1012.182</v>
       </c>
       <c r="C601">
         <v>3057.102</v>
       </c>
       <c r="D601">
         <v>2017.636</v>
       </c>
       <c r="E601">
         <v>610.463</v>
       </c>
       <c r="F601">
         <v>6697.383</v>
       </c>
       <c r="G601">
         <v>737.387</v>
       </c>
       <c r="H601">
         <v>213.254</v>
       </c>
       <c r="I601">
         <v>18.35</v>
       </c>
       <c r="J601">
         <v>102.231</v>
       </c>
       <c r="K601">
         <v>329.75</v>
       </c>
       <c r="L601">
-        <v>445.593</v>
+        <v>445.55</v>
       </c>
       <c r="M601">
-        <v>1109.177</v>
+        <v>1109.134</v>
       </c>
       <c r="N601">
-        <v>8543.947</v>
+        <v>8543.905</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>970.305</v>
       </c>
       <c r="C602">
         <v>2787.663</v>
       </c>
       <c r="D602">
         <v>1824.697</v>
       </c>
       <c r="E602">
         <v>551.948</v>
       </c>
       <c r="F602">
         <v>6134.613</v>
       </c>
       <c r="G602">
         <v>646.232</v>
       </c>
       <c r="H602">
         <v>187.898</v>
       </c>
       <c r="I602">
         <v>15.825</v>
       </c>
       <c r="J602">
         <v>116.208</v>
       </c>
       <c r="K602">
         <v>331.762</v>
       </c>
       <c r="L602">
-        <v>403.607</v>
+        <v>403.568</v>
       </c>
       <c r="M602">
-        <v>1055.3</v>
+        <v>1055.261</v>
       </c>
       <c r="N602">
-        <v>7836.144</v>
+        <v>7836.106</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>1043.572</v>
       </c>
       <c r="C603">
         <v>3136.989</v>
       </c>
       <c r="D603">
         <v>2094.78</v>
       </c>
       <c r="E603">
         <v>659.67</v>
       </c>
       <c r="F603">
         <v>6935.01</v>
       </c>
       <c r="G603">
         <v>659.83</v>
       </c>
       <c r="H603">
         <v>215.358</v>
       </c>
       <c r="I603">
         <v>16.73</v>
       </c>
       <c r="J603">
         <v>153.565</v>
       </c>
       <c r="K603">
         <v>379.228</v>
       </c>
       <c r="L603">
-        <v>440.872</v>
+        <v>440.83</v>
       </c>
       <c r="M603">
-        <v>1205.753</v>
+        <v>1205.711</v>
       </c>
       <c r="N603">
-        <v>8800.593</v>
+        <v>8800.551</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>939.908</v>
       </c>
       <c r="C604">
         <v>3065.668</v>
       </c>
       <c r="D604">
         <v>2017.18</v>
       </c>
       <c r="E604">
         <v>634.63</v>
       </c>
       <c r="F604">
         <v>6657.386</v>
       </c>
       <c r="G604">
         <v>577.665</v>
       </c>
       <c r="H604">
         <v>176.84</v>
       </c>
       <c r="I604">
         <v>16.518</v>
       </c>
       <c r="J604">
         <v>174.036</v>
       </c>
       <c r="K604">
         <v>406.871</v>
       </c>
       <c r="L604">
-        <v>415.946</v>
+        <v>415.905</v>
       </c>
       <c r="M604">
-        <v>1190.21</v>
+        <v>1190.17</v>
       </c>
       <c r="N604">
-        <v>8425.262</v>
+        <v>8425.221</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>1005.702</v>
       </c>
       <c r="C605">
         <v>3170.049</v>
       </c>
       <c r="D605">
         <v>2071.737</v>
       </c>
       <c r="E605">
         <v>660.628</v>
       </c>
       <c r="F605">
         <v>6908.116</v>
       </c>
       <c r="G605">
         <v>662.211</v>
       </c>
       <c r="H605">
         <v>205.861</v>
       </c>
       <c r="I605">
         <v>17.088</v>
       </c>
       <c r="J605">
         <v>194.751</v>
       </c>
       <c r="K605">
         <v>371.236</v>
       </c>
       <c r="L605">
-        <v>440.614</v>
+        <v>440.571</v>
       </c>
       <c r="M605">
-        <v>1229.551</v>
+        <v>1229.508</v>
       </c>
       <c r="N605">
-        <v>8799.878</v>
+        <v>8799.836</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>986.358</v>
       </c>
       <c r="C606">
         <v>3076.95</v>
       </c>
       <c r="D606">
         <v>2032.44</v>
       </c>
       <c r="E606">
         <v>644.387</v>
       </c>
       <c r="F606">
         <v>6740.134</v>
       </c>
       <c r="G606">
         <v>686.595</v>
       </c>
       <c r="H606">
         <v>229.03</v>
       </c>
       <c r="I606">
         <v>16.468</v>
       </c>
       <c r="J606">
         <v>202.9</v>
       </c>
       <c r="K606">
         <v>297.593</v>
       </c>
       <c r="L606">
-        <v>439.639</v>
+        <v>439.598</v>
       </c>
       <c r="M606">
-        <v>1185.631</v>
+        <v>1185.59</v>
       </c>
       <c r="N606">
-        <v>8612.36</v>
+        <v>8612.319</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>1000.107</v>
       </c>
       <c r="C607">
         <v>3204.875</v>
       </c>
       <c r="D607">
         <v>2116.025</v>
       </c>
       <c r="E607">
         <v>685.842</v>
       </c>
       <c r="F607">
         <v>7006.849</v>
       </c>
       <c r="G607">
         <v>719.417</v>
       </c>
       <c r="H607">
         <v>216.513</v>
       </c>
       <c r="I607">
         <v>17.216</v>
       </c>
       <c r="J607">
         <v>202.429</v>
       </c>
       <c r="K607">
         <v>259.763</v>
       </c>
       <c r="L607">
-        <v>446.783</v>
+        <v>446.741</v>
       </c>
       <c r="M607">
-        <v>1142.704</v>
+        <v>1142.662</v>
       </c>
       <c r="N607">
-        <v>8868.97</v>
+        <v>8868.928</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>1086.547</v>
       </c>
       <c r="C608">
         <v>3225.668</v>
       </c>
       <c r="D608">
         <v>2138.139</v>
       </c>
       <c r="E608">
         <v>671.66</v>
       </c>
       <c r="F608">
         <v>7122.014</v>
       </c>
       <c r="G608">
         <v>719.835</v>
       </c>
       <c r="H608">
         <v>186.245</v>
       </c>
       <c r="I608">
         <v>17.326</v>
       </c>
       <c r="J608">
         <v>188.897</v>
       </c>
       <c r="K608">
         <v>217.843</v>
       </c>
       <c r="L608">
-        <v>439.336</v>
+        <v>439.294</v>
       </c>
       <c r="M608">
-        <v>1049.647</v>
+        <v>1049.605</v>
       </c>
       <c r="N608">
-        <v>8891.496</v>
+        <v>8891.454</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>1044.426</v>
       </c>
       <c r="C609">
         <v>3170.012</v>
       </c>
       <c r="D609">
         <v>2119.429</v>
       </c>
       <c r="E609">
         <v>660.024</v>
       </c>
       <c r="F609">
         <v>6993.891</v>
       </c>
       <c r="G609">
         <v>665.884</v>
       </c>
       <c r="H609">
         <v>150.051</v>
       </c>
       <c r="I609">
         <v>16.935</v>
       </c>
       <c r="J609">
         <v>171.768</v>
       </c>
       <c r="K609">
         <v>240.869</v>
       </c>
       <c r="L609">
-        <v>411.653</v>
+        <v>411.612</v>
       </c>
       <c r="M609">
-        <v>991.277</v>
+        <v>991.236</v>
       </c>
       <c r="N609">
-        <v>8651.052</v>
+        <v>8651.011</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>1039.543</v>
       </c>
       <c r="C610">
         <v>3269.858</v>
       </c>
       <c r="D610">
         <v>2192.32</v>
       </c>
       <c r="E610">
         <v>683.54</v>
       </c>
       <c r="F610">
         <v>7185.26</v>
       </c>
       <c r="G610">
         <v>615.861</v>
       </c>
       <c r="H610">
         <v>126.62</v>
       </c>
       <c r="I610">
         <v>16.837</v>
       </c>
       <c r="J610">
         <v>154.77</v>
       </c>
       <c r="K610">
         <v>288.578</v>
       </c>
       <c r="L610">
-        <v>435.904</v>
+        <v>435.862</v>
       </c>
       <c r="M610">
-        <v>1022.709</v>
+        <v>1022.667</v>
       </c>
       <c r="N610">
-        <v>8823.831</v>
+        <v>8823.789</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>988.422</v>
       </c>
       <c r="C611">
         <v>3168.348</v>
       </c>
       <c r="D611">
         <v>2130.331</v>
       </c>
       <c r="E611">
         <v>658.44</v>
       </c>
       <c r="F611">
         <v>6945.541</v>
       </c>
       <c r="G611">
         <v>648.207</v>
       </c>
       <c r="H611">
         <v>157.736</v>
       </c>
       <c r="I611">
         <v>17.528</v>
       </c>
       <c r="J611">
         <v>113.847</v>
       </c>
       <c r="K611">
         <v>363.085</v>
       </c>
       <c r="L611">
-        <v>437.624</v>
+        <v>437.583</v>
       </c>
       <c r="M611">
-        <v>1089.821</v>
+        <v>1089.78</v>
       </c>
       <c r="N611">
-        <v>8683.568</v>
+        <v>8683.527</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>926.122</v>
       </c>
       <c r="C612">
         <v>3226.939</v>
       </c>
       <c r="D612">
         <v>2149.956</v>
       </c>
       <c r="E612">
         <v>620.67</v>
       </c>
       <c r="F612">
         <v>6923.687</v>
       </c>
       <c r="G612">
         <v>721.896</v>
       </c>
       <c r="H612">
         <v>180.046</v>
       </c>
       <c r="I612">
         <v>18.454</v>
       </c>
       <c r="J612">
         <v>96.199</v>
       </c>
       <c r="K612">
         <v>340.883</v>
       </c>
       <c r="L612">
-        <v>439.099</v>
+        <v>439.057</v>
       </c>
       <c r="M612">
-        <v>1074.68</v>
+        <v>1074.638</v>
       </c>
       <c r="N612">
-        <v>8720.263</v>
+        <v>8720.221</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>1036.902</v>
       </c>
       <c r="C613">
         <v>3277.516</v>
       </c>
       <c r="D613">
         <v>2229.196</v>
       </c>
       <c r="E613">
         <v>669.49</v>
       </c>
       <c r="F613">
         <v>7213.105</v>
       </c>
       <c r="G613">
         <v>740.734</v>
       </c>
       <c r="H613">
         <v>196.369</v>
       </c>
       <c r="I613">
         <v>17.648</v>
       </c>
       <c r="J613">
-        <v>105.22</v>
+        <v>105.212</v>
       </c>
       <c r="K613">
         <v>331.029</v>
       </c>
       <c r="L613">
-        <v>436.791</v>
+        <v>436.699</v>
       </c>
       <c r="M613">
-        <v>1087.057</v>
+        <v>1086.957</v>
       </c>
       <c r="N613">
-        <v>9040.896</v>
+        <v>9040.796</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>930.993</v>
       </c>
       <c r="C614">
         <v>2948.659</v>
       </c>
       <c r="D614">
         <v>2010.412</v>
       </c>
       <c r="E614">
         <v>612.365</v>
       </c>
       <c r="F614">
         <v>6502.429</v>
       </c>
       <c r="G614">
         <v>635.553</v>
       </c>
       <c r="H614">
         <v>172.265</v>
       </c>
       <c r="I614">
         <v>16.104</v>
       </c>
       <c r="J614">
-        <v>123.055</v>
+        <v>123.046</v>
       </c>
       <c r="K614">
         <v>357.491</v>
       </c>
       <c r="L614">
-        <v>392.663</v>
+        <v>392.58</v>
       </c>
       <c r="M614">
-        <v>1061.578</v>
+        <v>1061.486</v>
       </c>
       <c r="N614">
-        <v>8199.56</v>
+        <v>8199.469</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>1057.804</v>
       </c>
       <c r="C615">
         <v>3311.39</v>
       </c>
       <c r="D615">
         <v>2269.238</v>
       </c>
       <c r="E615">
         <v>703.896</v>
       </c>
       <c r="F615">
         <v>7342.328</v>
       </c>
       <c r="G615">
         <v>656.599</v>
       </c>
       <c r="H615">
         <v>184.09</v>
       </c>
       <c r="I615">
         <v>17.836</v>
       </c>
       <c r="J615">
-        <v>162.384</v>
+        <v>162.373</v>
       </c>
       <c r="K615">
         <v>376.128</v>
       </c>
       <c r="L615">
-        <v>439.248</v>
+        <v>439.155</v>
       </c>
       <c r="M615">
-        <v>1179.686</v>
+        <v>1179.582</v>
       </c>
       <c r="N615">
-        <v>9178.614</v>
+        <v>9178.51</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>954.996</v>
       </c>
       <c r="C616">
         <v>3178.008</v>
       </c>
       <c r="D616">
         <v>2173.34</v>
       </c>
       <c r="E616">
         <v>691.273</v>
       </c>
       <c r="F616">
         <v>6997.616</v>
       </c>
       <c r="G616">
         <v>592.236</v>
       </c>
       <c r="H616">
         <v>171.043</v>
       </c>
       <c r="I616">
         <v>16.917</v>
       </c>
       <c r="J616">
-        <v>193.965</v>
+        <v>193.952</v>
       </c>
       <c r="K616">
         <v>368.894</v>
       </c>
       <c r="L616">
-        <v>407.991</v>
+        <v>407.902</v>
       </c>
       <c r="M616">
-        <v>1158.811</v>
+        <v>1158.709</v>
       </c>
       <c r="N616">
-        <v>8748.662</v>
+        <v>8748.56</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>978.943</v>
       </c>
       <c r="C617">
         <v>3311.3</v>
       </c>
       <c r="D617">
         <v>2245.449</v>
       </c>
       <c r="E617">
         <v>712.476</v>
       </c>
       <c r="F617">
         <v>7248.167</v>
       </c>
       <c r="G617">
         <v>639.194</v>
       </c>
       <c r="H617">
         <v>238.631</v>
       </c>
       <c r="I617">
         <v>17.003</v>
       </c>
       <c r="J617">
-        <v>220.724</v>
+        <v>220.71</v>
       </c>
       <c r="K617">
         <v>278.121</v>
       </c>
       <c r="L617">
-        <v>438.492</v>
+        <v>438.4</v>
       </c>
       <c r="M617">
-        <v>1192.97</v>
+        <v>1192.863</v>
       </c>
       <c r="N617">
-        <v>9080.331</v>
+        <v>9080.225</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>959.167</v>
       </c>
       <c r="C618">
         <v>3167.194</v>
       </c>
       <c r="D618">
         <v>2182.363</v>
       </c>
       <c r="E618">
         <v>687.29</v>
       </c>
       <c r="F618">
         <v>6996.014</v>
       </c>
       <c r="G618">
         <v>677.49</v>
       </c>
       <c r="H618">
         <v>186.168</v>
       </c>
       <c r="I618">
         <v>16.381</v>
       </c>
       <c r="J618">
-        <v>224.186</v>
+        <v>224.171</v>
       </c>
       <c r="K618">
         <v>237.73</v>
       </c>
       <c r="L618">
-        <v>431.448</v>
+        <v>431.359</v>
       </c>
       <c r="M618">
-        <v>1095.913</v>
+        <v>1095.81</v>
       </c>
       <c r="N618">
-        <v>8769.417</v>
+        <v>8769.314</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>949.697</v>
       </c>
       <c r="C619">
         <v>3297.73</v>
       </c>
       <c r="D619">
         <v>2277.229</v>
       </c>
       <c r="E619">
         <v>720.992</v>
       </c>
       <c r="F619">
         <v>7245.648</v>
       </c>
       <c r="G619">
         <v>730.465</v>
       </c>
       <c r="H619">
         <v>189.668</v>
       </c>
       <c r="I619">
         <v>16.578</v>
       </c>
       <c r="J619">
-        <v>236.326</v>
+        <v>236.311</v>
       </c>
       <c r="K619">
         <v>241.679</v>
       </c>
       <c r="L619">
-        <v>440.978</v>
+        <v>440.886</v>
       </c>
       <c r="M619">
-        <v>1125.229</v>
+        <v>1125.122</v>
       </c>
       <c r="N619">
-        <v>9101.342</v>
+        <v>9101.235</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>1030.31</v>
       </c>
       <c r="C620">
         <v>3317.788</v>
       </c>
       <c r="D620">
         <v>2292.517</v>
       </c>
       <c r="E620">
         <v>734.863</v>
       </c>
       <c r="F620">
         <v>7375.478</v>
       </c>
       <c r="G620">
         <v>728.965</v>
       </c>
       <c r="H620">
         <v>183.759</v>
       </c>
       <c r="I620">
         <v>16.327</v>
       </c>
       <c r="J620">
-        <v>224.343</v>
+        <v>224.329</v>
       </c>
       <c r="K620">
         <v>245.042</v>
       </c>
       <c r="L620">
-        <v>444.676</v>
+        <v>444.584</v>
       </c>
       <c r="M620">
-        <v>1114.147</v>
+        <v>1114.041</v>
       </c>
       <c r="N620">
-        <v>9218.59</v>
+        <v>9218.483</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>986.431</v>
       </c>
       <c r="C621">
         <v>3217.263</v>
       </c>
       <c r="D621">
         <v>2249.079</v>
       </c>
       <c r="E621">
         <v>728.81</v>
       </c>
       <c r="F621">
         <v>7181.583</v>
       </c>
       <c r="G621">
         <v>685.23</v>
       </c>
       <c r="H621">
         <v>145.983</v>
       </c>
       <c r="I621">
         <v>16.564</v>
       </c>
       <c r="J621">
-        <v>197.155</v>
+        <v>197.143</v>
       </c>
       <c r="K621">
         <v>244.689</v>
       </c>
       <c r="L621">
-        <v>430.249</v>
+        <v>430.16</v>
       </c>
       <c r="M621">
-        <v>1034.641</v>
+        <v>1034.539</v>
       </c>
       <c r="N621">
-        <v>8901.454</v>
+        <v>8901.352</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>966.891</v>
       </c>
       <c r="C622">
         <v>3327.948</v>
       </c>
       <c r="D622">
         <v>2330.294</v>
       </c>
       <c r="E622">
         <v>754.146</v>
       </c>
       <c r="F622">
         <v>7379.28</v>
       </c>
       <c r="G622">
         <v>642.125</v>
       </c>
       <c r="H622">
         <v>135.254</v>
       </c>
       <c r="I622">
         <v>17.647</v>
       </c>
       <c r="J622">
-        <v>179.523</v>
+        <v>179.511</v>
       </c>
       <c r="K622">
         <v>310.851</v>
       </c>
       <c r="L622">
-        <v>436.25</v>
+        <v>436.158</v>
       </c>
       <c r="M622">
-        <v>1079.525</v>
+        <v>1079.421</v>
       </c>
       <c r="N622">
-        <v>9100.93</v>
+        <v>9100.827</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>966.671</v>
       </c>
       <c r="C623">
         <v>3269.767</v>
       </c>
       <c r="D623">
         <v>2272.582</v>
       </c>
       <c r="E623">
         <v>727.459</v>
       </c>
       <c r="F623">
         <v>7236.48</v>
       </c>
       <c r="G623">
         <v>650.717</v>
       </c>
       <c r="H623">
         <v>146.932</v>
       </c>
       <c r="I623">
         <v>17.643</v>
       </c>
       <c r="J623">
-        <v>137.016</v>
+        <v>137.006</v>
       </c>
       <c r="K623">
         <v>314.524</v>
       </c>
       <c r="L623">
-        <v>435.762</v>
+        <v>435.672</v>
       </c>
       <c r="M623">
-        <v>1051.876</v>
+        <v>1051.777</v>
       </c>
       <c r="N623">
-        <v>8939.072</v>
+        <v>8938.973</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>931.683</v>
       </c>
       <c r="C624">
         <v>3383.362</v>
       </c>
       <c r="D624">
         <v>2345.042</v>
       </c>
       <c r="E624">
         <v>736.825</v>
       </c>
       <c r="F624">
         <v>7396.912</v>
       </c>
       <c r="G624">
         <v>719.666</v>
       </c>
       <c r="H624">
         <v>164.209</v>
       </c>
       <c r="I624">
         <v>18.102</v>
       </c>
       <c r="J624">
-        <v>121.29</v>
+        <v>121.282</v>
       </c>
       <c r="K624">
         <v>328.271</v>
       </c>
       <c r="L624">
-        <v>468.477</v>
+        <v>468.385</v>
       </c>
       <c r="M624">
-        <v>1100.348</v>
+        <v>1100.248</v>
       </c>
       <c r="N624">
-        <v>9216.927</v>
+        <v>9216.826</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>910.652</v>
       </c>
       <c r="C625">
         <v>3271.432</v>
       </c>
       <c r="D625">
         <v>2207.543</v>
       </c>
       <c r="E625">
         <v>681.001</v>
       </c>
       <c r="F625">
         <v>7070.628</v>
       </c>
       <c r="G625">
         <v>721.4</v>
       </c>
       <c r="H625">
         <v>185.73</v>
       </c>
       <c r="I625">
         <v>17.433</v>
       </c>
       <c r="J625">
-        <v>126.893</v>
+        <v>126.869</v>
       </c>
       <c r="K625">
         <v>299.793</v>
       </c>
       <c r="L625">
-        <v>434.799</v>
+        <v>433.865</v>
       </c>
       <c r="M625">
-        <v>1064.648</v>
+        <v>1063.69</v>
       </c>
       <c r="N625">
-        <v>8856.675</v>
+        <v>8855.718</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>909.851</v>
       </c>
       <c r="C626">
         <v>3144.699</v>
       </c>
       <c r="D626">
         <v>2166.019</v>
       </c>
       <c r="E626">
         <v>695.968</v>
       </c>
       <c r="F626">
         <v>6916.536</v>
       </c>
       <c r="G626">
         <v>674.449</v>
       </c>
       <c r="H626">
         <v>179.193</v>
       </c>
       <c r="I626">
         <v>16.257</v>
       </c>
       <c r="J626">
-        <v>158.153</v>
+        <v>158.126</v>
       </c>
       <c r="K626">
         <v>353.138</v>
       </c>
       <c r="L626">
-        <v>426.28</v>
+        <v>425.407</v>
       </c>
       <c r="M626">
-        <v>1133.022</v>
+        <v>1132.122</v>
       </c>
       <c r="N626">
-        <v>8724.007</v>
+        <v>8723.107</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>865.549</v>
       </c>
       <c r="C627">
         <v>3288.953</v>
       </c>
       <c r="D627">
         <v>2326.23</v>
       </c>
       <c r="E627">
         <v>772.025</v>
       </c>
       <c r="F627">
         <v>7252.757</v>
       </c>
       <c r="G627">
         <v>661.52</v>
       </c>
       <c r="H627">
         <v>201.316</v>
       </c>
       <c r="I627">
         <v>17.093</v>
       </c>
       <c r="J627">
-        <v>204.736</v>
+        <v>204.7</v>
       </c>
       <c r="K627">
         <v>388.643</v>
       </c>
       <c r="L627">
-        <v>449.238</v>
+        <v>448.304</v>
       </c>
       <c r="M627">
-        <v>1261.026</v>
+        <v>1260.056</v>
       </c>
       <c r="N627">
-        <v>9175.302</v>
+        <v>9174.332</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>740.55</v>
       </c>
       <c r="C628">
         <v>3153.094</v>
       </c>
       <c r="D628">
         <v>2272.273</v>
       </c>
       <c r="E628">
         <v>759.924</v>
       </c>
       <c r="F628">
         <v>6925.841</v>
       </c>
       <c r="G628">
         <v>600.91</v>
       </c>
       <c r="H628">
         <v>180.231</v>
       </c>
       <c r="I628">
         <v>16.232</v>
       </c>
       <c r="J628">
-        <v>239.247</v>
+        <v>239.207</v>
       </c>
       <c r="K628">
         <v>405.761</v>
       </c>
       <c r="L628">
-        <v>421.256</v>
+        <v>420.353</v>
       </c>
       <c r="M628">
-        <v>1262.728</v>
+        <v>1261.785</v>
       </c>
       <c r="N628">
-        <v>8789.479</v>
+        <v>8788.535</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>813.618</v>
       </c>
       <c r="C629">
         <v>3263.218</v>
       </c>
       <c r="D629">
         <v>2337.828</v>
       </c>
       <c r="E629">
         <v>791.951</v>
       </c>
       <c r="F629">
         <v>7206.615</v>
       </c>
       <c r="G629">
         <v>678.513</v>
       </c>
       <c r="H629">
         <v>210.92</v>
       </c>
       <c r="I629">
         <v>16.118</v>
       </c>
       <c r="J629">
-        <v>272.849</v>
+        <v>272.805</v>
       </c>
       <c r="K629">
         <v>338.266</v>
       </c>
       <c r="L629">
-        <v>436.085</v>
+        <v>435.151</v>
       </c>
       <c r="M629">
-        <v>1274.237</v>
+        <v>1273.26</v>
       </c>
       <c r="N629">
-        <v>9159.365</v>
+        <v>9158.388</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>889.642</v>
       </c>
       <c r="C630">
         <v>3195.901</v>
       </c>
       <c r="D630">
         <v>2261.659</v>
       </c>
       <c r="E630">
         <v>764.293</v>
       </c>
       <c r="F630">
         <v>7111.495</v>
       </c>
       <c r="G630">
         <v>712.131</v>
       </c>
       <c r="H630">
         <v>192.991</v>
       </c>
       <c r="I630">
         <v>15.562</v>
       </c>
       <c r="J630">
-        <v>290.967</v>
+        <v>290.924</v>
       </c>
       <c r="K630">
         <v>333.145</v>
       </c>
       <c r="L630">
-        <v>438.369</v>
+        <v>437.466</v>
       </c>
       <c r="M630">
-        <v>1271.035</v>
+        <v>1270.088</v>
       </c>
       <c r="N630">
-        <v>9094.661</v>
+        <v>9093.714</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>897.434</v>
       </c>
       <c r="C631">
         <v>3344.361</v>
       </c>
       <c r="D631">
         <v>2330.097</v>
       </c>
       <c r="E631">
         <v>777.478</v>
       </c>
       <c r="F631">
         <v>7349.371</v>
       </c>
       <c r="G631">
         <v>729.451</v>
       </c>
       <c r="H631">
         <v>184.266</v>
       </c>
       <c r="I631">
         <v>15.87</v>
       </c>
       <c r="J631">
-        <v>293.298</v>
+        <v>293.254</v>
       </c>
       <c r="K631">
         <v>243.899</v>
       </c>
       <c r="L631">
-        <v>457.471</v>
+        <v>456.537</v>
       </c>
       <c r="M631">
-        <v>1194.804</v>
+        <v>1193.826</v>
       </c>
       <c r="N631">
-        <v>9273.626</v>
+        <v>9272.648</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>971.635</v>
       </c>
       <c r="C632">
         <v>3313.237</v>
       </c>
       <c r="D632">
         <v>2365.064</v>
       </c>
       <c r="E632">
         <v>791.854</v>
       </c>
       <c r="F632">
         <v>7441.791</v>
       </c>
       <c r="G632">
         <v>728.507</v>
       </c>
       <c r="H632">
         <v>176.567</v>
       </c>
       <c r="I632">
         <v>15.954</v>
       </c>
       <c r="J632">
-        <v>288.528</v>
+        <v>288.485</v>
       </c>
       <c r="K632">
         <v>252.389</v>
       </c>
       <c r="L632">
-        <v>458.855</v>
+        <v>457.921</v>
       </c>
       <c r="M632">
-        <v>1192.292</v>
+        <v>1191.316</v>
       </c>
       <c r="N632">
-        <v>9362.589</v>
+        <v>9361.613</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>941.853</v>
       </c>
       <c r="C633">
         <v>3183.889</v>
       </c>
       <c r="D633">
         <v>2247.824</v>
       </c>
       <c r="E633">
         <v>776.551</v>
       </c>
       <c r="F633">
         <v>7150.117</v>
       </c>
       <c r="G633">
         <v>654.363</v>
       </c>
       <c r="H633">
         <v>137.108</v>
       </c>
       <c r="I633">
         <v>15.558</v>
       </c>
       <c r="J633">
-        <v>247.41</v>
+        <v>247.372</v>
       </c>
       <c r="K633">
         <v>251.431</v>
       </c>
       <c r="L633">
-        <v>435.823</v>
+        <v>434.92</v>
       </c>
       <c r="M633">
-        <v>1087.33</v>
+        <v>1086.388</v>
       </c>
       <c r="N633">
-        <v>8891.81</v>
+        <v>8890.868</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>912.047</v>
       </c>
       <c r="C634">
         <v>3335.861</v>
       </c>
       <c r="D634">
         <v>2386.122</v>
       </c>
       <c r="E634">
         <v>817.956</v>
       </c>
       <c r="F634">
         <v>7451.986</v>
       </c>
       <c r="G634">
         <v>613.77</v>
       </c>
       <c r="H634">
         <v>132.29</v>
       </c>
       <c r="I634">
         <v>16.245</v>
       </c>
       <c r="J634">
-        <v>234.026</v>
+        <v>233.992</v>
       </c>
       <c r="K634">
         <v>341.16</v>
       </c>
       <c r="L634">
-        <v>442.432</v>
+        <v>441.498</v>
       </c>
       <c r="M634">
-        <v>1166.154</v>
+        <v>1165.186</v>
       </c>
       <c r="N634">
-        <v>9231.909</v>
+        <v>9230.942</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>843.679</v>
       </c>
       <c r="C635">
         <v>3228.775</v>
       </c>
       <c r="D635">
         <v>2286.266</v>
       </c>
       <c r="E635">
         <v>792.57</v>
       </c>
       <c r="F635">
         <v>7151.291</v>
       </c>
       <c r="G635">
         <v>646.464</v>
       </c>
       <c r="H635">
         <v>144.106</v>
       </c>
       <c r="I635">
         <v>16.558</v>
       </c>
       <c r="J635">
-        <v>169.842</v>
+        <v>169.815</v>
       </c>
       <c r="K635">
         <v>345.827</v>
       </c>
       <c r="L635">
-        <v>452.505</v>
+        <v>451.602</v>
       </c>
       <c r="M635">
-        <v>1128.838</v>
+        <v>1127.908</v>
       </c>
       <c r="N635">
-        <v>8926.593</v>
+        <v>8925.663</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>882.242</v>
       </c>
       <c r="C636">
         <v>3397.334</v>
       </c>
       <c r="D636">
         <v>2369.784</v>
       </c>
       <c r="E636">
         <v>799.071</v>
       </c>
       <c r="F636">
         <v>7448.431</v>
       </c>
       <c r="G636">
         <v>743.543</v>
       </c>
       <c r="H636">
         <v>168.317</v>
       </c>
       <c r="I636">
         <v>17.384</v>
       </c>
       <c r="J636">
-        <v>155.325</v>
+        <v>155.3</v>
       </c>
       <c r="K636">
         <v>340.608</v>
       </c>
       <c r="L636">
-        <v>466.293</v>
+        <v>465.36</v>
       </c>
       <c r="M636">
-        <v>1147.927</v>
+        <v>1146.968</v>
       </c>
       <c r="N636">
-        <v>9339.901</v>
+        <v>9338.942</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>925.87</v>
+        <v>922.013</v>
       </c>
       <c r="C637">
-        <v>3352.024</v>
+        <v>3349.126</v>
       </c>
       <c r="D637">
         <v>2317.423</v>
       </c>
       <c r="E637">
         <v>742.126</v>
       </c>
       <c r="F637">
-        <v>7337.443</v>
+        <v>7330.689</v>
       </c>
       <c r="G637">
         <v>749.17</v>
       </c>
       <c r="H637">
         <v>184.672</v>
       </c>
       <c r="I637">
         <v>17.364</v>
       </c>
       <c r="J637">
-        <v>183.231</v>
+        <v>183.342</v>
       </c>
       <c r="K637">
         <v>375.702</v>
       </c>
       <c r="L637">
         <v>442.939</v>
       </c>
       <c r="M637">
-        <v>1203.908</v>
+        <v>1204.018</v>
       </c>
       <c r="N637">
-        <v>9290.52</v>
+        <v>9283.877</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>822.112</v>
+        <v>818.698</v>
       </c>
       <c r="C638">
-        <v>3044.799</v>
+        <v>3042.049</v>
       </c>
       <c r="D638">
         <v>2108.954</v>
       </c>
       <c r="E638">
         <v>693.466</v>
       </c>
       <c r="F638">
-        <v>6669.332</v>
+        <v>6663.167</v>
       </c>
       <c r="G638">
         <v>645.675</v>
       </c>
       <c r="H638">
         <v>168.405</v>
       </c>
       <c r="I638">
         <v>15.658</v>
       </c>
       <c r="J638">
-        <v>195.586</v>
+        <v>195.704</v>
       </c>
       <c r="K638">
         <v>339.046</v>
       </c>
       <c r="L638">
         <v>402.078</v>
       </c>
       <c r="M638">
-        <v>1120.773</v>
+        <v>1120.892</v>
       </c>
       <c r="N638">
-        <v>8435.779</v>
+        <v>8429.734</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>987.194</v>
+        <v>983.085</v>
       </c>
       <c r="C639">
-        <v>3450.861</v>
+        <v>3446.636</v>
       </c>
       <c r="D639">
         <v>2372.55</v>
       </c>
       <c r="E639">
         <v>810.122</v>
       </c>
       <c r="F639">
-        <v>7620.727</v>
+        <v>7612.392</v>
       </c>
       <c r="G639">
         <v>652.235</v>
       </c>
       <c r="H639">
         <v>193.456</v>
       </c>
       <c r="I639">
         <v>17.351</v>
       </c>
       <c r="J639">
-        <v>274.096</v>
+        <v>274.259</v>
       </c>
       <c r="K639">
         <v>435.947</v>
       </c>
       <c r="L639">
         <v>440.644</v>
       </c>
       <c r="M639">
-        <v>1361.494</v>
+        <v>1361.657</v>
       </c>
       <c r="N639">
-        <v>9634.456</v>
+        <v>9626.284</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>866.315</v>
+        <v>862.713</v>
       </c>
       <c r="C640">
-        <v>3326.474</v>
+        <v>3322.42</v>
       </c>
       <c r="D640">
         <v>2298.176</v>
       </c>
       <c r="E640">
         <v>787.54</v>
       </c>
       <c r="F640">
-        <v>7278.504</v>
+        <v>7270.849</v>
       </c>
       <c r="G640">
         <v>604.572</v>
       </c>
       <c r="H640">
         <v>196.806</v>
       </c>
       <c r="I640">
         <v>16.475</v>
       </c>
       <c r="J640">
-        <v>312.012</v>
+        <v>312.192</v>
       </c>
       <c r="K640">
         <v>395.311</v>
       </c>
       <c r="L640">
         <v>411.398</v>
       </c>
       <c r="M640">
-        <v>1332.002</v>
+        <v>1332.181</v>
       </c>
       <c r="N640">
-        <v>9215.077</v>
+        <v>9207.602</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>910.501</v>
+        <v>906.716</v>
       </c>
       <c r="C641">
-        <v>3424.716</v>
+        <v>3421.753</v>
       </c>
       <c r="D641">
         <v>2371.423</v>
       </c>
       <c r="E641">
         <v>826.456</v>
       </c>
       <c r="F641">
-        <v>7533.096</v>
+        <v>7526.348</v>
       </c>
       <c r="G641">
         <v>648.978</v>
       </c>
       <c r="H641">
         <v>209.875</v>
       </c>
       <c r="I641">
         <v>16.192</v>
       </c>
       <c r="J641">
-        <v>342.645</v>
+        <v>342.836</v>
       </c>
       <c r="K641">
         <v>317.734</v>
       </c>
       <c r="L641">
         <v>434.444</v>
       </c>
       <c r="M641">
-        <v>1320.891</v>
+        <v>1321.081</v>
       </c>
       <c r="N641">
-        <v>9502.965</v>
+        <v>9496.407</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>874.208</v>
+        <v>870.575</v>
       </c>
       <c r="C642">
-        <v>3342.507</v>
+        <v>3342.035</v>
       </c>
       <c r="D642">
         <v>2322.901</v>
       </c>
       <c r="E642">
         <v>801.08</v>
       </c>
       <c r="F642">
-        <v>7340.696</v>
+        <v>7336.592</v>
       </c>
       <c r="G642">
         <v>691.559</v>
       </c>
       <c r="H642">
         <v>190.946</v>
       </c>
       <c r="I642">
         <v>16.228</v>
       </c>
       <c r="J642">
-        <v>363.46</v>
+        <v>363.653</v>
       </c>
       <c r="K642">
         <v>308.285</v>
       </c>
       <c r="L642">
         <v>434.501</v>
       </c>
       <c r="M642">
-        <v>1313.421</v>
+        <v>1313.614</v>
       </c>
       <c r="N642">
-        <v>9345.676</v>
+        <v>9341.765</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>970.887</v>
+        <v>930.201</v>
       </c>
       <c r="C643">
-        <v>3475.268</v>
+        <v>3470.163</v>
       </c>
       <c r="D643">
         <v>2417.402</v>
       </c>
       <c r="E643">
         <v>838.03</v>
       </c>
       <c r="F643">
-        <v>7701.588</v>
+        <v>7655.796</v>
       </c>
       <c r="G643">
         <v>739.169</v>
       </c>
       <c r="H643">
         <v>172.185</v>
       </c>
       <c r="I643">
         <v>16.466</v>
       </c>
       <c r="J643">
-        <v>379.459</v>
+        <v>379.661</v>
       </c>
       <c r="K643">
         <v>274.108</v>
       </c>
       <c r="L643">
         <v>453.029</v>
       </c>
       <c r="M643">
-        <v>1295.247</v>
+        <v>1295.449</v>
       </c>
       <c r="N643">
-        <v>9736.005</v>
+        <v>9690.414</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>1005.537</v>
+        <v>966.94</v>
       </c>
       <c r="C644">
-        <v>3492.662</v>
+        <v>3489.404</v>
       </c>
       <c r="D644">
         <v>2435.539</v>
       </c>
       <c r="E644">
         <v>853.016</v>
       </c>
       <c r="F644">
-        <v>7786.755</v>
+        <v>7744.9</v>
       </c>
       <c r="G644">
         <v>738.374</v>
       </c>
       <c r="H644">
         <v>173.184</v>
       </c>
       <c r="I644">
         <v>17.016</v>
       </c>
       <c r="J644">
-        <v>360.55</v>
+        <v>360.741</v>
       </c>
       <c r="K644">
         <v>235.303</v>
       </c>
       <c r="L644">
         <v>444.949</v>
       </c>
       <c r="M644">
-        <v>1231.001</v>
+        <v>1231.192</v>
       </c>
       <c r="N644">
-        <v>9756.13</v>
+        <v>9714.466</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>937.897</v>
+        <v>900.234</v>
       </c>
       <c r="C645">
-        <v>3367.053</v>
+        <v>3365.316</v>
       </c>
       <c r="D645">
         <v>2360.051</v>
       </c>
       <c r="E645">
         <v>845.045</v>
       </c>
       <c r="F645">
-        <v>7510.046</v>
+        <v>7470.646</v>
       </c>
       <c r="G645">
         <v>683.576</v>
       </c>
       <c r="H645">
         <v>131.709</v>
       </c>
       <c r="I645">
         <v>16.28</v>
       </c>
       <c r="J645">
-        <v>318.413</v>
+        <v>318.58</v>
       </c>
       <c r="K645">
         <v>221.222</v>
       </c>
       <c r="L645">
         <v>434.218</v>
       </c>
       <c r="M645">
-        <v>1121.841</v>
+        <v>1122.008</v>
       </c>
       <c r="N645">
-        <v>9315.463</v>
+        <v>9276.23</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>922.212</v>
+        <v>915.895</v>
       </c>
       <c r="C646">
-        <v>3448.946</v>
+        <v>3447.078</v>
       </c>
       <c r="D646">
         <v>2444.999</v>
       </c>
       <c r="E646">
         <v>862.571</v>
       </c>
       <c r="F646">
-        <v>7678.728</v>
+        <v>7670.543</v>
       </c>
       <c r="G646">
         <v>618.458</v>
       </c>
       <c r="H646">
         <v>142.565</v>
       </c>
       <c r="I646">
         <v>16.311</v>
       </c>
       <c r="J646">
-        <v>282.429</v>
+        <v>282.584</v>
       </c>
       <c r="K646">
         <v>340.661</v>
       </c>
       <c r="L646">
         <v>449.511</v>
       </c>
       <c r="M646">
-        <v>1231.476</v>
+        <v>1231.632</v>
       </c>
       <c r="N646">
-        <v>9528.663</v>
+        <v>9520.633</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>886.521</v>
+        <v>889.899</v>
       </c>
       <c r="C647">
-        <v>3429.177</v>
+        <v>3427.416</v>
       </c>
       <c r="D647">
         <v>2353.411</v>
       </c>
       <c r="E647">
         <v>840.168</v>
       </c>
       <c r="F647">
-        <v>7509.277</v>
+        <v>7510.894</v>
       </c>
       <c r="G647">
         <v>666.361</v>
       </c>
       <c r="H647">
         <v>158.678</v>
       </c>
       <c r="I647">
         <v>16.104</v>
       </c>
       <c r="J647">
-        <v>215.753</v>
+        <v>215.876</v>
       </c>
       <c r="K647">
         <v>352.925</v>
       </c>
       <c r="L647">
         <v>442.525</v>
       </c>
       <c r="M647">
-        <v>1185.986</v>
+        <v>1186.109</v>
       </c>
       <c r="N647">
-        <v>9361.624</v>
+        <v>9363.363</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>906.649</v>
+        <v>909.046</v>
       </c>
       <c r="C648">
-        <v>3586.71</v>
+        <v>3585.071</v>
       </c>
       <c r="D648">
-        <v>2408.391</v>
+        <v>2408.475</v>
       </c>
       <c r="E648">
         <v>840.635</v>
       </c>
       <c r="F648">
-        <v>7742.385</v>
+        <v>7743.226</v>
       </c>
       <c r="G648">
         <v>757.338</v>
       </c>
       <c r="H648">
         <v>206.118</v>
       </c>
       <c r="I648">
         <v>17.073</v>
       </c>
       <c r="J648">
-        <v>184.303</v>
+        <v>184.417</v>
       </c>
       <c r="K648">
         <v>405.41</v>
       </c>
       <c r="L648">
         <v>456.956</v>
       </c>
       <c r="M648">
-        <v>1269.861</v>
+        <v>1269.975</v>
       </c>
       <c r="N648">
-        <v>9769.585</v>
+        <v>9770.54</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>944.43</v>
+        <v>940.487</v>
       </c>
       <c r="C649">
-        <v>3487.072</v>
+        <v>3484.317</v>
       </c>
       <c r="D649">
-        <v>2336.121</v>
+        <v>2334.488</v>
       </c>
       <c r="E649">
         <v>797.762</v>
       </c>
       <c r="F649">
-        <v>7565.385</v>
+        <v>7557.054</v>
       </c>
       <c r="G649">
         <v>764.959</v>
       </c>
       <c r="H649">
         <v>240.495</v>
       </c>
       <c r="I649">
         <v>17.602</v>
       </c>
       <c r="J649">
-        <v>210.563</v>
+        <v>210.67</v>
       </c>
       <c r="K649">
         <v>382.885</v>
       </c>
       <c r="L649">
-        <v>434.744</v>
+        <v>435.694</v>
       </c>
       <c r="M649">
-        <v>1286.29</v>
+        <v>1287.348</v>
       </c>
       <c r="N649">
-        <v>9616.635</v>
+        <v>9609.361</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>851.114</v>
+      </c>
+      <c r="C650">
+        <v>3191.023</v>
+      </c>
+      <c r="D650">
+        <v>2170.439</v>
+      </c>
+      <c r="E650">
+        <v>764.633</v>
+      </c>
+      <c r="F650">
+        <v>6977.21</v>
+      </c>
+      <c r="G650">
+        <v>651.478</v>
+      </c>
+      <c r="H650">
+        <v>193.555</v>
+      </c>
+      <c r="I650">
+        <v>15.758</v>
+      </c>
+      <c r="J650">
+        <v>242.844</v>
+      </c>
+      <c r="K650">
+        <v>342.157</v>
+      </c>
+      <c r="L650">
+        <v>403.086</v>
+      </c>
+      <c r="M650">
+        <v>1197.4</v>
+      </c>
+      <c r="N650">
+        <v>8826.088</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32026,233 +32070,233 @@
       <c r="D85">
         <v>23491.867</v>
       </c>
       <c r="E85">
         <v>7098.605</v>
       </c>
       <c r="F85">
         <v>77993.615</v>
       </c>
       <c r="G85">
         <v>8130.913</v>
       </c>
       <c r="H85">
         <v>2225.016</v>
       </c>
       <c r="I85">
         <v>204.784</v>
       </c>
       <c r="J85">
         <v>1518.448</v>
       </c>
       <c r="K85">
         <v>3344.772</v>
       </c>
       <c r="L85">
-        <v>4916.222</v>
+        <v>4915.819</v>
       </c>
       <c r="M85">
-        <v>12209.243</v>
+        <v>12208.84</v>
       </c>
       <c r="N85">
-        <v>98333.771</v>
+        <v>98333.368</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>12043.193</v>
       </c>
       <c r="C86">
         <v>37560.12</v>
       </c>
       <c r="D86">
         <v>24904.67</v>
       </c>
       <c r="E86">
         <v>7741.902</v>
       </c>
       <c r="F86">
         <v>82249.886</v>
       </c>
       <c r="G86">
         <v>8061.02</v>
       </c>
       <c r="H86">
         <v>2245.453</v>
       </c>
       <c r="I86">
         <v>205.274</v>
       </c>
       <c r="J86">
         <v>1871.601</v>
       </c>
       <c r="K86">
         <v>3827.463</v>
       </c>
       <c r="L86">
-        <v>5196.669</v>
+        <v>5196.171</v>
       </c>
       <c r="M86">
-        <v>13346.459</v>
+        <v>13345.961</v>
       </c>
       <c r="N86">
-        <v>103657.366</v>
+        <v>103656.868</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>11750.487</v>
       </c>
       <c r="C87">
         <v>39007.925</v>
       </c>
       <c r="D87">
         <v>26876.742</v>
       </c>
       <c r="E87">
         <v>8479.886</v>
       </c>
       <c r="F87">
         <v>86115.04</v>
       </c>
       <c r="G87">
         <v>8098.974</v>
       </c>
       <c r="H87">
         <v>2114.37</v>
       </c>
       <c r="I87">
         <v>204.751</v>
       </c>
       <c r="J87">
-        <v>2125.186</v>
+        <v>2125.044</v>
       </c>
       <c r="K87">
         <v>3634.45</v>
       </c>
       <c r="L87">
-        <v>5203.024</v>
+        <v>5201.94</v>
       </c>
       <c r="M87">
-        <v>13281.781</v>
+        <v>13280.555</v>
       </c>
       <c r="N87">
-        <v>107495.796</v>
+        <v>107494.57</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>10578.753</v>
       </c>
       <c r="C88">
         <v>39120.754</v>
       </c>
       <c r="D88">
         <v>27556.71</v>
       </c>
       <c r="E88">
         <v>9220.642</v>
       </c>
       <c r="F88">
         <v>86476.859</v>
       </c>
       <c r="G88">
         <v>8165.019</v>
       </c>
       <c r="H88">
         <v>2093.035</v>
       </c>
       <c r="I88">
         <v>196.263</v>
       </c>
       <c r="J88">
-        <v>2681.275</v>
+        <v>2680.849</v>
       </c>
       <c r="K88">
         <v>3894.06</v>
       </c>
       <c r="L88">
-        <v>5319.406</v>
+        <v>5308.385</v>
       </c>
       <c r="M88">
-        <v>14184.04</v>
+        <v>14172.593</v>
       </c>
       <c r="N88">
-        <v>108825.918</v>
+        <v>108814.471</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>11015.905</v>
+        <v>10876.014</v>
       </c>
       <c r="C89">
-        <v>40741.198</v>
+        <v>40708.468</v>
       </c>
       <c r="D89">
-        <v>28211.221</v>
+        <v>28211.305</v>
       </c>
       <c r="E89">
         <v>9740.255</v>
       </c>
       <c r="F89">
-        <v>89708.578</v>
+        <v>89536.042</v>
       </c>
       <c r="G89">
         <v>8195.465</v>
       </c>
       <c r="H89">
         <v>2128.599</v>
       </c>
       <c r="I89">
         <v>198.518</v>
       </c>
       <c r="J89">
-        <v>3411.937</v>
+        <v>3413.845</v>
       </c>
       <c r="K89">
         <v>4001.654</v>
       </c>
       <c r="L89">
         <v>5247.192</v>
       </c>
       <c r="M89">
-        <v>14987.9</v>
+        <v>14989.808</v>
       </c>
       <c r="N89">
-        <v>112891.943</v>
+        <v>112721.315</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>