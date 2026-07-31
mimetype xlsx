--- v4 (2026-06-15)
+++ v5 (2026-07-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Table E2. Primary Energy Production by Source, Fossil Fuel Equivalency Approach </t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Production</t>
   </si>
   <si>
     <t>Natural Gas Production</t>
   </si>
   <si>
     <t>Crude Oil Production</t>
   </si>
   <si>
     <t>Natural Gas Plant Liquids Production</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="103.975" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.853" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -20195,8555 +20195,8643 @@
       <c r="B457">
         <v>1743.242</v>
       </c>
       <c r="C457">
         <v>1777.19</v>
       </c>
       <c r="D457">
         <v>971.666</v>
       </c>
       <c r="E457">
         <v>223.423</v>
       </c>
       <c r="F457">
         <v>4715.521</v>
       </c>
       <c r="G457">
         <v>758.495</v>
       </c>
       <c r="H457">
         <v>218.369</v>
       </c>
       <c r="I457">
         <v>17.852</v>
       </c>
       <c r="J457">
-        <v>4.332</v>
+        <v>4.335</v>
       </c>
       <c r="K457">
         <v>66.871</v>
       </c>
       <c r="L457">
         <v>377.071</v>
       </c>
       <c r="M457">
-        <v>684.495</v>
+        <v>684.499</v>
       </c>
       <c r="N457">
-        <v>6158.51</v>
+        <v>6158.514</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" s="6">
         <v>40210.0</v>
       </c>
       <c r="B458">
         <v>1686.981</v>
       </c>
       <c r="C458">
         <v>1639.552</v>
       </c>
       <c r="D458">
         <v>901.875</v>
       </c>
       <c r="E458">
         <v>204.401</v>
       </c>
       <c r="F458">
         <v>4432.809</v>
       </c>
       <c r="G458">
         <v>681.945</v>
       </c>
       <c r="H458">
         <v>200.874</v>
       </c>
       <c r="I458">
         <v>15.872</v>
       </c>
       <c r="J458">
-        <v>4.886</v>
+        <v>4.89</v>
       </c>
       <c r="K458">
         <v>52.993</v>
       </c>
       <c r="L458">
         <v>347.952</v>
       </c>
       <c r="M458">
-        <v>622.578</v>
+        <v>622.582</v>
       </c>
       <c r="N458">
-        <v>5737.331</v>
+        <v>5737.335</v>
       </c>
     </row>
     <row r="459" spans="1:26">
       <c r="A459" s="6">
         <v>40238.0</v>
       </c>
       <c r="B459">
         <v>1969.11</v>
       </c>
       <c r="C459">
         <v>1816.526</v>
       </c>
       <c r="D459">
         <v>991.662</v>
       </c>
       <c r="E459">
         <v>229.944</v>
       </c>
       <c r="F459">
         <v>5007.242</v>
       </c>
       <c r="G459">
         <v>675.562</v>
       </c>
       <c r="H459">
         <v>203.761</v>
       </c>
       <c r="I459">
         <v>17.801</v>
       </c>
       <c r="J459">
-        <v>7.032</v>
+        <v>7.037</v>
       </c>
       <c r="K459">
         <v>83.795</v>
       </c>
       <c r="L459">
         <v>384.094</v>
       </c>
       <c r="M459">
-        <v>696.482</v>
+        <v>696.488</v>
       </c>
       <c r="N459">
-        <v>6379.287</v>
+        <v>6379.292</v>
       </c>
     </row>
     <row r="460" spans="1:26">
       <c r="A460" s="6">
         <v>40269.0</v>
       </c>
       <c r="B460">
         <v>1847.733</v>
       </c>
       <c r="C460">
         <v>1766.638</v>
       </c>
       <c r="D460">
         <v>938.261</v>
       </c>
       <c r="E460">
         <v>220.908</v>
       </c>
       <c r="F460">
         <v>4773.54</v>
       </c>
       <c r="G460">
         <v>602.151</v>
       </c>
       <c r="H460">
         <v>186.307</v>
       </c>
       <c r="I460">
         <v>16.99</v>
       </c>
       <c r="J460">
-        <v>8.028</v>
+        <v>8.034</v>
       </c>
       <c r="K460">
         <v>95.262</v>
       </c>
       <c r="L460">
         <v>368.922</v>
       </c>
       <c r="M460">
-        <v>675.51</v>
+        <v>675.516</v>
       </c>
       <c r="N460">
-        <v>6051.2</v>
+        <v>6051.206</v>
       </c>
     </row>
     <row r="461" spans="1:26">
       <c r="A461" s="6">
         <v>40299.0</v>
       </c>
       <c r="B461">
         <v>1736.406</v>
       </c>
       <c r="C461">
         <v>1837.918</v>
       </c>
       <c r="D461">
         <v>971.075</v>
       </c>
       <c r="E461">
         <v>231.566</v>
       </c>
       <c r="F461">
         <v>4776.965</v>
       </c>
       <c r="G461">
         <v>696.713</v>
       </c>
       <c r="H461">
         <v>244.673</v>
       </c>
       <c r="I461">
         <v>17.839</v>
       </c>
       <c r="J461">
-        <v>9.148</v>
+        <v>9.155</v>
       </c>
       <c r="K461">
         <v>84.853</v>
       </c>
       <c r="L461">
         <v>376.012</v>
       </c>
       <c r="M461">
-        <v>732.525</v>
+        <v>732.532</v>
       </c>
       <c r="N461">
-        <v>6206.204</v>
+        <v>6206.211</v>
       </c>
     </row>
     <row r="462" spans="1:26">
       <c r="A462" s="6">
         <v>40330.0</v>
       </c>
       <c r="B462">
         <v>1802.33</v>
       </c>
       <c r="C462">
         <v>1756.096</v>
       </c>
       <c r="D462">
         <v>936.033</v>
       </c>
       <c r="E462">
         <v>219.329</v>
       </c>
       <c r="F462">
         <v>4713.787</v>
       </c>
       <c r="G462">
         <v>713.885</v>
       </c>
       <c r="H462">
         <v>291.254</v>
       </c>
       <c r="I462">
         <v>17.219</v>
       </c>
       <c r="J462">
-        <v>9.44</v>
+        <v>9.447</v>
       </c>
       <c r="K462">
         <v>78.526</v>
       </c>
       <c r="L462">
         <v>372.328</v>
       </c>
       <c r="M462">
-        <v>768.768</v>
+        <v>768.774</v>
       </c>
       <c r="N462">
-        <v>6196.441</v>
+        <v>6196.447</v>
       </c>
     </row>
     <row r="463" spans="1:26">
       <c r="A463" s="6">
         <v>40360.0</v>
       </c>
       <c r="B463">
         <v>1846.825</v>
       </c>
       <c r="C463">
         <v>1847.277</v>
       </c>
       <c r="D463">
         <v>952.557</v>
       </c>
       <c r="E463">
         <v>220.808</v>
       </c>
       <c r="F463">
         <v>4867.467</v>
       </c>
       <c r="G463">
         <v>751.64</v>
       </c>
       <c r="H463">
         <v>239.186</v>
       </c>
       <c r="I463">
         <v>17.479</v>
       </c>
       <c r="J463">
-        <v>9.682</v>
+        <v>9.689</v>
       </c>
       <c r="K463">
         <v>65.598</v>
       </c>
       <c r="L463">
         <v>385.443</v>
       </c>
       <c r="M463">
-        <v>717.387</v>
+        <v>717.394</v>
       </c>
       <c r="N463">
-        <v>6336.494</v>
+        <v>6336.501</v>
       </c>
     </row>
     <row r="464" spans="1:26">
       <c r="A464" s="6">
         <v>40391.0</v>
       </c>
       <c r="B464">
         <v>1898.224</v>
       </c>
       <c r="C464">
         <v>1868.626</v>
       </c>
       <c r="D464">
         <v>979.431</v>
       </c>
       <c r="E464">
         <v>229.358</v>
       </c>
       <c r="F464">
         <v>4975.638</v>
       </c>
       <c r="G464">
         <v>748.093</v>
       </c>
       <c r="H464">
         <v>196.283</v>
       </c>
       <c r="I464">
         <v>17.706</v>
       </c>
       <c r="J464">
-        <v>9.549</v>
+        <v>9.556</v>
       </c>
       <c r="K464">
         <v>65.227</v>
       </c>
       <c r="L464">
         <v>389.064</v>
       </c>
       <c r="M464">
-        <v>677.829</v>
+        <v>677.836</v>
       </c>
       <c r="N464">
-        <v>6401.56</v>
+        <v>6401.567</v>
       </c>
     </row>
     <row r="465" spans="1:26">
       <c r="A465" s="6">
         <v>40422.0</v>
       </c>
       <c r="B465">
         <v>1896.539</v>
       </c>
       <c r="C465">
         <v>1813.135</v>
       </c>
       <c r="D465">
         <v>977.143</v>
       </c>
       <c r="E465">
         <v>225.478</v>
       </c>
       <c r="F465">
         <v>4912.295</v>
       </c>
       <c r="G465">
         <v>725.068</v>
       </c>
       <c r="H465">
         <v>168.439</v>
       </c>
       <c r="I465">
         <v>17.11</v>
       </c>
       <c r="J465">
-        <v>8.66</v>
+        <v>8.666</v>
       </c>
       <c r="K465">
         <v>69.321</v>
       </c>
       <c r="L465">
         <v>377.355</v>
       </c>
       <c r="M465">
-        <v>640.886</v>
+        <v>640.892</v>
       </c>
       <c r="N465">
-        <v>6278.248</v>
+        <v>6278.254</v>
       </c>
     </row>
     <row r="466" spans="1:26">
       <c r="A466" s="6">
         <v>40452.0</v>
       </c>
       <c r="B466">
         <v>1864.243</v>
       </c>
       <c r="C466">
         <v>1905.763</v>
       </c>
       <c r="D466">
         <v>1012.374</v>
       </c>
       <c r="E466">
         <v>235.346</v>
       </c>
       <c r="F466">
         <v>5017.727</v>
       </c>
       <c r="G466">
         <v>655.872</v>
       </c>
       <c r="H466">
         <v>172.515</v>
       </c>
       <c r="I466">
         <v>16.975</v>
       </c>
       <c r="J466">
-        <v>7.405</v>
+        <v>7.411</v>
       </c>
       <c r="K466">
         <v>77.5</v>
       </c>
       <c r="L466">
         <v>386.771</v>
       </c>
       <c r="M466">
-        <v>661.166</v>
+        <v>661.172</v>
       </c>
       <c r="N466">
-        <v>6334.765</v>
+        <v>6334.77</v>
       </c>
     </row>
     <row r="467" spans="1:26">
       <c r="A467" s="6">
         <v>40483.0</v>
       </c>
       <c r="B467">
         <v>1860.411</v>
       </c>
       <c r="C467">
         <v>1843.941</v>
       </c>
       <c r="D467">
         <v>970.176</v>
       </c>
       <c r="E467">
         <v>228.958</v>
       </c>
       <c r="F467">
         <v>4903.486</v>
       </c>
       <c r="G467">
         <v>654.872</v>
       </c>
       <c r="H467">
         <v>190.842</v>
       </c>
       <c r="I467">
         <v>17.108</v>
       </c>
       <c r="J467">
-        <v>6.22</v>
+        <v>6.224</v>
       </c>
       <c r="K467">
         <v>95.098</v>
       </c>
       <c r="L467">
         <v>386.602</v>
       </c>
       <c r="M467">
-        <v>695.87</v>
+        <v>695.874</v>
       </c>
       <c r="N467">
-        <v>6254.228</v>
+        <v>6254.233</v>
       </c>
     </row>
     <row r="468" spans="1:26">
       <c r="A468" s="6">
         <v>40513.0</v>
       </c>
       <c r="B468">
         <v>1886.182</v>
       </c>
       <c r="C468">
         <v>1933.102</v>
       </c>
       <c r="D468">
         <v>1008.219</v>
       </c>
       <c r="E468">
         <v>235.311</v>
       </c>
       <c r="F468">
         <v>5062.813</v>
       </c>
       <c r="G468">
         <v>770.138</v>
       </c>
       <c r="H468">
         <v>226.037</v>
       </c>
       <c r="I468">
         <v>18.027</v>
       </c>
       <c r="J468">
-        <v>5.626</v>
+        <v>5.63</v>
       </c>
       <c r="K468">
         <v>88.383</v>
       </c>
       <c r="L468">
         <v>400.917</v>
       </c>
       <c r="M468">
-        <v>738.991</v>
+        <v>738.995</v>
       </c>
       <c r="N468">
-        <v>6571.941</v>
+        <v>6571.946</v>
       </c>
     </row>
     <row r="469" spans="1:26">
       <c r="A469" s="6">
         <v>40544.0</v>
       </c>
       <c r="B469">
         <v>1853.793</v>
       </c>
       <c r="C469">
         <v>1901.499</v>
       </c>
       <c r="D469">
         <v>988.28</v>
       </c>
       <c r="E469">
         <v>234.207</v>
       </c>
       <c r="F469">
         <v>4977.779</v>
       </c>
       <c r="G469">
         <v>761.181</v>
       </c>
       <c r="H469">
         <v>248.06</v>
       </c>
       <c r="I469">
         <v>18.48</v>
       </c>
       <c r="J469">
-        <v>5.408</v>
+        <v>5.415</v>
       </c>
       <c r="K469">
         <v>83.077</v>
       </c>
       <c r="L469">
         <v>400.71</v>
       </c>
       <c r="M469">
-        <v>755.734</v>
+        <v>755.742</v>
       </c>
       <c r="N469">
-        <v>6494.694</v>
+        <v>6494.701</v>
       </c>
     </row>
     <row r="470" spans="1:26">
       <c r="A470" s="6">
         <v>40575.0</v>
       </c>
       <c r="B470">
         <v>1735.779</v>
       </c>
       <c r="C470">
         <v>1683.567</v>
       </c>
       <c r="D470">
         <v>877.856</v>
       </c>
       <c r="E470">
         <v>200.946</v>
       </c>
       <c r="F470">
         <v>4498.148</v>
       </c>
       <c r="G470">
         <v>677.953</v>
       </c>
       <c r="H470">
         <v>234.459</v>
       </c>
       <c r="I470">
         <v>16.676</v>
       </c>
       <c r="J470">
-        <v>6.242</v>
+        <v>6.25</v>
       </c>
       <c r="K470">
         <v>101.547</v>
       </c>
       <c r="L470">
         <v>359.327</v>
       </c>
       <c r="M470">
-        <v>718.251</v>
+        <v>718.259</v>
       </c>
       <c r="N470">
-        <v>5894.352</v>
+        <v>5894.36</v>
       </c>
     </row>
     <row r="471" spans="1:26">
       <c r="A471" s="6">
         <v>40603.0</v>
       </c>
       <c r="B471">
         <v>1957.742</v>
       </c>
       <c r="C471">
         <v>1949.824</v>
       </c>
       <c r="D471">
         <v>1010.118</v>
       </c>
       <c r="E471">
         <v>243.078</v>
       </c>
       <c r="F471">
         <v>5160.762</v>
       </c>
       <c r="G471">
         <v>687.083</v>
       </c>
       <c r="H471">
         <v>302.503</v>
       </c>
       <c r="I471">
         <v>18.388</v>
       </c>
       <c r="J471">
-        <v>8.646</v>
+        <v>8.657</v>
       </c>
       <c r="K471">
         <v>102.452</v>
       </c>
       <c r="L471">
         <v>394.959</v>
       </c>
       <c r="M471">
-        <v>826.948</v>
+        <v>826.959</v>
       </c>
       <c r="N471">
-        <v>6674.793</v>
+        <v>6674.804</v>
       </c>
     </row>
     <row r="472" spans="1:26">
       <c r="A472" s="6">
         <v>40634.0</v>
       </c>
       <c r="B472">
         <v>1795.399</v>
       </c>
       <c r="C472">
         <v>1909.401</v>
       </c>
       <c r="D472">
         <v>967.774</v>
       </c>
       <c r="E472">
         <v>234.367</v>
       </c>
       <c r="F472">
         <v>4906.942</v>
       </c>
       <c r="G472">
         <v>570.783</v>
       </c>
       <c r="H472">
         <v>303.084</v>
       </c>
       <c r="I472">
         <v>17.258</v>
       </c>
       <c r="J472">
-        <v>9.813</v>
+        <v>9.825</v>
       </c>
       <c r="K472">
         <v>120.689</v>
       </c>
       <c r="L472">
         <v>373.481</v>
       </c>
       <c r="M472">
-        <v>824.325</v>
+        <v>824.337</v>
       </c>
       <c r="N472">
-        <v>6302.05</v>
+        <v>6302.062</v>
       </c>
     </row>
     <row r="473" spans="1:26">
       <c r="A473" s="6">
         <v>40664.0</v>
       </c>
       <c r="B473">
         <v>1759.893</v>
       </c>
       <c r="C473">
         <v>1977.417</v>
       </c>
       <c r="D473">
         <v>1011.307</v>
       </c>
       <c r="E473">
         <v>247.405</v>
       </c>
       <c r="F473">
         <v>4996.022</v>
       </c>
       <c r="G473">
         <v>596.583</v>
       </c>
       <c r="H473">
         <v>316.615</v>
       </c>
       <c r="I473">
         <v>18.194</v>
       </c>
       <c r="J473">
-        <v>10.927</v>
+        <v>10.94</v>
       </c>
       <c r="K473">
         <v>114.378</v>
       </c>
       <c r="L473">
         <v>385.273</v>
       </c>
       <c r="M473">
-        <v>845.387</v>
+        <v>845.4</v>
       </c>
       <c r="N473">
-        <v>6437.992</v>
+        <v>6438.006</v>
       </c>
     </row>
     <row r="474" spans="1:26">
       <c r="A474" s="6">
         <v>40695.0</v>
       </c>
       <c r="B474">
         <v>1803.665</v>
       </c>
       <c r="C474">
         <v>1903.175</v>
       </c>
       <c r="D474">
         <v>972.502</v>
       </c>
       <c r="E474">
         <v>234.525</v>
       </c>
       <c r="F474">
         <v>4913.867</v>
       </c>
       <c r="G474">
         <v>682.987</v>
       </c>
       <c r="H474">
         <v>312.381</v>
       </c>
       <c r="I474">
         <v>17.02</v>
       </c>
       <c r="J474">
-        <v>11.321</v>
+        <v>11.334</v>
       </c>
       <c r="K474">
         <v>106.731</v>
       </c>
       <c r="L474">
         <v>389.673</v>
       </c>
       <c r="M474">
-        <v>837.126</v>
+        <v>837.139</v>
       </c>
       <c r="N474">
-        <v>6433.98</v>
+        <v>6433.993</v>
       </c>
     </row>
     <row r="475" spans="1:26">
       <c r="A475" s="6">
         <v>40725.0</v>
       </c>
       <c r="B475">
         <v>1736.037</v>
       </c>
       <c r="C475">
         <v>1979.461</v>
       </c>
       <c r="D475">
         <v>978.085</v>
       </c>
       <c r="E475">
         <v>244.372</v>
       </c>
       <c r="F475">
         <v>4937.955</v>
       </c>
       <c r="G475">
         <v>757.017</v>
       </c>
       <c r="H475">
         <v>303.962</v>
       </c>
       <c r="I475">
         <v>17.723</v>
       </c>
       <c r="J475">
-        <v>11.469</v>
+        <v>11.483</v>
       </c>
       <c r="K475">
         <v>72.76</v>
       </c>
       <c r="L475">
         <v>399.454</v>
       </c>
       <c r="M475">
-        <v>805.367</v>
+        <v>805.381</v>
       </c>
       <c r="N475">
-        <v>6500.339</v>
+        <v>6500.353</v>
       </c>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" s="6">
         <v>40756.0</v>
       </c>
       <c r="B476">
         <v>1937.155</v>
       </c>
       <c r="C476">
         <v>2002.658</v>
       </c>
       <c r="D476">
         <v>1018.583</v>
       </c>
       <c r="E476">
         <v>246.705</v>
       </c>
       <c r="F476">
         <v>5205.101</v>
       </c>
       <c r="G476">
         <v>746.487</v>
       </c>
       <c r="H476">
         <v>250.319</v>
       </c>
       <c r="I476">
         <v>17.777</v>
       </c>
       <c r="J476">
-        <v>11.739</v>
+        <v>11.753</v>
       </c>
       <c r="K476">
         <v>72.613</v>
       </c>
       <c r="L476">
         <v>402.931</v>
       </c>
       <c r="M476">
-        <v>755.38</v>
+        <v>755.394</v>
       </c>
       <c r="N476">
-        <v>6706.967</v>
+        <v>6706.981</v>
       </c>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" s="6">
         <v>40787.0</v>
       </c>
       <c r="B477">
         <v>1906.585</v>
       </c>
       <c r="C477">
         <v>1934.998</v>
       </c>
       <c r="D477">
         <v>976.786</v>
       </c>
       <c r="E477">
         <v>232.663</v>
       </c>
       <c r="F477">
         <v>5051.033</v>
       </c>
       <c r="G477">
         <v>699.506</v>
       </c>
       <c r="H477">
         <v>207.705</v>
       </c>
       <c r="I477">
         <v>17.127</v>
       </c>
       <c r="J477">
-        <v>10.48</v>
+        <v>10.493</v>
       </c>
       <c r="K477">
         <v>66.739</v>
       </c>
       <c r="L477">
         <v>387.218</v>
       </c>
       <c r="M477">
-        <v>689.269</v>
+        <v>689.282</v>
       </c>
       <c r="N477">
-        <v>6439.808</v>
+        <v>6439.821</v>
       </c>
     </row>
     <row r="478" spans="1:26">
       <c r="A478" s="6">
         <v>40817.0</v>
       </c>
       <c r="B478">
         <v>1918.798</v>
       </c>
       <c r="C478">
         <v>2063.146</v>
       </c>
       <c r="D478">
         <v>1061.269</v>
       </c>
       <c r="E478">
         <v>256.206</v>
       </c>
       <c r="F478">
         <v>5299.419</v>
       </c>
       <c r="G478">
         <v>662.758</v>
       </c>
       <c r="H478">
         <v>192.254</v>
       </c>
       <c r="I478">
         <v>17.836</v>
       </c>
       <c r="J478">
-        <v>9.451</v>
+        <v>9.462</v>
       </c>
       <c r="K478">
         <v>102.265</v>
       </c>
       <c r="L478">
         <v>397.994</v>
       </c>
       <c r="M478">
-        <v>719.799</v>
+        <v>719.811</v>
       </c>
       <c r="N478">
-        <v>6681.976</v>
+        <v>6681.988</v>
       </c>
     </row>
     <row r="479" spans="1:26">
       <c r="A479" s="6">
         <v>40848.0</v>
       </c>
       <c r="B479">
         <v>1908.689</v>
       </c>
       <c r="C479">
         <v>2021.681</v>
       </c>
       <c r="D479">
         <v>1050.709</v>
       </c>
       <c r="E479">
         <v>254.369</v>
       </c>
       <c r="F479">
         <v>5235.448</v>
       </c>
       <c r="G479">
         <v>674.655</v>
       </c>
       <c r="H479">
         <v>200.932</v>
       </c>
       <c r="I479">
         <v>17.57</v>
       </c>
       <c r="J479">
-        <v>7.529</v>
+        <v>7.539</v>
       </c>
       <c r="K479">
         <v>120.853</v>
       </c>
       <c r="L479">
         <v>400.892</v>
       </c>
       <c r="M479">
-        <v>747.776</v>
+        <v>747.786</v>
       </c>
       <c r="N479">
-        <v>6657.879</v>
+        <v>6657.888</v>
       </c>
     </row>
     <row r="480" spans="1:26">
       <c r="A480" s="6">
         <v>40878.0</v>
       </c>
       <c r="B480">
         <v>1907.872</v>
       </c>
       <c r="C480">
         <v>2078.892</v>
       </c>
       <c r="D480">
         <v>1099.026</v>
       </c>
       <c r="E480">
         <v>261.233</v>
       </c>
       <c r="F480">
         <v>5347.022</v>
       </c>
       <c r="G480">
         <v>751.706</v>
       </c>
       <c r="H480">
         <v>230.58</v>
       </c>
       <c r="I480">
         <v>18.261</v>
       </c>
       <c r="J480">
-        <v>7.329</v>
+        <v>7.338</v>
       </c>
       <c r="K480">
         <v>103.532</v>
       </c>
       <c r="L480">
         <v>420.525</v>
       </c>
       <c r="M480">
-        <v>780.226</v>
+        <v>780.235</v>
       </c>
       <c r="N480">
-        <v>6878.954</v>
+        <v>6878.963</v>
       </c>
     </row>
     <row r="481" spans="1:26">
       <c r="A481" s="6">
         <v>40909.0</v>
       </c>
       <c r="B481">
         <v>1935.219</v>
       </c>
       <c r="C481">
         <v>2095.379</v>
       </c>
       <c r="D481">
         <v>1110.54</v>
       </c>
       <c r="E481">
         <v>265.171</v>
       </c>
       <c r="F481">
         <v>5406.309</v>
       </c>
       <c r="G481">
         <v>758.482</v>
       </c>
       <c r="H481">
         <v>219.888</v>
       </c>
       <c r="I481">
         <v>17.4</v>
       </c>
       <c r="J481">
-        <v>7.106</v>
+        <v>7.116</v>
       </c>
       <c r="K481">
         <v>129.711</v>
       </c>
       <c r="L481">
         <v>399.385</v>
       </c>
       <c r="M481">
-        <v>773.488</v>
+        <v>773.499</v>
       </c>
       <c r="N481">
-        <v>6938.28</v>
+        <v>6938.29</v>
       </c>
     </row>
     <row r="482" spans="1:26">
       <c r="A482" s="6">
         <v>40940.0</v>
       </c>
       <c r="B482">
         <v>1747.442</v>
       </c>
       <c r="C482">
         <v>1921.858</v>
       </c>
       <c r="D482">
         <v>1054.343</v>
       </c>
       <c r="E482">
         <v>249.797</v>
       </c>
       <c r="F482">
         <v>4973.44</v>
       </c>
       <c r="G482">
         <v>669.053</v>
       </c>
       <c r="H482">
         <v>193.022</v>
       </c>
       <c r="I482">
         <v>16.387</v>
       </c>
       <c r="J482">
-        <v>7.969</v>
+        <v>7.98</v>
       </c>
       <c r="K482">
         <v>105.168</v>
       </c>
       <c r="L482">
         <v>373.028</v>
       </c>
       <c r="M482">
-        <v>695.574</v>
+        <v>695.585</v>
       </c>
       <c r="N482">
-        <v>6338.067</v>
+        <v>6338.079</v>
       </c>
     </row>
     <row r="483" spans="1:26">
       <c r="A483" s="6">
         <v>40969.0</v>
       </c>
       <c r="B483">
         <v>1745.396</v>
       </c>
       <c r="C483">
         <v>2062.279</v>
       </c>
       <c r="D483">
         <v>1137.603</v>
       </c>
       <c r="E483">
         <v>265.264</v>
       </c>
       <c r="F483">
         <v>5210.542</v>
       </c>
       <c r="G483">
         <v>646.854</v>
       </c>
       <c r="H483">
         <v>246.528</v>
       </c>
       <c r="I483">
         <v>17.608</v>
       </c>
       <c r="J483">
-        <v>11.407</v>
+        <v>11.422</v>
       </c>
       <c r="K483">
         <v>133.484</v>
       </c>
       <c r="L483">
         <v>388.074</v>
       </c>
       <c r="M483">
-        <v>797.1</v>
+        <v>797.116</v>
       </c>
       <c r="N483">
-        <v>6654.497</v>
+        <v>6654.512</v>
       </c>
     </row>
     <row r="484" spans="1:26">
       <c r="A484" s="6">
         <v>41000.0</v>
       </c>
       <c r="B484">
         <v>1574.811</v>
       </c>
       <c r="C484">
         <v>1990.079</v>
       </c>
       <c r="D484">
         <v>1099.683</v>
       </c>
       <c r="E484">
         <v>256.058</v>
       </c>
       <c r="F484">
         <v>4920.631</v>
       </c>
       <c r="G484">
         <v>585.471</v>
       </c>
       <c r="H484">
         <v>250.227</v>
       </c>
       <c r="I484">
         <v>17.084</v>
       </c>
       <c r="J484">
-        <v>13.179</v>
+        <v>13.196</v>
       </c>
       <c r="K484">
         <v>120.939</v>
       </c>
       <c r="L484">
         <v>368.981</v>
       </c>
       <c r="M484">
-        <v>770.411</v>
+        <v>770.428</v>
       </c>
       <c r="N484">
-        <v>6276.513</v>
+        <v>6276.53</v>
       </c>
     </row>
     <row r="485" spans="1:26">
       <c r="A485" s="6">
         <v>41030.0</v>
       </c>
       <c r="B485">
         <v>1662.201</v>
       </c>
       <c r="C485">
         <v>2064.882</v>
       </c>
       <c r="D485">
         <v>1145.243</v>
       </c>
       <c r="E485">
         <v>266.212</v>
       </c>
       <c r="F485">
         <v>5138.538</v>
       </c>
       <c r="G485">
         <v>650.551</v>
       </c>
       <c r="H485">
         <v>272.551</v>
       </c>
       <c r="I485">
         <v>17.787</v>
       </c>
       <c r="J485">
-        <v>15.603</v>
+        <v>15.622</v>
       </c>
       <c r="K485">
         <v>119.334</v>
       </c>
       <c r="L485">
         <v>387.318</v>
       </c>
       <c r="M485">
-        <v>812.593</v>
+        <v>812.612</v>
       </c>
       <c r="N485">
-        <v>6601.682</v>
+        <v>6601.701</v>
       </c>
     </row>
     <row r="486" spans="1:26">
       <c r="A486" s="6">
         <v>41061.0</v>
       </c>
       <c r="B486">
         <v>1664.598</v>
       </c>
       <c r="C486">
         <v>1985.593</v>
       </c>
       <c r="D486">
         <v>1091.922</v>
       </c>
       <c r="E486">
         <v>251.673</v>
       </c>
       <c r="F486">
         <v>4993.785</v>
       </c>
       <c r="G486">
         <v>682.603</v>
       </c>
       <c r="H486">
         <v>253.674</v>
       </c>
       <c r="I486">
         <v>17.361</v>
       </c>
       <c r="J486">
-        <v>16.318</v>
+        <v>16.337</v>
       </c>
       <c r="K486">
         <v>113.927</v>
       </c>
       <c r="L486">
         <v>377.793</v>
       </c>
       <c r="M486">
-        <v>779.073</v>
+        <v>779.092</v>
       </c>
       <c r="N486">
-        <v>6455.461</v>
+        <v>6455.48</v>
       </c>
     </row>
     <row r="487" spans="1:26">
       <c r="A487" s="6">
         <v>41091.0</v>
       </c>
       <c r="B487">
         <v>1757.181</v>
       </c>
       <c r="C487">
         <v>2104.807</v>
       </c>
       <c r="D487">
         <v>1156.337</v>
       </c>
       <c r="E487">
         <v>258.781</v>
       </c>
       <c r="F487">
         <v>5277.106</v>
       </c>
       <c r="G487">
         <v>724.406</v>
       </c>
       <c r="H487">
         <v>252.089</v>
       </c>
       <c r="I487">
         <v>17.946</v>
       </c>
       <c r="J487">
-        <v>16.713</v>
+        <v>16.733</v>
       </c>
       <c r="K487">
         <v>83.96</v>
       </c>
       <c r="L487">
         <v>379.862</v>
       </c>
       <c r="M487">
-        <v>750.571</v>
+        <v>750.591</v>
       </c>
       <c r="N487">
-        <v>6752.083</v>
+        <v>6752.103</v>
       </c>
     </row>
     <row r="488" spans="1:26">
       <c r="A488" s="6">
         <v>41122.0</v>
       </c>
       <c r="B488">
         <v>1847.841</v>
       </c>
       <c r="C488">
         <v>2094.448</v>
       </c>
       <c r="D488">
         <v>1141.83</v>
       </c>
       <c r="E488">
         <v>263.718</v>
       </c>
       <c r="F488">
         <v>5347.837</v>
       </c>
       <c r="G488">
         <v>729.361</v>
       </c>
       <c r="H488">
         <v>219.189</v>
       </c>
       <c r="I488">
         <v>17.786</v>
       </c>
       <c r="J488">
-        <v>16.132</v>
+        <v>16.152</v>
       </c>
       <c r="K488">
         <v>80.595</v>
       </c>
       <c r="L488">
         <v>386.269</v>
       </c>
       <c r="M488">
-        <v>719.971</v>
+        <v>719.99</v>
       </c>
       <c r="N488">
-        <v>6797.168</v>
+        <v>6797.187</v>
       </c>
     </row>
     <row r="489" spans="1:26">
       <c r="A489" s="6">
         <v>41153.0</v>
       </c>
       <c r="B489">
         <v>1664.173</v>
       </c>
       <c r="C489">
         <v>2038.525</v>
       </c>
       <c r="D489">
         <v>1148.061</v>
       </c>
       <c r="E489">
         <v>265.003</v>
       </c>
       <c r="F489">
         <v>5115.761</v>
       </c>
       <c r="G489">
         <v>676.01</v>
       </c>
       <c r="H489">
         <v>167.519</v>
       </c>
       <c r="I489">
         <v>17.576</v>
       </c>
       <c r="J489">
-        <v>15.068</v>
+        <v>15.086</v>
       </c>
       <c r="K489">
         <v>83.644</v>
       </c>
       <c r="L489">
         <v>366.955</v>
       </c>
       <c r="M489">
-        <v>650.762</v>
+        <v>650.78</v>
       </c>
       <c r="N489">
-        <v>6442.532</v>
+        <v>6442.55</v>
       </c>
     </row>
     <row r="490" spans="1:26">
       <c r="A490" s="6">
         <v>41183.0</v>
       </c>
       <c r="B490">
         <v>1732.287</v>
       </c>
       <c r="C490">
         <v>2111.027</v>
       </c>
       <c r="D490">
         <v>1253.13</v>
       </c>
       <c r="E490">
         <v>278.823</v>
       </c>
       <c r="F490">
         <v>5375.267</v>
       </c>
       <c r="G490">
         <v>626.049</v>
       </c>
       <c r="H490">
         <v>157.03</v>
       </c>
       <c r="I490">
         <v>18.027</v>
       </c>
       <c r="J490">
-        <v>13.866</v>
+        <v>13.882</v>
       </c>
       <c r="K490">
         <v>120.243</v>
       </c>
       <c r="L490">
         <v>373.975</v>
       </c>
       <c r="M490">
-        <v>683.141</v>
+        <v>683.157</v>
       </c>
       <c r="N490">
-        <v>6684.457</v>
+        <v>6684.473</v>
       </c>
     </row>
     <row r="491" spans="1:26">
       <c r="A491" s="6">
         <v>41214.0</v>
       </c>
       <c r="B491">
         <v>1713.614</v>
       </c>
       <c r="C491">
         <v>2045.867</v>
       </c>
       <c r="D491">
         <v>1232.335</v>
       </c>
       <c r="E491">
         <v>272.968</v>
       </c>
       <c r="F491">
         <v>5264.784</v>
       </c>
       <c r="G491">
         <v>594.293</v>
       </c>
       <c r="H491">
         <v>178.266</v>
       </c>
       <c r="I491">
         <v>18.023</v>
       </c>
       <c r="J491">
-        <v>11.311</v>
+        <v>11.324</v>
       </c>
       <c r="K491">
         <v>110.847</v>
       </c>
       <c r="L491">
         <v>368.902</v>
       </c>
       <c r="M491">
-        <v>687.349</v>
+        <v>687.363</v>
       </c>
       <c r="N491">
-        <v>6546.426</v>
+        <v>6546.44</v>
       </c>
     </row>
     <row r="492" spans="1:26">
       <c r="A492" s="6">
         <v>41244.0</v>
       </c>
       <c r="B492">
         <v>1632.131</v>
       </c>
       <c r="C492">
         <v>2095.322</v>
       </c>
       <c r="D492">
         <v>1277.633</v>
       </c>
       <c r="E492">
         <v>268.659</v>
       </c>
       <c r="F492">
         <v>5273.745</v>
       </c>
       <c r="G492">
         <v>718.688</v>
       </c>
       <c r="H492">
         <v>218.719</v>
       </c>
       <c r="I492">
         <v>18.608</v>
       </c>
       <c r="J492">
-        <v>10.919</v>
+        <v>10.931</v>
       </c>
       <c r="K492">
         <v>138.206</v>
       </c>
       <c r="L492">
         <v>383.017</v>
       </c>
       <c r="M492">
-        <v>769.468</v>
+        <v>769.481</v>
       </c>
       <c r="N492">
-        <v>6761.902</v>
+        <v>6761.915</v>
       </c>
     </row>
     <row r="493" spans="1:26">
       <c r="A493" s="6">
         <v>41275.0</v>
       </c>
       <c r="B493">
         <v>1680.934</v>
       </c>
       <c r="C493">
         <v>2077.633</v>
       </c>
       <c r="D493">
         <v>1273.505</v>
       </c>
       <c r="E493">
         <v>267.606</v>
       </c>
       <c r="F493">
         <v>5299.677</v>
       </c>
       <c r="G493">
         <v>746.119</v>
       </c>
       <c r="H493">
         <v>236.889</v>
       </c>
       <c r="I493">
         <v>18.578</v>
       </c>
       <c r="J493">
-        <v>10.501</v>
+        <v>10.515</v>
       </c>
       <c r="K493">
         <v>140.62</v>
       </c>
       <c r="L493">
         <v>391.713</v>
       </c>
       <c r="M493">
-        <v>798.301</v>
+        <v>798.314</v>
       </c>
       <c r="N493">
-        <v>6844.097</v>
+        <v>6844.111</v>
       </c>
     </row>
     <row r="494" spans="1:26">
       <c r="A494" s="6">
         <v>41306.0</v>
       </c>
       <c r="B494">
         <v>1576.395</v>
       </c>
       <c r="C494">
         <v>1882.04</v>
       </c>
       <c r="D494">
         <v>1160.409</v>
       </c>
       <c r="E494">
         <v>252.981</v>
       </c>
       <c r="F494">
         <v>4871.826</v>
       </c>
       <c r="G494">
         <v>642.44</v>
       </c>
       <c r="H494">
         <v>194.813</v>
       </c>
       <c r="I494">
         <v>16.666</v>
       </c>
       <c r="J494">
-        <v>12.261</v>
+        <v>12.276</v>
       </c>
       <c r="K494">
         <v>134.295</v>
       </c>
       <c r="L494">
         <v>354.251</v>
       </c>
       <c r="M494">
-        <v>712.286</v>
+        <v>712.301</v>
       </c>
       <c r="N494">
-        <v>6226.552</v>
+        <v>6226.567</v>
       </c>
     </row>
     <row r="495" spans="1:26">
       <c r="A495" s="6">
         <v>41334.0</v>
       </c>
       <c r="B495">
         <v>1719.755</v>
       </c>
       <c r="C495">
         <v>2078.076</v>
       </c>
       <c r="D495">
         <v>1297.136</v>
       </c>
       <c r="E495">
         <v>279.509</v>
       </c>
       <c r="F495">
         <v>5374.476</v>
       </c>
       <c r="G495">
         <v>657.737</v>
       </c>
       <c r="H495">
         <v>195.918</v>
       </c>
       <c r="I495">
         <v>18.543</v>
       </c>
       <c r="J495">
-        <v>17.116</v>
+        <v>17.136</v>
       </c>
       <c r="K495">
         <v>150.325</v>
       </c>
       <c r="L495">
         <v>397.835</v>
       </c>
       <c r="M495">
-        <v>779.737</v>
+        <v>779.757</v>
       </c>
       <c r="N495">
-        <v>6811.95</v>
+        <v>6811.971</v>
       </c>
     </row>
     <row r="496" spans="1:26">
       <c r="A496" s="6">
         <v>41365.0</v>
       </c>
       <c r="B496">
         <v>1600.497</v>
       </c>
       <c r="C496">
         <v>2037.004</v>
       </c>
       <c r="D496">
         <v>1282.991</v>
       </c>
       <c r="E496">
         <v>273.612</v>
       </c>
       <c r="F496">
         <v>5194.105</v>
       </c>
       <c r="G496">
         <v>593.157</v>
       </c>
       <c r="H496">
         <v>239.451</v>
       </c>
       <c r="I496">
         <v>17.376</v>
       </c>
       <c r="J496">
-        <v>18.712</v>
+        <v>18.735</v>
       </c>
       <c r="K496">
         <v>166.741</v>
       </c>
       <c r="L496">
         <v>386.469</v>
       </c>
       <c r="M496">
-        <v>828.75</v>
+        <v>828.773</v>
       </c>
       <c r="N496">
-        <v>6616.012</v>
+        <v>6616.035</v>
       </c>
     </row>
     <row r="497" spans="1:26">
       <c r="A497" s="6">
         <v>41395.0</v>
       </c>
       <c r="B497">
         <v>1691.585</v>
       </c>
       <c r="C497">
         <v>2097.713</v>
       </c>
       <c r="D497">
         <v>1317.188</v>
       </c>
       <c r="E497">
         <v>287.587</v>
       </c>
       <c r="F497">
         <v>5394.072</v>
       </c>
       <c r="G497">
         <v>656.7</v>
       </c>
       <c r="H497">
         <v>271.442</v>
       </c>
       <c r="I497">
         <v>17.87</v>
       </c>
       <c r="J497">
-        <v>20.817</v>
+        <v>20.841</v>
       </c>
       <c r="K497">
         <v>154.933</v>
       </c>
       <c r="L497">
         <v>404.782</v>
       </c>
       <c r="M497">
-        <v>869.844</v>
+        <v>869.869</v>
       </c>
       <c r="N497">
-        <v>6920.617</v>
+        <v>6920.641</v>
       </c>
     </row>
     <row r="498" spans="1:26">
       <c r="A498" s="6">
         <v>41426.0</v>
       </c>
       <c r="B498">
         <v>1646.245</v>
       </c>
       <c r="C498">
         <v>2027.056</v>
       </c>
       <c r="D498">
         <v>1266.222</v>
       </c>
       <c r="E498">
         <v>276.7</v>
       </c>
       <c r="F498">
         <v>5216.223</v>
       </c>
       <c r="G498">
         <v>694.124</v>
       </c>
       <c r="H498">
         <v>261.271</v>
       </c>
       <c r="I498">
         <v>17.415</v>
       </c>
       <c r="J498">
-        <v>22.065</v>
+        <v>22.09</v>
       </c>
       <c r="K498">
         <v>131.171</v>
       </c>
       <c r="L498">
         <v>401.893</v>
       </c>
       <c r="M498">
-        <v>833.815</v>
+        <v>833.841</v>
       </c>
       <c r="N498">
-        <v>6744.162</v>
+        <v>6744.187</v>
       </c>
     </row>
     <row r="499" spans="1:26">
       <c r="A499" s="6">
         <v>41456.0</v>
       </c>
       <c r="B499">
         <v>1718.042</v>
       </c>
       <c r="C499">
         <v>2135.986</v>
       </c>
       <c r="D499">
         <v>1352.412</v>
       </c>
       <c r="E499">
         <v>294.566</v>
       </c>
       <c r="F499">
         <v>5501.006</v>
       </c>
       <c r="G499">
         <v>737.064</v>
       </c>
       <c r="H499">
         <v>260.036</v>
       </c>
       <c r="I499">
         <v>18.148</v>
       </c>
       <c r="J499">
-        <v>22.351</v>
+        <v>22.377</v>
       </c>
       <c r="K499">
         <v>105.844</v>
       </c>
       <c r="L499">
         <v>419.452</v>
       </c>
       <c r="M499">
-        <v>825.831</v>
+        <v>825.857</v>
       </c>
       <c r="N499">
-        <v>7063.901</v>
+        <v>7063.928</v>
       </c>
     </row>
     <row r="500" spans="1:26">
       <c r="A500" s="6">
         <v>41487.0</v>
       </c>
       <c r="B500">
         <v>1830.669</v>
       </c>
       <c r="C500">
         <v>2131.389</v>
       </c>
       <c r="D500">
         <v>1354.662</v>
       </c>
       <c r="E500">
         <v>305.446</v>
       </c>
       <c r="F500">
         <v>5622.166</v>
       </c>
       <c r="G500">
         <v>745.477</v>
       </c>
       <c r="H500">
         <v>206.403</v>
       </c>
       <c r="I500">
         <v>18.011</v>
       </c>
       <c r="J500">
-        <v>23.3</v>
+        <v>23.326</v>
       </c>
       <c r="K500">
         <v>91.917</v>
       </c>
       <c r="L500">
         <v>413.684</v>
       </c>
       <c r="M500">
-        <v>753.316</v>
+        <v>753.342</v>
       </c>
       <c r="N500">
-        <v>7120.959</v>
+        <v>7120.985</v>
       </c>
     </row>
     <row r="501" spans="1:26">
       <c r="A501" s="6">
         <v>41518.0</v>
       </c>
       <c r="B501">
         <v>1680.957</v>
       </c>
       <c r="C501">
         <v>2057.272</v>
       </c>
       <c r="D501">
         <v>1363.826</v>
       </c>
       <c r="E501">
         <v>303.874</v>
       </c>
       <c r="F501">
         <v>5405.929</v>
       </c>
       <c r="G501">
         <v>687.533</v>
       </c>
       <c r="H501">
         <v>161.826</v>
       </c>
       <c r="I501">
         <v>17.616</v>
       </c>
       <c r="J501">
-        <v>22.088</v>
+        <v>22.112</v>
       </c>
       <c r="K501">
         <v>111.382</v>
       </c>
       <c r="L501">
         <v>395.313</v>
       </c>
       <c r="M501">
-        <v>708.225</v>
+        <v>708.249</v>
       </c>
       <c r="N501">
-        <v>6801.688</v>
+        <v>6801.711</v>
       </c>
     </row>
     <row r="502" spans="1:26">
       <c r="A502" s="6">
         <v>41548.0</v>
       </c>
       <c r="B502">
         <v>1634.911</v>
       </c>
       <c r="C502">
         <v>2132.286</v>
       </c>
       <c r="D502">
         <v>1395.29</v>
       </c>
       <c r="E502">
         <v>311.223</v>
       </c>
       <c r="F502">
         <v>5473.711</v>
       </c>
       <c r="G502">
         <v>660.205</v>
       </c>
       <c r="H502">
         <v>164.092</v>
       </c>
       <c r="I502">
         <v>18.402</v>
       </c>
       <c r="J502">
-        <v>21.303</v>
+        <v>21.325</v>
       </c>
       <c r="K502">
         <v>130.092</v>
       </c>
       <c r="L502">
         <v>417.493</v>
       </c>
       <c r="M502">
-        <v>751.381</v>
+        <v>751.403</v>
       </c>
       <c r="N502">
-        <v>6885.297</v>
+        <v>6885.318</v>
       </c>
     </row>
     <row r="503" spans="1:26">
       <c r="A503" s="6">
         <v>41579.0</v>
       </c>
       <c r="B503">
         <v>1634.865</v>
       </c>
       <c r="C503">
         <v>2084.64</v>
       </c>
       <c r="D503">
         <v>1377.876</v>
       </c>
       <c r="E503">
         <v>299.055</v>
       </c>
       <c r="F503">
         <v>5396.436</v>
       </c>
       <c r="G503">
         <v>678.929</v>
       </c>
       <c r="H503">
         <v>168.655</v>
       </c>
       <c r="I503">
         <v>16.959</v>
       </c>
       <c r="J503">
-        <v>17.611</v>
+        <v>17.629</v>
       </c>
       <c r="K503">
         <v>150.779</v>
       </c>
       <c r="L503">
         <v>415.796</v>
       </c>
       <c r="M503">
-        <v>769.799</v>
+        <v>769.817</v>
       </c>
       <c r="N503">
-        <v>6845.164</v>
+        <v>6845.181</v>
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" s="6">
         <v>41609.0</v>
       </c>
       <c r="B504">
         <v>1586.449</v>
       </c>
       <c r="C504">
         <v>2117.978</v>
       </c>
       <c r="D504">
         <v>1426.243</v>
       </c>
       <c r="E504">
         <v>299.226</v>
       </c>
       <c r="F504">
         <v>5429.896</v>
       </c>
       <c r="G504">
         <v>744.947</v>
       </c>
       <c r="H504">
         <v>201.585</v>
       </c>
       <c r="I504">
         <v>18.423</v>
       </c>
       <c r="J504">
-        <v>17.361</v>
+        <v>17.378</v>
       </c>
       <c r="K504">
         <v>133.26</v>
       </c>
       <c r="L504">
         <v>436.115</v>
       </c>
       <c r="M504">
-        <v>806.743</v>
+        <v>806.76</v>
       </c>
       <c r="N504">
-        <v>6981.585</v>
+        <v>6981.602</v>
       </c>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" s="6">
         <v>41640.0</v>
       </c>
       <c r="B505">
         <v>1685.726</v>
       </c>
       <c r="C505">
         <v>2136.45</v>
       </c>
       <c r="D505">
         <v>1451.394</v>
       </c>
       <c r="E505">
         <v>304.158</v>
       </c>
       <c r="F505">
         <v>5577.728</v>
       </c>
       <c r="G505">
         <v>765.208</v>
       </c>
       <c r="H505">
         <v>205.716</v>
       </c>
       <c r="I505">
         <v>18.278</v>
       </c>
       <c r="J505">
-        <v>16.541</v>
+        <v>16.559</v>
       </c>
       <c r="K505">
         <v>170.318</v>
       </c>
       <c r="L505">
         <v>420.974</v>
       </c>
       <c r="M505">
-        <v>831.826</v>
+        <v>831.844</v>
       </c>
       <c r="N505">
-        <v>7174.762</v>
+        <v>7174.78</v>
       </c>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" s="6">
         <v>41671.0</v>
       </c>
       <c r="B506">
         <v>1529.087</v>
       </c>
       <c r="C506">
         <v>1975.393</v>
       </c>
       <c r="D506">
         <v>1323.363</v>
       </c>
       <c r="E506">
         <v>276.221</v>
       </c>
       <c r="F506">
         <v>5104.065</v>
       </c>
       <c r="G506">
         <v>655.141</v>
       </c>
       <c r="H506">
         <v>165.42</v>
       </c>
       <c r="I506">
         <v>16.34</v>
       </c>
       <c r="J506">
-        <v>17.938</v>
+        <v>17.957</v>
       </c>
       <c r="K506">
         <v>133.208</v>
       </c>
       <c r="L506">
         <v>382.165</v>
       </c>
       <c r="M506">
-        <v>715.072</v>
+        <v>715.091</v>
       </c>
       <c r="N506">
-        <v>6474.277</v>
+        <v>6474.296</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" s="6">
         <v>41699.0</v>
       </c>
       <c r="B507">
         <v>1764.017</v>
       </c>
       <c r="C507">
         <v>2202.854</v>
       </c>
       <c r="D507">
         <v>1490.709</v>
       </c>
       <c r="E507">
         <v>319.272</v>
       </c>
       <c r="F507">
         <v>5776.852</v>
       </c>
       <c r="G507">
         <v>652.611</v>
       </c>
       <c r="H507">
         <v>230.661</v>
       </c>
       <c r="I507">
         <v>18.113</v>
       </c>
       <c r="J507">
-        <v>26.185</v>
+        <v>26.211</v>
       </c>
       <c r="K507">
         <v>168.651</v>
       </c>
       <c r="L507">
         <v>423.586</v>
       </c>
       <c r="M507">
-        <v>867.195</v>
+        <v>867.221</v>
       </c>
       <c r="N507">
-        <v>7296.658</v>
+        <v>7296.684</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" s="6">
         <v>41730.0</v>
       </c>
       <c r="B508">
         <v>1682.23</v>
       </c>
       <c r="C508">
         <v>2183.946</v>
       </c>
       <c r="D508">
         <v>1482.464</v>
       </c>
       <c r="E508">
         <v>322.162</v>
       </c>
       <c r="F508">
         <v>5670.801</v>
       </c>
       <c r="G508">
         <v>589.726</v>
       </c>
       <c r="H508">
         <v>241.908</v>
       </c>
       <c r="I508">
         <v>17.71</v>
       </c>
       <c r="J508">
-        <v>29.027</v>
+        <v>29.056</v>
       </c>
       <c r="K508">
         <v>177.205</v>
       </c>
       <c r="L508">
         <v>408.886</v>
       </c>
       <c r="M508">
-        <v>874.736</v>
+        <v>874.765</v>
       </c>
       <c r="N508">
-        <v>7135.264</v>
+        <v>7135.292</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" s="6">
         <v>41760.0</v>
       </c>
       <c r="B509">
         <v>1698.744</v>
       </c>
       <c r="C509">
         <v>2244.558</v>
       </c>
       <c r="D509">
         <v>1552.838</v>
       </c>
       <c r="E509">
         <v>333.504</v>
       </c>
       <c r="F509">
         <v>5829.644</v>
       </c>
       <c r="G509">
         <v>658.367</v>
       </c>
       <c r="H509">
         <v>252.406</v>
       </c>
       <c r="I509">
         <v>18.063</v>
       </c>
       <c r="J509">
-        <v>33.084</v>
+        <v>33.115</v>
       </c>
       <c r="K509">
         <v>148.353</v>
       </c>
       <c r="L509">
         <v>420.035</v>
       </c>
       <c r="M509">
-        <v>871.941</v>
+        <v>871.972</v>
       </c>
       <c r="N509">
-        <v>7359.952</v>
+        <v>7359.983</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" s="6">
         <v>41791.0</v>
       </c>
       <c r="B510">
         <v>1605.018</v>
       </c>
       <c r="C510">
         <v>2183.368</v>
       </c>
       <c r="D510">
         <v>1519.749</v>
       </c>
       <c r="E510">
         <v>337.868</v>
       </c>
       <c r="F510">
         <v>5646.003</v>
       </c>
       <c r="G510">
         <v>712.658</v>
       </c>
       <c r="H510">
         <v>244.799</v>
       </c>
       <c r="I510">
         <v>17.518</v>
       </c>
       <c r="J510">
-        <v>34.864</v>
+        <v>34.896</v>
       </c>
       <c r="K510">
         <v>150.231</v>
       </c>
       <c r="L510">
         <v>422.748</v>
       </c>
       <c r="M510">
-        <v>870.159</v>
+        <v>870.191</v>
       </c>
       <c r="N510">
-        <v>7228.82</v>
+        <v>7228.852</v>
       </c>
     </row>
     <row r="511" spans="1:26">
       <c r="A511" s="6">
         <v>41821.0</v>
       </c>
       <c r="B511">
         <v>1714.165</v>
       </c>
       <c r="C511">
         <v>2304.121</v>
       </c>
       <c r="D511">
         <v>1588.924</v>
       </c>
       <c r="E511">
         <v>351.475</v>
       </c>
       <c r="F511">
         <v>5958.684</v>
       </c>
       <c r="G511">
         <v>752.422</v>
       </c>
       <c r="H511">
         <v>231.615</v>
       </c>
       <c r="I511">
         <v>17.941</v>
       </c>
       <c r="J511">
-        <v>34.297</v>
+        <v>34.33</v>
       </c>
       <c r="K511">
         <v>115.89</v>
       </c>
       <c r="L511">
         <v>437.471</v>
       </c>
       <c r="M511">
-        <v>837.213</v>
+        <v>837.246</v>
       </c>
       <c r="N511">
-        <v>7548.319</v>
+        <v>7548.352</v>
       </c>
     </row>
     <row r="512" spans="1:26">
       <c r="A512" s="6">
         <v>41852.0</v>
       </c>
       <c r="B512">
         <v>1772.364</v>
       </c>
       <c r="C512">
         <v>2316.668</v>
       </c>
       <c r="D512">
         <v>1603.773</v>
       </c>
       <c r="E512">
         <v>354.525</v>
       </c>
       <c r="F512">
         <v>6047.33</v>
       </c>
       <c r="G512">
         <v>743.936</v>
       </c>
       <c r="H512">
         <v>188.347</v>
       </c>
       <c r="I512">
         <v>18.033</v>
       </c>
       <c r="J512">
-        <v>35.028</v>
+        <v>35.061</v>
       </c>
       <c r="K512">
         <v>96.711</v>
       </c>
       <c r="L512">
         <v>431.02</v>
       </c>
       <c r="M512">
-        <v>769.139</v>
+        <v>769.172</v>
       </c>
       <c r="N512">
-        <v>7560.405</v>
+        <v>7560.438</v>
       </c>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" s="6">
         <v>41883.0</v>
       </c>
       <c r="B513">
         <v>1695.648</v>
       </c>
       <c r="C513">
         <v>2241.143</v>
       </c>
       <c r="D513">
         <v>1578.246</v>
       </c>
       <c r="E513">
         <v>348.869</v>
       </c>
       <c r="F513">
         <v>5863.906</v>
       </c>
       <c r="G513">
         <v>706.343</v>
       </c>
       <c r="H513">
         <v>152.851</v>
       </c>
       <c r="I513">
         <v>17.652</v>
       </c>
       <c r="J513">
-        <v>33.182</v>
+        <v>33.212</v>
       </c>
       <c r="K513">
         <v>109.541</v>
       </c>
       <c r="L513">
         <v>411.083</v>
       </c>
       <c r="M513">
-        <v>724.309</v>
+        <v>724.339</v>
       </c>
       <c r="N513">
-        <v>7294.558</v>
+        <v>7294.588</v>
       </c>
     </row>
     <row r="514" spans="1:26">
       <c r="A514" s="6">
         <v>41913.0</v>
       </c>
       <c r="B514">
         <v>1729.916</v>
       </c>
       <c r="C514">
         <v>2338.819</v>
       </c>
       <c r="D514">
         <v>1663.206</v>
       </c>
       <c r="E514">
         <v>360.673</v>
       </c>
       <c r="F514">
         <v>6092.614</v>
       </c>
       <c r="G514">
         <v>652.547</v>
       </c>
       <c r="H514">
         <v>163.167</v>
       </c>
       <c r="I514">
         <v>18.184</v>
       </c>
       <c r="J514">
-        <v>30.858</v>
+        <v>30.886</v>
       </c>
       <c r="K514">
         <v>137.956</v>
       </c>
       <c r="L514">
         <v>424.674</v>
       </c>
       <c r="M514">
-        <v>774.838</v>
+        <v>774.866</v>
       </c>
       <c r="N514">
-        <v>7520</v>
+        <v>7520.027</v>
       </c>
     </row>
     <row r="515" spans="1:26">
       <c r="A515" s="6">
         <v>41944.0</v>
       </c>
       <c r="B515">
         <v>1658.196</v>
       </c>
       <c r="C515">
         <v>2248.89</v>
       </c>
       <c r="D515">
         <v>1619.361</v>
       </c>
       <c r="E515">
         <v>340.194</v>
       </c>
       <c r="F515">
         <v>5866.641</v>
       </c>
       <c r="G515">
         <v>681.301</v>
       </c>
       <c r="H515">
         <v>177.104</v>
       </c>
       <c r="I515">
         <v>18.175</v>
       </c>
       <c r="J515">
-        <v>25.044</v>
+        <v>25.067</v>
       </c>
       <c r="K515">
         <v>179.406</v>
       </c>
       <c r="L515">
         <v>419.845</v>
       </c>
       <c r="M515">
-        <v>819.574</v>
+        <v>819.597</v>
       </c>
       <c r="N515">
-        <v>7367.516</v>
+        <v>7367.539</v>
       </c>
     </row>
     <row r="516" spans="1:26">
       <c r="A516" s="6">
         <v>41974.0</v>
       </c>
       <c r="B516">
         <v>1750.595</v>
       </c>
       <c r="C516">
         <v>2341.863</v>
       </c>
       <c r="D516">
         <v>1716.303</v>
       </c>
       <c r="E516">
         <v>356.163</v>
       </c>
       <c r="F516">
         <v>6164.924</v>
       </c>
       <c r="G516">
         <v>767.299</v>
       </c>
       <c r="H516">
         <v>212.324</v>
       </c>
       <c r="I516">
         <v>18.468</v>
       </c>
       <c r="J516">
-        <v>21.348</v>
+        <v>21.37</v>
       </c>
       <c r="K516">
         <v>139.889</v>
       </c>
       <c r="L516">
         <v>446.73</v>
       </c>
       <c r="M516">
-        <v>838.76</v>
+        <v>838.782</v>
       </c>
       <c r="N516">
-        <v>7770.983</v>
+        <v>7771.005</v>
       </c>
     </row>
     <row r="517" spans="1:26">
       <c r="A517" s="6">
         <v>42005.0</v>
       </c>
       <c r="B517">
         <v>1733.824</v>
       </c>
       <c r="C517">
         <v>2361.033</v>
       </c>
       <c r="D517">
         <v>1661.915</v>
       </c>
       <c r="E517">
         <v>347.447</v>
       </c>
       <c r="F517">
         <v>6104.218</v>
       </c>
       <c r="G517">
         <v>776.715</v>
       </c>
       <c r="H517">
         <v>224.825</v>
       </c>
       <c r="I517">
         <v>18.078</v>
       </c>
       <c r="J517">
-        <v>21.039</v>
+        <v>21.059</v>
       </c>
       <c r="K517">
         <v>141.22</v>
       </c>
       <c r="L517">
         <v>426.511</v>
       </c>
       <c r="M517">
-        <v>831.673</v>
+        <v>831.693</v>
       </c>
       <c r="N517">
-        <v>7712.607</v>
+        <v>7712.627</v>
       </c>
     </row>
     <row r="518" spans="1:26">
       <c r="A518" s="6">
         <v>42036.0</v>
       </c>
       <c r="B518">
         <v>1447.888</v>
       </c>
       <c r="C518">
         <v>2143.142</v>
       </c>
       <c r="D518">
         <v>1518.263</v>
       </c>
       <c r="E518">
         <v>324.809</v>
       </c>
       <c r="F518">
         <v>5434.101</v>
       </c>
       <c r="G518">
         <v>663.68</v>
       </c>
       <c r="H518">
         <v>207.573</v>
       </c>
       <c r="I518">
         <v>16.608</v>
       </c>
       <c r="J518">
-        <v>25.05</v>
+        <v>25.072</v>
       </c>
       <c r="K518">
         <v>138.979</v>
       </c>
       <c r="L518">
         <v>385.395</v>
       </c>
       <c r="M518">
-        <v>773.605</v>
+        <v>773.627</v>
       </c>
       <c r="N518">
-        <v>6871.387</v>
+        <v>6871.408</v>
       </c>
     </row>
     <row r="519" spans="1:26">
       <c r="A519" s="6">
         <v>42064.0</v>
       </c>
       <c r="B519">
         <v>1628.444</v>
       </c>
       <c r="C519">
         <v>2383.242</v>
       </c>
       <c r="D519">
         <v>1697.755</v>
       </c>
       <c r="E519">
         <v>368.147</v>
       </c>
       <c r="F519">
         <v>6077.589</v>
       </c>
       <c r="G519">
         <v>675.03</v>
       </c>
       <c r="H519">
         <v>226.152</v>
       </c>
       <c r="I519">
         <v>18.377</v>
       </c>
       <c r="J519">
-        <v>34.91</v>
+        <v>34.94</v>
       </c>
       <c r="K519">
         <v>142.578</v>
       </c>
       <c r="L519">
         <v>418.058</v>
       </c>
       <c r="M519">
-        <v>840.075</v>
+        <v>840.106</v>
       </c>
       <c r="N519">
-        <v>7592.695</v>
+        <v>7592.725</v>
       </c>
     </row>
     <row r="520" spans="1:26">
       <c r="A520" s="6">
         <v>42095.0</v>
       </c>
       <c r="B520">
         <v>1501.834</v>
       </c>
       <c r="C520">
         <v>2339.657</v>
       </c>
       <c r="D520">
         <v>1655.442</v>
       </c>
       <c r="E520">
         <v>371.523</v>
       </c>
       <c r="F520">
         <v>5868.456</v>
       </c>
       <c r="G520">
         <v>625.226</v>
       </c>
       <c r="H520">
         <v>209.295</v>
       </c>
       <c r="I520">
         <v>17.071</v>
       </c>
       <c r="J520">
-        <v>39.557</v>
+        <v>39.591</v>
       </c>
       <c r="K520">
         <v>166.415</v>
       </c>
       <c r="L520">
         <v>404.12</v>
       </c>
       <c r="M520">
-        <v>836.457</v>
+        <v>836.491</v>
       </c>
       <c r="N520">
-        <v>7330.139</v>
+        <v>7330.172</v>
       </c>
     </row>
     <row r="521" spans="1:26">
       <c r="A521" s="6">
         <v>42125.0</v>
       </c>
       <c r="B521">
         <v>1408.558</v>
       </c>
       <c r="C521">
         <v>2382.846</v>
       </c>
       <c r="D521">
         <v>1677.596</v>
       </c>
       <c r="E521">
         <v>379.514</v>
       </c>
       <c r="F521">
         <v>5848.514</v>
       </c>
       <c r="G521">
         <v>688.414</v>
       </c>
       <c r="H521">
         <v>187.448</v>
       </c>
       <c r="I521">
         <v>18.341</v>
       </c>
       <c r="J521">
-        <v>42.516</v>
+        <v>42.553</v>
       </c>
       <c r="K521">
         <v>159.748</v>
       </c>
       <c r="L521">
         <v>421.76</v>
       </c>
       <c r="M521">
-        <v>829.813</v>
+        <v>829.85</v>
       </c>
       <c r="N521">
-        <v>7366.741</v>
+        <v>7366.778</v>
       </c>
     </row>
     <row r="522" spans="1:26">
       <c r="A522" s="6">
         <v>42156.0</v>
       </c>
       <c r="B522">
         <v>1340.692</v>
       </c>
       <c r="C522">
         <v>2300.615</v>
       </c>
       <c r="D522">
         <v>1603.657</v>
       </c>
       <c r="E522">
         <v>365.297</v>
       </c>
       <c r="F522">
         <v>5610.259</v>
       </c>
       <c r="G522">
         <v>716.542</v>
       </c>
       <c r="H522">
         <v>190.137</v>
       </c>
       <c r="I522">
         <v>17.342</v>
       </c>
       <c r="J522">
-        <v>43.209</v>
+        <v>43.247</v>
       </c>
       <c r="K522">
         <v>125.006</v>
       </c>
       <c r="L522">
         <v>419.237</v>
       </c>
       <c r="M522">
-        <v>794.931</v>
+        <v>794.969</v>
       </c>
       <c r="N522">
-        <v>7121.733</v>
+        <v>7121.77</v>
       </c>
     </row>
     <row r="523" spans="1:26">
       <c r="A523" s="6">
         <v>42186.0</v>
       </c>
       <c r="B523">
         <v>1530.531</v>
       </c>
       <c r="C523">
         <v>2384.835</v>
       </c>
       <c r="D523">
         <v>1672.275</v>
       </c>
       <c r="E523">
         <v>381.602</v>
       </c>
       <c r="F523">
         <v>5969.242</v>
       </c>
       <c r="G523">
         <v>746.829</v>
       </c>
       <c r="H523">
         <v>195.726</v>
       </c>
       <c r="I523">
         <v>18.03</v>
       </c>
       <c r="J523">
-        <v>44.939</v>
+        <v>44.979</v>
       </c>
       <c r="K523">
         <v>127.373</v>
       </c>
       <c r="L523">
         <v>434.897</v>
       </c>
       <c r="M523">
-        <v>820.965</v>
+        <v>821.005</v>
       </c>
       <c r="N523">
-        <v>7537.036</v>
+        <v>7537.076</v>
       </c>
     </row>
     <row r="524" spans="1:26">
       <c r="A524" s="6">
         <v>42217.0</v>
       </c>
       <c r="B524">
         <v>1653.553</v>
       </c>
       <c r="C524">
         <v>2387.549</v>
       </c>
       <c r="D524">
         <v>1665.971</v>
       </c>
       <c r="E524">
         <v>388.844</v>
       </c>
       <c r="F524">
         <v>6095.917</v>
       </c>
       <c r="G524">
         <v>757.32</v>
       </c>
       <c r="H524">
         <v>178.103</v>
       </c>
       <c r="I524">
         <v>17.912</v>
       </c>
       <c r="J524">
-        <v>45.246</v>
+        <v>45.285</v>
       </c>
       <c r="K524">
         <v>121.827</v>
       </c>
       <c r="L524">
         <v>431.663</v>
       </c>
       <c r="M524">
-        <v>794.752</v>
+        <v>794.791</v>
       </c>
       <c r="N524">
-        <v>7647.988</v>
+        <v>7648.027</v>
       </c>
     </row>
     <row r="525" spans="1:26">
       <c r="A525" s="6">
         <v>42248.0</v>
       </c>
       <c r="B525">
         <v>1555.345</v>
       </c>
       <c r="C525">
         <v>2325.114</v>
       </c>
       <c r="D525">
         <v>1624.357</v>
       </c>
       <c r="E525">
         <v>378.314</v>
       </c>
       <c r="F525">
         <v>5883.131</v>
       </c>
       <c r="G525">
         <v>695.21</v>
       </c>
       <c r="H525">
         <v>149.901</v>
       </c>
       <c r="I525">
         <v>16.423</v>
       </c>
       <c r="J525">
-        <v>38.959</v>
+        <v>38.994</v>
       </c>
       <c r="K525">
         <v>130.131</v>
       </c>
       <c r="L525">
         <v>409.666</v>
       </c>
       <c r="M525">
-        <v>745.079</v>
+        <v>745.115</v>
       </c>
       <c r="N525">
-        <v>7323.42</v>
+        <v>7323.455</v>
       </c>
     </row>
     <row r="526" spans="1:26">
       <c r="A526" s="6">
         <v>42278.0</v>
       </c>
       <c r="B526">
         <v>1510.434</v>
       </c>
       <c r="C526">
         <v>2385.117</v>
       </c>
       <c r="D526">
         <v>1664.898</v>
       </c>
       <c r="E526">
         <v>396.78</v>
       </c>
       <c r="F526">
         <v>5957.229</v>
       </c>
       <c r="G526">
         <v>633.451</v>
       </c>
       <c r="H526">
         <v>154.896</v>
       </c>
       <c r="I526">
         <v>17.716</v>
       </c>
       <c r="J526">
-        <v>34.278</v>
+        <v>34.31</v>
       </c>
       <c r="K526">
         <v>152.564</v>
       </c>
       <c r="L526">
         <v>418.147</v>
       </c>
       <c r="M526">
-        <v>777.6</v>
+        <v>777.632</v>
       </c>
       <c r="N526">
-        <v>7368.28</v>
+        <v>7368.312</v>
       </c>
     </row>
     <row r="527" spans="1:26">
       <c r="A527" s="6">
         <v>42309.0</v>
       </c>
       <c r="B527">
         <v>1372.933</v>
       </c>
       <c r="C527">
         <v>2298.489</v>
       </c>
       <c r="D527">
         <v>1599.836</v>
       </c>
       <c r="E527">
         <v>385.04</v>
       </c>
       <c r="F527">
         <v>5656.297</v>
       </c>
       <c r="G527">
         <v>630.24</v>
       </c>
       <c r="H527">
         <v>180.113</v>
       </c>
       <c r="I527">
         <v>17.641</v>
       </c>
       <c r="J527">
-        <v>29.632</v>
+        <v>29.659</v>
       </c>
       <c r="K527">
         <v>183.315</v>
       </c>
       <c r="L527">
         <v>418.73</v>
       </c>
       <c r="M527">
-        <v>829.431</v>
+        <v>829.457</v>
       </c>
       <c r="N527">
-        <v>7115.969</v>
+        <v>7115.995</v>
       </c>
     </row>
     <row r="528" spans="1:26">
       <c r="A528" s="6">
         <v>42339.0</v>
       </c>
       <c r="B528">
         <v>1262.06</v>
       </c>
       <c r="C528">
         <v>2375.243</v>
       </c>
       <c r="D528">
         <v>1642.925</v>
       </c>
       <c r="E528">
         <v>388.676</v>
       </c>
       <c r="F528">
         <v>5668.904</v>
       </c>
       <c r="G528">
         <v>728.229</v>
       </c>
       <c r="H528">
         <v>215.764</v>
       </c>
       <c r="I528">
         <v>18.218</v>
       </c>
       <c r="J528">
-        <v>27.207</v>
+        <v>27.231</v>
       </c>
       <c r="K528">
         <v>187.196</v>
       </c>
       <c r="L528">
         <v>436.774</v>
       </c>
       <c r="M528">
-        <v>885.159</v>
+        <v>885.184</v>
       </c>
       <c r="N528">
-        <v>7282.292</v>
+        <v>7282.316</v>
       </c>
     </row>
     <row r="529" spans="1:26">
       <c r="A529" s="6">
         <v>42370.0</v>
       </c>
       <c r="B529">
         <v>1222.366</v>
       </c>
       <c r="C529">
         <v>2364.713</v>
       </c>
       <c r="D529">
         <v>1633.469</v>
       </c>
       <c r="E529">
         <v>376.595</v>
       </c>
       <c r="F529">
         <v>5597.142</v>
       </c>
       <c r="G529">
         <v>758.537</v>
       </c>
       <c r="H529">
         <v>236.371</v>
       </c>
       <c r="I529">
         <v>17.67</v>
       </c>
       <c r="J529">
-        <v>26.067</v>
+        <v>26.147</v>
       </c>
       <c r="K529">
         <v>170.408</v>
       </c>
       <c r="L529">
         <v>427.135</v>
       </c>
       <c r="M529">
-        <v>877.651</v>
+        <v>877.732</v>
       </c>
       <c r="N529">
-        <v>7233.33</v>
+        <v>7233.41</v>
       </c>
     </row>
     <row r="530" spans="1:26">
       <c r="A530" s="6">
         <v>42401.0</v>
       </c>
       <c r="B530">
         <v>1155.989</v>
       </c>
       <c r="C530">
         <v>2243.482</v>
       </c>
       <c r="D530">
         <v>1504.553</v>
       </c>
       <c r="E530">
         <v>354.886</v>
       </c>
       <c r="F530">
         <v>5258.91</v>
       </c>
       <c r="G530">
         <v>686.509</v>
       </c>
       <c r="H530">
         <v>222.755</v>
       </c>
       <c r="I530">
         <v>16.505</v>
       </c>
       <c r="J530">
-        <v>35.122</v>
+        <v>35.216</v>
       </c>
       <c r="K530">
         <v>185.836</v>
       </c>
       <c r="L530">
         <v>405.931</v>
       </c>
       <c r="M530">
-        <v>866.148</v>
+        <v>866.242</v>
       </c>
       <c r="N530">
-        <v>6811.568</v>
+        <v>6811.662</v>
       </c>
     </row>
     <row r="531" spans="1:26">
       <c r="A531" s="6">
         <v>42430.0</v>
       </c>
       <c r="B531">
         <v>1114.686</v>
       </c>
       <c r="C531">
         <v>2371.122</v>
       </c>
       <c r="D531">
         <v>1615.727</v>
       </c>
       <c r="E531">
         <v>400.344</v>
       </c>
       <c r="F531">
         <v>5501.88</v>
       </c>
       <c r="G531">
         <v>691.851</v>
       </c>
       <c r="H531">
         <v>252.754</v>
       </c>
       <c r="I531">
         <v>17.515</v>
       </c>
       <c r="J531">
-        <v>43.391</v>
+        <v>43.516</v>
       </c>
       <c r="K531">
         <v>202.457</v>
       </c>
       <c r="L531">
         <v>428.642</v>
       </c>
       <c r="M531">
-        <v>944.758</v>
+        <v>944.884</v>
       </c>
       <c r="N531">
-        <v>7138.489</v>
+        <v>7138.615</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532">
         <v>970.598</v>
       </c>
       <c r="C532">
         <v>2293.033</v>
       </c>
       <c r="D532">
         <v>1524.285</v>
       </c>
       <c r="E532">
         <v>389.031</v>
       </c>
       <c r="F532">
         <v>5176.947</v>
       </c>
       <c r="G532">
         <v>656.112</v>
       </c>
       <c r="H532">
         <v>238.802</v>
       </c>
       <c r="I532">
         <v>16.361</v>
       </c>
       <c r="J532">
-        <v>48.053</v>
+        <v>48.193</v>
       </c>
       <c r="K532">
         <v>191.936</v>
       </c>
       <c r="L532">
         <v>399.703</v>
       </c>
       <c r="M532">
-        <v>894.856</v>
+        <v>894.996</v>
       </c>
       <c r="N532">
-        <v>6727.916</v>
+        <v>6728.055</v>
       </c>
     </row>
     <row r="533" spans="1:26">
       <c r="A533" s="6">
         <v>42491.0</v>
       </c>
       <c r="B533">
         <v>1069.358</v>
       </c>
       <c r="C533">
         <v>2342.478</v>
       </c>
       <c r="D533">
         <v>1567.897</v>
       </c>
       <c r="E533">
         <v>413.402</v>
       </c>
       <c r="F533">
         <v>5393.134</v>
       </c>
       <c r="G533">
         <v>696.324</v>
       </c>
       <c r="H533">
         <v>235.188</v>
       </c>
       <c r="I533">
         <v>17.761</v>
       </c>
       <c r="J533">
-        <v>55.308</v>
+        <v>55.462</v>
       </c>
       <c r="K533">
         <v>173.928</v>
       </c>
       <c r="L533">
         <v>423.372</v>
       </c>
       <c r="M533">
-        <v>905.558</v>
+        <v>905.712</v>
       </c>
       <c r="N533">
-        <v>6995.015</v>
+        <v>6995.169</v>
       </c>
     </row>
     <row r="534" spans="1:26">
       <c r="A534" s="6">
         <v>42522.0</v>
       </c>
       <c r="B534">
         <v>1198.39</v>
       </c>
       <c r="C534">
         <v>2245.198</v>
       </c>
       <c r="D534">
         <v>1489.909</v>
       </c>
       <c r="E534">
         <v>399.059</v>
       </c>
       <c r="F534">
         <v>5332.555</v>
       </c>
       <c r="G534">
         <v>702.587</v>
       </c>
       <c r="H534">
         <v>214.43</v>
       </c>
       <c r="I534">
         <v>16.753</v>
       </c>
       <c r="J534">
-        <v>56.369</v>
+        <v>56.527</v>
       </c>
       <c r="K534">
         <v>150.448</v>
       </c>
       <c r="L534">
         <v>424.332</v>
       </c>
       <c r="M534">
-        <v>862.332</v>
+        <v>862.49</v>
       </c>
       <c r="N534">
-        <v>6897.473</v>
+        <v>6897.632</v>
       </c>
     </row>
     <row r="535" spans="1:26">
       <c r="A535" s="6">
         <v>42552.0</v>
       </c>
       <c r="B535">
         <v>1246.326</v>
       </c>
       <c r="C535">
         <v>2339.02</v>
       </c>
       <c r="D535">
         <v>1537.662</v>
       </c>
       <c r="E535">
         <v>405.763</v>
       </c>
       <c r="F535">
         <v>5528.772</v>
       </c>
       <c r="G535">
         <v>735.784</v>
       </c>
       <c r="H535">
         <v>197.99</v>
       </c>
       <c r="I535">
         <v>17.478</v>
       </c>
       <c r="J535">
-        <v>61.633</v>
+        <v>61.797</v>
       </c>
       <c r="K535">
         <v>162.582</v>
       </c>
       <c r="L535">
         <v>434.083</v>
       </c>
       <c r="M535">
-        <v>873.766</v>
+        <v>873.93</v>
       </c>
       <c r="N535">
-        <v>7138.321</v>
+        <v>7138.486</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536">
         <v>1375.601</v>
       </c>
       <c r="C536">
         <v>2320.472</v>
       </c>
       <c r="D536">
         <v>1542.251</v>
       </c>
       <c r="E536">
         <v>383.975</v>
       </c>
       <c r="F536">
         <v>5622.3</v>
       </c>
       <c r="G536">
         <v>748.095</v>
       </c>
       <c r="H536">
         <v>180.588</v>
       </c>
       <c r="I536">
         <v>17.599</v>
       </c>
       <c r="J536">
-        <v>61.118</v>
+        <v>61.278</v>
       </c>
       <c r="K536">
         <v>125.402</v>
       </c>
       <c r="L536">
         <v>441.57</v>
       </c>
       <c r="M536">
-        <v>826.276</v>
+        <v>826.436</v>
       </c>
       <c r="N536">
-        <v>7196.671</v>
+        <v>7196.83</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537">
         <v>1308.702</v>
       </c>
       <c r="C537">
         <v>2230.743</v>
       </c>
       <c r="D537">
         <v>1467.192</v>
       </c>
       <c r="E537">
         <v>373.442</v>
       </c>
       <c r="F537">
         <v>5380.079</v>
       </c>
       <c r="G537">
         <v>684.522</v>
       </c>
       <c r="H537">
         <v>151.041</v>
       </c>
       <c r="I537">
         <v>17.447</v>
       </c>
       <c r="J537">
-        <v>55.433</v>
+        <v>55.576</v>
       </c>
       <c r="K537">
         <v>151.373</v>
       </c>
       <c r="L537">
         <v>416.462</v>
       </c>
       <c r="M537">
-        <v>791.757</v>
+        <v>791.899</v>
       </c>
       <c r="N537">
-        <v>6856.358</v>
+        <v>6856.501</v>
       </c>
     </row>
     <row r="538" spans="1:26">
       <c r="A538" s="6">
         <v>42644.0</v>
       </c>
       <c r="B538">
         <v>1379.141</v>
       </c>
       <c r="C538">
         <v>2296.068</v>
       </c>
       <c r="D538">
         <v>1562.481</v>
       </c>
       <c r="E538">
         <v>399.062</v>
       </c>
       <c r="F538">
         <v>5636.753</v>
       </c>
       <c r="G538">
         <v>635.21</v>
       </c>
       <c r="H538">
         <v>160.003</v>
       </c>
       <c r="I538">
         <v>17.865</v>
       </c>
       <c r="J538">
-        <v>49.025</v>
+        <v>49.153</v>
       </c>
       <c r="K538">
         <v>187.655</v>
       </c>
       <c r="L538">
         <v>424.405</v>
       </c>
       <c r="M538">
-        <v>838.953</v>
+        <v>839.081</v>
       </c>
       <c r="N538">
-        <v>7110.916</v>
+        <v>7111.044</v>
       </c>
     </row>
     <row r="539" spans="1:26">
       <c r="A539" s="6">
         <v>42675.0</v>
       </c>
       <c r="B539">
         <v>1349.56</v>
       </c>
       <c r="C539">
         <v>2240.543</v>
       </c>
       <c r="D539">
         <v>1529.076</v>
       </c>
       <c r="E539">
         <v>391.795</v>
       </c>
       <c r="F539">
         <v>5510.974</v>
       </c>
       <c r="G539">
         <v>681.705</v>
       </c>
       <c r="H539">
         <v>173.563</v>
       </c>
       <c r="I539">
         <v>17.791</v>
       </c>
       <c r="J539">
-        <v>41.388</v>
+        <v>41.491</v>
       </c>
       <c r="K539">
         <v>179.075</v>
       </c>
       <c r="L539">
         <v>427.968</v>
       </c>
       <c r="M539">
-        <v>839.784</v>
+        <v>839.888</v>
       </c>
       <c r="N539">
-        <v>7032.463</v>
+        <v>7032.566</v>
       </c>
     </row>
     <row r="540" spans="1:26">
       <c r="A540" s="6">
         <v>42705.0</v>
       </c>
       <c r="B540">
         <v>1276.371</v>
       </c>
       <c r="C540">
         <v>2289.151</v>
       </c>
       <c r="D540">
         <v>1564.467</v>
       </c>
       <c r="E540">
         <v>377.43</v>
       </c>
       <c r="F540">
         <v>5507.419</v>
       </c>
       <c r="G540">
         <v>749.517</v>
       </c>
       <c r="H540">
         <v>207.886</v>
       </c>
       <c r="I540">
         <v>18.795</v>
       </c>
       <c r="J540">
-        <v>37.086</v>
+        <v>37.182</v>
       </c>
       <c r="K540">
         <v>213.587</v>
       </c>
       <c r="L540">
         <v>468.546</v>
       </c>
       <c r="M540">
-        <v>945.9</v>
+        <v>945.995</v>
       </c>
       <c r="N540">
-        <v>7202.836</v>
+        <v>7202.932</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541">
         <v>1381.74</v>
       </c>
       <c r="C541">
         <v>2266.195</v>
       </c>
       <c r="D541">
         <v>1574.534</v>
       </c>
       <c r="E541">
         <v>380.149</v>
       </c>
       <c r="F541">
         <v>5602.618</v>
       </c>
       <c r="G541">
         <v>764.768</v>
       </c>
       <c r="H541">
         <v>245.19</v>
       </c>
       <c r="I541">
         <v>18.349</v>
       </c>
       <c r="J541">
-        <v>36.246</v>
+        <v>36.389</v>
       </c>
       <c r="K541">
         <v>191.515</v>
       </c>
       <c r="L541">
         <v>439.571</v>
       </c>
       <c r="M541">
-        <v>930.871</v>
+        <v>931.013</v>
       </c>
       <c r="N541">
-        <v>7298.257</v>
+        <v>7298.4</v>
       </c>
     </row>
     <row r="542" spans="1:26">
       <c r="A542" s="6">
         <v>42767.0</v>
       </c>
       <c r="B542">
         <v>1299.87</v>
       </c>
       <c r="C542">
         <v>2075.515</v>
       </c>
       <c r="D542">
         <v>1457.736</v>
       </c>
       <c r="E542">
         <v>367.405</v>
       </c>
       <c r="F542">
         <v>5200.526</v>
       </c>
       <c r="G542">
         <v>664.778</v>
       </c>
       <c r="H542">
         <v>219.903</v>
       </c>
       <c r="I542">
         <v>16.279</v>
       </c>
       <c r="J542">
-        <v>41.826</v>
+        <v>41.984</v>
       </c>
       <c r="K542">
         <v>203.415</v>
       </c>
       <c r="L542">
         <v>396.508</v>
       </c>
       <c r="M542">
-        <v>877.931</v>
+        <v>878.089</v>
       </c>
       <c r="N542">
-        <v>6743.235</v>
+        <v>6743.393</v>
       </c>
     </row>
     <row r="543" spans="1:26">
       <c r="A543" s="6">
         <v>42795.0</v>
       </c>
       <c r="B543">
         <v>1299.466</v>
       </c>
       <c r="C543">
         <v>2349.859</v>
       </c>
       <c r="D543">
         <v>1626.447</v>
       </c>
       <c r="E543">
         <v>412.646</v>
       </c>
       <c r="F543">
         <v>5688.418</v>
       </c>
       <c r="G543">
         <v>680.81</v>
       </c>
       <c r="H543">
         <v>272.678</v>
       </c>
       <c r="I543">
         <v>18.166</v>
       </c>
       <c r="J543">
-        <v>65.068</v>
+        <v>65.294</v>
       </c>
       <c r="K543">
         <v>236.928</v>
       </c>
       <c r="L543">
         <v>437.49</v>
       </c>
       <c r="M543">
-        <v>1030.33</v>
+        <v>1030.556</v>
       </c>
       <c r="N543">
-        <v>7399.558</v>
+        <v>7399.784</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544">
         <v>1183.991</v>
       </c>
       <c r="C544">
         <v>2276.851</v>
       </c>
       <c r="D544">
         <v>1563.285</v>
       </c>
       <c r="E544">
         <v>399.007</v>
       </c>
       <c r="F544">
         <v>5423.134</v>
       </c>
       <c r="G544">
         <v>593.479</v>
       </c>
       <c r="H544">
         <v>270.802</v>
       </c>
       <c r="I544">
         <v>17.569</v>
       </c>
       <c r="J544">
-        <v>71.337</v>
+        <v>71.588</v>
       </c>
       <c r="K544">
         <v>233.68</v>
       </c>
       <c r="L544">
         <v>408.227</v>
       </c>
       <c r="M544">
-        <v>1001.615</v>
+        <v>1001.866</v>
       </c>
       <c r="N544">
-        <v>7018.228</v>
+        <v>7018.479</v>
       </c>
     </row>
     <row r="545" spans="1:26">
       <c r="A545" s="6">
         <v>42856.0</v>
       </c>
       <c r="B545">
         <v>1251.819</v>
       </c>
       <c r="C545">
         <v>2352.708</v>
       </c>
       <c r="D545">
         <v>1630.217</v>
       </c>
       <c r="E545">
         <v>422.257</v>
       </c>
       <c r="F545">
         <v>5657.001</v>
       </c>
       <c r="G545">
         <v>641.27</v>
       </c>
       <c r="H545">
         <v>300.246</v>
       </c>
       <c r="I545">
         <v>17.381</v>
       </c>
       <c r="J545">
-        <v>82.142</v>
+        <v>82.419</v>
       </c>
       <c r="K545">
         <v>212.407</v>
       </c>
       <c r="L545">
         <v>426.923</v>
       </c>
       <c r="M545">
-        <v>1039.099</v>
+        <v>1039.376</v>
       </c>
       <c r="N545">
-        <v>7337.37</v>
+        <v>7337.647</v>
       </c>
     </row>
     <row r="546" spans="1:26">
       <c r="A546" s="6">
         <v>42887.0</v>
       </c>
       <c r="B546">
         <v>1335.118</v>
       </c>
       <c r="C546">
         <v>2298.884</v>
       </c>
       <c r="D546">
         <v>1564.687</v>
       </c>
       <c r="E546">
         <v>412.559</v>
       </c>
       <c r="F546">
         <v>5611.248</v>
       </c>
       <c r="G546">
         <v>700.866</v>
       </c>
       <c r="H546">
         <v>281.537</v>
       </c>
       <c r="I546">
         <v>17.04</v>
       </c>
       <c r="J546">
-        <v>85.941</v>
+        <v>86.226</v>
       </c>
       <c r="K546">
         <v>185.465</v>
       </c>
       <c r="L546">
         <v>423.612</v>
       </c>
       <c r="M546">
-        <v>993.596</v>
+        <v>993.88</v>
       </c>
       <c r="N546">
-        <v>7305.709</v>
+        <v>7305.994</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547">
         <v>1271.276</v>
       </c>
       <c r="C547">
         <v>2400.012</v>
       </c>
       <c r="D547">
         <v>1642.78</v>
       </c>
       <c r="E547">
         <v>427.968</v>
       </c>
       <c r="F547">
         <v>5742.036</v>
       </c>
       <c r="G547">
         <v>745.875</v>
       </c>
       <c r="H547">
         <v>244.917</v>
       </c>
       <c r="I547">
         <v>18.033</v>
       </c>
       <c r="J547">
-        <v>81.72</v>
+        <v>82.012</v>
       </c>
       <c r="K547">
         <v>148.433</v>
       </c>
       <c r="L547">
         <v>435.087</v>
       </c>
       <c r="M547">
-        <v>928.19</v>
+        <v>928.482</v>
       </c>
       <c r="N547">
-        <v>7416.101</v>
+        <v>7416.393</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548">
         <v>1423.715</v>
       </c>
       <c r="C548">
         <v>2398.663</v>
       </c>
       <c r="D548">
         <v>1643.164</v>
       </c>
       <c r="E548">
         <v>421.408</v>
       </c>
       <c r="F548">
         <v>5886.951</v>
       </c>
       <c r="G548">
         <v>757.067</v>
       </c>
       <c r="H548">
         <v>202.888</v>
       </c>
       <c r="I548">
         <v>17.944</v>
       </c>
       <c r="J548">
-        <v>78.98</v>
+        <v>79.263</v>
       </c>
       <c r="K548">
         <v>127.796</v>
       </c>
       <c r="L548">
         <v>446.085</v>
       </c>
       <c r="M548">
-        <v>873.692</v>
+        <v>873.976</v>
       </c>
       <c r="N548">
-        <v>7517.71</v>
+        <v>7517.993</v>
       </c>
     </row>
     <row r="549" spans="1:26">
       <c r="A549" s="6">
         <v>42979.0</v>
       </c>
       <c r="B549">
         <v>1268.566</v>
       </c>
       <c r="C549">
         <v>2361.885</v>
       </c>
       <c r="D549">
         <v>1633.366</v>
       </c>
       <c r="E549">
         <v>404.295</v>
       </c>
       <c r="F549">
         <v>5668.111</v>
       </c>
       <c r="G549">
         <v>712.236</v>
       </c>
       <c r="H549">
         <v>176.349</v>
       </c>
       <c r="I549">
         <v>17.48</v>
       </c>
       <c r="J549">
-        <v>73.104</v>
+        <v>73.358</v>
       </c>
       <c r="K549">
         <v>164.932</v>
       </c>
       <c r="L549">
         <v>416.763</v>
       </c>
       <c r="M549">
-        <v>848.627</v>
+        <v>848.882</v>
       </c>
       <c r="N549">
-        <v>7228.975</v>
+        <v>7229.229</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550">
         <v>1336.215</v>
       </c>
       <c r="C550">
         <v>2483.981</v>
       </c>
       <c r="D550">
         <v>1715.05</v>
       </c>
       <c r="E550">
         <v>450.099</v>
       </c>
       <c r="F550">
         <v>5985.345</v>
       </c>
       <c r="G550">
         <v>690.239</v>
       </c>
       <c r="H550">
         <v>162.965</v>
       </c>
       <c r="I550">
         <v>16.573</v>
       </c>
       <c r="J550">
-        <v>66.525</v>
+        <v>66.753</v>
       </c>
       <c r="K550">
         <v>224.387</v>
       </c>
       <c r="L550">
         <v>433.547</v>
       </c>
       <c r="M550">
-        <v>903.997</v>
+        <v>904.224</v>
       </c>
       <c r="N550">
-        <v>7579.581</v>
+        <v>7579.808</v>
       </c>
     </row>
     <row r="551" spans="1:26">
       <c r="A551" s="6">
         <v>43040.0</v>
       </c>
       <c r="B551">
         <v>1296.157</v>
       </c>
       <c r="C551">
         <v>2478.669</v>
       </c>
       <c r="D551">
         <v>1731.686</v>
       </c>
       <c r="E551">
         <v>444.89</v>
       </c>
       <c r="F551">
         <v>5951.402</v>
       </c>
       <c r="G551">
         <v>696.756</v>
       </c>
       <c r="H551">
         <v>183.132</v>
       </c>
       <c r="I551">
         <v>17.233</v>
       </c>
       <c r="J551">
-        <v>48.147</v>
+        <v>48.326</v>
       </c>
       <c r="K551">
         <v>208.238</v>
       </c>
       <c r="L551">
         <v>438.603</v>
       </c>
       <c r="M551">
-        <v>895.353</v>
+        <v>895.531</v>
       </c>
       <c r="N551">
-        <v>7543.511</v>
+        <v>7543.69</v>
       </c>
     </row>
     <row r="552" spans="1:26">
       <c r="A552" s="6">
         <v>43070.0</v>
       </c>
       <c r="B552">
         <v>1277.444</v>
       </c>
       <c r="C552">
         <v>2581.622</v>
       </c>
       <c r="D552">
         <v>1771.752</v>
       </c>
       <c r="E552">
         <v>444.413</v>
       </c>
       <c r="F552">
         <v>6075.231</v>
       </c>
       <c r="G552">
         <v>770.824</v>
       </c>
       <c r="H552">
         <v>204.858</v>
       </c>
       <c r="I552">
         <v>18.109</v>
       </c>
       <c r="J552">
-        <v>45.484</v>
+        <v>45.652</v>
       </c>
       <c r="K552">
         <v>204.424</v>
       </c>
       <c r="L552">
         <v>454.004</v>
       </c>
       <c r="M552">
-        <v>926.879</v>
+        <v>927.047</v>
       </c>
       <c r="N552">
-        <v>7772.934</v>
+        <v>7773.102</v>
       </c>
     </row>
     <row r="553" spans="1:26">
       <c r="A553" s="6">
         <v>43101.0</v>
       </c>
       <c r="B553">
         <v>1261.79</v>
       </c>
       <c r="C553">
         <v>2528.942</v>
       </c>
       <c r="D553">
         <v>1768.803</v>
       </c>
       <c r="E553">
         <v>428.916</v>
       </c>
       <c r="F553">
         <v>5988.451</v>
       </c>
       <c r="G553">
         <v>780.456</v>
       </c>
       <c r="H553">
         <v>228.033</v>
       </c>
       <c r="I553">
         <v>17.596</v>
       </c>
       <c r="J553">
-        <v>48.496</v>
+        <v>48.709</v>
       </c>
       <c r="K553">
         <v>232.898</v>
       </c>
       <c r="L553">
         <v>449.18</v>
       </c>
       <c r="M553">
-        <v>976.203</v>
+        <v>976.416</v>
       </c>
       <c r="N553">
-        <v>7745.11</v>
+        <v>7745.322</v>
       </c>
     </row>
     <row r="554" spans="1:26">
       <c r="A554" s="6">
         <v>43132.0</v>
       </c>
       <c r="B554">
         <v>1225.395</v>
       </c>
       <c r="C554">
         <v>2331.937</v>
       </c>
       <c r="D554">
         <v>1639.763</v>
       </c>
       <c r="E554">
         <v>408.275</v>
       </c>
       <c r="F554">
         <v>5605.371</v>
       </c>
       <c r="G554">
         <v>677.38</v>
       </c>
       <c r="H554">
         <v>226.561</v>
       </c>
       <c r="I554">
         <v>16.463</v>
       </c>
       <c r="J554">
-        <v>55.411</v>
+        <v>55.643</v>
       </c>
       <c r="K554">
         <v>210.978</v>
       </c>
       <c r="L554">
         <v>412.864</v>
       </c>
       <c r="M554">
-        <v>922.276</v>
+        <v>922.508</v>
       </c>
       <c r="N554">
-        <v>7205.027</v>
+        <v>7205.259</v>
       </c>
     </row>
     <row r="555" spans="1:26">
       <c r="A555" s="6">
         <v>43160.0</v>
       </c>
       <c r="B555">
         <v>1331.935</v>
       </c>
       <c r="C555">
         <v>2611.912</v>
       </c>
       <c r="D555">
         <v>1851.476</v>
       </c>
       <c r="E555">
         <v>467.577</v>
       </c>
       <c r="F555">
         <v>6262.9</v>
       </c>
       <c r="G555">
         <v>700.826</v>
       </c>
       <c r="H555">
         <v>235.28</v>
       </c>
       <c r="I555">
         <v>17.828</v>
       </c>
       <c r="J555">
-        <v>73.508</v>
+        <v>73.827</v>
       </c>
       <c r="K555">
         <v>240.767</v>
       </c>
       <c r="L555">
         <v>449.086</v>
       </c>
       <c r="M555">
-        <v>1016.468</v>
+        <v>1016.787</v>
       </c>
       <c r="N555">
-        <v>7980.194</v>
+        <v>7980.514</v>
       </c>
     </row>
     <row r="556" spans="1:26">
       <c r="A556" s="6">
         <v>43191.0</v>
       </c>
       <c r="B556">
         <v>1178.256</v>
       </c>
       <c r="C556">
         <v>2523.365</v>
       </c>
       <c r="D556">
         <v>1796.237</v>
       </c>
       <c r="E556">
         <v>461.706</v>
       </c>
       <c r="F556">
         <v>5959.563</v>
       </c>
       <c r="G556">
         <v>618.237</v>
       </c>
       <c r="H556">
         <v>255.792</v>
       </c>
       <c r="I556">
         <v>16.027</v>
       </c>
       <c r="J556">
-        <v>86.066</v>
+        <v>86.425</v>
       </c>
       <c r="K556">
         <v>240.468</v>
       </c>
       <c r="L556">
         <v>425.122</v>
       </c>
       <c r="M556">
-        <v>1023.474</v>
+        <v>1023.834</v>
       </c>
       <c r="N556">
-        <v>7601.274</v>
+        <v>7601.634</v>
       </c>
     </row>
     <row r="557" spans="1:26">
       <c r="A557" s="6">
         <v>43221.0</v>
       </c>
       <c r="B557">
         <v>1240.866</v>
       </c>
       <c r="C557">
         <v>2637.459</v>
       </c>
       <c r="D557">
         <v>1845.214</v>
       </c>
       <c r="E557">
         <v>484.455</v>
       </c>
       <c r="F557">
         <v>6207.993</v>
       </c>
       <c r="G557">
         <v>703.833</v>
       </c>
       <c r="H557">
         <v>276.982</v>
       </c>
       <c r="I557">
         <v>17.972</v>
       </c>
       <c r="J557">
-        <v>96.342</v>
+        <v>96.737</v>
       </c>
       <c r="K557">
         <v>217.926</v>
       </c>
       <c r="L557">
         <v>444.714</v>
       </c>
       <c r="M557">
-        <v>1053.936</v>
+        <v>1054.331</v>
       </c>
       <c r="N557">
-        <v>7965.762</v>
+        <v>7966.157</v>
       </c>
     </row>
     <row r="558" spans="1:26">
       <c r="A558" s="6">
         <v>43252.0</v>
       </c>
       <c r="B558">
         <v>1250.636</v>
       </c>
       <c r="C558">
         <v>2565.296</v>
       </c>
       <c r="D558">
         <v>1821.563</v>
       </c>
       <c r="E558">
         <v>467.189</v>
       </c>
       <c r="F558">
         <v>6104.684</v>
       </c>
       <c r="G558">
         <v>728.583</v>
       </c>
       <c r="H558">
         <v>251.082</v>
       </c>
       <c r="I558">
         <v>17.045</v>
       </c>
       <c r="J558">
-        <v>102.03</v>
+        <v>102.431</v>
       </c>
       <c r="K558">
         <v>224.747</v>
       </c>
       <c r="L558">
         <v>438.195</v>
       </c>
       <c r="M558">
-        <v>1033.098</v>
+        <v>1033.5</v>
       </c>
       <c r="N558">
-        <v>7866.366</v>
+        <v>7866.767</v>
       </c>
     </row>
     <row r="559" spans="1:26">
       <c r="A559" s="6">
         <v>43282.0</v>
       </c>
       <c r="B559">
         <v>1280.021</v>
       </c>
       <c r="C559">
         <v>2703.6</v>
       </c>
       <c r="D559">
         <v>1928.536</v>
       </c>
       <c r="E559">
         <v>495.565</v>
       </c>
       <c r="F559">
         <v>6407.722</v>
       </c>
       <c r="G559">
         <v>757.528</v>
       </c>
       <c r="H559">
         <v>228.356</v>
       </c>
       <c r="I559">
         <v>17.854</v>
       </c>
       <c r="J559">
-        <v>97.013</v>
+        <v>97.426</v>
       </c>
       <c r="K559">
         <v>149.631</v>
       </c>
       <c r="L559">
         <v>455.403</v>
       </c>
       <c r="M559">
-        <v>948.257</v>
+        <v>948.67</v>
       </c>
       <c r="N559">
-        <v>8113.507</v>
+        <v>8113.92</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560">
         <v>1408.438</v>
       </c>
       <c r="C560">
         <v>2758.128</v>
       </c>
       <c r="D560">
         <v>2015.797</v>
       </c>
       <c r="E560">
         <v>512.256</v>
       </c>
       <c r="F560">
         <v>6694.619</v>
       </c>
       <c r="G560">
         <v>755.713</v>
       </c>
       <c r="H560">
         <v>200.31</v>
       </c>
       <c r="I560">
         <v>17.831</v>
       </c>
       <c r="J560">
-        <v>95.009</v>
+        <v>95.405</v>
       </c>
       <c r="K560">
         <v>180.563</v>
       </c>
       <c r="L560">
         <v>459.274</v>
       </c>
       <c r="M560">
-        <v>952.987</v>
+        <v>953.382</v>
       </c>
       <c r="N560">
-        <v>8403.318</v>
+        <v>8403.714</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561">
         <v>1268.098</v>
       </c>
       <c r="C561">
         <v>2712.942</v>
       </c>
       <c r="D561">
         <v>1958.917</v>
       </c>
       <c r="E561">
         <v>499.684</v>
       </c>
       <c r="F561">
         <v>6439.64</v>
       </c>
       <c r="G561">
         <v>676.697</v>
       </c>
       <c r="H561">
         <v>174.369</v>
       </c>
       <c r="I561">
         <v>17.3</v>
       </c>
       <c r="J561">
-        <v>84.455</v>
+        <v>84.806</v>
       </c>
       <c r="K561">
         <v>168.492</v>
       </c>
       <c r="L561">
         <v>427.023</v>
       </c>
       <c r="M561">
-        <v>871.639</v>
+        <v>871.99</v>
       </c>
       <c r="N561">
-        <v>7987.976</v>
+        <v>7988.327</v>
       </c>
     </row>
     <row r="562" spans="1:26">
       <c r="A562" s="6">
         <v>43374.0</v>
       </c>
       <c r="B562">
         <v>1349.545</v>
       </c>
       <c r="C562">
         <v>2838.922</v>
       </c>
       <c r="D562">
         <v>2035.642</v>
       </c>
       <c r="E562">
         <v>510.705</v>
       </c>
       <c r="F562">
         <v>6734.814</v>
       </c>
       <c r="G562">
         <v>620.995</v>
       </c>
       <c r="H562">
         <v>177.849</v>
       </c>
       <c r="I562">
         <v>16.976</v>
       </c>
       <c r="J562">
-        <v>72.244</v>
+        <v>72.557</v>
       </c>
       <c r="K562">
         <v>192.822</v>
       </c>
       <c r="L562">
         <v>448.833</v>
       </c>
       <c r="M562">
-        <v>908.724</v>
+        <v>909.038</v>
       </c>
       <c r="N562">
-        <v>8264.532</v>
+        <v>8264.846</v>
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563">
         <v>1277.745</v>
       </c>
       <c r="C563">
         <v>2795.311</v>
       </c>
       <c r="D563">
         <v>2035.657</v>
       </c>
       <c r="E563">
         <v>491.54</v>
       </c>
       <c r="F563">
         <v>6600.253</v>
       </c>
       <c r="G563">
         <v>668.643</v>
       </c>
       <c r="H563">
         <v>199.362</v>
       </c>
       <c r="I563">
         <v>17.327</v>
       </c>
       <c r="J563">
-        <v>55.583</v>
+        <v>55.833</v>
       </c>
       <c r="K563">
         <v>200.299</v>
       </c>
       <c r="L563">
         <v>440.087</v>
       </c>
       <c r="M563">
-        <v>912.659</v>
+        <v>912.909</v>
       </c>
       <c r="N563">
-        <v>8181.554</v>
+        <v>8181.804</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564">
         <v>1290.718</v>
       </c>
       <c r="C564">
         <v>2874.334</v>
       </c>
       <c r="D564">
         <v>2113.997</v>
       </c>
       <c r="E564">
         <v>499.106</v>
       </c>
       <c r="F564">
         <v>6778.155</v>
       </c>
       <c r="G564">
         <v>749.177</v>
       </c>
       <c r="H564">
         <v>207.409</v>
       </c>
       <c r="I564">
         <v>18.55</v>
       </c>
       <c r="J564">
-        <v>48.349</v>
+        <v>48.582</v>
       </c>
       <c r="K564">
         <v>221.139</v>
       </c>
       <c r="L564">
         <v>455.871</v>
       </c>
       <c r="M564">
-        <v>951.317</v>
+        <v>951.55</v>
       </c>
       <c r="N564">
-        <v>8478.649</v>
+        <v>8478.882</v>
       </c>
     </row>
     <row r="565" spans="1:26">
       <c r="A565" s="6">
         <v>43466.0</v>
       </c>
       <c r="B565">
         <v>1331.434</v>
       </c>
       <c r="C565">
         <v>2872.009</v>
       </c>
       <c r="D565">
         <v>2097.222</v>
       </c>
       <c r="E565">
         <v>509.222</v>
       </c>
       <c r="F565">
         <v>6809.887</v>
       </c>
       <c r="G565">
         <v>769.584</v>
       </c>
       <c r="H565">
         <v>220.676</v>
       </c>
       <c r="I565">
         <v>17.762</v>
       </c>
       <c r="J565">
-        <v>52.337</v>
+        <v>52.609</v>
       </c>
       <c r="K565">
         <v>216.259</v>
       </c>
       <c r="L565">
         <v>444.926</v>
       </c>
       <c r="M565">
-        <v>951.959</v>
+        <v>952.231</v>
       </c>
       <c r="N565">
-        <v>8531.43</v>
+        <v>8531.702</v>
       </c>
     </row>
     <row r="566" spans="1:26">
       <c r="A566" s="6">
         <v>43497.0</v>
       </c>
       <c r="B566">
         <v>1178.87</v>
       </c>
       <c r="C566">
         <v>2611.746</v>
       </c>
       <c r="D566">
         <v>1859.213</v>
       </c>
       <c r="E566">
         <v>475.969</v>
       </c>
       <c r="F566">
         <v>6125.798</v>
       </c>
       <c r="G566">
         <v>675.753</v>
       </c>
       <c r="H566">
         <v>203.614</v>
       </c>
       <c r="I566">
         <v>16.374</v>
       </c>
       <c r="J566">
-        <v>56.286</v>
+        <v>56.58</v>
       </c>
       <c r="K566">
         <v>201.32</v>
       </c>
       <c r="L566">
         <v>404.689</v>
       </c>
       <c r="M566">
-        <v>882.283</v>
+        <v>882.577</v>
       </c>
       <c r="N566">
-        <v>7683.834</v>
+        <v>7684.128</v>
       </c>
     </row>
     <row r="567" spans="1:26">
       <c r="A567" s="6">
         <v>43525.0</v>
       </c>
       <c r="B567">
         <v>1126.072</v>
       </c>
       <c r="C567">
         <v>2904.813</v>
       </c>
       <c r="D567">
         <v>2104.054</v>
       </c>
       <c r="E567">
         <v>528.837</v>
       </c>
       <c r="F567">
         <v>6663.776</v>
       </c>
       <c r="G567">
         <v>679.562</v>
       </c>
       <c r="H567">
         <v>234.346</v>
       </c>
       <c r="I567">
         <v>18.052</v>
       </c>
       <c r="J567">
-        <v>83.847</v>
+        <v>84.263</v>
       </c>
       <c r="K567">
         <v>229.351</v>
       </c>
       <c r="L567">
         <v>433.493</v>
       </c>
       <c r="M567">
-        <v>999.089</v>
+        <v>999.506</v>
       </c>
       <c r="N567">
-        <v>8342.427</v>
+        <v>8342.844</v>
       </c>
     </row>
     <row r="568" spans="1:26">
       <c r="A568" s="6">
         <v>43556.0</v>
       </c>
       <c r="B568">
         <v>1234.392</v>
       </c>
       <c r="C568">
         <v>2824.716</v>
       </c>
       <c r="D568">
         <v>2075.948</v>
       </c>
       <c r="E568">
         <v>518.351</v>
       </c>
       <c r="F568">
         <v>6653.407</v>
       </c>
       <c r="G568">
         <v>632.586</v>
       </c>
       <c r="H568">
         <v>247.572</v>
       </c>
       <c r="I568">
         <v>16.379</v>
       </c>
       <c r="J568">
-        <v>95.001</v>
+        <v>95.465</v>
       </c>
       <c r="K568">
         <v>257.317</v>
       </c>
       <c r="L568">
         <v>422.747</v>
       </c>
       <c r="M568">
-        <v>1039.015</v>
+        <v>1039.479</v>
       </c>
       <c r="N568">
-        <v>8325.009</v>
+        <v>8325.473</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569">
         <v>1247.969</v>
       </c>
       <c r="C569">
         <v>2941.149</v>
       </c>
       <c r="D569">
         <v>2146.297</v>
       </c>
       <c r="E569">
         <v>541.173</v>
       </c>
       <c r="F569">
         <v>6876.588</v>
       </c>
       <c r="G569">
         <v>700.904</v>
       </c>
       <c r="H569">
         <v>284.608</v>
       </c>
       <c r="I569">
         <v>17.334</v>
       </c>
       <c r="J569">
-        <v>101.915</v>
+        <v>102.423</v>
       </c>
       <c r="K569">
         <v>229.411</v>
       </c>
       <c r="L569">
         <v>439.777</v>
       </c>
       <c r="M569">
-        <v>1073.046</v>
+        <v>1073.553</v>
       </c>
       <c r="N569">
-        <v>8650.538</v>
+        <v>8651.045</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570">
         <v>1145.178</v>
       </c>
       <c r="C570">
         <v>2854.124</v>
       </c>
       <c r="D570">
         <v>2089.215</v>
       </c>
       <c r="E570">
         <v>518.834</v>
       </c>
       <c r="F570">
         <v>6607.351</v>
       </c>
       <c r="G570">
         <v>718.461</v>
       </c>
       <c r="H570">
         <v>249.864</v>
       </c>
       <c r="I570">
         <v>17.039</v>
       </c>
       <c r="J570">
-        <v>109.711</v>
+        <v>110.226</v>
       </c>
       <c r="K570">
         <v>199.747</v>
       </c>
       <c r="L570">
         <v>432.822</v>
       </c>
       <c r="M570">
-        <v>1009.183</v>
+        <v>1009.698</v>
       </c>
       <c r="N570">
-        <v>8334.995</v>
+        <v>8335.51</v>
       </c>
     </row>
     <row r="571" spans="1:26">
       <c r="A571" s="6">
         <v>43647.0</v>
       </c>
       <c r="B571">
         <v>1191.11</v>
       </c>
       <c r="C571">
         <v>2965.529</v>
       </c>
       <c r="D571">
         <v>2103.182</v>
       </c>
       <c r="E571">
         <v>526.359</v>
       </c>
       <c r="F571">
         <v>6786.179</v>
       </c>
       <c r="G571">
         <v>753.898</v>
       </c>
       <c r="H571">
         <v>221.366</v>
       </c>
       <c r="I571">
         <v>17.632</v>
       </c>
       <c r="J571">
-        <v>112.828</v>
+        <v>113.365</v>
       </c>
       <c r="K571">
         <v>196.674</v>
       </c>
       <c r="L571">
         <v>449.062</v>
       </c>
       <c r="M571">
-        <v>997.563</v>
+        <v>998.1</v>
       </c>
       <c r="N571">
-        <v>8537.64</v>
+        <v>8538.177</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572">
         <v>1286.097</v>
       </c>
       <c r="C572">
         <v>3037.634</v>
       </c>
       <c r="D572">
         <v>2205.824</v>
       </c>
       <c r="E572">
         <v>532.905</v>
       </c>
       <c r="F572">
         <v>7062.461</v>
       </c>
       <c r="G572">
         <v>750.891</v>
       </c>
       <c r="H572">
         <v>200.928</v>
       </c>
       <c r="I572">
         <v>17.791</v>
       </c>
       <c r="J572">
-        <v>108.948</v>
+        <v>109.464</v>
       </c>
       <c r="K572">
         <v>177.784</v>
       </c>
       <c r="L572">
         <v>446.394</v>
       </c>
       <c r="M572">
-        <v>951.845</v>
+        <v>952.361</v>
       </c>
       <c r="N572">
-        <v>8765.197</v>
+        <v>8765.713</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573">
         <v>1179.775</v>
       </c>
       <c r="C573">
         <v>2950.891</v>
       </c>
       <c r="D573">
         <v>2153.104</v>
       </c>
       <c r="E573">
         <v>539.914</v>
       </c>
       <c r="F573">
         <v>6823.684</v>
       </c>
       <c r="G573">
         <v>689.836</v>
       </c>
       <c r="H573">
         <v>164.861</v>
       </c>
       <c r="I573">
         <v>17.39</v>
       </c>
       <c r="J573">
-        <v>95.149</v>
+        <v>95.607</v>
       </c>
       <c r="K573">
         <v>218.145</v>
       </c>
       <c r="L573">
         <v>416.241</v>
       </c>
       <c r="M573">
-        <v>911.785</v>
+        <v>912.243</v>
       </c>
       <c r="N573">
-        <v>8425.305</v>
+        <v>8425.763</v>
       </c>
     </row>
     <row r="574" spans="1:26">
       <c r="A574" s="6">
         <v>43739.0</v>
       </c>
       <c r="B574">
         <v>1162.274</v>
       </c>
       <c r="C574">
         <v>3076.025</v>
       </c>
       <c r="D574">
         <v>2262.605</v>
       </c>
       <c r="E574">
         <v>561.574</v>
       </c>
       <c r="F574">
         <v>7062.479</v>
       </c>
       <c r="G574">
         <v>647.745</v>
       </c>
       <c r="H574">
         <v>162.903</v>
       </c>
       <c r="I574">
         <v>15.547</v>
       </c>
       <c r="J574">
-        <v>84.701</v>
+        <v>85.106</v>
       </c>
       <c r="K574">
         <v>245.831</v>
       </c>
       <c r="L574">
         <v>431.848</v>
       </c>
       <c r="M574">
-        <v>940.831</v>
+        <v>941.235</v>
       </c>
       <c r="N574">
-        <v>8651.054</v>
+        <v>8651.459</v>
       </c>
     </row>
     <row r="575" spans="1:26">
       <c r="A575" s="6">
         <v>43770.0</v>
       </c>
       <c r="B575">
         <v>1097.776</v>
       </c>
       <c r="C575">
         <v>3025.607</v>
       </c>
       <c r="D575">
         <v>2221.951</v>
       </c>
       <c r="E575">
         <v>540.455</v>
       </c>
       <c r="F575">
         <v>6885.788</v>
       </c>
       <c r="G575">
         <v>669.598</v>
       </c>
       <c r="H575">
         <v>179.916</v>
       </c>
       <c r="I575">
         <v>13.972</v>
       </c>
       <c r="J575">
-        <v>62.802</v>
+        <v>63.12</v>
       </c>
       <c r="K575">
         <v>224.116</v>
       </c>
       <c r="L575">
         <v>430.565</v>
       </c>
       <c r="M575">
-        <v>911.37</v>
+        <v>911.689</v>
       </c>
       <c r="N575">
-        <v>8466.756</v>
+        <v>8467.074</v>
       </c>
     </row>
     <row r="576" spans="1:26">
       <c r="A576" s="6">
         <v>43800.0</v>
       </c>
       <c r="B576">
         <v>1074.815</v>
       </c>
       <c r="C576">
         <v>3122.941</v>
       </c>
       <c r="D576">
         <v>2293.241</v>
       </c>
       <c r="E576">
         <v>558.136</v>
       </c>
       <c r="F576">
         <v>7049.134</v>
       </c>
       <c r="G576">
         <v>763.034</v>
       </c>
       <c r="H576">
         <v>191.134</v>
       </c>
       <c r="I576">
         <v>15.92</v>
       </c>
       <c r="J576">
-        <v>52.75</v>
+        <v>53.043</v>
       </c>
       <c r="K576">
         <v>237.104</v>
       </c>
       <c r="L576">
         <v>454.288</v>
       </c>
       <c r="M576">
-        <v>951.196</v>
+        <v>951.488</v>
       </c>
       <c r="N576">
-        <v>8763.364</v>
+        <v>8763.656</v>
       </c>
     </row>
     <row r="577" spans="1:26">
       <c r="A577" s="6">
         <v>43831.0</v>
       </c>
       <c r="B577">
         <v>1112.285</v>
       </c>
       <c r="C577">
         <v>3130.136</v>
       </c>
       <c r="D577">
         <v>2269.743</v>
       </c>
       <c r="E577">
         <v>579.835</v>
       </c>
       <c r="F577">
         <v>7091.999</v>
       </c>
       <c r="G577">
         <v>774.776</v>
       </c>
       <c r="H577">
         <v>214.773</v>
       </c>
       <c r="I577">
         <v>15.439</v>
       </c>
       <c r="J577">
-        <v>62.96</v>
+        <v>63.283</v>
       </c>
       <c r="K577">
         <v>246.54</v>
       </c>
       <c r="L577">
         <v>432.686</v>
       </c>
       <c r="M577">
-        <v>972.398</v>
+        <v>972.72</v>
       </c>
       <c r="N577">
-        <v>8839.173</v>
+        <v>8839.495</v>
       </c>
     </row>
     <row r="578" spans="1:26">
       <c r="A578" s="6">
         <v>43862.0</v>
       </c>
       <c r="B578">
         <v>948.518</v>
       </c>
       <c r="C578">
         <v>2871.921</v>
       </c>
       <c r="D578">
         <v>2122.994</v>
       </c>
       <c r="E578">
         <v>526.407</v>
       </c>
       <c r="F578">
         <v>6469.84</v>
       </c>
       <c r="G578">
         <v>688.502</v>
       </c>
       <c r="H578">
         <v>226.785</v>
       </c>
       <c r="I578">
         <v>15.816</v>
       </c>
       <c r="J578">
-        <v>75.828</v>
+        <v>76.193</v>
       </c>
       <c r="K578">
         <v>255.212</v>
       </c>
       <c r="L578">
         <v>403.222</v>
       </c>
       <c r="M578">
-        <v>976.863</v>
+        <v>977.228</v>
       </c>
       <c r="N578">
-        <v>8135.204</v>
+        <v>8135.57</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579">
         <v>921.015</v>
       </c>
       <c r="C579">
         <v>3062.056</v>
       </c>
       <c r="D579">
         <v>2259.028</v>
       </c>
       <c r="E579">
         <v>585.081</v>
       </c>
       <c r="F579">
         <v>6827.18</v>
       </c>
       <c r="G579">
         <v>668.515</v>
       </c>
       <c r="H579">
         <v>208.856</v>
       </c>
       <c r="I579">
         <v>18.224</v>
       </c>
       <c r="J579">
-        <v>91.007</v>
+        <v>91.484</v>
       </c>
       <c r="K579">
         <v>257.047</v>
       </c>
       <c r="L579">
         <v>411.076</v>
       </c>
       <c r="M579">
-        <v>986.21</v>
+        <v>986.687</v>
       </c>
       <c r="N579">
-        <v>8481.905</v>
+        <v>8482.382</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580">
         <v>786.817</v>
       </c>
       <c r="C580">
         <v>2956.219</v>
       </c>
       <c r="D580">
         <v>2034.818</v>
       </c>
       <c r="E580">
         <v>531.865</v>
       </c>
       <c r="F580">
         <v>6309.719</v>
       </c>
       <c r="G580">
         <v>618.09</v>
       </c>
       <c r="H580">
         <v>203.345</v>
       </c>
       <c r="I580">
         <v>17.294</v>
       </c>
       <c r="J580">
-        <v>108.826</v>
+        <v>109.358</v>
       </c>
       <c r="K580">
         <v>260.838</v>
       </c>
       <c r="L580">
         <v>323.946</v>
       </c>
       <c r="M580">
-        <v>914.249</v>
+        <v>914.781</v>
       </c>
       <c r="N580">
-        <v>7842.058</v>
+        <v>7842.59</v>
       </c>
     </row>
     <row r="581" spans="1:26">
       <c r="A581" s="6">
         <v>43952.0</v>
       </c>
       <c r="B581">
         <v>744.336</v>
       </c>
       <c r="C581">
         <v>2824.609</v>
       </c>
       <c r="D581">
         <v>1715.317</v>
       </c>
       <c r="E581">
         <v>528.563</v>
       </c>
       <c r="F581">
         <v>5812.825</v>
       </c>
       <c r="G581">
         <v>672.074</v>
       </c>
       <c r="H581">
         <v>262.801</v>
       </c>
       <c r="I581">
         <v>17.321</v>
       </c>
       <c r="J581">
-        <v>128.677</v>
+        <v>129.272</v>
       </c>
       <c r="K581">
         <v>248.786</v>
       </c>
       <c r="L581">
         <v>354.84</v>
       </c>
       <c r="M581">
-        <v>1012.424</v>
+        <v>1013.019</v>
       </c>
       <c r="N581">
-        <v>7497.324</v>
+        <v>7497.919</v>
       </c>
     </row>
     <row r="582" spans="1:26">
       <c r="A582" s="6">
         <v>43983.0</v>
       </c>
       <c r="B582">
         <v>790.875</v>
       </c>
       <c r="C582">
         <v>2812.374</v>
       </c>
       <c r="D582">
         <v>1784.106</v>
       </c>
       <c r="E582">
         <v>559.933</v>
       </c>
       <c r="F582">
         <v>5947.289</v>
       </c>
       <c r="G582">
         <v>702.024</v>
       </c>
       <c r="H582">
         <v>245.471</v>
       </c>
       <c r="I582">
         <v>16.375</v>
       </c>
       <c r="J582">
-        <v>128.7</v>
+        <v>129.295</v>
       </c>
       <c r="K582">
         <v>264.872</v>
       </c>
       <c r="L582">
         <v>374.66</v>
       </c>
       <c r="M582">
-        <v>1030.078</v>
+        <v>1030.673</v>
       </c>
       <c r="N582">
-        <v>7679.391</v>
+        <v>7679.986</v>
       </c>
     </row>
     <row r="583" spans="1:26">
       <c r="A583" s="6">
         <v>44013.0</v>
       </c>
       <c r="B583">
         <v>864.182</v>
       </c>
       <c r="C583">
         <v>2904.261</v>
       </c>
       <c r="D583">
         <v>1943.088</v>
       </c>
       <c r="E583">
         <v>597.857</v>
       </c>
       <c r="F583">
         <v>6309.388</v>
       </c>
       <c r="G583">
         <v>724.8</v>
       </c>
       <c r="H583">
         <v>234.445</v>
       </c>
       <c r="I583">
         <v>17.05</v>
       </c>
       <c r="J583">
-        <v>138.485</v>
+        <v>139.1</v>
       </c>
       <c r="K583">
         <v>200.468</v>
       </c>
       <c r="L583">
         <v>395.536</v>
       </c>
       <c r="M583">
-        <v>985.984</v>
+        <v>986.598</v>
       </c>
       <c r="N583">
-        <v>8020.173</v>
+        <v>8020.787</v>
       </c>
     </row>
     <row r="584" spans="1:26">
       <c r="A584" s="6">
         <v>44044.0</v>
       </c>
       <c r="B584">
         <v>950.311</v>
       </c>
       <c r="C584">
         <v>2905.856</v>
       </c>
       <c r="D584">
         <v>1870.082</v>
       </c>
       <c r="E584">
         <v>596.061</v>
       </c>
       <c r="F584">
         <v>6322.31</v>
       </c>
       <c r="G584">
         <v>720.588</v>
       </c>
       <c r="H584">
         <v>204.127</v>
       </c>
       <c r="I584">
         <v>16.977</v>
       </c>
       <c r="J584">
-        <v>125.004</v>
+        <v>125.589</v>
       </c>
       <c r="K584">
         <v>201.898</v>
       </c>
       <c r="L584">
         <v>397.879</v>
       </c>
       <c r="M584">
-        <v>945.885</v>
+        <v>946.471</v>
       </c>
       <c r="N584">
-        <v>7988.783</v>
+        <v>7989.369</v>
       </c>
     </row>
     <row r="585" spans="1:26">
       <c r="A585" s="6">
         <v>44075.0</v>
       </c>
       <c r="B585">
         <v>902.64</v>
       </c>
       <c r="C585">
         <v>2840.128</v>
       </c>
       <c r="D585">
         <v>1871.708</v>
       </c>
       <c r="E585">
         <v>572.131</v>
       </c>
       <c r="F585">
         <v>6186.607</v>
       </c>
       <c r="G585">
         <v>686.588</v>
       </c>
       <c r="H585">
         <v>163.757</v>
       </c>
       <c r="I585">
         <v>16.497</v>
       </c>
       <c r="J585">
-        <v>106.201</v>
+        <v>106.72</v>
       </c>
       <c r="K585">
         <v>203.271</v>
       </c>
       <c r="L585">
         <v>386.097</v>
       </c>
       <c r="M585">
-        <v>875.824</v>
+        <v>876.343</v>
       </c>
       <c r="N585">
-        <v>7749.018</v>
+        <v>7749.538</v>
       </c>
     </row>
     <row r="586" spans="1:26">
       <c r="A586" s="6">
         <v>44105.0</v>
       </c>
       <c r="B586">
         <v>899.359</v>
       </c>
       <c r="C586">
         <v>2883.83</v>
       </c>
       <c r="D586">
         <v>1850.944</v>
       </c>
       <c r="E586">
         <v>590.024</v>
       </c>
       <c r="F586">
         <v>6224.158</v>
       </c>
       <c r="G586">
         <v>620.1</v>
       </c>
       <c r="H586">
         <v>164.911</v>
       </c>
       <c r="I586">
         <v>16.666</v>
       </c>
       <c r="J586">
-        <v>96.282</v>
+        <v>96.743</v>
       </c>
       <c r="K586">
         <v>252.688</v>
       </c>
       <c r="L586">
         <v>398.927</v>
       </c>
       <c r="M586">
-        <v>929.474</v>
+        <v>929.936</v>
       </c>
       <c r="N586">
-        <v>7773.732</v>
+        <v>7774.194</v>
       </c>
     </row>
     <row r="587" spans="1:26">
       <c r="A587" s="6">
         <v>44136.0</v>
       </c>
       <c r="B587">
         <v>885.951</v>
       </c>
       <c r="C587">
         <v>2877.658</v>
       </c>
       <c r="D587">
         <v>1916.387</v>
       </c>
       <c r="E587">
         <v>573.601</v>
       </c>
       <c r="F587">
         <v>6253.597</v>
       </c>
       <c r="G587">
         <v>645.145</v>
       </c>
       <c r="H587">
         <v>183.166</v>
       </c>
       <c r="I587">
         <v>17.468</v>
       </c>
       <c r="J587">
-        <v>78.287</v>
+        <v>78.661</v>
       </c>
       <c r="K587">
         <v>290.445</v>
       </c>
       <c r="L587">
         <v>402.541</v>
       </c>
       <c r="M587">
-        <v>971.907</v>
+        <v>972.282</v>
       </c>
       <c r="N587">
-        <v>7870.648</v>
+        <v>7871.023</v>
       </c>
     </row>
     <row r="588" spans="1:26">
       <c r="A588" s="6">
         <v>44166.0</v>
       </c>
       <c r="B588">
         <v>896.925</v>
       </c>
       <c r="C588">
         <v>2993.091</v>
       </c>
       <c r="D588">
         <v>1973.833</v>
       </c>
       <c r="E588">
         <v>563.404</v>
       </c>
       <c r="F588">
         <v>6427.254</v>
       </c>
       <c r="G588">
         <v>729.872</v>
       </c>
       <c r="H588">
         <v>188.559</v>
       </c>
       <c r="I588">
         <v>17.677</v>
       </c>
       <c r="J588">
-        <v>70.327</v>
+        <v>70.674</v>
       </c>
       <c r="K588">
         <v>280.637</v>
       </c>
       <c r="L588">
         <v>418.294</v>
       </c>
       <c r="M588">
-        <v>975.494</v>
+        <v>975.841</v>
       </c>
       <c r="N588">
-        <v>8132.62</v>
+        <v>8132.967</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>974.496</v>
       </c>
       <c r="C589">
         <v>2978.24</v>
       </c>
       <c r="D589">
         <v>1967.732</v>
       </c>
       <c r="E589">
         <v>579.82</v>
       </c>
       <c r="F589">
         <v>6500.288</v>
       </c>
       <c r="G589">
         <v>748.098</v>
       </c>
       <c r="H589">
         <v>217.209</v>
       </c>
       <c r="I589">
         <v>17.304</v>
       </c>
       <c r="J589">
-        <v>77.082</v>
+        <v>77.699</v>
       </c>
       <c r="K589">
         <v>265.855</v>
       </c>
       <c r="L589">
         <v>409.187</v>
       </c>
       <c r="M589">
-        <v>986.637</v>
+        <v>987.255</v>
       </c>
       <c r="N589">
-        <v>8235.023</v>
+        <v>8235.641</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>821.406</v>
       </c>
       <c r="C590">
         <v>2490.734</v>
       </c>
       <c r="D590">
         <v>1582.14</v>
       </c>
       <c r="E590">
         <v>426.3</v>
       </c>
       <c r="F590">
         <v>5320.579</v>
       </c>
       <c r="G590">
         <v>656.549</v>
       </c>
       <c r="H590">
         <v>178.087</v>
       </c>
       <c r="I590">
         <v>16.256</v>
       </c>
       <c r="J590">
-        <v>85.824</v>
+        <v>86.484</v>
       </c>
       <c r="K590">
         <v>236.272</v>
       </c>
       <c r="L590">
         <v>348.412</v>
       </c>
       <c r="M590">
-        <v>864.85</v>
+        <v>865.511</v>
       </c>
       <c r="N590">
-        <v>6841.979</v>
+        <v>6842.639</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>1020.715</v>
       </c>
       <c r="C591">
         <v>3007.476</v>
       </c>
       <c r="D591">
         <v>2006.573</v>
       </c>
       <c r="E591">
         <v>572.119</v>
       </c>
       <c r="F591">
         <v>6606.883</v>
       </c>
       <c r="G591">
         <v>664.413</v>
       </c>
       <c r="H591">
         <v>187.674</v>
       </c>
       <c r="I591">
         <v>16.376</v>
       </c>
       <c r="J591">
-        <v>124.43</v>
+        <v>125.364</v>
       </c>
       <c r="K591">
         <v>346.731</v>
       </c>
       <c r="L591">
         <v>410.967</v>
       </c>
       <c r="M591">
-        <v>1086.177</v>
+        <v>1087.112</v>
       </c>
       <c r="N591">
-        <v>8357.474</v>
+        <v>8358.408</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>907.186</v>
       </c>
       <c r="C592">
         <v>2933.245</v>
       </c>
       <c r="D592">
         <v>1938.356</v>
       </c>
       <c r="E592">
         <v>589.102</v>
       </c>
       <c r="F592">
         <v>6367.889</v>
       </c>
       <c r="G592">
         <v>595.413</v>
       </c>
       <c r="H592">
         <v>171.475</v>
       </c>
       <c r="I592">
         <v>16.608</v>
       </c>
       <c r="J592">
-        <v>143.129</v>
+        <v>144.165</v>
       </c>
       <c r="K592">
         <v>319.78</v>
       </c>
       <c r="L592">
         <v>393.208</v>
       </c>
       <c r="M592">
-        <v>1044.2</v>
+        <v>1045.236</v>
       </c>
       <c r="N592">
-        <v>8007.502</v>
+        <v>8008.538</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>975.356</v>
       </c>
       <c r="C593">
         <v>3028.591</v>
       </c>
       <c r="D593">
         <v>2015.257</v>
       </c>
       <c r="E593">
         <v>610.87</v>
       </c>
       <c r="F593">
         <v>6630.074</v>
       </c>
       <c r="G593">
         <v>661.137</v>
       </c>
       <c r="H593">
         <v>206.144</v>
       </c>
       <c r="I593">
         <v>17.196</v>
       </c>
       <c r="J593">
-        <v>161.566</v>
+        <v>162.704</v>
       </c>
       <c r="K593">
         <v>298.808</v>
       </c>
       <c r="L593">
         <v>418.397</v>
       </c>
       <c r="M593">
-        <v>1102.111</v>
+        <v>1103.249</v>
       </c>
       <c r="N593">
-        <v>8393.323</v>
+        <v>8394.46</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>978.963</v>
       </c>
       <c r="C594">
         <v>2920.396</v>
       </c>
       <c r="D594">
         <v>1946.137</v>
       </c>
       <c r="E594">
         <v>593.156</v>
       </c>
       <c r="F594">
         <v>6438.653</v>
       </c>
       <c r="G594">
         <v>689.048</v>
       </c>
       <c r="H594">
         <v>207.428</v>
       </c>
       <c r="I594">
         <v>16.516</v>
       </c>
       <c r="J594">
-        <v>159.715</v>
+        <v>160.863</v>
       </c>
       <c r="K594">
         <v>235.883</v>
       </c>
       <c r="L594">
         <v>410.541</v>
       </c>
       <c r="M594">
-        <v>1030.082</v>
+        <v>1031.23</v>
       </c>
       <c r="N594">
-        <v>8157.783</v>
+        <v>8158.931</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>974.398</v>
       </c>
       <c r="C595">
         <v>3046.258</v>
       </c>
       <c r="D595">
         <v>2014.461</v>
       </c>
       <c r="E595">
         <v>611.436</v>
       </c>
       <c r="F595">
         <v>6646.553</v>
       </c>
       <c r="G595">
         <v>717.845</v>
       </c>
       <c r="H595">
         <v>195.43</v>
       </c>
       <c r="I595">
         <v>17.339</v>
       </c>
       <c r="J595">
-        <v>160.535</v>
+        <v>161.702</v>
       </c>
       <c r="K595">
         <v>192.052</v>
       </c>
       <c r="L595">
         <v>425.694</v>
       </c>
       <c r="M595">
-        <v>991.051</v>
+        <v>992.218</v>
       </c>
       <c r="N595">
-        <v>8355.449</v>
+        <v>8356.615</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>1005.243</v>
       </c>
       <c r="C596">
         <v>3055.284</v>
       </c>
       <c r="D596">
         <v>1996.374</v>
       </c>
       <c r="E596">
         <v>621.926</v>
       </c>
       <c r="F596">
         <v>6678.827</v>
       </c>
       <c r="G596">
         <v>724.517</v>
       </c>
       <c r="H596">
         <v>179.782</v>
       </c>
       <c r="I596">
         <v>17.217</v>
       </c>
       <c r="J596">
-        <v>155.826</v>
+        <v>156.932</v>
       </c>
       <c r="K596">
         <v>239.417</v>
       </c>
       <c r="L596">
         <v>413.175</v>
       </c>
       <c r="M596">
-        <v>1005.417</v>
+        <v>1006.524</v>
       </c>
       <c r="N596">
-        <v>8408.761</v>
+        <v>8409.868</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>998.663</v>
       </c>
       <c r="C597">
         <v>2976.799</v>
       </c>
       <c r="D597">
         <v>1870.994</v>
       </c>
       <c r="E597">
         <v>599.186</v>
       </c>
       <c r="F597">
         <v>6445.642</v>
       </c>
       <c r="G597">
         <v>672.879</v>
       </c>
       <c r="H597">
         <v>150.545</v>
       </c>
       <c r="I597">
         <v>17.099</v>
       </c>
       <c r="J597">
-        <v>143.54</v>
+        <v>144.522</v>
       </c>
       <c r="K597">
         <v>256.457</v>
       </c>
       <c r="L597">
         <v>395.099</v>
       </c>
       <c r="M597">
-        <v>962.739</v>
+        <v>963.721</v>
       </c>
       <c r="N597">
-        <v>8081.26</v>
+        <v>8082.242</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>982.232</v>
       </c>
       <c r="C598">
         <v>3124.87</v>
       </c>
       <c r="D598">
         <v>2053.206</v>
       </c>
       <c r="E598">
         <v>635.803</v>
       </c>
       <c r="F598">
         <v>6796.111</v>
       </c>
       <c r="G598">
         <v>609.065</v>
       </c>
       <c r="H598">
         <v>151.524</v>
       </c>
       <c r="I598">
         <v>17.057</v>
       </c>
       <c r="J598">
-        <v>120.756</v>
+        <v>121.615</v>
       </c>
       <c r="K598">
         <v>284.91</v>
       </c>
       <c r="L598">
         <v>422.284</v>
       </c>
       <c r="M598">
-        <v>996.531</v>
+        <v>997.389</v>
       </c>
       <c r="N598">
-        <v>8401.707</v>
+        <v>8402.565</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>980.482</v>
       </c>
       <c r="C599">
         <v>3058.198</v>
       </c>
       <c r="D599">
         <v>2026.365</v>
       </c>
       <c r="E599">
         <v>620.868</v>
       </c>
       <c r="F599">
         <v>6685.913</v>
       </c>
       <c r="G599">
         <v>654.413</v>
       </c>
       <c r="H599">
         <v>171.337</v>
       </c>
       <c r="I599">
         <v>17.296</v>
       </c>
       <c r="J599">
-        <v>102.025</v>
+        <v>102.757</v>
       </c>
       <c r="K599">
         <v>316.183</v>
       </c>
       <c r="L599">
         <v>423.756</v>
       </c>
       <c r="M599">
-        <v>1030.597</v>
+        <v>1031.33</v>
       </c>
       <c r="N599">
-        <v>8370.923</v>
+        <v>8371.656</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>977.143</v>
       </c>
       <c r="C600">
         <v>3186.768</v>
       </c>
       <c r="D600">
         <v>2074.271</v>
       </c>
       <c r="E600">
         <v>638.019</v>
       </c>
       <c r="F600">
         <v>6876.201</v>
       </c>
       <c r="G600">
         <v>737.537</v>
       </c>
       <c r="H600">
         <v>208.381</v>
       </c>
       <c r="I600">
         <v>18.521</v>
       </c>
       <c r="J600">
-        <v>84.02</v>
+        <v>84.688</v>
       </c>
       <c r="K600">
         <v>352.425</v>
       </c>
       <c r="L600">
         <v>445.099</v>
       </c>
       <c r="M600">
-        <v>1108.447</v>
+        <v>1109.114</v>
       </c>
       <c r="N600">
-        <v>8722.185</v>
+        <v>8722.852</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>1012.182</v>
       </c>
       <c r="C601">
         <v>3057.102</v>
       </c>
       <c r="D601">
         <v>2017.636</v>
       </c>
       <c r="E601">
         <v>610.463</v>
       </c>
       <c r="F601">
         <v>6697.383</v>
       </c>
       <c r="G601">
         <v>737.387</v>
       </c>
       <c r="H601">
         <v>213.254</v>
       </c>
       <c r="I601">
         <v>18.35</v>
       </c>
       <c r="J601">
-        <v>102.231</v>
+        <v>103.331</v>
       </c>
       <c r="K601">
         <v>329.75</v>
       </c>
       <c r="L601">
         <v>445.55</v>
       </c>
       <c r="M601">
-        <v>1109.134</v>
+        <v>1110.235</v>
       </c>
       <c r="N601">
-        <v>8543.905</v>
+        <v>8545.005</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>970.305</v>
       </c>
       <c r="C602">
         <v>2787.663</v>
       </c>
       <c r="D602">
         <v>1824.697</v>
       </c>
       <c r="E602">
         <v>551.948</v>
       </c>
       <c r="F602">
         <v>6134.613</v>
       </c>
       <c r="G602">
         <v>646.232</v>
       </c>
       <c r="H602">
         <v>187.898</v>
       </c>
       <c r="I602">
         <v>15.825</v>
       </c>
       <c r="J602">
-        <v>116.208</v>
+        <v>117.419</v>
       </c>
       <c r="K602">
         <v>331.762</v>
       </c>
       <c r="L602">
         <v>403.568</v>
       </c>
       <c r="M602">
-        <v>1055.261</v>
+        <v>1056.473</v>
       </c>
       <c r="N602">
-        <v>7836.106</v>
+        <v>7837.317</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>1043.572</v>
       </c>
       <c r="C603">
         <v>3136.989</v>
       </c>
       <c r="D603">
         <v>2094.78</v>
       </c>
       <c r="E603">
         <v>659.67</v>
       </c>
       <c r="F603">
         <v>6935.01</v>
       </c>
       <c r="G603">
         <v>659.83</v>
       </c>
       <c r="H603">
         <v>215.358</v>
       </c>
       <c r="I603">
         <v>16.73</v>
       </c>
       <c r="J603">
-        <v>153.565</v>
+        <v>155.234</v>
       </c>
       <c r="K603">
         <v>379.228</v>
       </c>
       <c r="L603">
         <v>440.83</v>
       </c>
       <c r="M603">
-        <v>1205.711</v>
+        <v>1207.38</v>
       </c>
       <c r="N603">
-        <v>8800.551</v>
+        <v>8802.22</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>939.908</v>
       </c>
       <c r="C604">
         <v>3065.668</v>
       </c>
       <c r="D604">
         <v>2017.18</v>
       </c>
       <c r="E604">
         <v>634.63</v>
       </c>
       <c r="F604">
         <v>6657.386</v>
       </c>
       <c r="G604">
         <v>577.665</v>
       </c>
       <c r="H604">
         <v>176.84</v>
       </c>
       <c r="I604">
         <v>16.518</v>
       </c>
       <c r="J604">
-        <v>174.036</v>
+        <v>175.884</v>
       </c>
       <c r="K604">
         <v>406.871</v>
       </c>
       <c r="L604">
         <v>415.905</v>
       </c>
       <c r="M604">
-        <v>1190.17</v>
+        <v>1192.018</v>
       </c>
       <c r="N604">
-        <v>8425.221</v>
+        <v>8427.069</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>1005.702</v>
       </c>
       <c r="C605">
         <v>3170.049</v>
       </c>
       <c r="D605">
         <v>2071.737</v>
       </c>
       <c r="E605">
         <v>660.628</v>
       </c>
       <c r="F605">
         <v>6908.116</v>
       </c>
       <c r="G605">
         <v>662.211</v>
       </c>
       <c r="H605">
         <v>205.861</v>
       </c>
       <c r="I605">
         <v>17.088</v>
       </c>
       <c r="J605">
-        <v>194.751</v>
+        <v>196.784</v>
       </c>
       <c r="K605">
         <v>371.236</v>
       </c>
       <c r="L605">
         <v>440.571</v>
       </c>
       <c r="M605">
-        <v>1229.508</v>
+        <v>1231.541</v>
       </c>
       <c r="N605">
-        <v>8799.836</v>
+        <v>8801.868</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>986.358</v>
       </c>
       <c r="C606">
         <v>3076.95</v>
       </c>
       <c r="D606">
         <v>2032.44</v>
       </c>
       <c r="E606">
         <v>644.387</v>
       </c>
       <c r="F606">
         <v>6740.134</v>
       </c>
       <c r="G606">
         <v>686.595</v>
       </c>
       <c r="H606">
         <v>229.03</v>
       </c>
       <c r="I606">
         <v>16.468</v>
       </c>
       <c r="J606">
-        <v>202.9</v>
+        <v>204.93</v>
       </c>
       <c r="K606">
         <v>297.593</v>
       </c>
       <c r="L606">
         <v>439.598</v>
       </c>
       <c r="M606">
-        <v>1185.59</v>
+        <v>1187.62</v>
       </c>
       <c r="N606">
-        <v>8612.319</v>
+        <v>8614.349</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>1000.107</v>
       </c>
       <c r="C607">
         <v>3204.875</v>
       </c>
       <c r="D607">
         <v>2116.025</v>
       </c>
       <c r="E607">
         <v>685.842</v>
       </c>
       <c r="F607">
         <v>7006.849</v>
       </c>
       <c r="G607">
         <v>719.417</v>
       </c>
       <c r="H607">
         <v>216.513</v>
       </c>
       <c r="I607">
         <v>17.216</v>
       </c>
       <c r="J607">
-        <v>202.429</v>
+        <v>204.527</v>
       </c>
       <c r="K607">
         <v>259.763</v>
       </c>
       <c r="L607">
         <v>446.741</v>
       </c>
       <c r="M607">
-        <v>1142.662</v>
+        <v>1144.76</v>
       </c>
       <c r="N607">
-        <v>8868.928</v>
+        <v>8871.026</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>1086.547</v>
       </c>
       <c r="C608">
         <v>3225.668</v>
       </c>
       <c r="D608">
         <v>2138.139</v>
       </c>
       <c r="E608">
         <v>671.66</v>
       </c>
       <c r="F608">
         <v>7122.014</v>
       </c>
       <c r="G608">
         <v>719.835</v>
       </c>
       <c r="H608">
         <v>186.245</v>
       </c>
       <c r="I608">
         <v>17.326</v>
       </c>
       <c r="J608">
-        <v>188.897</v>
+        <v>190.915</v>
       </c>
       <c r="K608">
         <v>217.843</v>
       </c>
       <c r="L608">
         <v>439.294</v>
       </c>
       <c r="M608">
-        <v>1049.605</v>
+        <v>1051.623</v>
       </c>
       <c r="N608">
-        <v>8891.454</v>
+        <v>8893.472</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>1044.426</v>
       </c>
       <c r="C609">
         <v>3170.012</v>
       </c>
       <c r="D609">
         <v>2119.429</v>
       </c>
       <c r="E609">
         <v>660.024</v>
       </c>
       <c r="F609">
         <v>6993.891</v>
       </c>
       <c r="G609">
         <v>665.884</v>
       </c>
       <c r="H609">
         <v>150.051</v>
       </c>
       <c r="I609">
         <v>16.935</v>
       </c>
       <c r="J609">
-        <v>171.768</v>
+        <v>173.575</v>
       </c>
       <c r="K609">
         <v>240.869</v>
       </c>
       <c r="L609">
         <v>411.612</v>
       </c>
       <c r="M609">
-        <v>991.236</v>
+        <v>993.043</v>
       </c>
       <c r="N609">
-        <v>8651.011</v>
+        <v>8652.818</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>1039.543</v>
       </c>
       <c r="C610">
         <v>3269.858</v>
       </c>
       <c r="D610">
         <v>2192.32</v>
       </c>
       <c r="E610">
         <v>683.54</v>
       </c>
       <c r="F610">
         <v>7185.26</v>
       </c>
       <c r="G610">
         <v>615.861</v>
       </c>
       <c r="H610">
         <v>126.62</v>
       </c>
       <c r="I610">
         <v>16.837</v>
       </c>
       <c r="J610">
-        <v>154.77</v>
+        <v>156.407</v>
       </c>
       <c r="K610">
         <v>288.578</v>
       </c>
       <c r="L610">
         <v>435.862</v>
       </c>
       <c r="M610">
-        <v>1022.667</v>
+        <v>1024.303</v>
       </c>
       <c r="N610">
-        <v>8823.789</v>
+        <v>8825.425</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>988.422</v>
       </c>
       <c r="C611">
         <v>3168.348</v>
       </c>
       <c r="D611">
         <v>2130.331</v>
       </c>
       <c r="E611">
         <v>658.44</v>
       </c>
       <c r="F611">
         <v>6945.541</v>
       </c>
       <c r="G611">
         <v>648.207</v>
       </c>
       <c r="H611">
         <v>157.736</v>
       </c>
       <c r="I611">
         <v>17.528</v>
       </c>
       <c r="J611">
-        <v>113.847</v>
+        <v>115.162</v>
       </c>
       <c r="K611">
         <v>363.085</v>
       </c>
       <c r="L611">
         <v>437.583</v>
       </c>
       <c r="M611">
-        <v>1089.78</v>
+        <v>1091.095</v>
       </c>
       <c r="N611">
-        <v>8683.527</v>
+        <v>8684.843</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>926.122</v>
       </c>
       <c r="C612">
         <v>3226.939</v>
       </c>
       <c r="D612">
         <v>2149.956</v>
       </c>
       <c r="E612">
         <v>620.67</v>
       </c>
       <c r="F612">
         <v>6923.687</v>
       </c>
       <c r="G612">
         <v>721.896</v>
       </c>
       <c r="H612">
         <v>180.046</v>
       </c>
       <c r="I612">
         <v>18.454</v>
       </c>
       <c r="J612">
-        <v>96.199</v>
+        <v>97.404</v>
       </c>
       <c r="K612">
         <v>340.883</v>
       </c>
       <c r="L612">
         <v>439.057</v>
       </c>
       <c r="M612">
-        <v>1074.638</v>
+        <v>1075.843</v>
       </c>
       <c r="N612">
-        <v>8720.221</v>
+        <v>8721.426</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>1036.902</v>
       </c>
       <c r="C613">
         <v>3277.516</v>
       </c>
       <c r="D613">
         <v>2229.196</v>
       </c>
       <c r="E613">
         <v>669.49</v>
       </c>
       <c r="F613">
         <v>7213.105</v>
       </c>
       <c r="G613">
         <v>740.734</v>
       </c>
       <c r="H613">
         <v>196.369</v>
       </c>
       <c r="I613">
         <v>17.648</v>
       </c>
       <c r="J613">
-        <v>105.212</v>
+        <v>106.782</v>
       </c>
       <c r="K613">
         <v>331.029</v>
       </c>
       <c r="L613">
         <v>436.699</v>
       </c>
       <c r="M613">
-        <v>1086.957</v>
+        <v>1088.527</v>
       </c>
       <c r="N613">
-        <v>9040.796</v>
+        <v>9042.366</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>930.993</v>
       </c>
       <c r="C614">
         <v>2948.659</v>
       </c>
       <c r="D614">
         <v>2010.412</v>
       </c>
       <c r="E614">
         <v>612.365</v>
       </c>
       <c r="F614">
         <v>6502.429</v>
       </c>
       <c r="G614">
         <v>635.553</v>
       </c>
       <c r="H614">
         <v>172.265</v>
       </c>
       <c r="I614">
         <v>16.104</v>
       </c>
       <c r="J614">
-        <v>123.046</v>
+        <v>124.773</v>
       </c>
       <c r="K614">
         <v>357.491</v>
       </c>
       <c r="L614">
         <v>392.58</v>
       </c>
       <c r="M614">
-        <v>1061.486</v>
+        <v>1063.213</v>
       </c>
       <c r="N614">
-        <v>8199.469</v>
+        <v>8201.195</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>1057.804</v>
       </c>
       <c r="C615">
         <v>3311.39</v>
       </c>
       <c r="D615">
         <v>2269.238</v>
       </c>
       <c r="E615">
         <v>703.896</v>
       </c>
       <c r="F615">
         <v>7342.328</v>
       </c>
       <c r="G615">
         <v>656.599</v>
       </c>
       <c r="H615">
         <v>184.09</v>
       </c>
       <c r="I615">
         <v>17.836</v>
       </c>
       <c r="J615">
-        <v>162.373</v>
+        <v>164.736</v>
       </c>
       <c r="K615">
         <v>376.128</v>
       </c>
       <c r="L615">
         <v>439.155</v>
       </c>
       <c r="M615">
-        <v>1179.582</v>
+        <v>1181.946</v>
       </c>
       <c r="N615">
-        <v>9178.51</v>
+        <v>9180.873</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>954.996</v>
       </c>
       <c r="C616">
         <v>3178.008</v>
       </c>
       <c r="D616">
         <v>2173.34</v>
       </c>
       <c r="E616">
         <v>691.273</v>
       </c>
       <c r="F616">
         <v>6997.616</v>
       </c>
       <c r="G616">
         <v>592.236</v>
       </c>
       <c r="H616">
         <v>171.043</v>
       </c>
       <c r="I616">
         <v>16.917</v>
       </c>
       <c r="J616">
-        <v>193.952</v>
+        <v>196.605</v>
       </c>
       <c r="K616">
         <v>368.894</v>
       </c>
       <c r="L616">
         <v>407.902</v>
       </c>
       <c r="M616">
-        <v>1158.709</v>
+        <v>1161.362</v>
       </c>
       <c r="N616">
-        <v>8748.56</v>
+        <v>8751.214</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>978.943</v>
       </c>
       <c r="C617">
         <v>3311.3</v>
       </c>
       <c r="D617">
         <v>2245.449</v>
       </c>
       <c r="E617">
         <v>712.476</v>
       </c>
       <c r="F617">
         <v>7248.167</v>
       </c>
       <c r="G617">
         <v>639.194</v>
       </c>
       <c r="H617">
         <v>238.631</v>
       </c>
       <c r="I617">
         <v>17.003</v>
       </c>
       <c r="J617">
-        <v>220.71</v>
+        <v>223.678</v>
       </c>
       <c r="K617">
         <v>278.121</v>
       </c>
       <c r="L617">
         <v>438.4</v>
       </c>
       <c r="M617">
-        <v>1192.863</v>
+        <v>1195.832</v>
       </c>
       <c r="N617">
-        <v>9080.225</v>
+        <v>9083.194</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>959.167</v>
       </c>
       <c r="C618">
         <v>3167.194</v>
       </c>
       <c r="D618">
         <v>2182.363</v>
       </c>
       <c r="E618">
         <v>687.29</v>
       </c>
       <c r="F618">
         <v>6996.014</v>
       </c>
       <c r="G618">
         <v>677.49</v>
       </c>
       <c r="H618">
         <v>186.168</v>
       </c>
       <c r="I618">
         <v>16.381</v>
       </c>
       <c r="J618">
-        <v>224.171</v>
+        <v>227.086</v>
       </c>
       <c r="K618">
         <v>237.73</v>
       </c>
       <c r="L618">
         <v>431.359</v>
       </c>
       <c r="M618">
-        <v>1095.81</v>
+        <v>1098.724</v>
       </c>
       <c r="N618">
-        <v>8769.314</v>
+        <v>8772.228</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>949.697</v>
       </c>
       <c r="C619">
         <v>3297.73</v>
       </c>
       <c r="D619">
         <v>2277.229</v>
       </c>
       <c r="E619">
         <v>720.992</v>
       </c>
       <c r="F619">
         <v>7245.648</v>
       </c>
       <c r="G619">
         <v>730.465</v>
       </c>
       <c r="H619">
         <v>189.668</v>
       </c>
       <c r="I619">
         <v>16.578</v>
       </c>
       <c r="J619">
-        <v>236.311</v>
+        <v>239.349</v>
       </c>
       <c r="K619">
         <v>241.679</v>
       </c>
       <c r="L619">
         <v>440.886</v>
       </c>
       <c r="M619">
-        <v>1125.122</v>
+        <v>1128.16</v>
       </c>
       <c r="N619">
-        <v>9101.235</v>
+        <v>9104.273</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>1030.31</v>
       </c>
       <c r="C620">
         <v>3317.788</v>
       </c>
       <c r="D620">
         <v>2292.517</v>
       </c>
       <c r="E620">
         <v>734.863</v>
       </c>
       <c r="F620">
         <v>7375.478</v>
       </c>
       <c r="G620">
         <v>728.965</v>
       </c>
       <c r="H620">
         <v>183.759</v>
       </c>
       <c r="I620">
         <v>16.327</v>
       </c>
       <c r="J620">
-        <v>224.329</v>
+        <v>227.282</v>
       </c>
       <c r="K620">
         <v>245.042</v>
       </c>
       <c r="L620">
         <v>444.584</v>
       </c>
       <c r="M620">
-        <v>1114.041</v>
+        <v>1116.994</v>
       </c>
       <c r="N620">
-        <v>9218.483</v>
+        <v>9221.436</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>986.431</v>
       </c>
       <c r="C621">
         <v>3217.263</v>
       </c>
       <c r="D621">
         <v>2249.079</v>
       </c>
       <c r="E621">
         <v>728.81</v>
       </c>
       <c r="F621">
         <v>7181.583</v>
       </c>
       <c r="G621">
         <v>685.23</v>
       </c>
       <c r="H621">
         <v>145.983</v>
       </c>
       <c r="I621">
         <v>16.564</v>
       </c>
       <c r="J621">
-        <v>197.143</v>
+        <v>199.742</v>
       </c>
       <c r="K621">
         <v>244.689</v>
       </c>
       <c r="L621">
         <v>430.16</v>
       </c>
       <c r="M621">
-        <v>1034.539</v>
+        <v>1037.138</v>
       </c>
       <c r="N621">
-        <v>8901.352</v>
+        <v>8903.951</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>966.891</v>
       </c>
       <c r="C622">
         <v>3327.948</v>
       </c>
       <c r="D622">
         <v>2330.294</v>
       </c>
       <c r="E622">
         <v>754.146</v>
       </c>
       <c r="F622">
         <v>7379.28</v>
       </c>
       <c r="G622">
         <v>642.125</v>
       </c>
       <c r="H622">
         <v>135.254</v>
       </c>
       <c r="I622">
         <v>17.647</v>
       </c>
       <c r="J622">
-        <v>179.511</v>
+        <v>181.902</v>
       </c>
       <c r="K622">
         <v>310.851</v>
       </c>
       <c r="L622">
         <v>436.158</v>
       </c>
       <c r="M622">
-        <v>1079.421</v>
+        <v>1081.813</v>
       </c>
       <c r="N622">
-        <v>9100.827</v>
+        <v>9103.218</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>966.671</v>
       </c>
       <c r="C623">
         <v>3269.767</v>
       </c>
       <c r="D623">
         <v>2272.582</v>
       </c>
       <c r="E623">
         <v>727.459</v>
       </c>
       <c r="F623">
         <v>7236.48</v>
       </c>
       <c r="G623">
         <v>650.717</v>
       </c>
       <c r="H623">
         <v>146.932</v>
       </c>
       <c r="I623">
         <v>17.643</v>
       </c>
       <c r="J623">
-        <v>137.006</v>
+        <v>138.95</v>
       </c>
       <c r="K623">
         <v>314.524</v>
       </c>
       <c r="L623">
         <v>435.672</v>
       </c>
       <c r="M623">
-        <v>1051.777</v>
+        <v>1053.721</v>
       </c>
       <c r="N623">
-        <v>8938.973</v>
+        <v>8940.917</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>931.683</v>
       </c>
       <c r="C624">
         <v>3383.362</v>
       </c>
       <c r="D624">
         <v>2345.042</v>
       </c>
       <c r="E624">
         <v>736.825</v>
       </c>
       <c r="F624">
         <v>7396.912</v>
       </c>
       <c r="G624">
         <v>719.666</v>
       </c>
       <c r="H624">
         <v>164.209</v>
       </c>
       <c r="I624">
         <v>18.102</v>
       </c>
       <c r="J624">
-        <v>121.282</v>
+        <v>123.05</v>
       </c>
       <c r="K624">
         <v>328.271</v>
       </c>
       <c r="L624">
         <v>468.385</v>
       </c>
       <c r="M624">
-        <v>1100.248</v>
+        <v>1102.016</v>
       </c>
       <c r="N624">
-        <v>9216.826</v>
+        <v>9218.594</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>910.652</v>
       </c>
       <c r="C625">
         <v>3271.432</v>
       </c>
       <c r="D625">
         <v>2207.543</v>
       </c>
       <c r="E625">
         <v>681.001</v>
       </c>
       <c r="F625">
         <v>7070.628</v>
       </c>
       <c r="G625">
         <v>721.4</v>
       </c>
       <c r="H625">
         <v>185.73</v>
       </c>
       <c r="I625">
         <v>17.433</v>
       </c>
       <c r="J625">
-        <v>126.869</v>
+        <v>129.015</v>
       </c>
       <c r="K625">
         <v>299.793</v>
       </c>
       <c r="L625">
         <v>433.865</v>
       </c>
       <c r="M625">
-        <v>1063.69</v>
+        <v>1065.836</v>
       </c>
       <c r="N625">
-        <v>8855.718</v>
+        <v>8857.864</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>909.851</v>
       </c>
       <c r="C626">
         <v>3144.699</v>
       </c>
       <c r="D626">
         <v>2166.019</v>
       </c>
       <c r="E626">
         <v>695.968</v>
       </c>
       <c r="F626">
         <v>6916.536</v>
       </c>
       <c r="G626">
         <v>674.449</v>
       </c>
       <c r="H626">
         <v>179.193</v>
       </c>
       <c r="I626">
         <v>16.257</v>
       </c>
       <c r="J626">
-        <v>158.126</v>
+        <v>160.552</v>
       </c>
       <c r="K626">
         <v>353.138</v>
       </c>
       <c r="L626">
         <v>425.407</v>
       </c>
       <c r="M626">
-        <v>1132.122</v>
+        <v>1134.548</v>
       </c>
       <c r="N626">
-        <v>8723.107</v>
+        <v>8725.533</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>865.549</v>
       </c>
       <c r="C627">
         <v>3288.953</v>
       </c>
       <c r="D627">
         <v>2326.23</v>
       </c>
       <c r="E627">
         <v>772.025</v>
       </c>
       <c r="F627">
         <v>7252.757</v>
       </c>
       <c r="G627">
         <v>661.52</v>
       </c>
       <c r="H627">
         <v>201.316</v>
       </c>
       <c r="I627">
         <v>17.093</v>
       </c>
       <c r="J627">
-        <v>204.7</v>
+        <v>207.93</v>
       </c>
       <c r="K627">
         <v>388.643</v>
       </c>
       <c r="L627">
         <v>448.304</v>
       </c>
       <c r="M627">
-        <v>1260.056</v>
+        <v>1263.286</v>
       </c>
       <c r="N627">
-        <v>9174.332</v>
+        <v>9177.563</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>740.55</v>
       </c>
       <c r="C628">
         <v>3153.094</v>
       </c>
       <c r="D628">
         <v>2272.273</v>
       </c>
       <c r="E628">
         <v>759.924</v>
       </c>
       <c r="F628">
         <v>6925.841</v>
       </c>
       <c r="G628">
         <v>600.91</v>
       </c>
       <c r="H628">
         <v>180.231</v>
       </c>
       <c r="I628">
         <v>16.232</v>
       </c>
       <c r="J628">
-        <v>239.207</v>
+        <v>242.764</v>
       </c>
       <c r="K628">
         <v>405.761</v>
       </c>
       <c r="L628">
         <v>420.353</v>
       </c>
       <c r="M628">
-        <v>1261.785</v>
+        <v>1265.342</v>
       </c>
       <c r="N628">
-        <v>8788.535</v>
+        <v>8792.092</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>813.618</v>
       </c>
       <c r="C629">
         <v>3263.218</v>
       </c>
       <c r="D629">
         <v>2337.828</v>
       </c>
       <c r="E629">
         <v>791.951</v>
       </c>
       <c r="F629">
         <v>7206.615</v>
       </c>
       <c r="G629">
         <v>678.513</v>
       </c>
       <c r="H629">
         <v>210.92</v>
       </c>
       <c r="I629">
         <v>16.118</v>
       </c>
       <c r="J629">
-        <v>272.805</v>
+        <v>276.683</v>
       </c>
       <c r="K629">
         <v>338.266</v>
       </c>
       <c r="L629">
         <v>435.151</v>
       </c>
       <c r="M629">
-        <v>1273.26</v>
+        <v>1277.138</v>
       </c>
       <c r="N629">
-        <v>9158.388</v>
+        <v>9162.266</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>889.642</v>
       </c>
       <c r="C630">
         <v>3195.901</v>
       </c>
       <c r="D630">
         <v>2261.659</v>
       </c>
       <c r="E630">
         <v>764.293</v>
       </c>
       <c r="F630">
         <v>7111.495</v>
       </c>
       <c r="G630">
         <v>712.131</v>
       </c>
       <c r="H630">
         <v>192.991</v>
       </c>
       <c r="I630">
         <v>15.562</v>
       </c>
       <c r="J630">
-        <v>290.924</v>
+        <v>294.808</v>
       </c>
       <c r="K630">
         <v>333.145</v>
       </c>
       <c r="L630">
         <v>437.466</v>
       </c>
       <c r="M630">
-        <v>1270.088</v>
+        <v>1273.972</v>
       </c>
       <c r="N630">
-        <v>9093.714</v>
+        <v>9097.598</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>897.434</v>
       </c>
       <c r="C631">
         <v>3344.361</v>
       </c>
       <c r="D631">
         <v>2330.097</v>
       </c>
       <c r="E631">
         <v>777.478</v>
       </c>
       <c r="F631">
         <v>7349.371</v>
       </c>
       <c r="G631">
         <v>729.451</v>
       </c>
       <c r="H631">
         <v>184.266</v>
       </c>
       <c r="I631">
         <v>15.87</v>
       </c>
       <c r="J631">
-        <v>293.254</v>
+        <v>297.24</v>
       </c>
       <c r="K631">
         <v>243.899</v>
       </c>
       <c r="L631">
         <v>456.537</v>
       </c>
       <c r="M631">
-        <v>1193.826</v>
+        <v>1197.813</v>
       </c>
       <c r="N631">
-        <v>9272.648</v>
+        <v>9276.635</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>971.635</v>
       </c>
       <c r="C632">
         <v>3313.237</v>
       </c>
       <c r="D632">
         <v>2365.064</v>
       </c>
       <c r="E632">
         <v>791.854</v>
       </c>
       <c r="F632">
         <v>7441.791</v>
       </c>
       <c r="G632">
         <v>728.507</v>
       </c>
       <c r="H632">
         <v>176.567</v>
       </c>
       <c r="I632">
         <v>15.954</v>
       </c>
       <c r="J632">
-        <v>288.485</v>
+        <v>292.306</v>
       </c>
       <c r="K632">
         <v>252.389</v>
       </c>
       <c r="L632">
         <v>457.921</v>
       </c>
       <c r="M632">
-        <v>1191.316</v>
+        <v>1195.136</v>
       </c>
       <c r="N632">
-        <v>9361.613</v>
+        <v>9365.434</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>941.853</v>
       </c>
       <c r="C633">
         <v>3183.889</v>
       </c>
       <c r="D633">
         <v>2247.824</v>
       </c>
       <c r="E633">
         <v>776.551</v>
       </c>
       <c r="F633">
         <v>7150.117</v>
       </c>
       <c r="G633">
         <v>654.363</v>
       </c>
       <c r="H633">
         <v>137.108</v>
       </c>
       <c r="I633">
         <v>15.558</v>
       </c>
       <c r="J633">
-        <v>247.372</v>
+        <v>250.783</v>
       </c>
       <c r="K633">
         <v>251.431</v>
       </c>
       <c r="L633">
         <v>434.92</v>
       </c>
       <c r="M633">
-        <v>1086.388</v>
+        <v>1089.799</v>
       </c>
       <c r="N633">
-        <v>8890.868</v>
+        <v>8894.279</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>912.047</v>
       </c>
       <c r="C634">
         <v>3335.861</v>
       </c>
       <c r="D634">
         <v>2386.122</v>
       </c>
       <c r="E634">
         <v>817.956</v>
       </c>
       <c r="F634">
         <v>7451.986</v>
       </c>
       <c r="G634">
         <v>613.77</v>
       </c>
       <c r="H634">
         <v>132.29</v>
       </c>
       <c r="I634">
         <v>16.245</v>
       </c>
       <c r="J634">
-        <v>233.992</v>
+        <v>237.051</v>
       </c>
       <c r="K634">
         <v>341.16</v>
       </c>
       <c r="L634">
         <v>441.498</v>
       </c>
       <c r="M634">
-        <v>1165.186</v>
+        <v>1168.245</v>
       </c>
       <c r="N634">
-        <v>9230.942</v>
+        <v>9234.001</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>843.679</v>
       </c>
       <c r="C635">
         <v>3228.775</v>
       </c>
       <c r="D635">
         <v>2286.266</v>
       </c>
       <c r="E635">
         <v>792.57</v>
       </c>
       <c r="F635">
         <v>7151.291</v>
       </c>
       <c r="G635">
         <v>646.464</v>
       </c>
       <c r="H635">
         <v>144.106</v>
       </c>
       <c r="I635">
         <v>16.558</v>
       </c>
       <c r="J635">
-        <v>169.815</v>
+        <v>172.264</v>
       </c>
       <c r="K635">
         <v>345.827</v>
       </c>
       <c r="L635">
         <v>451.602</v>
       </c>
       <c r="M635">
-        <v>1127.908</v>
+        <v>1130.357</v>
       </c>
       <c r="N635">
-        <v>8925.663</v>
+        <v>8928.112</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>882.242</v>
       </c>
       <c r="C636">
         <v>3397.334</v>
       </c>
       <c r="D636">
         <v>2369.784</v>
       </c>
       <c r="E636">
         <v>799.071</v>
       </c>
       <c r="F636">
         <v>7448.431</v>
       </c>
       <c r="G636">
         <v>743.543</v>
       </c>
       <c r="H636">
         <v>168.317</v>
       </c>
       <c r="I636">
         <v>17.384</v>
       </c>
       <c r="J636">
-        <v>155.3</v>
+        <v>157.563</v>
       </c>
       <c r="K636">
         <v>340.608</v>
       </c>
       <c r="L636">
         <v>465.36</v>
       </c>
       <c r="M636">
-        <v>1146.968</v>
+        <v>1149.232</v>
       </c>
       <c r="N636">
-        <v>9338.942</v>
+        <v>9341.206</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>922.013</v>
       </c>
       <c r="C637">
         <v>3349.126</v>
       </c>
       <c r="D637">
         <v>2317.423</v>
       </c>
       <c r="E637">
         <v>742.126</v>
       </c>
       <c r="F637">
         <v>7330.689</v>
       </c>
       <c r="G637">
         <v>749.17</v>
       </c>
       <c r="H637">
         <v>184.672</v>
       </c>
       <c r="I637">
         <v>17.364</v>
       </c>
       <c r="J637">
-        <v>183.342</v>
+        <v>186.098</v>
       </c>
       <c r="K637">
         <v>375.702</v>
       </c>
       <c r="L637">
         <v>442.939</v>
       </c>
       <c r="M637">
-        <v>1204.018</v>
+        <v>1206.774</v>
       </c>
       <c r="N637">
-        <v>9283.877</v>
+        <v>9286.633</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>818.698</v>
       </c>
       <c r="C638">
         <v>3042.049</v>
       </c>
       <c r="D638">
         <v>2108.954</v>
       </c>
       <c r="E638">
         <v>693.466</v>
       </c>
       <c r="F638">
         <v>6663.167</v>
       </c>
       <c r="G638">
         <v>645.675</v>
       </c>
       <c r="H638">
         <v>168.405</v>
       </c>
       <c r="I638">
         <v>15.658</v>
       </c>
       <c r="J638">
-        <v>195.704</v>
+        <v>198.669</v>
       </c>
       <c r="K638">
         <v>339.046</v>
       </c>
       <c r="L638">
         <v>402.078</v>
       </c>
       <c r="M638">
-        <v>1120.892</v>
+        <v>1123.856</v>
       </c>
       <c r="N638">
-        <v>8429.734</v>
+        <v>8432.699</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>983.085</v>
       </c>
       <c r="C639">
         <v>3446.636</v>
       </c>
       <c r="D639">
         <v>2372.55</v>
       </c>
       <c r="E639">
         <v>810.122</v>
       </c>
       <c r="F639">
         <v>7612.392</v>
       </c>
       <c r="G639">
         <v>652.235</v>
       </c>
       <c r="H639">
         <v>193.456</v>
       </c>
       <c r="I639">
         <v>17.351</v>
       </c>
       <c r="J639">
-        <v>274.259</v>
+        <v>278.325</v>
       </c>
       <c r="K639">
         <v>435.947</v>
       </c>
       <c r="L639">
         <v>440.644</v>
       </c>
       <c r="M639">
-        <v>1361.657</v>
+        <v>1365.723</v>
       </c>
       <c r="N639">
-        <v>9626.284</v>
+        <v>9630.35</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>862.713</v>
       </c>
       <c r="C640">
         <v>3322.42</v>
       </c>
       <c r="D640">
         <v>2298.176</v>
       </c>
       <c r="E640">
         <v>787.54</v>
       </c>
       <c r="F640">
         <v>7270.849</v>
       </c>
       <c r="G640">
         <v>604.572</v>
       </c>
       <c r="H640">
         <v>196.806</v>
       </c>
       <c r="I640">
         <v>16.475</v>
       </c>
       <c r="J640">
-        <v>312.192</v>
+        <v>316.664</v>
       </c>
       <c r="K640">
         <v>395.311</v>
       </c>
       <c r="L640">
         <v>411.398</v>
       </c>
       <c r="M640">
-        <v>1332.181</v>
+        <v>1336.653</v>
       </c>
       <c r="N640">
-        <v>9207.602</v>
+        <v>9212.074</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>906.716</v>
       </c>
       <c r="C641">
         <v>3421.753</v>
       </c>
       <c r="D641">
         <v>2371.423</v>
       </c>
       <c r="E641">
         <v>826.456</v>
       </c>
       <c r="F641">
         <v>7526.348</v>
       </c>
       <c r="G641">
         <v>648.978</v>
       </c>
       <c r="H641">
         <v>209.875</v>
       </c>
       <c r="I641">
         <v>16.192</v>
       </c>
       <c r="J641">
-        <v>342.836</v>
+        <v>347.588</v>
       </c>
       <c r="K641">
         <v>317.734</v>
       </c>
       <c r="L641">
         <v>434.444</v>
       </c>
       <c r="M641">
-        <v>1321.081</v>
+        <v>1325.834</v>
       </c>
       <c r="N641">
-        <v>9496.407</v>
+        <v>9501.16</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>870.575</v>
       </c>
       <c r="C642">
         <v>3342.035</v>
       </c>
       <c r="D642">
         <v>2322.901</v>
       </c>
       <c r="E642">
         <v>801.08</v>
       </c>
       <c r="F642">
         <v>7336.592</v>
       </c>
       <c r="G642">
         <v>691.559</v>
       </c>
       <c r="H642">
         <v>190.946</v>
       </c>
       <c r="I642">
         <v>16.228</v>
       </c>
       <c r="J642">
-        <v>363.653</v>
+        <v>368.465</v>
       </c>
       <c r="K642">
         <v>308.285</v>
       </c>
       <c r="L642">
         <v>434.501</v>
       </c>
       <c r="M642">
-        <v>1313.614</v>
+        <v>1318.426</v>
       </c>
       <c r="N642">
-        <v>9341.765</v>
+        <v>9346.577</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>930.201</v>
       </c>
       <c r="C643">
         <v>3470.163</v>
       </c>
       <c r="D643">
         <v>2417.402</v>
       </c>
       <c r="E643">
         <v>838.03</v>
       </c>
       <c r="F643">
         <v>7655.796</v>
       </c>
       <c r="G643">
         <v>739.169</v>
       </c>
       <c r="H643">
         <v>172.185</v>
       </c>
       <c r="I643">
         <v>16.466</v>
       </c>
       <c r="J643">
-        <v>379.661</v>
+        <v>384.695</v>
       </c>
       <c r="K643">
         <v>274.108</v>
       </c>
       <c r="L643">
         <v>453.029</v>
       </c>
       <c r="M643">
-        <v>1295.449</v>
+        <v>1300.483</v>
       </c>
       <c r="N643">
-        <v>9690.414</v>
+        <v>9695.448</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>966.94</v>
       </c>
       <c r="C644">
         <v>3489.404</v>
       </c>
       <c r="D644">
         <v>2435.539</v>
       </c>
       <c r="E644">
         <v>853.016</v>
       </c>
       <c r="F644">
         <v>7744.9</v>
       </c>
       <c r="G644">
         <v>738.374</v>
       </c>
       <c r="H644">
         <v>173.184</v>
       </c>
       <c r="I644">
         <v>17.016</v>
       </c>
       <c r="J644">
-        <v>360.741</v>
+        <v>365.5</v>
       </c>
       <c r="K644">
         <v>235.303</v>
       </c>
       <c r="L644">
         <v>444.949</v>
       </c>
       <c r="M644">
-        <v>1231.192</v>
+        <v>1235.951</v>
       </c>
       <c r="N644">
-        <v>9714.466</v>
+        <v>9719.225</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>900.234</v>
       </c>
       <c r="C645">
         <v>3365.316</v>
       </c>
       <c r="D645">
         <v>2360.051</v>
       </c>
       <c r="E645">
         <v>845.045</v>
       </c>
       <c r="F645">
         <v>7470.646</v>
       </c>
       <c r="G645">
         <v>683.576</v>
       </c>
       <c r="H645">
         <v>131.709</v>
       </c>
       <c r="I645">
         <v>16.28</v>
       </c>
       <c r="J645">
-        <v>318.58</v>
+        <v>322.756</v>
       </c>
       <c r="K645">
         <v>221.222</v>
       </c>
       <c r="L645">
         <v>434.218</v>
       </c>
       <c r="M645">
-        <v>1122.008</v>
+        <v>1126.184</v>
       </c>
       <c r="N645">
-        <v>9276.23</v>
+        <v>9280.406</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>915.895</v>
       </c>
       <c r="C646">
         <v>3447.078</v>
       </c>
       <c r="D646">
         <v>2444.999</v>
       </c>
       <c r="E646">
         <v>862.571</v>
       </c>
       <c r="F646">
         <v>7670.543</v>
       </c>
       <c r="G646">
         <v>618.458</v>
       </c>
       <c r="H646">
         <v>142.565</v>
       </c>
       <c r="I646">
         <v>16.311</v>
       </c>
       <c r="J646">
-        <v>282.584</v>
+        <v>286.46</v>
       </c>
       <c r="K646">
         <v>340.661</v>
       </c>
       <c r="L646">
         <v>449.511</v>
       </c>
       <c r="M646">
-        <v>1231.632</v>
+        <v>1235.507</v>
       </c>
       <c r="N646">
-        <v>9520.633</v>
+        <v>9524.509</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>889.899</v>
       </c>
       <c r="C647">
         <v>3427.416</v>
       </c>
       <c r="D647">
         <v>2353.411</v>
       </c>
       <c r="E647">
         <v>840.168</v>
       </c>
       <c r="F647">
         <v>7510.894</v>
       </c>
       <c r="G647">
         <v>666.361</v>
       </c>
       <c r="H647">
         <v>158.678</v>
       </c>
       <c r="I647">
         <v>16.104</v>
       </c>
       <c r="J647">
-        <v>215.876</v>
+        <v>218.934</v>
       </c>
       <c r="K647">
         <v>352.925</v>
       </c>
       <c r="L647">
         <v>442.525</v>
       </c>
       <c r="M647">
-        <v>1186.109</v>
+        <v>1189.166</v>
       </c>
       <c r="N647">
-        <v>9363.363</v>
+        <v>9366.421</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>909.046</v>
       </c>
       <c r="C648">
         <v>3585.071</v>
       </c>
       <c r="D648">
         <v>2408.475</v>
       </c>
       <c r="E648">
         <v>840.635</v>
       </c>
       <c r="F648">
         <v>7743.226</v>
       </c>
       <c r="G648">
         <v>757.338</v>
       </c>
       <c r="H648">
         <v>206.118</v>
       </c>
       <c r="I648">
         <v>17.073</v>
       </c>
       <c r="J648">
-        <v>184.417</v>
+        <v>187.262</v>
       </c>
       <c r="K648">
         <v>405.41</v>
       </c>
       <c r="L648">
         <v>456.956</v>
       </c>
       <c r="M648">
-        <v>1269.975</v>
+        <v>1272.819</v>
       </c>
       <c r="N648">
-        <v>9770.54</v>
+        <v>9773.384</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>940.487</v>
+        <v>928.158</v>
       </c>
       <c r="C649">
-        <v>3484.317</v>
+        <v>3492.904</v>
       </c>
       <c r="D649">
-        <v>2334.488</v>
+        <v>2346.46</v>
       </c>
       <c r="E649">
         <v>797.762</v>
       </c>
       <c r="F649">
-        <v>7557.054</v>
+        <v>7565.284</v>
       </c>
       <c r="G649">
         <v>764.959</v>
       </c>
       <c r="H649">
         <v>240.495</v>
       </c>
       <c r="I649">
         <v>17.602</v>
       </c>
       <c r="J649">
-        <v>210.67</v>
+        <v>213.378</v>
       </c>
       <c r="K649">
         <v>382.885</v>
       </c>
       <c r="L649">
         <v>435.694</v>
       </c>
       <c r="M649">
-        <v>1287.348</v>
+        <v>1290.055</v>
       </c>
       <c r="N649">
-        <v>9609.361</v>
+        <v>9620.298</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>851.114</v>
+        <v>848.662</v>
       </c>
       <c r="C650">
-        <v>3191.023</v>
+        <v>3210.262</v>
       </c>
       <c r="D650">
-        <v>2170.439</v>
+        <v>2183.997</v>
       </c>
       <c r="E650">
         <v>764.633</v>
       </c>
       <c r="F650">
-        <v>6977.21</v>
+        <v>7007.554</v>
       </c>
       <c r="G650">
         <v>651.478</v>
       </c>
       <c r="H650">
         <v>193.555</v>
       </c>
       <c r="I650">
         <v>15.758</v>
       </c>
       <c r="J650">
-        <v>242.844</v>
+        <v>245.756</v>
       </c>
       <c r="K650">
         <v>342.157</v>
       </c>
       <c r="L650">
         <v>403.086</v>
       </c>
       <c r="M650">
-        <v>1197.4</v>
+        <v>1200.312</v>
       </c>
       <c r="N650">
-        <v>8826.088</v>
+        <v>8859.345</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>938.227</v>
+      </c>
+      <c r="C651">
+        <v>3557.722</v>
+      </c>
+      <c r="D651">
+        <v>2419.287</v>
+      </c>
+      <c r="E651">
+        <v>869.857</v>
+      </c>
+      <c r="F651">
+        <v>7785.093</v>
+      </c>
+      <c r="G651">
+        <v>648.467</v>
+      </c>
+      <c r="H651">
+        <v>231.983</v>
+      </c>
+      <c r="I651">
+        <v>16.887</v>
+      </c>
+      <c r="J651">
+        <v>336.273</v>
+      </c>
+      <c r="K651">
+        <v>449.972</v>
+      </c>
+      <c r="L651">
+        <v>446.42</v>
+      </c>
+      <c r="M651">
+        <v>1481.535</v>
+      </c>
+      <c r="N651">
+        <v>9915.095</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>847.834</v>
+      </c>
+      <c r="C652">
+        <v>3447.457</v>
+      </c>
+      <c r="D652">
+        <v>2378.089</v>
+      </c>
+      <c r="E652">
+        <v>845.887</v>
+      </c>
+      <c r="F652">
+        <v>7519.267</v>
+      </c>
+      <c r="G652">
+        <v>599.146</v>
+      </c>
+      <c r="H652">
+        <v>193.833</v>
+      </c>
+      <c r="I652">
+        <v>15.764</v>
+      </c>
+      <c r="J652">
+        <v>362.69</v>
+      </c>
+      <c r="K652">
+        <v>423.405</v>
+      </c>
+      <c r="L652">
+        <v>414.525</v>
+      </c>
+      <c r="M652">
+        <v>1410.217</v>
+      </c>
+      <c r="N652">
+        <v>9528.63</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -31580,723 +31668,723 @@
       <c r="B74">
         <v>22038.226</v>
       </c>
       <c r="C74">
         <v>21805.763</v>
       </c>
       <c r="D74">
         <v>11610.472</v>
       </c>
       <c r="E74">
         <v>2704.829</v>
       </c>
       <c r="F74">
         <v>58159.29</v>
       </c>
       <c r="G74">
         <v>8434.433</v>
       </c>
       <c r="H74">
         <v>2538.541</v>
       </c>
       <c r="I74">
         <v>207.979</v>
       </c>
       <c r="J74">
-        <v>90.007</v>
+        <v>90.074</v>
       </c>
       <c r="K74">
         <v>923.427</v>
       </c>
       <c r="L74">
         <v>4552.532</v>
       </c>
       <c r="M74">
-        <v>8312.486</v>
+        <v>8312.554</v>
       </c>
       <c r="N74">
-        <v>74906.209</v>
+        <v>74906.276</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="7">
         <v>2011</v>
       </c>
       <c r="B75">
         <v>22221.407</v>
       </c>
       <c r="C75">
         <v>23405.72</v>
       </c>
       <c r="D75">
         <v>12012.295</v>
       </c>
       <c r="E75">
         <v>2890.075</v>
       </c>
       <c r="F75">
         <v>60529.497</v>
       </c>
       <c r="G75">
         <v>8268.698</v>
       </c>
       <c r="H75">
         <v>3102.852</v>
       </c>
       <c r="I75">
         <v>212.311</v>
       </c>
       <c r="J75">
-        <v>110.354</v>
+        <v>110.49</v>
       </c>
       <c r="K75">
         <v>1167.636</v>
       </c>
       <c r="L75">
         <v>4712.436</v>
       </c>
       <c r="M75">
-        <v>9305.589</v>
+        <v>9305.725</v>
       </c>
       <c r="N75">
-        <v>78103.785</v>
+        <v>78103.92</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="7">
         <v>2012</v>
       </c>
       <c r="B76">
         <v>20676.893</v>
       </c>
       <c r="C76">
         <v>24610.065</v>
       </c>
       <c r="D76">
         <v>13848.66</v>
       </c>
       <c r="E76">
         <v>3162.126</v>
       </c>
       <c r="F76">
         <v>62297.744</v>
       </c>
       <c r="G76">
         <v>8061.822</v>
       </c>
       <c r="H76">
         <v>2628.702</v>
       </c>
       <c r="I76">
         <v>211.592</v>
       </c>
       <c r="J76">
-        <v>155.59</v>
+        <v>155.782</v>
       </c>
       <c r="K76">
         <v>1340.059</v>
       </c>
       <c r="L76">
         <v>4553.559</v>
       </c>
       <c r="M76">
-        <v>8889.502</v>
+        <v>8889.694</v>
       </c>
       <c r="N76">
-        <v>79249.068</v>
+        <v>79249.26</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="7">
         <v>2013</v>
       </c>
       <c r="B77">
         <v>20001.304</v>
       </c>
       <c r="C77">
         <v>24859.072</v>
       </c>
       <c r="D77">
         <v>15867.76</v>
       </c>
       <c r="E77">
         <v>3451.386</v>
       </c>
       <c r="F77">
         <v>64179.522</v>
       </c>
       <c r="G77">
         <v>8244.433</v>
       </c>
       <c r="H77">
         <v>2562.382</v>
       </c>
       <c r="I77">
         <v>214.006</v>
       </c>
       <c r="J77">
-        <v>225.486</v>
+        <v>225.739</v>
       </c>
       <c r="K77">
         <v>1601.359</v>
       </c>
       <c r="L77">
         <v>4834.795</v>
       </c>
       <c r="M77">
-        <v>9438.028</v>
+        <v>9438.282</v>
       </c>
       <c r="N77">
-        <v>81861.983</v>
+        <v>81862.237</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="7">
         <v>2014</v>
       </c>
       <c r="B78">
         <v>20285.705</v>
       </c>
       <c r="C78">
         <v>26718.073</v>
       </c>
       <c r="D78">
         <v>18590.329</v>
       </c>
       <c r="E78">
         <v>4005.085</v>
       </c>
       <c r="F78">
         <v>69599.191</v>
       </c>
       <c r="G78">
         <v>8337.559</v>
       </c>
       <c r="H78">
         <v>2466.317</v>
       </c>
       <c r="I78">
         <v>214.474</v>
       </c>
       <c r="J78">
-        <v>337.397</v>
+        <v>337.719</v>
       </c>
       <c r="K78">
         <v>1727.36</v>
       </c>
       <c r="L78">
         <v>5049.215</v>
       </c>
       <c r="M78">
-        <v>9794.764</v>
+        <v>9795.086</v>
       </c>
       <c r="N78">
-        <v>87731.514</v>
+        <v>87731.836</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="7">
         <v>2015</v>
       </c>
       <c r="B79">
         <v>17946.095</v>
       </c>
       <c r="C79">
         <v>28066.882</v>
       </c>
       <c r="D79">
         <v>19684.888</v>
       </c>
       <c r="E79">
         <v>4475.993</v>
       </c>
       <c r="F79">
         <v>70173.857</v>
       </c>
       <c r="G79">
         <v>8336.886</v>
       </c>
       <c r="H79">
         <v>2319.932</v>
       </c>
       <c r="I79">
         <v>211.756</v>
       </c>
       <c r="J79">
-        <v>426.543</v>
+        <v>426.919</v>
       </c>
       <c r="K79">
         <v>1776.353</v>
       </c>
       <c r="L79">
         <v>5024.958</v>
       </c>
       <c r="M79">
-        <v>9759.541</v>
+        <v>9759.918</v>
       </c>
       <c r="N79">
-        <v>88270.285</v>
+        <v>88270.661</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80">
         <v>14667.089</v>
       </c>
       <c r="C80">
         <v>27576.023</v>
       </c>
       <c r="D80">
         <v>18538.967</v>
       </c>
       <c r="E80">
         <v>4664.785</v>
       </c>
       <c r="F80">
         <v>65446.864</v>
       </c>
       <c r="G80">
         <v>8426.753</v>
       </c>
       <c r="H80">
         <v>2471.371</v>
       </c>
       <c r="I80">
         <v>209.541</v>
       </c>
       <c r="J80">
-        <v>569.992</v>
+        <v>571.538</v>
       </c>
       <c r="K80">
         <v>2094.687</v>
       </c>
       <c r="L80">
         <v>5122.149</v>
       </c>
       <c r="M80">
-        <v>10467.739</v>
+        <v>10469.285</v>
       </c>
       <c r="N80">
-        <v>84341.356</v>
+        <v>84342.902</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81">
         <v>15625.377</v>
       </c>
       <c r="C81">
         <v>28324.845</v>
       </c>
       <c r="D81">
         <v>19554.705</v>
       </c>
       <c r="E81">
         <v>4987.096</v>
       </c>
       <c r="F81">
         <v>68492.022</v>
       </c>
       <c r="G81">
         <v>8418.968</v>
       </c>
       <c r="H81">
         <v>2765.466</v>
       </c>
       <c r="I81">
         <v>210.154</v>
       </c>
       <c r="J81">
-        <v>776.521</v>
+        <v>779.265</v>
       </c>
       <c r="K81">
         <v>2341.619</v>
       </c>
       <c r="L81">
         <v>5156.419</v>
       </c>
       <c r="M81">
-        <v>11250.179</v>
+        <v>11252.923</v>
       </c>
       <c r="N81">
-        <v>88161.169</v>
+        <v>88163.913</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82">
         <v>15363.442</v>
       </c>
       <c r="C82">
         <v>31882.148</v>
       </c>
       <c r="D82">
         <v>22811.601</v>
       </c>
       <c r="E82">
         <v>5726.973</v>
       </c>
       <c r="F82">
         <v>75784.165</v>
       </c>
       <c r="G82">
         <v>8438.068</v>
       </c>
       <c r="H82">
         <v>2661.383</v>
       </c>
       <c r="I82">
         <v>208.769</v>
       </c>
       <c r="J82">
-        <v>914.505</v>
+        <v>918.381</v>
       </c>
       <c r="K82">
         <v>2480.728</v>
       </c>
       <c r="L82">
         <v>5305.652</v>
       </c>
       <c r="M82">
-        <v>11571.038</v>
+        <v>11574.914</v>
       </c>
       <c r="N82">
-        <v>95793.271</v>
+        <v>95797.147</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83">
         <v>14255.763</v>
       </c>
       <c r="C83">
         <v>35187.183</v>
       </c>
       <c r="D83">
         <v>25611.856</v>
       </c>
       <c r="E83">
         <v>6351.729</v>
       </c>
       <c r="F83">
         <v>81406.531</v>
       </c>
       <c r="G83">
         <v>8451.852</v>
       </c>
       <c r="H83">
         <v>2561.788</v>
       </c>
       <c r="I83">
         <v>201.192</v>
       </c>
       <c r="J83">
-        <v>1016.276</v>
+        <v>1021.271</v>
       </c>
       <c r="K83">
         <v>2633.058</v>
       </c>
       <c r="L83">
         <v>5206.851</v>
       </c>
       <c r="M83">
-        <v>11619.165</v>
+        <v>11624.161</v>
       </c>
       <c r="N83">
-        <v>101477.548</v>
+        <v>101482.544</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84">
         <v>10703.214</v>
       </c>
       <c r="C84">
         <v>35062.141</v>
       </c>
       <c r="D84">
         <v>23612.049</v>
       </c>
       <c r="E84">
         <v>6804.761</v>
       </c>
       <c r="F84">
         <v>76182.165</v>
       </c>
       <c r="G84">
         <v>8251.075</v>
       </c>
       <c r="H84">
         <v>2500.996</v>
       </c>
       <c r="I84">
         <v>202.805</v>
       </c>
       <c r="J84">
-        <v>1210.581</v>
+        <v>1216.372</v>
       </c>
       <c r="K84">
         <v>2962.703</v>
       </c>
       <c r="L84">
         <v>4699.703</v>
       </c>
       <c r="M84">
-        <v>11576.789</v>
+        <v>11582.58</v>
       </c>
       <c r="N84">
-        <v>96010.029</v>
+        <v>96015.82</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>11596.284</v>
       </c>
       <c r="C85">
         <v>35806.859</v>
       </c>
       <c r="D85">
         <v>23491.867</v>
       </c>
       <c r="E85">
         <v>7098.605</v>
       </c>
       <c r="F85">
         <v>77993.615</v>
       </c>
       <c r="G85">
         <v>8130.913</v>
       </c>
       <c r="H85">
         <v>2225.016</v>
       </c>
       <c r="I85">
         <v>204.784</v>
       </c>
       <c r="J85">
-        <v>1518.448</v>
+        <v>1529.496</v>
       </c>
       <c r="K85">
         <v>3344.772</v>
       </c>
       <c r="L85">
         <v>4915.819</v>
       </c>
       <c r="M85">
-        <v>12208.84</v>
+        <v>12219.887</v>
       </c>
       <c r="N85">
-        <v>98333.368</v>
+        <v>98344.416</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>12043.193</v>
       </c>
       <c r="C86">
         <v>37560.12</v>
       </c>
       <c r="D86">
         <v>24904.67</v>
       </c>
       <c r="E86">
         <v>7741.902</v>
       </c>
       <c r="F86">
         <v>82249.886</v>
       </c>
       <c r="G86">
         <v>8061.02</v>
       </c>
       <c r="H86">
         <v>2245.453</v>
       </c>
       <c r="I86">
         <v>205.274</v>
       </c>
       <c r="J86">
-        <v>1871.601</v>
+        <v>1891.573</v>
       </c>
       <c r="K86">
         <v>3827.463</v>
       </c>
       <c r="L86">
         <v>5196.171</v>
       </c>
       <c r="M86">
-        <v>13345.961</v>
+        <v>13365.933</v>
       </c>
       <c r="N86">
-        <v>103656.868</v>
+        <v>103676.839</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>11750.487</v>
       </c>
       <c r="C87">
         <v>39007.925</v>
       </c>
       <c r="D87">
         <v>26876.742</v>
       </c>
       <c r="E87">
         <v>8479.886</v>
       </c>
       <c r="F87">
         <v>86115.04</v>
       </c>
       <c r="G87">
         <v>8098.974</v>
       </c>
       <c r="H87">
         <v>2114.37</v>
       </c>
       <c r="I87">
         <v>204.751</v>
       </c>
       <c r="J87">
-        <v>2125.044</v>
+        <v>2153.934</v>
       </c>
       <c r="K87">
         <v>3634.45</v>
       </c>
       <c r="L87">
         <v>5201.94</v>
       </c>
       <c r="M87">
-        <v>13280.555</v>
+        <v>13309.445</v>
       </c>
       <c r="N87">
-        <v>107494.57</v>
+        <v>107523.46</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>10578.753</v>
       </c>
       <c r="C88">
         <v>39120.754</v>
       </c>
       <c r="D88">
         <v>27556.71</v>
       </c>
       <c r="E88">
         <v>9220.642</v>
       </c>
       <c r="F88">
         <v>86476.859</v>
       </c>
       <c r="G88">
         <v>8165.019</v>
       </c>
       <c r="H88">
         <v>2093.035</v>
       </c>
       <c r="I88">
         <v>196.263</v>
       </c>
       <c r="J88">
-        <v>2680.849</v>
+        <v>2718.962</v>
       </c>
       <c r="K88">
         <v>3894.06</v>
       </c>
       <c r="L88">
         <v>5308.385</v>
       </c>
       <c r="M88">
-        <v>14172.593</v>
+        <v>14210.705</v>
       </c>
       <c r="N88">
-        <v>108814.471</v>
+        <v>108852.583</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>10876.014</v>
       </c>
       <c r="C89">
         <v>40708.468</v>
       </c>
       <c r="D89">
         <v>28211.305</v>
       </c>
       <c r="E89">
         <v>9740.255</v>
       </c>
       <c r="F89">
         <v>89536.042</v>
       </c>
       <c r="G89">
         <v>8195.465</v>
       </c>
       <c r="H89">
         <v>2128.599</v>
       </c>
       <c r="I89">
         <v>198.518</v>
       </c>
       <c r="J89">
-        <v>3413.845</v>
+        <v>3461.415</v>
       </c>
       <c r="K89">
         <v>4001.654</v>
       </c>
       <c r="L89">
         <v>5247.192</v>
       </c>
       <c r="M89">
-        <v>14989.808</v>
+        <v>15037.377</v>
       </c>
       <c r="N89">
-        <v>112721.315</v>
+        <v>112768.884</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>