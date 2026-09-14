--- v5 (2026-07-31)
+++ v6 (2026-09-14)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Table E2. Primary Energy Production by Source, Fossil Fuel Equivalency Approach </t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Production</t>
   </si>
   <si>
     <t>Natural Gas Production</t>
   </si>
   <si>
     <t>Crude Oil Production</t>
   </si>
   <si>
     <t>Natural Gas Plant Liquids Production</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="103.975" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.853" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28094,568 +28094,568 @@
       </c>
       <c r="J636">
         <v>157.563</v>
       </c>
       <c r="K636">
         <v>340.608</v>
       </c>
       <c r="L636">
         <v>465.36</v>
       </c>
       <c r="M636">
         <v>1149.232</v>
       </c>
       <c r="N636">
         <v>9341.206</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>922.013</v>
       </c>
       <c r="C637">
-        <v>3349.126</v>
+        <v>3349.111</v>
       </c>
       <c r="D637">
         <v>2317.423</v>
       </c>
       <c r="E637">
         <v>742.126</v>
       </c>
       <c r="F637">
-        <v>7330.689</v>
+        <v>7330.674</v>
       </c>
       <c r="G637">
         <v>749.17</v>
       </c>
       <c r="H637">
         <v>184.672</v>
       </c>
       <c r="I637">
         <v>17.364</v>
       </c>
       <c r="J637">
         <v>186.098</v>
       </c>
       <c r="K637">
         <v>375.702</v>
       </c>
       <c r="L637">
         <v>442.939</v>
       </c>
       <c r="M637">
         <v>1206.774</v>
       </c>
       <c r="N637">
-        <v>9286.633</v>
+        <v>9286.618</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>818.698</v>
       </c>
       <c r="C638">
-        <v>3042.049</v>
+        <v>3042.036</v>
       </c>
       <c r="D638">
         <v>2108.954</v>
       </c>
       <c r="E638">
         <v>693.466</v>
       </c>
       <c r="F638">
-        <v>6663.167</v>
+        <v>6663.154</v>
       </c>
       <c r="G638">
         <v>645.675</v>
       </c>
       <c r="H638">
         <v>168.405</v>
       </c>
       <c r="I638">
         <v>15.658</v>
       </c>
       <c r="J638">
         <v>198.669</v>
       </c>
       <c r="K638">
         <v>339.046</v>
       </c>
       <c r="L638">
         <v>402.078</v>
       </c>
       <c r="M638">
         <v>1123.856</v>
       </c>
       <c r="N638">
-        <v>8432.699</v>
+        <v>8432.686</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>983.085</v>
       </c>
       <c r="C639">
-        <v>3446.636</v>
+        <v>3446.263</v>
       </c>
       <c r="D639">
         <v>2372.55</v>
       </c>
       <c r="E639">
         <v>810.122</v>
       </c>
       <c r="F639">
-        <v>7612.392</v>
+        <v>7612.019</v>
       </c>
       <c r="G639">
         <v>652.235</v>
       </c>
       <c r="H639">
         <v>193.456</v>
       </c>
       <c r="I639">
         <v>17.351</v>
       </c>
       <c r="J639">
         <v>278.325</v>
       </c>
       <c r="K639">
         <v>435.947</v>
       </c>
       <c r="L639">
         <v>440.644</v>
       </c>
       <c r="M639">
         <v>1365.723</v>
       </c>
       <c r="N639">
-        <v>9630.35</v>
+        <v>9629.976</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>862.713</v>
       </c>
       <c r="C640">
-        <v>3322.42</v>
+        <v>3321.314</v>
       </c>
       <c r="D640">
         <v>2298.176</v>
       </c>
       <c r="E640">
         <v>787.54</v>
       </c>
       <c r="F640">
-        <v>7270.849</v>
+        <v>7269.743</v>
       </c>
       <c r="G640">
         <v>604.572</v>
       </c>
       <c r="H640">
         <v>196.806</v>
       </c>
       <c r="I640">
         <v>16.475</v>
       </c>
       <c r="J640">
         <v>316.664</v>
       </c>
       <c r="K640">
         <v>395.311</v>
       </c>
       <c r="L640">
         <v>411.398</v>
       </c>
       <c r="M640">
         <v>1336.653</v>
       </c>
       <c r="N640">
-        <v>9212.074</v>
+        <v>9210.968</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>906.716</v>
       </c>
       <c r="C641">
-        <v>3421.753</v>
+        <v>3420.575</v>
       </c>
       <c r="D641">
         <v>2371.423</v>
       </c>
       <c r="E641">
         <v>826.456</v>
       </c>
       <c r="F641">
-        <v>7526.348</v>
+        <v>7525.169</v>
       </c>
       <c r="G641">
         <v>648.978</v>
       </c>
       <c r="H641">
         <v>209.875</v>
       </c>
       <c r="I641">
         <v>16.192</v>
       </c>
       <c r="J641">
         <v>347.588</v>
       </c>
       <c r="K641">
         <v>317.734</v>
       </c>
       <c r="L641">
         <v>434.444</v>
       </c>
       <c r="M641">
         <v>1325.834</v>
       </c>
       <c r="N641">
-        <v>9501.16</v>
+        <v>9499.981</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>870.575</v>
       </c>
       <c r="C642">
-        <v>3342.035</v>
+        <v>3340.638</v>
       </c>
       <c r="D642">
         <v>2322.901</v>
       </c>
       <c r="E642">
         <v>801.08</v>
       </c>
       <c r="F642">
-        <v>7336.592</v>
+        <v>7335.194</v>
       </c>
       <c r="G642">
         <v>691.559</v>
       </c>
       <c r="H642">
         <v>190.946</v>
       </c>
       <c r="I642">
         <v>16.228</v>
       </c>
       <c r="J642">
         <v>368.465</v>
       </c>
       <c r="K642">
         <v>308.285</v>
       </c>
       <c r="L642">
         <v>434.501</v>
       </c>
       <c r="M642">
         <v>1318.426</v>
       </c>
       <c r="N642">
-        <v>9346.577</v>
+        <v>9345.18</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>930.201</v>
       </c>
       <c r="C643">
-        <v>3470.163</v>
+        <v>3468.495</v>
       </c>
       <c r="D643">
         <v>2417.402</v>
       </c>
       <c r="E643">
         <v>838.03</v>
       </c>
       <c r="F643">
-        <v>7655.796</v>
+        <v>7654.128</v>
       </c>
       <c r="G643">
         <v>739.169</v>
       </c>
       <c r="H643">
         <v>172.185</v>
       </c>
       <c r="I643">
         <v>16.466</v>
       </c>
       <c r="J643">
         <v>384.695</v>
       </c>
       <c r="K643">
         <v>274.108</v>
       </c>
       <c r="L643">
         <v>453.029</v>
       </c>
       <c r="M643">
         <v>1300.483</v>
       </c>
       <c r="N643">
-        <v>9695.448</v>
+        <v>9693.78</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>966.94</v>
       </c>
       <c r="C644">
-        <v>3489.404</v>
+        <v>3489.353</v>
       </c>
       <c r="D644">
         <v>2435.539</v>
       </c>
       <c r="E644">
         <v>853.016</v>
       </c>
       <c r="F644">
-        <v>7744.9</v>
+        <v>7744.849</v>
       </c>
       <c r="G644">
         <v>738.374</v>
       </c>
       <c r="H644">
         <v>173.184</v>
       </c>
       <c r="I644">
         <v>17.016</v>
       </c>
       <c r="J644">
         <v>365.5</v>
       </c>
       <c r="K644">
         <v>235.303</v>
       </c>
       <c r="L644">
         <v>444.949</v>
       </c>
       <c r="M644">
         <v>1235.951</v>
       </c>
       <c r="N644">
-        <v>9719.225</v>
+        <v>9719.174</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>900.234</v>
       </c>
       <c r="C645">
-        <v>3365.316</v>
+        <v>3364.74</v>
       </c>
       <c r="D645">
         <v>2360.051</v>
       </c>
       <c r="E645">
         <v>845.045</v>
       </c>
       <c r="F645">
-        <v>7470.646</v>
+        <v>7470.07</v>
       </c>
       <c r="G645">
         <v>683.576</v>
       </c>
       <c r="H645">
         <v>131.709</v>
       </c>
       <c r="I645">
         <v>16.28</v>
       </c>
       <c r="J645">
         <v>322.756</v>
       </c>
       <c r="K645">
         <v>221.222</v>
       </c>
       <c r="L645">
         <v>434.218</v>
       </c>
       <c r="M645">
         <v>1126.184</v>
       </c>
       <c r="N645">
-        <v>9280.406</v>
+        <v>9279.83</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>915.895</v>
       </c>
       <c r="C646">
-        <v>3447.078</v>
+        <v>3447.071</v>
       </c>
       <c r="D646">
         <v>2444.999</v>
       </c>
       <c r="E646">
         <v>862.571</v>
       </c>
       <c r="F646">
-        <v>7670.543</v>
+        <v>7670.536</v>
       </c>
       <c r="G646">
         <v>618.458</v>
       </c>
       <c r="H646">
         <v>142.565</v>
       </c>
       <c r="I646">
         <v>16.311</v>
       </c>
       <c r="J646">
         <v>286.46</v>
       </c>
       <c r="K646">
         <v>340.661</v>
       </c>
       <c r="L646">
         <v>449.511</v>
       </c>
       <c r="M646">
         <v>1235.507</v>
       </c>
       <c r="N646">
-        <v>9524.509</v>
+        <v>9524.502</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>889.899</v>
       </c>
       <c r="C647">
-        <v>3427.416</v>
+        <v>3427.406</v>
       </c>
       <c r="D647">
         <v>2353.411</v>
       </c>
       <c r="E647">
         <v>840.168</v>
       </c>
       <c r="F647">
-        <v>7510.894</v>
+        <v>7510.884</v>
       </c>
       <c r="G647">
         <v>666.361</v>
       </c>
       <c r="H647">
         <v>158.678</v>
       </c>
       <c r="I647">
         <v>16.104</v>
       </c>
       <c r="J647">
         <v>218.934</v>
       </c>
       <c r="K647">
         <v>352.925</v>
       </c>
       <c r="L647">
         <v>442.525</v>
       </c>
       <c r="M647">
         <v>1189.166</v>
       </c>
       <c r="N647">
-        <v>9366.421</v>
+        <v>9366.412</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>909.046</v>
       </c>
       <c r="C648">
-        <v>3585.071</v>
+        <v>3585.063</v>
       </c>
       <c r="D648">
         <v>2408.475</v>
       </c>
       <c r="E648">
         <v>840.635</v>
       </c>
       <c r="F648">
-        <v>7743.226</v>
+        <v>7743.219</v>
       </c>
       <c r="G648">
         <v>757.338</v>
       </c>
       <c r="H648">
         <v>206.118</v>
       </c>
       <c r="I648">
         <v>17.073</v>
       </c>
       <c r="J648">
         <v>187.262</v>
       </c>
       <c r="K648">
         <v>405.41</v>
       </c>
       <c r="L648">
         <v>456.956</v>
       </c>
       <c r="M648">
         <v>1272.819</v>
       </c>
       <c r="N648">
-        <v>9773.384</v>
+        <v>9773.376</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>928.158</v>
       </c>
       <c r="C649">
         <v>3492.904</v>
       </c>
       <c r="D649">
         <v>2346.46</v>
       </c>
       <c r="E649">
         <v>797.762</v>
       </c>
       <c r="F649">
         <v>7565.284</v>
       </c>
       <c r="G649">
         <v>764.959</v>
       </c>
       <c r="H649">
@@ -28666,172 +28666,216 @@
       </c>
       <c r="J649">
         <v>213.378</v>
       </c>
       <c r="K649">
         <v>382.885</v>
       </c>
       <c r="L649">
         <v>435.694</v>
       </c>
       <c r="M649">
         <v>1290.055</v>
       </c>
       <c r="N649">
         <v>9620.298</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>848.662</v>
       </c>
       <c r="C650">
-        <v>3210.262</v>
+        <v>3210.248</v>
       </c>
       <c r="D650">
         <v>2183.997</v>
       </c>
       <c r="E650">
         <v>764.633</v>
       </c>
       <c r="F650">
-        <v>7007.554</v>
+        <v>7007.541</v>
       </c>
       <c r="G650">
         <v>651.478</v>
       </c>
       <c r="H650">
         <v>193.555</v>
       </c>
       <c r="I650">
         <v>15.758</v>
       </c>
       <c r="J650">
         <v>245.756</v>
       </c>
       <c r="K650">
         <v>342.157</v>
       </c>
       <c r="L650">
         <v>403.086</v>
       </c>
       <c r="M650">
         <v>1200.312</v>
       </c>
       <c r="N650">
-        <v>8859.345</v>
+        <v>8859.331</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>938.227</v>
       </c>
       <c r="C651">
-        <v>3557.722</v>
+        <v>3556.421</v>
       </c>
       <c r="D651">
-        <v>2419.287</v>
+        <v>2420.659</v>
       </c>
       <c r="E651">
         <v>869.857</v>
       </c>
       <c r="F651">
-        <v>7785.093</v>
+        <v>7785.164</v>
       </c>
       <c r="G651">
         <v>648.467</v>
       </c>
       <c r="H651">
         <v>231.983</v>
       </c>
       <c r="I651">
         <v>16.887</v>
       </c>
       <c r="J651">
         <v>336.273</v>
       </c>
       <c r="K651">
         <v>449.972</v>
       </c>
       <c r="L651">
         <v>446.42</v>
       </c>
       <c r="M651">
         <v>1481.535</v>
       </c>
       <c r="N651">
-        <v>9915.095</v>
+        <v>9915.166</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>847.834</v>
       </c>
       <c r="C652">
-        <v>3447.457</v>
+        <v>3447.797</v>
       </c>
       <c r="D652">
-        <v>2378.089</v>
+        <v>2383.814</v>
       </c>
       <c r="E652">
         <v>845.887</v>
       </c>
       <c r="F652">
-        <v>7519.267</v>
+        <v>7525.332</v>
       </c>
       <c r="G652">
         <v>599.146</v>
       </c>
       <c r="H652">
         <v>193.833</v>
       </c>
       <c r="I652">
         <v>15.764</v>
       </c>
       <c r="J652">
         <v>362.69</v>
       </c>
       <c r="K652">
         <v>423.405</v>
       </c>
       <c r="L652">
-        <v>414.525</v>
+        <v>416.172</v>
       </c>
       <c r="M652">
-        <v>1410.217</v>
+        <v>1411.864</v>
       </c>
       <c r="N652">
-        <v>9528.63</v>
+        <v>9536.343</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>858.712</v>
+      </c>
+      <c r="C653">
+        <v>3541.545</v>
+      </c>
+      <c r="D653">
+        <v>2418.673</v>
+      </c>
+      <c r="E653">
+        <v>883.405</v>
+      </c>
+      <c r="F653">
+        <v>7702.335</v>
+      </c>
+      <c r="G653">
+        <v>678.804</v>
+      </c>
+      <c r="H653">
+        <v>195.93</v>
+      </c>
+      <c r="I653">
+        <v>16.399</v>
+      </c>
+      <c r="J653">
+        <v>417.056</v>
+      </c>
+      <c r="K653">
+        <v>354.652</v>
+      </c>
+      <c r="L653">
+        <v>456.071</v>
+      </c>
+      <c r="M653">
+        <v>1440.107</v>
+      </c>
+      <c r="N653">
+        <v>9821.246</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32307,84 +32351,84 @@
       </c>
       <c r="J88">
         <v>2718.962</v>
       </c>
       <c r="K88">
         <v>3894.06</v>
       </c>
       <c r="L88">
         <v>5308.385</v>
       </c>
       <c r="M88">
         <v>14210.705</v>
       </c>
       <c r="N88">
         <v>108852.583</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>10876.014</v>
       </c>
       <c r="C89">
-        <v>40708.468</v>
+        <v>40702.065</v>
       </c>
       <c r="D89">
         <v>28211.305</v>
       </c>
       <c r="E89">
         <v>9740.255</v>
       </c>
       <c r="F89">
-        <v>89536.042</v>
+        <v>89529.639</v>
       </c>
       <c r="G89">
         <v>8195.465</v>
       </c>
       <c r="H89">
         <v>2128.599</v>
       </c>
       <c r="I89">
         <v>198.518</v>
       </c>
       <c r="J89">
         <v>3461.415</v>
       </c>
       <c r="K89">
         <v>4001.654</v>
       </c>
       <c r="L89">
         <v>5247.192</v>
       </c>
       <c r="M89">
         <v>15037.377</v>
       </c>
       <c r="N89">
-        <v>112768.884</v>
+        <v>112762.482</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>