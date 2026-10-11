--- v7 (2026-08-27)
+++ v8 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table E1. Primary Energy Overview, Fossil Fuel Equivalency Approach</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Energy Consumption</t>
   </si>
   <si>
     <t>Renewable Energy Production, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Total Energy Production, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Total Energy Imports</t>
   </si>
   <si>
     <t>Total Energy Exports</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="87.264" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -21775,5168 +21775,5209 @@
       </c>
       <c r="H528">
         <v>920.127</v>
       </c>
       <c r="I528">
         <v>164.766</v>
       </c>
       <c r="J528">
         <v>6741.673</v>
       </c>
       <c r="K528">
         <v>728.229</v>
       </c>
       <c r="L528">
         <v>879.905</v>
       </c>
       <c r="M528">
         <v>8367.21</v>
       </c>
     </row>
     <row r="529" spans="1:26">
       <c r="A529" s="6">
         <v>42370.0</v>
       </c>
       <c r="B529">
-        <v>5597.142</v>
+        <v>5597.953</v>
       </c>
       <c r="C529">
         <v>758.537</v>
       </c>
       <c r="D529">
         <v>877.732</v>
       </c>
       <c r="E529">
-        <v>7233.41</v>
+        <v>7234.221</v>
       </c>
       <c r="F529">
         <v>2103.195</v>
       </c>
       <c r="G529">
         <v>1099</v>
       </c>
       <c r="H529">
         <v>1004.195</v>
       </c>
       <c r="I529">
-        <v>816.037</v>
+        <v>815.226</v>
       </c>
       <c r="J529">
         <v>7415.254</v>
       </c>
       <c r="K529">
         <v>758.537</v>
       </c>
       <c r="L529">
         <v>858.92</v>
       </c>
       <c r="M529">
         <v>9053.642</v>
       </c>
     </row>
     <row r="530" spans="1:26">
       <c r="A530" s="6">
         <v>42401.0</v>
       </c>
       <c r="B530">
-        <v>5258.91</v>
+        <v>5259.886</v>
       </c>
       <c r="C530">
         <v>686.509</v>
       </c>
       <c r="D530">
         <v>866.242</v>
       </c>
       <c r="E530">
-        <v>6811.662</v>
+        <v>6812.637</v>
       </c>
       <c r="F530">
         <v>2026.808</v>
       </c>
       <c r="G530">
         <v>1037.638</v>
       </c>
       <c r="H530">
         <v>989.17</v>
       </c>
       <c r="I530">
-        <v>423.131</v>
+        <v>422.155</v>
       </c>
       <c r="J530">
         <v>6663.741</v>
       </c>
       <c r="K530">
         <v>686.509</v>
       </c>
       <c r="L530">
         <v>857.059</v>
       </c>
       <c r="M530">
         <v>8223.963</v>
       </c>
     </row>
     <row r="531" spans="1:26">
       <c r="A531" s="6">
         <v>42430.0</v>
       </c>
       <c r="B531">
-        <v>5501.88</v>
+        <v>5503.12</v>
       </c>
       <c r="C531">
         <v>691.851</v>
       </c>
       <c r="D531">
         <v>944.884</v>
       </c>
       <c r="E531">
-        <v>7138.615</v>
+        <v>7139.855</v>
       </c>
       <c r="F531">
         <v>2135.119</v>
       </c>
       <c r="G531">
         <v>1167.178</v>
       </c>
       <c r="H531">
         <v>967.941</v>
       </c>
       <c r="I531">
-        <v>-124.425</v>
+        <v>-125.666</v>
       </c>
       <c r="J531">
         <v>6336.9</v>
       </c>
       <c r="K531">
         <v>691.851</v>
       </c>
       <c r="L531">
         <v>935.849</v>
       </c>
       <c r="M531">
         <v>7982.131</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532">
-        <v>5176.947</v>
+        <v>5178.035</v>
       </c>
       <c r="C532">
         <v>656.112</v>
       </c>
       <c r="D532">
         <v>894.996</v>
       </c>
       <c r="E532">
-        <v>6728.055</v>
+        <v>6729.143</v>
       </c>
       <c r="F532">
         <v>2026.277</v>
       </c>
       <c r="G532">
         <v>1122.731</v>
       </c>
       <c r="H532">
         <v>903.546</v>
       </c>
       <c r="I532">
-        <v>-186.436</v>
+        <v>-187.524</v>
       </c>
       <c r="J532">
         <v>5886.045</v>
       </c>
       <c r="K532">
         <v>656.112</v>
       </c>
       <c r="L532">
         <v>888.499</v>
       </c>
       <c r="M532">
         <v>7445.165</v>
       </c>
     </row>
     <row r="533" spans="1:26">
       <c r="A533" s="6">
         <v>42491.0</v>
       </c>
       <c r="B533">
-        <v>5393.134</v>
+        <v>5394.286</v>
       </c>
       <c r="C533">
         <v>696.324</v>
       </c>
       <c r="D533">
         <v>905.712</v>
       </c>
       <c r="E533">
-        <v>6995.169</v>
+        <v>6996.322</v>
       </c>
       <c r="F533">
         <v>2165.413</v>
       </c>
       <c r="G533">
         <v>1242.526</v>
       </c>
       <c r="H533">
         <v>922.887</v>
       </c>
       <c r="I533">
-        <v>-342.355</v>
+        <v>-343.508</v>
       </c>
       <c r="J533">
         <v>5958.827</v>
       </c>
       <c r="K533">
         <v>696.324</v>
       </c>
       <c r="L533">
         <v>902.839</v>
       </c>
       <c r="M533">
         <v>7575.701</v>
       </c>
     </row>
     <row r="534" spans="1:26">
       <c r="A534" s="6">
         <v>42522.0</v>
       </c>
       <c r="B534">
-        <v>5332.555</v>
+        <v>5333.669</v>
       </c>
       <c r="C534">
         <v>702.587</v>
       </c>
       <c r="D534">
         <v>862.49</v>
       </c>
       <c r="E534">
-        <v>6897.632</v>
+        <v>6898.746</v>
       </c>
       <c r="F534">
         <v>2070.735</v>
       </c>
       <c r="G534">
         <v>1190.165</v>
       </c>
       <c r="H534">
         <v>880.57</v>
       </c>
       <c r="I534">
-        <v>149.823</v>
+        <v>148.709</v>
       </c>
       <c r="J534">
         <v>6347.812</v>
       </c>
       <c r="K534">
         <v>702.587</v>
       </c>
       <c r="L534">
         <v>856.683</v>
       </c>
       <c r="M534">
         <v>7928.025</v>
       </c>
     </row>
     <row r="535" spans="1:26">
       <c r="A535" s="6">
         <v>42552.0</v>
       </c>
       <c r="B535">
-        <v>5528.772</v>
+        <v>5529.865</v>
       </c>
       <c r="C535">
         <v>735.784</v>
       </c>
       <c r="D535">
         <v>873.93</v>
       </c>
       <c r="E535">
-        <v>7138.486</v>
+        <v>7139.579</v>
       </c>
       <c r="F535">
         <v>2253.79</v>
       </c>
       <c r="G535">
         <v>1130.691</v>
       </c>
       <c r="H535">
         <v>1123.1</v>
       </c>
       <c r="I535">
-        <v>197.498</v>
+        <v>196.405</v>
       </c>
       <c r="J535">
         <v>6824.567</v>
       </c>
       <c r="K535">
         <v>735.784</v>
       </c>
       <c r="L535">
         <v>874.51</v>
       </c>
       <c r="M535">
         <v>8459.084</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536">
-        <v>5622.3</v>
+        <v>5623.356</v>
       </c>
       <c r="C536">
         <v>748.095</v>
       </c>
       <c r="D536">
         <v>826.436</v>
       </c>
       <c r="E536">
-        <v>7196.83</v>
+        <v>7197.887</v>
       </c>
       <c r="F536">
         <v>2211.385</v>
       </c>
       <c r="G536">
         <v>1186.213</v>
       </c>
       <c r="H536">
         <v>1025.171</v>
       </c>
       <c r="I536">
-        <v>307.498</v>
+        <v>306.441</v>
       </c>
       <c r="J536">
         <v>6932.325</v>
       </c>
       <c r="K536">
         <v>748.095</v>
       </c>
       <c r="L536">
         <v>826.007</v>
       </c>
       <c r="M536">
         <v>8529.499</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537">
-        <v>5380.079</v>
+        <v>5381.105</v>
       </c>
       <c r="C537">
         <v>684.522</v>
       </c>
       <c r="D537">
         <v>791.899</v>
       </c>
       <c r="E537">
-        <v>6856.501</v>
+        <v>6857.527</v>
       </c>
       <c r="F537">
         <v>2097.864</v>
       </c>
       <c r="G537">
         <v>1184.215</v>
       </c>
       <c r="H537">
         <v>913.648</v>
       </c>
       <c r="I537">
-        <v>-26.745</v>
+        <v>-27.771</v>
       </c>
       <c r="J537">
         <v>6251.514</v>
       </c>
       <c r="K537">
         <v>684.522</v>
       </c>
       <c r="L537">
         <v>791.295</v>
       </c>
       <c r="M537">
         <v>7743.404</v>
       </c>
     </row>
     <row r="538" spans="1:26">
       <c r="A538" s="6">
         <v>42644.0</v>
       </c>
       <c r="B538">
-        <v>5636.753</v>
+        <v>5637.992</v>
       </c>
       <c r="C538">
         <v>635.21</v>
       </c>
       <c r="D538">
         <v>839.081</v>
       </c>
       <c r="E538">
-        <v>7111.044</v>
+        <v>7112.283</v>
       </c>
       <c r="F538">
         <v>2058.266</v>
       </c>
       <c r="G538">
         <v>1124.287</v>
       </c>
       <c r="H538">
         <v>933.978</v>
       </c>
       <c r="I538">
-        <v>-397.041</v>
+        <v>-398.281</v>
       </c>
       <c r="J538">
         <v>6160.696</v>
       </c>
       <c r="K538">
         <v>635.21</v>
       </c>
       <c r="L538">
         <v>833.927</v>
       </c>
       <c r="M538">
         <v>7647.981</v>
       </c>
     </row>
     <row r="539" spans="1:26">
       <c r="A539" s="6">
         <v>42675.0</v>
       </c>
       <c r="B539">
-        <v>5510.974</v>
+        <v>5512.361</v>
       </c>
       <c r="C539">
         <v>681.705</v>
       </c>
       <c r="D539">
         <v>839.888</v>
       </c>
       <c r="E539">
-        <v>7032.566</v>
+        <v>7033.953</v>
       </c>
       <c r="F539">
         <v>2105.279</v>
       </c>
       <c r="G539">
         <v>1262.829</v>
       </c>
       <c r="H539">
         <v>842.449</v>
       </c>
       <c r="I539">
-        <v>-163.884</v>
+        <v>-165.271</v>
       </c>
       <c r="J539">
         <v>6171.333</v>
       </c>
       <c r="K539">
         <v>681.705</v>
       </c>
       <c r="L539">
         <v>837.609</v>
       </c>
       <c r="M539">
         <v>7711.131</v>
       </c>
     </row>
     <row r="540" spans="1:26">
       <c r="A540" s="6">
         <v>42705.0</v>
       </c>
       <c r="B540">
-        <v>5507.419</v>
+        <v>5508.607</v>
       </c>
       <c r="C540">
         <v>749.517</v>
       </c>
       <c r="D540">
         <v>945.995</v>
       </c>
       <c r="E540">
-        <v>7202.932</v>
+        <v>7204.12</v>
       </c>
       <c r="F540">
         <v>2123.956</v>
       </c>
       <c r="G540">
         <v>1371.734</v>
       </c>
       <c r="H540">
         <v>752.223</v>
       </c>
       <c r="I540">
-        <v>1118.384</v>
+        <v>1117.196</v>
       </c>
       <c r="J540">
         <v>7370</v>
       </c>
       <c r="K540">
         <v>749.517</v>
       </c>
       <c r="L540">
         <v>937.393</v>
       </c>
       <c r="M540">
         <v>9073.539</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541">
-        <v>5602.618</v>
+        <v>5603.939</v>
       </c>
       <c r="C541">
         <v>764.768</v>
       </c>
       <c r="D541">
         <v>931.013</v>
       </c>
       <c r="E541">
-        <v>7298.4</v>
+        <v>7299.721</v>
       </c>
       <c r="F541">
         <v>2314.684</v>
       </c>
       <c r="G541">
         <v>1380.433</v>
       </c>
       <c r="H541">
         <v>934.251</v>
       </c>
       <c r="I541">
-        <v>741.835</v>
+        <v>740.514</v>
       </c>
       <c r="J541">
         <v>7278.846</v>
       </c>
       <c r="K541">
         <v>764.768</v>
       </c>
       <c r="L541">
         <v>908.575</v>
       </c>
       <c r="M541">
         <v>8974.486</v>
       </c>
     </row>
     <row r="542" spans="1:26">
       <c r="A542" s="6">
         <v>42767.0</v>
       </c>
       <c r="B542">
-        <v>5200.526</v>
+        <v>5204.281</v>
       </c>
       <c r="C542">
         <v>664.778</v>
       </c>
       <c r="D542">
         <v>878.089</v>
       </c>
       <c r="E542">
-        <v>6743.393</v>
+        <v>6747.148</v>
       </c>
       <c r="F542">
         <v>1959.252</v>
       </c>
       <c r="G542">
         <v>1389.046</v>
       </c>
       <c r="H542">
         <v>570.205</v>
       </c>
       <c r="I542">
-        <v>306.434</v>
+        <v>302.679</v>
       </c>
       <c r="J542">
         <v>6076.266</v>
       </c>
       <c r="K542">
         <v>664.778</v>
       </c>
       <c r="L542">
         <v>861.99</v>
       </c>
       <c r="M542">
         <v>7620.033</v>
       </c>
     </row>
     <row r="543" spans="1:26">
       <c r="A543" s="6">
         <v>42795.0</v>
       </c>
       <c r="B543">
-        <v>5688.418</v>
+        <v>5690.404</v>
       </c>
       <c r="C543">
         <v>680.81</v>
       </c>
       <c r="D543">
         <v>1030.556</v>
       </c>
       <c r="E543">
-        <v>7399.784</v>
+        <v>7401.77</v>
       </c>
       <c r="F543">
         <v>2194.988</v>
       </c>
       <c r="G543">
         <v>1470.174</v>
       </c>
       <c r="H543">
         <v>724.814</v>
       </c>
       <c r="I543">
-        <v>304.583</v>
+        <v>302.597</v>
       </c>
       <c r="J543">
         <v>6713.505</v>
       </c>
       <c r="K543">
         <v>680.81</v>
       </c>
       <c r="L543">
         <v>1017.722</v>
       </c>
       <c r="M543">
         <v>8429.181</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544">
-        <v>5423.134</v>
+        <v>5425.033</v>
       </c>
       <c r="C544">
         <v>593.479</v>
       </c>
       <c r="D544">
         <v>1001.866</v>
       </c>
       <c r="E544">
-        <v>7018.479</v>
+        <v>7020.378</v>
       </c>
       <c r="F544">
         <v>2111.712</v>
       </c>
       <c r="G544">
         <v>1421.182</v>
       </c>
       <c r="H544">
         <v>690.529</v>
       </c>
       <c r="I544">
-        <v>-257.634</v>
+        <v>-259.533</v>
       </c>
       <c r="J544">
         <v>5845.469</v>
       </c>
       <c r="K544">
         <v>593.479</v>
       </c>
       <c r="L544">
         <v>997.223</v>
       </c>
       <c r="M544">
         <v>7451.374</v>
       </c>
     </row>
     <row r="545" spans="1:26">
       <c r="A545" s="6">
         <v>42856.0</v>
       </c>
       <c r="B545">
-        <v>5657.001</v>
+        <v>5659.411</v>
       </c>
       <c r="C545">
         <v>641.27</v>
       </c>
       <c r="D545">
         <v>1039.376</v>
       </c>
       <c r="E545">
-        <v>7337.647</v>
+        <v>7340.057</v>
       </c>
       <c r="F545">
         <v>2263.762</v>
       </c>
       <c r="G545">
         <v>1452.963</v>
       </c>
       <c r="H545">
         <v>810.799</v>
       </c>
       <c r="I545">
-        <v>-356.533</v>
+        <v>-358.943</v>
       </c>
       <c r="J545">
         <v>6098.119</v>
       </c>
       <c r="K545">
         <v>641.27</v>
       </c>
       <c r="L545">
         <v>1038.014</v>
       </c>
       <c r="M545">
         <v>7791.912</v>
       </c>
     </row>
     <row r="546" spans="1:26">
       <c r="A546" s="6">
         <v>42887.0</v>
       </c>
       <c r="B546">
-        <v>5611.248</v>
+        <v>5612.967</v>
       </c>
       <c r="C546">
         <v>700.866</v>
       </c>
       <c r="D546">
         <v>993.88</v>
       </c>
       <c r="E546">
-        <v>7305.994</v>
+        <v>7307.712</v>
       </c>
       <c r="F546">
         <v>2117.259</v>
       </c>
       <c r="G546">
         <v>1434.4</v>
       </c>
       <c r="H546">
         <v>682.859</v>
       </c>
       <c r="I546">
-        <v>-31.423</v>
+        <v>-33.142</v>
       </c>
       <c r="J546">
         <v>6244.705</v>
       </c>
       <c r="K546">
         <v>700.866</v>
       </c>
       <c r="L546">
         <v>994.179</v>
       </c>
       <c r="M546">
         <v>7957.429</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547">
-        <v>5742.036</v>
+        <v>5743.451</v>
       </c>
       <c r="C547">
         <v>745.875</v>
       </c>
       <c r="D547">
         <v>928.482</v>
       </c>
       <c r="E547">
-        <v>7416.393</v>
+        <v>7417.808</v>
       </c>
       <c r="F547">
         <v>2129.007</v>
       </c>
       <c r="G547">
         <v>1458.49</v>
       </c>
       <c r="H547">
         <v>670.517</v>
       </c>
       <c r="I547">
-        <v>333.681</v>
+        <v>332.266</v>
       </c>
       <c r="J547">
         <v>6733.535</v>
       </c>
       <c r="K547">
         <v>745.875</v>
       </c>
       <c r="L547">
         <v>923.421</v>
       </c>
       <c r="M547">
         <v>8420.591</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548">
-        <v>5886.951</v>
+        <v>5888.868</v>
       </c>
       <c r="C548">
         <v>757.067</v>
       </c>
       <c r="D548">
         <v>873.976</v>
       </c>
       <c r="E548">
-        <v>7517.993</v>
+        <v>7519.91</v>
       </c>
       <c r="F548">
         <v>2153.423</v>
       </c>
       <c r="G548">
         <v>1393.328</v>
       </c>
       <c r="H548">
         <v>760.095</v>
       </c>
       <c r="I548">
-        <v>12.991</v>
+        <v>11.074</v>
       </c>
       <c r="J548">
         <v>6645.209</v>
       </c>
       <c r="K548">
         <v>757.067</v>
       </c>
       <c r="L548">
         <v>869.232</v>
       </c>
       <c r="M548">
         <v>8291.08</v>
       </c>
     </row>
     <row r="549" spans="1:26">
       <c r="A549" s="6">
         <v>42979.0</v>
       </c>
       <c r="B549">
-        <v>5668.111</v>
+        <v>5670.461</v>
       </c>
       <c r="C549">
         <v>712.236</v>
       </c>
       <c r="D549">
         <v>848.882</v>
       </c>
       <c r="E549">
-        <v>7229.229</v>
+        <v>7231.579</v>
       </c>
       <c r="F549">
         <v>1993.26</v>
       </c>
       <c r="G549">
         <v>1477.95</v>
       </c>
       <c r="H549">
         <v>515.31</v>
       </c>
       <c r="I549">
-        <v>-127.838</v>
+        <v>-130.187</v>
       </c>
       <c r="J549">
         <v>6049.494</v>
       </c>
       <c r="K549">
         <v>712.236</v>
       </c>
       <c r="L549">
         <v>839.494</v>
       </c>
       <c r="M549">
         <v>7616.702</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550">
-        <v>5985.345</v>
+        <v>5987.621</v>
       </c>
       <c r="C550">
         <v>690.239</v>
       </c>
       <c r="D550">
         <v>904.224</v>
       </c>
       <c r="E550">
-        <v>7579.808</v>
+        <v>7582.085</v>
       </c>
       <c r="F550">
         <v>2064.724</v>
       </c>
       <c r="G550">
         <v>1683.261</v>
       </c>
       <c r="H550">
         <v>381.463</v>
       </c>
       <c r="I550">
-        <v>-154.238</v>
+        <v>-156.515</v>
       </c>
       <c r="J550">
         <v>6211.78</v>
       </c>
       <c r="K550">
         <v>690.239</v>
       </c>
       <c r="L550">
         <v>893.951</v>
       </c>
       <c r="M550">
         <v>7807.033</v>
       </c>
     </row>
     <row r="551" spans="1:26">
       <c r="A551" s="6">
         <v>43040.0</v>
       </c>
       <c r="B551">
-        <v>5951.402</v>
+        <v>5954.031</v>
       </c>
       <c r="C551">
         <v>696.756</v>
       </c>
       <c r="D551">
         <v>895.531</v>
       </c>
       <c r="E551">
-        <v>7543.69</v>
+        <v>7546.318</v>
       </c>
       <c r="F551">
         <v>2023.431</v>
       </c>
       <c r="G551">
         <v>1657.555</v>
       </c>
       <c r="H551">
         <v>365.876</v>
       </c>
       <c r="I551">
-        <v>186.197</v>
+        <v>183.569</v>
       </c>
       <c r="J551">
         <v>6509.093</v>
       </c>
       <c r="K551">
         <v>696.756</v>
       </c>
       <c r="L551">
         <v>879.312</v>
       </c>
       <c r="M551">
         <v>8095.763</v>
       </c>
     </row>
     <row r="552" spans="1:26">
       <c r="A552" s="6">
         <v>43070.0</v>
       </c>
       <c r="B552">
-        <v>6075.231</v>
+        <v>6078.769</v>
       </c>
       <c r="C552">
         <v>770.824</v>
       </c>
       <c r="D552">
         <v>927.047</v>
       </c>
       <c r="E552">
-        <v>7773.102</v>
+        <v>7776.64</v>
       </c>
       <c r="F552">
         <v>2132.348</v>
       </c>
       <c r="G552">
         <v>1726.816</v>
       </c>
       <c r="H552">
         <v>405.532</v>
       </c>
       <c r="I552">
-        <v>1009.412</v>
+        <v>1005.874</v>
       </c>
       <c r="J552">
         <v>7494.688</v>
       </c>
       <c r="K552">
         <v>770.824</v>
       </c>
       <c r="L552">
         <v>908.698</v>
       </c>
       <c r="M552">
         <v>9188.046</v>
       </c>
     </row>
     <row r="553" spans="1:26">
       <c r="A553" s="6">
         <v>43101.0</v>
       </c>
       <c r="B553">
-        <v>5988.451</v>
+        <v>5991.095</v>
       </c>
       <c r="C553">
         <v>780.456</v>
       </c>
       <c r="D553">
         <v>976.416</v>
       </c>
       <c r="E553">
-        <v>7745.322</v>
+        <v>7747.967</v>
       </c>
       <c r="F553">
         <v>2227.522</v>
       </c>
       <c r="G553">
         <v>1572.446</v>
       </c>
       <c r="H553">
         <v>655.075</v>
       </c>
       <c r="I553">
-        <v>1263.388</v>
+        <v>1260.744</v>
       </c>
       <c r="J553">
         <v>7911.819</v>
       </c>
       <c r="K553">
         <v>780.456</v>
       </c>
       <c r="L553">
         <v>957.573</v>
       </c>
       <c r="M553">
         <v>9663.786</v>
       </c>
     </row>
     <row r="554" spans="1:26">
       <c r="A554" s="6">
         <v>43132.0</v>
       </c>
       <c r="B554">
-        <v>5605.371</v>
+        <v>5610.728</v>
       </c>
       <c r="C554">
         <v>677.38</v>
       </c>
       <c r="D554">
         <v>922.508</v>
       </c>
       <c r="E554">
-        <v>7205.259</v>
+        <v>7210.615</v>
       </c>
       <c r="F554">
         <v>1860.679</v>
       </c>
       <c r="G554">
         <v>1524.59</v>
       </c>
       <c r="H554">
         <v>336.09</v>
       </c>
       <c r="I554">
-        <v>521.758</v>
+        <v>516.402</v>
       </c>
       <c r="J554">
         <v>6476.58</v>
       </c>
       <c r="K554">
         <v>677.38</v>
       </c>
       <c r="L554">
         <v>897.136</v>
       </c>
       <c r="M554">
         <v>8063.107</v>
       </c>
     </row>
     <row r="555" spans="1:26">
       <c r="A555" s="6">
         <v>43160.0</v>
       </c>
       <c r="B555">
-        <v>6262.9</v>
+        <v>6265.567</v>
       </c>
       <c r="C555">
         <v>700.826</v>
       </c>
       <c r="D555">
         <v>1016.787</v>
       </c>
       <c r="E555">
-        <v>7980.514</v>
+        <v>7983.181</v>
       </c>
       <c r="F555">
         <v>2114.327</v>
       </c>
       <c r="G555">
         <v>1742.406</v>
       </c>
       <c r="H555">
         <v>371.921</v>
       </c>
       <c r="I555">
-        <v>352.482</v>
+        <v>349.815</v>
       </c>
       <c r="J555">
         <v>6990.649</v>
       </c>
       <c r="K555">
         <v>700.826</v>
       </c>
       <c r="L555">
         <v>998.418</v>
       </c>
       <c r="M555">
         <v>8704.917</v>
       </c>
     </row>
     <row r="556" spans="1:26">
       <c r="A556" s="6">
         <v>43191.0</v>
       </c>
       <c r="B556">
-        <v>5959.563</v>
+        <v>5962.586</v>
       </c>
       <c r="C556">
         <v>618.237</v>
       </c>
       <c r="D556">
         <v>1023.834</v>
       </c>
       <c r="E556">
-        <v>7601.634</v>
+        <v>7604.656</v>
       </c>
       <c r="F556">
         <v>2125.12</v>
       </c>
       <c r="G556">
         <v>1791.851</v>
       </c>
       <c r="H556">
         <v>333.269</v>
       </c>
       <c r="I556">
-        <v>-49.127</v>
+        <v>-52.15</v>
       </c>
       <c r="J556">
         <v>6252.246</v>
       </c>
       <c r="K556">
         <v>618.237</v>
       </c>
       <c r="L556">
         <v>1005.373</v>
       </c>
       <c r="M556">
         <v>7885.775</v>
       </c>
     </row>
     <row r="557" spans="1:26">
       <c r="A557" s="6">
         <v>43221.0</v>
       </c>
       <c r="B557">
-        <v>6207.993</v>
+        <v>6211.12</v>
       </c>
       <c r="C557">
         <v>703.833</v>
       </c>
       <c r="D557">
         <v>1054.331</v>
       </c>
       <c r="E557">
-        <v>7966.157</v>
+        <v>7969.284</v>
       </c>
       <c r="F557">
         <v>2142.157</v>
       </c>
       <c r="G557">
         <v>1774.731</v>
       </c>
       <c r="H557">
         <v>367.426</v>
       </c>
       <c r="I557">
-        <v>-347.759</v>
+        <v>-350.885</v>
       </c>
       <c r="J557">
         <v>6219.886</v>
       </c>
       <c r="K557">
         <v>703.833</v>
       </c>
       <c r="L557">
         <v>1048.124</v>
       </c>
       <c r="M557">
         <v>7985.824</v>
       </c>
     </row>
     <row r="558" spans="1:26">
       <c r="A558" s="6">
         <v>43252.0</v>
       </c>
       <c r="B558">
-        <v>6104.684</v>
+        <v>6107.33</v>
       </c>
       <c r="C558">
         <v>728.583</v>
       </c>
       <c r="D558">
         <v>1033.5</v>
       </c>
       <c r="E558">
-        <v>7866.767</v>
+        <v>7869.413</v>
       </c>
       <c r="F558">
         <v>2176.34</v>
       </c>
       <c r="G558">
         <v>1762.188</v>
       </c>
       <c r="H558">
         <v>414.152</v>
       </c>
       <c r="I558">
-        <v>-138.33</v>
+        <v>-140.976</v>
       </c>
       <c r="J558">
         <v>6380.783</v>
       </c>
       <c r="K558">
         <v>728.583</v>
       </c>
       <c r="L558">
         <v>1018.624</v>
       </c>
       <c r="M558">
         <v>8142.589</v>
       </c>
     </row>
     <row r="559" spans="1:26">
       <c r="A559" s="6">
         <v>43282.0</v>
       </c>
       <c r="B559">
-        <v>6407.722</v>
+        <v>6411.064</v>
       </c>
       <c r="C559">
         <v>757.528</v>
       </c>
       <c r="D559">
         <v>948.67</v>
       </c>
       <c r="E559">
-        <v>8113.92</v>
+        <v>8117.262</v>
       </c>
       <c r="F559">
         <v>2161.45</v>
       </c>
       <c r="G559">
         <v>1863.194</v>
       </c>
       <c r="H559">
         <v>298.256</v>
       </c>
       <c r="I559">
-        <v>197.586</v>
+        <v>194.245</v>
       </c>
       <c r="J559">
         <v>6904.313</v>
       </c>
       <c r="K559">
         <v>757.528</v>
       </c>
       <c r="L559">
         <v>932.788</v>
       </c>
       <c r="M559">
         <v>8609.762</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560">
-        <v>6694.619</v>
+        <v>6698.075</v>
       </c>
       <c r="C560">
         <v>755.713</v>
       </c>
       <c r="D560">
         <v>953.382</v>
       </c>
       <c r="E560">
-        <v>8403.714</v>
+        <v>8407.17</v>
       </c>
       <c r="F560">
         <v>2191.516</v>
       </c>
       <c r="G560">
         <v>1737.064</v>
       </c>
       <c r="H560">
         <v>454.452</v>
       </c>
       <c r="I560">
-        <v>-168.894</v>
+        <v>-172.351</v>
       </c>
       <c r="J560">
         <v>6977.06</v>
       </c>
       <c r="K560">
         <v>755.713</v>
       </c>
       <c r="L560">
         <v>939.432</v>
       </c>
       <c r="M560">
         <v>8689.272</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561">
-        <v>6439.64</v>
+        <v>6443.456</v>
       </c>
       <c r="C561">
         <v>676.697</v>
       </c>
       <c r="D561">
         <v>871.99</v>
       </c>
       <c r="E561">
-        <v>7988.327</v>
+        <v>7992.143</v>
       </c>
       <c r="F561">
         <v>1998.803</v>
       </c>
       <c r="G561">
         <v>1723.356</v>
       </c>
       <c r="H561">
         <v>275.447</v>
       </c>
       <c r="I561">
-        <v>-400.739</v>
+        <v>-404.554</v>
       </c>
       <c r="J561">
         <v>6322.819</v>
       </c>
       <c r="K561">
         <v>676.697</v>
       </c>
       <c r="L561">
         <v>852.636</v>
       </c>
       <c r="M561">
         <v>7863.036</v>
       </c>
     </row>
     <row r="562" spans="1:26">
       <c r="A562" s="6">
         <v>43374.0</v>
       </c>
       <c r="B562">
-        <v>6734.814</v>
+        <v>6738.324</v>
       </c>
       <c r="C562">
         <v>620.995</v>
       </c>
       <c r="D562">
         <v>909.038</v>
       </c>
       <c r="E562">
-        <v>8264.846</v>
+        <v>8268.356</v>
       </c>
       <c r="F562">
         <v>1981.975</v>
       </c>
       <c r="G562">
         <v>1893.627</v>
       </c>
       <c r="H562">
         <v>88.348</v>
       </c>
       <c r="I562">
-        <v>-267.836</v>
+        <v>-271.345</v>
       </c>
       <c r="J562">
         <v>6564.261</v>
       </c>
       <c r="K562">
         <v>620.995</v>
       </c>
       <c r="L562">
         <v>890.432</v>
       </c>
       <c r="M562">
         <v>8085.359</v>
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563">
-        <v>6600.253</v>
+        <v>6603.425</v>
       </c>
       <c r="C563">
         <v>668.643</v>
       </c>
       <c r="D563">
         <v>912.909</v>
       </c>
       <c r="E563">
-        <v>8181.804</v>
+        <v>8184.977</v>
       </c>
       <c r="F563">
         <v>1895.825</v>
       </c>
       <c r="G563">
         <v>1883.561</v>
       </c>
       <c r="H563">
         <v>12.264</v>
       </c>
       <c r="I563">
-        <v>320.539</v>
+        <v>317.366</v>
       </c>
       <c r="J563">
         <v>6943.583</v>
       </c>
       <c r="K563">
         <v>668.643</v>
       </c>
       <c r="L563">
         <v>893.755</v>
       </c>
       <c r="M563">
         <v>8514.607</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564">
-        <v>6778.155</v>
+        <v>6781.442</v>
       </c>
       <c r="C564">
         <v>749.177</v>
       </c>
       <c r="D564">
         <v>951.55</v>
       </c>
       <c r="E564">
-        <v>8478.882</v>
+        <v>8482.169</v>
       </c>
       <c r="F564">
         <v>1957.559</v>
       </c>
       <c r="G564">
         <v>1954.641</v>
       </c>
       <c r="H564">
         <v>2.918</v>
       </c>
       <c r="I564">
-        <v>545.737</v>
+        <v>542.45</v>
       </c>
       <c r="J564">
         <v>7336.542</v>
       </c>
       <c r="K564">
         <v>749.177</v>
       </c>
       <c r="L564">
         <v>930.987</v>
       </c>
       <c r="M564">
         <v>9027.537</v>
       </c>
     </row>
     <row r="565" spans="1:26">
       <c r="A565" s="6">
         <v>43466.0</v>
       </c>
       <c r="B565">
-        <v>6809.887</v>
+        <v>6813.63</v>
       </c>
       <c r="C565">
         <v>769.584</v>
       </c>
       <c r="D565">
         <v>952.231</v>
       </c>
       <c r="E565">
-        <v>8531.702</v>
+        <v>8535.445</v>
       </c>
       <c r="F565">
         <v>2121.899</v>
       </c>
       <c r="G565">
         <v>1910.215</v>
       </c>
       <c r="H565">
         <v>211.685</v>
       </c>
       <c r="I565">
-        <v>803.988</v>
+        <v>800.245</v>
       </c>
       <c r="J565">
         <v>7838.231</v>
       </c>
       <c r="K565">
         <v>769.584</v>
       </c>
       <c r="L565">
         <v>928.16</v>
       </c>
       <c r="M565">
         <v>9547.375</v>
       </c>
     </row>
     <row r="566" spans="1:26">
       <c r="A566" s="6">
         <v>43497.0</v>
       </c>
       <c r="B566">
-        <v>6125.798</v>
+        <v>6132.043</v>
       </c>
       <c r="C566">
         <v>675.753</v>
       </c>
       <c r="D566">
         <v>882.577</v>
       </c>
       <c r="E566">
-        <v>7684.128</v>
+        <v>7690.373</v>
       </c>
       <c r="F566">
         <v>1700.241</v>
       </c>
       <c r="G566">
         <v>1724.712</v>
       </c>
       <c r="H566">
         <v>-24.471</v>
       </c>
       <c r="I566">
-        <v>731.775</v>
+        <v>725.531</v>
       </c>
       <c r="J566">
         <v>6835.727</v>
       </c>
       <c r="K566">
         <v>675.753</v>
       </c>
       <c r="L566">
         <v>869.26</v>
       </c>
       <c r="M566">
         <v>8391.433</v>
       </c>
     </row>
     <row r="567" spans="1:26">
       <c r="A567" s="6">
         <v>43525.0</v>
       </c>
       <c r="B567">
-        <v>6663.776</v>
+        <v>6667.215</v>
       </c>
       <c r="C567">
         <v>679.562</v>
       </c>
       <c r="D567">
         <v>999.506</v>
       </c>
       <c r="E567">
-        <v>8342.844</v>
+        <v>8346.283</v>
       </c>
       <c r="F567">
         <v>1924.651</v>
       </c>
       <c r="G567">
         <v>1912.069</v>
       </c>
       <c r="H567">
         <v>12.582</v>
       </c>
       <c r="I567">
-        <v>352.231</v>
+        <v>348.791</v>
       </c>
       <c r="J567">
         <v>7031.288</v>
       </c>
       <c r="K567">
         <v>679.562</v>
       </c>
       <c r="L567">
         <v>988.614</v>
       </c>
       <c r="M567">
         <v>8707.656</v>
       </c>
     </row>
     <row r="568" spans="1:26">
       <c r="A568" s="6">
         <v>43556.0</v>
       </c>
       <c r="B568">
-        <v>6653.407</v>
+        <v>6656.875</v>
       </c>
       <c r="C568">
         <v>632.586</v>
       </c>
       <c r="D568">
         <v>1039.479</v>
       </c>
       <c r="E568">
-        <v>8325.473</v>
+        <v>8328.94</v>
       </c>
       <c r="F568">
         <v>1924.807</v>
       </c>
       <c r="G568">
         <v>1892.923</v>
       </c>
       <c r="H568">
         <v>31.884</v>
       </c>
       <c r="I568">
-        <v>-681.271</v>
+        <v>-684.738</v>
       </c>
       <c r="J568">
         <v>6011.698</v>
       </c>
       <c r="K568">
         <v>632.586</v>
       </c>
       <c r="L568">
         <v>1023.66</v>
       </c>
       <c r="M568">
         <v>7676.086</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569">
-        <v>6876.588</v>
+        <v>6879.634</v>
       </c>
       <c r="C569">
         <v>700.904</v>
       </c>
       <c r="D569">
         <v>1073.553</v>
       </c>
       <c r="E569">
-        <v>8651.045</v>
+        <v>8654.091</v>
       </c>
       <c r="F569">
         <v>2045.868</v>
       </c>
       <c r="G569">
         <v>1953.797</v>
       </c>
       <c r="H569">
         <v>92.071</v>
       </c>
       <c r="I569">
-        <v>-790.793</v>
+        <v>-793.839</v>
       </c>
       <c r="J569">
         <v>6175.787</v>
       </c>
       <c r="K569">
         <v>700.904</v>
       </c>
       <c r="L569">
         <v>1065.255</v>
       </c>
       <c r="M569">
         <v>7952.323</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570">
-        <v>6607.351</v>
+        <v>6610</v>
       </c>
       <c r="C570">
         <v>718.461</v>
       </c>
       <c r="D570">
         <v>1009.698</v>
       </c>
       <c r="E570">
-        <v>8335.51</v>
+        <v>8338.159</v>
       </c>
       <c r="F570">
         <v>1889.378</v>
       </c>
       <c r="G570">
         <v>1940.025</v>
       </c>
       <c r="H570">
         <v>-50.648</v>
       </c>
       <c r="I570">
-        <v>-366.762</v>
+        <v>-369.412</v>
       </c>
       <c r="J570">
         <v>6189.718</v>
       </c>
       <c r="K570">
         <v>718.461</v>
       </c>
       <c r="L570">
         <v>997.534</v>
       </c>
       <c r="M570">
         <v>7918.1</v>
       </c>
     </row>
     <row r="571" spans="1:26">
       <c r="A571" s="6">
         <v>43647.0</v>
       </c>
       <c r="B571">
-        <v>6786.179</v>
+        <v>6789.328</v>
       </c>
       <c r="C571">
         <v>753.898</v>
       </c>
       <c r="D571">
         <v>998.1</v>
       </c>
       <c r="E571">
-        <v>8538.177</v>
+        <v>8541.326</v>
       </c>
       <c r="F571">
         <v>2020.569</v>
       </c>
       <c r="G571">
         <v>1888.848</v>
       </c>
       <c r="H571">
         <v>131.721</v>
       </c>
       <c r="I571">
-        <v>-106.844</v>
+        <v>-109.993</v>
       </c>
       <c r="J571">
         <v>6811.535</v>
       </c>
       <c r="K571">
         <v>753.898</v>
       </c>
       <c r="L571">
         <v>985.048</v>
       </c>
       <c r="M571">
         <v>8563.054</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572">
-        <v>7062.461</v>
+        <v>7065.368</v>
       </c>
       <c r="C572">
         <v>750.891</v>
       </c>
       <c r="D572">
         <v>952.361</v>
       </c>
       <c r="E572">
-        <v>8765.713</v>
+        <v>8768.62</v>
       </c>
       <c r="F572">
         <v>1975.28</v>
       </c>
       <c r="G572">
         <v>1969.309</v>
       </c>
       <c r="H572">
         <v>5.971</v>
       </c>
       <c r="I572">
-        <v>-205.527</v>
+        <v>-208.434</v>
       </c>
       <c r="J572">
         <v>6862.16</v>
       </c>
       <c r="K572">
         <v>750.891</v>
       </c>
       <c r="L572">
         <v>939.185</v>
       </c>
       <c r="M572">
         <v>8566.157</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573">
-        <v>6823.684</v>
+        <v>6826.766</v>
       </c>
       <c r="C573">
         <v>689.836</v>
       </c>
       <c r="D573">
         <v>912.243</v>
       </c>
       <c r="E573">
-        <v>8425.763</v>
+        <v>8428.845</v>
       </c>
       <c r="F573">
         <v>1789.243</v>
       </c>
       <c r="G573">
         <v>1976.907</v>
       </c>
       <c r="H573">
         <v>-187.664</v>
       </c>
       <c r="I573">
-        <v>-370.981</v>
+        <v>-374.063</v>
       </c>
       <c r="J573">
         <v>6264.38</v>
       </c>
       <c r="K573">
         <v>689.836</v>
       </c>
       <c r="L573">
         <v>900.902</v>
       </c>
       <c r="M573">
         <v>7867.118</v>
       </c>
     </row>
     <row r="574" spans="1:26">
       <c r="A574" s="6">
         <v>43739.0</v>
       </c>
       <c r="B574">
-        <v>7062.479</v>
+        <v>7066.418</v>
       </c>
       <c r="C574">
         <v>647.745</v>
       </c>
       <c r="D574">
         <v>941.235</v>
       </c>
       <c r="E574">
-        <v>8651.459</v>
+        <v>8655.398</v>
       </c>
       <c r="F574">
         <v>1816.105</v>
       </c>
       <c r="G574">
         <v>2087.737</v>
       </c>
       <c r="H574">
         <v>-271.633</v>
       </c>
       <c r="I574">
-        <v>-437.906</v>
+        <v>-441.845</v>
       </c>
       <c r="J574">
         <v>6353.8</v>
       </c>
       <c r="K574">
         <v>647.745</v>
       </c>
       <c r="L574">
         <v>932.882</v>
       </c>
       <c r="M574">
         <v>7941.92</v>
       </c>
     </row>
     <row r="575" spans="1:26">
       <c r="A575" s="6">
         <v>43770.0</v>
       </c>
       <c r="B575">
-        <v>6885.788</v>
+        <v>6889.307</v>
       </c>
       <c r="C575">
         <v>669.598</v>
       </c>
       <c r="D575">
         <v>911.689</v>
       </c>
       <c r="E575">
-        <v>8467.074</v>
+        <v>8470.593</v>
       </c>
       <c r="F575">
         <v>1688.425</v>
       </c>
       <c r="G575">
         <v>2028.612</v>
       </c>
       <c r="H575">
         <v>-340.187</v>
       </c>
       <c r="I575">
-        <v>268.844</v>
+        <v>265.325</v>
       </c>
       <c r="J575">
         <v>6814.014</v>
       </c>
       <c r="K575">
         <v>669.598</v>
       </c>
       <c r="L575">
         <v>899.852</v>
       </c>
       <c r="M575">
         <v>8395.731</v>
       </c>
     </row>
     <row r="576" spans="1:26">
       <c r="A576" s="6">
         <v>43800.0</v>
       </c>
       <c r="B576">
-        <v>7049.134</v>
+        <v>7052.705</v>
       </c>
       <c r="C576">
         <v>763.034</v>
       </c>
       <c r="D576">
         <v>951.488</v>
       </c>
       <c r="E576">
-        <v>8763.656</v>
+        <v>8767.227</v>
       </c>
       <c r="F576">
         <v>1968.761</v>
       </c>
       <c r="G576">
         <v>2190.414</v>
       </c>
       <c r="H576">
         <v>-221.653</v>
       </c>
       <c r="I576">
-        <v>405.825</v>
+        <v>402.254</v>
       </c>
       <c r="J576">
         <v>7236.205</v>
       </c>
       <c r="K576">
         <v>763.034</v>
       </c>
       <c r="L576">
         <v>934.816</v>
       </c>
       <c r="M576">
         <v>8947.829</v>
       </c>
     </row>
     <row r="577" spans="1:26">
       <c r="A577" s="6">
         <v>43831.0</v>
       </c>
       <c r="B577">
-        <v>7091.999</v>
+        <v>7095.18</v>
       </c>
       <c r="C577">
         <v>774.776</v>
       </c>
       <c r="D577">
         <v>972.72</v>
       </c>
       <c r="E577">
-        <v>8839.495</v>
+        <v>8842.676</v>
       </c>
       <c r="F577">
         <v>1871.493</v>
       </c>
       <c r="G577">
         <v>2175.213</v>
       </c>
       <c r="H577">
         <v>-303.72</v>
       </c>
       <c r="I577">
-        <v>440.113</v>
+        <v>436.932</v>
       </c>
       <c r="J577">
         <v>7239.648</v>
       </c>
       <c r="K577">
         <v>774.776</v>
       </c>
       <c r="L577">
         <v>950.606</v>
       </c>
       <c r="M577">
         <v>8975.888</v>
       </c>
     </row>
     <row r="578" spans="1:26">
       <c r="A578" s="6">
         <v>43862.0</v>
       </c>
       <c r="B578">
-        <v>6469.84</v>
+        <v>6472.54</v>
       </c>
       <c r="C578">
         <v>688.502</v>
       </c>
       <c r="D578">
         <v>977.228</v>
       </c>
       <c r="E578">
-        <v>8135.57</v>
+        <v>8138.271</v>
       </c>
       <c r="F578">
         <v>1727.19</v>
       </c>
       <c r="G578">
         <v>2088.791</v>
       </c>
       <c r="H578">
         <v>-361.601</v>
       </c>
       <c r="I578">
-        <v>592.322</v>
+        <v>589.621</v>
       </c>
       <c r="J578">
         <v>6708.676</v>
       </c>
       <c r="K578">
         <v>688.502</v>
       </c>
       <c r="L578">
         <v>959.451</v>
       </c>
       <c r="M578">
         <v>8366.291</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579">
-        <v>6827.18</v>
+        <v>6829.46</v>
       </c>
       <c r="C579">
         <v>668.515</v>
       </c>
       <c r="D579">
         <v>986.687</v>
       </c>
       <c r="E579">
-        <v>8482.382</v>
+        <v>8484.662</v>
       </c>
       <c r="F579">
         <v>1782.154</v>
       </c>
       <c r="G579">
         <v>2236.072</v>
       </c>
       <c r="H579">
         <v>-453.918</v>
       </c>
       <c r="I579">
-        <v>-145.838</v>
+        <v>-148.118</v>
       </c>
       <c r="J579">
         <v>6245.796</v>
       </c>
       <c r="K579">
         <v>668.515</v>
       </c>
       <c r="L579">
         <v>955.426</v>
       </c>
       <c r="M579">
         <v>7882.626</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580">
-        <v>6309.719</v>
+        <v>6312.233</v>
       </c>
       <c r="C580">
         <v>618.09</v>
       </c>
       <c r="D580">
         <v>914.781</v>
       </c>
       <c r="E580">
-        <v>7842.59</v>
+        <v>7845.103</v>
       </c>
       <c r="F580">
         <v>1507.487</v>
       </c>
       <c r="G580">
         <v>1879.794</v>
       </c>
       <c r="H580">
         <v>-372.306</v>
       </c>
       <c r="I580">
-        <v>-952.708</v>
+        <v>-955.222</v>
       </c>
       <c r="J580">
         <v>4981.285</v>
       </c>
       <c r="K580">
         <v>618.09</v>
       </c>
       <c r="L580">
         <v>907.131</v>
       </c>
       <c r="M580">
         <v>6517.575</v>
       </c>
     </row>
     <row r="581" spans="1:26">
       <c r="A581" s="6">
         <v>43952.0</v>
       </c>
       <c r="B581">
-        <v>5812.825</v>
+        <v>5814.794</v>
       </c>
       <c r="C581">
         <v>672.074</v>
       </c>
       <c r="D581">
         <v>1013.019</v>
       </c>
       <c r="E581">
-        <v>7497.919</v>
+        <v>7499.888</v>
       </c>
       <c r="F581">
         <v>1651.252</v>
       </c>
       <c r="G581">
         <v>1693.721</v>
       </c>
       <c r="H581">
         <v>-42.47</v>
       </c>
       <c r="I581">
-        <v>-627.24</v>
+        <v>-629.21</v>
       </c>
       <c r="J581">
         <v>5129.622</v>
       </c>
       <c r="K581">
         <v>672.074</v>
       </c>
       <c r="L581">
         <v>1013.871</v>
       </c>
       <c r="M581">
         <v>6828.209</v>
       </c>
     </row>
     <row r="582" spans="1:26">
       <c r="A582" s="6">
         <v>43983.0</v>
       </c>
       <c r="B582">
-        <v>5947.289</v>
+        <v>5949.417</v>
       </c>
       <c r="C582">
         <v>702.024</v>
       </c>
       <c r="D582">
         <v>1030.673</v>
       </c>
       <c r="E582">
-        <v>7679.986</v>
+        <v>7682.114</v>
       </c>
       <c r="F582">
         <v>1704.521</v>
       </c>
       <c r="G582">
         <v>1658.983</v>
       </c>
       <c r="H582">
         <v>45.539</v>
       </c>
       <c r="I582">
-        <v>-448.501</v>
+        <v>-450.629</v>
       </c>
       <c r="J582">
         <v>5531.893</v>
       </c>
       <c r="K582">
         <v>702.024</v>
       </c>
       <c r="L582">
         <v>1029.788</v>
       </c>
       <c r="M582">
         <v>7277.024</v>
       </c>
     </row>
     <row r="583" spans="1:26">
       <c r="A583" s="6">
         <v>44013.0</v>
       </c>
       <c r="B583">
-        <v>6309.388</v>
+        <v>6311.161</v>
       </c>
       <c r="C583">
         <v>724.8</v>
       </c>
       <c r="D583">
         <v>986.598</v>
       </c>
       <c r="E583">
-        <v>8020.787</v>
+        <v>8022.559</v>
       </c>
       <c r="F583">
         <v>1691.69</v>
       </c>
       <c r="G583">
         <v>1874.128</v>
       </c>
       <c r="H583">
         <v>-182.439</v>
       </c>
       <c r="I583">
-        <v>227.842</v>
+        <v>226.07</v>
       </c>
       <c r="J583">
         <v>6345.536</v>
       </c>
       <c r="K583">
         <v>724.8</v>
       </c>
       <c r="L583">
         <v>977.337</v>
       </c>
       <c r="M583">
         <v>8066.19</v>
       </c>
     </row>
     <row r="584" spans="1:26">
       <c r="A584" s="6">
         <v>44044.0</v>
       </c>
       <c r="B584">
-        <v>6322.31</v>
+        <v>6324.237</v>
       </c>
       <c r="C584">
         <v>720.588</v>
       </c>
       <c r="D584">
         <v>946.471</v>
       </c>
       <c r="E584">
-        <v>7989.369</v>
+        <v>7991.296</v>
       </c>
       <c r="F584">
         <v>1612.727</v>
       </c>
       <c r="G584">
         <v>1877.792</v>
       </c>
       <c r="H584">
         <v>-265.065</v>
       </c>
       <c r="I584">
-        <v>288.782</v>
+        <v>286.855</v>
       </c>
       <c r="J584">
         <v>6337.491</v>
       </c>
       <c r="K584">
         <v>720.588</v>
       </c>
       <c r="L584">
         <v>934.935</v>
       </c>
       <c r="M584">
         <v>8013.086</v>
       </c>
     </row>
     <row r="585" spans="1:26">
       <c r="A585" s="6">
         <v>44075.0</v>
       </c>
       <c r="B585">
-        <v>6186.607</v>
+        <v>6188.886</v>
       </c>
       <c r="C585">
         <v>686.588</v>
       </c>
       <c r="D585">
         <v>876.343</v>
       </c>
       <c r="E585">
-        <v>7749.538</v>
+        <v>7751.817</v>
       </c>
       <c r="F585">
         <v>1544.957</v>
       </c>
       <c r="G585">
         <v>1852.767</v>
       </c>
       <c r="H585">
         <v>-307.809</v>
       </c>
       <c r="I585">
-        <v>-140.485</v>
+        <v>-142.764</v>
       </c>
       <c r="J585">
         <v>5736.059</v>
       </c>
       <c r="K585">
         <v>686.588</v>
       </c>
       <c r="L585">
         <v>865.835</v>
       </c>
       <c r="M585">
         <v>7301.244</v>
       </c>
     </row>
     <row r="586" spans="1:26">
       <c r="A586" s="6">
         <v>44105.0</v>
       </c>
       <c r="B586">
-        <v>6224.158</v>
+        <v>6226.24</v>
       </c>
       <c r="C586">
         <v>620.1</v>
       </c>
       <c r="D586">
         <v>929.936</v>
       </c>
       <c r="E586">
-        <v>7774.194</v>
+        <v>7776.276</v>
       </c>
       <c r="F586">
         <v>1578.486</v>
       </c>
       <c r="G586">
         <v>1975.293</v>
       </c>
       <c r="H586">
         <v>-396.807</v>
       </c>
       <c r="I586">
-        <v>98.447</v>
+        <v>96.365</v>
       </c>
       <c r="J586">
         <v>5932.484</v>
       </c>
       <c r="K586">
         <v>620.1</v>
       </c>
       <c r="L586">
         <v>909.996</v>
       </c>
       <c r="M586">
         <v>7475.834</v>
       </c>
     </row>
     <row r="587" spans="1:26">
       <c r="A587" s="6">
         <v>44136.0</v>
       </c>
       <c r="B587">
-        <v>6253.597</v>
+        <v>6255.539</v>
       </c>
       <c r="C587">
         <v>645.145</v>
       </c>
       <c r="D587">
         <v>972.282</v>
       </c>
       <c r="E587">
-        <v>7871.023</v>
+        <v>7872.965</v>
       </c>
       <c r="F587">
         <v>1596.209</v>
       </c>
       <c r="G587">
         <v>1956.907</v>
       </c>
       <c r="H587">
         <v>-360.697</v>
       </c>
       <c r="I587">
-        <v>71.377</v>
+        <v>69.435</v>
       </c>
       <c r="J587">
         <v>5970.901</v>
       </c>
       <c r="K587">
         <v>645.145</v>
       </c>
       <c r="L587">
         <v>954.011</v>
       </c>
       <c r="M587">
         <v>7581.703</v>
       </c>
     </row>
     <row r="588" spans="1:26">
       <c r="A588" s="6">
         <v>44166.0</v>
       </c>
       <c r="B588">
-        <v>6427.254</v>
+        <v>6429.108</v>
       </c>
       <c r="C588">
         <v>729.872</v>
       </c>
       <c r="D588">
         <v>975.841</v>
       </c>
       <c r="E588">
-        <v>8132.967</v>
+        <v>8134.822</v>
       </c>
       <c r="F588">
         <v>1719.896</v>
       </c>
       <c r="G588">
         <v>2194.463</v>
       </c>
       <c r="H588">
         <v>-474.567</v>
       </c>
       <c r="I588">
-        <v>1055.07</v>
+        <v>1053.216</v>
       </c>
       <c r="J588">
         <v>7009.344</v>
       </c>
       <c r="K588">
         <v>729.872</v>
       </c>
       <c r="L588">
         <v>959.507</v>
       </c>
       <c r="M588">
         <v>8713.471</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
-        <v>6500.288</v>
+        <v>6502.239</v>
       </c>
       <c r="C589">
         <v>748.098</v>
       </c>
       <c r="D589">
         <v>987.255</v>
       </c>
       <c r="E589">
-        <v>8235.641</v>
+        <v>8237.592</v>
       </c>
       <c r="F589">
         <v>1771.525</v>
       </c>
       <c r="G589">
         <v>2082.925</v>
       </c>
       <c r="H589">
         <v>-311.399</v>
       </c>
       <c r="I589">
-        <v>1004.993</v>
+        <v>1003.042</v>
       </c>
       <c r="J589">
         <v>7210.077</v>
       </c>
       <c r="K589">
         <v>748.098</v>
       </c>
       <c r="L589">
         <v>956.917</v>
       </c>
       <c r="M589">
         <v>8929.235</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
-        <v>5320.579</v>
+        <v>5324.142</v>
       </c>
       <c r="C590">
         <v>656.549</v>
       </c>
       <c r="D590">
         <v>865.511</v>
       </c>
       <c r="E590">
-        <v>6842.639</v>
+        <v>6846.201</v>
       </c>
       <c r="F590">
         <v>1565.742</v>
       </c>
       <c r="G590">
         <v>1666.903</v>
       </c>
       <c r="H590">
         <v>-101.161</v>
       </c>
       <c r="I590">
-        <v>1397.717</v>
+        <v>1394.155</v>
       </c>
       <c r="J590">
         <v>6613.514</v>
       </c>
       <c r="K590">
         <v>656.549</v>
       </c>
       <c r="L590">
         <v>859.146</v>
       </c>
       <c r="M590">
         <v>8139.195</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
-        <v>6606.883</v>
+        <v>6608.914</v>
       </c>
       <c r="C591">
         <v>664.413</v>
       </c>
       <c r="D591">
         <v>1087.112</v>
       </c>
       <c r="E591">
-        <v>8358.408</v>
+        <v>8360.439</v>
       </c>
       <c r="F591">
         <v>1788.106</v>
       </c>
       <c r="G591">
         <v>2067.107</v>
       </c>
       <c r="H591">
         <v>-279.001</v>
       </c>
       <c r="I591">
-        <v>32.281</v>
+        <v>30.25</v>
       </c>
       <c r="J591">
         <v>6358.639</v>
       </c>
       <c r="K591">
         <v>664.413</v>
       </c>
       <c r="L591">
         <v>1075.581</v>
       </c>
       <c r="M591">
         <v>8111.689</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
-        <v>6367.889</v>
+        <v>6369.625</v>
       </c>
       <c r="C592">
         <v>595.413</v>
       </c>
       <c r="D592">
         <v>1045.236</v>
       </c>
       <c r="E592">
-        <v>8008.538</v>
+        <v>8010.273</v>
       </c>
       <c r="F592">
         <v>1702.768</v>
       </c>
       <c r="G592">
         <v>2104.47</v>
       </c>
       <c r="H592">
         <v>-401.702</v>
       </c>
       <c r="I592">
-        <v>-88.341</v>
+        <v>-90.077</v>
       </c>
       <c r="J592">
         <v>5876.166</v>
       </c>
       <c r="K592">
         <v>595.413</v>
       </c>
       <c r="L592">
         <v>1035.573</v>
       </c>
       <c r="M592">
         <v>7518.494</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
-        <v>6630.074</v>
+        <v>6632.349</v>
       </c>
       <c r="C593">
         <v>661.137</v>
       </c>
       <c r="D593">
         <v>1103.249</v>
       </c>
       <c r="E593">
-        <v>8394.46</v>
+        <v>8396.735</v>
       </c>
       <c r="F593">
         <v>1799.127</v>
       </c>
       <c r="G593">
         <v>2131.187</v>
       </c>
       <c r="H593">
         <v>-332.06</v>
       </c>
       <c r="I593">
-        <v>-338.523</v>
+        <v>-340.797</v>
       </c>
       <c r="J593">
         <v>5954.598</v>
       </c>
       <c r="K593">
         <v>661.137</v>
       </c>
       <c r="L593">
         <v>1095.535</v>
       </c>
       <c r="M593">
         <v>7723.877</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
-        <v>6438.653</v>
+        <v>6440.331</v>
       </c>
       <c r="C594">
         <v>689.048</v>
       </c>
       <c r="D594">
         <v>1031.23</v>
       </c>
       <c r="E594">
-        <v>8158.931</v>
+        <v>8160.609</v>
       </c>
       <c r="F594">
         <v>1890.417</v>
       </c>
       <c r="G594">
         <v>2204.428</v>
       </c>
       <c r="H594">
         <v>-314.011</v>
       </c>
       <c r="I594">
-        <v>198.531</v>
+        <v>196.853</v>
       </c>
       <c r="J594">
         <v>6320.079</v>
       </c>
       <c r="K594">
         <v>689.048</v>
       </c>
       <c r="L594">
         <v>1019.169</v>
       </c>
       <c r="M594">
         <v>8043.451</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
-        <v>6646.553</v>
+        <v>6648.121</v>
       </c>
       <c r="C595">
         <v>717.845</v>
       </c>
       <c r="D595">
         <v>992.218</v>
       </c>
       <c r="E595">
-        <v>8356.615</v>
+        <v>8358.183</v>
       </c>
       <c r="F595">
         <v>1877.723</v>
       </c>
       <c r="G595">
         <v>2085.376</v>
       </c>
       <c r="H595">
         <v>-207.653</v>
       </c>
       <c r="I595">
-        <v>262.296</v>
+        <v>260.728</v>
       </c>
       <c r="J595">
         <v>6698.793</v>
       </c>
       <c r="K595">
         <v>717.845</v>
       </c>
       <c r="L595">
         <v>979.56</v>
       </c>
       <c r="M595">
         <v>8411.258</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
-        <v>6678.827</v>
+        <v>6680.505</v>
       </c>
       <c r="C596">
         <v>724.517</v>
       </c>
       <c r="D596">
         <v>1006.524</v>
       </c>
       <c r="E596">
-        <v>8409.868</v>
+        <v>8411.545</v>
       </c>
       <c r="F596">
         <v>1845.777</v>
       </c>
       <c r="G596">
         <v>2183.267</v>
       </c>
       <c r="H596">
         <v>-337.489</v>
       </c>
       <c r="I596">
-        <v>448.234</v>
+        <v>446.557</v>
       </c>
       <c r="J596">
         <v>6784.358</v>
       </c>
       <c r="K596">
         <v>724.517</v>
       </c>
       <c r="L596">
         <v>1000.234</v>
       </c>
       <c r="M596">
         <v>8520.613</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
-        <v>6445.642</v>
+        <v>6447.332</v>
       </c>
       <c r="C597">
         <v>672.879</v>
       </c>
       <c r="D597">
         <v>963.721</v>
       </c>
       <c r="E597">
-        <v>8082.242</v>
+        <v>8083.932</v>
       </c>
       <c r="F597">
         <v>1829.001</v>
       </c>
       <c r="G597">
         <v>1924.995</v>
       </c>
       <c r="H597">
         <v>-95.993</v>
       </c>
       <c r="I597">
-        <v>-267.902</v>
+        <v>-269.592</v>
       </c>
       <c r="J597">
         <v>6082.624</v>
       </c>
       <c r="K597">
         <v>672.879</v>
       </c>
       <c r="L597">
         <v>953.492</v>
       </c>
       <c r="M597">
         <v>7718.347</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
-        <v>6796.111</v>
+        <v>6797.624</v>
       </c>
       <c r="C598">
         <v>609.065</v>
       </c>
       <c r="D598">
         <v>997.389</v>
       </c>
       <c r="E598">
-        <v>8402.565</v>
+        <v>8404.078</v>
       </c>
       <c r="F598">
         <v>1751.844</v>
       </c>
       <c r="G598">
         <v>2062.901</v>
       </c>
       <c r="H598">
         <v>-311.057</v>
       </c>
       <c r="I598">
-        <v>-325.59</v>
+        <v>-327.103</v>
       </c>
       <c r="J598">
         <v>6158.663</v>
       </c>
       <c r="K598">
         <v>609.065</v>
       </c>
       <c r="L598">
         <v>988.462</v>
       </c>
       <c r="M598">
         <v>7765.918</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
-        <v>6685.913</v>
+        <v>6687.893</v>
       </c>
       <c r="C599">
         <v>654.413</v>
       </c>
       <c r="D599">
         <v>1031.33</v>
       </c>
       <c r="E599">
-        <v>8371.656</v>
+        <v>8373.636</v>
       </c>
       <c r="F599">
         <v>1774.257</v>
       </c>
       <c r="G599">
         <v>2171.553</v>
       </c>
       <c r="H599">
         <v>-397.296</v>
       </c>
       <c r="I599">
-        <v>167.295</v>
+        <v>165.315</v>
       </c>
       <c r="J599">
         <v>6472.315</v>
       </c>
       <c r="K599">
         <v>654.413</v>
       </c>
       <c r="L599">
         <v>1010.963</v>
       </c>
       <c r="M599">
         <v>8141.655</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
-        <v>6876.201</v>
+        <v>6880.104</v>
       </c>
       <c r="C600">
         <v>737.537</v>
       </c>
       <c r="D600">
         <v>1109.114</v>
       </c>
       <c r="E600">
-        <v>8722.852</v>
+        <v>8726.755</v>
       </c>
       <c r="F600">
         <v>1859.1</v>
       </c>
       <c r="G600">
         <v>2386.337</v>
       </c>
       <c r="H600">
         <v>-527.237</v>
       </c>
       <c r="I600">
-        <v>556.143</v>
+        <v>552.241</v>
       </c>
       <c r="J600">
         <v>6923.779</v>
       </c>
       <c r="K600">
         <v>737.537</v>
       </c>
       <c r="L600">
         <v>1082.209</v>
       </c>
       <c r="M600">
         <v>8751.759</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
-        <v>6697.383</v>
+        <v>6701.039</v>
       </c>
       <c r="C601">
         <v>737.387</v>
       </c>
       <c r="D601">
         <v>1110.235</v>
       </c>
       <c r="E601">
-        <v>8545.005</v>
+        <v>8548.661</v>
       </c>
       <c r="F601">
         <v>1840.996</v>
       </c>
       <c r="G601">
         <v>2170.278</v>
       </c>
       <c r="H601">
         <v>-329.282</v>
       </c>
       <c r="I601">
-        <v>1233.522</v>
+        <v>1229.866</v>
       </c>
       <c r="J601">
         <v>7622.756</v>
       </c>
       <c r="K601">
         <v>737.387</v>
       </c>
       <c r="L601">
         <v>1078.874</v>
       </c>
       <c r="M601">
         <v>9449.245</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
-        <v>6134.613</v>
+        <v>6142.956</v>
       </c>
       <c r="C602">
         <v>646.232</v>
       </c>
       <c r="D602">
         <v>1056.473</v>
       </c>
       <c r="E602">
-        <v>7837.317</v>
+        <v>7845.66</v>
       </c>
       <c r="F602">
         <v>1686.566</v>
       </c>
       <c r="G602">
         <v>2016.371</v>
       </c>
       <c r="H602">
         <v>-329.805</v>
       </c>
       <c r="I602">
-        <v>895.925</v>
+        <v>887.582</v>
       </c>
       <c r="J602">
         <v>6718.636</v>
       </c>
       <c r="K602">
         <v>646.232</v>
       </c>
       <c r="L602">
         <v>1032.358</v>
       </c>
       <c r="M602">
         <v>8403.438</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
-        <v>6935.01</v>
+        <v>6937.296</v>
       </c>
       <c r="C603">
         <v>659.83</v>
       </c>
       <c r="D603">
         <v>1207.38</v>
       </c>
       <c r="E603">
-        <v>8802.22</v>
+        <v>8804.506</v>
       </c>
       <c r="F603">
         <v>1848.002</v>
       </c>
       <c r="G603">
         <v>2305.311</v>
       </c>
       <c r="H603">
         <v>-457.31</v>
       </c>
       <c r="I603">
-        <v>177.446</v>
+        <v>175.161</v>
       </c>
       <c r="J603">
         <v>6666.424</v>
       </c>
       <c r="K603">
         <v>659.83</v>
       </c>
       <c r="L603">
         <v>1189.292</v>
       </c>
       <c r="M603">
         <v>8522.357</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
-        <v>6657.386</v>
+        <v>6660.028</v>
       </c>
       <c r="C604">
         <v>577.665</v>
       </c>
       <c r="D604">
         <v>1192.018</v>
       </c>
       <c r="E604">
-        <v>8427.069</v>
+        <v>8429.711</v>
       </c>
       <c r="F604">
         <v>1747.477</v>
       </c>
       <c r="G604">
         <v>2302.727</v>
       </c>
       <c r="H604">
         <v>-555.251</v>
       </c>
       <c r="I604">
-        <v>-153.919</v>
+        <v>-156.561</v>
       </c>
       <c r="J604">
         <v>5952.266</v>
       </c>
       <c r="K604">
         <v>577.665</v>
       </c>
       <c r="L604">
         <v>1179.451</v>
       </c>
       <c r="M604">
         <v>7717.899</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
-        <v>6908.116</v>
+        <v>6912.503</v>
       </c>
       <c r="C605">
         <v>662.211</v>
       </c>
       <c r="D605">
         <v>1231.541</v>
       </c>
       <c r="E605">
-        <v>8801.868</v>
+        <v>8806.254</v>
       </c>
       <c r="F605">
         <v>1795.012</v>
       </c>
       <c r="G605">
         <v>2335.04</v>
       </c>
       <c r="H605">
         <v>-540.028</v>
       </c>
       <c r="I605">
-        <v>-344.394</v>
+        <v>-348.78</v>
       </c>
       <c r="J605">
         <v>6032.301</v>
       </c>
       <c r="K605">
         <v>662.211</v>
       </c>
       <c r="L605">
         <v>1213.494</v>
       </c>
       <c r="M605">
         <v>7917.446</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
-        <v>6740.134</v>
+        <v>6744.218</v>
       </c>
       <c r="C606">
         <v>686.595</v>
       </c>
       <c r="D606">
         <v>1187.62</v>
       </c>
       <c r="E606">
-        <v>8614.349</v>
+        <v>8618.433</v>
       </c>
       <c r="F606">
         <v>1805.34</v>
       </c>
       <c r="G606">
         <v>2296.877</v>
       </c>
       <c r="H606">
         <v>-491.537</v>
       </c>
       <c r="I606">
-        <v>-21.889</v>
+        <v>-25.973</v>
       </c>
       <c r="J606">
         <v>6227.109</v>
       </c>
       <c r="K606">
         <v>686.595</v>
       </c>
       <c r="L606">
         <v>1172.26</v>
       </c>
       <c r="M606">
         <v>8100.923</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
-        <v>7006.849</v>
+        <v>7011.229</v>
       </c>
       <c r="C607">
         <v>719.417</v>
       </c>
       <c r="D607">
         <v>1144.76</v>
       </c>
       <c r="E607">
-        <v>8871.026</v>
+        <v>8875.406</v>
       </c>
       <c r="F607">
         <v>1912.767</v>
       </c>
       <c r="G607">
         <v>2293.679</v>
       </c>
       <c r="H607">
         <v>-380.912</v>
       </c>
       <c r="I607">
-        <v>46.503</v>
+        <v>42.123</v>
       </c>
       <c r="J607">
         <v>6675.256</v>
       </c>
       <c r="K607">
         <v>719.417</v>
       </c>
       <c r="L607">
         <v>1123.299</v>
       </c>
       <c r="M607">
         <v>8536.617</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
-        <v>7122.014</v>
+        <v>7126.255</v>
       </c>
       <c r="C608">
         <v>719.835</v>
       </c>
       <c r="D608">
         <v>1051.623</v>
       </c>
       <c r="E608">
-        <v>8893.472</v>
+        <v>8897.713</v>
       </c>
       <c r="F608">
         <v>1825.898</v>
       </c>
       <c r="G608">
         <v>2330.866</v>
       </c>
       <c r="H608">
         <v>-504.968</v>
       </c>
       <c r="I608">
-        <v>103.967</v>
+        <v>99.727</v>
       </c>
       <c r="J608">
         <v>6708.842</v>
       </c>
       <c r="K608">
         <v>719.835</v>
       </c>
       <c r="L608">
         <v>1043.62</v>
       </c>
       <c r="M608">
         <v>8492.472</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
-        <v>6993.891</v>
+        <v>6998.103</v>
       </c>
       <c r="C609">
         <v>665.884</v>
       </c>
       <c r="D609">
         <v>993.043</v>
       </c>
       <c r="E609">
-        <v>8652.818</v>
+        <v>8657.031</v>
       </c>
       <c r="F609">
         <v>1704.73</v>
       </c>
       <c r="G609">
         <v>2265.74</v>
       </c>
       <c r="H609">
         <v>-561.01</v>
       </c>
       <c r="I609">
-        <v>-343.069</v>
+        <v>-347.281</v>
       </c>
       <c r="J609">
         <v>6091.475</v>
       </c>
       <c r="K609">
         <v>665.884</v>
       </c>
       <c r="L609">
         <v>978.287</v>
       </c>
       <c r="M609">
         <v>7748.74</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
-        <v>7185.26</v>
+        <v>7188.259</v>
       </c>
       <c r="C610">
         <v>615.861</v>
       </c>
       <c r="D610">
         <v>1024.303</v>
       </c>
       <c r="E610">
-        <v>8825.425</v>
+        <v>8828.424</v>
       </c>
       <c r="F610">
         <v>1771.362</v>
       </c>
       <c r="G610">
         <v>2294.317</v>
       </c>
       <c r="H610">
         <v>-522.955</v>
       </c>
       <c r="I610">
-        <v>-555.306</v>
+        <v>-558.305</v>
       </c>
       <c r="J610">
         <v>6109.814</v>
       </c>
       <c r="K610">
         <v>615.861</v>
       </c>
       <c r="L610">
         <v>1011.634</v>
       </c>
       <c r="M610">
         <v>7747.164</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
-        <v>6945.541</v>
+        <v>6947.989</v>
       </c>
       <c r="C611">
         <v>648.207</v>
       </c>
       <c r="D611">
         <v>1091.095</v>
       </c>
       <c r="E611">
-        <v>8684.843</v>
+        <v>8687.291</v>
       </c>
       <c r="F611">
         <v>1766.973</v>
       </c>
       <c r="G611">
         <v>2315.739</v>
       </c>
       <c r="H611">
         <v>-548.765</v>
       </c>
       <c r="I611">
-        <v>72.155</v>
+        <v>69.707</v>
       </c>
       <c r="J611">
         <v>6480.746</v>
       </c>
       <c r="K611">
         <v>648.207</v>
       </c>
       <c r="L611">
         <v>1070.317</v>
       </c>
       <c r="M611">
         <v>8208.233</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
-        <v>6923.687</v>
+        <v>6926.237</v>
       </c>
       <c r="C612">
         <v>721.896</v>
       </c>
       <c r="D612">
         <v>1075.843</v>
       </c>
       <c r="E612">
-        <v>8721.426</v>
+        <v>8723.975</v>
       </c>
       <c r="F612">
         <v>1801.606</v>
       </c>
       <c r="G612">
         <v>2408.103</v>
       </c>
       <c r="H612">
         <v>-606.497</v>
       </c>
       <c r="I612">
-        <v>920.931</v>
+        <v>918.382</v>
       </c>
       <c r="J612">
         <v>7243.687</v>
       </c>
       <c r="K612">
         <v>721.896</v>
       </c>
       <c r="L612">
         <v>1056.558</v>
       </c>
       <c r="M612">
         <v>9035.86</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
-        <v>7213.105</v>
+        <v>7216.521</v>
       </c>
       <c r="C613">
         <v>740.734</v>
       </c>
       <c r="D613">
         <v>1088.527</v>
       </c>
       <c r="E613">
-        <v>9042.366</v>
+        <v>9045.782</v>
       </c>
       <c r="F613">
         <v>1852.574</v>
       </c>
       <c r="G613">
         <v>2274.929</v>
       </c>
       <c r="H613">
         <v>-422.355</v>
       </c>
       <c r="I613">
-        <v>245.548</v>
+        <v>242.132</v>
       </c>
       <c r="J613">
         <v>7044.029</v>
       </c>
       <c r="K613">
         <v>740.734</v>
       </c>
       <c r="L613">
         <v>1069.586</v>
       </c>
       <c r="M613">
         <v>8865.558</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
-        <v>6502.429</v>
+        <v>6506.329</v>
       </c>
       <c r="C614">
         <v>635.553</v>
       </c>
       <c r="D614">
         <v>1063.213</v>
       </c>
       <c r="E614">
-        <v>8201.195</v>
+        <v>8205.095</v>
       </c>
       <c r="F614">
         <v>1746.55</v>
       </c>
       <c r="G614">
         <v>2216.262</v>
       </c>
       <c r="H614">
         <v>-469.712</v>
       </c>
       <c r="I614">
-        <v>272.566</v>
+        <v>268.667</v>
       </c>
       <c r="J614">
         <v>6315.326</v>
       </c>
       <c r="K614">
         <v>635.553</v>
       </c>
       <c r="L614">
         <v>1046.536</v>
       </c>
       <c r="M614">
         <v>8004.05</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
-        <v>7342.328</v>
+        <v>7346.842</v>
       </c>
       <c r="C615">
         <v>656.599</v>
       </c>
       <c r="D615">
         <v>1181.946</v>
       </c>
       <c r="E615">
-        <v>9180.873</v>
+        <v>9185.387</v>
       </c>
       <c r="F615">
         <v>1788.971</v>
       </c>
       <c r="G615">
         <v>2646.594</v>
       </c>
       <c r="H615">
         <v>-857.623</v>
       </c>
       <c r="I615">
-        <v>261.956</v>
+        <v>257.442</v>
       </c>
       <c r="J615">
         <v>6753.358</v>
       </c>
       <c r="K615">
         <v>656.599</v>
       </c>
       <c r="L615">
         <v>1166.507</v>
       </c>
       <c r="M615">
         <v>8585.206</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
-        <v>6997.616</v>
+        <v>7002.078</v>
       </c>
       <c r="C616">
         <v>592.236</v>
       </c>
       <c r="D616">
         <v>1161.362</v>
       </c>
       <c r="E616">
-        <v>8751.214</v>
+        <v>8755.676</v>
       </c>
       <c r="F616">
         <v>1754.145</v>
       </c>
       <c r="G616">
         <v>2379.958</v>
       </c>
       <c r="H616">
         <v>-625.813</v>
       </c>
       <c r="I616">
-        <v>-502.18</v>
+        <v>-506.643</v>
       </c>
       <c r="J616">
         <v>5876.126</v>
       </c>
       <c r="K616">
         <v>592.236</v>
       </c>
       <c r="L616">
         <v>1148.332</v>
       </c>
       <c r="M616">
         <v>7623.22</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
-        <v>7248.167</v>
+        <v>7252.862</v>
       </c>
       <c r="C617">
         <v>639.194</v>
       </c>
       <c r="D617">
         <v>1195.832</v>
       </c>
       <c r="E617">
-        <v>9083.194</v>
+        <v>9087.888</v>
       </c>
       <c r="F617">
         <v>1810.355</v>
       </c>
       <c r="G617">
         <v>2453.757</v>
       </c>
       <c r="H617">
         <v>-643.402</v>
       </c>
       <c r="I617">
-        <v>-653.009</v>
+        <v>-657.704</v>
       </c>
       <c r="J617">
         <v>5947.541</v>
       </c>
       <c r="K617">
         <v>639.194</v>
       </c>
       <c r="L617">
         <v>1191.093</v>
       </c>
       <c r="M617">
         <v>7786.783</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
-        <v>6996.014</v>
+        <v>7002.638</v>
       </c>
       <c r="C618">
         <v>677.49</v>
       </c>
       <c r="D618">
         <v>1098.724</v>
       </c>
       <c r="E618">
-        <v>8772.228</v>
+        <v>8778.853</v>
       </c>
       <c r="F618">
         <v>1825.042</v>
       </c>
       <c r="G618">
         <v>2397.599</v>
       </c>
       <c r="H618">
         <v>-572.557</v>
       </c>
       <c r="I618">
-        <v>-290.359</v>
+        <v>-296.983</v>
       </c>
       <c r="J618">
         <v>6137.653</v>
       </c>
       <c r="K618">
         <v>677.49</v>
       </c>
       <c r="L618">
         <v>1088.404</v>
       </c>
       <c r="M618">
         <v>7909.312</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
-        <v>7245.648</v>
+        <v>7251.527</v>
       </c>
       <c r="C619">
         <v>730.465</v>
       </c>
       <c r="D619">
         <v>1128.16</v>
       </c>
       <c r="E619">
-        <v>9104.273</v>
+        <v>9110.153</v>
       </c>
       <c r="F619">
         <v>1803.618</v>
       </c>
       <c r="G619">
         <v>2471.994</v>
       </c>
       <c r="H619">
         <v>-668.376</v>
       </c>
       <c r="I619">
-        <v>53.743</v>
+        <v>47.864</v>
       </c>
       <c r="J619">
         <v>6644.902</v>
       </c>
       <c r="K619">
         <v>730.465</v>
       </c>
       <c r="L619">
         <v>1110.072</v>
       </c>
       <c r="M619">
         <v>8489.64</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
-        <v>7375.478</v>
+        <v>7381.404</v>
       </c>
       <c r="C620">
         <v>728.965</v>
       </c>
       <c r="D620">
         <v>1116.994</v>
       </c>
       <c r="E620">
-        <v>9221.436</v>
+        <v>9227.362</v>
       </c>
       <c r="F620">
         <v>1915.022</v>
       </c>
       <c r="G620">
         <v>2567.349</v>
       </c>
       <c r="H620">
         <v>-652.328</v>
       </c>
       <c r="I620">
-        <v>52.629</v>
+        <v>46.703</v>
       </c>
       <c r="J620">
         <v>6779.919</v>
       </c>
       <c r="K620">
         <v>728.965</v>
       </c>
       <c r="L620">
         <v>1108.131</v>
       </c>
       <c r="M620">
         <v>8621.737</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
-        <v>7181.583</v>
+        <v>7185.236</v>
       </c>
       <c r="C621">
         <v>685.23</v>
       </c>
       <c r="D621">
         <v>1037.138</v>
       </c>
       <c r="E621">
-        <v>8903.951</v>
+        <v>8907.604</v>
       </c>
       <c r="F621">
         <v>1785.114</v>
       </c>
       <c r="G621">
         <v>2440.749</v>
       </c>
       <c r="H621">
         <v>-655.635</v>
       </c>
       <c r="I621">
-        <v>-454.926</v>
+        <v>-458.578</v>
       </c>
       <c r="J621">
         <v>6087.872</v>
       </c>
       <c r="K621">
         <v>685.23</v>
       </c>
       <c r="L621">
         <v>1019.994</v>
       </c>
       <c r="M621">
         <v>7793.391</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
-        <v>7379.28</v>
+        <v>7385.409</v>
       </c>
       <c r="C622">
         <v>642.125</v>
       </c>
       <c r="D622">
         <v>1081.813</v>
       </c>
       <c r="E622">
-        <v>9103.218</v>
+        <v>9109.346</v>
       </c>
       <c r="F622">
         <v>1704.523</v>
       </c>
       <c r="G622">
         <v>2534.52</v>
       </c>
       <c r="H622">
         <v>-829.997</v>
       </c>
       <c r="I622">
-        <v>-342.134</v>
+        <v>-348.263</v>
       </c>
       <c r="J622">
         <v>6215.732</v>
       </c>
       <c r="K622">
         <v>642.125</v>
       </c>
       <c r="L622">
         <v>1072.529</v>
       </c>
       <c r="M622">
         <v>7931.086</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
-        <v>7236.48</v>
+        <v>7241.241</v>
       </c>
       <c r="C623">
         <v>650.717</v>
       </c>
       <c r="D623">
         <v>1053.721</v>
       </c>
       <c r="E623">
-        <v>8940.917</v>
+        <v>8945.678</v>
       </c>
       <c r="F623">
         <v>1818.131</v>
       </c>
       <c r="G623">
         <v>2465.263</v>
       </c>
       <c r="H623">
         <v>-647.132</v>
       </c>
       <c r="I623">
-        <v>-81.831</v>
+        <v>-86.592</v>
       </c>
       <c r="J623">
         <v>6525.312</v>
       </c>
       <c r="K623">
         <v>650.717</v>
       </c>
       <c r="L623">
         <v>1033.74</v>
       </c>
       <c r="M623">
         <v>8211.954</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
-        <v>7396.912</v>
+        <v>7401.918</v>
       </c>
       <c r="C624">
         <v>719.666</v>
       </c>
       <c r="D624">
         <v>1102.016</v>
       </c>
       <c r="E624">
-        <v>9218.594</v>
+        <v>9223.6</v>
       </c>
       <c r="F624">
         <v>1853.244</v>
       </c>
       <c r="G624">
         <v>2807.437</v>
       </c>
       <c r="H624">
         <v>-954.194</v>
       </c>
       <c r="I624">
-        <v>468.021</v>
+        <v>463.016</v>
       </c>
       <c r="J624">
         <v>6934.726</v>
       </c>
       <c r="K624">
         <v>719.666</v>
       </c>
       <c r="L624">
         <v>1073.462</v>
       </c>
       <c r="M624">
         <v>8732.421</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
-        <v>7070.628</v>
+        <v>7076.559</v>
       </c>
       <c r="C625">
         <v>721.4</v>
       </c>
       <c r="D625">
         <v>1065.836</v>
       </c>
       <c r="E625">
-        <v>8857.864</v>
+        <v>8863.795</v>
       </c>
       <c r="F625">
         <v>1904.153</v>
       </c>
       <c r="G625">
         <v>2520.953</v>
       </c>
       <c r="H625">
         <v>-616.799</v>
       </c>
       <c r="I625">
-        <v>1181.4</v>
+        <v>1175.469</v>
       </c>
       <c r="J625">
         <v>7651.794</v>
       </c>
       <c r="K625">
         <v>721.4</v>
       </c>
       <c r="L625">
         <v>1043.345</v>
       </c>
       <c r="M625">
         <v>9422.465</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
-        <v>6916.536</v>
+        <v>6922.623</v>
       </c>
       <c r="C626">
         <v>674.449</v>
       </c>
       <c r="D626">
         <v>1134.548</v>
       </c>
       <c r="E626">
-        <v>8725.533</v>
+        <v>8731.62</v>
       </c>
       <c r="F626">
         <v>1714.381</v>
       </c>
       <c r="G626">
         <v>2525.721</v>
       </c>
       <c r="H626">
         <v>-811.34</v>
       </c>
       <c r="I626">
-        <v>243.034</v>
+        <v>236.947</v>
       </c>
       <c r="J626">
         <v>6363.31</v>
       </c>
       <c r="K626">
         <v>674.449</v>
       </c>
       <c r="L626">
         <v>1118.921</v>
       </c>
       <c r="M626">
         <v>8157.227</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
-        <v>7252.757</v>
+        <v>7253.748</v>
       </c>
       <c r="C627">
         <v>661.52</v>
       </c>
       <c r="D627">
         <v>1263.286</v>
       </c>
       <c r="E627">
-        <v>9177.563</v>
+        <v>9178.554</v>
       </c>
       <c r="F627">
         <v>1736.36</v>
       </c>
       <c r="G627">
         <v>2650.255</v>
       </c>
       <c r="H627">
         <v>-913.895</v>
       </c>
       <c r="I627">
-        <v>-32.239</v>
+        <v>-33.231</v>
       </c>
       <c r="J627">
         <v>6329.555</v>
       </c>
       <c r="K627">
         <v>661.52</v>
       </c>
       <c r="L627">
         <v>1241.543</v>
       </c>
       <c r="M627">
         <v>8231.429</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
-        <v>6925.841</v>
+        <v>6926.409</v>
       </c>
       <c r="C628">
         <v>600.91</v>
       </c>
       <c r="D628">
         <v>1265.342</v>
       </c>
       <c r="E628">
-        <v>8792.092</v>
+        <v>8792.66</v>
       </c>
       <c r="F628">
         <v>1770.457</v>
       </c>
       <c r="G628">
         <v>2361.861</v>
       </c>
       <c r="H628">
         <v>-591.404</v>
       </c>
       <c r="I628">
-        <v>-516.749</v>
+        <v>-517.316</v>
       </c>
       <c r="J628">
         <v>5831.51</v>
       </c>
       <c r="K628">
         <v>600.91</v>
       </c>
       <c r="L628">
         <v>1253.099</v>
       </c>
       <c r="M628">
         <v>7683.939</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
-        <v>7206.615</v>
+        <v>7206.037</v>
       </c>
       <c r="C629">
         <v>678.513</v>
       </c>
       <c r="D629">
         <v>1277.138</v>
       </c>
       <c r="E629">
-        <v>9162.266</v>
+        <v>9161.688</v>
       </c>
       <c r="F629">
         <v>1939.124</v>
       </c>
       <c r="G629">
         <v>2564.294</v>
       </c>
       <c r="H629">
         <v>-625.17</v>
       </c>
       <c r="I629">
-        <v>-516.196</v>
+        <v>-515.617</v>
       </c>
       <c r="J629">
         <v>6066.764</v>
       </c>
       <c r="K629">
         <v>678.513</v>
       </c>
       <c r="L629">
         <v>1275.469</v>
       </c>
       <c r="M629">
         <v>8020.9</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
-        <v>7111.495</v>
+        <v>7109.944</v>
       </c>
       <c r="C630">
         <v>712.131</v>
       </c>
       <c r="D630">
         <v>1273.972</v>
       </c>
       <c r="E630">
-        <v>9097.598</v>
+        <v>9096.046</v>
       </c>
       <c r="F630">
         <v>1824.11</v>
       </c>
       <c r="G630">
         <v>2595.462</v>
       </c>
       <c r="H630">
         <v>-771.352</v>
       </c>
       <c r="I630">
-        <v>-178.958</v>
+        <v>-177.406</v>
       </c>
       <c r="J630">
         <v>6171.325</v>
       </c>
       <c r="K630">
         <v>712.131</v>
       </c>
       <c r="L630">
         <v>1258.983</v>
       </c>
       <c r="M630">
         <v>8147.289</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
-        <v>7349.371</v>
+        <v>7352.338</v>
       </c>
       <c r="C631">
         <v>729.451</v>
       </c>
       <c r="D631">
         <v>1197.813</v>
       </c>
       <c r="E631">
-        <v>9276.635</v>
+        <v>9279.602</v>
       </c>
       <c r="F631">
         <v>1967.498</v>
       </c>
       <c r="G631">
         <v>2550.522</v>
       </c>
       <c r="H631">
         <v>-583.024</v>
       </c>
       <c r="I631">
-        <v>-31.02</v>
+        <v>-33.987</v>
       </c>
       <c r="J631">
         <v>6737.671</v>
       </c>
       <c r="K631">
         <v>729.451</v>
       </c>
       <c r="L631">
         <v>1186.984</v>
       </c>
       <c r="M631">
         <v>8662.591</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
-        <v>7441.791</v>
+        <v>7442.712</v>
       </c>
       <c r="C632">
         <v>728.507</v>
       </c>
       <c r="D632">
         <v>1195.136</v>
       </c>
       <c r="E632">
-        <v>9365.434</v>
+        <v>9366.355</v>
       </c>
       <c r="F632">
         <v>1784.888</v>
       </c>
       <c r="G632">
         <v>2625.088</v>
       </c>
       <c r="H632">
         <v>-840.2</v>
       </c>
       <c r="I632">
-        <v>125.767</v>
+        <v>124.846</v>
       </c>
       <c r="J632">
         <v>6740.771</v>
       </c>
       <c r="K632">
         <v>728.507</v>
       </c>
       <c r="L632">
         <v>1174.366</v>
       </c>
       <c r="M632">
         <v>8651</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
-        <v>7150.117</v>
+        <v>7159.94</v>
       </c>
       <c r="C633">
         <v>654.363</v>
       </c>
       <c r="D633">
         <v>1089.799</v>
       </c>
       <c r="E633">
-        <v>8894.279</v>
+        <v>8904.102</v>
       </c>
       <c r="F633">
         <v>1723.816</v>
       </c>
       <c r="G633">
         <v>2538.601</v>
       </c>
       <c r="H633">
         <v>-814.785</v>
       </c>
       <c r="I633">
-        <v>-290.459</v>
+        <v>-300.282</v>
       </c>
       <c r="J633">
         <v>6054.337</v>
       </c>
       <c r="K633">
         <v>654.363</v>
       </c>
       <c r="L633">
         <v>1073.163</v>
       </c>
       <c r="M633">
         <v>7789.036</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
-        <v>7451.986</v>
+        <v>7461.301</v>
       </c>
       <c r="C634">
         <v>613.77</v>
       </c>
       <c r="D634">
         <v>1168.245</v>
       </c>
       <c r="E634">
-        <v>9234.001</v>
+        <v>9243.316</v>
       </c>
       <c r="F634">
         <v>1724.616</v>
       </c>
       <c r="G634">
         <v>2563.29</v>
       </c>
       <c r="H634">
         <v>-838.675</v>
       </c>
       <c r="I634">
-        <v>-396.194</v>
+        <v>-405.509</v>
       </c>
       <c r="J634">
         <v>6224.14</v>
       </c>
       <c r="K634">
         <v>613.77</v>
       </c>
       <c r="L634">
         <v>1154.771</v>
       </c>
       <c r="M634">
         <v>7999.132</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
-        <v>7151.291</v>
+        <v>7167.52</v>
       </c>
       <c r="C635">
         <v>646.464</v>
       </c>
       <c r="D635">
         <v>1130.357</v>
       </c>
       <c r="E635">
-        <v>8928.112</v>
+        <v>8944.341</v>
       </c>
       <c r="F635">
         <v>1746.105</v>
       </c>
       <c r="G635">
         <v>2660.577</v>
       </c>
       <c r="H635">
         <v>-914.473</v>
       </c>
       <c r="I635">
-        <v>-8.102</v>
+        <v>-24.331</v>
       </c>
       <c r="J635">
         <v>6253.416</v>
       </c>
       <c r="K635">
         <v>646.464</v>
       </c>
       <c r="L635">
         <v>1103.805</v>
       </c>
       <c r="M635">
         <v>8005.538</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
-        <v>7448.431</v>
+        <v>7464.848</v>
       </c>
       <c r="C636">
         <v>743.543</v>
       </c>
       <c r="D636">
         <v>1149.232</v>
       </c>
       <c r="E636">
-        <v>9341.206</v>
+        <v>9357.622</v>
       </c>
       <c r="F636">
         <v>1860.531</v>
       </c>
       <c r="G636">
         <v>2686.906</v>
       </c>
       <c r="H636">
         <v>-826.375</v>
       </c>
       <c r="I636">
-        <v>574.625</v>
+        <v>558.209</v>
       </c>
       <c r="J636">
         <v>7219.669</v>
       </c>
       <c r="K636">
         <v>743.543</v>
       </c>
       <c r="L636">
         <v>1119.125</v>
       </c>
       <c r="M636">
         <v>9089.456</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>7330.674</v>
+        <v>7338.358</v>
       </c>
       <c r="C637">
         <v>749.17</v>
       </c>
       <c r="D637">
-        <v>1206.774</v>
+        <v>1207.597</v>
       </c>
       <c r="E637">
-        <v>9286.618</v>
+        <v>9295.125</v>
       </c>
       <c r="F637">
-        <v>1893.312</v>
+        <v>1900.621</v>
       </c>
       <c r="G637">
-        <v>2529.819</v>
+        <v>2578.365</v>
       </c>
       <c r="H637">
-        <v>-636.507</v>
+        <v>-677.744</v>
       </c>
       <c r="I637">
-        <v>1326.022</v>
+        <v>1358.397</v>
       </c>
       <c r="J637">
-        <v>8047.221</v>
+        <v>8049.813</v>
       </c>
       <c r="K637">
         <v>749.17</v>
       </c>
       <c r="L637">
-        <v>1170.05</v>
+        <v>1167.103</v>
       </c>
       <c r="M637">
-        <v>9976.133</v>
+        <v>9975.778</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>6663.154</v>
+        <v>6670.807</v>
       </c>
       <c r="C638">
         <v>645.675</v>
       </c>
       <c r="D638">
-        <v>1123.856</v>
+        <v>1124.229</v>
       </c>
       <c r="E638">
-        <v>8432.686</v>
+        <v>8440.711</v>
       </c>
       <c r="F638">
-        <v>1606.232</v>
+        <v>1613.051</v>
       </c>
       <c r="G638">
-        <v>2414.208</v>
+        <v>2431.287</v>
       </c>
       <c r="H638">
-        <v>-807.976</v>
+        <v>-818.236</v>
       </c>
       <c r="I638">
-        <v>878.582</v>
+        <v>899.036</v>
       </c>
       <c r="J638">
-        <v>6752.736</v>
+        <v>6770.982</v>
       </c>
       <c r="K638">
         <v>645.675</v>
       </c>
       <c r="L638">
-        <v>1098.442</v>
+        <v>1098.416</v>
       </c>
       <c r="M638">
-        <v>8503.291</v>
+        <v>8521.512</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>7612.019</v>
+        <v>7631.787</v>
       </c>
       <c r="C639">
         <v>652.235</v>
       </c>
       <c r="D639">
-        <v>1365.723</v>
+        <v>1366.948</v>
       </c>
       <c r="E639">
-        <v>9629.976</v>
+        <v>9650.97</v>
       </c>
       <c r="F639">
-        <v>1663.043</v>
+        <v>1668.957</v>
       </c>
       <c r="G639">
-        <v>2692.559</v>
+        <v>2712.044</v>
       </c>
       <c r="H639">
-        <v>-1029.516</v>
+        <v>-1043.087</v>
       </c>
       <c r="I639">
-        <v>-223.344</v>
+        <v>-222.165</v>
       </c>
       <c r="J639">
-        <v>6387.124</v>
+        <v>6396.797</v>
       </c>
       <c r="K639">
         <v>652.235</v>
       </c>
       <c r="L639">
-        <v>1334.99</v>
+        <v>1333.918</v>
       </c>
       <c r="M639">
-        <v>8377.116</v>
+        <v>8385.717</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>7269.743</v>
+        <v>7293.648</v>
       </c>
       <c r="C640">
         <v>604.572</v>
       </c>
       <c r="D640">
-        <v>1336.653</v>
+        <v>1338.107</v>
       </c>
       <c r="E640">
-        <v>9210.968</v>
+        <v>9236.327</v>
       </c>
       <c r="F640">
-        <v>1630.149</v>
+        <v>1632.803</v>
       </c>
       <c r="G640">
-        <v>2526.508</v>
+        <v>2540.333</v>
       </c>
       <c r="H640">
-        <v>-896.359</v>
+        <v>-907.53</v>
       </c>
       <c r="I640">
-        <v>-480.952</v>
+        <v>-462.152</v>
       </c>
       <c r="J640">
-        <v>5905.028</v>
+        <v>5935.278</v>
       </c>
       <c r="K640">
         <v>604.572</v>
       </c>
       <c r="L640">
-        <v>1318.364</v>
+        <v>1321.103</v>
       </c>
       <c r="M640">
-        <v>7833.657</v>
+        <v>7866.645</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>7525.169</v>
+        <v>7546.967</v>
       </c>
       <c r="C641">
         <v>648.978</v>
       </c>
       <c r="D641">
-        <v>1325.834</v>
+        <v>1327.027</v>
       </c>
       <c r="E641">
-        <v>9499.981</v>
+        <v>9522.972</v>
       </c>
       <c r="F641">
-        <v>1734.327</v>
+        <v>1740.308</v>
       </c>
       <c r="G641">
-        <v>2563.697</v>
+        <v>2583.348</v>
       </c>
       <c r="H641">
-        <v>-829.37</v>
+        <v>-843.04</v>
       </c>
       <c r="I641">
-        <v>-726.059</v>
+        <v>-703.852</v>
       </c>
       <c r="J641">
-        <v>5995.21</v>
+        <v>6023.905</v>
       </c>
       <c r="K641">
         <v>648.978</v>
       </c>
       <c r="L641">
-        <v>1292.399</v>
+        <v>1295.233</v>
       </c>
       <c r="M641">
-        <v>7944.551</v>
+        <v>7976.08</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>7335.194</v>
+        <v>7343.28</v>
       </c>
       <c r="C642">
         <v>691.559</v>
       </c>
       <c r="D642">
-        <v>1318.426</v>
+        <v>1319.352</v>
       </c>
       <c r="E642">
-        <v>9345.18</v>
+        <v>9354.191</v>
       </c>
       <c r="F642">
-        <v>1680.485</v>
+        <v>1685.928</v>
       </c>
       <c r="G642">
-        <v>2517.71</v>
+        <v>2527.637</v>
       </c>
       <c r="H642">
-        <v>-837.224</v>
+        <v>-841.709</v>
       </c>
       <c r="I642">
-        <v>-246.051</v>
+        <v>-243.422</v>
       </c>
       <c r="J642">
-        <v>6282.793</v>
+        <v>6289.037</v>
       </c>
       <c r="K642">
         <v>691.559</v>
       </c>
       <c r="L642">
-        <v>1281.386</v>
+        <v>1282.299</v>
       </c>
       <c r="M642">
-        <v>8261.904</v>
+        <v>8269.06</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>7654.128</v>
+        <v>7669.53</v>
       </c>
       <c r="C643">
         <v>739.169</v>
       </c>
       <c r="D643">
-        <v>1300.483</v>
+        <v>1300.452</v>
       </c>
       <c r="E643">
-        <v>9693.78</v>
+        <v>9709.152</v>
       </c>
       <c r="F643">
-        <v>1741.619</v>
+        <v>1744.818</v>
       </c>
       <c r="G643">
-        <v>2536.959</v>
+        <v>2551.806</v>
       </c>
       <c r="H643">
-        <v>-795.339</v>
+        <v>-806.988</v>
       </c>
       <c r="I643">
-        <v>-38.209</v>
+        <v>-13.679</v>
       </c>
       <c r="J643">
-        <v>6854.364</v>
+        <v>6883.157</v>
       </c>
       <c r="K643">
         <v>739.169</v>
       </c>
       <c r="L643">
-        <v>1263.701</v>
+        <v>1263.161</v>
       </c>
       <c r="M643">
-        <v>8860.232</v>
+        <v>8888.485</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>7744.849</v>
+        <v>7752.041</v>
       </c>
       <c r="C644">
         <v>738.374</v>
       </c>
       <c r="D644">
-        <v>1235.951</v>
+        <v>1236.284</v>
       </c>
       <c r="E644">
-        <v>9719.174</v>
+        <v>9726.7</v>
       </c>
       <c r="F644">
-        <v>1760.365</v>
+        <v>1761.293</v>
       </c>
       <c r="G644">
-        <v>2651.287</v>
+        <v>2679.754</v>
       </c>
       <c r="H644">
-        <v>-890.922</v>
+        <v>-918.46</v>
       </c>
       <c r="I644">
-        <v>-203.993</v>
+        <v>-180.395</v>
       </c>
       <c r="J644">
-        <v>6677.893</v>
+        <v>6682.367</v>
       </c>
       <c r="K644">
         <v>738.374</v>
       </c>
       <c r="L644">
-        <v>1204.237</v>
+        <v>1203.348</v>
       </c>
       <c r="M644">
-        <v>8624.259</v>
+        <v>8627.844</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>7470.07</v>
+        <v>7486.232</v>
       </c>
       <c r="C645">
         <v>683.576</v>
       </c>
       <c r="D645">
-        <v>1126.184</v>
+        <v>1126.282</v>
       </c>
       <c r="E645">
-        <v>9279.83</v>
+        <v>9296.09</v>
       </c>
       <c r="F645">
-        <v>1723.559</v>
+        <v>1723.813</v>
       </c>
       <c r="G645">
-        <v>2656.545</v>
+        <v>2677.56</v>
       </c>
       <c r="H645">
-        <v>-932.986</v>
+        <v>-953.747</v>
       </c>
       <c r="I645">
-        <v>-389.798</v>
+        <v>-361.601</v>
       </c>
       <c r="J645">
-        <v>6177.139</v>
+        <v>6201.608</v>
       </c>
       <c r="K645">
         <v>683.576</v>
       </c>
       <c r="L645">
-        <v>1091.905</v>
+        <v>1091.131</v>
       </c>
       <c r="M645">
-        <v>7957.046</v>
+        <v>7980.741</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>7670.536</v>
+        <v>7693.712</v>
       </c>
       <c r="C646">
         <v>618.458</v>
       </c>
       <c r="D646">
-        <v>1235.507</v>
+        <v>1235.614</v>
       </c>
       <c r="E646">
-        <v>9524.502</v>
+        <v>9547.784</v>
       </c>
       <c r="F646">
-        <v>1631.624</v>
+        <v>1632.957</v>
       </c>
       <c r="G646">
-        <v>2756.016</v>
+        <v>2768.665</v>
       </c>
       <c r="H646">
-        <v>-1124.392</v>
+        <v>-1135.708</v>
       </c>
       <c r="I646">
-        <v>-323.431</v>
+        <v>-314.677</v>
       </c>
       <c r="J646">
-        <v>6258.257</v>
+        <v>6277.933</v>
       </c>
       <c r="K646">
         <v>618.458</v>
       </c>
       <c r="L646">
-        <v>1201.956</v>
+        <v>1203.001</v>
       </c>
       <c r="M646">
-        <v>8076.679</v>
+        <v>8097.399</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>7510.884</v>
+        <v>7534.6</v>
       </c>
       <c r="C647">
         <v>666.361</v>
       </c>
       <c r="D647">
-        <v>1189.166</v>
+        <v>1189.262</v>
       </c>
       <c r="E647">
-        <v>9366.412</v>
+        <v>9390.223</v>
       </c>
       <c r="F647">
-        <v>1605.165</v>
+        <v>1605.264</v>
       </c>
       <c r="G647">
-        <v>2748.404</v>
+        <v>2735.468</v>
       </c>
       <c r="H647">
-        <v>-1143.239</v>
+        <v>-1130.204</v>
       </c>
       <c r="I647">
-        <v>-5.322</v>
+        <v>-5.843</v>
       </c>
       <c r="J647">
-        <v>6408.631</v>
+        <v>6445.72</v>
       </c>
       <c r="K647">
         <v>666.361</v>
       </c>
       <c r="L647">
-        <v>1146.402</v>
+        <v>1145.638</v>
       </c>
       <c r="M647">
-        <v>8217.851</v>
+        <v>8254.176</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>7743.219</v>
+        <v>7770.699</v>
       </c>
       <c r="C648">
         <v>757.338</v>
       </c>
       <c r="D648">
         <v>1272.819</v>
       </c>
       <c r="E648">
-        <v>9773.376</v>
+        <v>9800.857</v>
       </c>
       <c r="F648">
-        <v>1869.64</v>
+        <v>1870.276</v>
       </c>
       <c r="G648">
-        <v>2905.959</v>
+        <v>2893.016</v>
       </c>
       <c r="H648">
-        <v>-1036.319</v>
+        <v>-1022.74</v>
       </c>
       <c r="I648">
-        <v>694.478</v>
+        <v>659.666</v>
       </c>
       <c r="J648">
-        <v>7437.418</v>
+        <v>7443.706</v>
       </c>
       <c r="K648">
         <v>757.338</v>
       </c>
       <c r="L648">
-        <v>1238.98</v>
+        <v>1238.94</v>
       </c>
       <c r="M648">
-        <v>9431.536</v>
+        <v>9437.783</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>7565.284</v>
+        <v>7565.01</v>
       </c>
       <c r="C649">
         <v>764.959</v>
       </c>
       <c r="D649">
         <v>1290.055</v>
       </c>
       <c r="E649">
-        <v>9620.298</v>
+        <v>9620.024</v>
       </c>
       <c r="F649">
-        <v>1868.52</v>
+        <v>1868.625</v>
       </c>
       <c r="G649">
-        <v>2759.82</v>
+        <v>2765.56</v>
       </c>
       <c r="H649">
-        <v>-891.3</v>
+        <v>-896.935</v>
       </c>
       <c r="I649">
-        <v>1052.307</v>
+        <v>1058.475</v>
       </c>
       <c r="J649">
-        <v>7774.749</v>
+        <v>7775.008</v>
       </c>
       <c r="K649">
         <v>764.959</v>
       </c>
       <c r="L649">
         <v>1243.95</v>
       </c>
       <c r="M649">
-        <v>9781.305</v>
+        <v>9781.564</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>7007.541</v>
+        <v>7007.238</v>
       </c>
       <c r="C650">
         <v>651.478</v>
       </c>
       <c r="D650">
         <v>1200.312</v>
       </c>
       <c r="E650">
-        <v>8859.331</v>
+        <v>8859.028</v>
       </c>
       <c r="F650">
-        <v>1652.38</v>
+        <v>1652.476</v>
       </c>
       <c r="G650">
-        <v>2588.22</v>
+        <v>2593.471</v>
       </c>
       <c r="H650">
-        <v>-935.84</v>
+        <v>-940.995</v>
       </c>
       <c r="I650">
-        <v>579.742</v>
+        <v>585.118</v>
       </c>
       <c r="J650">
-        <v>6685.416</v>
+        <v>6685.335</v>
       </c>
       <c r="K650">
         <v>651.478</v>
       </c>
       <c r="L650">
         <v>1164.977</v>
       </c>
       <c r="M650">
-        <v>8503.233</v>
+        <v>8503.151</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>7785.164</v>
+        <v>7784.868</v>
       </c>
       <c r="C651">
         <v>648.467</v>
       </c>
       <c r="D651">
         <v>1481.535</v>
       </c>
       <c r="E651">
-        <v>9915.166</v>
+        <v>9914.87</v>
       </c>
       <c r="F651">
-        <v>1756.143</v>
+        <v>1756.243</v>
       </c>
       <c r="G651">
-        <v>3014.185</v>
+        <v>3020.735</v>
       </c>
       <c r="H651">
-        <v>-1258.042</v>
+        <v>-1264.492</v>
       </c>
       <c r="I651">
-        <v>-151.041</v>
+        <v>-144.034</v>
       </c>
       <c r="J651">
-        <v>6410.207</v>
+        <v>6410.468</v>
       </c>
       <c r="K651">
         <v>648.467</v>
       </c>
       <c r="L651">
         <v>1447.401</v>
       </c>
       <c r="M651">
-        <v>8506.082</v>
+        <v>8506.344</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>7525.332</v>
+        <v>7541.673</v>
       </c>
       <c r="C652">
         <v>599.146</v>
       </c>
       <c r="D652">
         <v>1411.864</v>
       </c>
       <c r="E652">
-        <v>9536.343</v>
+        <v>9552.684</v>
       </c>
       <c r="F652">
-        <v>1640.321</v>
+        <v>1643.769</v>
       </c>
       <c r="G652">
-        <v>3146.59</v>
+        <v>3151.347</v>
       </c>
       <c r="H652">
-        <v>-1506.269</v>
+        <v>-1507.578</v>
       </c>
       <c r="I652">
-        <v>-130.953</v>
+        <v>-133.739</v>
       </c>
       <c r="J652">
-        <v>5919.587</v>
+        <v>5926.481</v>
       </c>
       <c r="K652">
         <v>599.146</v>
       </c>
       <c r="L652">
         <v>1382.109</v>
       </c>
       <c r="M652">
-        <v>7899.122</v>
+        <v>7911.367</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>7702.335</v>
+        <v>7726.35</v>
       </c>
       <c r="C653">
         <v>678.804</v>
       </c>
       <c r="D653">
-        <v>1440.107</v>
+        <v>1440.13</v>
       </c>
       <c r="E653">
-        <v>9821.246</v>
+        <v>9845.285</v>
       </c>
       <c r="F653">
-        <v>1640.493</v>
+        <v>1646.694</v>
       </c>
       <c r="G653">
-        <v>3228.786</v>
+        <v>3232.801</v>
       </c>
       <c r="H653">
-        <v>-1588.293</v>
+        <v>-1586.107</v>
       </c>
       <c r="I653">
-        <v>-233.501</v>
+        <v>-246.417</v>
       </c>
       <c r="J653">
-        <v>5916.03</v>
+        <v>5920.427</v>
       </c>
       <c r="K653">
         <v>678.804</v>
       </c>
       <c r="L653">
         <v>1404.34</v>
       </c>
       <c r="M653">
-        <v>7999.452</v>
+        <v>8012.761</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>7532.417</v>
+      </c>
+      <c r="C654">
+        <v>718.333</v>
+      </c>
+      <c r="D654">
+        <v>1468.226</v>
+      </c>
+      <c r="E654">
+        <v>9718.976</v>
+      </c>
+      <c r="F654">
+        <v>1616.758</v>
+      </c>
+      <c r="G654">
+        <v>3001.669</v>
+      </c>
+      <c r="H654">
+        <v>-1384.91</v>
+      </c>
+      <c r="I654">
+        <v>-25.415</v>
+      </c>
+      <c r="J654">
+        <v>6143.399</v>
+      </c>
+      <c r="K654">
+        <v>718.333</v>
+      </c>
+      <c r="L654">
+        <v>1436.183</v>
+      </c>
+      <c r="M654">
+        <v>8308.65</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -29805,453 +29846,453 @@
       </c>
       <c r="H79">
         <v>10891.521</v>
       </c>
       <c r="I79">
         <v>-1764.049</v>
       </c>
       <c r="J79">
         <v>79090.311</v>
       </c>
       <c r="K79">
         <v>8336.886</v>
       </c>
       <c r="L79">
         <v>9743.456</v>
       </c>
       <c r="M79">
         <v>97398.133</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80">
-        <v>65446.864</v>
+        <v>65460.235</v>
       </c>
       <c r="C80">
         <v>8426.753</v>
       </c>
       <c r="D80">
         <v>10469.285</v>
       </c>
       <c r="E80">
-        <v>84342.902</v>
+        <v>84356.273</v>
       </c>
       <c r="F80">
         <v>25378.086</v>
       </c>
       <c r="G80">
         <v>14119.207</v>
       </c>
       <c r="H80">
         <v>11258.879</v>
       </c>
       <c r="I80">
-        <v>1771.479</v>
+        <v>1758.108</v>
       </c>
       <c r="J80">
         <v>78319.02</v>
       </c>
       <c r="K80">
         <v>8426.753</v>
       </c>
       <c r="L80">
         <v>10400.582</v>
       </c>
       <c r="M80">
         <v>97373.26</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81">
-        <v>68492.022</v>
+        <v>68519.236</v>
       </c>
       <c r="C81">
         <v>8418.968</v>
       </c>
       <c r="D81">
         <v>11252.923</v>
       </c>
       <c r="E81">
-        <v>88163.913</v>
+        <v>88191.126</v>
       </c>
       <c r="F81">
         <v>25457.85</v>
       </c>
       <c r="G81">
         <v>17945.598</v>
       </c>
       <c r="H81">
         <v>7512.252</v>
       </c>
       <c r="I81">
-        <v>1967.464</v>
+        <v>1940.25</v>
       </c>
       <c r="J81">
         <v>77900.709</v>
       </c>
       <c r="K81">
         <v>8418.968</v>
       </c>
       <c r="L81">
         <v>11131.808</v>
       </c>
       <c r="M81">
         <v>97643.628</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82">
-        <v>75784.165</v>
+        <v>75824.212</v>
       </c>
       <c r="C82">
         <v>8438.068</v>
       </c>
       <c r="D82">
         <v>11574.914</v>
       </c>
       <c r="E82">
-        <v>95797.147</v>
+        <v>95837.194</v>
       </c>
       <c r="F82">
         <v>24833.272</v>
       </c>
       <c r="G82">
         <v>21223.654</v>
       </c>
       <c r="H82">
         <v>3609.618</v>
       </c>
       <c r="I82">
-        <v>1828.799</v>
+        <v>1788.753</v>
       </c>
       <c r="J82">
         <v>81280.532</v>
       </c>
       <c r="K82">
         <v>8438.068</v>
       </c>
       <c r="L82">
         <v>11365.28</v>
       </c>
       <c r="M82">
         <v>101235.565</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83">
-        <v>81406.531</v>
+        <v>81449.287</v>
       </c>
       <c r="C83">
         <v>8451.852</v>
       </c>
       <c r="D83">
         <v>11624.161</v>
       </c>
       <c r="E83">
-        <v>101482.544</v>
+        <v>101525.3</v>
       </c>
       <c r="F83">
         <v>22865.227</v>
       </c>
       <c r="G83">
         <v>23475.568</v>
       </c>
       <c r="H83">
         <v>-610.341</v>
       </c>
       <c r="I83">
-        <v>-397.428</v>
+        <v>-440.184</v>
       </c>
       <c r="J83">
         <v>80424.546</v>
       </c>
       <c r="K83">
         <v>8451.852</v>
       </c>
       <c r="L83">
         <v>11465.158</v>
       </c>
       <c r="M83">
         <v>100474.775</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84">
-        <v>76182.165</v>
+        <v>76208.794</v>
       </c>
       <c r="C84">
         <v>8251.075</v>
       </c>
       <c r="D84">
         <v>11582.58</v>
       </c>
       <c r="E84">
-        <v>96015.82</v>
+        <v>96042.449</v>
       </c>
       <c r="F84">
         <v>19988.063</v>
       </c>
       <c r="G84">
         <v>23463.923</v>
       </c>
       <c r="H84">
         <v>-3475.86</v>
       </c>
       <c r="I84">
-        <v>459.178</v>
+        <v>432.549</v>
       </c>
       <c r="J84">
         <v>73168.689</v>
       </c>
       <c r="K84">
         <v>8251.075</v>
       </c>
       <c r="L84">
         <v>11417.937</v>
       </c>
       <c r="M84">
         <v>92999.137</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
-        <v>77993.615</v>
+        <v>78019.178</v>
       </c>
       <c r="C85">
         <v>8130.913</v>
       </c>
       <c r="D85">
         <v>12219.887</v>
       </c>
       <c r="E85">
-        <v>98344.416</v>
+        <v>98369.979</v>
       </c>
       <c r="F85">
         <v>21455.386</v>
       </c>
       <c r="G85">
         <v>25071.447</v>
       </c>
       <c r="H85">
         <v>-3616.061</v>
       </c>
       <c r="I85">
-        <v>3047.131</v>
+        <v>3021.568</v>
       </c>
       <c r="J85">
         <v>77453.62</v>
       </c>
       <c r="K85">
         <v>8130.913</v>
       </c>
       <c r="L85">
         <v>12056.821</v>
       </c>
       <c r="M85">
         <v>97775.486</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
-        <v>82249.886</v>
+        <v>82296.111</v>
       </c>
       <c r="C86">
         <v>8061.02</v>
       </c>
       <c r="D86">
         <v>13365.933</v>
       </c>
       <c r="E86">
-        <v>103676.839</v>
+        <v>103723.065</v>
       </c>
       <c r="F86">
         <v>21506.729</v>
       </c>
       <c r="G86">
         <v>27335.048</v>
       </c>
       <c r="H86">
         <v>-5828.319</v>
       </c>
       <c r="I86">
-        <v>2031.867</v>
+        <v>1985.641</v>
       </c>
       <c r="J86">
         <v>78529.365</v>
       </c>
       <c r="K86">
         <v>8061.02</v>
       </c>
       <c r="L86">
         <v>13149.387</v>
       </c>
       <c r="M86">
         <v>99880.387</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
-        <v>86115.04</v>
+        <v>86174.004</v>
       </c>
       <c r="C87">
         <v>8098.974</v>
       </c>
       <c r="D87">
         <v>13309.445</v>
       </c>
       <c r="E87">
-        <v>107523.46</v>
+        <v>107582.424</v>
       </c>
       <c r="F87">
         <v>21657.289</v>
       </c>
       <c r="G87">
         <v>29656.412</v>
       </c>
       <c r="H87">
         <v>-7999.123</v>
       </c>
       <c r="I87">
-        <v>-969.982</v>
+        <v>-1028.946</v>
       </c>
       <c r="J87">
         <v>77262.487</v>
       </c>
       <c r="K87">
         <v>8098.974</v>
       </c>
       <c r="L87">
         <v>13128.392</v>
       </c>
       <c r="M87">
         <v>98554.354</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>86476.859</v>
+        <v>86543.977</v>
       </c>
       <c r="C88">
         <v>8165.019</v>
       </c>
       <c r="D88">
         <v>14210.705</v>
       </c>
       <c r="E88">
-        <v>108852.583</v>
+        <v>108919.702</v>
       </c>
       <c r="F88">
         <v>21696.039</v>
       </c>
       <c r="G88">
         <v>30843.53</v>
       </c>
       <c r="H88">
         <v>-9147.492</v>
       </c>
       <c r="I88">
-        <v>154.905</v>
+        <v>87.786</v>
       </c>
       <c r="J88">
         <v>77644.271</v>
       </c>
       <c r="K88">
         <v>8165.019</v>
       </c>
       <c r="L88">
         <v>14003.561</v>
       </c>
       <c r="M88">
         <v>99859.997</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>89529.639</v>
+        <v>89731.662</v>
       </c>
       <c r="C89">
         <v>8195.465</v>
       </c>
       <c r="D89">
-        <v>15037.377</v>
+        <v>15043.975</v>
       </c>
       <c r="E89">
-        <v>112762.482</v>
+        <v>112971.102</v>
       </c>
       <c r="F89">
-        <v>20539.52</v>
+        <v>20580.09</v>
       </c>
       <c r="G89">
-        <v>31499.67</v>
+        <v>31679.282</v>
       </c>
       <c r="H89">
-        <v>-10960.15</v>
+        <v>-11099.192</v>
       </c>
       <c r="I89">
-        <v>261.924</v>
+        <v>409.312</v>
       </c>
       <c r="J89">
-        <v>79183.822</v>
+        <v>79400.308</v>
       </c>
       <c r="K89">
         <v>8195.465</v>
       </c>
       <c r="L89">
-        <v>14642.802</v>
+        <v>14643.283</v>
       </c>
       <c r="M89">
-        <v>102064.255</v>
+        <v>102281.222</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>