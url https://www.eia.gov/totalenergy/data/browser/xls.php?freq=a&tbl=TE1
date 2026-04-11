--- v3 (2026-02-22)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table E1. Primary Energy Overview, Fossil Fuel Equivalency Approach</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Energy Consumption</t>
   </si>
   <si>
     <t>Renewable Energy Production, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Total Energy Production, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Total Energy Imports</t>
   </si>
   <si>
     <t>Total Energy Exports</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="87.264" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -6037,488 +6037,488 @@
       </c>
       <c r="J144">
         <v>5977.512</v>
       </c>
       <c r="K144">
         <v>287.465</v>
       </c>
       <c r="L144">
         <v>587.773</v>
       </c>
       <c r="M144">
         <v>6863.357</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" s="6">
         <v>30682.0</v>
       </c>
       <c r="B145">
         <v>4974.302</v>
       </c>
       <c r="C145">
         <v>317.844</v>
       </c>
       <c r="D145">
-        <v>570.081</v>
+        <v>570.082</v>
       </c>
       <c r="E145">
-        <v>5862.227</v>
+        <v>5862.228</v>
       </c>
       <c r="F145">
         <v>1078.119</v>
       </c>
       <c r="G145">
         <v>244.738</v>
       </c>
       <c r="H145">
         <v>833.381</v>
       </c>
       <c r="I145">
         <v>958.467</v>
       </c>
       <c r="J145">
         <v>6755.532</v>
       </c>
       <c r="K145">
         <v>317.844</v>
       </c>
       <c r="L145">
-        <v>570.081</v>
+        <v>570.082</v>
       </c>
       <c r="M145">
-        <v>7654.075</v>
+        <v>7654.076</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" s="6">
         <v>30713.0</v>
       </c>
       <c r="B146">
         <v>4770.232</v>
       </c>
       <c r="C146">
         <v>308.326</v>
       </c>
       <c r="D146">
         <v>535.239</v>
       </c>
       <c r="E146">
         <v>5613.797</v>
       </c>
       <c r="F146">
         <v>1030.642</v>
       </c>
       <c r="G146">
         <v>217.414</v>
       </c>
       <c r="H146">
         <v>813.228</v>
       </c>
       <c r="I146">
         <v>196.071</v>
       </c>
       <c r="J146">
         <v>5770.207</v>
       </c>
       <c r="K146">
         <v>308.326</v>
       </c>
       <c r="L146">
         <v>535.239</v>
       </c>
       <c r="M146">
-        <v>6623.097</v>
+        <v>6623.096</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" s="6">
         <v>30742.0</v>
       </c>
       <c r="B147">
         <v>5060.365</v>
       </c>
       <c r="C147">
         <v>296.499</v>
       </c>
       <c r="D147">
-        <v>579.04</v>
+        <v>579.039</v>
       </c>
       <c r="E147">
-        <v>5935.904</v>
+        <v>5935.902</v>
       </c>
       <c r="F147">
         <v>1026.372</v>
       </c>
       <c r="G147">
         <v>313.676</v>
       </c>
       <c r="H147">
         <v>712.695</v>
       </c>
       <c r="I147">
         <v>210.073</v>
       </c>
       <c r="J147">
         <v>5973.514</v>
       </c>
       <c r="K147">
         <v>296.499</v>
       </c>
       <c r="L147">
-        <v>579.04</v>
+        <v>579.039</v>
       </c>
       <c r="M147">
-        <v>6858.673</v>
+        <v>6858.671</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" s="6">
         <v>30773.0</v>
       </c>
       <c r="B148">
         <v>4813.677</v>
       </c>
       <c r="C148">
         <v>262.738</v>
       </c>
       <c r="D148">
-        <v>566.019</v>
+        <v>566.016</v>
       </c>
       <c r="E148">
-        <v>5642.434</v>
+        <v>5642.431</v>
       </c>
       <c r="F148">
         <v>1013.233</v>
       </c>
       <c r="G148">
         <v>324.792</v>
       </c>
       <c r="H148">
         <v>688.441</v>
       </c>
       <c r="I148">
         <v>-60.419</v>
       </c>
       <c r="J148">
         <v>5431.746</v>
       </c>
       <c r="K148">
         <v>262.738</v>
       </c>
       <c r="L148">
-        <v>566.019</v>
+        <v>566.016</v>
       </c>
       <c r="M148">
-        <v>6270.456</v>
+        <v>6270.452</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" s="6">
         <v>30803.0</v>
       </c>
       <c r="B149">
         <v>5066.725</v>
       </c>
       <c r="C149">
         <v>280.471</v>
       </c>
       <c r="D149">
-        <v>593.504</v>
+        <v>593.496</v>
       </c>
       <c r="E149">
-        <v>5940.699</v>
+        <v>5940.692</v>
       </c>
       <c r="F149">
         <v>1146.603</v>
       </c>
       <c r="G149">
         <v>363.003</v>
       </c>
       <c r="H149">
         <v>783.599</v>
       </c>
       <c r="I149">
         <v>-553.537</v>
       </c>
       <c r="J149">
         <v>5286.097</v>
       </c>
       <c r="K149">
         <v>280.471</v>
       </c>
       <c r="L149">
-        <v>593.504</v>
+        <v>593.496</v>
       </c>
       <c r="M149">
-        <v>6170.762</v>
+        <v>6170.755</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" s="6">
         <v>30834.0</v>
       </c>
       <c r="B150">
         <v>4841.043</v>
       </c>
       <c r="C150">
         <v>274.321</v>
       </c>
       <c r="D150">
-        <v>553.321</v>
+        <v>553.311</v>
       </c>
       <c r="E150">
-        <v>5668.685</v>
+        <v>5668.675</v>
       </c>
       <c r="F150">
         <v>1017.653</v>
       </c>
       <c r="G150">
         <v>364.921</v>
       </c>
       <c r="H150">
         <v>652.732</v>
       </c>
       <c r="I150">
         <v>-294.932</v>
       </c>
       <c r="J150">
         <v>5188.581</v>
       </c>
       <c r="K150">
         <v>274.321</v>
       </c>
       <c r="L150">
-        <v>553.321</v>
+        <v>553.311</v>
       </c>
       <c r="M150">
-        <v>6026.485</v>
+        <v>6026.475</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" s="6">
         <v>30864.0</v>
       </c>
       <c r="B151">
         <v>4924.416</v>
       </c>
       <c r="C151">
         <v>306.687</v>
       </c>
       <c r="D151">
-        <v>547.618</v>
+        <v>547.616</v>
       </c>
       <c r="E151">
-        <v>5778.721</v>
+        <v>5778.718</v>
       </c>
       <c r="F151">
         <v>1039.496</v>
       </c>
       <c r="G151">
         <v>324.437</v>
       </c>
       <c r="H151">
         <v>715.059</v>
       </c>
       <c r="I151">
         <v>-338.267</v>
       </c>
       <c r="J151">
         <v>5288.875</v>
       </c>
       <c r="K151">
         <v>306.687</v>
       </c>
       <c r="L151">
-        <v>547.618</v>
+        <v>547.616</v>
       </c>
       <c r="M151">
-        <v>6155.513</v>
+        <v>6155.51</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" s="6">
         <v>30895.0</v>
       </c>
       <c r="B152">
         <v>5242.373</v>
       </c>
       <c r="C152">
         <v>319.793</v>
       </c>
       <c r="D152">
-        <v>524.053</v>
+        <v>524.044</v>
       </c>
       <c r="E152">
-        <v>6086.219</v>
+        <v>6086.21</v>
       </c>
       <c r="F152">
         <v>973.125</v>
       </c>
       <c r="G152">
         <v>357.832</v>
       </c>
       <c r="H152">
         <v>615.294</v>
       </c>
       <c r="I152">
         <v>-378.398</v>
       </c>
       <c r="J152">
         <v>5464.17</v>
       </c>
       <c r="K152">
         <v>319.793</v>
       </c>
       <c r="L152">
-        <v>524.053</v>
+        <v>524.044</v>
       </c>
       <c r="M152">
-        <v>6323.114</v>
+        <v>6323.105</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" s="6">
         <v>30926.0</v>
       </c>
       <c r="B153">
         <v>4889.833</v>
       </c>
       <c r="C153">
         <v>316.027</v>
       </c>
       <c r="D153">
-        <v>470.91</v>
+        <v>470.9</v>
       </c>
       <c r="E153">
-        <v>5676.77</v>
+        <v>5676.76</v>
       </c>
       <c r="F153">
         <v>979.169</v>
       </c>
       <c r="G153">
         <v>353.487</v>
       </c>
       <c r="H153">
         <v>625.682</v>
       </c>
       <c r="I153">
         <v>-541.275</v>
       </c>
       <c r="J153">
         <v>4961.915</v>
       </c>
       <c r="K153">
         <v>316.027</v>
       </c>
       <c r="L153">
-        <v>470.91</v>
+        <v>470.9</v>
       </c>
       <c r="M153">
-        <v>5761.176</v>
+        <v>5761.166</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" s="6">
         <v>30956.0</v>
       </c>
       <c r="B154">
         <v>4800.286</v>
       </c>
       <c r="C154">
         <v>268.621</v>
       </c>
       <c r="D154">
-        <v>479.62</v>
+        <v>479.613</v>
       </c>
       <c r="E154">
-        <v>5548.527</v>
+        <v>5548.52</v>
       </c>
       <c r="F154">
         <v>1113.921</v>
       </c>
       <c r="G154">
         <v>293.857</v>
       </c>
       <c r="H154">
         <v>820.063</v>
       </c>
       <c r="I154">
         <v>-407.618</v>
       </c>
       <c r="J154">
         <v>5199.25</v>
       </c>
       <c r="K154">
         <v>268.621</v>
       </c>
       <c r="L154">
-        <v>479.62</v>
+        <v>479.613</v>
       </c>
       <c r="M154">
-        <v>5960.973</v>
+        <v>5960.966</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="6">
         <v>30987.0</v>
       </c>
       <c r="B155">
         <v>4636.625</v>
       </c>
       <c r="C155">
         <v>266.462</v>
       </c>
       <c r="D155">
-        <v>486.11</v>
+        <v>486.106</v>
       </c>
       <c r="E155">
-        <v>5389.197</v>
+        <v>5389.194</v>
       </c>
       <c r="F155">
         <v>1062.052</v>
       </c>
       <c r="G155">
         <v>268.968</v>
       </c>
       <c r="H155">
         <v>793.083</v>
       </c>
       <c r="I155">
         <v>-81.487</v>
       </c>
       <c r="J155">
         <v>5337.341</v>
       </c>
       <c r="K155">
         <v>266.462</v>
       </c>
       <c r="L155">
-        <v>486.11</v>
+        <v>486.106</v>
       </c>
       <c r="M155">
-        <v>6100.793</v>
+        <v>6100.79</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="6">
         <v>31017.0</v>
       </c>
       <c r="B156">
         <v>4789.315</v>
       </c>
       <c r="C156">
         <v>334.742</v>
       </c>
       <c r="D156">
         <v>532.347</v>
       </c>
       <c r="E156">
         <v>5656.405</v>
       </c>
       <c r="F156">
         <v>990.343</v>
       </c>
       <c r="G156">
         <v>359.021</v>
       </c>
       <c r="H156">
@@ -6529,2005 +6529,2005 @@
       </c>
       <c r="J156">
         <v>5788.606</v>
       </c>
       <c r="K156">
         <v>334.742</v>
       </c>
       <c r="L156">
         <v>532.347</v>
       </c>
       <c r="M156">
         <v>6666.436</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" s="6">
         <v>31048.0</v>
       </c>
       <c r="B157">
         <v>4868.823</v>
       </c>
       <c r="C157">
         <v>384.371</v>
       </c>
       <c r="D157">
-        <v>555.205</v>
+        <v>555.2</v>
       </c>
       <c r="E157">
-        <v>5808.399</v>
+        <v>5808.394</v>
       </c>
       <c r="F157">
         <v>904.82</v>
       </c>
       <c r="G157">
         <v>303.303</v>
       </c>
       <c r="H157">
         <v>601.517</v>
       </c>
       <c r="I157">
         <v>967.338</v>
       </c>
       <c r="J157">
         <v>6427.89</v>
       </c>
       <c r="K157">
         <v>384.371</v>
       </c>
       <c r="L157">
-        <v>555.205</v>
+        <v>555.2</v>
       </c>
       <c r="M157">
-        <v>7377.254</v>
+        <v>7377.249</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" s="6">
         <v>31079.0</v>
       </c>
       <c r="B158">
         <v>4573.561</v>
       </c>
       <c r="C158">
         <v>327.29</v>
       </c>
       <c r="D158">
-        <v>511.838</v>
+        <v>511.839</v>
       </c>
       <c r="E158">
-        <v>5412.689</v>
+        <v>5412.69</v>
       </c>
       <c r="F158">
         <v>738.96</v>
       </c>
       <c r="G158">
         <v>304.13</v>
       </c>
       <c r="H158">
         <v>434.83</v>
       </c>
       <c r="I158">
         <v>1032.745</v>
       </c>
       <c r="J158">
         <v>6033.03</v>
       </c>
       <c r="K158">
         <v>327.29</v>
       </c>
       <c r="L158">
-        <v>511.838</v>
+        <v>511.839</v>
       </c>
       <c r="M158">
-        <v>6880.264</v>
+        <v>6880.265</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" s="6">
         <v>31107.0</v>
       </c>
       <c r="B159">
         <v>4985.737</v>
       </c>
       <c r="C159">
         <v>329.72</v>
       </c>
       <c r="D159">
-        <v>525.002</v>
+        <v>525.001</v>
       </c>
       <c r="E159">
-        <v>5840.459</v>
+        <v>5840.458</v>
       </c>
       <c r="F159">
         <v>938.271</v>
       </c>
       <c r="G159">
         <v>311.093</v>
       </c>
       <c r="H159">
         <v>627.179</v>
       </c>
       <c r="I159">
         <v>109.915</v>
       </c>
       <c r="J159">
         <v>5710.393</v>
       </c>
       <c r="K159">
         <v>329.72</v>
       </c>
       <c r="L159">
-        <v>525.002</v>
+        <v>525.001</v>
       </c>
       <c r="M159">
-        <v>6577.553</v>
+        <v>6577.552</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" s="6">
         <v>31138.0</v>
       </c>
       <c r="B160">
         <v>4805.26</v>
       </c>
       <c r="C160">
         <v>281.04</v>
       </c>
       <c r="D160">
-        <v>512.937</v>
+        <v>512.924</v>
       </c>
       <c r="E160">
-        <v>5599.237</v>
+        <v>5599.224</v>
       </c>
       <c r="F160">
         <v>1009.283</v>
       </c>
       <c r="G160">
         <v>326.78</v>
       </c>
       <c r="H160">
         <v>682.503</v>
       </c>
       <c r="I160">
         <v>-175.61</v>
       </c>
       <c r="J160">
         <v>5302.405</v>
       </c>
       <c r="K160">
         <v>281.04</v>
       </c>
       <c r="L160">
-        <v>512.937</v>
+        <v>512.924</v>
       </c>
       <c r="M160">
-        <v>6106.13</v>
+        <v>6106.117</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" s="6">
         <v>31168.0</v>
       </c>
       <c r="B161">
         <v>4906.735</v>
       </c>
       <c r="C161">
         <v>304.823</v>
       </c>
       <c r="D161">
-        <v>542.968</v>
+        <v>542.953</v>
       </c>
       <c r="E161">
-        <v>5754.526</v>
+        <v>5754.511</v>
       </c>
       <c r="F161">
         <v>1120.084</v>
       </c>
       <c r="G161">
         <v>378.169</v>
       </c>
       <c r="H161">
         <v>741.914</v>
       </c>
       <c r="I161">
         <v>-491.088</v>
       </c>
       <c r="J161">
         <v>5146.409</v>
       </c>
       <c r="K161">
         <v>304.823</v>
       </c>
       <c r="L161">
-        <v>542.968</v>
+        <v>542.953</v>
       </c>
       <c r="M161">
-        <v>6005.352</v>
+        <v>6005.337</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" s="6">
         <v>31199.0</v>
       </c>
       <c r="B162">
         <v>4670.048</v>
       </c>
       <c r="C162">
         <v>327.55</v>
       </c>
       <c r="D162">
-        <v>507.33</v>
+        <v>507.314</v>
       </c>
       <c r="E162">
-        <v>5504.928</v>
+        <v>5504.912</v>
       </c>
       <c r="F162">
         <v>932.317</v>
       </c>
       <c r="G162">
         <v>337.928</v>
       </c>
       <c r="H162">
         <v>594.389</v>
       </c>
       <c r="I162">
         <v>-218.837</v>
       </c>
       <c r="J162">
         <v>5033.449</v>
       </c>
       <c r="K162">
         <v>327.55</v>
       </c>
       <c r="L162">
-        <v>507.33</v>
+        <v>507.314</v>
       </c>
       <c r="M162">
-        <v>5880.48</v>
+        <v>5880.464</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" s="6">
         <v>31229.0</v>
       </c>
       <c r="B163">
         <v>4656.111</v>
       </c>
       <c r="C163">
         <v>373.727</v>
       </c>
       <c r="D163">
-        <v>489.577</v>
+        <v>489.566</v>
       </c>
       <c r="E163">
-        <v>5519.414</v>
+        <v>5519.403</v>
       </c>
       <c r="F163">
         <v>962.098</v>
       </c>
       <c r="G163">
         <v>324.699</v>
       </c>
       <c r="H163">
         <v>637.4</v>
       </c>
       <c r="I163">
         <v>30.629</v>
       </c>
       <c r="J163">
         <v>5309.635</v>
       </c>
       <c r="K163">
         <v>373.727</v>
       </c>
       <c r="L163">
-        <v>489.577</v>
+        <v>489.566</v>
       </c>
       <c r="M163">
-        <v>6187.443</v>
+        <v>6187.432</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" s="6">
         <v>31260.0</v>
       </c>
       <c r="B164">
         <v>4857.15</v>
       </c>
       <c r="C164">
         <v>369.775</v>
       </c>
       <c r="D164">
-        <v>475.912</v>
+        <v>475.891</v>
       </c>
       <c r="E164">
-        <v>5702.836</v>
+        <v>5702.815</v>
       </c>
       <c r="F164">
         <v>924.128</v>
       </c>
       <c r="G164">
         <v>416.556</v>
       </c>
       <c r="H164">
         <v>507.572</v>
       </c>
       <c r="I164">
         <v>46.579</v>
       </c>
       <c r="J164">
         <v>5395.869</v>
       </c>
       <c r="K164">
         <v>369.775</v>
       </c>
       <c r="L164">
-        <v>475.912</v>
+        <v>475.891</v>
       </c>
       <c r="M164">
-        <v>6256.987</v>
+        <v>6256.967</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" s="6">
         <v>31291.0</v>
       </c>
       <c r="B165">
         <v>4673.938</v>
       </c>
       <c r="C165">
         <v>366.541</v>
       </c>
       <c r="D165">
-        <v>454.274</v>
+        <v>454.26</v>
       </c>
       <c r="E165">
-        <v>5494.752</v>
+        <v>5494.738</v>
       </c>
       <c r="F165">
         <v>937.626</v>
       </c>
       <c r="G165">
         <v>362.598</v>
       </c>
       <c r="H165">
         <v>575.029</v>
       </c>
       <c r="I165">
         <v>-310.781</v>
       </c>
       <c r="J165">
         <v>4925.617</v>
       </c>
       <c r="K165">
         <v>366.541</v>
       </c>
       <c r="L165">
-        <v>454.274</v>
+        <v>454.26</v>
       </c>
       <c r="M165">
-        <v>5759</v>
+        <v>5758.986</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" s="6">
         <v>31321.0</v>
       </c>
       <c r="B166">
         <v>4929.382</v>
       </c>
       <c r="C166">
         <v>331.461</v>
       </c>
       <c r="D166">
-        <v>475.406</v>
+        <v>475.396</v>
       </c>
       <c r="E166">
-        <v>5736.249</v>
+        <v>5736.24</v>
       </c>
       <c r="F166">
         <v>1003.525</v>
       </c>
       <c r="G166">
         <v>362.454</v>
       </c>
       <c r="H166">
         <v>641.071</v>
       </c>
       <c r="I166">
         <v>-351.075</v>
       </c>
       <c r="J166">
         <v>5207.793</v>
       </c>
       <c r="K166">
         <v>331.461</v>
       </c>
       <c r="L166">
-        <v>475.406</v>
+        <v>475.396</v>
       </c>
       <c r="M166">
-        <v>6026.246</v>
+        <v>6026.236</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" s="6">
         <v>31352.0</v>
       </c>
       <c r="B167">
         <v>4631.35</v>
       </c>
       <c r="C167">
         <v>320.428</v>
       </c>
       <c r="D167">
-        <v>499.606</v>
+        <v>499.603</v>
       </c>
       <c r="E167">
-        <v>5451.384</v>
+        <v>5451.382</v>
       </c>
       <c r="F167">
         <v>1145.918</v>
       </c>
       <c r="G167">
         <v>403.539</v>
       </c>
       <c r="H167">
         <v>742.379</v>
       </c>
       <c r="I167">
         <v>-134.645</v>
       </c>
       <c r="J167">
         <v>5228.088</v>
       </c>
       <c r="K167">
         <v>320.428</v>
       </c>
       <c r="L167">
-        <v>499.606</v>
+        <v>499.603</v>
       </c>
       <c r="M167">
-        <v>6059.118</v>
+        <v>6059.115</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" s="6">
         <v>31382.0</v>
       </c>
       <c r="B168">
         <v>4943.628</v>
       </c>
       <c r="C168">
         <v>358.837</v>
       </c>
       <c r="D168">
-        <v>533.96</v>
+        <v>533.958</v>
       </c>
       <c r="E168">
-        <v>5836.425</v>
+        <v>5836.423</v>
       </c>
       <c r="F168">
         <v>1163.543</v>
       </c>
       <c r="G168">
         <v>364.93</v>
       </c>
       <c r="H168">
         <v>798.614</v>
       </c>
       <c r="I168">
         <v>584.066</v>
       </c>
       <c r="J168">
         <v>6315.121</v>
       </c>
       <c r="K168">
         <v>358.837</v>
       </c>
       <c r="L168">
-        <v>533.96</v>
+        <v>533.958</v>
       </c>
       <c r="M168">
-        <v>7219.105</v>
+        <v>7219.102</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" s="6">
         <v>31413.0</v>
       </c>
       <c r="B169">
         <v>5143.178</v>
       </c>
       <c r="C169">
         <v>383.159</v>
       </c>
       <c r="D169">
-        <v>486.064</v>
+        <v>486.058</v>
       </c>
       <c r="E169">
-        <v>6012.402</v>
+        <v>6012.395</v>
       </c>
       <c r="F169">
         <v>1118.689</v>
       </c>
       <c r="G169">
         <v>317.88</v>
       </c>
       <c r="H169">
         <v>800.809</v>
       </c>
       <c r="I169">
         <v>582.336</v>
       </c>
       <c r="J169">
         <v>6514.033</v>
       </c>
       <c r="K169">
         <v>383.159</v>
       </c>
       <c r="L169">
-        <v>486.064</v>
+        <v>486.058</v>
       </c>
       <c r="M169">
-        <v>7395.548</v>
+        <v>7395.541</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" s="6">
         <v>31444.0</v>
       </c>
       <c r="B170">
         <v>4634.737</v>
       </c>
       <c r="C170">
         <v>346.156</v>
       </c>
       <c r="D170">
-        <v>479.122</v>
+        <v>479.116</v>
       </c>
       <c r="E170">
-        <v>5460.015</v>
+        <v>5460.009</v>
       </c>
       <c r="F170">
         <v>850.971</v>
       </c>
       <c r="G170">
         <v>285.113</v>
       </c>
       <c r="H170">
         <v>565.858</v>
       </c>
       <c r="I170">
         <v>594.526</v>
       </c>
       <c r="J170">
         <v>5785.886</v>
       </c>
       <c r="K170">
         <v>346.156</v>
       </c>
       <c r="L170">
-        <v>479.122</v>
+        <v>479.116</v>
       </c>
       <c r="M170">
-        <v>6620.399</v>
+        <v>6620.393</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" s="6">
         <v>31472.0</v>
       </c>
       <c r="B171">
         <v>4965.916</v>
       </c>
       <c r="C171">
         <v>325.549</v>
       </c>
       <c r="D171">
-        <v>558.538</v>
+        <v>558.527</v>
       </c>
       <c r="E171">
-        <v>5850.002</v>
+        <v>5849.991</v>
       </c>
       <c r="F171">
         <v>918.255</v>
       </c>
       <c r="G171">
         <v>305.316</v>
       </c>
       <c r="H171">
         <v>612.939</v>
       </c>
       <c r="I171">
         <v>313.024</v>
       </c>
       <c r="J171">
         <v>5883.728</v>
       </c>
       <c r="K171">
         <v>325.549</v>
       </c>
       <c r="L171">
-        <v>558.538</v>
+        <v>558.527</v>
       </c>
       <c r="M171">
-        <v>6775.964</v>
+        <v>6775.954</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" s="6">
         <v>31503.0</v>
       </c>
       <c r="B172">
         <v>4664.471</v>
       </c>
       <c r="C172">
         <v>322.413</v>
       </c>
       <c r="D172">
-        <v>539.897</v>
+        <v>539.883</v>
       </c>
       <c r="E172">
-        <v>5526.781</v>
+        <v>5526.766</v>
       </c>
       <c r="F172">
         <v>1007.339</v>
       </c>
       <c r="G172">
         <v>376.285</v>
       </c>
       <c r="H172">
         <v>631.055</v>
       </c>
       <c r="I172">
         <v>-48.284</v>
       </c>
       <c r="J172">
         <v>5239.137</v>
       </c>
       <c r="K172">
         <v>322.413</v>
       </c>
       <c r="L172">
-        <v>539.897</v>
+        <v>539.883</v>
       </c>
       <c r="M172">
-        <v>6109.551</v>
+        <v>6109.537</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" s="6">
         <v>31533.0</v>
       </c>
       <c r="B173">
         <v>4705.61</v>
       </c>
       <c r="C173">
         <v>337.725</v>
       </c>
       <c r="D173">
-        <v>545.072</v>
+        <v>545.053</v>
       </c>
       <c r="E173">
-        <v>5588.407</v>
+        <v>5588.388</v>
       </c>
       <c r="F173">
         <v>1219.801</v>
       </c>
       <c r="G173">
         <v>362.502</v>
       </c>
       <c r="H173">
         <v>857.3</v>
       </c>
       <c r="I173">
         <v>-346.323</v>
       </c>
       <c r="J173">
         <v>5206.938</v>
       </c>
       <c r="K173">
         <v>337.725</v>
       </c>
       <c r="L173">
-        <v>545.072</v>
+        <v>545.053</v>
       </c>
       <c r="M173">
-        <v>6099.383</v>
+        <v>6099.364</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" s="6">
         <v>31564.0</v>
       </c>
       <c r="B174">
         <v>4537.852</v>
       </c>
       <c r="C174">
         <v>331.481</v>
       </c>
       <c r="D174">
-        <v>527.412</v>
+        <v>527.398</v>
       </c>
       <c r="E174">
-        <v>5396.746</v>
+        <v>5396.731</v>
       </c>
       <c r="F174">
         <v>1255.401</v>
       </c>
       <c r="G174">
         <v>313.467</v>
       </c>
       <c r="H174">
         <v>941.933</v>
       </c>
       <c r="I174">
         <v>-322.853</v>
       </c>
       <c r="J174">
         <v>5147.695</v>
       </c>
       <c r="K174">
         <v>331.481</v>
       </c>
       <c r="L174">
-        <v>527.412</v>
+        <v>527.398</v>
       </c>
       <c r="M174">
-        <v>6015.826</v>
+        <v>6015.811</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" s="6">
         <v>31594.0</v>
       </c>
       <c r="B175">
         <v>4536.041</v>
       </c>
       <c r="C175">
         <v>379.718</v>
       </c>
       <c r="D175">
-        <v>513.292</v>
+        <v>513.275</v>
       </c>
       <c r="E175">
-        <v>5429.051</v>
+        <v>5429.034</v>
       </c>
       <c r="F175">
         <v>1314.651</v>
       </c>
       <c r="G175">
         <v>336.621</v>
       </c>
       <c r="H175">
         <v>978.03</v>
       </c>
       <c r="I175">
         <v>-52.872</v>
       </c>
       <c r="J175">
         <v>5451.039</v>
       </c>
       <c r="K175">
         <v>379.718</v>
       </c>
       <c r="L175">
-        <v>513.292</v>
+        <v>513.275</v>
       </c>
       <c r="M175">
-        <v>6354.208</v>
+        <v>6354.191</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" s="6">
         <v>31625.0</v>
       </c>
       <c r="B176">
         <v>4667.907</v>
       </c>
       <c r="C176">
         <v>396.534</v>
       </c>
       <c r="D176">
-        <v>482.847</v>
+        <v>482.83</v>
       </c>
       <c r="E176">
-        <v>5547.289</v>
+        <v>5547.272</v>
       </c>
       <c r="F176">
         <v>1360.371</v>
       </c>
       <c r="G176">
         <v>372.569</v>
       </c>
       <c r="H176">
         <v>987.802</v>
       </c>
       <c r="I176">
         <v>-311.39</v>
       </c>
       <c r="J176">
         <v>5331.362</v>
       </c>
       <c r="K176">
         <v>396.534</v>
       </c>
       <c r="L176">
-        <v>482.847</v>
+        <v>482.83</v>
       </c>
       <c r="M176">
-        <v>6223.701</v>
+        <v>6223.684</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" s="6">
         <v>31656.0</v>
       </c>
       <c r="B177">
         <v>4511.383</v>
       </c>
       <c r="C177">
         <v>387.113</v>
       </c>
       <c r="D177">
-        <v>472.114</v>
+        <v>472.099</v>
       </c>
       <c r="E177">
-        <v>5370.61</v>
+        <v>5370.595</v>
       </c>
       <c r="F177">
         <v>1309.332</v>
       </c>
       <c r="G177">
         <v>345.79</v>
       </c>
       <c r="H177">
         <v>963.542</v>
       </c>
       <c r="I177">
         <v>-515.514</v>
       </c>
       <c r="J177">
         <v>4947.904</v>
       </c>
       <c r="K177">
         <v>387.113</v>
       </c>
       <c r="L177">
-        <v>472.114</v>
+        <v>472.099</v>
       </c>
       <c r="M177">
-        <v>5818.638</v>
+        <v>5818.623</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" s="6">
         <v>31686.0</v>
       </c>
       <c r="B178">
         <v>4768.518</v>
       </c>
       <c r="C178">
         <v>383.103</v>
       </c>
       <c r="D178">
-        <v>482.113</v>
+        <v>482.1</v>
       </c>
       <c r="E178">
-        <v>5633.734</v>
+        <v>5633.721</v>
       </c>
       <c r="F178">
         <v>1243.122</v>
       </c>
       <c r="G178">
         <v>348.583</v>
       </c>
       <c r="H178">
         <v>894.539</v>
       </c>
       <c r="I178">
         <v>-488.362</v>
       </c>
       <c r="J178">
         <v>5164.399</v>
       </c>
       <c r="K178">
         <v>383.103</v>
       </c>
       <c r="L178">
-        <v>482.113</v>
+        <v>482.1</v>
       </c>
       <c r="M178">
-        <v>6039.911</v>
+        <v>6039.897</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" s="6">
         <v>31717.0</v>
       </c>
       <c r="B179">
         <v>4591.745</v>
       </c>
       <c r="C179">
         <v>369.674</v>
       </c>
       <c r="D179">
-        <v>492.321</v>
+        <v>492.312</v>
       </c>
       <c r="E179">
-        <v>5453.74</v>
+        <v>5453.73</v>
       </c>
       <c r="F179">
         <v>1239.755</v>
       </c>
       <c r="G179">
         <v>329.66</v>
       </c>
       <c r="H179">
         <v>910.095</v>
       </c>
       <c r="I179">
         <v>-244.57</v>
       </c>
       <c r="J179">
         <v>5247.547</v>
       </c>
       <c r="K179">
         <v>369.674</v>
       </c>
       <c r="L179">
-        <v>492.321</v>
+        <v>492.312</v>
       </c>
       <c r="M179">
-        <v>6119.265</v>
+        <v>6119.256</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" s="6">
         <v>31747.0</v>
       </c>
       <c r="B180">
         <v>4811.648</v>
       </c>
       <c r="C180">
         <v>417.484</v>
       </c>
       <c r="D180">
-        <v>532.346</v>
+        <v>532.344</v>
       </c>
       <c r="E180">
-        <v>5761.479</v>
+        <v>5761.476</v>
       </c>
       <c r="F180">
         <v>1313.714</v>
       </c>
       <c r="G180">
         <v>327.693</v>
       </c>
       <c r="H180">
         <v>986.021</v>
       </c>
       <c r="I180">
         <v>279.762</v>
       </c>
       <c r="J180">
         <v>6066.258</v>
       </c>
       <c r="K180">
         <v>417.484</v>
       </c>
       <c r="L180">
-        <v>532.346</v>
+        <v>532.344</v>
       </c>
       <c r="M180">
-        <v>7027.262</v>
+        <v>7027.259</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" s="6">
         <v>31778.0</v>
       </c>
       <c r="B181">
         <v>4931.783</v>
       </c>
       <c r="C181">
         <v>417.417</v>
       </c>
       <c r="D181">
-        <v>521.265</v>
+        <v>521.264</v>
       </c>
       <c r="E181">
-        <v>5870.465</v>
+        <v>5870.464</v>
       </c>
       <c r="F181">
         <v>1262.434</v>
       </c>
       <c r="G181">
         <v>279.001</v>
       </c>
       <c r="H181">
         <v>983.433</v>
       </c>
       <c r="I181">
         <v>618.435</v>
       </c>
       <c r="J181">
         <v>6520.368</v>
       </c>
       <c r="K181">
         <v>417.417</v>
       </c>
       <c r="L181">
-        <v>521.265</v>
+        <v>521.264</v>
       </c>
       <c r="M181">
-        <v>7472.334</v>
+        <v>7472.333</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" s="6">
         <v>31809.0</v>
       </c>
       <c r="B182">
         <v>4528.326</v>
       </c>
       <c r="C182">
         <v>382.159</v>
       </c>
       <c r="D182">
-        <v>452.878</v>
+        <v>452.872</v>
       </c>
       <c r="E182">
-        <v>5363.363</v>
+        <v>5363.358</v>
       </c>
       <c r="F182">
         <v>1075.84</v>
       </c>
       <c r="G182">
         <v>288.662</v>
       </c>
       <c r="H182">
         <v>787.178</v>
       </c>
       <c r="I182">
         <v>578.527</v>
       </c>
       <c r="J182">
         <v>5879.311</v>
       </c>
       <c r="K182">
         <v>382.159</v>
       </c>
       <c r="L182">
-        <v>452.878</v>
+        <v>452.872</v>
       </c>
       <c r="M182">
-        <v>6729.068</v>
+        <v>6729.063</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" s="6">
         <v>31837.0</v>
       </c>
       <c r="B183">
         <v>4875.851</v>
       </c>
       <c r="C183">
         <v>389.382</v>
       </c>
       <c r="D183">
-        <v>498.782</v>
+        <v>498.773</v>
       </c>
       <c r="E183">
-        <v>5764.016</v>
+        <v>5764.007</v>
       </c>
       <c r="F183">
         <v>1147.062</v>
       </c>
       <c r="G183">
         <v>309.288</v>
       </c>
       <c r="H183">
         <v>837.773</v>
       </c>
       <c r="I183">
         <v>165.247</v>
       </c>
       <c r="J183">
         <v>5863.944</v>
       </c>
       <c r="K183">
         <v>389.382</v>
       </c>
       <c r="L183">
-        <v>498.782</v>
+        <v>498.773</v>
       </c>
       <c r="M183">
-        <v>6767.036</v>
+        <v>6767.027</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" s="6">
         <v>31868.0</v>
       </c>
       <c r="B184">
         <v>4617.703</v>
       </c>
       <c r="C184">
         <v>349.992</v>
       </c>
       <c r="D184">
-        <v>477.656</v>
+        <v>477.643</v>
       </c>
       <c r="E184">
-        <v>5445.351</v>
+        <v>5445.338</v>
       </c>
       <c r="F184">
         <v>1122.68</v>
       </c>
       <c r="G184">
         <v>321.842</v>
       </c>
       <c r="H184">
         <v>800.839</v>
       </c>
       <c r="I184">
         <v>67.679</v>
       </c>
       <c r="J184">
         <v>5470.761</v>
       </c>
       <c r="K184">
         <v>349.992</v>
       </c>
       <c r="L184">
-        <v>477.656</v>
+        <v>477.643</v>
       </c>
       <c r="M184">
-        <v>6313.868</v>
+        <v>6313.855</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" s="6">
         <v>31898.0</v>
       </c>
       <c r="B185">
         <v>4619.925</v>
       </c>
       <c r="C185">
         <v>358.374</v>
       </c>
       <c r="D185">
-        <v>509.032</v>
+        <v>509.019</v>
       </c>
       <c r="E185">
-        <v>5487.331</v>
+        <v>5487.318</v>
       </c>
       <c r="F185">
         <v>1173.728</v>
       </c>
       <c r="G185">
         <v>298.087</v>
       </c>
       <c r="H185">
         <v>875.641</v>
       </c>
       <c r="I185">
         <v>-163.716</v>
       </c>
       <c r="J185">
         <v>5319.684</v>
       </c>
       <c r="K185">
         <v>358.374</v>
       </c>
       <c r="L185">
-        <v>509.032</v>
+        <v>509.019</v>
       </c>
       <c r="M185">
-        <v>6199.256</v>
+        <v>6199.243</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" s="6">
         <v>31929.0</v>
       </c>
       <c r="B186">
         <v>4635.733</v>
       </c>
       <c r="C186">
         <v>381.76</v>
       </c>
       <c r="D186">
-        <v>466.873</v>
+        <v>466.856</v>
       </c>
       <c r="E186">
-        <v>5484.367</v>
+        <v>5484.35</v>
       </c>
       <c r="F186">
         <v>1259.103</v>
       </c>
       <c r="G186">
         <v>317.274</v>
       </c>
       <c r="H186">
         <v>941.83</v>
       </c>
       <c r="I186">
         <v>-145.975</v>
       </c>
       <c r="J186">
         <v>5417.632</v>
       </c>
       <c r="K186">
         <v>381.76</v>
       </c>
       <c r="L186">
-        <v>466.873</v>
+        <v>466.856</v>
       </c>
       <c r="M186">
-        <v>6280.222</v>
+        <v>6280.205</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" s="6">
         <v>31959.0</v>
       </c>
       <c r="B187">
         <v>4543.756</v>
       </c>
       <c r="C187">
         <v>418.26</v>
       </c>
       <c r="D187">
-        <v>467.691</v>
+        <v>467.672</v>
       </c>
       <c r="E187">
-        <v>5429.708</v>
+        <v>5429.689</v>
       </c>
       <c r="F187">
         <v>1455.012</v>
       </c>
       <c r="G187">
         <v>304.889</v>
       </c>
       <c r="H187">
         <v>1150.123</v>
       </c>
       <c r="I187">
         <v>46.828</v>
       </c>
       <c r="J187">
         <v>5724.864</v>
       </c>
       <c r="K187">
         <v>418.26</v>
       </c>
       <c r="L187">
-        <v>467.691</v>
+        <v>467.672</v>
       </c>
       <c r="M187">
-        <v>6626.659</v>
+        <v>6626.64</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" s="6">
         <v>31990.0</v>
       </c>
       <c r="B188">
         <v>4798.734</v>
       </c>
       <c r="C188">
         <v>431.801</v>
       </c>
       <c r="D188">
-        <v>448.986</v>
+        <v>448.973</v>
       </c>
       <c r="E188">
-        <v>5679.521</v>
+        <v>5679.509</v>
       </c>
       <c r="F188">
         <v>1443.13</v>
       </c>
       <c r="G188">
         <v>331.515</v>
       </c>
       <c r="H188">
         <v>1111.615</v>
       </c>
       <c r="I188">
         <v>-276.581</v>
       </c>
       <c r="J188">
         <v>5618.573</v>
       </c>
       <c r="K188">
         <v>431.801</v>
       </c>
       <c r="L188">
-        <v>448.986</v>
+        <v>448.973</v>
       </c>
       <c r="M188">
-        <v>6514.555</v>
+        <v>6514.542</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" s="6">
         <v>32021.0</v>
       </c>
       <c r="B189">
         <v>4721.206</v>
       </c>
       <c r="C189">
         <v>414.191</v>
       </c>
       <c r="D189">
-        <v>437.201</v>
+        <v>437.193</v>
       </c>
       <c r="E189">
-        <v>5572.598</v>
+        <v>5572.59</v>
       </c>
       <c r="F189">
         <v>1345.792</v>
       </c>
       <c r="G189">
         <v>321.435</v>
       </c>
       <c r="H189">
         <v>1024.357</v>
       </c>
       <c r="I189">
         <v>-473.074</v>
       </c>
       <c r="J189">
         <v>5261.35</v>
       </c>
       <c r="K189">
         <v>414.191</v>
       </c>
       <c r="L189">
-        <v>437.201</v>
+        <v>437.193</v>
       </c>
       <c r="M189">
-        <v>6123.881</v>
+        <v>6123.873</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" s="6">
         <v>32051.0</v>
       </c>
       <c r="B190">
         <v>4997.007</v>
       </c>
       <c r="C190">
         <v>381.045</v>
       </c>
       <c r="D190">
-        <v>442.655</v>
+        <v>442.649</v>
       </c>
       <c r="E190">
-        <v>5820.707</v>
+        <v>5820.701</v>
       </c>
       <c r="F190">
         <v>1386.298</v>
       </c>
       <c r="G190">
         <v>299.86</v>
       </c>
       <c r="H190">
         <v>1086.438</v>
       </c>
       <c r="I190">
         <v>-544.376</v>
       </c>
       <c r="J190">
         <v>5527.906</v>
       </c>
       <c r="K190">
         <v>381.045</v>
       </c>
       <c r="L190">
-        <v>442.655</v>
+        <v>442.649</v>
       </c>
       <c r="M190">
-        <v>6362.769</v>
+        <v>6362.763</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" s="6">
         <v>32082.0</v>
       </c>
       <c r="B191">
         <v>4846.465</v>
       </c>
       <c r="C191">
         <v>390.924</v>
       </c>
       <c r="D191">
-        <v>423.208</v>
+        <v>423.205</v>
       </c>
       <c r="E191">
-        <v>5660.598</v>
+        <v>5660.594</v>
       </c>
       <c r="F191">
         <v>1360.877</v>
       </c>
       <c r="G191">
         <v>327.548</v>
       </c>
       <c r="H191">
         <v>1033.329</v>
       </c>
       <c r="I191">
         <v>-351.87</v>
       </c>
       <c r="J191">
         <v>5517.998</v>
       </c>
       <c r="K191">
         <v>390.924</v>
       </c>
       <c r="L191">
-        <v>423.208</v>
+        <v>423.205</v>
       </c>
       <c r="M191">
-        <v>6342.057</v>
+        <v>6342.053</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" s="6">
         <v>32112.0</v>
       </c>
       <c r="B192">
         <v>5014.152</v>
       </c>
       <c r="C192">
         <v>438.627</v>
       </c>
       <c r="D192">
-        <v>475.58</v>
+        <v>475.579</v>
       </c>
       <c r="E192">
-        <v>5928.36</v>
+        <v>5928.358</v>
       </c>
       <c r="F192">
         <v>1366.267</v>
       </c>
       <c r="G192">
         <v>412.549</v>
       </c>
       <c r="H192">
         <v>953.718</v>
       </c>
       <c r="I192">
         <v>395.3</v>
       </c>
       <c r="J192">
         <v>6352.849</v>
       </c>
       <c r="K192">
         <v>438.627</v>
       </c>
       <c r="L192">
-        <v>475.58</v>
+        <v>475.579</v>
       </c>
       <c r="M192">
-        <v>7277.377</v>
+        <v>7277.376</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" s="6">
         <v>32143.0</v>
       </c>
       <c r="B193">
         <v>4950.223</v>
       </c>
       <c r="C193">
         <v>473.469</v>
       </c>
       <c r="D193">
-        <v>495.132</v>
+        <v>495.127</v>
       </c>
       <c r="E193">
-        <v>5918.824</v>
+        <v>5918.819</v>
       </c>
       <c r="F193">
         <v>1451.051</v>
       </c>
       <c r="G193">
         <v>284.978</v>
       </c>
       <c r="H193">
         <v>1166.073</v>
       </c>
       <c r="I193">
         <v>715.419</v>
       </c>
       <c r="J193">
         <v>6820.914</v>
       </c>
       <c r="K193">
         <v>473.469</v>
       </c>
       <c r="L193">
-        <v>495.132</v>
+        <v>495.127</v>
       </c>
       <c r="M193">
-        <v>7800.316</v>
+        <v>7800.311</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" s="6">
         <v>32174.0</v>
       </c>
       <c r="B194">
         <v>4752.379</v>
       </c>
       <c r="C194">
         <v>447.892</v>
       </c>
       <c r="D194">
-        <v>446.663</v>
+        <v>446.655</v>
       </c>
       <c r="E194">
-        <v>5646.934</v>
+        <v>5646.927</v>
       </c>
       <c r="F194">
         <v>1357.434</v>
       </c>
       <c r="G194">
         <v>272.704</v>
       </c>
       <c r="H194">
         <v>1084.73</v>
       </c>
       <c r="I194">
         <v>576.522</v>
       </c>
       <c r="J194">
         <v>6402.514</v>
       </c>
       <c r="K194">
         <v>447.892</v>
       </c>
       <c r="L194">
-        <v>446.663</v>
+        <v>446.655</v>
       </c>
       <c r="M194">
-        <v>7308.187</v>
+        <v>7308.179</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" s="6">
         <v>32203.0</v>
       </c>
       <c r="B195">
         <v>5086.477</v>
       </c>
       <c r="C195">
         <v>465.555</v>
       </c>
       <c r="D195">
-        <v>469.098</v>
+        <v>469.085</v>
       </c>
       <c r="E195">
-        <v>6021.131</v>
+        <v>6021.118</v>
       </c>
       <c r="F195">
         <v>1387.994</v>
       </c>
       <c r="G195">
         <v>347.037</v>
       </c>
       <c r="H195">
         <v>1040.957</v>
       </c>
       <c r="I195">
         <v>234.659</v>
       </c>
       <c r="J195">
         <v>6351.358</v>
       </c>
       <c r="K195">
         <v>465.555</v>
       </c>
       <c r="L195">
-        <v>469.098</v>
+        <v>469.085</v>
       </c>
       <c r="M195">
-        <v>7296.746</v>
+        <v>7296.733</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" s="6">
         <v>32234.0</v>
       </c>
       <c r="B196">
         <v>4695.146</v>
       </c>
       <c r="C196">
         <v>424.786</v>
       </c>
       <c r="D196">
-        <v>455.993</v>
+        <v>455.988</v>
       </c>
       <c r="E196">
-        <v>5575.924</v>
+        <v>5575.919</v>
       </c>
       <c r="F196">
         <v>1381.018</v>
       </c>
       <c r="G196">
         <v>361.577</v>
       </c>
       <c r="H196">
         <v>1019.441</v>
       </c>
       <c r="I196">
         <v>-145.559</v>
       </c>
       <c r="J196">
         <v>5560.392</v>
       </c>
       <c r="K196">
         <v>424.786</v>
       </c>
       <c r="L196">
-        <v>455.993</v>
+        <v>455.988</v>
       </c>
       <c r="M196">
-        <v>6449.806</v>
+        <v>6449.801</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" s="6">
         <v>32264.0</v>
       </c>
       <c r="B197">
         <v>4744.347</v>
       </c>
       <c r="C197">
         <v>430.975</v>
       </c>
       <c r="D197">
-        <v>486.212</v>
+        <v>486.199</v>
       </c>
       <c r="E197">
-        <v>5661.535</v>
+        <v>5661.522</v>
       </c>
       <c r="F197">
         <v>1461.137</v>
       </c>
       <c r="G197">
         <v>367.61</v>
       </c>
       <c r="H197">
         <v>1093.527</v>
       </c>
       <c r="I197">
         <v>-364.226</v>
       </c>
       <c r="J197">
         <v>5466.201</v>
       </c>
       <c r="K197">
         <v>430.975</v>
       </c>
       <c r="L197">
-        <v>486.212</v>
+        <v>486.199</v>
       </c>
       <c r="M197">
-        <v>6390.836</v>
+        <v>6390.823</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" s="6">
         <v>32295.0</v>
       </c>
       <c r="B198">
         <v>4660.775</v>
       </c>
       <c r="C198">
         <v>467.326</v>
       </c>
       <c r="D198">
-        <v>453.891</v>
+        <v>453.877</v>
       </c>
       <c r="E198">
-        <v>5581.993</v>
+        <v>5581.979</v>
       </c>
       <c r="F198">
         <v>1382.768</v>
       </c>
       <c r="G198">
         <v>388.899</v>
       </c>
       <c r="H198">
         <v>993.869</v>
       </c>
       <c r="I198">
         <v>-68.124</v>
       </c>
       <c r="J198">
         <v>5577.641</v>
       </c>
       <c r="K198">
         <v>467.326</v>
       </c>
       <c r="L198">
-        <v>453.891</v>
+        <v>453.877</v>
       </c>
       <c r="M198">
-        <v>6507.738</v>
+        <v>6507.724</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" s="6">
         <v>32325.0</v>
       </c>
       <c r="B199">
         <v>4550.257</v>
       </c>
       <c r="C199">
         <v>528.281</v>
       </c>
       <c r="D199">
-        <v>442.602</v>
+        <v>442.59</v>
       </c>
       <c r="E199">
-        <v>5521.14</v>
+        <v>5521.128</v>
       </c>
       <c r="F199">
         <v>1442.954</v>
       </c>
       <c r="G199">
         <v>376.724</v>
       </c>
       <c r="H199">
         <v>1066.231</v>
       </c>
       <c r="I199">
         <v>158.659</v>
       </c>
       <c r="J199">
         <v>5763.547</v>
       </c>
       <c r="K199">
         <v>528.281</v>
       </c>
       <c r="L199">
-        <v>442.602</v>
+        <v>442.59</v>
       </c>
       <c r="M199">
-        <v>6746.03</v>
+        <v>6746.018</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" s="6">
         <v>32356.0</v>
       </c>
       <c r="B200">
         <v>4994.209</v>
       </c>
       <c r="C200">
         <v>519.872</v>
       </c>
       <c r="D200">
-        <v>437.214</v>
+        <v>437.202</v>
       </c>
       <c r="E200">
-        <v>5951.295</v>
+        <v>5951.284</v>
       </c>
       <c r="F200">
         <v>1451.522</v>
       </c>
       <c r="G200">
         <v>402.504</v>
       </c>
       <c r="H200">
         <v>1049.017</v>
       </c>
       <c r="I200">
         <v>-12.135</v>
       </c>
       <c r="J200">
         <v>6018.489</v>
       </c>
       <c r="K200">
         <v>519.872</v>
       </c>
       <c r="L200">
-        <v>437.214</v>
+        <v>437.202</v>
       </c>
       <c r="M200">
-        <v>6988.178</v>
+        <v>6988.166</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" s="6">
         <v>32387.0</v>
       </c>
       <c r="B201">
         <v>4720.908</v>
       </c>
       <c r="C201">
         <v>490.56</v>
       </c>
       <c r="D201">
-        <v>426.312</v>
+        <v>426.302</v>
       </c>
       <c r="E201">
-        <v>5637.78</v>
+        <v>5637.77</v>
       </c>
       <c r="F201">
         <v>1420.76</v>
       </c>
       <c r="G201">
         <v>393.352</v>
       </c>
       <c r="H201">
         <v>1027.408</v>
       </c>
       <c r="I201">
         <v>-324.311</v>
       </c>
       <c r="J201">
         <v>5415.734</v>
       </c>
       <c r="K201">
         <v>490.56</v>
       </c>
       <c r="L201">
-        <v>426.312</v>
+        <v>426.302</v>
       </c>
       <c r="M201">
-        <v>6340.877</v>
+        <v>6340.867</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" s="6">
         <v>32417.0</v>
       </c>
       <c r="B202">
         <v>4865.084</v>
       </c>
       <c r="C202">
         <v>451.551</v>
       </c>
       <c r="D202">
-        <v>422.602</v>
+        <v>422.6</v>
       </c>
       <c r="E202">
-        <v>5739.237</v>
+        <v>5739.235</v>
       </c>
       <c r="F202">
         <v>1540.071</v>
       </c>
       <c r="G202">
         <v>378.123</v>
       </c>
       <c r="H202">
         <v>1161.948</v>
       </c>
       <c r="I202">
         <v>-314.478</v>
       </c>
       <c r="J202">
         <v>5704.981</v>
       </c>
       <c r="K202">
         <v>451.551</v>
       </c>
       <c r="L202">
-        <v>422.602</v>
+        <v>422.6</v>
       </c>
       <c r="M202">
-        <v>6586.707</v>
+        <v>6586.705</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" s="6">
         <v>32448.0</v>
       </c>
       <c r="B203">
         <v>4884.987</v>
       </c>
       <c r="C203">
         <v>419.662</v>
       </c>
       <c r="D203">
         <v>448.903</v>
       </c>
       <c r="E203">
         <v>5753.552</v>
       </c>
       <c r="F203">
         <v>1481.504</v>
       </c>
       <c r="G203">
         <v>357.231</v>
       </c>
       <c r="H203">
         <v>1124.273</v>
       </c>
       <c r="I203">
         <v>-173.6</v>
       </c>
       <c r="J203">
         <v>5829.882</v>
       </c>
       <c r="K203">
         <v>419.662</v>
       </c>
       <c r="L203">
         <v>448.903</v>
       </c>
       <c r="M203">
-        <v>6704.226</v>
+        <v>6704.225</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" s="6">
         <v>32478.0</v>
       </c>
       <c r="B204">
         <v>4941.064</v>
       </c>
       <c r="C204">
         <v>467.038</v>
       </c>
       <c r="D204">
-        <v>472.132</v>
+        <v>472.131</v>
       </c>
       <c r="E204">
-        <v>5880.234</v>
+        <v>5880.233</v>
       </c>
       <c r="F204">
         <v>1537.717</v>
       </c>
       <c r="G204">
         <v>435.713</v>
       </c>
       <c r="H204">
         <v>1102.003</v>
       </c>
       <c r="I204">
         <v>558.122</v>
       </c>
       <c r="J204">
         <v>6596.231</v>
       </c>
       <c r="K204">
         <v>467.038</v>
       </c>
       <c r="L204">
-        <v>472.132</v>
+        <v>472.131</v>
       </c>
       <c r="M204">
-        <v>7540.36</v>
+        <v>7540.359</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" s="6">
         <v>32509.0</v>
       </c>
       <c r="B205">
         <v>4999.261</v>
       </c>
       <c r="C205">
         <v>490.288</v>
       </c>
       <c r="D205">
         <v>509.146</v>
       </c>
       <c r="E205">
         <v>5998.694</v>
       </c>
       <c r="F205">
         <v>1627.406</v>
       </c>
       <c r="G205">
         <v>313.8</v>
       </c>
       <c r="H205">
@@ -25219,1467 +25219,1549 @@
       </c>
       <c r="H612">
         <v>-606.497</v>
       </c>
       <c r="I612">
         <v>920.931</v>
       </c>
       <c r="J612">
         <v>7243.687</v>
       </c>
       <c r="K612">
         <v>721.896</v>
       </c>
       <c r="L612">
         <v>1055.395</v>
       </c>
       <c r="M612">
         <v>9034.697</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
-        <v>7199.838</v>
+        <v>7213.105</v>
       </c>
       <c r="C613">
         <v>740.734</v>
       </c>
       <c r="D613">
         <v>1087.057</v>
       </c>
       <c r="E613">
-        <v>9027.628</v>
+        <v>9040.896</v>
       </c>
       <c r="F613">
-        <v>1852.552</v>
+        <v>1852.574</v>
       </c>
       <c r="G613">
-        <v>2274.936</v>
+        <v>2274.929</v>
       </c>
       <c r="H613">
-        <v>-422.385</v>
+        <v>-422.355</v>
       </c>
       <c r="I613">
-        <v>309.216</v>
+        <v>245.548</v>
       </c>
       <c r="J613">
-        <v>7094.4</v>
+        <v>7044.029</v>
       </c>
       <c r="K613">
         <v>740.734</v>
       </c>
       <c r="L613">
         <v>1068.116</v>
       </c>
       <c r="M613">
-        <v>8914.46</v>
+        <v>8864.088</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
-        <v>6494.566</v>
+        <v>6502.429</v>
       </c>
       <c r="C614">
         <v>635.553</v>
       </c>
       <c r="D614">
         <v>1061.578</v>
       </c>
       <c r="E614">
-        <v>8191.697</v>
+        <v>8199.56</v>
       </c>
       <c r="F614">
-        <v>1746.53</v>
+        <v>1746.55</v>
       </c>
       <c r="G614">
-        <v>2216.266</v>
+        <v>2216.262</v>
       </c>
       <c r="H614">
-        <v>-469.736</v>
+        <v>-469.712</v>
       </c>
       <c r="I614">
-        <v>326.308</v>
+        <v>272.566</v>
       </c>
       <c r="J614">
-        <v>6361.18</v>
+        <v>6315.326</v>
       </c>
       <c r="K614">
         <v>635.553</v>
       </c>
       <c r="L614">
         <v>1044.902</v>
       </c>
       <c r="M614">
-        <v>8048.268</v>
+        <v>8002.415</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
-        <v>7332.529</v>
+        <v>7342.328</v>
       </c>
       <c r="C615">
         <v>656.599</v>
       </c>
       <c r="D615">
         <v>1179.686</v>
       </c>
       <c r="E615">
-        <v>9168.814</v>
+        <v>9178.614</v>
       </c>
       <c r="F615">
-        <v>1789.012</v>
+        <v>1788.971</v>
       </c>
       <c r="G615">
-        <v>2646.59</v>
+        <v>2646.594</v>
       </c>
       <c r="H615">
-        <v>-857.578</v>
+        <v>-857.623</v>
       </c>
       <c r="I615">
-        <v>318.181</v>
+        <v>261.956</v>
       </c>
       <c r="J615">
-        <v>6799.828</v>
+        <v>6753.358</v>
       </c>
       <c r="K615">
         <v>656.599</v>
       </c>
       <c r="L615">
         <v>1164.247</v>
       </c>
       <c r="M615">
-        <v>8629.416</v>
+        <v>8582.946</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
-        <v>6986.399</v>
+        <v>6997.616</v>
       </c>
       <c r="C616">
         <v>592.236</v>
       </c>
       <c r="D616">
         <v>1158.811</v>
       </c>
       <c r="E616">
-        <v>8737.445</v>
+        <v>8748.662</v>
       </c>
       <c r="F616">
-        <v>1754.196</v>
+        <v>1754.145</v>
       </c>
       <c r="G616">
-        <v>2379.955</v>
+        <v>2379.958</v>
       </c>
       <c r="H616">
-        <v>-625.759</v>
+        <v>-625.813</v>
       </c>
       <c r="I616">
-        <v>-454.42</v>
+        <v>-502.18</v>
       </c>
       <c r="J616">
-        <v>5912.723</v>
+        <v>5876.126</v>
       </c>
       <c r="K616">
         <v>592.236</v>
       </c>
       <c r="L616">
         <v>1145.781</v>
       </c>
       <c r="M616">
-        <v>7657.266</v>
+        <v>7620.669</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
-        <v>7247.469</v>
+        <v>7248.167</v>
       </c>
       <c r="C617">
         <v>639.194</v>
       </c>
       <c r="D617">
         <v>1192.97</v>
       </c>
       <c r="E617">
-        <v>9079.633</v>
+        <v>9080.331</v>
       </c>
       <c r="F617">
-        <v>1810.372</v>
+        <v>1810.355</v>
       </c>
       <c r="G617">
-        <v>2453.753</v>
+        <v>2453.757</v>
       </c>
       <c r="H617">
-        <v>-643.381</v>
+        <v>-643.402</v>
       </c>
       <c r="I617">
-        <v>-616.722</v>
+        <v>-653.009</v>
       </c>
       <c r="J617">
-        <v>5983.15</v>
+        <v>5947.541</v>
       </c>
       <c r="K617">
         <v>639.194</v>
       </c>
       <c r="L617">
         <v>1188.231</v>
       </c>
       <c r="M617">
-        <v>7819.53</v>
+        <v>7783.921</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
-        <v>7020.984</v>
+        <v>6996.014</v>
       </c>
       <c r="C618">
         <v>677.49</v>
       </c>
       <c r="D618">
         <v>1095.913</v>
       </c>
       <c r="E618">
-        <v>8794.387</v>
+        <v>8769.417</v>
       </c>
       <c r="F618">
-        <v>1825.099</v>
+        <v>1825.042</v>
       </c>
       <c r="G618">
         <v>2397.599</v>
       </c>
       <c r="H618">
-        <v>-572.5</v>
+        <v>-572.557</v>
       </c>
       <c r="I618">
-        <v>-277.846</v>
+        <v>-290.359</v>
       </c>
       <c r="J618">
-        <v>6175.193</v>
+        <v>6137.653</v>
       </c>
       <c r="K618">
         <v>677.49</v>
       </c>
       <c r="L618">
         <v>1085.593</v>
       </c>
       <c r="M618">
-        <v>7944.041</v>
+        <v>7906.501</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
-        <v>7253.507</v>
+        <v>7245.648</v>
       </c>
       <c r="C619">
         <v>730.465</v>
       </c>
       <c r="D619">
         <v>1125.229</v>
       </c>
       <c r="E619">
-        <v>9109.201</v>
+        <v>9101.342</v>
       </c>
       <c r="F619">
-        <v>1803.597</v>
+        <v>1803.618</v>
       </c>
       <c r="G619">
-        <v>2472</v>
+        <v>2471.994</v>
       </c>
       <c r="H619">
-        <v>-668.404</v>
+        <v>-668.376</v>
       </c>
       <c r="I619">
-        <v>87.792</v>
+        <v>53.743</v>
       </c>
       <c r="J619">
-        <v>6686.783</v>
+        <v>6644.902</v>
       </c>
       <c r="K619">
         <v>730.465</v>
       </c>
       <c r="L619">
         <v>1107.14</v>
       </c>
       <c r="M619">
-        <v>8528.59</v>
+        <v>8486.709</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
-        <v>7386.34</v>
+        <v>7375.478</v>
       </c>
       <c r="C620">
         <v>728.965</v>
       </c>
       <c r="D620">
         <v>1114.147</v>
       </c>
       <c r="E620">
-        <v>9229.452</v>
+        <v>9218.59</v>
       </c>
       <c r="F620">
-        <v>1915.001</v>
+        <v>1915.022</v>
       </c>
       <c r="G620">
-        <v>2567.374</v>
+        <v>2567.349</v>
       </c>
       <c r="H620">
-        <v>-652.372</v>
+        <v>-652.328</v>
       </c>
       <c r="I620">
-        <v>84.694</v>
+        <v>52.629</v>
       </c>
       <c r="J620">
-        <v>6822.802</v>
+        <v>6779.919</v>
       </c>
       <c r="K620">
         <v>728.965</v>
       </c>
       <c r="L620">
         <v>1105.284</v>
       </c>
       <c r="M620">
-        <v>8661.774</v>
+        <v>8618.891</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
-        <v>7189.413</v>
+        <v>7181.583</v>
       </c>
       <c r="C621">
         <v>685.23</v>
       </c>
       <c r="D621">
         <v>1034.641</v>
       </c>
       <c r="E621">
-        <v>8909.284</v>
+        <v>8901.454</v>
       </c>
       <c r="F621">
-        <v>1785.095</v>
+        <v>1785.114</v>
       </c>
       <c r="G621">
-        <v>2440.762</v>
+        <v>2440.749</v>
       </c>
       <c r="H621">
-        <v>-655.667</v>
+        <v>-655.635</v>
       </c>
       <c r="I621">
-        <v>-426.41</v>
+        <v>-454.926</v>
       </c>
       <c r="J621">
-        <v>6124.185</v>
+        <v>6087.872</v>
       </c>
       <c r="K621">
         <v>685.23</v>
       </c>
       <c r="L621">
         <v>1017.497</v>
       </c>
       <c r="M621">
-        <v>7827.207</v>
+        <v>7790.893</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
-        <v>7380.039</v>
+        <v>7379.28</v>
       </c>
       <c r="C622">
         <v>642.125</v>
       </c>
       <c r="D622">
         <v>1079.525</v>
       </c>
       <c r="E622">
-        <v>9101.689</v>
+        <v>9100.93</v>
       </c>
       <c r="F622">
-        <v>1704.504</v>
+        <v>1704.523</v>
       </c>
       <c r="G622">
-        <v>2534.518</v>
+        <v>2534.52</v>
       </c>
       <c r="H622">
-        <v>-830.014</v>
+        <v>-829.997</v>
       </c>
       <c r="I622">
-        <v>-305.498</v>
+        <v>-342.134</v>
       </c>
       <c r="J622">
-        <v>6253.111</v>
+        <v>6215.732</v>
       </c>
       <c r="K622">
         <v>642.125</v>
       </c>
       <c r="L622">
         <v>1070.242</v>
       </c>
       <c r="M622">
-        <v>7966.177</v>
+        <v>7928.799</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
-        <v>7234.109</v>
+        <v>7236.48</v>
       </c>
       <c r="C623">
         <v>650.717</v>
       </c>
       <c r="D623">
         <v>1051.876</v>
       </c>
       <c r="E623">
-        <v>8936.702</v>
+        <v>8939.072</v>
       </c>
       <c r="F623">
-        <v>1818.111</v>
+        <v>1818.131</v>
       </c>
       <c r="G623">
-        <v>2465.248</v>
+        <v>2465.263</v>
       </c>
       <c r="H623">
-        <v>-647.137</v>
+        <v>-647.132</v>
       </c>
       <c r="I623">
-        <v>-35.726</v>
+        <v>-81.831</v>
       </c>
       <c r="J623">
-        <v>6569.042</v>
+        <v>6525.312</v>
       </c>
       <c r="K623">
         <v>650.717</v>
       </c>
       <c r="L623">
         <v>1031.896</v>
       </c>
       <c r="M623">
-        <v>8253.839</v>
+        <v>8210.109</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
-        <v>7389.849</v>
+        <v>7396.912</v>
       </c>
       <c r="C624">
         <v>719.666</v>
       </c>
       <c r="D624">
         <v>1100.348</v>
       </c>
       <c r="E624">
-        <v>9209.863</v>
+        <v>9216.927</v>
       </c>
       <c r="F624">
-        <v>1853.221</v>
+        <v>1853.244</v>
       </c>
       <c r="G624">
-        <v>2807.411</v>
+        <v>2807.437</v>
       </c>
       <c r="H624">
-        <v>-954.19</v>
+        <v>-954.194</v>
       </c>
       <c r="I624">
-        <v>521.615</v>
+        <v>468.021</v>
       </c>
       <c r="J624">
-        <v>6981.26</v>
+        <v>6934.726</v>
       </c>
       <c r="K624">
         <v>719.666</v>
       </c>
       <c r="L624">
         <v>1071.795</v>
       </c>
       <c r="M624">
-        <v>8777.288</v>
+        <v>8730.754</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
-        <v>7120.496</v>
+        <v>7070.628</v>
       </c>
       <c r="C625">
         <v>721.4</v>
       </c>
       <c r="D625">
         <v>1064.676</v>
       </c>
       <c r="E625">
-        <v>8906.572</v>
+        <v>8856.704</v>
       </c>
       <c r="F625">
-        <v>1904.122</v>
+        <v>1904.153</v>
       </c>
       <c r="G625">
-        <v>2520.911</v>
+        <v>2520.953</v>
       </c>
       <c r="H625">
-        <v>-616.789</v>
+        <v>-616.799</v>
       </c>
       <c r="I625">
-        <v>1183.643</v>
+        <v>1181.4</v>
       </c>
       <c r="J625">
-        <v>7703.916</v>
+        <v>7651.794</v>
       </c>
       <c r="K625">
         <v>721.4</v>
       </c>
       <c r="L625">
         <v>1042.185</v>
       </c>
       <c r="M625">
-        <v>9473.426</v>
+        <v>9421.305</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
-        <v>6953.119</v>
+        <v>6916.536</v>
       </c>
       <c r="C626">
         <v>674.449</v>
       </c>
       <c r="D626">
         <v>1133.05</v>
       </c>
       <c r="E626">
-        <v>8760.618</v>
+        <v>8724.035</v>
       </c>
       <c r="F626">
-        <v>1714.356</v>
+        <v>1714.381</v>
       </c>
       <c r="G626">
-        <v>2525.681</v>
+        <v>2525.721</v>
       </c>
       <c r="H626">
-        <v>-811.325</v>
+        <v>-811.34</v>
       </c>
       <c r="I626">
-        <v>252.849</v>
+        <v>243.034</v>
       </c>
       <c r="J626">
-        <v>6409.724</v>
+        <v>6363.31</v>
       </c>
       <c r="K626">
         <v>674.449</v>
       </c>
       <c r="L626">
         <v>1117.423</v>
       </c>
       <c r="M626">
-        <v>8202.143</v>
+        <v>8155.73</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
-        <v>7258.376</v>
+        <v>7252.757</v>
       </c>
       <c r="C627">
         <v>661.52</v>
       </c>
       <c r="D627">
         <v>1261</v>
       </c>
       <c r="E627">
-        <v>9180.896</v>
+        <v>9175.276</v>
       </c>
       <c r="F627">
-        <v>1736.337</v>
+        <v>1736.36</v>
       </c>
       <c r="G627">
-        <v>2650.213</v>
+        <v>2650.255</v>
       </c>
       <c r="H627">
-        <v>-913.877</v>
+        <v>-913.895</v>
       </c>
       <c r="I627">
-        <v>3.49</v>
+        <v>-32.239</v>
       </c>
       <c r="J627">
-        <v>6370.922</v>
+        <v>6329.555</v>
       </c>
       <c r="K627">
         <v>661.52</v>
       </c>
       <c r="L627">
         <v>1239.257</v>
       </c>
       <c r="M627">
-        <v>8270.509</v>
+        <v>8229.142</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
-        <v>6932.612</v>
+        <v>6925.841</v>
       </c>
       <c r="C628">
         <v>600.91</v>
       </c>
       <c r="D628">
         <v>1262.724</v>
       </c>
       <c r="E628">
-        <v>8796.246</v>
+        <v>8789.475</v>
       </c>
       <c r="F628">
-        <v>1770.436</v>
+        <v>1770.457</v>
       </c>
       <c r="G628">
-        <v>2361.826</v>
+        <v>2361.861</v>
       </c>
       <c r="H628">
-        <v>-591.39</v>
+        <v>-591.404</v>
       </c>
       <c r="I628">
-        <v>-486.098</v>
+        <v>-516.749</v>
       </c>
       <c r="J628">
-        <v>5868.947</v>
+        <v>5831.51</v>
       </c>
       <c r="K628">
         <v>600.91</v>
       </c>
       <c r="L628">
         <v>1250.482</v>
       </c>
       <c r="M628">
-        <v>7718.759</v>
+        <v>7681.322</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
-        <v>7202.762</v>
+        <v>7206.615</v>
       </c>
       <c r="C629">
         <v>678.513</v>
       </c>
       <c r="D629">
         <v>1274.234</v>
       </c>
       <c r="E629">
-        <v>9155.508</v>
+        <v>9159.362</v>
       </c>
       <c r="F629">
-        <v>1939.1</v>
+        <v>1939.124</v>
       </c>
       <c r="G629">
-        <v>2564.254</v>
+        <v>2564.294</v>
       </c>
       <c r="H629">
-        <v>-625.153</v>
+        <v>-625.17</v>
       </c>
       <c r="I629">
-        <v>-474.613</v>
+        <v>-516.196</v>
       </c>
       <c r="J629">
-        <v>6104.51</v>
+        <v>6066.764</v>
       </c>
       <c r="K629">
         <v>678.513</v>
       </c>
       <c r="L629">
         <v>1272.564</v>
       </c>
       <c r="M629">
-        <v>8055.741</v>
+        <v>8017.995</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
-        <v>7109.241</v>
+        <v>7111.495</v>
       </c>
       <c r="C630">
         <v>712.131</v>
       </c>
       <c r="D630">
         <v>1271.032</v>
       </c>
       <c r="E630">
-        <v>9092.403</v>
+        <v>9094.658</v>
       </c>
       <c r="F630">
-        <v>1824.086</v>
+        <v>1824.11</v>
       </c>
       <c r="G630">
-        <v>2595.423</v>
+        <v>2595.462</v>
       </c>
       <c r="H630">
-        <v>-771.336</v>
+        <v>-771.352</v>
       </c>
       <c r="I630">
-        <v>-139.96</v>
+        <v>-178.958</v>
       </c>
       <c r="J630">
-        <v>6208.084</v>
+        <v>6171.325</v>
       </c>
       <c r="K630">
         <v>712.131</v>
       </c>
       <c r="L630">
         <v>1256.042</v>
       </c>
       <c r="M630">
-        <v>8181.107</v>
+        <v>8144.348</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
-        <v>7348.421</v>
+        <v>7349.371</v>
       </c>
       <c r="C631">
         <v>729.451</v>
       </c>
       <c r="D631">
         <v>1194.803</v>
       </c>
       <c r="E631">
-        <v>9272.676</v>
+        <v>9273.625</v>
       </c>
       <c r="F631">
-        <v>1967.471</v>
+        <v>1967.498</v>
       </c>
       <c r="G631">
-        <v>2550.484</v>
+        <v>2550.522</v>
       </c>
       <c r="H631">
-        <v>-583.013</v>
+        <v>-583.024</v>
       </c>
       <c r="I631">
-        <v>9.377</v>
+        <v>-31.02</v>
       </c>
       <c r="J631">
-        <v>6777.13</v>
+        <v>6737.671</v>
       </c>
       <c r="K631">
         <v>729.451</v>
       </c>
       <c r="L631">
         <v>1183.974</v>
       </c>
       <c r="M631">
-        <v>8699.04</v>
+        <v>8659.581</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
-        <v>7437.643</v>
+        <v>7441.791</v>
       </c>
       <c r="C632">
         <v>728.507</v>
       </c>
       <c r="D632">
         <v>1192.295</v>
       </c>
       <c r="E632">
-        <v>9358.445</v>
+        <v>9362.592</v>
       </c>
       <c r="F632">
-        <v>1784.862</v>
+        <v>1784.888</v>
       </c>
       <c r="G632">
-        <v>2625.047</v>
+        <v>2625.088</v>
       </c>
       <c r="H632">
-        <v>-840.185</v>
+        <v>-840.2</v>
       </c>
       <c r="I632">
-        <v>171.289</v>
+        <v>125.767</v>
       </c>
       <c r="J632">
-        <v>6782.16</v>
+        <v>6740.771</v>
       </c>
       <c r="K632">
         <v>728.507</v>
       </c>
       <c r="L632">
         <v>1171.525</v>
       </c>
       <c r="M632">
-        <v>8689.548</v>
+        <v>8648.159</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
-        <v>7129.729</v>
+        <v>7150.117</v>
       </c>
       <c r="C633">
         <v>654.363</v>
       </c>
       <c r="D633">
         <v>1087.337</v>
       </c>
       <c r="E633">
-        <v>8871.43</v>
+        <v>8891.817</v>
       </c>
       <c r="F633">
-        <v>1723.792</v>
+        <v>1723.816</v>
       </c>
       <c r="G633">
-        <v>2538.561</v>
+        <v>2538.601</v>
       </c>
       <c r="H633">
-        <v>-814.769</v>
+        <v>-814.785</v>
       </c>
       <c r="I633">
-        <v>-232.338</v>
+        <v>-290.459</v>
       </c>
       <c r="J633">
-        <v>6092.086</v>
+        <v>6054.337</v>
       </c>
       <c r="K633">
         <v>654.363</v>
       </c>
       <c r="L633">
         <v>1070.701</v>
       </c>
       <c r="M633">
-        <v>7824.323</v>
+        <v>7786.574</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
-        <v>7419.977</v>
+        <v>7451.986</v>
       </c>
       <c r="C634">
         <v>613.77</v>
       </c>
       <c r="D634">
         <v>1166.156</v>
       </c>
       <c r="E634">
-        <v>9199.903</v>
+        <v>9231.912</v>
       </c>
       <c r="F634">
-        <v>1724.591</v>
+        <v>1724.616</v>
       </c>
       <c r="G634">
-        <v>2563.25</v>
+        <v>2563.29</v>
       </c>
       <c r="H634">
-        <v>-838.659</v>
+        <v>-838.675</v>
       </c>
       <c r="I634">
-        <v>-322.681</v>
+        <v>-396.194</v>
       </c>
       <c r="J634">
-        <v>6265.66</v>
+        <v>6224.14</v>
       </c>
       <c r="K634">
         <v>613.77</v>
       </c>
       <c r="L634">
         <v>1152.682</v>
       </c>
       <c r="M634">
-        <v>8038.563</v>
+        <v>7997.043</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
-        <v>7123.09</v>
+        <v>7151.291</v>
       </c>
       <c r="C635">
         <v>646.464</v>
       </c>
       <c r="D635">
         <v>1128.837</v>
       </c>
       <c r="E635">
-        <v>8898.391</v>
+        <v>8926.592</v>
       </c>
       <c r="F635">
-        <v>1746.086</v>
+        <v>1746.105</v>
       </c>
       <c r="G635">
-        <v>2660.867</v>
+        <v>2660.577</v>
       </c>
       <c r="H635">
-        <v>-914.782</v>
+        <v>-914.473</v>
       </c>
       <c r="I635">
-        <v>61.214</v>
+        <v>-8.102</v>
       </c>
       <c r="J635">
-        <v>6294.221</v>
+        <v>6253.416</v>
       </c>
       <c r="K635">
         <v>646.464</v>
       </c>
       <c r="L635">
         <v>1102.285</v>
       </c>
       <c r="M635">
-        <v>8044.823</v>
+        <v>8004.018</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
-        <v>7441.391</v>
+        <v>7448.431</v>
       </c>
       <c r="C636">
         <v>743.543</v>
       </c>
       <c r="D636">
         <v>1147.895</v>
       </c>
       <c r="E636">
-        <v>9332.829</v>
+        <v>9339.869</v>
       </c>
       <c r="F636">
-        <v>1860.799</v>
+        <v>1860.531</v>
       </c>
       <c r="G636">
-        <v>2687.014</v>
+        <v>2686.906</v>
       </c>
       <c r="H636">
-        <v>-826.215</v>
+        <v>-826.375</v>
       </c>
       <c r="I636">
-        <v>630.381</v>
+        <v>574.625</v>
       </c>
       <c r="J636">
-        <v>7268.545</v>
+        <v>7219.669</v>
       </c>
       <c r="K636">
         <v>743.543</v>
       </c>
       <c r="L636">
         <v>1117.788</v>
       </c>
       <c r="M636">
-        <v>9136.995</v>
+        <v>9088.119</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>7342.758</v>
+        <v>7337.443</v>
       </c>
       <c r="C637">
         <v>749.17</v>
       </c>
       <c r="D637">
-        <v>1203.165</v>
+        <v>1203.298</v>
       </c>
       <c r="E637">
-        <v>9295.093</v>
+        <v>9289.911</v>
       </c>
       <c r="F637">
-        <v>1894.319</v>
+        <v>1893.392</v>
       </c>
       <c r="G637">
-        <v>2544.976</v>
+        <v>2531.857</v>
       </c>
       <c r="H637">
-        <v>-650.657</v>
+        <v>-638.465</v>
       </c>
       <c r="I637">
-        <v>1337.801</v>
+        <v>1325.57</v>
       </c>
       <c r="J637">
-        <v>8056.934</v>
+        <v>8051.58</v>
       </c>
       <c r="K637">
         <v>749.17</v>
       </c>
       <c r="L637">
-        <v>1166.44</v>
+        <v>1166.573</v>
       </c>
       <c r="M637">
-        <v>9982.236</v>
+        <v>9977.015</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>6674.214</v>
+        <v>6669.332</v>
       </c>
       <c r="C638">
         <v>645.675</v>
       </c>
       <c r="D638">
-        <v>1120.245</v>
+        <v>1120.396</v>
       </c>
       <c r="E638">
-        <v>8440.134</v>
+        <v>8435.403</v>
       </c>
       <c r="F638">
-        <v>1607.167</v>
+        <v>1606.3</v>
       </c>
       <c r="G638">
-        <v>2421.679</v>
+        <v>2409.844</v>
       </c>
       <c r="H638">
-        <v>-814.511</v>
+        <v>-803.544</v>
       </c>
       <c r="I638">
-        <v>885.112</v>
+        <v>871.146</v>
       </c>
       <c r="J638">
-        <v>6763.791</v>
+        <v>6755.909</v>
       </c>
       <c r="K638">
         <v>645.675</v>
       </c>
       <c r="L638">
-        <v>1094.83</v>
+        <v>1094.982</v>
       </c>
       <c r="M638">
-        <v>8510.735</v>
+        <v>8503.004</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>7626.328</v>
+        <v>7620.727</v>
       </c>
       <c r="C639">
         <v>652.235</v>
       </c>
       <c r="D639">
-        <v>1360.406</v>
+        <v>1360.888</v>
       </c>
       <c r="E639">
-        <v>9638.97</v>
+        <v>9633.85</v>
       </c>
       <c r="F639">
-        <v>1664.096</v>
+        <v>1663.106</v>
       </c>
       <c r="G639">
-        <v>2708.953</v>
+        <v>2695.219</v>
       </c>
       <c r="H639">
-        <v>-1044.857</v>
+        <v>-1032.113</v>
       </c>
       <c r="I639">
-        <v>-205.742</v>
+        <v>-226.864</v>
       </c>
       <c r="J639">
-        <v>6403.694</v>
+        <v>6389.715</v>
       </c>
       <c r="K639">
         <v>652.235</v>
       </c>
       <c r="L639">
-        <v>1329.674</v>
+        <v>1330.156</v>
       </c>
       <c r="M639">
-        <v>8388.371</v>
+        <v>8374.873</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>7283.922</v>
+        <v>7278.504</v>
       </c>
       <c r="C640">
         <v>604.572</v>
       </c>
       <c r="D640">
-        <v>1330.606</v>
+        <v>1331.436</v>
       </c>
       <c r="E640">
-        <v>9219.1</v>
+        <v>9214.512</v>
       </c>
       <c r="F640">
-        <v>1631.141</v>
+        <v>1630.234</v>
       </c>
       <c r="G640">
-        <v>2532.361</v>
+        <v>2519.398</v>
       </c>
       <c r="H640">
-        <v>-901.22</v>
+        <v>-889.164</v>
       </c>
       <c r="I640">
-        <v>-480.638</v>
+        <v>-494.451</v>
       </c>
       <c r="J640">
-        <v>5914.661</v>
+        <v>5907.485</v>
       </c>
       <c r="K640">
         <v>604.572</v>
       </c>
       <c r="L640">
-        <v>1312.316</v>
+        <v>1313.146</v>
       </c>
       <c r="M640">
-        <v>7837.242</v>
+        <v>7830.897</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>7538.718</v>
+        <v>7533.096</v>
       </c>
       <c r="C641">
         <v>648.978</v>
       </c>
       <c r="D641">
-        <v>1319.545</v>
+        <v>1320.464</v>
       </c>
       <c r="E641">
-        <v>9507.241</v>
+        <v>9502.538</v>
       </c>
       <c r="F641">
-        <v>1735.37</v>
+        <v>1734.394</v>
       </c>
       <c r="G641">
-        <v>2576.605</v>
+        <v>2562.976</v>
       </c>
       <c r="H641">
-        <v>-841.235</v>
+        <v>-828.583</v>
       </c>
       <c r="I641">
-        <v>-720.095</v>
+        <v>-732.173</v>
       </c>
       <c r="J641">
-        <v>6002.86</v>
+        <v>5997.811</v>
       </c>
       <c r="K641">
         <v>648.978</v>
       </c>
       <c r="L641">
-        <v>1286.11</v>
+        <v>1287.029</v>
       </c>
       <c r="M641">
-        <v>7945.912</v>
+        <v>7941.782</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>7346.168</v>
+        <v>7340.696</v>
       </c>
       <c r="C642">
         <v>691.559</v>
       </c>
       <c r="D642">
-        <v>1310.581</v>
+        <v>1312.944</v>
       </c>
       <c r="E642">
-        <v>9348.308</v>
+        <v>9345.199</v>
       </c>
       <c r="F642">
-        <v>1680.822</v>
+        <v>1679.858</v>
       </c>
       <c r="G642">
-        <v>2530.885</v>
+        <v>2516.99</v>
       </c>
       <c r="H642">
-        <v>-850.063</v>
+        <v>-837.133</v>
       </c>
       <c r="I642">
-        <v>-235.675</v>
+        <v>-248.26</v>
       </c>
       <c r="J642">
-        <v>6291.304</v>
+        <v>6286.178</v>
       </c>
       <c r="K642">
         <v>691.559</v>
       </c>
       <c r="L642">
-        <v>1273.541</v>
+        <v>1275.904</v>
       </c>
       <c r="M642">
-        <v>8262.57</v>
+        <v>8259.807</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>7703.488</v>
+        <v>7701.588</v>
       </c>
       <c r="C643">
         <v>739.169</v>
       </c>
       <c r="D643">
-        <v>1292.572</v>
+        <v>1294.634</v>
       </c>
       <c r="E643">
-        <v>9735.23</v>
+        <v>9735.392</v>
       </c>
       <c r="F643">
-        <v>1743.307</v>
+        <v>1742.396</v>
       </c>
       <c r="G643">
-        <v>2542.912</v>
+        <v>2528.872</v>
       </c>
       <c r="H643">
-        <v>-799.605</v>
+        <v>-786.476</v>
       </c>
       <c r="I643">
-        <v>-82.084</v>
+        <v>-89.807</v>
       </c>
       <c r="J643">
-        <v>6855.583</v>
+        <v>6859.089</v>
       </c>
       <c r="K643">
         <v>739.169</v>
       </c>
       <c r="L643">
-        <v>1255.791</v>
+        <v>1257.852</v>
       </c>
       <c r="M643">
-        <v>8853.541</v>
+        <v>8859.108</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>7788.605</v>
+        <v>7786.755</v>
       </c>
       <c r="C644">
         <v>738.374</v>
       </c>
       <c r="D644">
-        <v>1226.639</v>
+        <v>1230.479</v>
       </c>
       <c r="E644">
-        <v>9753.617</v>
+        <v>9755.608</v>
       </c>
       <c r="F644">
-        <v>1761.276</v>
+        <v>1760.444</v>
       </c>
       <c r="G644">
-        <v>2668.125</v>
+        <v>2653.496</v>
       </c>
       <c r="H644">
-        <v>-906.849</v>
+        <v>-893.052</v>
       </c>
       <c r="I644">
-        <v>-228.271</v>
+        <v>-240.147</v>
       </c>
       <c r="J644">
-        <v>6681.444</v>
+        <v>6681.515</v>
       </c>
       <c r="K644">
         <v>738.374</v>
       </c>
       <c r="L644">
-        <v>1194.924</v>
+        <v>1198.765</v>
       </c>
       <c r="M644">
-        <v>8618.497</v>
+        <v>8622.409</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>7513.99</v>
+        <v>7510.046</v>
       </c>
       <c r="C645">
         <v>683.576</v>
       </c>
       <c r="D645">
-        <v>1122.81</v>
+        <v>1121.434</v>
       </c>
       <c r="E645">
-        <v>9320.376</v>
+        <v>9315.056</v>
       </c>
       <c r="F645">
-        <v>1727.663</v>
+        <v>1723.796</v>
       </c>
       <c r="G645">
-        <v>2672.762</v>
+        <v>2653.405</v>
       </c>
       <c r="H645">
-        <v>-945.099</v>
+        <v>-929.609</v>
       </c>
       <c r="I645">
-        <v>-420.11</v>
+        <v>-429.846</v>
       </c>
       <c r="J645">
-        <v>6178.691</v>
+        <v>6180.443</v>
       </c>
       <c r="K645">
         <v>683.576</v>
       </c>
       <c r="L645">
-        <v>1088.472</v>
+        <v>1087.155</v>
       </c>
       <c r="M645">
-        <v>7955.166</v>
+        <v>7955.601</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>7678.998</v>
+        <v>7678.603</v>
       </c>
       <c r="C646">
         <v>618.458</v>
       </c>
       <c r="D646">
-        <v>1229.428</v>
+        <v>1230.868</v>
       </c>
       <c r="E646">
-        <v>9526.884</v>
+        <v>9527.929</v>
       </c>
       <c r="F646">
-        <v>1629.829</v>
+        <v>1630.566</v>
       </c>
       <c r="G646">
-        <v>2745.786</v>
+        <v>2755.438</v>
       </c>
       <c r="H646">
-        <v>-1115.958</v>
+        <v>-1124.872</v>
       </c>
       <c r="I646">
-        <v>-329.134</v>
+        <v>-332.086</v>
       </c>
       <c r="J646">
-        <v>6262.153</v>
+        <v>6257.189</v>
       </c>
       <c r="K646">
         <v>618.458</v>
       </c>
       <c r="L646">
-        <v>1199.768</v>
+        <v>1197.317</v>
       </c>
       <c r="M646">
-        <v>8081.793</v>
+        <v>8070.971</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>7503.981</v>
+      </c>
+      <c r="C647">
+        <v>666.361</v>
+      </c>
+      <c r="D647">
+        <v>1185.033</v>
+      </c>
+      <c r="E647">
+        <v>9355.375</v>
+      </c>
+      <c r="F647">
+        <v>1603.744</v>
+      </c>
+      <c r="G647">
+        <v>2750.886</v>
+      </c>
+      <c r="H647">
+        <v>-1147.141</v>
+      </c>
+      <c r="I647">
+        <v>0.841</v>
+      </c>
+      <c r="J647">
+        <v>6403.557</v>
+      </c>
+      <c r="K647">
+        <v>666.361</v>
+      </c>
+      <c r="L647">
+        <v>1142.699</v>
+      </c>
+      <c r="M647">
+        <v>8209.074</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>7734.831</v>
+      </c>
+      <c r="C648">
+        <v>757.338</v>
+      </c>
+      <c r="D648">
+        <v>1268.65</v>
+      </c>
+      <c r="E648">
+        <v>9760.818</v>
+      </c>
+      <c r="F648">
+        <v>1860.622</v>
+      </c>
+      <c r="G648">
+        <v>2912.899</v>
+      </c>
+      <c r="H648">
+        <v>-1052.277</v>
+      </c>
+      <c r="I648">
+        <v>716.389</v>
+      </c>
+      <c r="J648">
+        <v>7434.364</v>
+      </c>
+      <c r="K648">
+        <v>757.338</v>
+      </c>
+      <c r="L648">
+        <v>1235.429</v>
+      </c>
+      <c r="M648">
+        <v>9424.93</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="87.264" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -28212,242 +28294,242 @@
       </c>
       <c r="J47">
         <v>63096.686</v>
       </c>
       <c r="K47">
         <v>3202.549</v>
       </c>
       <c r="L47">
         <v>6495.612</v>
       </c>
       <c r="M47">
         <v>72915.394</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="7">
         <v>1984</v>
       </c>
       <c r="B48">
         <v>58809.192</v>
       </c>
       <c r="C48">
         <v>3552.531</v>
       </c>
       <c r="D48">
-        <v>6437.864</v>
+        <v>6437.809</v>
       </c>
       <c r="E48">
-        <v>68799.586</v>
+        <v>68799.531</v>
       </c>
       <c r="F48">
         <v>12470.726</v>
       </c>
       <c r="G48">
         <v>3786.147</v>
       </c>
       <c r="H48">
         <v>8684.579</v>
       </c>
       <c r="I48">
         <v>-913.469</v>
       </c>
       <c r="J48">
         <v>66444.979</v>
       </c>
       <c r="K48">
         <v>3552.531</v>
       </c>
       <c r="L48">
-        <v>6437.864</v>
+        <v>6437.809</v>
       </c>
       <c r="M48">
-        <v>76570.697</v>
+        <v>76570.642</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="7">
         <v>1985</v>
       </c>
       <c r="B49">
         <v>57501.721</v>
       </c>
       <c r="C49">
         <v>4075.563</v>
       </c>
       <c r="D49">
-        <v>6084.017</v>
+        <v>6083.906</v>
       </c>
       <c r="E49">
-        <v>67661.3</v>
+        <v>67661.189</v>
       </c>
       <c r="F49">
         <v>11780.575</v>
       </c>
       <c r="G49">
         <v>4196.178</v>
       </c>
       <c r="H49">
         <v>7584.397</v>
       </c>
       <c r="I49">
         <v>1088.437</v>
       </c>
       <c r="J49">
         <v>66034.9</v>
       </c>
       <c r="K49">
         <v>4075.563</v>
       </c>
       <c r="L49">
-        <v>6084.017</v>
+        <v>6083.906</v>
       </c>
       <c r="M49">
-        <v>76334.135</v>
+        <v>76334.023</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="7">
         <v>1986</v>
       </c>
       <c r="B50">
         <v>56539.007</v>
       </c>
       <c r="C50">
         <v>4380.109</v>
       </c>
       <c r="D50">
-        <v>6111.14</v>
+        <v>6110.994</v>
       </c>
       <c r="E50">
-        <v>67030.256</v>
+        <v>67030.109</v>
       </c>
       <c r="F50">
         <v>14151.402</v>
       </c>
       <c r="G50">
         <v>4021.479</v>
       </c>
       <c r="H50">
         <v>10129.923</v>
       </c>
       <c r="I50">
         <v>-561.29</v>
       </c>
       <c r="J50">
         <v>65985.158</v>
       </c>
       <c r="K50">
         <v>4380.109</v>
       </c>
       <c r="L50">
-        <v>6111.14</v>
+        <v>6110.994</v>
       </c>
       <c r="M50">
-        <v>76598.888</v>
+        <v>76598.741</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="7">
         <v>1987</v>
       </c>
       <c r="B51">
         <v>57130.643</v>
       </c>
       <c r="C51">
         <v>4753.933</v>
       </c>
       <c r="D51">
-        <v>5621.807</v>
+        <v>5621.698</v>
       </c>
       <c r="E51">
-        <v>67506.383</v>
+        <v>67506.274</v>
       </c>
       <c r="F51">
         <v>15398.223</v>
       </c>
       <c r="G51">
         <v>3811.95</v>
       </c>
       <c r="H51">
         <v>11586.273</v>
       </c>
       <c r="I51">
         <v>-84.454</v>
       </c>
       <c r="J51">
         <v>68474.361</v>
       </c>
       <c r="K51">
         <v>4753.933</v>
       </c>
       <c r="L51">
-        <v>5621.807</v>
+        <v>5621.698</v>
       </c>
       <c r="M51">
-        <v>79008.203</v>
+        <v>79008.093</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="7">
         <v>1988</v>
       </c>
       <c r="B52">
         <v>57845.857</v>
       </c>
       <c r="C52">
         <v>5586.968</v>
       </c>
       <c r="D52">
-        <v>5456.754</v>
+        <v>5456.66</v>
       </c>
       <c r="E52">
-        <v>68889.579</v>
+        <v>68889.485</v>
       </c>
       <c r="F52">
         <v>17295.93</v>
       </c>
       <c r="G52">
         <v>4366.453</v>
       </c>
       <c r="H52">
         <v>12929.477</v>
       </c>
       <c r="I52">
         <v>840.113</v>
       </c>
       <c r="J52">
         <v>71507.048</v>
       </c>
       <c r="K52">
         <v>5586.968</v>
       </c>
       <c r="L52">
-        <v>5456.754</v>
+        <v>5456.66</v>
       </c>
       <c r="M52">
-        <v>82659.169</v>
+        <v>82659.075</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="7">
         <v>1989</v>
       </c>
       <c r="B53">
         <v>57447.703</v>
       </c>
       <c r="C53">
         <v>5602.161</v>
       </c>
       <c r="D53">
         <v>6234.641</v>
       </c>
       <c r="E53">
         <v>69284.505</v>
       </c>
       <c r="F53">
         <v>18766.297</v>
       </c>
       <c r="G53">
         <v>4660.899</v>
       </c>
       <c r="H53">
@@ -29805,125 +29887,166 @@
       </c>
       <c r="H86">
         <v>-5828.319</v>
       </c>
       <c r="I86">
         <v>2031.867</v>
       </c>
       <c r="J86">
         <v>78529.365</v>
       </c>
       <c r="K86">
         <v>8061.02</v>
       </c>
       <c r="L86">
         <v>13129.913</v>
       </c>
       <c r="M86">
         <v>99860.914</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
-        <v>86115.041</v>
+        <v>86115.04</v>
       </c>
       <c r="C87">
         <v>8098.974</v>
       </c>
       <c r="D87">
         <v>13281.781</v>
       </c>
       <c r="E87">
         <v>107495.796</v>
       </c>
       <c r="F87">
         <v>21657.289</v>
       </c>
       <c r="G87">
         <v>29656.412</v>
       </c>
       <c r="H87">
         <v>-7999.123</v>
       </c>
       <c r="I87">
-        <v>-468.821</v>
+        <v>-969.982</v>
       </c>
       <c r="J87">
-        <v>77763.648</v>
+        <v>77262.487</v>
       </c>
       <c r="K87">
         <v>8098.974</v>
       </c>
       <c r="L87">
         <v>13100.727</v>
       </c>
       <c r="M87">
-        <v>99027.851</v>
+        <v>98526.69</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>86476.858</v>
+        <v>86476.859</v>
       </c>
       <c r="C88">
         <v>8165.019</v>
       </c>
       <c r="D88">
         <v>14184.04</v>
       </c>
       <c r="E88">
         <v>108825.918</v>
       </c>
       <c r="F88">
-        <v>21696.038</v>
+        <v>21696.039</v>
       </c>
       <c r="G88">
         <v>30843.53</v>
       </c>
       <c r="H88">
         <v>-9147.492</v>
       </c>
       <c r="I88">
-        <v>656.551</v>
+        <v>154.905</v>
       </c>
       <c r="J88">
-        <v>78145.916</v>
+        <v>77644.271</v>
       </c>
       <c r="K88">
         <v>8165.019</v>
       </c>
       <c r="L88">
         <v>13976.896</v>
       </c>
       <c r="M88">
-        <v>100334.976</v>
+        <v>99833.331</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>89695.602</v>
+      </c>
+      <c r="C89">
+        <v>8195.465</v>
+      </c>
+      <c r="D89">
+        <v>14980.523</v>
+      </c>
+      <c r="E89">
+        <v>112871.59</v>
+      </c>
+      <c r="F89">
+        <v>20528.853</v>
+      </c>
+      <c r="G89">
+        <v>31491.281</v>
+      </c>
+      <c r="H89">
+        <v>-10962.428</v>
+      </c>
+      <c r="I89">
+        <v>120.311</v>
+      </c>
+      <c r="J89">
+        <v>79204.844</v>
+      </c>
+      <c r="K89">
+        <v>8195.465</v>
+      </c>
+      <c r="L89">
+        <v>14586.998</v>
+      </c>
+      <c r="M89">
+        <v>102029.473</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>