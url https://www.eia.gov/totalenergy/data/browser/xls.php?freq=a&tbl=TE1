--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table E1. Primary Energy Overview, Fossil Fuel Equivalency Approach</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Energy Consumption</t>
   </si>
   <si>
     <t>Renewable Energy Production, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Total Energy Production, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Total Energy Imports</t>
   </si>
   <si>
     <t>Total Energy Exports</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="87.264" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -24241,2497 +24241,2579 @@
       </c>
       <c r="J588">
         <v>7009.344</v>
       </c>
       <c r="K588">
         <v>729.872</v>
       </c>
       <c r="L588">
         <v>959.159</v>
       </c>
       <c r="M588">
         <v>8713.124</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>6500.288</v>
       </c>
       <c r="C589">
         <v>748.098</v>
       </c>
       <c r="D589">
-        <v>986.671</v>
+        <v>986.637</v>
       </c>
       <c r="E589">
-        <v>8235.057</v>
+        <v>8235.023</v>
       </c>
       <c r="F589">
         <v>1771.525</v>
       </c>
       <c r="G589">
         <v>2082.925</v>
       </c>
       <c r="H589">
         <v>-311.399</v>
       </c>
       <c r="I589">
         <v>1004.993</v>
       </c>
       <c r="J589">
         <v>7210.077</v>
       </c>
       <c r="K589">
         <v>748.098</v>
       </c>
       <c r="L589">
-        <v>956.333</v>
+        <v>956.299</v>
       </c>
       <c r="M589">
-        <v>8928.651</v>
+        <v>8928.617</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>5320.579</v>
       </c>
       <c r="C590">
         <v>656.549</v>
       </c>
       <c r="D590">
-        <v>864.881</v>
+        <v>864.85</v>
       </c>
       <c r="E590">
-        <v>6842.01</v>
+        <v>6841.979</v>
       </c>
       <c r="F590">
         <v>1565.742</v>
       </c>
       <c r="G590">
         <v>1666.903</v>
       </c>
       <c r="H590">
         <v>-101.161</v>
       </c>
       <c r="I590">
         <v>1397.717</v>
       </c>
       <c r="J590">
         <v>6613.514</v>
       </c>
       <c r="K590">
         <v>656.549</v>
       </c>
       <c r="L590">
-        <v>858.516</v>
+        <v>858.485</v>
       </c>
       <c r="M590">
-        <v>8138.566</v>
+        <v>8138.535</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>6606.883</v>
       </c>
       <c r="C591">
         <v>664.413</v>
       </c>
       <c r="D591">
-        <v>1086.212</v>
+        <v>1086.177</v>
       </c>
       <c r="E591">
-        <v>8357.508</v>
+        <v>8357.474</v>
       </c>
       <c r="F591">
         <v>1788.106</v>
       </c>
       <c r="G591">
         <v>2067.107</v>
       </c>
       <c r="H591">
         <v>-279.001</v>
       </c>
       <c r="I591">
         <v>32.281</v>
       </c>
       <c r="J591">
         <v>6358.639</v>
       </c>
       <c r="K591">
         <v>664.413</v>
       </c>
       <c r="L591">
-        <v>1074.681</v>
+        <v>1074.647</v>
       </c>
       <c r="M591">
-        <v>8110.788</v>
+        <v>8110.754</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>6367.889</v>
       </c>
       <c r="C592">
         <v>595.413</v>
       </c>
       <c r="D592">
-        <v>1044.233</v>
+        <v>1044.2</v>
       </c>
       <c r="E592">
-        <v>8007.535</v>
+        <v>8007.502</v>
       </c>
       <c r="F592">
         <v>1702.768</v>
       </c>
       <c r="G592">
         <v>2104.47</v>
       </c>
       <c r="H592">
         <v>-401.702</v>
       </c>
       <c r="I592">
         <v>-88.341</v>
       </c>
       <c r="J592">
         <v>5876.166</v>
       </c>
       <c r="K592">
         <v>595.413</v>
       </c>
       <c r="L592">
-        <v>1034.57</v>
+        <v>1034.537</v>
       </c>
       <c r="M592">
-        <v>7517.492</v>
+        <v>7517.458</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>6630.074</v>
       </c>
       <c r="C593">
         <v>661.137</v>
       </c>
       <c r="D593">
-        <v>1102.145</v>
+        <v>1102.111</v>
       </c>
       <c r="E593">
-        <v>8393.357</v>
+        <v>8393.323</v>
       </c>
       <c r="F593">
         <v>1799.127</v>
       </c>
       <c r="G593">
         <v>2131.187</v>
       </c>
       <c r="H593">
         <v>-332.06</v>
       </c>
       <c r="I593">
         <v>-338.523</v>
       </c>
       <c r="J593">
         <v>5954.598</v>
       </c>
       <c r="K593">
         <v>661.137</v>
       </c>
       <c r="L593">
-        <v>1094.432</v>
+        <v>1094.398</v>
       </c>
       <c r="M593">
-        <v>7722.774</v>
+        <v>7722.74</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>6438.653</v>
       </c>
       <c r="C594">
         <v>689.048</v>
       </c>
       <c r="D594">
-        <v>1030.116</v>
+        <v>1030.082</v>
       </c>
       <c r="E594">
-        <v>8157.816</v>
+        <v>8157.783</v>
       </c>
       <c r="F594">
         <v>1890.417</v>
       </c>
       <c r="G594">
         <v>2204.428</v>
       </c>
       <c r="H594">
         <v>-314.011</v>
       </c>
       <c r="I594">
         <v>198.531</v>
       </c>
       <c r="J594">
         <v>6320.079</v>
       </c>
       <c r="K594">
         <v>689.048</v>
       </c>
       <c r="L594">
-        <v>1018.054</v>
+        <v>1018.021</v>
       </c>
       <c r="M594">
-        <v>8042.336</v>
+        <v>8042.303</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>6646.553</v>
       </c>
       <c r="C595">
         <v>717.845</v>
       </c>
       <c r="D595">
-        <v>991.085</v>
+        <v>991.051</v>
       </c>
       <c r="E595">
-        <v>8355.483</v>
+        <v>8355.449</v>
       </c>
       <c r="F595">
         <v>1877.723</v>
       </c>
       <c r="G595">
         <v>2085.376</v>
       </c>
       <c r="H595">
         <v>-207.653</v>
       </c>
       <c r="I595">
         <v>262.296</v>
       </c>
       <c r="J595">
         <v>6698.793</v>
       </c>
       <c r="K595">
         <v>717.845</v>
       </c>
       <c r="L595">
-        <v>978.427</v>
+        <v>978.393</v>
       </c>
       <c r="M595">
-        <v>8410.125</v>
+        <v>8410.091</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>6678.827</v>
       </c>
       <c r="C596">
         <v>724.517</v>
       </c>
       <c r="D596">
-        <v>1005.452</v>
+        <v>1005.417</v>
       </c>
       <c r="E596">
-        <v>8408.795</v>
+        <v>8408.761</v>
       </c>
       <c r="F596">
         <v>1845.777</v>
       </c>
       <c r="G596">
         <v>2183.267</v>
       </c>
       <c r="H596">
         <v>-337.489</v>
       </c>
       <c r="I596">
         <v>448.234</v>
       </c>
       <c r="J596">
         <v>6784.358</v>
       </c>
       <c r="K596">
         <v>724.517</v>
       </c>
       <c r="L596">
-        <v>999.162</v>
+        <v>999.127</v>
       </c>
       <c r="M596">
-        <v>8519.54</v>
+        <v>8519.506</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>6445.642</v>
       </c>
       <c r="C597">
         <v>672.879</v>
       </c>
       <c r="D597">
-        <v>962.772</v>
+        <v>962.739</v>
       </c>
       <c r="E597">
-        <v>8081.293</v>
+        <v>8081.26</v>
       </c>
       <c r="F597">
         <v>1829.001</v>
       </c>
       <c r="G597">
         <v>1924.995</v>
       </c>
       <c r="H597">
         <v>-95.993</v>
       </c>
       <c r="I597">
         <v>-267.902</v>
       </c>
       <c r="J597">
         <v>6082.624</v>
       </c>
       <c r="K597">
         <v>672.879</v>
       </c>
       <c r="L597">
-        <v>952.543</v>
+        <v>952.51</v>
       </c>
       <c r="M597">
-        <v>7717.398</v>
+        <v>7717.365</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>6796.111</v>
       </c>
       <c r="C598">
         <v>609.065</v>
       </c>
       <c r="D598">
-        <v>996.565</v>
+        <v>996.531</v>
       </c>
       <c r="E598">
-        <v>8401.741</v>
+        <v>8401.707</v>
       </c>
       <c r="F598">
         <v>1751.844</v>
       </c>
       <c r="G598">
         <v>2062.901</v>
       </c>
       <c r="H598">
         <v>-311.057</v>
       </c>
       <c r="I598">
         <v>-325.59</v>
       </c>
       <c r="J598">
         <v>6158.663</v>
       </c>
       <c r="K598">
         <v>609.065</v>
       </c>
       <c r="L598">
-        <v>987.637</v>
+        <v>987.603</v>
       </c>
       <c r="M598">
-        <v>7765.094</v>
+        <v>7765.06</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>6685.913</v>
       </c>
       <c r="C599">
         <v>654.413</v>
       </c>
       <c r="D599">
-        <v>1030.631</v>
+        <v>1030.597</v>
       </c>
       <c r="E599">
-        <v>8370.957</v>
+        <v>8370.923</v>
       </c>
       <c r="F599">
         <v>1774.257</v>
       </c>
       <c r="G599">
         <v>2171.553</v>
       </c>
       <c r="H599">
         <v>-397.296</v>
       </c>
       <c r="I599">
         <v>167.295</v>
       </c>
       <c r="J599">
         <v>6472.315</v>
       </c>
       <c r="K599">
         <v>654.413</v>
       </c>
       <c r="L599">
-        <v>1010.264</v>
+        <v>1010.231</v>
       </c>
       <c r="M599">
-        <v>8140.956</v>
+        <v>8140.923</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>6876.201</v>
       </c>
       <c r="C600">
         <v>737.537</v>
       </c>
       <c r="D600">
-        <v>1108.481</v>
+        <v>1108.447</v>
       </c>
       <c r="E600">
-        <v>8722.219</v>
+        <v>8722.185</v>
       </c>
       <c r="F600">
         <v>1859.1</v>
       </c>
       <c r="G600">
         <v>2386.337</v>
       </c>
       <c r="H600">
         <v>-527.237</v>
       </c>
       <c r="I600">
         <v>556.143</v>
       </c>
       <c r="J600">
         <v>6923.779</v>
       </c>
       <c r="K600">
         <v>737.537</v>
       </c>
       <c r="L600">
-        <v>1081.576</v>
+        <v>1081.541</v>
       </c>
       <c r="M600">
-        <v>8751.126</v>
+        <v>8751.091</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>6697.383</v>
       </c>
       <c r="C601">
         <v>737.387</v>
       </c>
       <c r="D601">
-        <v>1109.177</v>
+        <v>1109.134</v>
       </c>
       <c r="E601">
-        <v>8543.947</v>
+        <v>8543.905</v>
       </c>
       <c r="F601">
         <v>1840.996</v>
       </c>
       <c r="G601">
         <v>2170.278</v>
       </c>
       <c r="H601">
         <v>-329.282</v>
       </c>
       <c r="I601">
         <v>1233.522</v>
       </c>
       <c r="J601">
         <v>7622.756</v>
       </c>
       <c r="K601">
         <v>737.387</v>
       </c>
       <c r="L601">
-        <v>1077.816</v>
+        <v>1077.773</v>
       </c>
       <c r="M601">
-        <v>9448.187</v>
+        <v>9448.144</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>6134.613</v>
       </c>
       <c r="C602">
         <v>646.232</v>
       </c>
       <c r="D602">
-        <v>1055.3</v>
+        <v>1055.261</v>
       </c>
       <c r="E602">
-        <v>7836.144</v>
+        <v>7836.106</v>
       </c>
       <c r="F602">
         <v>1686.566</v>
       </c>
       <c r="G602">
         <v>2016.371</v>
       </c>
       <c r="H602">
         <v>-329.805</v>
       </c>
       <c r="I602">
         <v>895.925</v>
       </c>
       <c r="J602">
         <v>6718.636</v>
       </c>
       <c r="K602">
         <v>646.232</v>
       </c>
       <c r="L602">
-        <v>1031.185</v>
+        <v>1031.147</v>
       </c>
       <c r="M602">
-        <v>8402.265</v>
+        <v>8402.226</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>6935.01</v>
       </c>
       <c r="C603">
         <v>659.83</v>
       </c>
       <c r="D603">
-        <v>1205.753</v>
+        <v>1205.711</v>
       </c>
       <c r="E603">
-        <v>8800.593</v>
+        <v>8800.551</v>
       </c>
       <c r="F603">
         <v>1848.002</v>
       </c>
       <c r="G603">
         <v>2305.311</v>
       </c>
       <c r="H603">
         <v>-457.31</v>
       </c>
       <c r="I603">
         <v>177.446</v>
       </c>
       <c r="J603">
         <v>6666.424</v>
       </c>
       <c r="K603">
         <v>659.83</v>
       </c>
       <c r="L603">
-        <v>1187.665</v>
+        <v>1187.623</v>
       </c>
       <c r="M603">
-        <v>8520.73</v>
+        <v>8520.688</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>6657.386</v>
       </c>
       <c r="C604">
         <v>577.665</v>
       </c>
       <c r="D604">
-        <v>1190.21</v>
+        <v>1190.17</v>
       </c>
       <c r="E604">
-        <v>8425.262</v>
+        <v>8425.221</v>
       </c>
       <c r="F604">
         <v>1747.477</v>
       </c>
       <c r="G604">
         <v>2302.727</v>
       </c>
       <c r="H604">
         <v>-555.251</v>
       </c>
       <c r="I604">
         <v>-153.919</v>
       </c>
       <c r="J604">
         <v>5952.266</v>
       </c>
       <c r="K604">
         <v>577.665</v>
       </c>
       <c r="L604">
-        <v>1177.644</v>
+        <v>1177.603</v>
       </c>
       <c r="M604">
-        <v>7716.092</v>
+        <v>7716.051</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>6908.116</v>
       </c>
       <c r="C605">
         <v>662.211</v>
       </c>
       <c r="D605">
-        <v>1229.551</v>
+        <v>1229.508</v>
       </c>
       <c r="E605">
-        <v>8799.878</v>
+        <v>8799.836</v>
       </c>
       <c r="F605">
         <v>1795.012</v>
       </c>
       <c r="G605">
         <v>2335.04</v>
       </c>
       <c r="H605">
         <v>-540.028</v>
       </c>
       <c r="I605">
         <v>-344.394</v>
       </c>
       <c r="J605">
         <v>6032.301</v>
       </c>
       <c r="K605">
         <v>662.211</v>
       </c>
       <c r="L605">
-        <v>1211.504</v>
+        <v>1211.462</v>
       </c>
       <c r="M605">
-        <v>7915.456</v>
+        <v>7915.414</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>6740.134</v>
       </c>
       <c r="C606">
         <v>686.595</v>
       </c>
       <c r="D606">
-        <v>1185.631</v>
+        <v>1185.59</v>
       </c>
       <c r="E606">
-        <v>8612.36</v>
+        <v>8612.319</v>
       </c>
       <c r="F606">
         <v>1805.34</v>
       </c>
       <c r="G606">
         <v>2296.877</v>
       </c>
       <c r="H606">
         <v>-491.537</v>
       </c>
       <c r="I606">
         <v>-21.889</v>
       </c>
       <c r="J606">
         <v>6227.109</v>
       </c>
       <c r="K606">
         <v>686.595</v>
       </c>
       <c r="L606">
-        <v>1170.271</v>
+        <v>1170.23</v>
       </c>
       <c r="M606">
-        <v>8098.934</v>
+        <v>8098.893</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>7006.849</v>
       </c>
       <c r="C607">
         <v>719.417</v>
       </c>
       <c r="D607">
-        <v>1142.704</v>
+        <v>1142.662</v>
       </c>
       <c r="E607">
-        <v>8868.97</v>
+        <v>8868.928</v>
       </c>
       <c r="F607">
         <v>1912.767</v>
       </c>
       <c r="G607">
         <v>2293.679</v>
       </c>
       <c r="H607">
         <v>-380.912</v>
       </c>
       <c r="I607">
         <v>46.503</v>
       </c>
       <c r="J607">
         <v>6675.256</v>
       </c>
       <c r="K607">
         <v>719.417</v>
       </c>
       <c r="L607">
-        <v>1121.243</v>
+        <v>1121.201</v>
       </c>
       <c r="M607">
-        <v>8534.561</v>
+        <v>8534.519</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>7122.014</v>
       </c>
       <c r="C608">
         <v>719.835</v>
       </c>
       <c r="D608">
-        <v>1049.647</v>
+        <v>1049.605</v>
       </c>
       <c r="E608">
-        <v>8891.496</v>
+        <v>8891.454</v>
       </c>
       <c r="F608">
         <v>1825.898</v>
       </c>
       <c r="G608">
         <v>2330.866</v>
       </c>
       <c r="H608">
         <v>-504.968</v>
       </c>
       <c r="I608">
         <v>103.967</v>
       </c>
       <c r="J608">
         <v>6708.842</v>
       </c>
       <c r="K608">
         <v>719.835</v>
       </c>
       <c r="L608">
-        <v>1041.643</v>
+        <v>1041.601</v>
       </c>
       <c r="M608">
-        <v>8490.496</v>
+        <v>8490.453</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>6993.891</v>
       </c>
       <c r="C609">
         <v>665.884</v>
       </c>
       <c r="D609">
-        <v>991.277</v>
+        <v>991.236</v>
       </c>
       <c r="E609">
-        <v>8651.052</v>
+        <v>8651.011</v>
       </c>
       <c r="F609">
         <v>1704.73</v>
       </c>
       <c r="G609">
         <v>2265.74</v>
       </c>
       <c r="H609">
         <v>-561.01</v>
       </c>
       <c r="I609">
         <v>-343.069</v>
       </c>
       <c r="J609">
         <v>6091.475</v>
       </c>
       <c r="K609">
         <v>665.884</v>
       </c>
       <c r="L609">
-        <v>976.521</v>
+        <v>976.48</v>
       </c>
       <c r="M609">
-        <v>7746.974</v>
+        <v>7746.933</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>7185.26</v>
       </c>
       <c r="C610">
         <v>615.861</v>
       </c>
       <c r="D610">
-        <v>1022.709</v>
+        <v>1022.667</v>
       </c>
       <c r="E610">
-        <v>8823.831</v>
+        <v>8823.789</v>
       </c>
       <c r="F610">
         <v>1771.362</v>
       </c>
       <c r="G610">
         <v>2294.317</v>
       </c>
       <c r="H610">
         <v>-522.955</v>
       </c>
       <c r="I610">
         <v>-555.306</v>
       </c>
       <c r="J610">
         <v>6109.814</v>
       </c>
       <c r="K610">
         <v>615.861</v>
       </c>
       <c r="L610">
-        <v>1010.04</v>
+        <v>1009.997</v>
       </c>
       <c r="M610">
-        <v>7745.569</v>
+        <v>7745.527</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>6945.541</v>
       </c>
       <c r="C611">
         <v>648.207</v>
       </c>
       <c r="D611">
-        <v>1089.821</v>
+        <v>1089.78</v>
       </c>
       <c r="E611">
-        <v>8683.568</v>
+        <v>8683.527</v>
       </c>
       <c r="F611">
         <v>1766.973</v>
       </c>
       <c r="G611">
         <v>2315.739</v>
       </c>
       <c r="H611">
         <v>-548.765</v>
       </c>
       <c r="I611">
         <v>72.155</v>
       </c>
       <c r="J611">
         <v>6480.746</v>
       </c>
       <c r="K611">
         <v>648.207</v>
       </c>
       <c r="L611">
-        <v>1069.043</v>
+        <v>1069.002</v>
       </c>
       <c r="M611">
-        <v>8206.958</v>
+        <v>8206.918</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>6923.687</v>
       </c>
       <c r="C612">
         <v>721.896</v>
       </c>
       <c r="D612">
-        <v>1074.68</v>
+        <v>1074.638</v>
       </c>
       <c r="E612">
-        <v>8720.263</v>
+        <v>8720.221</v>
       </c>
       <c r="F612">
         <v>1801.606</v>
       </c>
       <c r="G612">
         <v>2408.103</v>
       </c>
       <c r="H612">
         <v>-606.497</v>
       </c>
       <c r="I612">
         <v>920.931</v>
       </c>
       <c r="J612">
         <v>7243.687</v>
       </c>
       <c r="K612">
         <v>721.896</v>
       </c>
       <c r="L612">
-        <v>1055.395</v>
+        <v>1055.353</v>
       </c>
       <c r="M612">
-        <v>9034.697</v>
+        <v>9034.655</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>7213.105</v>
       </c>
       <c r="C613">
         <v>740.734</v>
       </c>
       <c r="D613">
-        <v>1087.057</v>
+        <v>1086.957</v>
       </c>
       <c r="E613">
-        <v>9040.896</v>
+        <v>9040.796</v>
       </c>
       <c r="F613">
         <v>1852.574</v>
       </c>
       <c r="G613">
         <v>2274.929</v>
       </c>
       <c r="H613">
         <v>-422.355</v>
       </c>
       <c r="I613">
         <v>245.548</v>
       </c>
       <c r="J613">
         <v>7044.029</v>
       </c>
       <c r="K613">
         <v>740.734</v>
       </c>
       <c r="L613">
-        <v>1068.116</v>
+        <v>1068.016</v>
       </c>
       <c r="M613">
-        <v>8864.088</v>
+        <v>8863.989</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>6502.429</v>
       </c>
       <c r="C614">
         <v>635.553</v>
       </c>
       <c r="D614">
-        <v>1061.578</v>
+        <v>1061.486</v>
       </c>
       <c r="E614">
-        <v>8199.56</v>
+        <v>8199.469</v>
       </c>
       <c r="F614">
         <v>1746.55</v>
       </c>
       <c r="G614">
         <v>2216.262</v>
       </c>
       <c r="H614">
         <v>-469.712</v>
       </c>
       <c r="I614">
         <v>272.566</v>
       </c>
       <c r="J614">
         <v>6315.326</v>
       </c>
       <c r="K614">
         <v>635.553</v>
       </c>
       <c r="L614">
-        <v>1044.902</v>
+        <v>1044.81</v>
       </c>
       <c r="M614">
-        <v>8002.415</v>
+        <v>8002.323</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>7342.328</v>
       </c>
       <c r="C615">
         <v>656.599</v>
       </c>
       <c r="D615">
-        <v>1179.686</v>
+        <v>1179.582</v>
       </c>
       <c r="E615">
-        <v>9178.614</v>
+        <v>9178.51</v>
       </c>
       <c r="F615">
         <v>1788.971</v>
       </c>
       <c r="G615">
         <v>2646.594</v>
       </c>
       <c r="H615">
         <v>-857.623</v>
       </c>
       <c r="I615">
         <v>261.956</v>
       </c>
       <c r="J615">
         <v>6753.358</v>
       </c>
       <c r="K615">
         <v>656.599</v>
       </c>
       <c r="L615">
-        <v>1164.247</v>
+        <v>1164.144</v>
       </c>
       <c r="M615">
-        <v>8582.946</v>
+        <v>8582.842</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>6997.616</v>
       </c>
       <c r="C616">
         <v>592.236</v>
       </c>
       <c r="D616">
-        <v>1158.811</v>
+        <v>1158.709</v>
       </c>
       <c r="E616">
-        <v>8748.662</v>
+        <v>8748.56</v>
       </c>
       <c r="F616">
         <v>1754.145</v>
       </c>
       <c r="G616">
         <v>2379.958</v>
       </c>
       <c r="H616">
         <v>-625.813</v>
       </c>
       <c r="I616">
         <v>-502.18</v>
       </c>
       <c r="J616">
         <v>5876.126</v>
       </c>
       <c r="K616">
         <v>592.236</v>
       </c>
       <c r="L616">
-        <v>1145.781</v>
+        <v>1145.679</v>
       </c>
       <c r="M616">
-        <v>7620.669</v>
+        <v>7620.567</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>7248.167</v>
       </c>
       <c r="C617">
         <v>639.194</v>
       </c>
       <c r="D617">
-        <v>1192.97</v>
+        <v>1192.863</v>
       </c>
       <c r="E617">
-        <v>9080.331</v>
+        <v>9080.225</v>
       </c>
       <c r="F617">
         <v>1810.355</v>
       </c>
       <c r="G617">
         <v>2453.757</v>
       </c>
       <c r="H617">
         <v>-643.402</v>
       </c>
       <c r="I617">
         <v>-653.009</v>
       </c>
       <c r="J617">
         <v>5947.541</v>
       </c>
       <c r="K617">
         <v>639.194</v>
       </c>
       <c r="L617">
-        <v>1188.231</v>
+        <v>1188.124</v>
       </c>
       <c r="M617">
-        <v>7783.921</v>
+        <v>7783.814</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>6996.014</v>
       </c>
       <c r="C618">
         <v>677.49</v>
       </c>
       <c r="D618">
-        <v>1095.913</v>
+        <v>1095.81</v>
       </c>
       <c r="E618">
-        <v>8769.417</v>
+        <v>8769.314</v>
       </c>
       <c r="F618">
         <v>1825.042</v>
       </c>
       <c r="G618">
         <v>2397.599</v>
       </c>
       <c r="H618">
         <v>-572.557</v>
       </c>
       <c r="I618">
         <v>-290.359</v>
       </c>
       <c r="J618">
         <v>6137.653</v>
       </c>
       <c r="K618">
         <v>677.49</v>
       </c>
       <c r="L618">
-        <v>1085.593</v>
+        <v>1085.49</v>
       </c>
       <c r="M618">
-        <v>7906.501</v>
+        <v>7906.398</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>7245.648</v>
       </c>
       <c r="C619">
         <v>730.465</v>
       </c>
       <c r="D619">
-        <v>1125.229</v>
+        <v>1125.122</v>
       </c>
       <c r="E619">
-        <v>9101.342</v>
+        <v>9101.235</v>
       </c>
       <c r="F619">
         <v>1803.618</v>
       </c>
       <c r="G619">
         <v>2471.994</v>
       </c>
       <c r="H619">
         <v>-668.376</v>
       </c>
       <c r="I619">
         <v>53.743</v>
       </c>
       <c r="J619">
         <v>6644.902</v>
       </c>
       <c r="K619">
         <v>730.465</v>
       </c>
       <c r="L619">
-        <v>1107.14</v>
+        <v>1107.033</v>
       </c>
       <c r="M619">
-        <v>8486.709</v>
+        <v>8486.602</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>7375.478</v>
       </c>
       <c r="C620">
         <v>728.965</v>
       </c>
       <c r="D620">
-        <v>1114.147</v>
+        <v>1114.041</v>
       </c>
       <c r="E620">
-        <v>9218.59</v>
+        <v>9218.483</v>
       </c>
       <c r="F620">
         <v>1915.022</v>
       </c>
       <c r="G620">
         <v>2567.349</v>
       </c>
       <c r="H620">
         <v>-652.328</v>
       </c>
       <c r="I620">
         <v>52.629</v>
       </c>
       <c r="J620">
         <v>6779.919</v>
       </c>
       <c r="K620">
         <v>728.965</v>
       </c>
       <c r="L620">
-        <v>1105.284</v>
+        <v>1105.178</v>
       </c>
       <c r="M620">
-        <v>8618.891</v>
+        <v>8618.784</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>7181.583</v>
       </c>
       <c r="C621">
         <v>685.23</v>
       </c>
       <c r="D621">
-        <v>1034.641</v>
+        <v>1034.539</v>
       </c>
       <c r="E621">
-        <v>8901.454</v>
+        <v>8901.352</v>
       </c>
       <c r="F621">
         <v>1785.114</v>
       </c>
       <c r="G621">
         <v>2440.749</v>
       </c>
       <c r="H621">
         <v>-655.635</v>
       </c>
       <c r="I621">
         <v>-454.926</v>
       </c>
       <c r="J621">
         <v>6087.872</v>
       </c>
       <c r="K621">
         <v>685.23</v>
       </c>
       <c r="L621">
-        <v>1017.497</v>
+        <v>1017.395</v>
       </c>
       <c r="M621">
-        <v>7790.893</v>
+        <v>7790.792</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>7379.28</v>
       </c>
       <c r="C622">
         <v>642.125</v>
       </c>
       <c r="D622">
-        <v>1079.525</v>
+        <v>1079.421</v>
       </c>
       <c r="E622">
-        <v>9100.93</v>
+        <v>9100.827</v>
       </c>
       <c r="F622">
         <v>1704.523</v>
       </c>
       <c r="G622">
         <v>2534.52</v>
       </c>
       <c r="H622">
         <v>-829.997</v>
       </c>
       <c r="I622">
         <v>-342.134</v>
       </c>
       <c r="J622">
         <v>6215.732</v>
       </c>
       <c r="K622">
         <v>642.125</v>
       </c>
       <c r="L622">
-        <v>1070.242</v>
+        <v>1070.138</v>
       </c>
       <c r="M622">
-        <v>7928.799</v>
+        <v>7928.695</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>7236.48</v>
       </c>
       <c r="C623">
         <v>650.717</v>
       </c>
       <c r="D623">
-        <v>1051.876</v>
+        <v>1051.777</v>
       </c>
       <c r="E623">
-        <v>8939.072</v>
+        <v>8938.973</v>
       </c>
       <c r="F623">
         <v>1818.131</v>
       </c>
       <c r="G623">
         <v>2465.263</v>
       </c>
       <c r="H623">
         <v>-647.132</v>
       </c>
       <c r="I623">
         <v>-81.831</v>
       </c>
       <c r="J623">
         <v>6525.312</v>
       </c>
       <c r="K623">
         <v>650.717</v>
       </c>
       <c r="L623">
-        <v>1031.896</v>
+        <v>1031.797</v>
       </c>
       <c r="M623">
-        <v>8210.109</v>
+        <v>8210.01</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>7396.912</v>
       </c>
       <c r="C624">
         <v>719.666</v>
       </c>
       <c r="D624">
-        <v>1100.348</v>
+        <v>1100.248</v>
       </c>
       <c r="E624">
-        <v>9216.927</v>
+        <v>9216.826</v>
       </c>
       <c r="F624">
         <v>1853.244</v>
       </c>
       <c r="G624">
         <v>2807.437</v>
       </c>
       <c r="H624">
         <v>-954.194</v>
       </c>
       <c r="I624">
         <v>468.021</v>
       </c>
       <c r="J624">
         <v>6934.726</v>
       </c>
       <c r="K624">
         <v>719.666</v>
       </c>
       <c r="L624">
-        <v>1071.795</v>
+        <v>1071.694</v>
       </c>
       <c r="M624">
-        <v>8730.754</v>
+        <v>8730.653</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>7070.628</v>
       </c>
       <c r="C625">
         <v>721.4</v>
       </c>
       <c r="D625">
-        <v>1064.676</v>
+        <v>1063.69</v>
       </c>
       <c r="E625">
-        <v>8856.704</v>
+        <v>8855.718</v>
       </c>
       <c r="F625">
         <v>1904.153</v>
       </c>
       <c r="G625">
         <v>2520.953</v>
       </c>
       <c r="H625">
         <v>-616.799</v>
       </c>
       <c r="I625">
         <v>1181.4</v>
       </c>
       <c r="J625">
         <v>7651.794</v>
       </c>
       <c r="K625">
         <v>721.4</v>
       </c>
       <c r="L625">
-        <v>1042.185</v>
+        <v>1041.198</v>
       </c>
       <c r="M625">
-        <v>9421.305</v>
+        <v>9420.319</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>6916.536</v>
       </c>
       <c r="C626">
         <v>674.449</v>
       </c>
       <c r="D626">
-        <v>1133.05</v>
+        <v>1132.122</v>
       </c>
       <c r="E626">
-        <v>8724.035</v>
+        <v>8723.107</v>
       </c>
       <c r="F626">
         <v>1714.381</v>
       </c>
       <c r="G626">
         <v>2525.721</v>
       </c>
       <c r="H626">
         <v>-811.34</v>
       </c>
       <c r="I626">
         <v>243.034</v>
       </c>
       <c r="J626">
         <v>6363.31</v>
       </c>
       <c r="K626">
         <v>674.449</v>
       </c>
       <c r="L626">
-        <v>1117.423</v>
+        <v>1116.495</v>
       </c>
       <c r="M626">
-        <v>8155.73</v>
+        <v>8154.801</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>7252.757</v>
       </c>
       <c r="C627">
         <v>661.52</v>
       </c>
       <c r="D627">
-        <v>1261</v>
+        <v>1260.056</v>
       </c>
       <c r="E627">
-        <v>9175.276</v>
+        <v>9174.332</v>
       </c>
       <c r="F627">
         <v>1736.36</v>
       </c>
       <c r="G627">
         <v>2650.255</v>
       </c>
       <c r="H627">
         <v>-913.895</v>
       </c>
       <c r="I627">
         <v>-32.239</v>
       </c>
       <c r="J627">
         <v>6329.555</v>
       </c>
       <c r="K627">
         <v>661.52</v>
       </c>
       <c r="L627">
-        <v>1239.257</v>
+        <v>1238.313</v>
       </c>
       <c r="M627">
-        <v>8229.142</v>
+        <v>8228.199</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>6925.841</v>
       </c>
       <c r="C628">
         <v>600.91</v>
       </c>
       <c r="D628">
-        <v>1262.724</v>
+        <v>1261.785</v>
       </c>
       <c r="E628">
-        <v>8789.475</v>
+        <v>8788.535</v>
       </c>
       <c r="F628">
         <v>1770.457</v>
       </c>
       <c r="G628">
         <v>2361.861</v>
       </c>
       <c r="H628">
         <v>-591.404</v>
       </c>
       <c r="I628">
         <v>-516.749</v>
       </c>
       <c r="J628">
         <v>5831.51</v>
       </c>
       <c r="K628">
         <v>600.91</v>
       </c>
       <c r="L628">
-        <v>1250.482</v>
+        <v>1249.542</v>
       </c>
       <c r="M628">
-        <v>7681.322</v>
+        <v>7680.382</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>7206.615</v>
       </c>
       <c r="C629">
         <v>678.513</v>
       </c>
       <c r="D629">
-        <v>1274.234</v>
+        <v>1273.26</v>
       </c>
       <c r="E629">
-        <v>9159.362</v>
+        <v>9158.388</v>
       </c>
       <c r="F629">
         <v>1939.124</v>
       </c>
       <c r="G629">
         <v>2564.294</v>
       </c>
       <c r="H629">
         <v>-625.17</v>
       </c>
       <c r="I629">
         <v>-516.196</v>
       </c>
       <c r="J629">
         <v>6066.764</v>
       </c>
       <c r="K629">
         <v>678.513</v>
       </c>
       <c r="L629">
-        <v>1272.564</v>
+        <v>1271.591</v>
       </c>
       <c r="M629">
-        <v>8017.995</v>
+        <v>8017.022</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>7111.495</v>
       </c>
       <c r="C630">
         <v>712.131</v>
       </c>
       <c r="D630">
-        <v>1271.032</v>
+        <v>1270.088</v>
       </c>
       <c r="E630">
-        <v>9094.658</v>
+        <v>9093.714</v>
       </c>
       <c r="F630">
         <v>1824.11</v>
       </c>
       <c r="G630">
         <v>2595.462</v>
       </c>
       <c r="H630">
         <v>-771.352</v>
       </c>
       <c r="I630">
         <v>-178.958</v>
       </c>
       <c r="J630">
         <v>6171.325</v>
       </c>
       <c r="K630">
         <v>712.131</v>
       </c>
       <c r="L630">
-        <v>1256.042</v>
+        <v>1255.099</v>
       </c>
       <c r="M630">
-        <v>8144.348</v>
+        <v>8143.405</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>7349.371</v>
       </c>
       <c r="C631">
         <v>729.451</v>
       </c>
       <c r="D631">
-        <v>1194.803</v>
+        <v>1193.826</v>
       </c>
       <c r="E631">
-        <v>9273.625</v>
+        <v>9272.648</v>
       </c>
       <c r="F631">
         <v>1967.498</v>
       </c>
       <c r="G631">
         <v>2550.522</v>
       </c>
       <c r="H631">
         <v>-583.024</v>
       </c>
       <c r="I631">
         <v>-31.02</v>
       </c>
       <c r="J631">
         <v>6737.671</v>
       </c>
       <c r="K631">
         <v>729.451</v>
       </c>
       <c r="L631">
-        <v>1183.974</v>
+        <v>1182.997</v>
       </c>
       <c r="M631">
-        <v>8659.581</v>
+        <v>8658.604</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>7441.791</v>
       </c>
       <c r="C632">
         <v>728.507</v>
       </c>
       <c r="D632">
-        <v>1192.295</v>
+        <v>1191.316</v>
       </c>
       <c r="E632">
-        <v>9362.592</v>
+        <v>9361.613</v>
       </c>
       <c r="F632">
         <v>1784.888</v>
       </c>
       <c r="G632">
         <v>2625.088</v>
       </c>
       <c r="H632">
         <v>-840.2</v>
       </c>
       <c r="I632">
         <v>125.767</v>
       </c>
       <c r="J632">
         <v>6740.771</v>
       </c>
       <c r="K632">
         <v>728.507</v>
       </c>
       <c r="L632">
-        <v>1171.525</v>
+        <v>1170.545</v>
       </c>
       <c r="M632">
-        <v>8648.159</v>
+        <v>8647.18</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>7150.117</v>
       </c>
       <c r="C633">
         <v>654.363</v>
       </c>
       <c r="D633">
-        <v>1087.337</v>
+        <v>1086.388</v>
       </c>
       <c r="E633">
-        <v>8891.817</v>
+        <v>8890.868</v>
       </c>
       <c r="F633">
         <v>1723.816</v>
       </c>
       <c r="G633">
         <v>2538.601</v>
       </c>
       <c r="H633">
         <v>-814.785</v>
       </c>
       <c r="I633">
         <v>-290.459</v>
       </c>
       <c r="J633">
         <v>6054.337</v>
       </c>
       <c r="K633">
         <v>654.363</v>
       </c>
       <c r="L633">
-        <v>1070.701</v>
+        <v>1069.752</v>
       </c>
       <c r="M633">
-        <v>7786.574</v>
+        <v>7785.625</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>7451.986</v>
       </c>
       <c r="C634">
         <v>613.77</v>
       </c>
       <c r="D634">
-        <v>1166.156</v>
+        <v>1165.186</v>
       </c>
       <c r="E634">
-        <v>9231.912</v>
+        <v>9230.942</v>
       </c>
       <c r="F634">
         <v>1724.616</v>
       </c>
       <c r="G634">
         <v>2563.29</v>
       </c>
       <c r="H634">
         <v>-838.675</v>
       </c>
       <c r="I634">
         <v>-396.194</v>
       </c>
       <c r="J634">
         <v>6224.14</v>
       </c>
       <c r="K634">
         <v>613.77</v>
       </c>
       <c r="L634">
-        <v>1152.682</v>
+        <v>1151.712</v>
       </c>
       <c r="M634">
-        <v>7997.043</v>
+        <v>7996.073</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>7151.291</v>
       </c>
       <c r="C635">
         <v>646.464</v>
       </c>
       <c r="D635">
-        <v>1128.837</v>
+        <v>1127.908</v>
       </c>
       <c r="E635">
-        <v>8926.592</v>
+        <v>8925.663</v>
       </c>
       <c r="F635">
         <v>1746.105</v>
       </c>
       <c r="G635">
         <v>2660.577</v>
       </c>
       <c r="H635">
         <v>-914.473</v>
       </c>
       <c r="I635">
         <v>-8.102</v>
       </c>
       <c r="J635">
         <v>6253.416</v>
       </c>
       <c r="K635">
         <v>646.464</v>
       </c>
       <c r="L635">
-        <v>1102.285</v>
+        <v>1101.356</v>
       </c>
       <c r="M635">
-        <v>8004.018</v>
+        <v>8003.088</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>7448.431</v>
       </c>
       <c r="C636">
         <v>743.543</v>
       </c>
       <c r="D636">
-        <v>1147.895</v>
+        <v>1146.968</v>
       </c>
       <c r="E636">
-        <v>9339.869</v>
+        <v>9338.942</v>
       </c>
       <c r="F636">
         <v>1860.531</v>
       </c>
       <c r="G636">
         <v>2686.906</v>
       </c>
       <c r="H636">
         <v>-826.375</v>
       </c>
       <c r="I636">
         <v>574.625</v>
       </c>
       <c r="J636">
         <v>7219.669</v>
       </c>
       <c r="K636">
         <v>743.543</v>
       </c>
       <c r="L636">
-        <v>1117.788</v>
+        <v>1116.861</v>
       </c>
       <c r="M636">
-        <v>9088.119</v>
+        <v>9087.192</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>7337.443</v>
+        <v>7330.689</v>
       </c>
       <c r="C637">
         <v>749.17</v>
       </c>
       <c r="D637">
-        <v>1203.298</v>
+        <v>1204.018</v>
       </c>
       <c r="E637">
-        <v>9289.911</v>
+        <v>9283.877</v>
       </c>
       <c r="F637">
-        <v>1893.392</v>
+        <v>1893.312</v>
       </c>
       <c r="G637">
-        <v>2531.857</v>
+        <v>2533.511</v>
       </c>
       <c r="H637">
-        <v>-638.465</v>
+        <v>-640.199</v>
       </c>
       <c r="I637">
-        <v>1325.57</v>
+        <v>1329.699</v>
       </c>
       <c r="J637">
-        <v>8051.58</v>
+        <v>8047.221</v>
       </c>
       <c r="K637">
         <v>749.17</v>
       </c>
       <c r="L637">
-        <v>1166.573</v>
+        <v>1167.294</v>
       </c>
       <c r="M637">
-        <v>9977.015</v>
+        <v>9973.377</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>6669.332</v>
+        <v>6663.167</v>
       </c>
       <c r="C638">
         <v>645.675</v>
       </c>
       <c r="D638">
-        <v>1120.396</v>
+        <v>1120.892</v>
       </c>
       <c r="E638">
-        <v>8435.403</v>
+        <v>8429.734</v>
       </c>
       <c r="F638">
-        <v>1606.3</v>
+        <v>1606.235</v>
       </c>
       <c r="G638">
-        <v>2409.844</v>
+        <v>2411.425</v>
       </c>
       <c r="H638">
-        <v>-803.544</v>
+        <v>-805.19</v>
       </c>
       <c r="I638">
-        <v>871.146</v>
+        <v>875.784</v>
       </c>
       <c r="J638">
-        <v>6755.909</v>
+        <v>6752.736</v>
       </c>
       <c r="K638">
         <v>645.675</v>
       </c>
       <c r="L638">
-        <v>1094.982</v>
+        <v>1095.477</v>
       </c>
       <c r="M638">
-        <v>8503.004</v>
+        <v>8500.327</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>7620.727</v>
+        <v>7612.392</v>
       </c>
       <c r="C639">
         <v>652.235</v>
       </c>
       <c r="D639">
-        <v>1360.888</v>
+        <v>1361.657</v>
       </c>
       <c r="E639">
-        <v>9633.85</v>
+        <v>9626.284</v>
       </c>
       <c r="F639">
-        <v>1663.106</v>
+        <v>1663.043</v>
       </c>
       <c r="G639">
-        <v>2695.219</v>
+        <v>2697.209</v>
       </c>
       <c r="H639">
-        <v>-1032.113</v>
+        <v>-1034.165</v>
       </c>
       <c r="I639">
-        <v>-226.864</v>
+        <v>-219.068</v>
       </c>
       <c r="J639">
-        <v>6389.715</v>
+        <v>6387.124</v>
       </c>
       <c r="K639">
         <v>652.235</v>
       </c>
       <c r="L639">
-        <v>1330.156</v>
+        <v>1330.925</v>
       </c>
       <c r="M639">
-        <v>8374.873</v>
+        <v>8373.051</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>7278.504</v>
+        <v>7270.849</v>
       </c>
       <c r="C640">
         <v>604.572</v>
       </c>
       <c r="D640">
-        <v>1331.436</v>
+        <v>1332.181</v>
       </c>
       <c r="E640">
-        <v>9214.512</v>
+        <v>9207.602</v>
       </c>
       <c r="F640">
-        <v>1630.234</v>
+        <v>1630.147</v>
       </c>
       <c r="G640">
-        <v>2519.398</v>
+        <v>2521.021</v>
       </c>
       <c r="H640">
-        <v>-889.164</v>
+        <v>-890.874</v>
       </c>
       <c r="I640">
-        <v>-494.451</v>
+        <v>-487.551</v>
       </c>
       <c r="J640">
-        <v>5907.485</v>
+        <v>5905.021</v>
       </c>
       <c r="K640">
         <v>604.572</v>
       </c>
       <c r="L640">
-        <v>1313.146</v>
+        <v>1313.891</v>
       </c>
       <c r="M640">
-        <v>7830.897</v>
+        <v>7829.177</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>7533.096</v>
+        <v>7526.348</v>
       </c>
       <c r="C641">
         <v>648.978</v>
       </c>
       <c r="D641">
-        <v>1320.464</v>
+        <v>1321.081</v>
       </c>
       <c r="E641">
-        <v>9502.538</v>
+        <v>9496.407</v>
       </c>
       <c r="F641">
-        <v>1734.394</v>
+        <v>1734.329</v>
       </c>
       <c r="G641">
-        <v>2562.976</v>
+        <v>2564.655</v>
       </c>
       <c r="H641">
-        <v>-828.583</v>
+        <v>-830.326</v>
       </c>
       <c r="I641">
-        <v>-732.173</v>
+        <v>-726.283</v>
       </c>
       <c r="J641">
-        <v>5997.811</v>
+        <v>5995.21</v>
       </c>
       <c r="K641">
         <v>648.978</v>
       </c>
       <c r="L641">
-        <v>1287.029</v>
+        <v>1287.647</v>
       </c>
       <c r="M641">
-        <v>7941.782</v>
+        <v>7939.799</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>7340.696</v>
+        <v>7336.592</v>
       </c>
       <c r="C642">
         <v>691.559</v>
       </c>
       <c r="D642">
-        <v>1312.944</v>
+        <v>1313.614</v>
       </c>
       <c r="E642">
-        <v>9345.199</v>
+        <v>9341.765</v>
       </c>
       <c r="F642">
-        <v>1679.858</v>
+        <v>1679.781</v>
       </c>
       <c r="G642">
-        <v>2516.99</v>
+        <v>2518.477</v>
       </c>
       <c r="H642">
-        <v>-837.133</v>
+        <v>-838.696</v>
       </c>
       <c r="I642">
-        <v>-248.26</v>
+        <v>-245.977</v>
       </c>
       <c r="J642">
-        <v>6286.178</v>
+        <v>6282.793</v>
       </c>
       <c r="K642">
         <v>691.559</v>
       </c>
       <c r="L642">
-        <v>1275.904</v>
+        <v>1276.574</v>
       </c>
       <c r="M642">
-        <v>8259.807</v>
+        <v>8257.091</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>7701.588</v>
+        <v>7655.796</v>
       </c>
       <c r="C643">
         <v>739.169</v>
       </c>
       <c r="D643">
-        <v>1294.634</v>
+        <v>1295.449</v>
       </c>
       <c r="E643">
-        <v>9735.392</v>
+        <v>9690.414</v>
       </c>
       <c r="F643">
-        <v>1742.396</v>
+        <v>1742.323</v>
       </c>
       <c r="G643">
-        <v>2528.872</v>
+        <v>2530.267</v>
       </c>
       <c r="H643">
-        <v>-786.476</v>
+        <v>-787.944</v>
       </c>
       <c r="I643">
-        <v>-89.807</v>
+        <v>-46.877</v>
       </c>
       <c r="J643">
-        <v>6859.089</v>
+        <v>6854.76</v>
       </c>
       <c r="K643">
         <v>739.169</v>
       </c>
       <c r="L643">
-        <v>1257.852</v>
+        <v>1258.667</v>
       </c>
       <c r="M643">
-        <v>8859.108</v>
+        <v>8855.594</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>7786.755</v>
+        <v>7744.9</v>
       </c>
       <c r="C644">
         <v>738.374</v>
       </c>
       <c r="D644">
-        <v>1230.479</v>
+        <v>1231.192</v>
       </c>
       <c r="E644">
-        <v>9755.608</v>
+        <v>9714.466</v>
       </c>
       <c r="F644">
-        <v>1760.444</v>
+        <v>1760.365</v>
       </c>
       <c r="G644">
-        <v>2653.496</v>
+        <v>2655.245</v>
       </c>
       <c r="H644">
-        <v>-893.052</v>
+        <v>-894.88</v>
       </c>
       <c r="I644">
-        <v>-240.147</v>
+        <v>-200.086</v>
       </c>
       <c r="J644">
-        <v>6681.515</v>
+        <v>6677.893</v>
       </c>
       <c r="K644">
         <v>738.374</v>
       </c>
       <c r="L644">
-        <v>1198.765</v>
+        <v>1199.478</v>
       </c>
       <c r="M644">
-        <v>8622.409</v>
+        <v>8619.5</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>7510.046</v>
+        <v>7470.646</v>
       </c>
       <c r="C645">
         <v>683.576</v>
       </c>
       <c r="D645">
-        <v>1121.434</v>
+        <v>1122.008</v>
       </c>
       <c r="E645">
-        <v>9315.056</v>
+        <v>9276.23</v>
       </c>
       <c r="F645">
-        <v>1723.796</v>
+        <v>1723.731</v>
       </c>
       <c r="G645">
-        <v>2653.405</v>
+        <v>2655.044</v>
       </c>
       <c r="H645">
-        <v>-929.609</v>
+        <v>-931.312</v>
       </c>
       <c r="I645">
-        <v>-429.846</v>
+        <v>-392.049</v>
       </c>
       <c r="J645">
-        <v>6180.443</v>
+        <v>6177.137</v>
       </c>
       <c r="K645">
         <v>683.576</v>
       </c>
       <c r="L645">
-        <v>1087.155</v>
+        <v>1087.729</v>
       </c>
       <c r="M645">
-        <v>7955.601</v>
+        <v>7952.869</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>7678.603</v>
+        <v>7670.543</v>
       </c>
       <c r="C646">
         <v>618.458</v>
       </c>
       <c r="D646">
-        <v>1230.868</v>
+        <v>1231.632</v>
       </c>
       <c r="E646">
-        <v>9527.929</v>
+        <v>9520.633</v>
       </c>
       <c r="F646">
-        <v>1630.566</v>
+        <v>1631.788</v>
       </c>
       <c r="G646">
-        <v>2755.438</v>
+        <v>2755.179</v>
       </c>
       <c r="H646">
-        <v>-1124.872</v>
+        <v>-1123.391</v>
       </c>
       <c r="I646">
-        <v>-332.086</v>
+        <v>-324.439</v>
       </c>
       <c r="J646">
-        <v>6257.189</v>
+        <v>6258.256</v>
       </c>
       <c r="K646">
         <v>618.458</v>
       </c>
       <c r="L646">
-        <v>1197.317</v>
+        <v>1198.081</v>
       </c>
       <c r="M646">
-        <v>8070.971</v>
+        <v>8072.803</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>7503.981</v>
+        <v>7510.894</v>
       </c>
       <c r="C647">
         <v>666.361</v>
       </c>
       <c r="D647">
-        <v>1185.033</v>
+        <v>1186.109</v>
       </c>
       <c r="E647">
-        <v>9355.375</v>
+        <v>9363.363</v>
       </c>
       <c r="F647">
-        <v>1603.744</v>
+        <v>1605.165</v>
       </c>
       <c r="G647">
-        <v>2750.886</v>
+        <v>2749.822</v>
       </c>
       <c r="H647">
-        <v>-1147.141</v>
+        <v>-1144.657</v>
       </c>
       <c r="I647">
-        <v>0.841</v>
+        <v>-3.914</v>
       </c>
       <c r="J647">
-        <v>6403.557</v>
+        <v>6408.631</v>
       </c>
       <c r="K647">
         <v>666.361</v>
       </c>
       <c r="L647">
-        <v>1142.699</v>
+        <v>1143.344</v>
       </c>
       <c r="M647">
-        <v>8209.074</v>
+        <v>8214.793</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>7734.831</v>
+        <v>7743.226</v>
       </c>
       <c r="C648">
         <v>757.338</v>
       </c>
       <c r="D648">
-        <v>1268.65</v>
+        <v>1269.975</v>
       </c>
       <c r="E648">
-        <v>9760.818</v>
+        <v>9770.54</v>
       </c>
       <c r="F648">
-        <v>1860.622</v>
+        <v>1869.873</v>
       </c>
       <c r="G648">
-        <v>2912.899</v>
+        <v>2904.029</v>
       </c>
       <c r="H648">
-        <v>-1052.277</v>
+        <v>-1034.156</v>
       </c>
       <c r="I648">
-        <v>716.389</v>
+        <v>692.307</v>
       </c>
       <c r="J648">
-        <v>7434.364</v>
+        <v>7437.418</v>
       </c>
       <c r="K648">
         <v>757.338</v>
       </c>
       <c r="L648">
-        <v>1235.429</v>
+        <v>1236.136</v>
       </c>
       <c r="M648">
-        <v>9424.93</v>
+        <v>9428.691</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>7557.054</v>
+      </c>
+      <c r="C649">
+        <v>764.959</v>
+      </c>
+      <c r="D649">
+        <v>1287.348</v>
+      </c>
+      <c r="E649">
+        <v>9609.361</v>
+      </c>
+      <c r="F649">
+        <v>1869.176</v>
+      </c>
+      <c r="G649">
+        <v>2757.958</v>
+      </c>
+      <c r="H649">
+        <v>-888.782</v>
+      </c>
+      <c r="I649">
+        <v>1055.543</v>
+      </c>
+      <c r="J649">
+        <v>7769.755</v>
+      </c>
+      <c r="K649">
+        <v>764.959</v>
+      </c>
+      <c r="L649">
+        <v>1241.242</v>
+      </c>
+      <c r="M649">
+        <v>9776.122</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>6977.21</v>
+      </c>
+      <c r="C650">
+        <v>651.478</v>
+      </c>
+      <c r="D650">
+        <v>1197.4</v>
+      </c>
+      <c r="E650">
+        <v>8826.088</v>
+      </c>
+      <c r="F650">
+        <v>1650.391</v>
+      </c>
+      <c r="G650">
+        <v>2588.665</v>
+      </c>
+      <c r="H650">
+        <v>-938.274</v>
+      </c>
+      <c r="I650">
+        <v>608.509</v>
+      </c>
+      <c r="J650">
+        <v>6683.82</v>
+      </c>
+      <c r="K650">
+        <v>651.478</v>
+      </c>
+      <c r="L650">
+        <v>1162.065</v>
+      </c>
+      <c r="M650">
+        <v>8496.323</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -29811,242 +29893,242 @@
       </c>
       <c r="J84">
         <v>73168.689</v>
       </c>
       <c r="K84">
         <v>8251.075</v>
       </c>
       <c r="L84">
         <v>11412.146</v>
       </c>
       <c r="M84">
         <v>92993.346</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>77993.615</v>
       </c>
       <c r="C85">
         <v>8130.913</v>
       </c>
       <c r="D85">
-        <v>12209.243</v>
+        <v>12208.84</v>
       </c>
       <c r="E85">
-        <v>98333.771</v>
+        <v>98333.368</v>
       </c>
       <c r="F85">
         <v>21455.386</v>
       </c>
       <c r="G85">
         <v>25071.447</v>
       </c>
       <c r="H85">
         <v>-3616.061</v>
       </c>
       <c r="I85">
         <v>3047.131</v>
       </c>
       <c r="J85">
         <v>77453.62</v>
       </c>
       <c r="K85">
         <v>8130.913</v>
       </c>
       <c r="L85">
-        <v>12046.177</v>
+        <v>12045.774</v>
       </c>
       <c r="M85">
-        <v>97764.841</v>
+        <v>97764.438</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>82249.886</v>
       </c>
       <c r="C86">
         <v>8061.02</v>
       </c>
       <c r="D86">
-        <v>13346.459</v>
+        <v>13345.961</v>
       </c>
       <c r="E86">
-        <v>103657.366</v>
+        <v>103656.868</v>
       </c>
       <c r="F86">
         <v>21506.729</v>
       </c>
       <c r="G86">
         <v>27335.048</v>
       </c>
       <c r="H86">
         <v>-5828.319</v>
       </c>
       <c r="I86">
         <v>2031.867</v>
       </c>
       <c r="J86">
         <v>78529.365</v>
       </c>
       <c r="K86">
         <v>8061.02</v>
       </c>
       <c r="L86">
-        <v>13129.913</v>
+        <v>13129.415</v>
       </c>
       <c r="M86">
-        <v>99860.914</v>
+        <v>99860.416</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>86115.04</v>
       </c>
       <c r="C87">
         <v>8098.974</v>
       </c>
       <c r="D87">
-        <v>13281.781</v>
+        <v>13280.555</v>
       </c>
       <c r="E87">
-        <v>107495.796</v>
+        <v>107494.57</v>
       </c>
       <c r="F87">
         <v>21657.289</v>
       </c>
       <c r="G87">
         <v>29656.412</v>
       </c>
       <c r="H87">
         <v>-7999.123</v>
       </c>
       <c r="I87">
         <v>-969.982</v>
       </c>
       <c r="J87">
         <v>77262.487</v>
       </c>
       <c r="K87">
         <v>8098.974</v>
       </c>
       <c r="L87">
-        <v>13100.727</v>
+        <v>13099.502</v>
       </c>
       <c r="M87">
-        <v>98526.69</v>
+        <v>98525.464</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>86476.859</v>
       </c>
       <c r="C88">
         <v>8165.019</v>
       </c>
       <c r="D88">
-        <v>14184.04</v>
+        <v>14172.593</v>
       </c>
       <c r="E88">
-        <v>108825.918</v>
+        <v>108814.471</v>
       </c>
       <c r="F88">
         <v>21696.039</v>
       </c>
       <c r="G88">
         <v>30843.53</v>
       </c>
       <c r="H88">
         <v>-9147.492</v>
       </c>
       <c r="I88">
         <v>154.905</v>
       </c>
       <c r="J88">
         <v>77644.271</v>
       </c>
       <c r="K88">
         <v>8165.019</v>
       </c>
       <c r="L88">
-        <v>13976.896</v>
+        <v>13965.449</v>
       </c>
       <c r="M88">
-        <v>99833.331</v>
+        <v>99821.884</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>89695.602</v>
+        <v>89536.042</v>
       </c>
       <c r="C89">
         <v>8195.465</v>
       </c>
       <c r="D89">
-        <v>14980.523</v>
+        <v>14989.808</v>
       </c>
       <c r="E89">
-        <v>112871.59</v>
+        <v>112721.315</v>
       </c>
       <c r="F89">
-        <v>20528.853</v>
+        <v>20540.093</v>
       </c>
       <c r="G89">
-        <v>31491.281</v>
+        <v>31495.883</v>
       </c>
       <c r="H89">
-        <v>-10962.428</v>
+        <v>-10955.79</v>
       </c>
       <c r="I89">
-        <v>120.311</v>
+        <v>251.547</v>
       </c>
       <c r="J89">
-        <v>79204.844</v>
+        <v>79184.208</v>
       </c>
       <c r="K89">
         <v>8195.465</v>
       </c>
       <c r="L89">
-        <v>14586.998</v>
+        <v>14595.233</v>
       </c>
       <c r="M89">
-        <v>102029.473</v>
+        <v>102017.072</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>