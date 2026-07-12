--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table E1. Primary Energy Overview, Fossil Fuel Equivalency Approach</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Energy Consumption</t>
   </si>
   <si>
     <t>Renewable Energy Production, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Total Energy Production, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Total Energy Imports</t>
   </si>
   <si>
     <t>Total Energy Exports</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="87.264" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -18829,7991 +18829,8032 @@
       </c>
       <c r="J456">
         <v>7394.065</v>
       </c>
       <c r="K456">
         <v>739.558</v>
       </c>
       <c r="L456">
         <v>686.226</v>
       </c>
       <c r="M456">
         <v>8830.931</v>
       </c>
     </row>
     <row r="457" spans="1:26">
       <c r="A457" s="6">
         <v>40179.0</v>
       </c>
       <c r="B457">
         <v>4715.521</v>
       </c>
       <c r="C457">
         <v>758.495</v>
       </c>
       <c r="D457">
-        <v>684.495</v>
+        <v>684.499</v>
       </c>
       <c r="E457">
-        <v>6158.51</v>
+        <v>6158.514</v>
       </c>
       <c r="F457">
         <v>2514.866</v>
       </c>
       <c r="G457">
         <v>585.99</v>
       </c>
       <c r="H457">
         <v>1928.875</v>
       </c>
       <c r="I457">
         <v>1034.547</v>
       </c>
       <c r="J457">
         <v>7674.596</v>
       </c>
       <c r="K457">
         <v>758.495</v>
       </c>
       <c r="L457">
-        <v>674.717</v>
+        <v>674.721</v>
       </c>
       <c r="M457">
-        <v>9121.933</v>
+        <v>9121.937</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" s="6">
         <v>40210.0</v>
       </c>
       <c r="B458">
         <v>4432.809</v>
       </c>
       <c r="C458">
         <v>681.945</v>
       </c>
       <c r="D458">
-        <v>622.578</v>
+        <v>622.582</v>
       </c>
       <c r="E458">
-        <v>5737.331</v>
+        <v>5737.335</v>
       </c>
       <c r="F458">
         <v>2236.021</v>
       </c>
       <c r="G458">
         <v>551.748</v>
       </c>
       <c r="H458">
         <v>1684.273</v>
       </c>
       <c r="I458">
         <v>779.115</v>
       </c>
       <c r="J458">
         <v>6890.472</v>
       </c>
       <c r="K458">
         <v>681.945</v>
       </c>
       <c r="L458">
-        <v>616.741</v>
+        <v>616.745</v>
       </c>
       <c r="M458">
-        <v>8200.719</v>
+        <v>8200.723</v>
       </c>
     </row>
     <row r="459" spans="1:26">
       <c r="A459" s="6">
         <v>40238.0</v>
       </c>
       <c r="B459">
         <v>5007.242</v>
       </c>
       <c r="C459">
         <v>675.562</v>
       </c>
       <c r="D459">
-        <v>696.482</v>
+        <v>696.488</v>
       </c>
       <c r="E459">
-        <v>6379.287</v>
+        <v>6379.292</v>
       </c>
       <c r="F459">
         <v>2518.272</v>
       </c>
       <c r="G459">
         <v>649.691</v>
       </c>
       <c r="H459">
         <v>1868.581</v>
       </c>
       <c r="I459">
         <v>-58.512</v>
       </c>
       <c r="J459">
         <v>6816.11</v>
       </c>
       <c r="K459">
         <v>675.562</v>
       </c>
       <c r="L459">
-        <v>687.28</v>
+        <v>687.285</v>
       </c>
       <c r="M459">
-        <v>8189.356</v>
+        <v>8189.361</v>
       </c>
     </row>
     <row r="460" spans="1:26">
       <c r="A460" s="6">
         <v>40269.0</v>
       </c>
       <c r="B460">
         <v>4773.54</v>
       </c>
       <c r="C460">
         <v>602.151</v>
       </c>
       <c r="D460">
-        <v>675.51</v>
+        <v>675.516</v>
       </c>
       <c r="E460">
-        <v>6051.2</v>
+        <v>6051.206</v>
       </c>
       <c r="F460">
         <v>2578.934</v>
       </c>
       <c r="G460">
         <v>681.027</v>
       </c>
       <c r="H460">
         <v>1897.908</v>
       </c>
       <c r="I460">
         <v>-587.608</v>
       </c>
       <c r="J460">
         <v>6078.281</v>
       </c>
       <c r="K460">
         <v>602.151</v>
       </c>
       <c r="L460">
-        <v>672.17</v>
+        <v>672.176</v>
       </c>
       <c r="M460">
-        <v>7361.5</v>
+        <v>7361.506</v>
       </c>
     </row>
     <row r="461" spans="1:26">
       <c r="A461" s="6">
         <v>40299.0</v>
       </c>
       <c r="B461">
         <v>4776.965</v>
       </c>
       <c r="C461">
         <v>696.713</v>
       </c>
       <c r="D461">
-        <v>732.525</v>
+        <v>732.532</v>
       </c>
       <c r="E461">
-        <v>6206.204</v>
+        <v>6206.211</v>
       </c>
       <c r="F461">
         <v>2577.522</v>
       </c>
       <c r="G461">
         <v>698.946</v>
       </c>
       <c r="H461">
         <v>1878.576</v>
       </c>
       <c r="I461">
         <v>-419.052</v>
       </c>
       <c r="J461">
         <v>6233.575</v>
       </c>
       <c r="K461">
         <v>696.713</v>
       </c>
       <c r="L461">
-        <v>730.926</v>
+        <v>730.933</v>
       </c>
       <c r="M461">
-        <v>7665.728</v>
+        <v>7665.735</v>
       </c>
     </row>
     <row r="462" spans="1:26">
       <c r="A462" s="6">
         <v>40330.0</v>
       </c>
       <c r="B462">
         <v>4713.787</v>
       </c>
       <c r="C462">
         <v>713.885</v>
       </c>
       <c r="D462">
-        <v>768.768</v>
+        <v>768.774</v>
       </c>
       <c r="E462">
-        <v>6196.441</v>
+        <v>6196.447</v>
       </c>
       <c r="F462">
         <v>2555.147</v>
       </c>
       <c r="G462">
         <v>679.21</v>
       </c>
       <c r="H462">
         <v>1875.938</v>
       </c>
       <c r="I462">
         <v>-74.475</v>
       </c>
       <c r="J462">
         <v>6504.583</v>
       </c>
       <c r="K462">
         <v>713.885</v>
       </c>
       <c r="L462">
-        <v>770.919</v>
+        <v>770.926</v>
       </c>
       <c r="M462">
-        <v>7997.903</v>
+        <v>7997.91</v>
       </c>
     </row>
     <row r="463" spans="1:26">
       <c r="A463" s="6">
         <v>40360.0</v>
       </c>
       <c r="B463">
         <v>4867.467</v>
       </c>
       <c r="C463">
         <v>751.64</v>
       </c>
       <c r="D463">
-        <v>717.387</v>
+        <v>717.394</v>
       </c>
       <c r="E463">
-        <v>6336.494</v>
+        <v>6336.501</v>
       </c>
       <c r="F463">
         <v>2704.398</v>
       </c>
       <c r="G463">
         <v>710.795</v>
       </c>
       <c r="H463">
         <v>1993.603</v>
       </c>
       <c r="I463">
         <v>35.962</v>
       </c>
       <c r="J463">
         <v>6887.004</v>
       </c>
       <c r="K463">
         <v>751.64</v>
       </c>
       <c r="L463">
-        <v>717.82</v>
+        <v>717.827</v>
       </c>
       <c r="M463">
-        <v>8366.06</v>
+        <v>8366.067</v>
       </c>
     </row>
     <row r="464" spans="1:26">
       <c r="A464" s="6">
         <v>40391.0</v>
       </c>
       <c r="B464">
         <v>4975.638</v>
       </c>
       <c r="C464">
         <v>748.093</v>
       </c>
       <c r="D464">
-        <v>677.829</v>
+        <v>677.836</v>
       </c>
       <c r="E464">
-        <v>6401.56</v>
+        <v>6401.567</v>
       </c>
       <c r="F464">
         <v>2626.105</v>
       </c>
       <c r="G464">
         <v>692.788</v>
       </c>
       <c r="H464">
         <v>1933.317</v>
       </c>
       <c r="I464">
         <v>95.633</v>
       </c>
       <c r="J464">
         <v>6999.945</v>
       </c>
       <c r="K464">
         <v>748.093</v>
       </c>
       <c r="L464">
-        <v>676.266</v>
+        <v>676.273</v>
       </c>
       <c r="M464">
-        <v>8430.51</v>
+        <v>8430.516</v>
       </c>
     </row>
     <row r="465" spans="1:26">
       <c r="A465" s="6">
         <v>40422.0</v>
       </c>
       <c r="B465">
         <v>4912.295</v>
       </c>
       <c r="C465">
         <v>725.068</v>
       </c>
       <c r="D465">
-        <v>640.886</v>
+        <v>640.892</v>
       </c>
       <c r="E465">
-        <v>6278.248</v>
+        <v>6278.254</v>
       </c>
       <c r="F465">
         <v>2430.501</v>
       </c>
       <c r="G465">
         <v>670.074</v>
       </c>
       <c r="H465">
         <v>1760.427</v>
       </c>
       <c r="I465">
         <v>-356.587</v>
       </c>
       <c r="J465">
         <v>6317.627</v>
       </c>
       <c r="K465">
         <v>725.068</v>
       </c>
       <c r="L465">
-        <v>637.617</v>
+        <v>637.623</v>
       </c>
       <c r="M465">
-        <v>7682.088</v>
+        <v>7682.095</v>
       </c>
     </row>
     <row r="466" spans="1:26">
       <c r="A466" s="6">
         <v>40452.0</v>
       </c>
       <c r="B466">
         <v>5017.727</v>
       </c>
       <c r="C466">
         <v>655.872</v>
       </c>
       <c r="D466">
-        <v>661.166</v>
+        <v>661.172</v>
       </c>
       <c r="E466">
-        <v>6334.765</v>
+        <v>6334.77</v>
       </c>
       <c r="F466">
         <v>2389.302</v>
       </c>
       <c r="G466">
         <v>709.115</v>
       </c>
       <c r="H466">
         <v>1680.187</v>
       </c>
       <c r="I466">
         <v>-525.382</v>
       </c>
       <c r="J466">
         <v>6173.845</v>
       </c>
       <c r="K466">
         <v>655.872</v>
       </c>
       <c r="L466">
-        <v>658.378</v>
+        <v>658.384</v>
       </c>
       <c r="M466">
-        <v>7489.57</v>
+        <v>7489.575</v>
       </c>
     </row>
     <row r="467" spans="1:26">
       <c r="A467" s="6">
         <v>40483.0</v>
       </c>
       <c r="B467">
         <v>4903.486</v>
       </c>
       <c r="C467">
         <v>654.872</v>
       </c>
       <c r="D467">
-        <v>695.87</v>
+        <v>695.874</v>
       </c>
       <c r="E467">
-        <v>6254.228</v>
+        <v>6254.233</v>
       </c>
       <c r="F467">
         <v>2288.173</v>
       </c>
       <c r="G467">
         <v>754.706</v>
       </c>
       <c r="H467">
         <v>1533.467</v>
       </c>
       <c r="I467">
         <v>-1.725</v>
       </c>
       <c r="J467">
         <v>6439.027</v>
       </c>
       <c r="K467">
         <v>654.872</v>
       </c>
       <c r="L467">
-        <v>689.363</v>
+        <v>689.368</v>
       </c>
       <c r="M467">
-        <v>7785.97</v>
+        <v>7785.975</v>
       </c>
     </row>
     <row r="468" spans="1:26">
       <c r="A468" s="6">
         <v>40513.0</v>
       </c>
       <c r="B468">
         <v>5062.813</v>
       </c>
       <c r="C468">
         <v>770.138</v>
       </c>
       <c r="D468">
-        <v>738.991</v>
+        <v>738.995</v>
       </c>
       <c r="E468">
-        <v>6571.941</v>
+        <v>6571.946</v>
       </c>
       <c r="F468">
         <v>2446.525</v>
       </c>
       <c r="G468">
         <v>791.941</v>
       </c>
       <c r="H468">
         <v>1654.584</v>
       </c>
       <c r="I468">
         <v>993.85</v>
       </c>
       <c r="J468">
         <v>7707.99</v>
       </c>
       <c r="K468">
         <v>770.138</v>
       </c>
       <c r="L468">
-        <v>733.393</v>
+        <v>733.397</v>
       </c>
       <c r="M468">
-        <v>9220.375</v>
+        <v>9220.379</v>
       </c>
     </row>
     <row r="469" spans="1:26">
       <c r="A469" s="6">
         <v>40544.0</v>
       </c>
       <c r="B469">
         <v>4977.779</v>
       </c>
       <c r="C469">
         <v>761.181</v>
       </c>
       <c r="D469">
-        <v>755.734</v>
+        <v>755.742</v>
       </c>
       <c r="E469">
-        <v>6494.694</v>
+        <v>6494.701</v>
       </c>
       <c r="F469">
         <v>2645.132</v>
       </c>
       <c r="G469">
         <v>833.665</v>
       </c>
       <c r="H469">
         <v>1811.467</v>
       </c>
       <c r="I469">
         <v>980.394</v>
       </c>
       <c r="J469">
         <v>7776.325</v>
       </c>
       <c r="K469">
         <v>761.181</v>
       </c>
       <c r="L469">
-        <v>739.879</v>
+        <v>739.886</v>
       </c>
       <c r="M469">
-        <v>9286.555</v>
+        <v>9286.562</v>
       </c>
     </row>
     <row r="470" spans="1:26">
       <c r="A470" s="6">
         <v>40575.0</v>
       </c>
       <c r="B470">
         <v>4498.148</v>
       </c>
       <c r="C470">
         <v>677.953</v>
       </c>
       <c r="D470">
-        <v>718.251</v>
+        <v>718.259</v>
       </c>
       <c r="E470">
-        <v>5894.352</v>
+        <v>5894.36</v>
       </c>
       <c r="F470">
         <v>2117.784</v>
       </c>
       <c r="G470">
         <v>753.172</v>
       </c>
       <c r="H470">
         <v>1364.611</v>
       </c>
       <c r="I470">
         <v>837.651</v>
       </c>
       <c r="J470">
         <v>6699.789</v>
       </c>
       <c r="K470">
         <v>677.953</v>
       </c>
       <c r="L470">
-        <v>711.298</v>
+        <v>711.306</v>
       </c>
       <c r="M470">
-        <v>8096.615</v>
+        <v>8096.623</v>
       </c>
     </row>
     <row r="471" spans="1:26">
       <c r="A471" s="6">
         <v>40603.0</v>
       </c>
       <c r="B471">
         <v>5160.762</v>
       </c>
       <c r="C471">
         <v>687.083</v>
       </c>
       <c r="D471">
-        <v>826.948</v>
+        <v>826.959</v>
       </c>
       <c r="E471">
-        <v>6674.793</v>
+        <v>6674.804</v>
       </c>
       <c r="F471">
         <v>2530.831</v>
       </c>
       <c r="G471">
         <v>872.969</v>
       </c>
       <c r="H471">
         <v>1657.863</v>
       </c>
       <c r="I471">
         <v>-7.902</v>
       </c>
       <c r="J471">
         <v>6812.883</v>
       </c>
       <c r="K471">
         <v>687.083</v>
       </c>
       <c r="L471">
-        <v>816.318</v>
+        <v>816.329</v>
       </c>
       <c r="M471">
-        <v>8324.754</v>
+        <v>8324.765</v>
       </c>
     </row>
     <row r="472" spans="1:26">
       <c r="A472" s="6">
         <v>40634.0</v>
       </c>
       <c r="B472">
         <v>4906.942</v>
       </c>
       <c r="C472">
         <v>570.783</v>
       </c>
       <c r="D472">
-        <v>824.325</v>
+        <v>824.337</v>
       </c>
       <c r="E472">
-        <v>6302.05</v>
+        <v>6302.062</v>
       </c>
       <c r="F472">
         <v>2403.862</v>
       </c>
       <c r="G472">
         <v>870.429</v>
       </c>
       <c r="H472">
         <v>1533.433</v>
       </c>
       <c r="I472">
         <v>-349.574</v>
       </c>
       <c r="J472">
         <v>6092.503</v>
       </c>
       <c r="K472">
         <v>570.783</v>
       </c>
       <c r="L472">
-        <v>815.13</v>
+        <v>815.142</v>
       </c>
       <c r="M472">
-        <v>7485.909</v>
+        <v>7485.921</v>
       </c>
     </row>
     <row r="473" spans="1:26">
       <c r="A473" s="6">
         <v>40664.0</v>
       </c>
       <c r="B473">
         <v>4996.022</v>
       </c>
       <c r="C473">
         <v>596.583</v>
       </c>
       <c r="D473">
-        <v>845.387</v>
+        <v>845.4</v>
       </c>
       <c r="E473">
-        <v>6437.992</v>
+        <v>6438.006</v>
       </c>
       <c r="F473">
         <v>2490.008</v>
       </c>
       <c r="G473">
         <v>840.131</v>
       </c>
       <c r="H473">
         <v>1649.877</v>
       </c>
       <c r="I473">
         <v>-519.063</v>
       </c>
       <c r="J473">
         <v>6120.641</v>
       </c>
       <c r="K473">
         <v>596.583</v>
       </c>
       <c r="L473">
-        <v>839.224</v>
+        <v>839.238</v>
       </c>
       <c r="M473">
-        <v>7568.806</v>
+        <v>7568.819</v>
       </c>
     </row>
     <row r="474" spans="1:26">
       <c r="A474" s="6">
         <v>40695.0</v>
       </c>
       <c r="B474">
         <v>4913.867</v>
       </c>
       <c r="C474">
         <v>682.987</v>
       </c>
       <c r="D474">
-        <v>837.126</v>
+        <v>837.139</v>
       </c>
       <c r="E474">
-        <v>6433.98</v>
+        <v>6433.993</v>
       </c>
       <c r="F474">
         <v>2408.985</v>
       </c>
       <c r="G474">
         <v>811.53</v>
       </c>
       <c r="H474">
         <v>1597.455</v>
       </c>
       <c r="I474">
         <v>-151.886</v>
       </c>
       <c r="J474">
         <v>6349.218</v>
       </c>
       <c r="K474">
         <v>682.987</v>
       </c>
       <c r="L474">
-        <v>836.54</v>
+        <v>836.553</v>
       </c>
       <c r="M474">
-        <v>7879.549</v>
+        <v>7879.562</v>
       </c>
     </row>
     <row r="475" spans="1:26">
       <c r="A475" s="6">
         <v>40725.0</v>
       </c>
       <c r="B475">
         <v>4937.955</v>
       </c>
       <c r="C475">
         <v>757.017</v>
       </c>
       <c r="D475">
-        <v>805.367</v>
+        <v>805.381</v>
       </c>
       <c r="E475">
-        <v>6500.339</v>
+        <v>6500.353</v>
       </c>
       <c r="F475">
         <v>2495.438</v>
       </c>
       <c r="G475">
         <v>846.629</v>
       </c>
       <c r="H475">
         <v>1648.81</v>
       </c>
       <c r="I475">
         <v>221.49</v>
       </c>
       <c r="J475">
         <v>6801.611</v>
       </c>
       <c r="K475">
         <v>757.017</v>
       </c>
       <c r="L475">
-        <v>795.741</v>
+        <v>795.755</v>
       </c>
       <c r="M475">
-        <v>8370.638</v>
+        <v>8370.652</v>
       </c>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" s="6">
         <v>40756.0</v>
       </c>
       <c r="B476">
         <v>5205.101</v>
       </c>
       <c r="C476">
         <v>746.487</v>
       </c>
       <c r="D476">
-        <v>755.38</v>
+        <v>755.394</v>
       </c>
       <c r="E476">
-        <v>6706.967</v>
+        <v>6706.981</v>
       </c>
       <c r="F476">
         <v>2396.65</v>
       </c>
       <c r="G476">
         <v>872.185</v>
       </c>
       <c r="H476">
         <v>1524.464</v>
       </c>
       <c r="I476">
         <v>163.114</v>
       </c>
       <c r="J476">
         <v>6877.569</v>
       </c>
       <c r="K476">
         <v>746.487</v>
       </c>
       <c r="L476">
-        <v>754.88</v>
+        <v>754.894</v>
       </c>
       <c r="M476">
-        <v>8394.546</v>
+        <v>8394.559</v>
       </c>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" s="6">
         <v>40787.0</v>
       </c>
       <c r="B477">
         <v>5051.033</v>
       </c>
       <c r="C477">
         <v>699.506</v>
       </c>
       <c r="D477">
-        <v>689.269</v>
+        <v>689.282</v>
       </c>
       <c r="E477">
-        <v>6439.808</v>
+        <v>6439.821</v>
       </c>
       <c r="F477">
         <v>2286.937</v>
       </c>
       <c r="G477">
         <v>884.387</v>
       </c>
       <c r="H477">
         <v>1402.551</v>
       </c>
       <c r="I477">
         <v>-290.707</v>
       </c>
       <c r="J477">
         <v>6159.359</v>
       </c>
       <c r="K477">
         <v>699.506</v>
       </c>
       <c r="L477">
-        <v>682.483</v>
+        <v>682.496</v>
       </c>
       <c r="M477">
-        <v>7551.652</v>
+        <v>7551.664</v>
       </c>
     </row>
     <row r="478" spans="1:26">
       <c r="A478" s="6">
         <v>40817.0</v>
       </c>
       <c r="B478">
         <v>5299.419</v>
       </c>
       <c r="C478">
         <v>662.758</v>
       </c>
       <c r="D478">
-        <v>719.799</v>
+        <v>719.811</v>
       </c>
       <c r="E478">
-        <v>6681.976</v>
+        <v>6681.988</v>
       </c>
       <c r="F478">
         <v>2345.885</v>
       </c>
       <c r="G478">
         <v>883.309</v>
       </c>
       <c r="H478">
         <v>1462.575</v>
       </c>
       <c r="I478">
         <v>-579.19</v>
       </c>
       <c r="J478">
         <v>6182.237</v>
       </c>
       <c r="K478">
         <v>662.758</v>
       </c>
       <c r="L478">
-        <v>710.857</v>
+        <v>710.869</v>
       </c>
       <c r="M478">
-        <v>7565.361</v>
+        <v>7565.373</v>
       </c>
     </row>
     <row r="479" spans="1:26">
       <c r="A479" s="6">
         <v>40848.0</v>
       </c>
       <c r="B479">
         <v>5235.448</v>
       </c>
       <c r="C479">
         <v>674.655</v>
       </c>
       <c r="D479">
-        <v>747.776</v>
+        <v>747.786</v>
       </c>
       <c r="E479">
-        <v>6657.879</v>
+        <v>6657.888</v>
       </c>
       <c r="F479">
         <v>2266.041</v>
       </c>
       <c r="G479">
         <v>886.75</v>
       </c>
       <c r="H479">
         <v>1379.29</v>
       </c>
       <c r="I479">
         <v>-261.912</v>
       </c>
       <c r="J479">
         <v>6355.753</v>
       </c>
       <c r="K479">
         <v>674.655</v>
       </c>
       <c r="L479">
-        <v>736.861</v>
+        <v>736.87</v>
       </c>
       <c r="M479">
-        <v>7775.258</v>
+        <v>7775.267</v>
       </c>
     </row>
     <row r="480" spans="1:26">
       <c r="A480" s="6">
         <v>40878.0</v>
       </c>
       <c r="B480">
         <v>5347.022</v>
       </c>
       <c r="C480">
         <v>751.706</v>
       </c>
       <c r="D480">
-        <v>780.226</v>
+        <v>780.235</v>
       </c>
       <c r="E480">
-        <v>6878.954</v>
+        <v>6878.963</v>
       </c>
       <c r="F480">
         <v>2360.429</v>
       </c>
       <c r="G480">
         <v>1017.562</v>
       </c>
       <c r="H480">
         <v>1342.866</v>
       </c>
       <c r="I480">
         <v>346.585</v>
       </c>
       <c r="J480">
         <v>7034.714</v>
       </c>
       <c r="K480">
         <v>751.706</v>
       </c>
       <c r="L480">
-        <v>770.433</v>
+        <v>770.442</v>
       </c>
       <c r="M480">
-        <v>8568.405</v>
+        <v>8568.414</v>
       </c>
     </row>
     <row r="481" spans="1:26">
       <c r="A481" s="6">
         <v>40909.0</v>
       </c>
       <c r="B481">
         <v>5406.309</v>
       </c>
       <c r="C481">
         <v>758.482</v>
       </c>
       <c r="D481">
-        <v>773.488</v>
+        <v>773.499</v>
       </c>
       <c r="E481">
-        <v>6938.28</v>
+        <v>6938.29</v>
       </c>
       <c r="F481">
         <v>2359.728</v>
       </c>
       <c r="G481">
         <v>851.579</v>
       </c>
       <c r="H481">
         <v>1508.15</v>
       </c>
       <c r="I481">
         <v>219.55</v>
       </c>
       <c r="J481">
         <v>7144.212</v>
       </c>
       <c r="K481">
         <v>758.482</v>
       </c>
       <c r="L481">
-        <v>752.314</v>
+        <v>752.325</v>
       </c>
       <c r="M481">
-        <v>8665.979</v>
+        <v>8665.99</v>
       </c>
     </row>
     <row r="482" spans="1:26">
       <c r="A482" s="6">
         <v>40940.0</v>
       </c>
       <c r="B482">
         <v>4973.44</v>
       </c>
       <c r="C482">
         <v>669.053</v>
       </c>
       <c r="D482">
-        <v>695.574</v>
+        <v>695.585</v>
       </c>
       <c r="E482">
-        <v>6338.067</v>
+        <v>6338.079</v>
       </c>
       <c r="F482">
         <v>2141.501</v>
       </c>
       <c r="G482">
         <v>823.604</v>
       </c>
       <c r="H482">
         <v>1317.897</v>
       </c>
       <c r="I482">
         <v>298.156</v>
       </c>
       <c r="J482">
         <v>6591.734</v>
       </c>
       <c r="K482">
         <v>669.053</v>
       </c>
       <c r="L482">
-        <v>683.883</v>
+        <v>683.894</v>
       </c>
       <c r="M482">
-        <v>7954.12</v>
+        <v>7954.131</v>
       </c>
     </row>
     <row r="483" spans="1:26">
       <c r="A483" s="6">
         <v>40969.0</v>
       </c>
       <c r="B483">
         <v>5210.542</v>
       </c>
       <c r="C483">
         <v>646.854</v>
       </c>
       <c r="D483">
-        <v>797.1</v>
+        <v>797.116</v>
       </c>
       <c r="E483">
-        <v>6654.497</v>
+        <v>6654.512</v>
       </c>
       <c r="F483">
         <v>2295.457</v>
       </c>
       <c r="G483">
         <v>953.318</v>
       </c>
       <c r="H483">
         <v>1342.139</v>
       </c>
       <c r="I483">
         <v>-333.664</v>
       </c>
       <c r="J483">
         <v>6215.814</v>
       </c>
       <c r="K483">
         <v>646.854</v>
       </c>
       <c r="L483">
-        <v>790.042</v>
+        <v>790.058</v>
       </c>
       <c r="M483">
-        <v>7662.972</v>
+        <v>7662.987</v>
       </c>
     </row>
     <row r="484" spans="1:26">
       <c r="A484" s="6">
         <v>41000.0</v>
       </c>
       <c r="B484">
         <v>4920.631</v>
       </c>
       <c r="C484">
         <v>585.471</v>
       </c>
       <c r="D484">
-        <v>770.411</v>
+        <v>770.428</v>
       </c>
       <c r="E484">
-        <v>6276.513</v>
+        <v>6276.53</v>
       </c>
       <c r="F484">
         <v>2210.592</v>
       </c>
       <c r="G484">
         <v>979.321</v>
       </c>
       <c r="H484">
         <v>1231.271</v>
       </c>
       <c r="I484">
         <v>-302.974</v>
       </c>
       <c r="J484">
         <v>5839.891</v>
       </c>
       <c r="K484">
         <v>585.471</v>
       </c>
       <c r="L484">
-        <v>766.688</v>
+        <v>766.705</v>
       </c>
       <c r="M484">
-        <v>7204.809</v>
+        <v>7204.826</v>
       </c>
     </row>
     <row r="485" spans="1:26">
       <c r="A485" s="6">
         <v>41030.0</v>
       </c>
       <c r="B485">
         <v>5138.538</v>
       </c>
       <c r="C485">
         <v>650.551</v>
       </c>
       <c r="D485">
-        <v>812.593</v>
+        <v>812.612</v>
       </c>
       <c r="E485">
-        <v>6601.682</v>
+        <v>6601.701</v>
       </c>
       <c r="F485">
         <v>2391.594</v>
       </c>
       <c r="G485">
         <v>991.62</v>
       </c>
       <c r="H485">
         <v>1399.975</v>
       </c>
       <c r="I485">
         <v>-402.184</v>
       </c>
       <c r="J485">
         <v>6124.276</v>
       </c>
       <c r="K485">
         <v>650.551</v>
       </c>
       <c r="L485">
-        <v>809.898</v>
+        <v>809.917</v>
       </c>
       <c r="M485">
-        <v>7599.473</v>
+        <v>7599.491</v>
       </c>
     </row>
     <row r="486" spans="1:26">
       <c r="A486" s="6">
         <v>41061.0</v>
       </c>
       <c r="B486">
         <v>4993.785</v>
       </c>
       <c r="C486">
         <v>682.603</v>
       </c>
       <c r="D486">
-        <v>779.073</v>
+        <v>779.092</v>
       </c>
       <c r="E486">
-        <v>6455.461</v>
+        <v>6455.48</v>
       </c>
       <c r="F486">
         <v>2370.455</v>
       </c>
       <c r="G486">
         <v>977.275</v>
       </c>
       <c r="H486">
         <v>1393.181</v>
       </c>
       <c r="I486">
         <v>-125.204</v>
       </c>
       <c r="J486">
         <v>6247.402</v>
       </c>
       <c r="K486">
         <v>682.603</v>
       </c>
       <c r="L486">
-        <v>779.241</v>
+        <v>779.26</v>
       </c>
       <c r="M486">
-        <v>7723.438</v>
+        <v>7723.457</v>
       </c>
     </row>
     <row r="487" spans="1:26">
       <c r="A487" s="6">
         <v>41091.0</v>
       </c>
       <c r="B487">
         <v>5277.106</v>
       </c>
       <c r="C487">
         <v>724.406</v>
       </c>
       <c r="D487">
-        <v>750.571</v>
+        <v>750.591</v>
       </c>
       <c r="E487">
-        <v>6752.083</v>
+        <v>6752.103</v>
       </c>
       <c r="F487">
         <v>2352.838</v>
       </c>
       <c r="G487">
         <v>964.289</v>
       </c>
       <c r="H487">
         <v>1388.549</v>
       </c>
       <c r="I487">
         <v>144.404</v>
       </c>
       <c r="J487">
         <v>6789.834</v>
       </c>
       <c r="K487">
         <v>724.406</v>
       </c>
       <c r="L487">
-        <v>751.461</v>
+        <v>751.481</v>
       </c>
       <c r="M487">
-        <v>8285.036</v>
+        <v>8285.056</v>
       </c>
     </row>
     <row r="488" spans="1:26">
       <c r="A488" s="6">
         <v>41122.0</v>
       </c>
       <c r="B488">
         <v>5347.837</v>
       </c>
       <c r="C488">
         <v>729.361</v>
       </c>
       <c r="D488">
-        <v>719.971</v>
+        <v>719.99</v>
       </c>
       <c r="E488">
-        <v>6797.168</v>
+        <v>6797.187</v>
       </c>
       <c r="F488">
         <v>2359.815</v>
       </c>
       <c r="G488">
         <v>932.236</v>
       </c>
       <c r="H488">
         <v>1427.579</v>
       </c>
       <c r="I488">
         <v>-4.757</v>
       </c>
       <c r="J488">
         <v>6746.537</v>
       </c>
       <c r="K488">
         <v>729.361</v>
       </c>
       <c r="L488">
-        <v>725.336</v>
+        <v>725.356</v>
       </c>
       <c r="M488">
-        <v>8219.99</v>
+        <v>8220.009</v>
       </c>
     </row>
     <row r="489" spans="1:26">
       <c r="A489" s="6">
         <v>41153.0</v>
       </c>
       <c r="B489">
         <v>5115.761</v>
       </c>
       <c r="C489">
         <v>676.01</v>
       </c>
       <c r="D489">
-        <v>650.762</v>
+        <v>650.78</v>
       </c>
       <c r="E489">
-        <v>6442.532</v>
+        <v>6442.55</v>
       </c>
       <c r="F489">
         <v>2198.315</v>
       </c>
       <c r="G489">
         <v>898.548</v>
       </c>
       <c r="H489">
         <v>1299.767</v>
       </c>
       <c r="I489">
         <v>-383.864</v>
       </c>
       <c r="J489">
         <v>6019.045</v>
       </c>
       <c r="K489">
         <v>676.01</v>
       </c>
       <c r="L489">
-        <v>649.726</v>
+        <v>649.744</v>
       </c>
       <c r="M489">
-        <v>7358.436</v>
+        <v>7358.454</v>
       </c>
     </row>
     <row r="490" spans="1:26">
       <c r="A490" s="6">
         <v>41183.0</v>
       </c>
       <c r="B490">
         <v>5375.267</v>
       </c>
       <c r="C490">
         <v>626.049</v>
       </c>
       <c r="D490">
-        <v>683.141</v>
+        <v>683.157</v>
       </c>
       <c r="E490">
-        <v>6684.457</v>
+        <v>6684.473</v>
       </c>
       <c r="F490">
         <v>2175.903</v>
       </c>
       <c r="G490">
         <v>936.499</v>
       </c>
       <c r="H490">
         <v>1239.404</v>
       </c>
       <c r="I490">
         <v>-359.968</v>
       </c>
       <c r="J490">
         <v>6236.452</v>
       </c>
       <c r="K490">
         <v>626.049</v>
       </c>
       <c r="L490">
-        <v>688.9</v>
+        <v>688.916</v>
       </c>
       <c r="M490">
-        <v>7563.893</v>
+        <v>7563.909</v>
       </c>
     </row>
     <row r="491" spans="1:26">
       <c r="A491" s="6">
         <v>41214.0</v>
       </c>
       <c r="B491">
         <v>5264.784</v>
       </c>
       <c r="C491">
         <v>594.293</v>
       </c>
       <c r="D491">
-        <v>687.349</v>
+        <v>687.363</v>
       </c>
       <c r="E491">
-        <v>6546.426</v>
+        <v>6546.44</v>
       </c>
       <c r="F491">
         <v>2118.819</v>
       </c>
       <c r="G491">
         <v>923.772</v>
       </c>
       <c r="H491">
         <v>1195.047</v>
       </c>
       <c r="I491">
         <v>16.022</v>
       </c>
       <c r="J491">
         <v>6462.099</v>
       </c>
       <c r="K491">
         <v>594.293</v>
       </c>
       <c r="L491">
-        <v>687.814</v>
+        <v>687.827</v>
       </c>
       <c r="M491">
-        <v>7757.495</v>
+        <v>7757.508</v>
       </c>
     </row>
     <row r="492" spans="1:26">
       <c r="A492" s="6">
         <v>41244.0</v>
       </c>
       <c r="B492">
         <v>5273.745</v>
       </c>
       <c r="C492">
         <v>718.688</v>
       </c>
       <c r="D492">
-        <v>769.468</v>
+        <v>769.481</v>
       </c>
       <c r="E492">
-        <v>6761.902</v>
+        <v>6761.915</v>
       </c>
       <c r="F492">
         <v>2093.128</v>
       </c>
       <c r="G492">
         <v>1035.291</v>
       </c>
       <c r="H492">
         <v>1057.837</v>
       </c>
       <c r="I492">
         <v>564.478</v>
       </c>
       <c r="J492">
         <v>6886.605</v>
       </c>
       <c r="K492">
         <v>718.688</v>
       </c>
       <c r="L492">
-        <v>767.574</v>
+        <v>767.586</v>
       </c>
       <c r="M492">
-        <v>8384.217</v>
+        <v>8384.23</v>
       </c>
     </row>
     <row r="493" spans="1:26">
       <c r="A493" s="6">
         <v>41275.0</v>
       </c>
       <c r="B493">
         <v>5299.677</v>
       </c>
       <c r="C493">
         <v>746.119</v>
       </c>
       <c r="D493">
-        <v>798.301</v>
+        <v>798.314</v>
       </c>
       <c r="E493">
-        <v>6844.097</v>
+        <v>6844.111</v>
       </c>
       <c r="F493">
         <v>2163.805</v>
       </c>
       <c r="G493">
         <v>885.251</v>
       </c>
       <c r="H493">
         <v>1278.554</v>
       </c>
       <c r="I493">
         <v>849.528</v>
       </c>
       <c r="J493">
         <v>7413.982</v>
       </c>
       <c r="K493">
         <v>746.119</v>
       </c>
       <c r="L493">
-        <v>797.331</v>
+        <v>797.344</v>
       </c>
       <c r="M493">
-        <v>8972.18</v>
+        <v>8972.194</v>
       </c>
     </row>
     <row r="494" spans="1:26">
       <c r="A494" s="6">
         <v>41306.0</v>
       </c>
       <c r="B494">
         <v>4871.826</v>
       </c>
       <c r="C494">
         <v>642.44</v>
       </c>
       <c r="D494">
-        <v>712.286</v>
+        <v>712.301</v>
       </c>
       <c r="E494">
-        <v>6226.552</v>
+        <v>6226.567</v>
       </c>
       <c r="F494">
         <v>1804.2</v>
       </c>
       <c r="G494">
         <v>853.621</v>
       </c>
       <c r="H494">
         <v>950.579</v>
       </c>
       <c r="I494">
         <v>830.327</v>
       </c>
       <c r="J494">
         <v>6636.237</v>
       </c>
       <c r="K494">
         <v>642.44</v>
       </c>
       <c r="L494">
-        <v>714.292</v>
+        <v>714.307</v>
       </c>
       <c r="M494">
-        <v>8007.458</v>
+        <v>8007.473</v>
       </c>
     </row>
     <row r="495" spans="1:26">
       <c r="A495" s="6">
         <v>41334.0</v>
       </c>
       <c r="B495">
         <v>5374.476</v>
       </c>
       <c r="C495">
         <v>657.737</v>
       </c>
       <c r="D495">
-        <v>779.737</v>
+        <v>779.757</v>
       </c>
       <c r="E495">
-        <v>6811.95</v>
+        <v>6811.971</v>
       </c>
       <c r="F495">
         <v>2026.198</v>
       </c>
       <c r="G495">
         <v>1020.149</v>
       </c>
       <c r="H495">
         <v>1006.049</v>
       </c>
       <c r="I495">
         <v>555.34</v>
       </c>
       <c r="J495">
         <v>6918.264</v>
       </c>
       <c r="K495">
         <v>657.737</v>
       </c>
       <c r="L495">
-        <v>781.553</v>
+        <v>781.574</v>
       </c>
       <c r="M495">
-        <v>8373.339</v>
+        <v>8373.359</v>
       </c>
     </row>
     <row r="496" spans="1:26">
       <c r="A496" s="6">
         <v>41365.0</v>
       </c>
       <c r="B496">
         <v>5194.105</v>
       </c>
       <c r="C496">
         <v>593.157</v>
       </c>
       <c r="D496">
-        <v>828.75</v>
+        <v>828.773</v>
       </c>
       <c r="E496">
-        <v>6616.012</v>
+        <v>6616.035</v>
       </c>
       <c r="F496">
         <v>2055.32</v>
       </c>
       <c r="G496">
         <v>904.987</v>
       </c>
       <c r="H496">
         <v>1150.333</v>
       </c>
       <c r="I496">
         <v>-252.622</v>
       </c>
       <c r="J496">
         <v>6076.252</v>
       </c>
       <c r="K496">
         <v>593.157</v>
       </c>
       <c r="L496">
-        <v>830.748</v>
+        <v>830.77</v>
       </c>
       <c r="M496">
-        <v>7513.723</v>
+        <v>7513.746</v>
       </c>
     </row>
     <row r="497" spans="1:26">
       <c r="A497" s="6">
         <v>41395.0</v>
       </c>
       <c r="B497">
         <v>5394.072</v>
       </c>
       <c r="C497">
         <v>656.7</v>
       </c>
       <c r="D497">
-        <v>869.844</v>
+        <v>869.869</v>
       </c>
       <c r="E497">
-        <v>6920.617</v>
+        <v>6920.641</v>
       </c>
       <c r="F497">
         <v>2137.389</v>
       </c>
       <c r="G497">
         <v>994.818</v>
       </c>
       <c r="H497">
         <v>1142.571</v>
       </c>
       <c r="I497">
         <v>-458.491</v>
       </c>
       <c r="J497">
         <v>6060.583</v>
       </c>
       <c r="K497">
         <v>656.7</v>
       </c>
       <c r="L497">
-        <v>870.304</v>
+        <v>870.329</v>
       </c>
       <c r="M497">
-        <v>7604.697</v>
+        <v>7604.722</v>
       </c>
     </row>
     <row r="498" spans="1:26">
       <c r="A498" s="6">
         <v>41426.0</v>
       </c>
       <c r="B498">
         <v>5216.223</v>
       </c>
       <c r="C498">
         <v>694.124</v>
       </c>
       <c r="D498">
-        <v>833.815</v>
+        <v>833.841</v>
       </c>
       <c r="E498">
-        <v>6744.162</v>
+        <v>6744.187</v>
       </c>
       <c r="F498">
         <v>2040.001</v>
       </c>
       <c r="G498">
         <v>958.085</v>
       </c>
       <c r="H498">
         <v>1081.916</v>
       </c>
       <c r="I498">
         <v>-110.818</v>
       </c>
       <c r="J498">
         <v>6163.129</v>
       </c>
       <c r="K498">
         <v>694.124</v>
       </c>
       <c r="L498">
-        <v>839.195</v>
+        <v>839.22</v>
       </c>
       <c r="M498">
-        <v>7715.26</v>
+        <v>7715.285</v>
       </c>
     </row>
     <row r="499" spans="1:26">
       <c r="A499" s="6">
         <v>41456.0</v>
       </c>
       <c r="B499">
         <v>5501.006</v>
       </c>
       <c r="C499">
         <v>737.064</v>
       </c>
       <c r="D499">
-        <v>825.831</v>
+        <v>825.857</v>
       </c>
       <c r="E499">
-        <v>7063.901</v>
+        <v>7063.928</v>
       </c>
       <c r="F499">
         <v>2168.373</v>
       </c>
       <c r="G499">
         <v>1013.644</v>
       </c>
       <c r="H499">
         <v>1154.729</v>
       </c>
       <c r="I499">
         <v>44.166</v>
       </c>
       <c r="J499">
         <v>6679.546</v>
       </c>
       <c r="K499">
         <v>737.064</v>
       </c>
       <c r="L499">
-        <v>826.151</v>
+        <v>826.177</v>
       </c>
       <c r="M499">
-        <v>8262.797</v>
+        <v>8262.823</v>
       </c>
     </row>
     <row r="500" spans="1:26">
       <c r="A500" s="6">
         <v>41487.0</v>
       </c>
       <c r="B500">
         <v>5622.166</v>
       </c>
       <c r="C500">
         <v>745.477</v>
       </c>
       <c r="D500">
-        <v>753.316</v>
+        <v>753.342</v>
       </c>
       <c r="E500">
-        <v>7120.959</v>
+        <v>7120.985</v>
       </c>
       <c r="F500">
         <v>2157.734</v>
       </c>
       <c r="G500">
         <v>1016.858</v>
       </c>
       <c r="H500">
         <v>1140.875</v>
       </c>
       <c r="I500">
         <v>-100.239</v>
       </c>
       <c r="J500">
         <v>6638.514</v>
       </c>
       <c r="K500">
         <v>745.477</v>
       </c>
       <c r="L500">
-        <v>756.646</v>
+        <v>756.673</v>
       </c>
       <c r="M500">
-        <v>8161.596</v>
+        <v>8161.622</v>
       </c>
     </row>
     <row r="501" spans="1:26">
       <c r="A501" s="6">
         <v>41518.0</v>
       </c>
       <c r="B501">
         <v>5405.929</v>
       </c>
       <c r="C501">
         <v>687.533</v>
       </c>
       <c r="D501">
-        <v>708.225</v>
+        <v>708.249</v>
       </c>
       <c r="E501">
-        <v>6801.688</v>
+        <v>6801.711</v>
       </c>
       <c r="F501">
         <v>2064.74</v>
       </c>
       <c r="G501">
         <v>955.019</v>
       </c>
       <c r="H501">
         <v>1109.721</v>
       </c>
       <c r="I501">
         <v>-281.657</v>
       </c>
       <c r="J501">
         <v>6209.405</v>
       </c>
       <c r="K501">
         <v>687.533</v>
       </c>
       <c r="L501">
-        <v>715.983</v>
+        <v>716.007</v>
       </c>
       <c r="M501">
-        <v>7629.752</v>
+        <v>7629.775</v>
       </c>
     </row>
     <row r="502" spans="1:26">
       <c r="A502" s="6">
         <v>41548.0</v>
       </c>
       <c r="B502">
         <v>5473.711</v>
       </c>
       <c r="C502">
         <v>660.205</v>
       </c>
       <c r="D502">
-        <v>751.381</v>
+        <v>751.403</v>
       </c>
       <c r="E502">
-        <v>6885.297</v>
+        <v>6885.318</v>
       </c>
       <c r="F502">
         <v>2016.373</v>
       </c>
       <c r="G502">
         <v>1062.513</v>
       </c>
       <c r="H502">
         <v>953.859</v>
       </c>
       <c r="I502">
         <v>-132.216</v>
       </c>
       <c r="J502">
         <v>6275.289</v>
       </c>
       <c r="K502">
         <v>660.205</v>
       </c>
       <c r="L502">
-        <v>756.61</v>
+        <v>756.631</v>
       </c>
       <c r="M502">
-        <v>7706.94</v>
+        <v>7706.962</v>
       </c>
     </row>
     <row r="503" spans="1:26">
       <c r="A503" s="6">
         <v>41579.0</v>
       </c>
       <c r="B503">
         <v>5396.436</v>
       </c>
       <c r="C503">
         <v>678.929</v>
       </c>
       <c r="D503">
-        <v>769.799</v>
+        <v>769.817</v>
       </c>
       <c r="E503">
-        <v>6845.164</v>
+        <v>6845.181</v>
       </c>
       <c r="F503">
         <v>1923.917</v>
       </c>
       <c r="G503">
         <v>983.436</v>
       </c>
       <c r="H503">
         <v>940.481</v>
       </c>
       <c r="I503">
         <v>334.222</v>
       </c>
       <c r="J503">
         <v>6656.275</v>
       </c>
       <c r="K503">
         <v>678.929</v>
       </c>
       <c r="L503">
-        <v>768.75</v>
+        <v>768.768</v>
       </c>
       <c r="M503">
-        <v>8119.866</v>
+        <v>8119.884</v>
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" s="6">
         <v>41609.0</v>
       </c>
       <c r="B504">
         <v>5429.896</v>
       </c>
       <c r="C504">
         <v>744.947</v>
       </c>
       <c r="D504">
-        <v>806.743</v>
+        <v>806.76</v>
       </c>
       <c r="E504">
-        <v>6981.585</v>
+        <v>6981.602</v>
       </c>
       <c r="F504">
         <v>2064.516</v>
       </c>
       <c r="G504">
         <v>1139.164</v>
       </c>
       <c r="H504">
         <v>925.352</v>
       </c>
       <c r="I504">
         <v>1155.903</v>
       </c>
       <c r="J504">
         <v>7496.801</v>
       </c>
       <c r="K504">
         <v>744.947</v>
       </c>
       <c r="L504">
-        <v>806.699</v>
+        <v>806.716</v>
       </c>
       <c r="M504">
-        <v>9062.839</v>
+        <v>9062.856</v>
       </c>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" s="6">
         <v>41640.0</v>
       </c>
       <c r="B505">
         <v>5577.728</v>
       </c>
       <c r="C505">
         <v>765.208</v>
       </c>
       <c r="D505">
-        <v>831.826</v>
+        <v>831.844</v>
       </c>
       <c r="E505">
-        <v>7174.762</v>
+        <v>7174.78</v>
       </c>
       <c r="F505">
         <v>2058.377</v>
       </c>
       <c r="G505">
         <v>999.612</v>
       </c>
       <c r="H505">
         <v>1058.765</v>
       </c>
       <c r="I505">
         <v>1352.711</v>
       </c>
       <c r="J505">
         <v>7981.908</v>
       </c>
       <c r="K505">
         <v>765.208</v>
       </c>
       <c r="L505">
-        <v>824.845</v>
+        <v>824.863</v>
       </c>
       <c r="M505">
-        <v>9586.238</v>
+        <v>9586.256</v>
       </c>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" s="6">
         <v>41671.0</v>
       </c>
       <c r="B506">
         <v>5104.065</v>
       </c>
       <c r="C506">
         <v>655.141</v>
       </c>
       <c r="D506">
-        <v>715.072</v>
+        <v>715.091</v>
       </c>
       <c r="E506">
-        <v>6474.277</v>
+        <v>6474.296</v>
       </c>
       <c r="F506">
         <v>1798.325</v>
       </c>
       <c r="G506">
         <v>923.229</v>
       </c>
       <c r="H506">
         <v>875.096</v>
       </c>
       <c r="I506">
         <v>1073.866</v>
       </c>
       <c r="J506">
         <v>7045.436</v>
       </c>
       <c r="K506">
         <v>655.141</v>
       </c>
       <c r="L506">
-        <v>711.933</v>
+        <v>711.952</v>
       </c>
       <c r="M506">
-        <v>8423.238</v>
+        <v>8423.257</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" s="6">
         <v>41699.0</v>
       </c>
       <c r="B507">
         <v>5776.852</v>
       </c>
       <c r="C507">
         <v>652.611</v>
       </c>
       <c r="D507">
-        <v>867.195</v>
+        <v>867.221</v>
       </c>
       <c r="E507">
-        <v>7296.658</v>
+        <v>7296.684</v>
       </c>
       <c r="F507">
         <v>1976.814</v>
       </c>
       <c r="G507">
         <v>1087.87</v>
       </c>
       <c r="H507">
         <v>888.944</v>
       </c>
       <c r="I507">
         <v>331.627</v>
       </c>
       <c r="J507">
         <v>6990.32</v>
       </c>
       <c r="K507">
         <v>652.611</v>
       </c>
       <c r="L507">
-        <v>861.856</v>
+        <v>861.882</v>
       </c>
       <c r="M507">
-        <v>8517.23</v>
+        <v>8517.256</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" s="6">
         <v>41730.0</v>
       </c>
       <c r="B508">
         <v>5670.801</v>
       </c>
       <c r="C508">
         <v>589.726</v>
       </c>
       <c r="D508">
-        <v>874.736</v>
+        <v>874.765</v>
       </c>
       <c r="E508">
-        <v>7135.264</v>
+        <v>7135.292</v>
       </c>
       <c r="F508">
         <v>1949.044</v>
       </c>
       <c r="G508">
         <v>971.592</v>
       </c>
       <c r="H508">
         <v>977.452</v>
       </c>
       <c r="I508">
         <v>-561.061</v>
       </c>
       <c r="J508">
         <v>6077.62</v>
       </c>
       <c r="K508">
         <v>589.726</v>
       </c>
       <c r="L508">
-        <v>872.527</v>
+        <v>872.555</v>
       </c>
       <c r="M508">
-        <v>7551.656</v>
+        <v>7551.684</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" s="6">
         <v>41760.0</v>
       </c>
       <c r="B509">
         <v>5829.644</v>
       </c>
       <c r="C509">
         <v>658.367</v>
       </c>
       <c r="D509">
-        <v>871.941</v>
+        <v>871.972</v>
       </c>
       <c r="E509">
-        <v>7359.952</v>
+        <v>7359.983</v>
       </c>
       <c r="F509">
         <v>1979.257</v>
       </c>
       <c r="G509">
         <v>1013.292</v>
       </c>
       <c r="H509">
         <v>965.966</v>
       </c>
       <c r="I509">
         <v>-682.288</v>
       </c>
       <c r="J509">
         <v>6099.528</v>
       </c>
       <c r="K509">
         <v>658.367</v>
       </c>
       <c r="L509">
-        <v>870.163</v>
+        <v>870.194</v>
       </c>
       <c r="M509">
-        <v>7643.629</v>
+        <v>7643.661</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" s="6">
         <v>41791.0</v>
       </c>
       <c r="B510">
         <v>5646.003</v>
       </c>
       <c r="C510">
         <v>712.658</v>
       </c>
       <c r="D510">
-        <v>870.159</v>
+        <v>870.191</v>
       </c>
       <c r="E510">
-        <v>7228.82</v>
+        <v>7228.852</v>
       </c>
       <c r="F510">
         <v>1829.108</v>
       </c>
       <c r="G510">
         <v>1014.303</v>
       </c>
       <c r="H510">
         <v>814.805</v>
       </c>
       <c r="I510">
         <v>-271.477</v>
       </c>
       <c r="J510">
         <v>6178.278</v>
       </c>
       <c r="K510">
         <v>712.658</v>
       </c>
       <c r="L510">
-        <v>866.036</v>
+        <v>866.067</v>
       </c>
       <c r="M510">
-        <v>7772.148</v>
+        <v>7772.18</v>
       </c>
     </row>
     <row r="511" spans="1:26">
       <c r="A511" s="6">
         <v>41821.0</v>
       </c>
       <c r="B511">
         <v>5958.684</v>
       </c>
       <c r="C511">
         <v>752.422</v>
       </c>
       <c r="D511">
-        <v>837.213</v>
+        <v>837.246</v>
       </c>
       <c r="E511">
-        <v>7548.319</v>
+        <v>7548.352</v>
       </c>
       <c r="F511">
         <v>1995.006</v>
       </c>
       <c r="G511">
         <v>1060.902</v>
       </c>
       <c r="H511">
         <v>934.105</v>
       </c>
       <c r="I511">
         <v>-259.389</v>
       </c>
       <c r="J511">
         <v>6618.97</v>
       </c>
       <c r="K511">
         <v>752.422</v>
       </c>
       <c r="L511">
-        <v>833.667</v>
+        <v>833.7</v>
       </c>
       <c r="M511">
-        <v>8223.035</v>
+        <v>8223.067</v>
       </c>
     </row>
     <row r="512" spans="1:26">
       <c r="A512" s="6">
         <v>41852.0</v>
       </c>
       <c r="B512">
         <v>6047.33</v>
       </c>
       <c r="C512">
         <v>743.936</v>
       </c>
       <c r="D512">
-        <v>769.139</v>
+        <v>769.172</v>
       </c>
       <c r="E512">
-        <v>7560.405</v>
+        <v>7560.438</v>
       </c>
       <c r="F512">
         <v>1972.179</v>
       </c>
       <c r="G512">
         <v>1060.628</v>
       </c>
       <c r="H512">
         <v>911.551</v>
       </c>
       <c r="I512">
         <v>-273.344</v>
       </c>
       <c r="J512">
         <v>6662.978</v>
       </c>
       <c r="K512">
         <v>743.936</v>
       </c>
       <c r="L512">
-        <v>771.858</v>
+        <v>771.89</v>
       </c>
       <c r="M512">
-        <v>8198.612</v>
+        <v>8198.644</v>
       </c>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" s="6">
         <v>41883.0</v>
       </c>
       <c r="B513">
         <v>5863.906</v>
       </c>
       <c r="C513">
         <v>706.343</v>
       </c>
       <c r="D513">
-        <v>724.309</v>
+        <v>724.339</v>
       </c>
       <c r="E513">
-        <v>7294.558</v>
+        <v>7294.588</v>
       </c>
       <c r="F513">
         <v>1888.962</v>
       </c>
       <c r="G513">
         <v>965.961</v>
       </c>
       <c r="H513">
         <v>923.002</v>
       </c>
       <c r="I513">
         <v>-579.798</v>
       </c>
       <c r="J513">
         <v>6190.374</v>
       </c>
       <c r="K513">
         <v>706.343</v>
       </c>
       <c r="L513">
-        <v>723.069</v>
+        <v>723.099</v>
       </c>
       <c r="M513">
-        <v>7637.762</v>
+        <v>7637.792</v>
       </c>
     </row>
     <row r="514" spans="1:26">
       <c r="A514" s="6">
         <v>41913.0</v>
       </c>
       <c r="B514">
         <v>6092.614</v>
       </c>
       <c r="C514">
         <v>652.547</v>
       </c>
       <c r="D514">
-        <v>774.838</v>
+        <v>774.866</v>
       </c>
       <c r="E514">
-        <v>7520</v>
+        <v>7520.027</v>
       </c>
       <c r="F514">
         <v>1899.391</v>
       </c>
       <c r="G514">
         <v>1008.603</v>
       </c>
       <c r="H514">
         <v>890.788</v>
       </c>
       <c r="I514">
         <v>-655.885</v>
       </c>
       <c r="J514">
         <v>6311.486</v>
       </c>
       <c r="K514">
         <v>652.547</v>
       </c>
       <c r="L514">
-        <v>775.786</v>
+        <v>775.814</v>
       </c>
       <c r="M514">
-        <v>7754.903</v>
+        <v>7754.931</v>
       </c>
     </row>
     <row r="515" spans="1:26">
       <c r="A515" s="6">
         <v>41944.0</v>
       </c>
       <c r="B515">
         <v>5866.641</v>
       </c>
       <c r="C515">
         <v>681.301</v>
       </c>
       <c r="D515">
-        <v>819.574</v>
+        <v>819.597</v>
       </c>
       <c r="E515">
-        <v>7367.516</v>
+        <v>7367.539</v>
       </c>
       <c r="F515">
         <v>1878.978</v>
       </c>
       <c r="G515">
         <v>1024.117</v>
       </c>
       <c r="H515">
         <v>854.861</v>
       </c>
       <c r="I515">
         <v>-29.82</v>
       </c>
       <c r="J515">
         <v>6679.229</v>
       </c>
       <c r="K515">
         <v>681.301</v>
       </c>
       <c r="L515">
-        <v>815.964</v>
+        <v>815.987</v>
       </c>
       <c r="M515">
-        <v>8192.557</v>
+        <v>8192.58</v>
       </c>
     </row>
     <row r="516" spans="1:26">
       <c r="A516" s="6">
         <v>41974.0</v>
       </c>
       <c r="B516">
         <v>6164.924</v>
       </c>
       <c r="C516">
         <v>767.299</v>
       </c>
       <c r="D516">
-        <v>838.76</v>
+        <v>838.782</v>
       </c>
       <c r="E516">
-        <v>7770.983</v>
+        <v>7771.005</v>
       </c>
       <c r="F516">
         <v>2015.545</v>
       </c>
       <c r="G516">
         <v>1139.668</v>
       </c>
       <c r="H516">
         <v>875.877</v>
       </c>
       <c r="I516">
         <v>146.173</v>
       </c>
       <c r="J516">
         <v>7180.598</v>
       </c>
       <c r="K516">
         <v>767.299</v>
       </c>
       <c r="L516">
-        <v>830.496</v>
+        <v>830.518</v>
       </c>
       <c r="M516">
-        <v>8793.033</v>
+        <v>8793.055</v>
       </c>
     </row>
     <row r="517" spans="1:26">
       <c r="A517" s="6">
         <v>42005.0</v>
       </c>
       <c r="B517">
         <v>6104.218</v>
       </c>
       <c r="C517">
         <v>776.715</v>
       </c>
       <c r="D517">
-        <v>831.673</v>
+        <v>831.693</v>
       </c>
       <c r="E517">
-        <v>7712.607</v>
+        <v>7712.627</v>
       </c>
       <c r="F517">
         <v>2075.296</v>
       </c>
       <c r="G517">
         <v>1102.799</v>
       </c>
       <c r="H517">
         <v>972.497</v>
       </c>
       <c r="I517">
         <v>608.848</v>
       </c>
       <c r="J517">
         <v>7682.537</v>
       </c>
       <c r="K517">
         <v>776.715</v>
       </c>
       <c r="L517">
-        <v>816.884</v>
+        <v>816.904</v>
       </c>
       <c r="M517">
-        <v>9293.952</v>
+        <v>9293.972</v>
       </c>
     </row>
     <row r="518" spans="1:26">
       <c r="A518" s="6">
         <v>42036.0</v>
       </c>
       <c r="B518">
         <v>5434.101</v>
       </c>
       <c r="C518">
         <v>663.68</v>
       </c>
       <c r="D518">
-        <v>773.605</v>
+        <v>773.627</v>
       </c>
       <c r="E518">
-        <v>6871.387</v>
+        <v>6871.408</v>
       </c>
       <c r="F518">
         <v>1839.729</v>
       </c>
       <c r="G518">
         <v>1005.7</v>
       </c>
       <c r="H518">
         <v>834.029</v>
       </c>
       <c r="I518">
         <v>901.319</v>
       </c>
       <c r="J518">
         <v>7159.352</v>
       </c>
       <c r="K518">
         <v>663.68</v>
       </c>
       <c r="L518">
-        <v>769.308</v>
+        <v>769.33</v>
       </c>
       <c r="M518">
-        <v>8606.735</v>
+        <v>8606.757</v>
       </c>
     </row>
     <row r="519" spans="1:26">
       <c r="A519" s="6">
         <v>42064.0</v>
       </c>
       <c r="B519">
         <v>6077.589</v>
       </c>
       <c r="C519">
         <v>675.03</v>
       </c>
       <c r="D519">
-        <v>840.075</v>
+        <v>840.106</v>
       </c>
       <c r="E519">
-        <v>7592.695</v>
+        <v>7592.725</v>
       </c>
       <c r="F519">
         <v>2078.916</v>
       </c>
       <c r="G519">
         <v>1035.106</v>
       </c>
       <c r="H519">
         <v>1043.81</v>
       </c>
       <c r="I519">
         <v>-207.076</v>
       </c>
       <c r="J519">
         <v>6899.031</v>
       </c>
       <c r="K519">
         <v>675.03</v>
       </c>
       <c r="L519">
-        <v>835.959</v>
+        <v>835.989</v>
       </c>
       <c r="M519">
-        <v>8429.428</v>
+        <v>8429.459</v>
       </c>
     </row>
     <row r="520" spans="1:26">
       <c r="A520" s="6">
         <v>42095.0</v>
       </c>
       <c r="B520">
         <v>5868.456</v>
       </c>
       <c r="C520">
         <v>625.226</v>
       </c>
       <c r="D520">
-        <v>836.457</v>
+        <v>836.491</v>
       </c>
       <c r="E520">
-        <v>7330.139</v>
+        <v>7330.172</v>
       </c>
       <c r="F520">
         <v>1921.578</v>
       </c>
       <c r="G520">
         <v>1105.445</v>
       </c>
       <c r="H520">
         <v>816.133</v>
       </c>
       <c r="I520">
         <v>-682.063</v>
       </c>
       <c r="J520">
         <v>5984.159</v>
       </c>
       <c r="K520">
         <v>625.226</v>
       </c>
       <c r="L520">
-        <v>834.546</v>
+        <v>834.579</v>
       </c>
       <c r="M520">
-        <v>7464.208</v>
+        <v>7464.242</v>
       </c>
     </row>
     <row r="521" spans="1:26">
       <c r="A521" s="6">
         <v>42125.0</v>
       </c>
       <c r="B521">
         <v>5848.514</v>
       </c>
       <c r="C521">
         <v>688.414</v>
       </c>
       <c r="D521">
-        <v>829.813</v>
+        <v>829.85</v>
       </c>
       <c r="E521">
-        <v>7366.741</v>
+        <v>7366.778</v>
       </c>
       <c r="F521">
         <v>2000.193</v>
       </c>
       <c r="G521">
         <v>1110.182</v>
       </c>
       <c r="H521">
         <v>890.011</v>
       </c>
       <c r="I521">
         <v>-615.235</v>
       </c>
       <c r="J521">
         <v>6101.003</v>
       </c>
       <c r="K521">
         <v>688.414</v>
       </c>
       <c r="L521">
-        <v>831.604</v>
+        <v>831.641</v>
       </c>
       <c r="M521">
-        <v>7641.518</v>
+        <v>7641.555</v>
       </c>
     </row>
     <row r="522" spans="1:26">
       <c r="A522" s="6">
         <v>42156.0</v>
       </c>
       <c r="B522">
         <v>5610.259</v>
       </c>
       <c r="C522">
         <v>716.542</v>
       </c>
       <c r="D522">
-        <v>794.931</v>
+        <v>794.969</v>
       </c>
       <c r="E522">
-        <v>7121.733</v>
+        <v>7121.77</v>
       </c>
       <c r="F522">
         <v>1962.594</v>
       </c>
       <c r="G522">
         <v>1032.342</v>
       </c>
       <c r="H522">
         <v>930.252</v>
       </c>
       <c r="I522">
         <v>-157.316</v>
       </c>
       <c r="J522">
         <v>6360.44</v>
       </c>
       <c r="K522">
         <v>716.542</v>
       </c>
       <c r="L522">
-        <v>796.952</v>
+        <v>796.989</v>
       </c>
       <c r="M522">
-        <v>7894.669</v>
+        <v>7894.706</v>
       </c>
     </row>
     <row r="523" spans="1:26">
       <c r="A523" s="6">
         <v>42186.0</v>
       </c>
       <c r="B523">
         <v>5969.242</v>
       </c>
       <c r="C523">
         <v>746.829</v>
       </c>
       <c r="D523">
-        <v>820.965</v>
+        <v>821.005</v>
       </c>
       <c r="E523">
-        <v>7537.036</v>
+        <v>7537.076</v>
       </c>
       <c r="F523">
         <v>2031.954</v>
       </c>
       <c r="G523">
         <v>1095.109</v>
       </c>
       <c r="H523">
         <v>936.845</v>
       </c>
       <c r="I523">
         <v>-48.583</v>
       </c>
       <c r="J523">
         <v>6834.754</v>
       </c>
       <c r="K523">
         <v>746.829</v>
       </c>
       <c r="L523">
-        <v>822.393</v>
+        <v>822.433</v>
       </c>
       <c r="M523">
-        <v>8425.298</v>
+        <v>8425.338</v>
       </c>
     </row>
     <row r="524" spans="1:26">
       <c r="A524" s="6">
         <v>42217.0</v>
       </c>
       <c r="B524">
         <v>6095.917</v>
       </c>
       <c r="C524">
         <v>757.32</v>
       </c>
       <c r="D524">
-        <v>794.752</v>
+        <v>794.791</v>
       </c>
       <c r="E524">
-        <v>7647.988</v>
+        <v>7648.027</v>
       </c>
       <c r="F524">
         <v>2081.931</v>
       </c>
       <c r="G524">
         <v>1053.589</v>
       </c>
       <c r="H524">
         <v>1028.342</v>
       </c>
       <c r="I524">
         <v>-367.938</v>
       </c>
       <c r="J524">
         <v>6729.872</v>
       </c>
       <c r="K524">
         <v>757.32</v>
       </c>
       <c r="L524">
-        <v>798.985</v>
+        <v>799.024</v>
       </c>
       <c r="M524">
-        <v>8308.392</v>
+        <v>8308.431</v>
       </c>
     </row>
     <row r="525" spans="1:26">
       <c r="A525" s="6">
         <v>42248.0</v>
       </c>
       <c r="B525">
         <v>5883.131</v>
       </c>
       <c r="C525">
         <v>695.21</v>
       </c>
       <c r="D525">
-        <v>745.079</v>
+        <v>745.115</v>
       </c>
       <c r="E525">
-        <v>7323.42</v>
+        <v>7323.455</v>
       </c>
       <c r="F525">
         <v>1925.426</v>
       </c>
       <c r="G525">
         <v>1076.211</v>
       </c>
       <c r="H525">
         <v>849.215</v>
       </c>
       <c r="I525">
         <v>-490.303</v>
       </c>
       <c r="J525">
         <v>6214.951</v>
       </c>
       <c r="K525">
         <v>695.21</v>
       </c>
       <c r="L525">
-        <v>752.032</v>
+        <v>752.067</v>
       </c>
       <c r="M525">
-        <v>7682.331</v>
+        <v>7682.367</v>
       </c>
     </row>
     <row r="526" spans="1:26">
       <c r="A526" s="6">
         <v>42278.0</v>
       </c>
       <c r="B526">
         <v>5957.229</v>
       </c>
       <c r="C526">
         <v>633.451</v>
       </c>
       <c r="D526">
-        <v>777.6</v>
+        <v>777.632</v>
       </c>
       <c r="E526">
-        <v>7368.28</v>
+        <v>7368.312</v>
       </c>
       <c r="F526">
         <v>1901.351</v>
       </c>
       <c r="G526">
         <v>1069.625</v>
       </c>
       <c r="H526">
         <v>831.727</v>
       </c>
       <c r="I526">
         <v>-587.871</v>
       </c>
       <c r="J526">
         <v>6184.823</v>
       </c>
       <c r="K526">
         <v>633.451</v>
       </c>
       <c r="L526">
-        <v>778.289</v>
+        <v>778.321</v>
       </c>
       <c r="M526">
-        <v>7612.135</v>
+        <v>7612.167</v>
       </c>
     </row>
     <row r="527" spans="1:26">
       <c r="A527" s="6">
         <v>42309.0</v>
       </c>
       <c r="B527">
         <v>5656.297</v>
       </c>
       <c r="C527">
         <v>630.24</v>
       </c>
       <c r="D527">
-        <v>829.431</v>
+        <v>829.457</v>
       </c>
       <c r="E527">
-        <v>7115.969</v>
+        <v>7115.995</v>
       </c>
       <c r="F527">
         <v>1898.708</v>
       </c>
       <c r="G527">
         <v>1060.174</v>
       </c>
       <c r="H527">
         <v>838.534</v>
       </c>
       <c r="I527">
         <v>-282.595</v>
       </c>
       <c r="J527">
         <v>6197.692</v>
       </c>
       <c r="K527">
         <v>630.24</v>
       </c>
       <c r="L527">
-        <v>826.275</v>
+        <v>826.302</v>
       </c>
       <c r="M527">
-        <v>7671.908</v>
+        <v>7671.934</v>
       </c>
     </row>
     <row r="528" spans="1:26">
       <c r="A528" s="6">
         <v>42339.0</v>
       </c>
       <c r="B528">
         <v>5668.904</v>
       </c>
       <c r="C528">
         <v>728.229</v>
       </c>
       <c r="D528">
-        <v>885.159</v>
+        <v>885.184</v>
       </c>
       <c r="E528">
-        <v>7282.292</v>
+        <v>7282.316</v>
       </c>
       <c r="F528">
         <v>2075.998</v>
       </c>
       <c r="G528">
         <v>1155.87</v>
       </c>
       <c r="H528">
         <v>920.127</v>
       </c>
       <c r="I528">
         <v>164.766</v>
       </c>
       <c r="J528">
         <v>6741.673</v>
       </c>
       <c r="K528">
         <v>728.229</v>
       </c>
       <c r="L528">
-        <v>879.881</v>
+        <v>879.905</v>
       </c>
       <c r="M528">
-        <v>8367.186</v>
+        <v>8367.21</v>
       </c>
     </row>
     <row r="529" spans="1:26">
       <c r="A529" s="6">
         <v>42370.0</v>
       </c>
       <c r="B529">
         <v>5597.142</v>
       </c>
       <c r="C529">
         <v>758.537</v>
       </c>
       <c r="D529">
-        <v>877.651</v>
+        <v>877.732</v>
       </c>
       <c r="E529">
-        <v>7233.33</v>
+        <v>7233.41</v>
       </c>
       <c r="F529">
         <v>2103.195</v>
       </c>
       <c r="G529">
         <v>1099</v>
       </c>
       <c r="H529">
         <v>1004.195</v>
       </c>
       <c r="I529">
         <v>816.037</v>
       </c>
       <c r="J529">
         <v>7415.254</v>
       </c>
       <c r="K529">
         <v>758.537</v>
       </c>
       <c r="L529">
-        <v>858.84</v>
+        <v>858.92</v>
       </c>
       <c r="M529">
-        <v>9053.562</v>
+        <v>9053.642</v>
       </c>
     </row>
     <row r="530" spans="1:26">
       <c r="A530" s="6">
         <v>42401.0</v>
       </c>
       <c r="B530">
         <v>5258.91</v>
       </c>
       <c r="C530">
         <v>686.509</v>
       </c>
       <c r="D530">
-        <v>866.148</v>
+        <v>866.242</v>
       </c>
       <c r="E530">
-        <v>6811.568</v>
+        <v>6811.662</v>
       </c>
       <c r="F530">
         <v>2026.808</v>
       </c>
       <c r="G530">
         <v>1037.638</v>
       </c>
       <c r="H530">
         <v>989.17</v>
       </c>
       <c r="I530">
         <v>423.131</v>
       </c>
       <c r="J530">
         <v>6663.741</v>
       </c>
       <c r="K530">
         <v>686.509</v>
       </c>
       <c r="L530">
-        <v>856.965</v>
+        <v>857.059</v>
       </c>
       <c r="M530">
-        <v>8223.869</v>
+        <v>8223.963</v>
       </c>
     </row>
     <row r="531" spans="1:26">
       <c r="A531" s="6">
         <v>42430.0</v>
       </c>
       <c r="B531">
         <v>5501.88</v>
       </c>
       <c r="C531">
         <v>691.851</v>
       </c>
       <c r="D531">
-        <v>944.758</v>
+        <v>944.884</v>
       </c>
       <c r="E531">
-        <v>7138.489</v>
+        <v>7138.615</v>
       </c>
       <c r="F531">
         <v>2135.119</v>
       </c>
       <c r="G531">
         <v>1167.178</v>
       </c>
       <c r="H531">
         <v>967.941</v>
       </c>
       <c r="I531">
         <v>-124.425</v>
       </c>
       <c r="J531">
         <v>6336.9</v>
       </c>
       <c r="K531">
         <v>691.851</v>
       </c>
       <c r="L531">
-        <v>935.723</v>
+        <v>935.849</v>
       </c>
       <c r="M531">
-        <v>7982.005</v>
+        <v>7982.131</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532">
         <v>5176.947</v>
       </c>
       <c r="C532">
         <v>656.112</v>
       </c>
       <c r="D532">
-        <v>894.856</v>
+        <v>894.996</v>
       </c>
       <c r="E532">
-        <v>6727.916</v>
+        <v>6728.055</v>
       </c>
       <c r="F532">
         <v>2026.277</v>
       </c>
       <c r="G532">
         <v>1122.731</v>
       </c>
       <c r="H532">
         <v>903.546</v>
       </c>
       <c r="I532">
         <v>-186.436</v>
       </c>
       <c r="J532">
         <v>5886.045</v>
       </c>
       <c r="K532">
         <v>656.112</v>
       </c>
       <c r="L532">
-        <v>888.36</v>
+        <v>888.499</v>
       </c>
       <c r="M532">
-        <v>7445.025</v>
+        <v>7445.165</v>
       </c>
     </row>
     <row r="533" spans="1:26">
       <c r="A533" s="6">
         <v>42491.0</v>
       </c>
       <c r="B533">
         <v>5393.134</v>
       </c>
       <c r="C533">
         <v>696.324</v>
       </c>
       <c r="D533">
-        <v>905.558</v>
+        <v>905.712</v>
       </c>
       <c r="E533">
-        <v>6995.015</v>
+        <v>6995.169</v>
       </c>
       <c r="F533">
         <v>2165.413</v>
       </c>
       <c r="G533">
         <v>1242.526</v>
       </c>
       <c r="H533">
         <v>922.887</v>
       </c>
       <c r="I533">
         <v>-342.355</v>
       </c>
       <c r="J533">
         <v>5958.827</v>
       </c>
       <c r="K533">
         <v>696.324</v>
       </c>
       <c r="L533">
-        <v>902.684</v>
+        <v>902.839</v>
       </c>
       <c r="M533">
-        <v>7575.547</v>
+        <v>7575.701</v>
       </c>
     </row>
     <row r="534" spans="1:26">
       <c r="A534" s="6">
         <v>42522.0</v>
       </c>
       <c r="B534">
         <v>5332.555</v>
       </c>
       <c r="C534">
         <v>702.587</v>
       </c>
       <c r="D534">
-        <v>862.332</v>
+        <v>862.49</v>
       </c>
       <c r="E534">
-        <v>6897.473</v>
+        <v>6897.632</v>
       </c>
       <c r="F534">
         <v>2070.735</v>
       </c>
       <c r="G534">
         <v>1190.165</v>
       </c>
       <c r="H534">
         <v>880.57</v>
       </c>
       <c r="I534">
         <v>149.823</v>
       </c>
       <c r="J534">
         <v>6347.812</v>
       </c>
       <c r="K534">
         <v>702.587</v>
       </c>
       <c r="L534">
-        <v>856.525</v>
+        <v>856.683</v>
       </c>
       <c r="M534">
-        <v>7927.866</v>
+        <v>7928.025</v>
       </c>
     </row>
     <row r="535" spans="1:26">
       <c r="A535" s="6">
         <v>42552.0</v>
       </c>
       <c r="B535">
         <v>5528.772</v>
       </c>
       <c r="C535">
         <v>735.784</v>
       </c>
       <c r="D535">
-        <v>873.766</v>
+        <v>873.93</v>
       </c>
       <c r="E535">
-        <v>7138.321</v>
+        <v>7138.486</v>
       </c>
       <c r="F535">
         <v>2253.79</v>
       </c>
       <c r="G535">
         <v>1130.691</v>
       </c>
       <c r="H535">
         <v>1123.1</v>
       </c>
       <c r="I535">
         <v>197.498</v>
       </c>
       <c r="J535">
         <v>6824.567</v>
       </c>
       <c r="K535">
         <v>735.784</v>
       </c>
       <c r="L535">
-        <v>874.346</v>
+        <v>874.51</v>
       </c>
       <c r="M535">
-        <v>8458.919</v>
+        <v>8459.084</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536">
         <v>5622.3</v>
       </c>
       <c r="C536">
         <v>748.095</v>
       </c>
       <c r="D536">
-        <v>826.276</v>
+        <v>826.436</v>
       </c>
       <c r="E536">
-        <v>7196.671</v>
+        <v>7196.83</v>
       </c>
       <c r="F536">
         <v>2211.385</v>
       </c>
       <c r="G536">
         <v>1186.213</v>
       </c>
       <c r="H536">
         <v>1025.171</v>
       </c>
       <c r="I536">
         <v>307.498</v>
       </c>
       <c r="J536">
         <v>6932.325</v>
       </c>
       <c r="K536">
         <v>748.095</v>
       </c>
       <c r="L536">
-        <v>825.848</v>
+        <v>826.007</v>
       </c>
       <c r="M536">
-        <v>8529.34</v>
+        <v>8529.499</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537">
         <v>5380.079</v>
       </c>
       <c r="C537">
         <v>684.522</v>
       </c>
       <c r="D537">
-        <v>791.757</v>
+        <v>791.899</v>
       </c>
       <c r="E537">
-        <v>6856.358</v>
+        <v>6856.501</v>
       </c>
       <c r="F537">
         <v>2097.864</v>
       </c>
       <c r="G537">
         <v>1184.215</v>
       </c>
       <c r="H537">
         <v>913.648</v>
       </c>
       <c r="I537">
         <v>-26.745</v>
       </c>
       <c r="J537">
         <v>6251.514</v>
       </c>
       <c r="K537">
         <v>684.522</v>
       </c>
       <c r="L537">
-        <v>791.152</v>
+        <v>791.295</v>
       </c>
       <c r="M537">
-        <v>7743.261</v>
+        <v>7743.404</v>
       </c>
     </row>
     <row r="538" spans="1:26">
       <c r="A538" s="6">
         <v>42644.0</v>
       </c>
       <c r="B538">
         <v>5636.753</v>
       </c>
       <c r="C538">
         <v>635.21</v>
       </c>
       <c r="D538">
-        <v>838.953</v>
+        <v>839.081</v>
       </c>
       <c r="E538">
-        <v>7110.916</v>
+        <v>7111.044</v>
       </c>
       <c r="F538">
         <v>2058.266</v>
       </c>
       <c r="G538">
         <v>1124.287</v>
       </c>
       <c r="H538">
         <v>933.978</v>
       </c>
       <c r="I538">
         <v>-397.041</v>
       </c>
       <c r="J538">
         <v>6160.696</v>
       </c>
       <c r="K538">
         <v>635.21</v>
       </c>
       <c r="L538">
-        <v>833.8</v>
+        <v>833.927</v>
       </c>
       <c r="M538">
-        <v>7647.853</v>
+        <v>7647.981</v>
       </c>
     </row>
     <row r="539" spans="1:26">
       <c r="A539" s="6">
         <v>42675.0</v>
       </c>
       <c r="B539">
         <v>5510.974</v>
       </c>
       <c r="C539">
         <v>681.705</v>
       </c>
       <c r="D539">
-        <v>839.784</v>
+        <v>839.888</v>
       </c>
       <c r="E539">
-        <v>7032.463</v>
+        <v>7032.566</v>
       </c>
       <c r="F539">
         <v>2105.279</v>
       </c>
       <c r="G539">
         <v>1262.829</v>
       </c>
       <c r="H539">
         <v>842.449</v>
       </c>
       <c r="I539">
         <v>-163.884</v>
       </c>
       <c r="J539">
         <v>6171.333</v>
       </c>
       <c r="K539">
         <v>681.705</v>
       </c>
       <c r="L539">
-        <v>837.505</v>
+        <v>837.609</v>
       </c>
       <c r="M539">
-        <v>7711.028</v>
+        <v>7711.131</v>
       </c>
     </row>
     <row r="540" spans="1:26">
       <c r="A540" s="6">
         <v>42705.0</v>
       </c>
       <c r="B540">
         <v>5507.419</v>
       </c>
       <c r="C540">
         <v>749.517</v>
       </c>
       <c r="D540">
-        <v>945.9</v>
+        <v>945.995</v>
       </c>
       <c r="E540">
-        <v>7202.836</v>
+        <v>7202.932</v>
       </c>
       <c r="F540">
         <v>2123.956</v>
       </c>
       <c r="G540">
         <v>1371.734</v>
       </c>
       <c r="H540">
         <v>752.223</v>
       </c>
       <c r="I540">
         <v>1118.384</v>
       </c>
       <c r="J540">
         <v>7370</v>
       </c>
       <c r="K540">
         <v>749.517</v>
       </c>
       <c r="L540">
-        <v>937.297</v>
+        <v>937.393</v>
       </c>
       <c r="M540">
-        <v>9073.443</v>
+        <v>9073.539</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541">
         <v>5602.618</v>
       </c>
       <c r="C541">
         <v>764.768</v>
       </c>
       <c r="D541">
-        <v>930.871</v>
+        <v>931.013</v>
       </c>
       <c r="E541">
-        <v>7298.257</v>
+        <v>7298.4</v>
       </c>
       <c r="F541">
         <v>2314.684</v>
       </c>
       <c r="G541">
         <v>1380.433</v>
       </c>
       <c r="H541">
         <v>934.251</v>
       </c>
       <c r="I541">
         <v>741.835</v>
       </c>
       <c r="J541">
         <v>7278.846</v>
       </c>
       <c r="K541">
         <v>764.768</v>
       </c>
       <c r="L541">
-        <v>908.433</v>
+        <v>908.575</v>
       </c>
       <c r="M541">
-        <v>8974.344</v>
+        <v>8974.486</v>
       </c>
     </row>
     <row r="542" spans="1:26">
       <c r="A542" s="6">
         <v>42767.0</v>
       </c>
       <c r="B542">
         <v>5200.526</v>
       </c>
       <c r="C542">
         <v>664.778</v>
       </c>
       <c r="D542">
-        <v>877.931</v>
+        <v>878.089</v>
       </c>
       <c r="E542">
-        <v>6743.235</v>
+        <v>6743.393</v>
       </c>
       <c r="F542">
         <v>1959.252</v>
       </c>
       <c r="G542">
         <v>1389.046</v>
       </c>
       <c r="H542">
         <v>570.205</v>
       </c>
       <c r="I542">
         <v>306.434</v>
       </c>
       <c r="J542">
         <v>6076.266</v>
       </c>
       <c r="K542">
         <v>664.778</v>
       </c>
       <c r="L542">
-        <v>861.831</v>
+        <v>861.99</v>
       </c>
       <c r="M542">
-        <v>7619.875</v>
+        <v>7620.033</v>
       </c>
     </row>
     <row r="543" spans="1:26">
       <c r="A543" s="6">
         <v>42795.0</v>
       </c>
       <c r="B543">
         <v>5688.418</v>
       </c>
       <c r="C543">
         <v>680.81</v>
       </c>
       <c r="D543">
-        <v>1030.33</v>
+        <v>1030.556</v>
       </c>
       <c r="E543">
-        <v>7399.558</v>
+        <v>7399.784</v>
       </c>
       <c r="F543">
         <v>2194.988</v>
       </c>
       <c r="G543">
         <v>1470.174</v>
       </c>
       <c r="H543">
         <v>724.814</v>
       </c>
       <c r="I543">
         <v>304.583</v>
       </c>
       <c r="J543">
         <v>6713.505</v>
       </c>
       <c r="K543">
         <v>680.81</v>
       </c>
       <c r="L543">
-        <v>1017.496</v>
+        <v>1017.722</v>
       </c>
       <c r="M543">
-        <v>8428.956</v>
+        <v>8429.181</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544">
         <v>5423.134</v>
       </c>
       <c r="C544">
         <v>593.479</v>
       </c>
       <c r="D544">
-        <v>1001.615</v>
+        <v>1001.866</v>
       </c>
       <c r="E544">
-        <v>7018.228</v>
+        <v>7018.479</v>
       </c>
       <c r="F544">
         <v>2111.712</v>
       </c>
       <c r="G544">
         <v>1421.182</v>
       </c>
       <c r="H544">
         <v>690.529</v>
       </c>
       <c r="I544">
         <v>-257.634</v>
       </c>
       <c r="J544">
         <v>5845.469</v>
       </c>
       <c r="K544">
         <v>593.479</v>
       </c>
       <c r="L544">
-        <v>996.972</v>
+        <v>997.223</v>
       </c>
       <c r="M544">
-        <v>7451.123</v>
+        <v>7451.374</v>
       </c>
     </row>
     <row r="545" spans="1:26">
       <c r="A545" s="6">
         <v>42856.0</v>
       </c>
       <c r="B545">
         <v>5657.001</v>
       </c>
       <c r="C545">
         <v>641.27</v>
       </c>
       <c r="D545">
-        <v>1039.099</v>
+        <v>1039.376</v>
       </c>
       <c r="E545">
-        <v>7337.37</v>
+        <v>7337.647</v>
       </c>
       <c r="F545">
         <v>2263.762</v>
       </c>
       <c r="G545">
         <v>1452.963</v>
       </c>
       <c r="H545">
         <v>810.799</v>
       </c>
       <c r="I545">
         <v>-356.533</v>
       </c>
       <c r="J545">
         <v>6098.119</v>
       </c>
       <c r="K545">
         <v>641.27</v>
       </c>
       <c r="L545">
-        <v>1037.737</v>
+        <v>1038.014</v>
       </c>
       <c r="M545">
-        <v>7791.635</v>
+        <v>7791.912</v>
       </c>
     </row>
     <row r="546" spans="1:26">
       <c r="A546" s="6">
         <v>42887.0</v>
       </c>
       <c r="B546">
         <v>5611.248</v>
       </c>
       <c r="C546">
         <v>700.866</v>
       </c>
       <c r="D546">
-        <v>993.596</v>
+        <v>993.88</v>
       </c>
       <c r="E546">
-        <v>7305.709</v>
+        <v>7305.994</v>
       </c>
       <c r="F546">
         <v>2117.259</v>
       </c>
       <c r="G546">
         <v>1434.4</v>
       </c>
       <c r="H546">
         <v>682.859</v>
       </c>
       <c r="I546">
         <v>-31.423</v>
       </c>
       <c r="J546">
         <v>6244.705</v>
       </c>
       <c r="K546">
         <v>700.866</v>
       </c>
       <c r="L546">
-        <v>993.894</v>
+        <v>994.179</v>
       </c>
       <c r="M546">
-        <v>7957.145</v>
+        <v>7957.429</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547">
         <v>5742.036</v>
       </c>
       <c r="C547">
         <v>745.875</v>
       </c>
       <c r="D547">
-        <v>928.19</v>
+        <v>928.482</v>
       </c>
       <c r="E547">
-        <v>7416.101</v>
+        <v>7416.393</v>
       </c>
       <c r="F547">
         <v>2129.007</v>
       </c>
       <c r="G547">
         <v>1458.49</v>
       </c>
       <c r="H547">
         <v>670.517</v>
       </c>
       <c r="I547">
         <v>333.681</v>
       </c>
       <c r="J547">
         <v>6733.535</v>
       </c>
       <c r="K547">
         <v>745.875</v>
       </c>
       <c r="L547">
-        <v>923.129</v>
+        <v>923.421</v>
       </c>
       <c r="M547">
-        <v>8420.299</v>
+        <v>8420.591</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548">
         <v>5886.951</v>
       </c>
       <c r="C548">
         <v>757.067</v>
       </c>
       <c r="D548">
-        <v>873.692</v>
+        <v>873.976</v>
       </c>
       <c r="E548">
-        <v>7517.71</v>
+        <v>7517.993</v>
       </c>
       <c r="F548">
         <v>2153.423</v>
       </c>
       <c r="G548">
         <v>1393.328</v>
       </c>
       <c r="H548">
         <v>760.095</v>
       </c>
       <c r="I548">
         <v>12.991</v>
       </c>
       <c r="J548">
         <v>6645.209</v>
       </c>
       <c r="K548">
         <v>757.067</v>
       </c>
       <c r="L548">
-        <v>868.948</v>
+        <v>869.232</v>
       </c>
       <c r="M548">
-        <v>8290.796</v>
+        <v>8291.08</v>
       </c>
     </row>
     <row r="549" spans="1:26">
       <c r="A549" s="6">
         <v>42979.0</v>
       </c>
       <c r="B549">
         <v>5668.111</v>
       </c>
       <c r="C549">
         <v>712.236</v>
       </c>
       <c r="D549">
-        <v>848.627</v>
+        <v>848.882</v>
       </c>
       <c r="E549">
-        <v>7228.975</v>
+        <v>7229.229</v>
       </c>
       <c r="F549">
         <v>1993.26</v>
       </c>
       <c r="G549">
         <v>1477.95</v>
       </c>
       <c r="H549">
         <v>515.31</v>
       </c>
       <c r="I549">
         <v>-127.838</v>
       </c>
       <c r="J549">
         <v>6049.494</v>
       </c>
       <c r="K549">
         <v>712.236</v>
       </c>
       <c r="L549">
-        <v>839.24</v>
+        <v>839.494</v>
       </c>
       <c r="M549">
-        <v>7616.447</v>
+        <v>7616.702</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550">
         <v>5985.345</v>
       </c>
       <c r="C550">
         <v>690.239</v>
       </c>
       <c r="D550">
-        <v>903.997</v>
+        <v>904.224</v>
       </c>
       <c r="E550">
-        <v>7579.581</v>
+        <v>7579.808</v>
       </c>
       <c r="F550">
         <v>2064.724</v>
       </c>
       <c r="G550">
         <v>1683.261</v>
       </c>
       <c r="H550">
         <v>381.463</v>
       </c>
       <c r="I550">
         <v>-154.238</v>
       </c>
       <c r="J550">
         <v>6211.78</v>
       </c>
       <c r="K550">
         <v>690.239</v>
       </c>
       <c r="L550">
-        <v>893.723</v>
+        <v>893.951</v>
       </c>
       <c r="M550">
-        <v>7806.806</v>
+        <v>7807.033</v>
       </c>
     </row>
     <row r="551" spans="1:26">
       <c r="A551" s="6">
         <v>43040.0</v>
       </c>
       <c r="B551">
         <v>5951.402</v>
       </c>
       <c r="C551">
         <v>696.756</v>
       </c>
       <c r="D551">
-        <v>895.353</v>
+        <v>895.531</v>
       </c>
       <c r="E551">
-        <v>7543.511</v>
+        <v>7543.69</v>
       </c>
       <c r="F551">
         <v>2023.431</v>
       </c>
       <c r="G551">
         <v>1657.555</v>
       </c>
       <c r="H551">
         <v>365.876</v>
       </c>
       <c r="I551">
         <v>186.197</v>
       </c>
       <c r="J551">
         <v>6509.093</v>
       </c>
       <c r="K551">
         <v>696.756</v>
       </c>
       <c r="L551">
-        <v>879.134</v>
+        <v>879.312</v>
       </c>
       <c r="M551">
-        <v>8095.584</v>
+        <v>8095.763</v>
       </c>
     </row>
     <row r="552" spans="1:26">
       <c r="A552" s="6">
         <v>43070.0</v>
       </c>
       <c r="B552">
         <v>6075.231</v>
       </c>
       <c r="C552">
         <v>770.824</v>
       </c>
       <c r="D552">
-        <v>926.879</v>
+        <v>927.047</v>
       </c>
       <c r="E552">
-        <v>7772.934</v>
+        <v>7773.102</v>
       </c>
       <c r="F552">
         <v>2132.348</v>
       </c>
       <c r="G552">
         <v>1726.816</v>
       </c>
       <c r="H552">
         <v>405.532</v>
       </c>
       <c r="I552">
         <v>1009.412</v>
       </c>
       <c r="J552">
         <v>7494.688</v>
       </c>
       <c r="K552">
         <v>770.824</v>
       </c>
       <c r="L552">
-        <v>908.53</v>
+        <v>908.698</v>
       </c>
       <c r="M552">
-        <v>9187.878</v>
+        <v>9188.046</v>
       </c>
     </row>
     <row r="553" spans="1:26">
       <c r="A553" s="6">
         <v>43101.0</v>
       </c>
       <c r="B553">
         <v>5988.451</v>
       </c>
       <c r="C553">
         <v>780.456</v>
       </c>
       <c r="D553">
-        <v>976.203</v>
+        <v>976.416</v>
       </c>
       <c r="E553">
-        <v>7745.11</v>
+        <v>7745.322</v>
       </c>
       <c r="F553">
         <v>2227.522</v>
       </c>
       <c r="G553">
         <v>1572.446</v>
       </c>
       <c r="H553">
         <v>655.075</v>
       </c>
       <c r="I553">
         <v>1263.388</v>
       </c>
       <c r="J553">
         <v>7911.819</v>
       </c>
       <c r="K553">
         <v>780.456</v>
       </c>
       <c r="L553">
-        <v>957.36</v>
+        <v>957.573</v>
       </c>
       <c r="M553">
-        <v>9663.573</v>
+        <v>9663.786</v>
       </c>
     </row>
     <row r="554" spans="1:26">
       <c r="A554" s="6">
         <v>43132.0</v>
       </c>
       <c r="B554">
         <v>5605.371</v>
       </c>
       <c r="C554">
         <v>677.38</v>
       </c>
       <c r="D554">
-        <v>922.276</v>
+        <v>922.508</v>
       </c>
       <c r="E554">
-        <v>7205.027</v>
+        <v>7205.259</v>
       </c>
       <c r="F554">
         <v>1860.679</v>
       </c>
       <c r="G554">
         <v>1524.59</v>
       </c>
       <c r="H554">
         <v>336.09</v>
       </c>
       <c r="I554">
         <v>521.758</v>
       </c>
       <c r="J554">
         <v>6476.58</v>
       </c>
       <c r="K554">
         <v>677.38</v>
       </c>
       <c r="L554">
-        <v>896.904</v>
+        <v>897.136</v>
       </c>
       <c r="M554">
-        <v>8062.875</v>
+        <v>8063.107</v>
       </c>
     </row>
     <row r="555" spans="1:26">
       <c r="A555" s="6">
         <v>43160.0</v>
       </c>
       <c r="B555">
         <v>6262.9</v>
       </c>
       <c r="C555">
         <v>700.826</v>
       </c>
       <c r="D555">
-        <v>1016.468</v>
+        <v>1016.787</v>
       </c>
       <c r="E555">
-        <v>7980.194</v>
+        <v>7980.514</v>
       </c>
       <c r="F555">
         <v>2114.327</v>
       </c>
       <c r="G555">
         <v>1742.406</v>
       </c>
       <c r="H555">
         <v>371.921</v>
       </c>
       <c r="I555">
         <v>352.482</v>
       </c>
       <c r="J555">
         <v>6990.649</v>
       </c>
       <c r="K555">
         <v>700.826</v>
       </c>
       <c r="L555">
-        <v>998.099</v>
+        <v>998.418</v>
       </c>
       <c r="M555">
-        <v>8704.597</v>
+        <v>8704.917</v>
       </c>
     </row>
     <row r="556" spans="1:26">
       <c r="A556" s="6">
         <v>43191.0</v>
       </c>
       <c r="B556">
         <v>5959.563</v>
       </c>
       <c r="C556">
         <v>618.237</v>
       </c>
       <c r="D556">
-        <v>1023.474</v>
+        <v>1023.834</v>
       </c>
       <c r="E556">
-        <v>7601.274</v>
+        <v>7601.634</v>
       </c>
       <c r="F556">
         <v>2125.12</v>
       </c>
       <c r="G556">
         <v>1791.851</v>
       </c>
       <c r="H556">
         <v>333.269</v>
       </c>
       <c r="I556">
         <v>-49.127</v>
       </c>
       <c r="J556">
         <v>6252.246</v>
       </c>
       <c r="K556">
         <v>618.237</v>
       </c>
       <c r="L556">
-        <v>1005.014</v>
+        <v>1005.373</v>
       </c>
       <c r="M556">
-        <v>7885.416</v>
+        <v>7885.775</v>
       </c>
     </row>
     <row r="557" spans="1:26">
       <c r="A557" s="6">
         <v>43221.0</v>
       </c>
       <c r="B557">
         <v>6207.993</v>
       </c>
       <c r="C557">
         <v>703.833</v>
       </c>
       <c r="D557">
-        <v>1053.936</v>
+        <v>1054.331</v>
       </c>
       <c r="E557">
-        <v>7965.762</v>
+        <v>7966.157</v>
       </c>
       <c r="F557">
         <v>2142.157</v>
       </c>
       <c r="G557">
         <v>1774.731</v>
       </c>
       <c r="H557">
         <v>367.426</v>
       </c>
       <c r="I557">
         <v>-347.759</v>
       </c>
       <c r="J557">
         <v>6219.886</v>
       </c>
       <c r="K557">
         <v>703.833</v>
       </c>
       <c r="L557">
-        <v>1047.728</v>
+        <v>1048.124</v>
       </c>
       <c r="M557">
-        <v>7985.429</v>
+        <v>7985.824</v>
       </c>
     </row>
     <row r="558" spans="1:26">
       <c r="A558" s="6">
         <v>43252.0</v>
       </c>
       <c r="B558">
         <v>6104.684</v>
       </c>
       <c r="C558">
         <v>728.583</v>
       </c>
       <c r="D558">
-        <v>1033.098</v>
+        <v>1033.5</v>
       </c>
       <c r="E558">
-        <v>7866.366</v>
+        <v>7866.767</v>
       </c>
       <c r="F558">
         <v>2176.34</v>
       </c>
       <c r="G558">
         <v>1762.188</v>
       </c>
       <c r="H558">
         <v>414.152</v>
       </c>
       <c r="I558">
         <v>-138.33</v>
       </c>
       <c r="J558">
         <v>6380.783</v>
       </c>
       <c r="K558">
         <v>728.583</v>
       </c>
       <c r="L558">
-        <v>1018.223</v>
+        <v>1018.624</v>
       </c>
       <c r="M558">
-        <v>8142.188</v>
+        <v>8142.589</v>
       </c>
     </row>
     <row r="559" spans="1:26">
       <c r="A559" s="6">
         <v>43282.0</v>
       </c>
       <c r="B559">
         <v>6407.722</v>
       </c>
       <c r="C559">
         <v>757.528</v>
       </c>
       <c r="D559">
-        <v>948.257</v>
+        <v>948.67</v>
       </c>
       <c r="E559">
-        <v>8113.507</v>
+        <v>8113.92</v>
       </c>
       <c r="F559">
         <v>2161.45</v>
       </c>
       <c r="G559">
         <v>1863.194</v>
       </c>
       <c r="H559">
         <v>298.256</v>
       </c>
       <c r="I559">
         <v>197.586</v>
       </c>
       <c r="J559">
         <v>6904.313</v>
       </c>
       <c r="K559">
         <v>757.528</v>
       </c>
       <c r="L559">
-        <v>932.376</v>
+        <v>932.788</v>
       </c>
       <c r="M559">
-        <v>8609.349</v>
+        <v>8609.762</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560">
         <v>6694.619</v>
       </c>
       <c r="C560">
         <v>755.713</v>
       </c>
       <c r="D560">
-        <v>952.987</v>
+        <v>953.382</v>
       </c>
       <c r="E560">
-        <v>8403.318</v>
+        <v>8403.714</v>
       </c>
       <c r="F560">
         <v>2191.516</v>
       </c>
       <c r="G560">
         <v>1737.064</v>
       </c>
       <c r="H560">
         <v>454.452</v>
       </c>
       <c r="I560">
         <v>-168.894</v>
       </c>
       <c r="J560">
         <v>6977.06</v>
       </c>
       <c r="K560">
         <v>755.713</v>
       </c>
       <c r="L560">
-        <v>939.037</v>
+        <v>939.432</v>
       </c>
       <c r="M560">
-        <v>8688.876</v>
+        <v>8689.272</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561">
         <v>6439.64</v>
       </c>
       <c r="C561">
         <v>676.697</v>
       </c>
       <c r="D561">
-        <v>871.639</v>
+        <v>871.99</v>
       </c>
       <c r="E561">
-        <v>7987.976</v>
+        <v>7988.327</v>
       </c>
       <c r="F561">
         <v>1998.803</v>
       </c>
       <c r="G561">
         <v>1723.356</v>
       </c>
       <c r="H561">
         <v>275.447</v>
       </c>
       <c r="I561">
         <v>-400.739</v>
       </c>
       <c r="J561">
         <v>6322.819</v>
       </c>
       <c r="K561">
         <v>676.697</v>
       </c>
       <c r="L561">
-        <v>852.285</v>
+        <v>852.636</v>
       </c>
       <c r="M561">
-        <v>7862.685</v>
+        <v>7863.036</v>
       </c>
     </row>
     <row r="562" spans="1:26">
       <c r="A562" s="6">
         <v>43374.0</v>
       </c>
       <c r="B562">
         <v>6734.814</v>
       </c>
       <c r="C562">
         <v>620.995</v>
       </c>
       <c r="D562">
-        <v>908.724</v>
+        <v>909.038</v>
       </c>
       <c r="E562">
-        <v>8264.532</v>
+        <v>8264.846</v>
       </c>
       <c r="F562">
         <v>1981.975</v>
       </c>
       <c r="G562">
         <v>1893.627</v>
       </c>
       <c r="H562">
         <v>88.348</v>
       </c>
       <c r="I562">
         <v>-267.836</v>
       </c>
       <c r="J562">
         <v>6564.261</v>
       </c>
       <c r="K562">
         <v>620.995</v>
       </c>
       <c r="L562">
-        <v>890.118</v>
+        <v>890.432</v>
       </c>
       <c r="M562">
-        <v>8085.045</v>
+        <v>8085.359</v>
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563">
         <v>6600.253</v>
       </c>
       <c r="C563">
         <v>668.643</v>
       </c>
       <c r="D563">
-        <v>912.659</v>
+        <v>912.909</v>
       </c>
       <c r="E563">
-        <v>8181.554</v>
+        <v>8181.804</v>
       </c>
       <c r="F563">
         <v>1895.825</v>
       </c>
       <c r="G563">
         <v>1883.561</v>
       </c>
       <c r="H563">
         <v>12.264</v>
       </c>
       <c r="I563">
         <v>320.539</v>
       </c>
       <c r="J563">
         <v>6943.583</v>
       </c>
       <c r="K563">
         <v>668.643</v>
       </c>
       <c r="L563">
-        <v>893.505</v>
+        <v>893.755</v>
       </c>
       <c r="M563">
-        <v>8514.357</v>
+        <v>8514.607</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564">
         <v>6778.155</v>
       </c>
       <c r="C564">
         <v>749.177</v>
       </c>
       <c r="D564">
-        <v>951.317</v>
+        <v>951.55</v>
       </c>
       <c r="E564">
-        <v>8478.649</v>
+        <v>8478.882</v>
       </c>
       <c r="F564">
         <v>1957.559</v>
       </c>
       <c r="G564">
         <v>1954.641</v>
       </c>
       <c r="H564">
         <v>2.918</v>
       </c>
       <c r="I564">
         <v>545.737</v>
       </c>
       <c r="J564">
         <v>7336.542</v>
       </c>
       <c r="K564">
         <v>749.177</v>
       </c>
       <c r="L564">
-        <v>930.754</v>
+        <v>930.987</v>
       </c>
       <c r="M564">
-        <v>9027.304</v>
+        <v>9027.537</v>
       </c>
     </row>
     <row r="565" spans="1:26">
       <c r="A565" s="6">
         <v>43466.0</v>
       </c>
       <c r="B565">
         <v>6809.887</v>
       </c>
       <c r="C565">
         <v>769.584</v>
       </c>
       <c r="D565">
-        <v>951.959</v>
+        <v>952.231</v>
       </c>
       <c r="E565">
-        <v>8531.43</v>
+        <v>8531.702</v>
       </c>
       <c r="F565">
         <v>2121.899</v>
       </c>
       <c r="G565">
         <v>1910.215</v>
       </c>
       <c r="H565">
         <v>211.685</v>
       </c>
       <c r="I565">
         <v>803.988</v>
       </c>
       <c r="J565">
         <v>7838.231</v>
       </c>
       <c r="K565">
         <v>769.584</v>
       </c>
       <c r="L565">
-        <v>927.888</v>
+        <v>928.16</v>
       </c>
       <c r="M565">
-        <v>9547.103</v>
+        <v>9547.375</v>
       </c>
     </row>
     <row r="566" spans="1:26">
       <c r="A566" s="6">
         <v>43497.0</v>
       </c>
       <c r="B566">
         <v>6125.798</v>
       </c>
       <c r="C566">
         <v>675.753</v>
       </c>
       <c r="D566">
-        <v>882.283</v>
+        <v>882.577</v>
       </c>
       <c r="E566">
-        <v>7683.834</v>
+        <v>7684.128</v>
       </c>
       <c r="F566">
         <v>1700.241</v>
       </c>
       <c r="G566">
         <v>1724.712</v>
       </c>
       <c r="H566">
         <v>-24.471</v>
       </c>
       <c r="I566">
         <v>731.775</v>
       </c>
       <c r="J566">
         <v>6835.727</v>
       </c>
       <c r="K566">
         <v>675.753</v>
       </c>
       <c r="L566">
-        <v>868.966</v>
+        <v>869.26</v>
       </c>
       <c r="M566">
-        <v>8391.138</v>
+        <v>8391.433</v>
       </c>
     </row>
     <row r="567" spans="1:26">
       <c r="A567" s="6">
         <v>43525.0</v>
       </c>
       <c r="B567">
         <v>6663.776</v>
       </c>
       <c r="C567">
         <v>679.562</v>
       </c>
       <c r="D567">
-        <v>999.089</v>
+        <v>999.506</v>
       </c>
       <c r="E567">
-        <v>8342.427</v>
+        <v>8342.844</v>
       </c>
       <c r="F567">
         <v>1924.651</v>
       </c>
       <c r="G567">
         <v>1912.069</v>
       </c>
       <c r="H567">
         <v>12.582</v>
       </c>
       <c r="I567">
         <v>352.231</v>
       </c>
       <c r="J567">
         <v>7031.288</v>
       </c>
       <c r="K567">
         <v>679.562</v>
       </c>
       <c r="L567">
-        <v>988.198</v>
+        <v>988.614</v>
       </c>
       <c r="M567">
-        <v>8707.24</v>
+        <v>8707.656</v>
       </c>
     </row>
     <row r="568" spans="1:26">
       <c r="A568" s="6">
         <v>43556.0</v>
       </c>
       <c r="B568">
         <v>6653.407</v>
       </c>
       <c r="C568">
         <v>632.586</v>
       </c>
       <c r="D568">
-        <v>1039.015</v>
+        <v>1039.479</v>
       </c>
       <c r="E568">
-        <v>8325.009</v>
+        <v>8325.473</v>
       </c>
       <c r="F568">
         <v>1924.807</v>
       </c>
       <c r="G568">
         <v>1892.923</v>
       </c>
       <c r="H568">
         <v>31.884</v>
       </c>
       <c r="I568">
         <v>-681.271</v>
       </c>
       <c r="J568">
         <v>6011.698</v>
       </c>
       <c r="K568">
         <v>632.586</v>
       </c>
       <c r="L568">
-        <v>1023.196</v>
+        <v>1023.66</v>
       </c>
       <c r="M568">
-        <v>7675.622</v>
+        <v>7676.086</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569">
         <v>6876.588</v>
       </c>
       <c r="C569">
         <v>700.904</v>
       </c>
       <c r="D569">
-        <v>1073.046</v>
+        <v>1073.553</v>
       </c>
       <c r="E569">
-        <v>8650.538</v>
+        <v>8651.045</v>
       </c>
       <c r="F569">
         <v>2045.868</v>
       </c>
       <c r="G569">
         <v>1953.797</v>
       </c>
       <c r="H569">
         <v>92.071</v>
       </c>
       <c r="I569">
         <v>-790.793</v>
       </c>
       <c r="J569">
         <v>6175.787</v>
       </c>
       <c r="K569">
         <v>700.904</v>
       </c>
       <c r="L569">
-        <v>1064.747</v>
+        <v>1065.255</v>
       </c>
       <c r="M569">
-        <v>7951.816</v>
+        <v>7952.323</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570">
         <v>6607.351</v>
       </c>
       <c r="C570">
         <v>718.461</v>
       </c>
       <c r="D570">
-        <v>1009.183</v>
+        <v>1009.698</v>
       </c>
       <c r="E570">
-        <v>8334.995</v>
+        <v>8335.51</v>
       </c>
       <c r="F570">
         <v>1889.378</v>
       </c>
       <c r="G570">
         <v>1940.025</v>
       </c>
       <c r="H570">
         <v>-50.648</v>
       </c>
       <c r="I570">
         <v>-366.762</v>
       </c>
       <c r="J570">
         <v>6189.718</v>
       </c>
       <c r="K570">
         <v>718.461</v>
       </c>
       <c r="L570">
-        <v>997.019</v>
+        <v>997.534</v>
       </c>
       <c r="M570">
-        <v>7917.584</v>
+        <v>7918.1</v>
       </c>
     </row>
     <row r="571" spans="1:26">
       <c r="A571" s="6">
         <v>43647.0</v>
       </c>
       <c r="B571">
         <v>6786.179</v>
       </c>
       <c r="C571">
         <v>753.898</v>
       </c>
       <c r="D571">
-        <v>997.563</v>
+        <v>998.1</v>
       </c>
       <c r="E571">
-        <v>8537.64</v>
+        <v>8538.177</v>
       </c>
       <c r="F571">
         <v>2020.569</v>
       </c>
       <c r="G571">
         <v>1888.848</v>
       </c>
       <c r="H571">
         <v>131.721</v>
       </c>
       <c r="I571">
         <v>-106.844</v>
       </c>
       <c r="J571">
         <v>6811.535</v>
       </c>
       <c r="K571">
         <v>753.898</v>
       </c>
       <c r="L571">
-        <v>984.511</v>
+        <v>985.048</v>
       </c>
       <c r="M571">
-        <v>8562.517</v>
+        <v>8563.054</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572">
         <v>7062.461</v>
       </c>
       <c r="C572">
         <v>750.891</v>
       </c>
       <c r="D572">
-        <v>951.845</v>
+        <v>952.361</v>
       </c>
       <c r="E572">
-        <v>8765.197</v>
+        <v>8765.713</v>
       </c>
       <c r="F572">
         <v>1975.28</v>
       </c>
       <c r="G572">
         <v>1969.309</v>
       </c>
       <c r="H572">
         <v>5.971</v>
       </c>
       <c r="I572">
         <v>-205.527</v>
       </c>
       <c r="J572">
         <v>6862.16</v>
       </c>
       <c r="K572">
         <v>750.891</v>
       </c>
       <c r="L572">
-        <v>938.669</v>
+        <v>939.185</v>
       </c>
       <c r="M572">
-        <v>8565.641</v>
+        <v>8566.157</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573">
         <v>6823.684</v>
       </c>
       <c r="C573">
         <v>689.836</v>
       </c>
       <c r="D573">
-        <v>911.785</v>
+        <v>912.243</v>
       </c>
       <c r="E573">
-        <v>8425.305</v>
+        <v>8425.763</v>
       </c>
       <c r="F573">
         <v>1789.243</v>
       </c>
       <c r="G573">
         <v>1976.907</v>
       </c>
       <c r="H573">
         <v>-187.664</v>
       </c>
       <c r="I573">
         <v>-370.981</v>
       </c>
       <c r="J573">
         <v>6264.38</v>
       </c>
       <c r="K573">
         <v>689.836</v>
       </c>
       <c r="L573">
-        <v>900.444</v>
+        <v>900.902</v>
       </c>
       <c r="M573">
-        <v>7866.66</v>
+        <v>7867.118</v>
       </c>
     </row>
     <row r="574" spans="1:26">
       <c r="A574" s="6">
         <v>43739.0</v>
       </c>
       <c r="B574">
         <v>7062.479</v>
       </c>
       <c r="C574">
         <v>647.745</v>
       </c>
       <c r="D574">
-        <v>940.831</v>
+        <v>941.235</v>
       </c>
       <c r="E574">
-        <v>8651.054</v>
+        <v>8651.459</v>
       </c>
       <c r="F574">
         <v>1816.105</v>
       </c>
       <c r="G574">
         <v>2087.737</v>
       </c>
       <c r="H574">
         <v>-271.633</v>
       </c>
       <c r="I574">
         <v>-437.906</v>
       </c>
       <c r="J574">
         <v>6353.8</v>
       </c>
       <c r="K574">
         <v>647.745</v>
       </c>
       <c r="L574">
-        <v>932.477</v>
+        <v>932.882</v>
       </c>
       <c r="M574">
-        <v>7941.516</v>
+        <v>7941.92</v>
       </c>
     </row>
     <row r="575" spans="1:26">
       <c r="A575" s="6">
         <v>43770.0</v>
       </c>
       <c r="B575">
         <v>6885.788</v>
       </c>
       <c r="C575">
         <v>669.598</v>
       </c>
       <c r="D575">
-        <v>911.37</v>
+        <v>911.689</v>
       </c>
       <c r="E575">
-        <v>8466.756</v>
+        <v>8467.074</v>
       </c>
       <c r="F575">
         <v>1688.425</v>
       </c>
       <c r="G575">
         <v>2028.612</v>
       </c>
       <c r="H575">
         <v>-340.187</v>
       </c>
       <c r="I575">
         <v>268.844</v>
       </c>
       <c r="J575">
         <v>6814.014</v>
       </c>
       <c r="K575">
         <v>669.598</v>
       </c>
       <c r="L575">
-        <v>899.534</v>
+        <v>899.852</v>
       </c>
       <c r="M575">
-        <v>8395.413</v>
+        <v>8395.731</v>
       </c>
     </row>
     <row r="576" spans="1:26">
       <c r="A576" s="6">
         <v>43800.0</v>
       </c>
       <c r="B576">
         <v>7049.134</v>
       </c>
       <c r="C576">
         <v>763.034</v>
       </c>
       <c r="D576">
-        <v>951.196</v>
+        <v>951.488</v>
       </c>
       <c r="E576">
-        <v>8763.364</v>
+        <v>8763.656</v>
       </c>
       <c r="F576">
         <v>1968.761</v>
       </c>
       <c r="G576">
         <v>2190.414</v>
       </c>
       <c r="H576">
         <v>-221.653</v>
       </c>
       <c r="I576">
         <v>405.825</v>
       </c>
       <c r="J576">
         <v>7236.205</v>
       </c>
       <c r="K576">
         <v>763.034</v>
       </c>
       <c r="L576">
-        <v>934.523</v>
+        <v>934.816</v>
       </c>
       <c r="M576">
-        <v>8947.536</v>
+        <v>8947.829</v>
       </c>
     </row>
     <row r="577" spans="1:26">
       <c r="A577" s="6">
         <v>43831.0</v>
       </c>
       <c r="B577">
         <v>7091.999</v>
       </c>
       <c r="C577">
         <v>774.776</v>
       </c>
       <c r="D577">
-        <v>972.398</v>
+        <v>972.72</v>
       </c>
       <c r="E577">
-        <v>8839.173</v>
+        <v>8839.495</v>
       </c>
       <c r="F577">
         <v>1871.493</v>
       </c>
       <c r="G577">
         <v>2175.213</v>
       </c>
       <c r="H577">
         <v>-303.72</v>
       </c>
       <c r="I577">
         <v>440.113</v>
       </c>
       <c r="J577">
         <v>7239.648</v>
       </c>
       <c r="K577">
         <v>774.776</v>
       </c>
       <c r="L577">
-        <v>950.284</v>
+        <v>950.606</v>
       </c>
       <c r="M577">
-        <v>8975.565</v>
+        <v>8975.888</v>
       </c>
     </row>
     <row r="578" spans="1:26">
       <c r="A578" s="6">
         <v>43862.0</v>
       </c>
       <c r="B578">
         <v>6469.84</v>
       </c>
       <c r="C578">
         <v>688.502</v>
       </c>
       <c r="D578">
-        <v>976.863</v>
+        <v>977.228</v>
       </c>
       <c r="E578">
-        <v>8135.204</v>
+        <v>8135.57</v>
       </c>
       <c r="F578">
         <v>1727.19</v>
       </c>
       <c r="G578">
         <v>2088.791</v>
       </c>
       <c r="H578">
         <v>-361.601</v>
       </c>
       <c r="I578">
         <v>592.322</v>
       </c>
       <c r="J578">
         <v>6708.676</v>
       </c>
       <c r="K578">
         <v>688.502</v>
       </c>
       <c r="L578">
-        <v>959.086</v>
+        <v>959.451</v>
       </c>
       <c r="M578">
-        <v>8365.925</v>
+        <v>8366.291</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579">
         <v>6827.18</v>
       </c>
       <c r="C579">
         <v>668.515</v>
       </c>
       <c r="D579">
-        <v>986.21</v>
+        <v>986.687</v>
       </c>
       <c r="E579">
-        <v>8481.905</v>
+        <v>8482.382</v>
       </c>
       <c r="F579">
         <v>1782.154</v>
       </c>
       <c r="G579">
         <v>2236.072</v>
       </c>
       <c r="H579">
         <v>-453.918</v>
       </c>
       <c r="I579">
         <v>-145.838</v>
       </c>
       <c r="J579">
         <v>6245.796</v>
       </c>
       <c r="K579">
         <v>668.515</v>
       </c>
       <c r="L579">
-        <v>954.949</v>
+        <v>955.426</v>
       </c>
       <c r="M579">
-        <v>7882.148</v>
+        <v>7882.626</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580">
         <v>6309.719</v>
       </c>
       <c r="C580">
         <v>618.09</v>
       </c>
       <c r="D580">
-        <v>914.249</v>
+        <v>914.781</v>
       </c>
       <c r="E580">
-        <v>7842.058</v>
+        <v>7842.59</v>
       </c>
       <c r="F580">
         <v>1507.487</v>
       </c>
       <c r="G580">
         <v>1879.794</v>
       </c>
       <c r="H580">
         <v>-372.306</v>
       </c>
       <c r="I580">
         <v>-952.708</v>
       </c>
       <c r="J580">
         <v>4981.285</v>
       </c>
       <c r="K580">
         <v>618.09</v>
       </c>
       <c r="L580">
-        <v>906.599</v>
+        <v>907.131</v>
       </c>
       <c r="M580">
-        <v>6517.043</v>
+        <v>6517.575</v>
       </c>
     </row>
     <row r="581" spans="1:26">
       <c r="A581" s="6">
         <v>43952.0</v>
       </c>
       <c r="B581">
         <v>5812.825</v>
       </c>
       <c r="C581">
         <v>672.074</v>
       </c>
       <c r="D581">
-        <v>1012.424</v>
+        <v>1013.019</v>
       </c>
       <c r="E581">
-        <v>7497.324</v>
+        <v>7497.919</v>
       </c>
       <c r="F581">
         <v>1651.252</v>
       </c>
       <c r="G581">
         <v>1693.721</v>
       </c>
       <c r="H581">
         <v>-42.47</v>
       </c>
       <c r="I581">
         <v>-627.24</v>
       </c>
       <c r="J581">
         <v>5129.622</v>
       </c>
       <c r="K581">
         <v>672.074</v>
       </c>
       <c r="L581">
-        <v>1013.276</v>
+        <v>1013.871</v>
       </c>
       <c r="M581">
-        <v>6827.614</v>
+        <v>6828.209</v>
       </c>
     </row>
     <row r="582" spans="1:26">
       <c r="A582" s="6">
         <v>43983.0</v>
       </c>
       <c r="B582">
         <v>5947.289</v>
       </c>
       <c r="C582">
         <v>702.024</v>
       </c>
       <c r="D582">
-        <v>1030.078</v>
+        <v>1030.673</v>
       </c>
       <c r="E582">
-        <v>7679.391</v>
+        <v>7679.986</v>
       </c>
       <c r="F582">
         <v>1704.521</v>
       </c>
       <c r="G582">
         <v>1658.983</v>
       </c>
       <c r="H582">
         <v>45.539</v>
       </c>
       <c r="I582">
         <v>-448.501</v>
       </c>
       <c r="J582">
         <v>5531.893</v>
       </c>
       <c r="K582">
         <v>702.024</v>
       </c>
       <c r="L582">
-        <v>1029.193</v>
+        <v>1029.788</v>
       </c>
       <c r="M582">
-        <v>7276.429</v>
+        <v>7277.024</v>
       </c>
     </row>
     <row r="583" spans="1:26">
       <c r="A583" s="6">
         <v>44013.0</v>
       </c>
       <c r="B583">
         <v>6309.388</v>
       </c>
       <c r="C583">
         <v>724.8</v>
       </c>
       <c r="D583">
-        <v>985.984</v>
+        <v>986.598</v>
       </c>
       <c r="E583">
-        <v>8020.173</v>
+        <v>8020.787</v>
       </c>
       <c r="F583">
         <v>1691.69</v>
       </c>
       <c r="G583">
         <v>1874.128</v>
       </c>
       <c r="H583">
         <v>-182.439</v>
       </c>
       <c r="I583">
         <v>227.842</v>
       </c>
       <c r="J583">
         <v>6345.536</v>
       </c>
       <c r="K583">
         <v>724.8</v>
       </c>
       <c r="L583">
-        <v>976.723</v>
+        <v>977.337</v>
       </c>
       <c r="M583">
-        <v>8065.576</v>
+        <v>8066.19</v>
       </c>
     </row>
     <row r="584" spans="1:26">
       <c r="A584" s="6">
         <v>44044.0</v>
       </c>
       <c r="B584">
         <v>6322.31</v>
       </c>
       <c r="C584">
         <v>720.588</v>
       </c>
       <c r="D584">
-        <v>945.885</v>
+        <v>946.471</v>
       </c>
       <c r="E584">
-        <v>7988.783</v>
+        <v>7989.369</v>
       </c>
       <c r="F584">
         <v>1612.727</v>
       </c>
       <c r="G584">
         <v>1877.792</v>
       </c>
       <c r="H584">
         <v>-265.065</v>
       </c>
       <c r="I584">
         <v>288.782</v>
       </c>
       <c r="J584">
         <v>6337.491</v>
       </c>
       <c r="K584">
         <v>720.588</v>
       </c>
       <c r="L584">
-        <v>934.35</v>
+        <v>934.935</v>
       </c>
       <c r="M584">
-        <v>8012.5</v>
+        <v>8013.086</v>
       </c>
     </row>
     <row r="585" spans="1:26">
       <c r="A585" s="6">
         <v>44075.0</v>
       </c>
       <c r="B585">
         <v>6186.607</v>
       </c>
       <c r="C585">
         <v>686.588</v>
       </c>
       <c r="D585">
-        <v>875.824</v>
+        <v>876.343</v>
       </c>
       <c r="E585">
-        <v>7749.018</v>
+        <v>7749.538</v>
       </c>
       <c r="F585">
         <v>1544.957</v>
       </c>
       <c r="G585">
         <v>1852.767</v>
       </c>
       <c r="H585">
         <v>-307.809</v>
       </c>
       <c r="I585">
         <v>-140.485</v>
       </c>
       <c r="J585">
         <v>5736.059</v>
       </c>
       <c r="K585">
         <v>686.588</v>
       </c>
       <c r="L585">
-        <v>865.316</v>
+        <v>865.835</v>
       </c>
       <c r="M585">
-        <v>7300.725</v>
+        <v>7301.244</v>
       </c>
     </row>
     <row r="586" spans="1:26">
       <c r="A586" s="6">
         <v>44105.0</v>
       </c>
       <c r="B586">
         <v>6224.158</v>
       </c>
       <c r="C586">
         <v>620.1</v>
       </c>
       <c r="D586">
-        <v>929.474</v>
+        <v>929.936</v>
       </c>
       <c r="E586">
-        <v>7773.732</v>
+        <v>7774.194</v>
       </c>
       <c r="F586">
         <v>1578.486</v>
       </c>
       <c r="G586">
         <v>1975.293</v>
       </c>
       <c r="H586">
         <v>-396.807</v>
       </c>
       <c r="I586">
         <v>98.447</v>
       </c>
       <c r="J586">
         <v>5932.484</v>
       </c>
       <c r="K586">
         <v>620.1</v>
       </c>
       <c r="L586">
-        <v>909.534</v>
+        <v>909.996</v>
       </c>
       <c r="M586">
-        <v>7475.372</v>
+        <v>7475.834</v>
       </c>
     </row>
     <row r="587" spans="1:26">
       <c r="A587" s="6">
         <v>44136.0</v>
       </c>
       <c r="B587">
         <v>6253.597</v>
       </c>
       <c r="C587">
         <v>645.145</v>
       </c>
       <c r="D587">
-        <v>971.907</v>
+        <v>972.282</v>
       </c>
       <c r="E587">
-        <v>7870.648</v>
+        <v>7871.023</v>
       </c>
       <c r="F587">
         <v>1596.209</v>
       </c>
       <c r="G587">
         <v>1956.907</v>
       </c>
       <c r="H587">
         <v>-360.697</v>
       </c>
       <c r="I587">
         <v>71.377</v>
       </c>
       <c r="J587">
         <v>5970.901</v>
       </c>
       <c r="K587">
         <v>645.145</v>
       </c>
       <c r="L587">
-        <v>953.636</v>
+        <v>954.011</v>
       </c>
       <c r="M587">
-        <v>7581.328</v>
+        <v>7581.703</v>
       </c>
     </row>
     <row r="588" spans="1:26">
       <c r="A588" s="6">
         <v>44166.0</v>
       </c>
       <c r="B588">
         <v>6427.254</v>
       </c>
       <c r="C588">
         <v>729.872</v>
       </c>
       <c r="D588">
-        <v>975.494</v>
+        <v>975.841</v>
       </c>
       <c r="E588">
-        <v>8132.62</v>
+        <v>8132.967</v>
       </c>
       <c r="F588">
         <v>1719.896</v>
       </c>
       <c r="G588">
         <v>2194.463</v>
       </c>
       <c r="H588">
         <v>-474.567</v>
       </c>
       <c r="I588">
         <v>1055.07</v>
       </c>
       <c r="J588">
         <v>7009.344</v>
       </c>
       <c r="K588">
         <v>729.872</v>
       </c>
       <c r="L588">
-        <v>959.159</v>
+        <v>959.507</v>
       </c>
       <c r="M588">
-        <v>8713.124</v>
+        <v>8713.471</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>6500.288</v>
       </c>
       <c r="C589">
         <v>748.098</v>
       </c>
       <c r="D589">
-        <v>986.637</v>
+        <v>987.255</v>
       </c>
       <c r="E589">
-        <v>8235.023</v>
+        <v>8235.641</v>
       </c>
       <c r="F589">
         <v>1771.525</v>
       </c>
       <c r="G589">
         <v>2082.925</v>
       </c>
       <c r="H589">
         <v>-311.399</v>
       </c>
       <c r="I589">
         <v>1004.993</v>
       </c>
       <c r="J589">
         <v>7210.077</v>
       </c>
       <c r="K589">
         <v>748.098</v>
       </c>
       <c r="L589">
-        <v>956.299</v>
+        <v>956.917</v>
       </c>
       <c r="M589">
-        <v>8928.617</v>
+        <v>8929.235</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>5320.579</v>
       </c>
       <c r="C590">
         <v>656.549</v>
       </c>
       <c r="D590">
-        <v>864.85</v>
+        <v>865.511</v>
       </c>
       <c r="E590">
-        <v>6841.979</v>
+        <v>6842.639</v>
       </c>
       <c r="F590">
         <v>1565.742</v>
       </c>
       <c r="G590">
         <v>1666.903</v>
       </c>
       <c r="H590">
         <v>-101.161</v>
       </c>
       <c r="I590">
         <v>1397.717</v>
       </c>
       <c r="J590">
         <v>6613.514</v>
       </c>
       <c r="K590">
         <v>656.549</v>
       </c>
       <c r="L590">
-        <v>858.485</v>
+        <v>859.146</v>
       </c>
       <c r="M590">
-        <v>8138.535</v>
+        <v>8139.195</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>6606.883</v>
       </c>
       <c r="C591">
         <v>664.413</v>
       </c>
       <c r="D591">
-        <v>1086.177</v>
+        <v>1087.112</v>
       </c>
       <c r="E591">
-        <v>8357.474</v>
+        <v>8358.408</v>
       </c>
       <c r="F591">
         <v>1788.106</v>
       </c>
       <c r="G591">
         <v>2067.107</v>
       </c>
       <c r="H591">
         <v>-279.001</v>
       </c>
       <c r="I591">
         <v>32.281</v>
       </c>
       <c r="J591">
         <v>6358.639</v>
       </c>
       <c r="K591">
         <v>664.413</v>
       </c>
       <c r="L591">
-        <v>1074.647</v>
+        <v>1075.581</v>
       </c>
       <c r="M591">
-        <v>8110.754</v>
+        <v>8111.689</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>6367.889</v>
       </c>
       <c r="C592">
         <v>595.413</v>
       </c>
       <c r="D592">
-        <v>1044.2</v>
+        <v>1045.236</v>
       </c>
       <c r="E592">
-        <v>8007.502</v>
+        <v>8008.538</v>
       </c>
       <c r="F592">
         <v>1702.768</v>
       </c>
       <c r="G592">
         <v>2104.47</v>
       </c>
       <c r="H592">
         <v>-401.702</v>
       </c>
       <c r="I592">
         <v>-88.341</v>
       </c>
       <c r="J592">
         <v>5876.166</v>
       </c>
       <c r="K592">
         <v>595.413</v>
       </c>
       <c r="L592">
-        <v>1034.537</v>
+        <v>1035.573</v>
       </c>
       <c r="M592">
-        <v>7517.458</v>
+        <v>7518.494</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>6630.074</v>
       </c>
       <c r="C593">
         <v>661.137</v>
       </c>
       <c r="D593">
-        <v>1102.111</v>
+        <v>1103.249</v>
       </c>
       <c r="E593">
-        <v>8393.323</v>
+        <v>8394.46</v>
       </c>
       <c r="F593">
         <v>1799.127</v>
       </c>
       <c r="G593">
         <v>2131.187</v>
       </c>
       <c r="H593">
         <v>-332.06</v>
       </c>
       <c r="I593">
         <v>-338.523</v>
       </c>
       <c r="J593">
         <v>5954.598</v>
       </c>
       <c r="K593">
         <v>661.137</v>
       </c>
       <c r="L593">
-        <v>1094.398</v>
+        <v>1095.535</v>
       </c>
       <c r="M593">
-        <v>7722.74</v>
+        <v>7723.877</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>6438.653</v>
       </c>
       <c r="C594">
         <v>689.048</v>
       </c>
       <c r="D594">
-        <v>1030.082</v>
+        <v>1031.23</v>
       </c>
       <c r="E594">
-        <v>8157.783</v>
+        <v>8158.931</v>
       </c>
       <c r="F594">
         <v>1890.417</v>
       </c>
       <c r="G594">
         <v>2204.428</v>
       </c>
       <c r="H594">
         <v>-314.011</v>
       </c>
       <c r="I594">
         <v>198.531</v>
       </c>
       <c r="J594">
         <v>6320.079</v>
       </c>
       <c r="K594">
         <v>689.048</v>
       </c>
       <c r="L594">
-        <v>1018.021</v>
+        <v>1019.169</v>
       </c>
       <c r="M594">
-        <v>8042.303</v>
+        <v>8043.451</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>6646.553</v>
       </c>
       <c r="C595">
         <v>717.845</v>
       </c>
       <c r="D595">
-        <v>991.051</v>
+        <v>992.218</v>
       </c>
       <c r="E595">
-        <v>8355.449</v>
+        <v>8356.615</v>
       </c>
       <c r="F595">
         <v>1877.723</v>
       </c>
       <c r="G595">
         <v>2085.376</v>
       </c>
       <c r="H595">
         <v>-207.653</v>
       </c>
       <c r="I595">
         <v>262.296</v>
       </c>
       <c r="J595">
         <v>6698.793</v>
       </c>
       <c r="K595">
         <v>717.845</v>
       </c>
       <c r="L595">
-        <v>978.393</v>
+        <v>979.56</v>
       </c>
       <c r="M595">
-        <v>8410.091</v>
+        <v>8411.258</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>6678.827</v>
       </c>
       <c r="C596">
         <v>724.517</v>
       </c>
       <c r="D596">
-        <v>1005.417</v>
+        <v>1006.524</v>
       </c>
       <c r="E596">
-        <v>8408.761</v>
+        <v>8409.868</v>
       </c>
       <c r="F596">
         <v>1845.777</v>
       </c>
       <c r="G596">
         <v>2183.267</v>
       </c>
       <c r="H596">
         <v>-337.489</v>
       </c>
       <c r="I596">
         <v>448.234</v>
       </c>
       <c r="J596">
         <v>6784.358</v>
       </c>
       <c r="K596">
         <v>724.517</v>
       </c>
       <c r="L596">
-        <v>999.127</v>
+        <v>1000.234</v>
       </c>
       <c r="M596">
-        <v>8519.506</v>
+        <v>8520.613</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>6445.642</v>
       </c>
       <c r="C597">
         <v>672.879</v>
       </c>
       <c r="D597">
-        <v>962.739</v>
+        <v>963.721</v>
       </c>
       <c r="E597">
-        <v>8081.26</v>
+        <v>8082.242</v>
       </c>
       <c r="F597">
         <v>1829.001</v>
       </c>
       <c r="G597">
         <v>1924.995</v>
       </c>
       <c r="H597">
         <v>-95.993</v>
       </c>
       <c r="I597">
         <v>-267.902</v>
       </c>
       <c r="J597">
         <v>6082.624</v>
       </c>
       <c r="K597">
         <v>672.879</v>
       </c>
       <c r="L597">
-        <v>952.51</v>
+        <v>953.492</v>
       </c>
       <c r="M597">
-        <v>7717.365</v>
+        <v>7718.347</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>6796.111</v>
       </c>
       <c r="C598">
         <v>609.065</v>
       </c>
       <c r="D598">
-        <v>996.531</v>
+        <v>997.389</v>
       </c>
       <c r="E598">
-        <v>8401.707</v>
+        <v>8402.565</v>
       </c>
       <c r="F598">
         <v>1751.844</v>
       </c>
       <c r="G598">
         <v>2062.901</v>
       </c>
       <c r="H598">
         <v>-311.057</v>
       </c>
       <c r="I598">
         <v>-325.59</v>
       </c>
       <c r="J598">
         <v>6158.663</v>
       </c>
       <c r="K598">
         <v>609.065</v>
       </c>
       <c r="L598">
-        <v>987.603</v>
+        <v>988.462</v>
       </c>
       <c r="M598">
-        <v>7765.06</v>
+        <v>7765.918</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>6685.913</v>
       </c>
       <c r="C599">
         <v>654.413</v>
       </c>
       <c r="D599">
-        <v>1030.597</v>
+        <v>1031.33</v>
       </c>
       <c r="E599">
-        <v>8370.923</v>
+        <v>8371.656</v>
       </c>
       <c r="F599">
         <v>1774.257</v>
       </c>
       <c r="G599">
         <v>2171.553</v>
       </c>
       <c r="H599">
         <v>-397.296</v>
       </c>
       <c r="I599">
         <v>167.295</v>
       </c>
       <c r="J599">
         <v>6472.315</v>
       </c>
       <c r="K599">
         <v>654.413</v>
       </c>
       <c r="L599">
-        <v>1010.231</v>
+        <v>1010.963</v>
       </c>
       <c r="M599">
-        <v>8140.923</v>
+        <v>8141.655</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>6876.201</v>
       </c>
       <c r="C600">
         <v>737.537</v>
       </c>
       <c r="D600">
-        <v>1108.447</v>
+        <v>1109.114</v>
       </c>
       <c r="E600">
-        <v>8722.185</v>
+        <v>8722.852</v>
       </c>
       <c r="F600">
         <v>1859.1</v>
       </c>
       <c r="G600">
         <v>2386.337</v>
       </c>
       <c r="H600">
         <v>-527.237</v>
       </c>
       <c r="I600">
         <v>556.143</v>
       </c>
       <c r="J600">
         <v>6923.779</v>
       </c>
       <c r="K600">
         <v>737.537</v>
       </c>
       <c r="L600">
-        <v>1081.541</v>
+        <v>1082.209</v>
       </c>
       <c r="M600">
-        <v>8751.091</v>
+        <v>8751.759</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>6697.383</v>
       </c>
       <c r="C601">
         <v>737.387</v>
       </c>
       <c r="D601">
-        <v>1109.134</v>
+        <v>1110.235</v>
       </c>
       <c r="E601">
-        <v>8543.905</v>
+        <v>8545.005</v>
       </c>
       <c r="F601">
         <v>1840.996</v>
       </c>
       <c r="G601">
         <v>2170.278</v>
       </c>
       <c r="H601">
         <v>-329.282</v>
       </c>
       <c r="I601">
         <v>1233.522</v>
       </c>
       <c r="J601">
         <v>7622.756</v>
       </c>
       <c r="K601">
         <v>737.387</v>
       </c>
       <c r="L601">
-        <v>1077.773</v>
+        <v>1078.874</v>
       </c>
       <c r="M601">
-        <v>9448.144</v>
+        <v>9449.245</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>6134.613</v>
       </c>
       <c r="C602">
         <v>646.232</v>
       </c>
       <c r="D602">
-        <v>1055.261</v>
+        <v>1056.473</v>
       </c>
       <c r="E602">
-        <v>7836.106</v>
+        <v>7837.317</v>
       </c>
       <c r="F602">
         <v>1686.566</v>
       </c>
       <c r="G602">
         <v>2016.371</v>
       </c>
       <c r="H602">
         <v>-329.805</v>
       </c>
       <c r="I602">
         <v>895.925</v>
       </c>
       <c r="J602">
         <v>6718.636</v>
       </c>
       <c r="K602">
         <v>646.232</v>
       </c>
       <c r="L602">
-        <v>1031.147</v>
+        <v>1032.358</v>
       </c>
       <c r="M602">
-        <v>8402.226</v>
+        <v>8403.438</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>6935.01</v>
       </c>
       <c r="C603">
         <v>659.83</v>
       </c>
       <c r="D603">
-        <v>1205.711</v>
+        <v>1207.38</v>
       </c>
       <c r="E603">
-        <v>8800.551</v>
+        <v>8802.22</v>
       </c>
       <c r="F603">
         <v>1848.002</v>
       </c>
       <c r="G603">
         <v>2305.311</v>
       </c>
       <c r="H603">
         <v>-457.31</v>
       </c>
       <c r="I603">
         <v>177.446</v>
       </c>
       <c r="J603">
         <v>6666.424</v>
       </c>
       <c r="K603">
         <v>659.83</v>
       </c>
       <c r="L603">
-        <v>1187.623</v>
+        <v>1189.292</v>
       </c>
       <c r="M603">
-        <v>8520.688</v>
+        <v>8522.357</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>6657.386</v>
       </c>
       <c r="C604">
         <v>577.665</v>
       </c>
       <c r="D604">
-        <v>1190.17</v>
+        <v>1192.018</v>
       </c>
       <c r="E604">
-        <v>8425.221</v>
+        <v>8427.069</v>
       </c>
       <c r="F604">
         <v>1747.477</v>
       </c>
       <c r="G604">
         <v>2302.727</v>
       </c>
       <c r="H604">
         <v>-555.251</v>
       </c>
       <c r="I604">
         <v>-153.919</v>
       </c>
       <c r="J604">
         <v>5952.266</v>
       </c>
       <c r="K604">
         <v>577.665</v>
       </c>
       <c r="L604">
-        <v>1177.603</v>
+        <v>1179.451</v>
       </c>
       <c r="M604">
-        <v>7716.051</v>
+        <v>7717.899</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>6908.116</v>
       </c>
       <c r="C605">
         <v>662.211</v>
       </c>
       <c r="D605">
-        <v>1229.508</v>
+        <v>1231.541</v>
       </c>
       <c r="E605">
-        <v>8799.836</v>
+        <v>8801.868</v>
       </c>
       <c r="F605">
         <v>1795.012</v>
       </c>
       <c r="G605">
         <v>2335.04</v>
       </c>
       <c r="H605">
         <v>-540.028</v>
       </c>
       <c r="I605">
         <v>-344.394</v>
       </c>
       <c r="J605">
         <v>6032.301</v>
       </c>
       <c r="K605">
         <v>662.211</v>
       </c>
       <c r="L605">
-        <v>1211.462</v>
+        <v>1213.494</v>
       </c>
       <c r="M605">
-        <v>7915.414</v>
+        <v>7917.446</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>6740.134</v>
       </c>
       <c r="C606">
         <v>686.595</v>
       </c>
       <c r="D606">
-        <v>1185.59</v>
+        <v>1187.62</v>
       </c>
       <c r="E606">
-        <v>8612.319</v>
+        <v>8614.349</v>
       </c>
       <c r="F606">
         <v>1805.34</v>
       </c>
       <c r="G606">
         <v>2296.877</v>
       </c>
       <c r="H606">
         <v>-491.537</v>
       </c>
       <c r="I606">
         <v>-21.889</v>
       </c>
       <c r="J606">
         <v>6227.109</v>
       </c>
       <c r="K606">
         <v>686.595</v>
       </c>
       <c r="L606">
-        <v>1170.23</v>
+        <v>1172.26</v>
       </c>
       <c r="M606">
-        <v>8098.893</v>
+        <v>8100.923</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>7006.849</v>
       </c>
       <c r="C607">
         <v>719.417</v>
       </c>
       <c r="D607">
-        <v>1142.662</v>
+        <v>1144.76</v>
       </c>
       <c r="E607">
-        <v>8868.928</v>
+        <v>8871.026</v>
       </c>
       <c r="F607">
         <v>1912.767</v>
       </c>
       <c r="G607">
         <v>2293.679</v>
       </c>
       <c r="H607">
         <v>-380.912</v>
       </c>
       <c r="I607">
         <v>46.503</v>
       </c>
       <c r="J607">
         <v>6675.256</v>
       </c>
       <c r="K607">
         <v>719.417</v>
       </c>
       <c r="L607">
-        <v>1121.201</v>
+        <v>1123.299</v>
       </c>
       <c r="M607">
-        <v>8534.519</v>
+        <v>8536.617</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>7122.014</v>
       </c>
       <c r="C608">
         <v>719.835</v>
       </c>
       <c r="D608">
-        <v>1049.605</v>
+        <v>1051.623</v>
       </c>
       <c r="E608">
-        <v>8891.454</v>
+        <v>8893.472</v>
       </c>
       <c r="F608">
         <v>1825.898</v>
       </c>
       <c r="G608">
         <v>2330.866</v>
       </c>
       <c r="H608">
         <v>-504.968</v>
       </c>
       <c r="I608">
         <v>103.967</v>
       </c>
       <c r="J608">
         <v>6708.842</v>
       </c>
       <c r="K608">
         <v>719.835</v>
       </c>
       <c r="L608">
-        <v>1041.601</v>
+        <v>1043.62</v>
       </c>
       <c r="M608">
-        <v>8490.453</v>
+        <v>8492.472</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>6993.891</v>
       </c>
       <c r="C609">
         <v>665.884</v>
       </c>
       <c r="D609">
-        <v>991.236</v>
+        <v>993.043</v>
       </c>
       <c r="E609">
-        <v>8651.011</v>
+        <v>8652.818</v>
       </c>
       <c r="F609">
         <v>1704.73</v>
       </c>
       <c r="G609">
         <v>2265.74</v>
       </c>
       <c r="H609">
         <v>-561.01</v>
       </c>
       <c r="I609">
         <v>-343.069</v>
       </c>
       <c r="J609">
         <v>6091.475</v>
       </c>
       <c r="K609">
         <v>665.884</v>
       </c>
       <c r="L609">
-        <v>976.48</v>
+        <v>978.287</v>
       </c>
       <c r="M609">
-        <v>7746.933</v>
+        <v>7748.74</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>7185.26</v>
       </c>
       <c r="C610">
         <v>615.861</v>
       </c>
       <c r="D610">
-        <v>1022.667</v>
+        <v>1024.303</v>
       </c>
       <c r="E610">
-        <v>8823.789</v>
+        <v>8825.425</v>
       </c>
       <c r="F610">
         <v>1771.362</v>
       </c>
       <c r="G610">
         <v>2294.317</v>
       </c>
       <c r="H610">
         <v>-522.955</v>
       </c>
       <c r="I610">
         <v>-555.306</v>
       </c>
       <c r="J610">
         <v>6109.814</v>
       </c>
       <c r="K610">
         <v>615.861</v>
       </c>
       <c r="L610">
-        <v>1009.997</v>
+        <v>1011.634</v>
       </c>
       <c r="M610">
-        <v>7745.527</v>
+        <v>7747.164</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>6945.541</v>
       </c>
       <c r="C611">
         <v>648.207</v>
       </c>
       <c r="D611">
-        <v>1089.78</v>
+        <v>1091.095</v>
       </c>
       <c r="E611">
-        <v>8683.527</v>
+        <v>8684.843</v>
       </c>
       <c r="F611">
         <v>1766.973</v>
       </c>
       <c r="G611">
         <v>2315.739</v>
       </c>
       <c r="H611">
         <v>-548.765</v>
       </c>
       <c r="I611">
         <v>72.155</v>
       </c>
       <c r="J611">
         <v>6480.746</v>
       </c>
       <c r="K611">
         <v>648.207</v>
       </c>
       <c r="L611">
-        <v>1069.002</v>
+        <v>1070.317</v>
       </c>
       <c r="M611">
-        <v>8206.918</v>
+        <v>8208.233</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>6923.687</v>
       </c>
       <c r="C612">
         <v>721.896</v>
       </c>
       <c r="D612">
-        <v>1074.638</v>
+        <v>1075.843</v>
       </c>
       <c r="E612">
-        <v>8720.221</v>
+        <v>8721.426</v>
       </c>
       <c r="F612">
         <v>1801.606</v>
       </c>
       <c r="G612">
         <v>2408.103</v>
       </c>
       <c r="H612">
         <v>-606.497</v>
       </c>
       <c r="I612">
         <v>920.931</v>
       </c>
       <c r="J612">
         <v>7243.687</v>
       </c>
       <c r="K612">
         <v>721.896</v>
       </c>
       <c r="L612">
-        <v>1055.353</v>
+        <v>1056.558</v>
       </c>
       <c r="M612">
-        <v>9034.655</v>
+        <v>9035.86</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>7213.105</v>
       </c>
       <c r="C613">
         <v>740.734</v>
       </c>
       <c r="D613">
-        <v>1086.957</v>
+        <v>1088.527</v>
       </c>
       <c r="E613">
-        <v>9040.796</v>
+        <v>9042.366</v>
       </c>
       <c r="F613">
         <v>1852.574</v>
       </c>
       <c r="G613">
         <v>2274.929</v>
       </c>
       <c r="H613">
         <v>-422.355</v>
       </c>
       <c r="I613">
         <v>245.548</v>
       </c>
       <c r="J613">
         <v>7044.029</v>
       </c>
       <c r="K613">
         <v>740.734</v>
       </c>
       <c r="L613">
-        <v>1068.016</v>
+        <v>1069.586</v>
       </c>
       <c r="M613">
-        <v>8863.989</v>
+        <v>8865.558</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>6502.429</v>
       </c>
       <c r="C614">
         <v>635.553</v>
       </c>
       <c r="D614">
-        <v>1061.486</v>
+        <v>1063.213</v>
       </c>
       <c r="E614">
-        <v>8199.469</v>
+        <v>8201.195</v>
       </c>
       <c r="F614">
         <v>1746.55</v>
       </c>
       <c r="G614">
         <v>2216.262</v>
       </c>
       <c r="H614">
         <v>-469.712</v>
       </c>
       <c r="I614">
         <v>272.566</v>
       </c>
       <c r="J614">
         <v>6315.326</v>
       </c>
       <c r="K614">
         <v>635.553</v>
       </c>
       <c r="L614">
-        <v>1044.81</v>
+        <v>1046.536</v>
       </c>
       <c r="M614">
-        <v>8002.323</v>
+        <v>8004.05</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>7342.328</v>
       </c>
       <c r="C615">
         <v>656.599</v>
       </c>
       <c r="D615">
-        <v>1179.582</v>
+        <v>1181.946</v>
       </c>
       <c r="E615">
-        <v>9178.51</v>
+        <v>9180.873</v>
       </c>
       <c r="F615">
         <v>1788.971</v>
       </c>
       <c r="G615">
         <v>2646.594</v>
       </c>
       <c r="H615">
         <v>-857.623</v>
       </c>
       <c r="I615">
         <v>261.956</v>
       </c>
       <c r="J615">
         <v>6753.358</v>
       </c>
       <c r="K615">
         <v>656.599</v>
       </c>
       <c r="L615">
-        <v>1164.144</v>
+        <v>1166.507</v>
       </c>
       <c r="M615">
-        <v>8582.842</v>
+        <v>8585.206</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>6997.616</v>
       </c>
       <c r="C616">
         <v>592.236</v>
       </c>
       <c r="D616">
-        <v>1158.709</v>
+        <v>1161.362</v>
       </c>
       <c r="E616">
-        <v>8748.56</v>
+        <v>8751.214</v>
       </c>
       <c r="F616">
         <v>1754.145</v>
       </c>
       <c r="G616">
         <v>2379.958</v>
       </c>
       <c r="H616">
         <v>-625.813</v>
       </c>
       <c r="I616">
         <v>-502.18</v>
       </c>
       <c r="J616">
         <v>5876.126</v>
       </c>
       <c r="K616">
         <v>592.236</v>
       </c>
       <c r="L616">
-        <v>1145.679</v>
+        <v>1148.332</v>
       </c>
       <c r="M616">
-        <v>7620.567</v>
+        <v>7623.22</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>7248.167</v>
       </c>
       <c r="C617">
         <v>639.194</v>
       </c>
       <c r="D617">
-        <v>1192.863</v>
+        <v>1195.832</v>
       </c>
       <c r="E617">
-        <v>9080.225</v>
+        <v>9083.194</v>
       </c>
       <c r="F617">
         <v>1810.355</v>
       </c>
       <c r="G617">
         <v>2453.757</v>
       </c>
       <c r="H617">
         <v>-643.402</v>
       </c>
       <c r="I617">
         <v>-653.009</v>
       </c>
       <c r="J617">
         <v>5947.541</v>
       </c>
       <c r="K617">
         <v>639.194</v>
       </c>
       <c r="L617">
-        <v>1188.124</v>
+        <v>1191.093</v>
       </c>
       <c r="M617">
-        <v>7783.814</v>
+        <v>7786.783</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>6996.014</v>
       </c>
       <c r="C618">
         <v>677.49</v>
       </c>
       <c r="D618">
-        <v>1095.81</v>
+        <v>1098.724</v>
       </c>
       <c r="E618">
-        <v>8769.314</v>
+        <v>8772.228</v>
       </c>
       <c r="F618">
         <v>1825.042</v>
       </c>
       <c r="G618">
         <v>2397.599</v>
       </c>
       <c r="H618">
         <v>-572.557</v>
       </c>
       <c r="I618">
         <v>-290.359</v>
       </c>
       <c r="J618">
         <v>6137.653</v>
       </c>
       <c r="K618">
         <v>677.49</v>
       </c>
       <c r="L618">
-        <v>1085.49</v>
+        <v>1088.404</v>
       </c>
       <c r="M618">
-        <v>7906.398</v>
+        <v>7909.312</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>7245.648</v>
       </c>
       <c r="C619">
         <v>730.465</v>
       </c>
       <c r="D619">
-        <v>1125.122</v>
+        <v>1128.16</v>
       </c>
       <c r="E619">
-        <v>9101.235</v>
+        <v>9104.273</v>
       </c>
       <c r="F619">
         <v>1803.618</v>
       </c>
       <c r="G619">
         <v>2471.994</v>
       </c>
       <c r="H619">
         <v>-668.376</v>
       </c>
       <c r="I619">
         <v>53.743</v>
       </c>
       <c r="J619">
         <v>6644.902</v>
       </c>
       <c r="K619">
         <v>730.465</v>
       </c>
       <c r="L619">
-        <v>1107.033</v>
+        <v>1110.072</v>
       </c>
       <c r="M619">
-        <v>8486.602</v>
+        <v>8489.64</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>7375.478</v>
       </c>
       <c r="C620">
         <v>728.965</v>
       </c>
       <c r="D620">
-        <v>1114.041</v>
+        <v>1116.994</v>
       </c>
       <c r="E620">
-        <v>9218.483</v>
+        <v>9221.436</v>
       </c>
       <c r="F620">
         <v>1915.022</v>
       </c>
       <c r="G620">
         <v>2567.349</v>
       </c>
       <c r="H620">
         <v>-652.328</v>
       </c>
       <c r="I620">
         <v>52.629</v>
       </c>
       <c r="J620">
         <v>6779.919</v>
       </c>
       <c r="K620">
         <v>728.965</v>
       </c>
       <c r="L620">
-        <v>1105.178</v>
+        <v>1108.131</v>
       </c>
       <c r="M620">
-        <v>8618.784</v>
+        <v>8621.737</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>7181.583</v>
       </c>
       <c r="C621">
         <v>685.23</v>
       </c>
       <c r="D621">
-        <v>1034.539</v>
+        <v>1037.138</v>
       </c>
       <c r="E621">
-        <v>8901.352</v>
+        <v>8903.951</v>
       </c>
       <c r="F621">
         <v>1785.114</v>
       </c>
       <c r="G621">
         <v>2440.749</v>
       </c>
       <c r="H621">
         <v>-655.635</v>
       </c>
       <c r="I621">
         <v>-454.926</v>
       </c>
       <c r="J621">
         <v>6087.872</v>
       </c>
       <c r="K621">
         <v>685.23</v>
       </c>
       <c r="L621">
-        <v>1017.395</v>
+        <v>1019.994</v>
       </c>
       <c r="M621">
-        <v>7790.792</v>
+        <v>7793.391</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>7379.28</v>
       </c>
       <c r="C622">
         <v>642.125</v>
       </c>
       <c r="D622">
-        <v>1079.421</v>
+        <v>1081.813</v>
       </c>
       <c r="E622">
-        <v>9100.827</v>
+        <v>9103.218</v>
       </c>
       <c r="F622">
         <v>1704.523</v>
       </c>
       <c r="G622">
         <v>2534.52</v>
       </c>
       <c r="H622">
         <v>-829.997</v>
       </c>
       <c r="I622">
         <v>-342.134</v>
       </c>
       <c r="J622">
         <v>6215.732</v>
       </c>
       <c r="K622">
         <v>642.125</v>
       </c>
       <c r="L622">
-        <v>1070.138</v>
+        <v>1072.529</v>
       </c>
       <c r="M622">
-        <v>7928.695</v>
+        <v>7931.086</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>7236.48</v>
       </c>
       <c r="C623">
         <v>650.717</v>
       </c>
       <c r="D623">
-        <v>1051.777</v>
+        <v>1053.721</v>
       </c>
       <c r="E623">
-        <v>8938.973</v>
+        <v>8940.917</v>
       </c>
       <c r="F623">
         <v>1818.131</v>
       </c>
       <c r="G623">
         <v>2465.263</v>
       </c>
       <c r="H623">
         <v>-647.132</v>
       </c>
       <c r="I623">
         <v>-81.831</v>
       </c>
       <c r="J623">
         <v>6525.312</v>
       </c>
       <c r="K623">
         <v>650.717</v>
       </c>
       <c r="L623">
-        <v>1031.797</v>
+        <v>1033.74</v>
       </c>
       <c r="M623">
-        <v>8210.01</v>
+        <v>8211.954</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>7396.912</v>
       </c>
       <c r="C624">
         <v>719.666</v>
       </c>
       <c r="D624">
-        <v>1100.248</v>
+        <v>1102.016</v>
       </c>
       <c r="E624">
-        <v>9216.826</v>
+        <v>9218.594</v>
       </c>
       <c r="F624">
         <v>1853.244</v>
       </c>
       <c r="G624">
         <v>2807.437</v>
       </c>
       <c r="H624">
         <v>-954.194</v>
       </c>
       <c r="I624">
         <v>468.021</v>
       </c>
       <c r="J624">
         <v>6934.726</v>
       </c>
       <c r="K624">
         <v>719.666</v>
       </c>
       <c r="L624">
-        <v>1071.694</v>
+        <v>1073.462</v>
       </c>
       <c r="M624">
-        <v>8730.653</v>
+        <v>8732.421</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>7070.628</v>
       </c>
       <c r="C625">
         <v>721.4</v>
       </c>
       <c r="D625">
-        <v>1063.69</v>
+        <v>1065.836</v>
       </c>
       <c r="E625">
-        <v>8855.718</v>
+        <v>8857.864</v>
       </c>
       <c r="F625">
         <v>1904.153</v>
       </c>
       <c r="G625">
         <v>2520.953</v>
       </c>
       <c r="H625">
         <v>-616.799</v>
       </c>
       <c r="I625">
         <v>1181.4</v>
       </c>
       <c r="J625">
         <v>7651.794</v>
       </c>
       <c r="K625">
         <v>721.4</v>
       </c>
       <c r="L625">
-        <v>1041.198</v>
+        <v>1043.345</v>
       </c>
       <c r="M625">
-        <v>9420.319</v>
+        <v>9422.465</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>6916.536</v>
       </c>
       <c r="C626">
         <v>674.449</v>
       </c>
       <c r="D626">
-        <v>1132.122</v>
+        <v>1134.548</v>
       </c>
       <c r="E626">
-        <v>8723.107</v>
+        <v>8725.533</v>
       </c>
       <c r="F626">
         <v>1714.381</v>
       </c>
       <c r="G626">
         <v>2525.721</v>
       </c>
       <c r="H626">
         <v>-811.34</v>
       </c>
       <c r="I626">
         <v>243.034</v>
       </c>
       <c r="J626">
         <v>6363.31</v>
       </c>
       <c r="K626">
         <v>674.449</v>
       </c>
       <c r="L626">
-        <v>1116.495</v>
+        <v>1118.921</v>
       </c>
       <c r="M626">
-        <v>8154.801</v>
+        <v>8157.227</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>7252.757</v>
       </c>
       <c r="C627">
         <v>661.52</v>
       </c>
       <c r="D627">
-        <v>1260.056</v>
+        <v>1263.286</v>
       </c>
       <c r="E627">
-        <v>9174.332</v>
+        <v>9177.563</v>
       </c>
       <c r="F627">
         <v>1736.36</v>
       </c>
       <c r="G627">
         <v>2650.255</v>
       </c>
       <c r="H627">
         <v>-913.895</v>
       </c>
       <c r="I627">
         <v>-32.239</v>
       </c>
       <c r="J627">
         <v>6329.555</v>
       </c>
       <c r="K627">
         <v>661.52</v>
       </c>
       <c r="L627">
-        <v>1238.313</v>
+        <v>1241.543</v>
       </c>
       <c r="M627">
-        <v>8228.199</v>
+        <v>8231.429</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>6925.841</v>
       </c>
       <c r="C628">
         <v>600.91</v>
       </c>
       <c r="D628">
-        <v>1261.785</v>
+        <v>1265.342</v>
       </c>
       <c r="E628">
-        <v>8788.535</v>
+        <v>8792.092</v>
       </c>
       <c r="F628">
         <v>1770.457</v>
       </c>
       <c r="G628">
         <v>2361.861</v>
       </c>
       <c r="H628">
         <v>-591.404</v>
       </c>
       <c r="I628">
         <v>-516.749</v>
       </c>
       <c r="J628">
         <v>5831.51</v>
       </c>
       <c r="K628">
         <v>600.91</v>
       </c>
       <c r="L628">
-        <v>1249.542</v>
+        <v>1253.099</v>
       </c>
       <c r="M628">
-        <v>7680.382</v>
+        <v>7683.939</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>7206.615</v>
       </c>
       <c r="C629">
         <v>678.513</v>
       </c>
       <c r="D629">
-        <v>1273.26</v>
+        <v>1277.138</v>
       </c>
       <c r="E629">
-        <v>9158.388</v>
+        <v>9162.266</v>
       </c>
       <c r="F629">
         <v>1939.124</v>
       </c>
       <c r="G629">
         <v>2564.294</v>
       </c>
       <c r="H629">
         <v>-625.17</v>
       </c>
       <c r="I629">
         <v>-516.196</v>
       </c>
       <c r="J629">
         <v>6066.764</v>
       </c>
       <c r="K629">
         <v>678.513</v>
       </c>
       <c r="L629">
-        <v>1271.591</v>
+        <v>1275.469</v>
       </c>
       <c r="M629">
-        <v>8017.022</v>
+        <v>8020.9</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>7111.495</v>
       </c>
       <c r="C630">
         <v>712.131</v>
       </c>
       <c r="D630">
-        <v>1270.088</v>
+        <v>1273.972</v>
       </c>
       <c r="E630">
-        <v>9093.714</v>
+        <v>9097.598</v>
       </c>
       <c r="F630">
         <v>1824.11</v>
       </c>
       <c r="G630">
         <v>2595.462</v>
       </c>
       <c r="H630">
         <v>-771.352</v>
       </c>
       <c r="I630">
         <v>-178.958</v>
       </c>
       <c r="J630">
         <v>6171.325</v>
       </c>
       <c r="K630">
         <v>712.131</v>
       </c>
       <c r="L630">
-        <v>1255.099</v>
+        <v>1258.983</v>
       </c>
       <c r="M630">
-        <v>8143.405</v>
+        <v>8147.289</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>7349.371</v>
       </c>
       <c r="C631">
         <v>729.451</v>
       </c>
       <c r="D631">
-        <v>1193.826</v>
+        <v>1197.813</v>
       </c>
       <c r="E631">
-        <v>9272.648</v>
+        <v>9276.635</v>
       </c>
       <c r="F631">
         <v>1967.498</v>
       </c>
       <c r="G631">
         <v>2550.522</v>
       </c>
       <c r="H631">
         <v>-583.024</v>
       </c>
       <c r="I631">
         <v>-31.02</v>
       </c>
       <c r="J631">
         <v>6737.671</v>
       </c>
       <c r="K631">
         <v>729.451</v>
       </c>
       <c r="L631">
-        <v>1182.997</v>
+        <v>1186.984</v>
       </c>
       <c r="M631">
-        <v>8658.604</v>
+        <v>8662.591</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>7441.791</v>
       </c>
       <c r="C632">
         <v>728.507</v>
       </c>
       <c r="D632">
-        <v>1191.316</v>
+        <v>1195.136</v>
       </c>
       <c r="E632">
-        <v>9361.613</v>
+        <v>9365.434</v>
       </c>
       <c r="F632">
         <v>1784.888</v>
       </c>
       <c r="G632">
         <v>2625.088</v>
       </c>
       <c r="H632">
         <v>-840.2</v>
       </c>
       <c r="I632">
         <v>125.767</v>
       </c>
       <c r="J632">
         <v>6740.771</v>
       </c>
       <c r="K632">
         <v>728.507</v>
       </c>
       <c r="L632">
-        <v>1170.545</v>
+        <v>1174.366</v>
       </c>
       <c r="M632">
-        <v>8647.18</v>
+        <v>8651</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>7150.117</v>
       </c>
       <c r="C633">
         <v>654.363</v>
       </c>
       <c r="D633">
-        <v>1086.388</v>
+        <v>1089.799</v>
       </c>
       <c r="E633">
-        <v>8890.868</v>
+        <v>8894.279</v>
       </c>
       <c r="F633">
         <v>1723.816</v>
       </c>
       <c r="G633">
         <v>2538.601</v>
       </c>
       <c r="H633">
         <v>-814.785</v>
       </c>
       <c r="I633">
         <v>-290.459</v>
       </c>
       <c r="J633">
         <v>6054.337</v>
       </c>
       <c r="K633">
         <v>654.363</v>
       </c>
       <c r="L633">
-        <v>1069.752</v>
+        <v>1073.163</v>
       </c>
       <c r="M633">
-        <v>7785.625</v>
+        <v>7789.036</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>7451.986</v>
       </c>
       <c r="C634">
         <v>613.77</v>
       </c>
       <c r="D634">
-        <v>1165.186</v>
+        <v>1168.245</v>
       </c>
       <c r="E634">
-        <v>9230.942</v>
+        <v>9234.001</v>
       </c>
       <c r="F634">
         <v>1724.616</v>
       </c>
       <c r="G634">
         <v>2563.29</v>
       </c>
       <c r="H634">
         <v>-838.675</v>
       </c>
       <c r="I634">
         <v>-396.194</v>
       </c>
       <c r="J634">
         <v>6224.14</v>
       </c>
       <c r="K634">
         <v>613.77</v>
       </c>
       <c r="L634">
-        <v>1151.712</v>
+        <v>1154.771</v>
       </c>
       <c r="M634">
-        <v>7996.073</v>
+        <v>7999.132</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>7151.291</v>
       </c>
       <c r="C635">
         <v>646.464</v>
       </c>
       <c r="D635">
-        <v>1127.908</v>
+        <v>1130.357</v>
       </c>
       <c r="E635">
-        <v>8925.663</v>
+        <v>8928.112</v>
       </c>
       <c r="F635">
         <v>1746.105</v>
       </c>
       <c r="G635">
         <v>2660.577</v>
       </c>
       <c r="H635">
         <v>-914.473</v>
       </c>
       <c r="I635">
         <v>-8.102</v>
       </c>
       <c r="J635">
         <v>6253.416</v>
       </c>
       <c r="K635">
         <v>646.464</v>
       </c>
       <c r="L635">
-        <v>1101.356</v>
+        <v>1103.805</v>
       </c>
       <c r="M635">
-        <v>8003.088</v>
+        <v>8005.538</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>7448.431</v>
       </c>
       <c r="C636">
         <v>743.543</v>
       </c>
       <c r="D636">
-        <v>1146.968</v>
+        <v>1149.232</v>
       </c>
       <c r="E636">
-        <v>9338.942</v>
+        <v>9341.206</v>
       </c>
       <c r="F636">
         <v>1860.531</v>
       </c>
       <c r="G636">
         <v>2686.906</v>
       </c>
       <c r="H636">
         <v>-826.375</v>
       </c>
       <c r="I636">
         <v>574.625</v>
       </c>
       <c r="J636">
         <v>7219.669</v>
       </c>
       <c r="K636">
         <v>743.543</v>
       </c>
       <c r="L636">
-        <v>1116.861</v>
+        <v>1119.125</v>
       </c>
       <c r="M636">
-        <v>9087.192</v>
+        <v>9089.456</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>7330.689</v>
       </c>
       <c r="C637">
         <v>749.17</v>
       </c>
       <c r="D637">
-        <v>1204.018</v>
+        <v>1206.774</v>
       </c>
       <c r="E637">
-        <v>9283.877</v>
+        <v>9286.633</v>
       </c>
       <c r="F637">
         <v>1893.312</v>
       </c>
       <c r="G637">
         <v>2533.511</v>
       </c>
       <c r="H637">
         <v>-640.199</v>
       </c>
       <c r="I637">
         <v>1329.699</v>
       </c>
       <c r="J637">
         <v>8047.221</v>
       </c>
       <c r="K637">
         <v>749.17</v>
       </c>
       <c r="L637">
-        <v>1167.294</v>
+        <v>1170.05</v>
       </c>
       <c r="M637">
-        <v>9973.377</v>
+        <v>9976.133</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>6663.167</v>
       </c>
       <c r="C638">
         <v>645.675</v>
       </c>
       <c r="D638">
-        <v>1120.892</v>
+        <v>1123.856</v>
       </c>
       <c r="E638">
-        <v>8429.734</v>
+        <v>8432.699</v>
       </c>
       <c r="F638">
         <v>1606.235</v>
       </c>
       <c r="G638">
         <v>2411.425</v>
       </c>
       <c r="H638">
         <v>-805.19</v>
       </c>
       <c r="I638">
         <v>875.784</v>
       </c>
       <c r="J638">
         <v>6752.736</v>
       </c>
       <c r="K638">
         <v>645.675</v>
       </c>
       <c r="L638">
-        <v>1095.477</v>
+        <v>1098.442</v>
       </c>
       <c r="M638">
-        <v>8500.327</v>
+        <v>8503.292</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>7612.392</v>
       </c>
       <c r="C639">
         <v>652.235</v>
       </c>
       <c r="D639">
-        <v>1361.657</v>
+        <v>1365.723</v>
       </c>
       <c r="E639">
-        <v>9626.284</v>
+        <v>9630.35</v>
       </c>
       <c r="F639">
         <v>1663.043</v>
       </c>
       <c r="G639">
         <v>2697.209</v>
       </c>
       <c r="H639">
         <v>-1034.165</v>
       </c>
       <c r="I639">
         <v>-219.068</v>
       </c>
       <c r="J639">
         <v>6387.124</v>
       </c>
       <c r="K639">
         <v>652.235</v>
       </c>
       <c r="L639">
-        <v>1330.925</v>
+        <v>1334.99</v>
       </c>
       <c r="M639">
-        <v>8373.051</v>
+        <v>8377.116</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>7270.849</v>
       </c>
       <c r="C640">
         <v>604.572</v>
       </c>
       <c r="D640">
-        <v>1332.181</v>
+        <v>1336.653</v>
       </c>
       <c r="E640">
-        <v>9207.602</v>
+        <v>9212.074</v>
       </c>
       <c r="F640">
         <v>1630.147</v>
       </c>
       <c r="G640">
         <v>2521.021</v>
       </c>
       <c r="H640">
         <v>-890.874</v>
       </c>
       <c r="I640">
         <v>-487.551</v>
       </c>
       <c r="J640">
         <v>5905.021</v>
       </c>
       <c r="K640">
         <v>604.572</v>
       </c>
       <c r="L640">
-        <v>1313.891</v>
+        <v>1318.364</v>
       </c>
       <c r="M640">
-        <v>7829.177</v>
+        <v>7833.65</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>7526.348</v>
       </c>
       <c r="C641">
         <v>648.978</v>
       </c>
       <c r="D641">
-        <v>1321.081</v>
+        <v>1325.834</v>
       </c>
       <c r="E641">
-        <v>9496.407</v>
+        <v>9501.16</v>
       </c>
       <c r="F641">
         <v>1734.329</v>
       </c>
       <c r="G641">
         <v>2564.655</v>
       </c>
       <c r="H641">
         <v>-830.326</v>
       </c>
       <c r="I641">
         <v>-726.283</v>
       </c>
       <c r="J641">
         <v>5995.21</v>
       </c>
       <c r="K641">
         <v>648.978</v>
       </c>
       <c r="L641">
-        <v>1287.647</v>
+        <v>1292.399</v>
       </c>
       <c r="M641">
-        <v>7939.799</v>
+        <v>7944.551</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>7336.592</v>
       </c>
       <c r="C642">
         <v>691.559</v>
       </c>
       <c r="D642">
-        <v>1313.614</v>
+        <v>1318.426</v>
       </c>
       <c r="E642">
-        <v>9341.765</v>
+        <v>9346.577</v>
       </c>
       <c r="F642">
         <v>1679.781</v>
       </c>
       <c r="G642">
-        <v>2518.477</v>
+        <v>2518.538</v>
       </c>
       <c r="H642">
-        <v>-838.696</v>
+        <v>-838.757</v>
       </c>
       <c r="I642">
-        <v>-245.977</v>
+        <v>-245.916</v>
       </c>
       <c r="J642">
         <v>6282.793</v>
       </c>
       <c r="K642">
         <v>691.559</v>
       </c>
       <c r="L642">
-        <v>1276.574</v>
+        <v>1281.386</v>
       </c>
       <c r="M642">
-        <v>8257.091</v>
+        <v>8261.904</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>7655.796</v>
       </c>
       <c r="C643">
         <v>739.169</v>
       </c>
       <c r="D643">
-        <v>1295.449</v>
+        <v>1300.483</v>
       </c>
       <c r="E643">
-        <v>9690.414</v>
+        <v>9695.448</v>
       </c>
       <c r="F643">
         <v>1742.323</v>
       </c>
       <c r="G643">
         <v>2530.267</v>
       </c>
       <c r="H643">
         <v>-787.944</v>
       </c>
       <c r="I643">
         <v>-46.877</v>
       </c>
       <c r="J643">
         <v>6854.76</v>
       </c>
       <c r="K643">
         <v>739.169</v>
       </c>
       <c r="L643">
-        <v>1258.667</v>
+        <v>1263.701</v>
       </c>
       <c r="M643">
-        <v>8855.594</v>
+        <v>8860.627</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>7744.9</v>
       </c>
       <c r="C644">
         <v>738.374</v>
       </c>
       <c r="D644">
-        <v>1231.192</v>
+        <v>1235.951</v>
       </c>
       <c r="E644">
-        <v>9714.466</v>
+        <v>9719.225</v>
       </c>
       <c r="F644">
         <v>1760.365</v>
       </c>
       <c r="G644">
         <v>2655.245</v>
       </c>
       <c r="H644">
         <v>-894.88</v>
       </c>
       <c r="I644">
         <v>-200.086</v>
       </c>
       <c r="J644">
         <v>6677.893</v>
       </c>
       <c r="K644">
         <v>738.374</v>
       </c>
       <c r="L644">
-        <v>1199.478</v>
+        <v>1204.237</v>
       </c>
       <c r="M644">
-        <v>8619.5</v>
+        <v>8624.259</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>7470.646</v>
       </c>
       <c r="C645">
         <v>683.576</v>
       </c>
       <c r="D645">
-        <v>1122.008</v>
+        <v>1126.184</v>
       </c>
       <c r="E645">
-        <v>9276.23</v>
+        <v>9280.406</v>
       </c>
       <c r="F645">
-        <v>1723.731</v>
+        <v>1723.559</v>
       </c>
       <c r="G645">
         <v>2655.044</v>
       </c>
       <c r="H645">
-        <v>-931.312</v>
+        <v>-931.485</v>
       </c>
       <c r="I645">
-        <v>-392.049</v>
+        <v>-391.876</v>
       </c>
       <c r="J645">
         <v>6177.137</v>
       </c>
       <c r="K645">
         <v>683.576</v>
       </c>
       <c r="L645">
-        <v>1087.729</v>
+        <v>1091.905</v>
       </c>
       <c r="M645">
-        <v>7952.869</v>
+        <v>7957.045</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>7670.543</v>
       </c>
       <c r="C646">
         <v>618.458</v>
       </c>
       <c r="D646">
-        <v>1231.632</v>
+        <v>1235.507</v>
       </c>
       <c r="E646">
-        <v>9520.633</v>
+        <v>9524.509</v>
       </c>
       <c r="F646">
-        <v>1631.788</v>
+        <v>1631.624</v>
       </c>
       <c r="G646">
         <v>2755.179</v>
       </c>
       <c r="H646">
-        <v>-1123.391</v>
+        <v>-1123.555</v>
       </c>
       <c r="I646">
-        <v>-324.439</v>
+        <v>-324.275</v>
       </c>
       <c r="J646">
-        <v>6258.256</v>
+        <v>6258.257</v>
       </c>
       <c r="K646">
         <v>618.458</v>
       </c>
       <c r="L646">
-        <v>1198.081</v>
+        <v>1201.956</v>
       </c>
       <c r="M646">
-        <v>8072.803</v>
+        <v>8076.679</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>7510.894</v>
       </c>
       <c r="C647">
         <v>666.361</v>
       </c>
       <c r="D647">
-        <v>1186.109</v>
+        <v>1189.166</v>
       </c>
       <c r="E647">
-        <v>9363.363</v>
+        <v>9366.421</v>
       </c>
       <c r="F647">
         <v>1605.165</v>
       </c>
       <c r="G647">
         <v>2749.822</v>
       </c>
       <c r="H647">
         <v>-1144.657</v>
       </c>
       <c r="I647">
         <v>-3.914</v>
       </c>
       <c r="J647">
         <v>6408.631</v>
       </c>
       <c r="K647">
         <v>666.361</v>
       </c>
       <c r="L647">
-        <v>1143.344</v>
+        <v>1146.402</v>
       </c>
       <c r="M647">
-        <v>8214.793</v>
+        <v>8217.851</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>7743.226</v>
       </c>
       <c r="C648">
         <v>757.338</v>
       </c>
       <c r="D648">
-        <v>1269.975</v>
+        <v>1272.819</v>
       </c>
       <c r="E648">
-        <v>9770.54</v>
+        <v>9773.384</v>
       </c>
       <c r="F648">
-        <v>1869.873</v>
+        <v>1869.64</v>
       </c>
       <c r="G648">
         <v>2904.029</v>
       </c>
       <c r="H648">
-        <v>-1034.156</v>
+        <v>-1034.389</v>
       </c>
       <c r="I648">
-        <v>692.307</v>
+        <v>692.541</v>
       </c>
       <c r="J648">
         <v>7437.418</v>
       </c>
       <c r="K648">
         <v>757.338</v>
       </c>
       <c r="L648">
-        <v>1236.136</v>
+        <v>1238.98</v>
       </c>
       <c r="M648">
-        <v>9428.691</v>
+        <v>9431.536</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>7557.054</v>
+        <v>7577.614</v>
       </c>
       <c r="C649">
         <v>764.959</v>
       </c>
       <c r="D649">
-        <v>1287.348</v>
+        <v>1290.055</v>
       </c>
       <c r="E649">
-        <v>9609.361</v>
+        <v>9632.628</v>
       </c>
       <c r="F649">
-        <v>1869.176</v>
+        <v>1868.52</v>
       </c>
       <c r="G649">
-        <v>2757.958</v>
+        <v>2759.82</v>
       </c>
       <c r="H649">
-        <v>-888.782</v>
+        <v>-891.3</v>
       </c>
       <c r="I649">
-        <v>1055.543</v>
+        <v>1036.148</v>
       </c>
       <c r="J649">
-        <v>7769.755</v>
+        <v>7770.92</v>
       </c>
       <c r="K649">
         <v>764.959</v>
       </c>
       <c r="L649">
-        <v>1241.242</v>
+        <v>1243.95</v>
       </c>
       <c r="M649">
-        <v>9776.122</v>
+        <v>9777.476</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>6977.21</v>
+        <v>7006.357</v>
       </c>
       <c r="C650">
         <v>651.478</v>
       </c>
       <c r="D650">
-        <v>1197.4</v>
+        <v>1200.312</v>
       </c>
       <c r="E650">
-        <v>8826.088</v>
+        <v>8858.148</v>
       </c>
       <c r="F650">
-        <v>1650.391</v>
+        <v>1652.38</v>
       </c>
       <c r="G650">
-        <v>2588.665</v>
+        <v>2588.22</v>
       </c>
       <c r="H650">
-        <v>-938.274</v>
+        <v>-935.84</v>
       </c>
       <c r="I650">
-        <v>608.509</v>
+        <v>585.923</v>
       </c>
       <c r="J650">
-        <v>6683.82</v>
+        <v>6690.415</v>
       </c>
       <c r="K650">
         <v>651.478</v>
       </c>
       <c r="L650">
-        <v>1162.065</v>
+        <v>1164.977</v>
       </c>
       <c r="M650">
-        <v>8496.323</v>
+        <v>8508.231</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>7788.005</v>
+      </c>
+      <c r="C651">
+        <v>648.467</v>
+      </c>
+      <c r="D651">
+        <v>1481.535</v>
+      </c>
+      <c r="E651">
+        <v>9918.007</v>
+      </c>
+      <c r="F651">
+        <v>1754.018</v>
+      </c>
+      <c r="G651">
+        <v>3014.661</v>
+      </c>
+      <c r="H651">
+        <v>-1260.643</v>
+      </c>
+      <c r="I651">
+        <v>-154.448</v>
+      </c>
+      <c r="J651">
+        <v>6409.25</v>
+      </c>
+      <c r="K651">
+        <v>648.467</v>
+      </c>
+      <c r="L651">
+        <v>1447.401</v>
+      </c>
+      <c r="M651">
+        <v>8502.916</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -29442,693 +29483,693 @@
       </c>
       <c r="J73">
         <v>77862.484</v>
       </c>
       <c r="K73">
         <v>8355.22</v>
       </c>
       <c r="L73">
         <v>7607.488</v>
       </c>
       <c r="M73">
         <v>93941.38</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="7">
         <v>2010</v>
       </c>
       <c r="B74">
         <v>58159.29</v>
       </c>
       <c r="C74">
         <v>8434.433</v>
       </c>
       <c r="D74">
-        <v>8312.486</v>
+        <v>8312.554</v>
       </c>
       <c r="E74">
-        <v>74906.209</v>
+        <v>74906.276</v>
       </c>
       <c r="F74">
         <v>29865.766</v>
       </c>
       <c r="G74">
         <v>8176.03</v>
       </c>
       <c r="H74">
         <v>21689.737</v>
       </c>
       <c r="I74">
         <v>915.765</v>
       </c>
       <c r="J74">
         <v>80723.061</v>
       </c>
       <c r="K74">
         <v>8434.433</v>
       </c>
       <c r="L74">
-        <v>8265.583</v>
+        <v>8265.651</v>
       </c>
       <c r="M74">
-        <v>97511.711</v>
+        <v>97511.778</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="7">
         <v>2011</v>
       </c>
       <c r="B75">
         <v>60529.497</v>
       </c>
       <c r="C75">
         <v>8268.698</v>
       </c>
       <c r="D75">
-        <v>9305.589</v>
+        <v>9305.725</v>
       </c>
       <c r="E75">
-        <v>78103.785</v>
+        <v>78103.92</v>
       </c>
       <c r="F75">
         <v>28747.981</v>
       </c>
       <c r="G75">
         <v>10372.719</v>
       </c>
       <c r="H75">
         <v>18375.263</v>
       </c>
       <c r="I75">
         <v>388.999</v>
       </c>
       <c r="J75">
         <v>79262.601</v>
       </c>
       <c r="K75">
         <v>8268.698</v>
       </c>
       <c r="L75">
-        <v>9209.646</v>
+        <v>9209.782</v>
       </c>
       <c r="M75">
-        <v>96868.046</v>
+        <v>96868.182</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="7">
         <v>2012</v>
       </c>
       <c r="B76">
         <v>62297.744</v>
       </c>
       <c r="C76">
         <v>8061.822</v>
       </c>
       <c r="D76">
-        <v>8889.502</v>
+        <v>8889.694</v>
       </c>
       <c r="E76">
-        <v>79249.068</v>
+        <v>79249.26</v>
       </c>
       <c r="F76">
         <v>27068.146</v>
       </c>
       <c r="G76">
         <v>11267.352</v>
       </c>
       <c r="H76">
         <v>15800.794</v>
       </c>
       <c r="I76">
         <v>-670.007</v>
       </c>
       <c r="J76">
         <v>77303.882</v>
       </c>
       <c r="K76">
         <v>8061.822</v>
       </c>
       <c r="L76">
-        <v>8852.895</v>
+        <v>8853.087</v>
       </c>
       <c r="M76">
-        <v>94379.855</v>
+        <v>94380.047</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="7">
         <v>2013</v>
       </c>
       <c r="B77">
         <v>64179.522</v>
       </c>
       <c r="C77">
         <v>8244.433</v>
       </c>
       <c r="D77">
-        <v>9438.028</v>
+        <v>9438.282</v>
       </c>
       <c r="E77">
-        <v>81861.983</v>
+        <v>81862.237</v>
       </c>
       <c r="F77">
         <v>24622.566</v>
       </c>
       <c r="G77">
         <v>11787.545</v>
       </c>
       <c r="H77">
         <v>12835.02</v>
       </c>
       <c r="I77">
         <v>2433.441</v>
       </c>
       <c r="J77">
         <v>79224.27</v>
       </c>
       <c r="K77">
         <v>8244.433</v>
       </c>
       <c r="L77">
-        <v>9464.269</v>
+        <v>9464.522</v>
       </c>
       <c r="M77">
-        <v>97130.444</v>
+        <v>97130.698</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="7">
         <v>2014</v>
       </c>
       <c r="B78">
         <v>69599.191</v>
       </c>
       <c r="C78">
         <v>8337.559</v>
       </c>
       <c r="D78">
-        <v>9794.764</v>
+        <v>9795.086</v>
       </c>
       <c r="E78">
-        <v>87731.514</v>
+        <v>87731.836</v>
       </c>
       <c r="F78">
         <v>23240.986</v>
       </c>
       <c r="G78">
         <v>12269.775</v>
       </c>
       <c r="H78">
         <v>10971.211</v>
       </c>
       <c r="I78">
         <v>-408.689</v>
       </c>
       <c r="J78">
         <v>80016.732</v>
       </c>
       <c r="K78">
         <v>8337.559</v>
       </c>
       <c r="L78">
-        <v>9758.186</v>
+        <v>9758.508</v>
       </c>
       <c r="M78">
-        <v>98294.036</v>
+        <v>98294.358</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="7">
         <v>2015</v>
       </c>
       <c r="B79">
         <v>70173.857</v>
       </c>
       <c r="C79">
         <v>8336.886</v>
       </c>
       <c r="D79">
-        <v>9759.541</v>
+        <v>9759.918</v>
       </c>
       <c r="E79">
-        <v>88270.285</v>
+        <v>88270.661</v>
       </c>
       <c r="F79">
         <v>23793.673</v>
       </c>
       <c r="G79">
         <v>12902.152</v>
       </c>
       <c r="H79">
         <v>10891.521</v>
       </c>
       <c r="I79">
         <v>-1764.049</v>
       </c>
       <c r="J79">
         <v>79090.311</v>
       </c>
       <c r="K79">
         <v>8336.886</v>
       </c>
       <c r="L79">
-        <v>9743.079</v>
+        <v>9743.456</v>
       </c>
       <c r="M79">
-        <v>97397.757</v>
+        <v>97398.133</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80">
         <v>65446.864</v>
       </c>
       <c r="C80">
         <v>8426.753</v>
       </c>
       <c r="D80">
-        <v>10467.739</v>
+        <v>10469.285</v>
       </c>
       <c r="E80">
-        <v>84341.356</v>
+        <v>84342.902</v>
       </c>
       <c r="F80">
         <v>25378.086</v>
       </c>
       <c r="G80">
         <v>14119.207</v>
       </c>
       <c r="H80">
         <v>11258.879</v>
       </c>
       <c r="I80">
         <v>1771.479</v>
       </c>
       <c r="J80">
         <v>78319.02</v>
       </c>
       <c r="K80">
         <v>8426.753</v>
       </c>
       <c r="L80">
-        <v>10399.036</v>
+        <v>10400.582</v>
       </c>
       <c r="M80">
-        <v>97371.714</v>
+        <v>97373.26</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81">
         <v>68492.022</v>
       </c>
       <c r="C81">
         <v>8418.968</v>
       </c>
       <c r="D81">
-        <v>11250.179</v>
+        <v>11252.923</v>
       </c>
       <c r="E81">
-        <v>88161.169</v>
+        <v>88163.913</v>
       </c>
       <c r="F81">
         <v>25457.85</v>
       </c>
       <c r="G81">
         <v>17945.598</v>
       </c>
       <c r="H81">
         <v>7512.252</v>
       </c>
       <c r="I81">
         <v>1967.464</v>
       </c>
       <c r="J81">
         <v>77900.709</v>
       </c>
       <c r="K81">
         <v>8418.968</v>
       </c>
       <c r="L81">
-        <v>11129.064</v>
+        <v>11131.808</v>
       </c>
       <c r="M81">
-        <v>97640.885</v>
+        <v>97643.628</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82">
         <v>75784.165</v>
       </c>
       <c r="C82">
         <v>8438.068</v>
       </c>
       <c r="D82">
-        <v>11571.038</v>
+        <v>11574.914</v>
       </c>
       <c r="E82">
-        <v>95793.271</v>
+        <v>95797.147</v>
       </c>
       <c r="F82">
         <v>24833.272</v>
       </c>
       <c r="G82">
         <v>21223.654</v>
       </c>
       <c r="H82">
         <v>3609.618</v>
       </c>
       <c r="I82">
         <v>1828.799</v>
       </c>
       <c r="J82">
         <v>81280.532</v>
       </c>
       <c r="K82">
         <v>8438.068</v>
       </c>
       <c r="L82">
-        <v>11361.404</v>
+        <v>11365.28</v>
       </c>
       <c r="M82">
-        <v>101231.689</v>
+        <v>101235.565</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83">
         <v>81406.531</v>
       </c>
       <c r="C83">
         <v>8451.852</v>
       </c>
       <c r="D83">
-        <v>11619.165</v>
+        <v>11624.161</v>
       </c>
       <c r="E83">
-        <v>101477.548</v>
+        <v>101482.544</v>
       </c>
       <c r="F83">
         <v>22865.227</v>
       </c>
       <c r="G83">
         <v>23475.568</v>
       </c>
       <c r="H83">
         <v>-610.341</v>
       </c>
       <c r="I83">
         <v>-397.428</v>
       </c>
       <c r="J83">
         <v>80424.546</v>
       </c>
       <c r="K83">
         <v>8451.852</v>
       </c>
       <c r="L83">
-        <v>11460.162</v>
+        <v>11465.158</v>
       </c>
       <c r="M83">
-        <v>100469.78</v>
+        <v>100474.775</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84">
         <v>76182.165</v>
       </c>
       <c r="C84">
         <v>8251.075</v>
       </c>
       <c r="D84">
-        <v>11576.789</v>
+        <v>11582.58</v>
       </c>
       <c r="E84">
-        <v>96010.029</v>
+        <v>96015.82</v>
       </c>
       <c r="F84">
         <v>19988.063</v>
       </c>
       <c r="G84">
         <v>23463.923</v>
       </c>
       <c r="H84">
         <v>-3475.86</v>
       </c>
       <c r="I84">
         <v>459.178</v>
       </c>
       <c r="J84">
         <v>73168.689</v>
       </c>
       <c r="K84">
         <v>8251.075</v>
       </c>
       <c r="L84">
-        <v>11412.146</v>
+        <v>11417.937</v>
       </c>
       <c r="M84">
-        <v>92993.346</v>
+        <v>92999.137</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>77993.615</v>
       </c>
       <c r="C85">
         <v>8130.913</v>
       </c>
       <c r="D85">
-        <v>12208.84</v>
+        <v>12219.887</v>
       </c>
       <c r="E85">
-        <v>98333.368</v>
+        <v>98344.416</v>
       </c>
       <c r="F85">
         <v>21455.386</v>
       </c>
       <c r="G85">
         <v>25071.447</v>
       </c>
       <c r="H85">
         <v>-3616.061</v>
       </c>
       <c r="I85">
         <v>3047.131</v>
       </c>
       <c r="J85">
         <v>77453.62</v>
       </c>
       <c r="K85">
         <v>8130.913</v>
       </c>
       <c r="L85">
-        <v>12045.774</v>
+        <v>12056.821</v>
       </c>
       <c r="M85">
-        <v>97764.438</v>
+        <v>97775.486</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>82249.886</v>
       </c>
       <c r="C86">
         <v>8061.02</v>
       </c>
       <c r="D86">
-        <v>13345.961</v>
+        <v>13365.933</v>
       </c>
       <c r="E86">
-        <v>103656.868</v>
+        <v>103676.839</v>
       </c>
       <c r="F86">
         <v>21506.729</v>
       </c>
       <c r="G86">
         <v>27335.048</v>
       </c>
       <c r="H86">
         <v>-5828.319</v>
       </c>
       <c r="I86">
         <v>2031.867</v>
       </c>
       <c r="J86">
         <v>78529.365</v>
       </c>
       <c r="K86">
         <v>8061.02</v>
       </c>
       <c r="L86">
-        <v>13129.415</v>
+        <v>13149.387</v>
       </c>
       <c r="M86">
-        <v>99860.416</v>
+        <v>99880.387</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>86115.04</v>
       </c>
       <c r="C87">
         <v>8098.974</v>
       </c>
       <c r="D87">
-        <v>13280.555</v>
+        <v>13309.445</v>
       </c>
       <c r="E87">
-        <v>107494.57</v>
+        <v>107523.46</v>
       </c>
       <c r="F87">
         <v>21657.289</v>
       </c>
       <c r="G87">
         <v>29656.412</v>
       </c>
       <c r="H87">
         <v>-7999.123</v>
       </c>
       <c r="I87">
         <v>-969.982</v>
       </c>
       <c r="J87">
         <v>77262.487</v>
       </c>
       <c r="K87">
         <v>8098.974</v>
       </c>
       <c r="L87">
-        <v>13099.502</v>
+        <v>13128.392</v>
       </c>
       <c r="M87">
-        <v>98525.464</v>
+        <v>98554.354</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>86476.859</v>
       </c>
       <c r="C88">
         <v>8165.019</v>
       </c>
       <c r="D88">
-        <v>14172.593</v>
+        <v>14210.705</v>
       </c>
       <c r="E88">
-        <v>108814.471</v>
+        <v>108852.583</v>
       </c>
       <c r="F88">
         <v>21696.039</v>
       </c>
       <c r="G88">
         <v>30843.53</v>
       </c>
       <c r="H88">
         <v>-9147.492</v>
       </c>
       <c r="I88">
         <v>154.905</v>
       </c>
       <c r="J88">
         <v>77644.271</v>
       </c>
       <c r="K88">
         <v>8165.019</v>
       </c>
       <c r="L88">
-        <v>13965.449</v>
+        <v>14003.561</v>
       </c>
       <c r="M88">
-        <v>99821.884</v>
+        <v>99859.997</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>89536.042</v>
       </c>
       <c r="C89">
         <v>8195.465</v>
       </c>
       <c r="D89">
-        <v>14989.808</v>
+        <v>15037.377</v>
       </c>
       <c r="E89">
-        <v>112721.315</v>
+        <v>112768.884</v>
       </c>
       <c r="F89">
-        <v>20540.093</v>
+        <v>20539.523</v>
       </c>
       <c r="G89">
-        <v>31495.883</v>
+        <v>31495.943</v>
       </c>
       <c r="H89">
-        <v>-10955.79</v>
+        <v>-10956.421</v>
       </c>
       <c r="I89">
-        <v>251.547</v>
+        <v>252.179</v>
       </c>
       <c r="J89">
-        <v>79184.208</v>
+        <v>79184.209</v>
       </c>
       <c r="K89">
         <v>8195.465</v>
       </c>
       <c r="L89">
-        <v>14595.233</v>
+        <v>14642.802</v>
       </c>
       <c r="M89">
-        <v>102017.072</v>
+        <v>102064.642</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>