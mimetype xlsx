--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table E1. Primary Energy Overview, Fossil Fuel Equivalency Approach</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Energy Consumption</t>
   </si>
   <si>
     <t>Renewable Energy Production, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Total Energy Production, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Total Energy Imports</t>
   </si>
   <si>
     <t>Total Energy Exports</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="87.264" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26203,658 +26203,740 @@
       </c>
       <c r="H636">
         <v>-826.375</v>
       </c>
       <c r="I636">
         <v>574.625</v>
       </c>
       <c r="J636">
         <v>7219.669</v>
       </c>
       <c r="K636">
         <v>743.543</v>
       </c>
       <c r="L636">
         <v>1119.125</v>
       </c>
       <c r="M636">
         <v>9089.456</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>7330.689</v>
+        <v>7330.674</v>
       </c>
       <c r="C637">
         <v>749.17</v>
       </c>
       <c r="D637">
         <v>1206.774</v>
       </c>
       <c r="E637">
-        <v>9286.633</v>
+        <v>9286.618</v>
       </c>
       <c r="F637">
         <v>1893.312</v>
       </c>
       <c r="G637">
-        <v>2533.511</v>
+        <v>2529.819</v>
       </c>
       <c r="H637">
-        <v>-640.199</v>
+        <v>-636.507</v>
       </c>
       <c r="I637">
-        <v>1329.699</v>
+        <v>1326.022</v>
       </c>
       <c r="J637">
         <v>8047.221</v>
       </c>
       <c r="K637">
         <v>749.17</v>
       </c>
       <c r="L637">
         <v>1170.05</v>
       </c>
       <c r="M637">
         <v>9976.133</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>6663.167</v>
+        <v>6663.154</v>
       </c>
       <c r="C638">
         <v>645.675</v>
       </c>
       <c r="D638">
         <v>1123.856</v>
       </c>
       <c r="E638">
-        <v>8432.699</v>
+        <v>8432.686</v>
       </c>
       <c r="F638">
-        <v>1606.235</v>
+        <v>1606.232</v>
       </c>
       <c r="G638">
-        <v>2411.425</v>
+        <v>2414.208</v>
       </c>
       <c r="H638">
-        <v>-805.19</v>
+        <v>-807.976</v>
       </c>
       <c r="I638">
-        <v>875.784</v>
+        <v>878.582</v>
       </c>
       <c r="J638">
         <v>6752.736</v>
       </c>
       <c r="K638">
         <v>645.675</v>
       </c>
       <c r="L638">
         <v>1098.442</v>
       </c>
       <c r="M638">
-        <v>8503.292</v>
+        <v>8503.291</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>7612.392</v>
+        <v>7612.019</v>
       </c>
       <c r="C639">
         <v>652.235</v>
       </c>
       <c r="D639">
         <v>1365.723</v>
       </c>
       <c r="E639">
-        <v>9630.35</v>
+        <v>9629.976</v>
       </c>
       <c r="F639">
         <v>1663.043</v>
       </c>
       <c r="G639">
-        <v>2697.209</v>
+        <v>2692.559</v>
       </c>
       <c r="H639">
-        <v>-1034.165</v>
+        <v>-1029.516</v>
       </c>
       <c r="I639">
-        <v>-219.068</v>
+        <v>-223.344</v>
       </c>
       <c r="J639">
         <v>6387.124</v>
       </c>
       <c r="K639">
         <v>652.235</v>
       </c>
       <c r="L639">
         <v>1334.99</v>
       </c>
       <c r="M639">
         <v>8377.116</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>7270.849</v>
+        <v>7269.743</v>
       </c>
       <c r="C640">
         <v>604.572</v>
       </c>
       <c r="D640">
         <v>1336.653</v>
       </c>
       <c r="E640">
-        <v>9212.074</v>
+        <v>9210.968</v>
       </c>
       <c r="F640">
-        <v>1630.147</v>
+        <v>1630.149</v>
       </c>
       <c r="G640">
-        <v>2521.021</v>
+        <v>2526.508</v>
       </c>
       <c r="H640">
-        <v>-890.874</v>
+        <v>-896.359</v>
       </c>
       <c r="I640">
-        <v>-487.551</v>
+        <v>-480.952</v>
       </c>
       <c r="J640">
-        <v>5905.021</v>
+        <v>5905.028</v>
       </c>
       <c r="K640">
         <v>604.572</v>
       </c>
       <c r="L640">
         <v>1318.364</v>
       </c>
       <c r="M640">
-        <v>7833.65</v>
+        <v>7833.657</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>7526.348</v>
+        <v>7525.169</v>
       </c>
       <c r="C641">
         <v>648.978</v>
       </c>
       <c r="D641">
         <v>1325.834</v>
       </c>
       <c r="E641">
-        <v>9501.16</v>
+        <v>9499.981</v>
       </c>
       <c r="F641">
-        <v>1734.329</v>
+        <v>1734.327</v>
       </c>
       <c r="G641">
-        <v>2564.655</v>
+        <v>2563.697</v>
       </c>
       <c r="H641">
-        <v>-830.326</v>
+        <v>-829.37</v>
       </c>
       <c r="I641">
-        <v>-726.283</v>
+        <v>-726.059</v>
       </c>
       <c r="J641">
         <v>5995.21</v>
       </c>
       <c r="K641">
         <v>648.978</v>
       </c>
       <c r="L641">
         <v>1292.399</v>
       </c>
       <c r="M641">
         <v>7944.551</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>7336.592</v>
+        <v>7335.194</v>
       </c>
       <c r="C642">
         <v>691.559</v>
       </c>
       <c r="D642">
         <v>1318.426</v>
       </c>
       <c r="E642">
-        <v>9346.577</v>
+        <v>9345.18</v>
       </c>
       <c r="F642">
-        <v>1679.781</v>
+        <v>1680.485</v>
       </c>
       <c r="G642">
-        <v>2518.538</v>
+        <v>2517.71</v>
       </c>
       <c r="H642">
-        <v>-838.757</v>
+        <v>-837.224</v>
       </c>
       <c r="I642">
-        <v>-245.916</v>
+        <v>-246.051</v>
       </c>
       <c r="J642">
         <v>6282.793</v>
       </c>
       <c r="K642">
         <v>691.559</v>
       </c>
       <c r="L642">
         <v>1281.386</v>
       </c>
       <c r="M642">
         <v>8261.904</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>7655.796</v>
+        <v>7654.128</v>
       </c>
       <c r="C643">
         <v>739.169</v>
       </c>
       <c r="D643">
         <v>1300.483</v>
       </c>
       <c r="E643">
-        <v>9695.448</v>
+        <v>9693.78</v>
       </c>
       <c r="F643">
-        <v>1742.323</v>
+        <v>1741.619</v>
       </c>
       <c r="G643">
-        <v>2530.267</v>
+        <v>2536.959</v>
       </c>
       <c r="H643">
-        <v>-787.944</v>
+        <v>-795.339</v>
       </c>
       <c r="I643">
-        <v>-46.877</v>
+        <v>-38.209</v>
       </c>
       <c r="J643">
-        <v>6854.76</v>
+        <v>6854.364</v>
       </c>
       <c r="K643">
         <v>739.169</v>
       </c>
       <c r="L643">
         <v>1263.701</v>
       </c>
       <c r="M643">
-        <v>8860.627</v>
+        <v>8860.232</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>7744.9</v>
+        <v>7744.849</v>
       </c>
       <c r="C644">
         <v>738.374</v>
       </c>
       <c r="D644">
         <v>1235.951</v>
       </c>
       <c r="E644">
-        <v>9719.225</v>
+        <v>9719.174</v>
       </c>
       <c r="F644">
         <v>1760.365</v>
       </c>
       <c r="G644">
-        <v>2655.245</v>
+        <v>2651.287</v>
       </c>
       <c r="H644">
-        <v>-894.88</v>
+        <v>-890.922</v>
       </c>
       <c r="I644">
-        <v>-200.086</v>
+        <v>-203.993</v>
       </c>
       <c r="J644">
         <v>6677.893</v>
       </c>
       <c r="K644">
         <v>738.374</v>
       </c>
       <c r="L644">
         <v>1204.237</v>
       </c>
       <c r="M644">
         <v>8624.259</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>7470.646</v>
+        <v>7470.07</v>
       </c>
       <c r="C645">
         <v>683.576</v>
       </c>
       <c r="D645">
         <v>1126.184</v>
       </c>
       <c r="E645">
-        <v>9280.406</v>
+        <v>9279.83</v>
       </c>
       <c r="F645">
         <v>1723.559</v>
       </c>
       <c r="G645">
-        <v>2655.044</v>
+        <v>2656.545</v>
       </c>
       <c r="H645">
-        <v>-931.485</v>
+        <v>-932.986</v>
       </c>
       <c r="I645">
-        <v>-391.876</v>
+        <v>-389.798</v>
       </c>
       <c r="J645">
-        <v>6177.137</v>
+        <v>6177.139</v>
       </c>
       <c r="K645">
         <v>683.576</v>
       </c>
       <c r="L645">
         <v>1091.905</v>
       </c>
       <c r="M645">
-        <v>7957.045</v>
+        <v>7957.046</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>7670.543</v>
+        <v>7670.536</v>
       </c>
       <c r="C646">
         <v>618.458</v>
       </c>
       <c r="D646">
         <v>1235.507</v>
       </c>
       <c r="E646">
-        <v>9524.509</v>
+        <v>9524.502</v>
       </c>
       <c r="F646">
         <v>1631.624</v>
       </c>
       <c r="G646">
-        <v>2755.179</v>
+        <v>2756.016</v>
       </c>
       <c r="H646">
-        <v>-1123.555</v>
+        <v>-1124.392</v>
       </c>
       <c r="I646">
-        <v>-324.275</v>
+        <v>-323.431</v>
       </c>
       <c r="J646">
         <v>6258.257</v>
       </c>
       <c r="K646">
         <v>618.458</v>
       </c>
       <c r="L646">
         <v>1201.956</v>
       </c>
       <c r="M646">
         <v>8076.679</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>7510.894</v>
+        <v>7510.884</v>
       </c>
       <c r="C647">
         <v>666.361</v>
       </c>
       <c r="D647">
         <v>1189.166</v>
       </c>
       <c r="E647">
-        <v>9366.421</v>
+        <v>9366.412</v>
       </c>
       <c r="F647">
         <v>1605.165</v>
       </c>
       <c r="G647">
-        <v>2749.822</v>
+        <v>2748.404</v>
       </c>
       <c r="H647">
-        <v>-1144.657</v>
+        <v>-1143.239</v>
       </c>
       <c r="I647">
-        <v>-3.914</v>
+        <v>-5.322</v>
       </c>
       <c r="J647">
         <v>6408.631</v>
       </c>
       <c r="K647">
         <v>666.361</v>
       </c>
       <c r="L647">
         <v>1146.402</v>
       </c>
       <c r="M647">
         <v>8217.851</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>7743.226</v>
+        <v>7743.219</v>
       </c>
       <c r="C648">
         <v>757.338</v>
       </c>
       <c r="D648">
         <v>1272.819</v>
       </c>
       <c r="E648">
-        <v>9773.384</v>
+        <v>9773.376</v>
       </c>
       <c r="F648">
         <v>1869.64</v>
       </c>
       <c r="G648">
-        <v>2904.029</v>
+        <v>2905.959</v>
       </c>
       <c r="H648">
-        <v>-1034.389</v>
+        <v>-1036.319</v>
       </c>
       <c r="I648">
-        <v>692.541</v>
+        <v>694.478</v>
       </c>
       <c r="J648">
         <v>7437.418</v>
       </c>
       <c r="K648">
         <v>757.338</v>
       </c>
       <c r="L648">
         <v>1238.98</v>
       </c>
       <c r="M648">
         <v>9431.536</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>7577.614</v>
+        <v>7565.284</v>
       </c>
       <c r="C649">
         <v>764.959</v>
       </c>
       <c r="D649">
         <v>1290.055</v>
       </c>
       <c r="E649">
-        <v>9632.628</v>
+        <v>9620.298</v>
       </c>
       <c r="F649">
         <v>1868.52</v>
       </c>
       <c r="G649">
         <v>2759.82</v>
       </c>
       <c r="H649">
         <v>-891.3</v>
       </c>
       <c r="I649">
-        <v>1036.148</v>
+        <v>1052.307</v>
       </c>
       <c r="J649">
-        <v>7770.92</v>
+        <v>7774.749</v>
       </c>
       <c r="K649">
         <v>764.959</v>
       </c>
       <c r="L649">
         <v>1243.95</v>
       </c>
       <c r="M649">
-        <v>9777.476</v>
+        <v>9781.305</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>7006.357</v>
+        <v>7007.541</v>
       </c>
       <c r="C650">
         <v>651.478</v>
       </c>
       <c r="D650">
         <v>1200.312</v>
       </c>
       <c r="E650">
-        <v>8858.148</v>
+        <v>8859.331</v>
       </c>
       <c r="F650">
         <v>1652.38</v>
       </c>
       <c r="G650">
         <v>2588.22</v>
       </c>
       <c r="H650">
         <v>-935.84</v>
       </c>
       <c r="I650">
-        <v>585.923</v>
+        <v>579.742</v>
       </c>
       <c r="J650">
-        <v>6690.415</v>
+        <v>6685.416</v>
       </c>
       <c r="K650">
         <v>651.478</v>
       </c>
       <c r="L650">
         <v>1164.977</v>
       </c>
       <c r="M650">
-        <v>8508.231</v>
+        <v>8503.233</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>7788.005</v>
+        <v>7785.164</v>
       </c>
       <c r="C651">
         <v>648.467</v>
       </c>
       <c r="D651">
         <v>1481.535</v>
       </c>
       <c r="E651">
-        <v>9918.007</v>
+        <v>9915.166</v>
       </c>
       <c r="F651">
-        <v>1754.018</v>
+        <v>1756.143</v>
       </c>
       <c r="G651">
-        <v>3014.661</v>
+        <v>3014.185</v>
       </c>
       <c r="H651">
-        <v>-1260.643</v>
+        <v>-1258.042</v>
       </c>
       <c r="I651">
-        <v>-154.448</v>
+        <v>-151.041</v>
       </c>
       <c r="J651">
-        <v>6409.25</v>
+        <v>6410.207</v>
       </c>
       <c r="K651">
         <v>648.467</v>
       </c>
       <c r="L651">
         <v>1447.401</v>
       </c>
       <c r="M651">
-        <v>8502.916</v>
+        <v>8506.082</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>7525.332</v>
+      </c>
+      <c r="C652">
+        <v>599.146</v>
+      </c>
+      <c r="D652">
+        <v>1411.864</v>
+      </c>
+      <c r="E652">
+        <v>9536.343</v>
+      </c>
+      <c r="F652">
+        <v>1640.321</v>
+      </c>
+      <c r="G652">
+        <v>3146.59</v>
+      </c>
+      <c r="H652">
+        <v>-1506.269</v>
+      </c>
+      <c r="I652">
+        <v>-130.953</v>
+      </c>
+      <c r="J652">
+        <v>5919.587</v>
+      </c>
+      <c r="K652">
+        <v>599.146</v>
+      </c>
+      <c r="L652">
+        <v>1382.109</v>
+      </c>
+      <c r="M652">
+        <v>7899.122</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>7702.335</v>
+      </c>
+      <c r="C653">
+        <v>678.804</v>
+      </c>
+      <c r="D653">
+        <v>1440.107</v>
+      </c>
+      <c r="E653">
+        <v>9821.246</v>
+      </c>
+      <c r="F653">
+        <v>1640.493</v>
+      </c>
+      <c r="G653">
+        <v>3228.786</v>
+      </c>
+      <c r="H653">
+        <v>-1588.293</v>
+      </c>
+      <c r="I653">
+        <v>-233.501</v>
+      </c>
+      <c r="J653">
+        <v>5916.03</v>
+      </c>
+      <c r="K653">
+        <v>678.804</v>
+      </c>
+      <c r="L653">
+        <v>1404.34</v>
+      </c>
+      <c r="M653">
+        <v>7999.452</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -30092,84 +30174,84 @@
       </c>
       <c r="H88">
         <v>-9147.492</v>
       </c>
       <c r="I88">
         <v>154.905</v>
       </c>
       <c r="J88">
         <v>77644.271</v>
       </c>
       <c r="K88">
         <v>8165.019</v>
       </c>
       <c r="L88">
         <v>14003.561</v>
       </c>
       <c r="M88">
         <v>99859.997</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>89536.042</v>
+        <v>89529.639</v>
       </c>
       <c r="C89">
         <v>8195.465</v>
       </c>
       <c r="D89">
         <v>15037.377</v>
       </c>
       <c r="E89">
-        <v>112768.884</v>
+        <v>112762.482</v>
       </c>
       <c r="F89">
-        <v>20539.523</v>
+        <v>20539.52</v>
       </c>
       <c r="G89">
-        <v>31495.943</v>
+        <v>31499.67</v>
       </c>
       <c r="H89">
-        <v>-10956.421</v>
+        <v>-10960.15</v>
       </c>
       <c r="I89">
-        <v>252.179</v>
+        <v>261.924</v>
       </c>
       <c r="J89">
-        <v>79184.209</v>
+        <v>79183.822</v>
       </c>
       <c r="K89">
         <v>8195.465</v>
       </c>
       <c r="L89">
         <v>14642.802</v>
       </c>
       <c r="M89">
-        <v>102064.642</v>
+        <v>102064.255</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>