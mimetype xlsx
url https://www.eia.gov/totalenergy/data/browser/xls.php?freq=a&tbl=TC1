--- v3 (2026-03-18)
+++ v4 (2026-05-03)
@@ -17,57 +17,57 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Annual Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table C1 Population, U.S. Gross Domestic Product, and U.S. Gross Output</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Total Resident Population, United States</t>
   </si>
   <si>
     <t>Total Resident Population, World</t>
   </si>
   <si>
     <t>United States Share of World Population</t>
   </si>
   <si>
     <t>U.S. Gross Domestic Product, Nominal</t>
   </si>
   <si>
     <t>U.S. Gross Domestic Product, Real</t>
   </si>
   <si>
     <t>U.S. Gross Domestic Product Implicit Price Deflator</t>
   </si>
@@ -469,54 +469,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="92.406" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -1356,1236 +1356,1262 @@
       </c>
       <c r="D42">
         <v>5.2</v>
       </c>
       <c r="E42">
         <v>2351.6</v>
       </c>
       <c r="F42">
         <v>7052.7</v>
       </c>
       <c r="G42">
         <v>0.33343</v>
       </c>
       <c r="H42">
         <v>4366.8</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="6">
         <v>1979</v>
       </c>
       <c r="B43">
         <v>225.1</v>
       </c>
       <c r="C43">
-        <v>4375.7</v>
+        <v>4375.8</v>
       </c>
       <c r="D43">
         <v>5.1</v>
       </c>
       <c r="E43">
         <v>2627.3</v>
       </c>
       <c r="F43">
         <v>7276</v>
       </c>
       <c r="G43">
         <v>0.3611</v>
       </c>
       <c r="H43">
         <v>4925.5</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="6">
         <v>1980</v>
       </c>
       <c r="B44">
         <v>227.2</v>
       </c>
       <c r="C44">
-        <v>4446.6</v>
+        <v>4446.7</v>
       </c>
       <c r="D44">
         <v>5.1</v>
       </c>
       <c r="E44">
         <v>2857.3</v>
       </c>
       <c r="F44">
         <v>7257.3</v>
       </c>
       <c r="G44">
         <v>0.39371</v>
       </c>
       <c r="H44">
         <v>5462</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="6">
         <v>1981</v>
       </c>
       <c r="B45">
         <v>229.5</v>
       </c>
       <c r="C45">
-        <v>4528.1</v>
+        <v>4528.2</v>
       </c>
       <c r="D45">
         <v>5.1</v>
       </c>
       <c r="E45">
         <v>3207</v>
       </c>
       <c r="F45">
         <v>7441.5</v>
       </c>
       <c r="G45">
         <v>0.43097</v>
       </c>
       <c r="H45">
         <v>6033.5</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="6">
         <v>1982</v>
       </c>
       <c r="B46">
         <v>231.7</v>
       </c>
       <c r="C46">
-        <v>4610.5</v>
+        <v>4610.6</v>
       </c>
       <c r="D46">
         <v>5</v>
       </c>
       <c r="E46">
         <v>3343.8</v>
       </c>
       <c r="F46">
         <v>7307.3</v>
       </c>
       <c r="G46">
         <v>0.45759</v>
       </c>
       <c r="H46">
         <v>6175</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="6">
         <v>1983</v>
       </c>
       <c r="B47">
         <v>233.8</v>
       </c>
       <c r="C47">
-        <v>4694.4</v>
+        <v>4694.6</v>
       </c>
       <c r="D47">
         <v>5</v>
       </c>
       <c r="E47">
         <v>3634</v>
       </c>
       <c r="F47">
         <v>7642.3</v>
       </c>
       <c r="G47">
         <v>0.47552</v>
       </c>
       <c r="H47">
         <v>6631</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="6">
         <v>1984</v>
       </c>
       <c r="B48">
         <v>235.8</v>
       </c>
       <c r="C48">
-        <v>4776.1</v>
+        <v>4776.3</v>
       </c>
       <c r="D48">
         <v>4.9</v>
       </c>
       <c r="E48">
         <v>4037.6</v>
       </c>
       <c r="F48">
         <v>8195.3</v>
       </c>
       <c r="G48">
         <v>0.49267</v>
       </c>
       <c r="H48">
         <v>7313.8</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="6">
         <v>1985</v>
       </c>
       <c r="B49">
         <v>237.9</v>
       </c>
       <c r="C49">
-        <v>4860.9</v>
+        <v>4861.1</v>
       </c>
       <c r="D49">
         <v>4.9</v>
       </c>
       <c r="E49">
         <v>4339</v>
       </c>
       <c r="F49">
         <v>8537</v>
       </c>
       <c r="G49">
         <v>0.50826</v>
       </c>
       <c r="H49">
         <v>7775.7</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="6">
         <v>1986</v>
       </c>
       <c r="B50">
         <v>240.1</v>
       </c>
       <c r="C50">
-        <v>4948</v>
+        <v>4948.4</v>
       </c>
       <c r="D50">
         <v>4.9</v>
       </c>
       <c r="E50">
         <v>4579.6</v>
       </c>
       <c r="F50">
         <v>8832.6</v>
       </c>
       <c r="G50">
         <v>0.51849</v>
       </c>
       <c r="H50">
         <v>8031</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="6">
         <v>1987</v>
       </c>
       <c r="B51">
         <v>242.3</v>
       </c>
       <c r="C51">
-        <v>5037.8</v>
+        <v>5038.2</v>
       </c>
       <c r="D51">
         <v>4.8</v>
       </c>
       <c r="E51">
         <v>4855.2</v>
       </c>
       <c r="F51">
         <v>9137.7</v>
       </c>
       <c r="G51">
         <v>0.53134</v>
       </c>
       <c r="H51">
         <v>8707.5</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="6">
         <v>1988</v>
       </c>
       <c r="B52">
         <v>244.5</v>
       </c>
       <c r="C52">
-        <v>5128.7</v>
+        <v>5129.2</v>
       </c>
       <c r="D52">
         <v>4.8</v>
       </c>
       <c r="E52">
         <v>5236.4</v>
       </c>
       <c r="F52">
         <v>9519.4</v>
       </c>
       <c r="G52">
         <v>0.55008</v>
       </c>
       <c r="H52">
         <v>9434.2</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="6">
         <v>1989</v>
       </c>
       <c r="B53">
         <v>246.8</v>
       </c>
       <c r="C53">
-        <v>5219.5</v>
+        <v>5220</v>
       </c>
       <c r="D53">
         <v>4.7</v>
       </c>
       <c r="E53">
         <v>5641.6</v>
       </c>
       <c r="F53">
         <v>9869</v>
       </c>
       <c r="G53">
         <v>0.57165</v>
       </c>
       <c r="H53">
         <v>10069.8</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="6">
         <v>1990</v>
       </c>
       <c r="B54">
         <v>249.6</v>
       </c>
       <c r="C54">
-        <v>5311.7</v>
+        <v>5312.2</v>
       </c>
       <c r="D54">
         <v>4.7</v>
       </c>
       <c r="E54">
         <v>5963.1</v>
       </c>
       <c r="F54">
         <v>10055.1</v>
       </c>
       <c r="G54">
         <v>0.59305</v>
       </c>
       <c r="H54">
         <v>10624.6</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="6">
         <v>1991</v>
       </c>
       <c r="B55">
         <v>253</v>
       </c>
       <c r="C55">
-        <v>5399.2</v>
+        <v>5399.7</v>
       </c>
       <c r="D55">
         <v>4.7</v>
       </c>
       <c r="E55">
         <v>6158.1</v>
       </c>
       <c r="F55">
         <v>10044.2</v>
       </c>
       <c r="G55">
         <v>0.6131</v>
       </c>
       <c r="H55">
         <v>10808</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="6">
         <v>1992</v>
       </c>
       <c r="B56">
         <v>256.5</v>
       </c>
       <c r="C56">
-        <v>5485.4</v>
+        <v>5486</v>
       </c>
       <c r="D56">
         <v>4.7</v>
       </c>
       <c r="E56">
         <v>6520.3</v>
       </c>
       <c r="F56">
         <v>10398</v>
       </c>
       <c r="G56">
         <v>0.62707</v>
       </c>
       <c r="H56">
         <v>11381</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="6">
         <v>1993</v>
       </c>
       <c r="B57">
         <v>259.9</v>
       </c>
       <c r="C57">
-        <v>5568.6</v>
+        <v>5569.2</v>
       </c>
       <c r="D57">
         <v>4.7</v>
       </c>
       <c r="E57">
         <v>6858.6</v>
       </c>
       <c r="F57">
         <v>10684.2</v>
       </c>
       <c r="G57">
         <v>0.64194</v>
       </c>
       <c r="H57">
         <v>12024.4</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="6">
         <v>1994</v>
       </c>
       <c r="B58">
         <v>263.1</v>
       </c>
       <c r="C58">
-        <v>5649.6</v>
+        <v>5650.1</v>
       </c>
       <c r="D58">
         <v>4.7</v>
       </c>
       <c r="E58">
         <v>7287.2</v>
       </c>
       <c r="F58">
         <v>11114.6</v>
       </c>
       <c r="G58">
         <v>0.65564</v>
       </c>
       <c r="H58">
         <v>12826.8</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="6">
         <v>1995</v>
       </c>
       <c r="B59">
         <v>266.3</v>
       </c>
       <c r="C59">
-        <v>5731.6</v>
+        <v>5731.8</v>
       </c>
       <c r="D59">
         <v>4.6</v>
       </c>
       <c r="E59">
         <v>7639.7</v>
       </c>
       <c r="F59">
         <v>11413</v>
       </c>
       <c r="G59">
         <v>0.66939</v>
       </c>
       <c r="H59">
         <v>13653.2</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="6">
         <v>1996</v>
       </c>
       <c r="B60">
         <v>269.4</v>
       </c>
       <c r="C60">
-        <v>5812.8</v>
+        <v>5812.7</v>
       </c>
       <c r="D60">
         <v>4.6</v>
       </c>
       <c r="E60">
         <v>8073.1</v>
       </c>
       <c r="F60">
         <v>11843.6</v>
       </c>
       <c r="G60">
         <v>0.68164</v>
       </c>
       <c r="H60">
         <v>14463.4</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="6">
         <v>1997</v>
       </c>
       <c r="B61">
         <v>272.6</v>
       </c>
       <c r="C61">
-        <v>5892.6</v>
+        <v>5892</v>
       </c>
       <c r="D61">
         <v>4.6</v>
       </c>
       <c r="E61">
         <v>8577.6</v>
       </c>
       <c r="F61">
         <v>12370.3</v>
       </c>
       <c r="G61">
         <v>0.6934</v>
       </c>
       <c r="H61">
         <v>15393.6</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="6">
         <v>1998</v>
       </c>
       <c r="B62">
         <v>275.9</v>
       </c>
       <c r="C62">
-        <v>5971.3</v>
+        <v>5970.2</v>
       </c>
       <c r="D62">
         <v>4.6</v>
       </c>
       <c r="E62">
         <v>9062.8</v>
       </c>
       <c r="F62">
         <v>12924.9</v>
       </c>
       <c r="G62">
         <v>0.70119</v>
       </c>
       <c r="H62">
         <v>16217</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="6">
         <v>1999</v>
       </c>
       <c r="B63">
         <v>279</v>
       </c>
       <c r="C63">
-        <v>6049.5</v>
+        <v>6048</v>
       </c>
       <c r="D63">
         <v>4.6</v>
       </c>
       <c r="E63">
         <v>9631.2</v>
       </c>
       <c r="F63">
         <v>13543.8</v>
       </c>
       <c r="G63">
         <v>0.71111</v>
       </c>
       <c r="H63">
         <v>17273.4</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="6">
         <v>2000</v>
       </c>
       <c r="B64">
         <v>282.2</v>
       </c>
       <c r="C64">
-        <v>6127.8</v>
+        <v>6126.1</v>
       </c>
       <c r="D64">
         <v>4.6</v>
       </c>
       <c r="E64">
         <v>10251</v>
       </c>
       <c r="F64">
         <v>14096</v>
       </c>
       <c r="G64">
         <v>0.72722</v>
       </c>
       <c r="H64">
         <v>18625.7</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="6">
         <v>2001</v>
       </c>
       <c r="B65">
         <v>285</v>
       </c>
       <c r="C65">
-        <v>6206.7</v>
+        <v>6204.8</v>
       </c>
       <c r="D65">
         <v>4.6</v>
       </c>
       <c r="E65">
         <v>10581.9</v>
       </c>
       <c r="F65">
         <v>14230.7</v>
       </c>
       <c r="G65">
         <v>0.7436</v>
       </c>
       <c r="H65">
         <v>18884.5</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="6">
         <v>2002</v>
       </c>
       <c r="B66">
         <v>287.6</v>
       </c>
       <c r="C66">
-        <v>6285.8</v>
+        <v>6283.8</v>
       </c>
       <c r="D66">
         <v>4.6</v>
       </c>
       <c r="E66">
         <v>10929.1</v>
       </c>
       <c r="F66">
         <v>14472.7</v>
       </c>
       <c r="G66">
         <v>0.75515</v>
       </c>
       <c r="H66">
         <v>19173.8</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="6">
         <v>2003</v>
       </c>
       <c r="B67">
         <v>290.1</v>
       </c>
       <c r="C67">
-        <v>6364.8</v>
+        <v>6362.2</v>
       </c>
       <c r="D67">
         <v>4.6</v>
       </c>
       <c r="E67">
         <v>11456.5</v>
       </c>
       <c r="F67">
         <v>14877.3</v>
       </c>
       <c r="G67">
         <v>0.77006</v>
       </c>
       <c r="H67">
         <v>20140.7</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="6">
         <v>2004</v>
       </c>
       <c r="B68">
         <v>292.8</v>
       </c>
       <c r="C68">
-        <v>6444.4</v>
+        <v>6442</v>
       </c>
       <c r="D68">
         <v>4.5</v>
       </c>
       <c r="E68">
         <v>12217.2</v>
       </c>
       <c r="F68">
         <v>15449.8</v>
       </c>
       <c r="G68">
         <v>0.79077</v>
       </c>
       <c r="H68">
         <v>21689.1</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="6">
         <v>2005</v>
       </c>
       <c r="B69">
         <v>295.5</v>
       </c>
       <c r="C69">
-        <v>6524.1</v>
+        <v>6522.1</v>
       </c>
       <c r="D69">
         <v>4.5</v>
       </c>
       <c r="E69">
         <v>13039.2</v>
       </c>
       <c r="F69">
         <v>15988</v>
       </c>
       <c r="G69">
         <v>0.81556</v>
       </c>
       <c r="H69">
         <v>23517.9</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="6">
         <v>2006</v>
       </c>
       <c r="B70">
         <v>298.4</v>
       </c>
       <c r="C70">
-        <v>6605.8</v>
+        <v>6604.1</v>
       </c>
       <c r="D70">
         <v>4.5</v>
       </c>
       <c r="E70">
         <v>13815.6</v>
       </c>
       <c r="F70">
         <v>16433.1</v>
       </c>
       <c r="G70">
         <v>0.84071</v>
       </c>
       <c r="H70">
         <v>24925.5</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="6">
         <v>2007</v>
       </c>
       <c r="B71">
         <v>301.2</v>
       </c>
       <c r="C71">
-        <v>6689.5</v>
+        <v>6688</v>
       </c>
       <c r="D71">
         <v>4.5</v>
       </c>
       <c r="E71">
         <v>14474.2</v>
       </c>
       <c r="F71">
         <v>16762.4</v>
       </c>
       <c r="G71">
         <v>0.86349</v>
       </c>
       <c r="H71">
         <v>26250.3</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="6">
         <v>2008</v>
       </c>
       <c r="B72">
         <v>304.1</v>
       </c>
       <c r="C72">
-        <v>6775.1</v>
+        <v>6773.9</v>
       </c>
       <c r="D72">
         <v>4.5</v>
       </c>
       <c r="E72">
         <v>14769.9</v>
       </c>
       <c r="F72">
         <v>16781.5</v>
       </c>
       <c r="G72">
         <v>0.88013</v>
       </c>
       <c r="H72">
         <v>27024.9</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="6">
         <v>2009</v>
       </c>
       <c r="B73">
         <v>306.8</v>
       </c>
       <c r="C73">
-        <v>6861</v>
+        <v>6860.2</v>
       </c>
       <c r="D73">
         <v>4.5</v>
       </c>
       <c r="E73">
         <v>14478.1</v>
       </c>
       <c r="F73">
         <v>16349.1</v>
       </c>
       <c r="G73">
         <v>0.88556</v>
       </c>
       <c r="H73">
         <v>24959.3</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="6">
         <v>2010</v>
       </c>
       <c r="B74">
         <v>309.3</v>
       </c>
       <c r="C74">
-        <v>6946</v>
+        <v>6945.6</v>
       </c>
       <c r="D74">
         <v>4.5</v>
       </c>
       <c r="E74">
         <v>15049</v>
       </c>
       <c r="F74">
         <v>16789.8</v>
       </c>
       <c r="G74">
         <v>0.89632</v>
       </c>
       <c r="H74">
         <v>26479.5</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="6">
         <v>2011</v>
       </c>
       <c r="B75">
         <v>311.6</v>
       </c>
       <c r="C75">
-        <v>7030.4</v>
+        <v>7030.5</v>
       </c>
       <c r="D75">
         <v>4.4</v>
       </c>
       <c r="E75">
         <v>15599.7</v>
       </c>
       <c r="F75">
         <v>17052.4</v>
       </c>
       <c r="G75">
         <v>0.91481</v>
       </c>
       <c r="H75">
         <v>28050.3</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="6">
         <v>2012</v>
       </c>
       <c r="B76">
         <v>313.8</v>
       </c>
       <c r="C76">
-        <v>7115.5</v>
+        <v>7116</v>
       </c>
       <c r="D76">
         <v>4.4</v>
       </c>
       <c r="E76">
         <v>16254</v>
       </c>
       <c r="F76">
         <v>17442.8</v>
       </c>
       <c r="G76">
         <v>0.93185</v>
       </c>
       <c r="H76">
         <v>29232.2</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="6">
         <v>2013</v>
       </c>
       <c r="B77">
         <v>316</v>
       </c>
       <c r="C77">
-        <v>7202</v>
+        <v>7203.1</v>
       </c>
       <c r="D77">
         <v>4.4</v>
       </c>
       <c r="E77">
         <v>16880.7</v>
       </c>
       <c r="F77">
         <v>17812.2</v>
       </c>
       <c r="G77">
         <v>0.94771</v>
       </c>
       <c r="H77">
         <v>30388.8</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="6">
         <v>2014</v>
       </c>
       <c r="B78">
         <v>318.3</v>
       </c>
       <c r="C78">
-        <v>7288.4</v>
+        <v>7290.3</v>
       </c>
       <c r="D78">
         <v>4.4</v>
       </c>
       <c r="E78">
         <v>17608.1</v>
       </c>
       <c r="F78">
         <v>18261.7</v>
       </c>
       <c r="G78">
         <v>0.96421</v>
       </c>
       <c r="H78">
         <v>31795.7</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="6">
         <v>2015</v>
       </c>
       <c r="B79">
         <v>320.6</v>
       </c>
       <c r="C79">
-        <v>7373.9</v>
+        <v>7376.7</v>
       </c>
       <c r="D79">
         <v>4.3</v>
       </c>
       <c r="E79">
         <v>18295</v>
       </c>
       <c r="F79">
         <v>18799.6</v>
       </c>
       <c r="G79">
         <v>0.97316</v>
       </c>
       <c r="H79">
         <v>32233.9</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="6">
         <v>2016</v>
       </c>
       <c r="B80">
         <v>322.9</v>
       </c>
       <c r="C80">
-        <v>7458.5</v>
+        <v>7462.2</v>
       </c>
       <c r="D80">
         <v>4.3</v>
       </c>
       <c r="E80">
         <v>18804.9</v>
       </c>
       <c r="F80">
         <v>19141.7</v>
       </c>
       <c r="G80">
         <v>0.98241</v>
       </c>
       <c r="H80">
         <v>32898.1</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="6">
         <v>2017</v>
       </c>
       <c r="B81">
         <v>325</v>
       </c>
       <c r="C81">
-        <v>7541.7</v>
+        <v>7546.3</v>
       </c>
       <c r="D81">
         <v>4.3</v>
       </c>
       <c r="E81">
         <v>19612.1</v>
       </c>
       <c r="F81">
         <v>19612.1</v>
       </c>
       <c r="G81">
         <v>1</v>
       </c>
       <c r="H81">
         <v>34468.1</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="6">
         <v>2018</v>
       </c>
       <c r="B82">
         <v>326.7</v>
       </c>
       <c r="C82">
-        <v>7623.7</v>
+        <v>7629.1</v>
       </c>
       <c r="D82">
         <v>4.3</v>
       </c>
       <c r="E82">
         <v>20656.5</v>
       </c>
       <c r="F82">
         <v>20193.9</v>
       </c>
       <c r="G82">
         <v>1.02291</v>
       </c>
       <c r="H82">
         <v>36504.5</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="6">
         <v>2019</v>
       </c>
       <c r="B83">
         <v>328.2</v>
       </c>
       <c r="C83">
-        <v>7704.7</v>
+        <v>7710.4</v>
       </c>
       <c r="D83">
         <v>4.3</v>
       </c>
       <c r="E83">
         <v>21540</v>
       </c>
       <c r="F83">
         <v>20715.7</v>
       </c>
       <c r="G83">
         <v>1.03979</v>
       </c>
       <c r="H83">
         <v>37658</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="6">
         <v>2020</v>
       </c>
       <c r="B84">
         <v>331.6</v>
       </c>
       <c r="C84">
-        <v>7784.6</v>
+        <v>7787.9</v>
       </c>
       <c r="D84">
         <v>4.3</v>
       </c>
       <c r="E84">
         <v>21375.3</v>
       </c>
       <c r="F84">
         <v>20284.5</v>
       </c>
       <c r="G84">
         <v>1.05377</v>
       </c>
       <c r="H84">
         <v>36714.6</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="6">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>332.1</v>
       </c>
       <c r="C85">
-        <v>7855.2</v>
+        <v>7857.1</v>
       </c>
       <c r="D85">
         <v>4.2</v>
       </c>
       <c r="E85">
         <v>23725.6</v>
       </c>
       <c r="F85">
         <v>21532.4</v>
       </c>
       <c r="G85">
         <v>1.10186</v>
       </c>
       <c r="H85">
         <v>41833.3</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="6">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>334</v>
       </c>
       <c r="C86">
-        <v>7919.2</v>
+        <v>7921.4</v>
       </c>
       <c r="D86">
         <v>4.2</v>
       </c>
       <c r="E86">
         <v>26054.6</v>
       </c>
       <c r="F86">
         <v>22075.9</v>
       </c>
       <c r="G86">
         <v>1.18023</v>
       </c>
       <c r="H86">
         <v>46611.2</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="6">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>336.8</v>
       </c>
       <c r="C87">
-        <v>7985.2</v>
+        <v>7988.4</v>
       </c>
       <c r="D87">
         <v>4.2</v>
       </c>
       <c r="E87">
         <v>27811.5</v>
       </c>
       <c r="F87">
         <v>22723.7</v>
       </c>
       <c r="G87">
         <v>1.2239</v>
       </c>
       <c r="H87">
         <v>48540.3</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="6">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>340.1</v>
+        <v>340</v>
       </c>
       <c r="C88">
-        <v>8056.1</v>
+        <v>8059.2</v>
       </c>
       <c r="D88">
         <v>4.2</v>
       </c>
       <c r="E88">
         <v>29298</v>
       </c>
       <c r="F88">
         <v>23358.4</v>
       </c>
       <c r="G88">
         <v>1.25428</v>
       </c>
       <c r="H88">
         <v>50736.6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>341.8</v>
+      </c>
+      <c r="C89">
+        <v>8124.2</v>
+      </c>
+      <c r="D89">
+        <v>4.2</v>
+      </c>
+      <c r="E89">
+        <v>30767.1</v>
+      </c>
+      <c r="F89">
+        <v>23853</v>
+      </c>
+      <c r="G89">
+        <v>1.28986</v>
+      </c>
+      <c r="H89" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>