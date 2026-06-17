--- v4 (2026-05-03)
+++ v5 (2026-06-17)
@@ -17,57 +17,57 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Annual Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table C1 Population, U.S. Gross Domestic Product, and U.S. Gross Output</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Total Resident Population, United States</t>
   </si>
   <si>
     <t>Total Resident Population, World</t>
   </si>
   <si>
     <t>United States Share of World Population</t>
   </si>
   <si>
     <t>U.S. Gross Domestic Product, Nominal</t>
   </si>
   <si>
     <t>U.S. Gross Domestic Product, Real</t>
   </si>
   <si>
     <t>U.S. Gross Domestic Product Implicit Price Deflator</t>
   </si>
@@ -2566,52 +2566,52 @@
         <v>50736.6</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="6">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>341.8</v>
       </c>
       <c r="C89">
         <v>8124.2</v>
       </c>
       <c r="D89">
         <v>4.2</v>
       </c>
       <c r="E89">
         <v>30767.1</v>
       </c>
       <c r="F89">
         <v>23853</v>
       </c>
       <c r="G89">
         <v>1.28986</v>
       </c>
-      <c r="H89" t="s">
-        <v>18</v>
+      <c r="H89">
+        <v>53003.9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>