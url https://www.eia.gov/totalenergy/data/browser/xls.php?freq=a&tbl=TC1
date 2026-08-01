--- v5 (2026-06-17)
+++ v6 (2026-08-01)
@@ -17,57 +17,57 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Annual Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table C1 Population, U.S. Gross Domestic Product, and U.S. Gross Output</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Total Resident Population, United States</t>
   </si>
   <si>
     <t>Total Resident Population, World</t>
   </si>
   <si>
     <t>United States Share of World Population</t>
   </si>
   <si>
     <t>U.S. Gross Domestic Product, Nominal</t>
   </si>
   <si>
     <t>U.S. Gross Domestic Product, Real</t>
   </si>
   <si>
     <t>U.S. Gross Domestic Product Implicit Price Deflator</t>
   </si>