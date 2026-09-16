--- v6 (2026-08-01)
+++ v7 (2026-09-16)
@@ -17,57 +17,57 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Annual Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table C1 Population, U.S. Gross Domestic Product, and U.S. Gross Output</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Total Resident Population, United States</t>
   </si>
   <si>
     <t>Total Resident Population, World</t>
   </si>
   <si>
     <t>United States Share of World Population</t>
   </si>
   <si>
     <t>U.S. Gross Domestic Product, Nominal</t>
   </si>
   <si>
     <t>U.S. Gross Domestic Product, Real</t>
   </si>
   <si>
     <t>U.S. Gross Domestic Product Implicit Price Deflator</t>
   </si>