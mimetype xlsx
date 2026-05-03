--- v3 (2026-03-19)
+++ v4 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 1.3 Primary Energy Consumption by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption</t>
   </si>
   <si>
     <t>Natural Gas Consumption (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumption (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumption</t>
   </si>
   <si>
     <t>Nuclear Electric Power Consumption</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumption</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -25738,995 +25738,1077 @@
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>0.878947</v>
       </c>
       <c r="C625">
         <v>3.859478</v>
       </c>
       <c r="D625">
         <v>2.914104</v>
       </c>
       <c r="E625">
         <v>7.651794</v>
       </c>
       <c r="F625">
         <v>0.7214</v>
       </c>
       <c r="G625">
         <v>0.073542</v>
       </c>
       <c r="H625">
         <v>0.010152</v>
       </c>
       <c r="I625">
-        <v>0.052445</v>
+        <v>0.052416</v>
       </c>
       <c r="J625">
         <v>0.118706</v>
       </c>
       <c r="K625">
         <v>0.412307</v>
       </c>
       <c r="L625">
-        <v>0.667152</v>
+        <v>0.667123</v>
       </c>
       <c r="M625">
-        <v>9.046272</v>
+        <v>9.046243</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>0.562196</v>
       </c>
       <c r="C626">
         <v>3.068729</v>
       </c>
       <c r="D626">
         <v>2.733942</v>
       </c>
       <c r="E626">
         <v>6.36331</v>
       </c>
       <c r="F626">
         <v>0.674449</v>
       </c>
       <c r="G626">
         <v>0.070954</v>
       </c>
       <c r="H626">
         <v>0.009476</v>
       </c>
       <c r="I626">
-        <v>0.065106</v>
+        <v>0.065078</v>
       </c>
       <c r="J626">
         <v>0.139829</v>
       </c>
       <c r="K626">
         <v>0.410653</v>
       </c>
       <c r="L626">
-        <v>0.696018</v>
+        <v>0.69599</v>
       </c>
       <c r="M626">
-        <v>7.734324</v>
+        <v>7.734296</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0.493797</v>
       </c>
       <c r="C627">
         <v>2.895998</v>
       </c>
       <c r="D627">
         <v>2.943843</v>
       </c>
       <c r="E627">
         <v>6.329555</v>
       </c>
       <c r="F627">
         <v>0.66152</v>
       </c>
       <c r="G627">
         <v>0.079713</v>
       </c>
       <c r="H627">
         <v>0.010017</v>
       </c>
       <c r="I627">
-        <v>0.084311</v>
+        <v>0.084336</v>
       </c>
       <c r="J627">
         <v>0.153888</v>
       </c>
       <c r="K627">
         <v>0.427495</v>
       </c>
       <c r="L627">
-        <v>0.755423</v>
+        <v>0.755449</v>
       </c>
       <c r="M627">
-        <v>7.745309</v>
+        <v>7.745334</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0.467428</v>
       </c>
       <c r="C628">
         <v>2.480405</v>
       </c>
       <c r="D628">
         <v>2.888119</v>
       </c>
       <c r="E628">
         <v>5.83151</v>
       </c>
       <c r="F628">
         <v>0.60091</v>
       </c>
       <c r="G628">
         <v>0.071365</v>
       </c>
       <c r="H628">
         <v>0.009571</v>
       </c>
       <c r="I628">
-        <v>0.098328</v>
+        <v>0.098332</v>
       </c>
       <c r="J628">
         <v>0.160666</v>
       </c>
       <c r="K628">
         <v>0.409014</v>
       </c>
       <c r="L628">
-        <v>0.748944</v>
+        <v>0.748948</v>
       </c>
       <c r="M628">
-        <v>7.179784</v>
+        <v>7.179788</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>0.563198</v>
       </c>
       <c r="C629">
         <v>2.41684</v>
       </c>
       <c r="D629">
         <v>3.089182</v>
       </c>
       <c r="E629">
         <v>6.066764</v>
       </c>
       <c r="F629">
         <v>0.678513</v>
       </c>
       <c r="G629">
         <v>0.083516</v>
       </c>
       <c r="H629">
         <v>0.009631</v>
       </c>
       <c r="I629">
-        <v>0.111958</v>
+        <v>0.111962</v>
       </c>
       <c r="J629">
         <v>0.13394</v>
       </c>
       <c r="K629">
         <v>0.434415</v>
       </c>
       <c r="L629">
-        <v>0.773461</v>
+        <v>0.773464</v>
       </c>
       <c r="M629">
-        <v>7.518891</v>
+        <v>7.518895</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>0.721403</v>
       </c>
       <c r="C630">
         <v>2.512682</v>
       </c>
       <c r="D630">
         <v>2.942073</v>
       </c>
       <c r="E630">
         <v>6.171325</v>
       </c>
       <c r="F630">
         <v>0.712131</v>
       </c>
       <c r="G630">
         <v>0.076417</v>
       </c>
       <c r="H630">
         <v>0.009306</v>
       </c>
       <c r="I630">
-        <v>0.119139</v>
+        <v>0.119142</v>
       </c>
       <c r="J630">
         <v>0.131913</v>
       </c>
       <c r="K630">
         <v>0.42338</v>
       </c>
       <c r="L630">
-        <v>0.760155</v>
+        <v>0.760158</v>
       </c>
       <c r="M630">
-        <v>7.648461</v>
+        <v>7.648464</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>0.837906</v>
       </c>
       <c r="C631">
         <v>2.839467</v>
       </c>
       <c r="D631">
         <v>3.061867</v>
       </c>
       <c r="E631">
         <v>6.737671</v>
       </c>
       <c r="F631">
         <v>0.729451</v>
       </c>
       <c r="G631">
         <v>0.072962</v>
       </c>
       <c r="H631">
         <v>0.009533</v>
       </c>
       <c r="I631">
-        <v>0.120168</v>
+        <v>0.120169</v>
       </c>
       <c r="J631">
         <v>0.096575</v>
       </c>
       <c r="K631">
         <v>0.446642</v>
       </c>
       <c r="L631">
-        <v>0.745879</v>
+        <v>0.745881</v>
       </c>
       <c r="M631">
-        <v>8.221486</v>
+        <v>8.221487</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>0.81781</v>
       </c>
       <c r="C632">
         <v>2.816359</v>
       </c>
       <c r="D632">
         <v>3.110666</v>
       </c>
       <c r="E632">
         <v>6.740771</v>
       </c>
       <c r="F632">
         <v>0.728507</v>
       </c>
       <c r="G632">
         <v>0.069914</v>
       </c>
       <c r="H632">
         <v>0.009566</v>
       </c>
       <c r="I632">
-        <v>0.118115</v>
+        <v>0.118112</v>
       </c>
       <c r="J632">
         <v>0.099936</v>
       </c>
       <c r="K632">
         <v>0.438084</v>
       </c>
       <c r="L632">
-        <v>0.735615</v>
+        <v>0.735612</v>
       </c>
       <c r="M632">
-        <v>8.21225</v>
+        <v>8.212246</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>0.663993</v>
       </c>
       <c r="C633">
         <v>2.497721</v>
       </c>
       <c r="D633">
         <v>2.895897</v>
       </c>
       <c r="E633">
         <v>6.054337</v>
       </c>
       <c r="F633">
         <v>0.654363</v>
       </c>
       <c r="G633">
         <v>0.054289</v>
       </c>
       <c r="H633">
         <v>0.009304</v>
       </c>
       <c r="I633">
-        <v>0.101424</v>
+        <v>0.101416</v>
       </c>
       <c r="J633">
         <v>0.099557</v>
       </c>
       <c r="K633">
         <v>0.419187</v>
       </c>
       <c r="L633">
-        <v>0.683761</v>
+        <v>0.683754</v>
       </c>
       <c r="M633">
-        <v>7.399634</v>
+        <v>7.399627</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0.588915</v>
       </c>
       <c r="C634">
         <v>2.51252</v>
       </c>
       <c r="D634">
         <v>3.126592</v>
       </c>
       <c r="E634">
         <v>6.22414</v>
       </c>
       <c r="F634">
         <v>0.61377</v>
       </c>
       <c r="G634">
         <v>0.052382</v>
       </c>
       <c r="H634">
         <v>0.009681</v>
       </c>
       <c r="I634">
-        <v>0.095764</v>
+        <v>0.095761</v>
       </c>
       <c r="J634">
         <v>0.135086</v>
       </c>
       <c r="K634">
         <v>0.428958</v>
       </c>
       <c r="L634">
-        <v>0.721871</v>
+        <v>0.721868</v>
       </c>
       <c r="M634">
-        <v>7.566232</v>
+        <v>7.566229</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>0.569902</v>
       </c>
       <c r="C635">
         <v>2.80154</v>
       </c>
       <c r="D635">
         <v>2.884592</v>
       </c>
       <c r="E635">
         <v>6.253416</v>
       </c>
       <c r="F635">
         <v>0.646464</v>
       </c>
       <c r="G635">
         <v>0.05706</v>
       </c>
       <c r="H635">
         <v>0.0097</v>
       </c>
       <c r="I635">
-        <v>0.069728</v>
+        <v>0.069729</v>
       </c>
       <c r="J635">
         <v>0.136934</v>
       </c>
       <c r="K635">
         <v>0.425954</v>
       </c>
       <c r="L635">
-        <v>0.699376</v>
+        <v>0.699378</v>
       </c>
       <c r="M635">
-        <v>7.601109</v>
+        <v>7.60111</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>0.746718</v>
       </c>
       <c r="C636">
         <v>3.477607</v>
       </c>
       <c r="D636">
         <v>2.99905</v>
       </c>
       <c r="E636">
         <v>7.219669</v>
       </c>
       <c r="F636">
         <v>0.743543</v>
       </c>
       <c r="G636">
         <v>0.066647</v>
       </c>
       <c r="H636">
         <v>0.010132</v>
       </c>
       <c r="I636">
-        <v>0.063761</v>
+        <v>0.063793</v>
       </c>
       <c r="J636">
         <v>0.134867</v>
       </c>
       <c r="K636">
         <v>0.436186</v>
       </c>
       <c r="L636">
-        <v>0.711594</v>
+        <v>0.711626</v>
       </c>
       <c r="M636">
-        <v>8.681925</v>
+        <v>8.681957</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.944611</v>
       </c>
       <c r="C637">
-        <v>4.055886</v>
+        <v>4.051525</v>
       </c>
       <c r="D637">
-        <v>3.057563</v>
+        <v>3.05656</v>
       </c>
       <c r="E637">
-        <v>8.056932</v>
+        <v>8.051569</v>
       </c>
       <c r="F637">
         <v>0.74917</v>
       </c>
       <c r="G637">
-        <v>0.073116</v>
+        <v>0.073123</v>
       </c>
       <c r="H637">
         <v>0.010133</v>
       </c>
       <c r="I637">
-        <v>0.074546</v>
+        <v>0.074704</v>
       </c>
       <c r="J637">
-        <v>0.148803</v>
+        <v>0.148763</v>
       </c>
       <c r="K637">
-        <v>0.405677</v>
+        <v>0.406214</v>
       </c>
       <c r="L637">
-        <v>0.712275</v>
+        <v>0.712938</v>
       </c>
       <c r="M637">
-        <v>9.528069</v>
+        <v>9.523369</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>0.736198</v>
+        <v>0.736199</v>
       </c>
       <c r="C638">
-        <v>3.342709</v>
+        <v>3.339565</v>
       </c>
       <c r="D638">
-        <v>2.682493</v>
+        <v>2.681689</v>
       </c>
       <c r="E638">
-        <v>6.760081</v>
+        <v>6.756133</v>
       </c>
       <c r="F638">
         <v>0.645675</v>
       </c>
       <c r="G638">
-        <v>0.066674</v>
+        <v>0.066682</v>
       </c>
       <c r="H638">
         <v>0.009142</v>
       </c>
       <c r="I638">
-        <v>0.07978</v>
+        <v>0.079759</v>
       </c>
       <c r="J638">
-        <v>0.134285</v>
+        <v>0.134249</v>
       </c>
       <c r="K638">
-        <v>0.376178</v>
+        <v>0.376664</v>
       </c>
       <c r="L638">
-        <v>0.666059</v>
+        <v>0.666496</v>
       </c>
       <c r="M638">
-        <v>8.078254</v>
+        <v>8.074743</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.599855</v>
       </c>
       <c r="C639">
-        <v>2.844695</v>
+        <v>2.841197</v>
       </c>
       <c r="D639">
-        <v>2.950975</v>
+        <v>2.950043</v>
       </c>
       <c r="E639">
-        <v>6.394338</v>
+        <v>6.389909</v>
       </c>
       <c r="F639">
         <v>0.652235</v>
       </c>
       <c r="G639">
-        <v>0.076613</v>
+        <v>0.076601</v>
       </c>
       <c r="H639">
         <v>0.010128</v>
       </c>
       <c r="I639">
-        <v>0.111376</v>
+        <v>0.111705</v>
       </c>
       <c r="J639">
-        <v>0.17267</v>
+        <v>0.172618</v>
       </c>
       <c r="K639">
-        <v>0.409388</v>
+        <v>0.409911</v>
       </c>
       <c r="L639">
-        <v>0.780176</v>
+        <v>0.780964</v>
       </c>
       <c r="M639">
-        <v>7.829517</v>
+        <v>7.825875</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.551265</v>
       </c>
       <c r="C640">
-        <v>2.457533</v>
+        <v>2.454978</v>
       </c>
       <c r="D640">
-        <v>2.904502</v>
+        <v>2.903542</v>
       </c>
       <c r="E640">
-        <v>5.911101</v>
+        <v>5.907586</v>
       </c>
       <c r="F640">
         <v>0.604572</v>
       </c>
       <c r="G640">
-        <v>0.07793</v>
+        <v>0.077927</v>
       </c>
       <c r="H640">
         <v>0.009676</v>
       </c>
       <c r="I640">
-        <v>0.126614</v>
+        <v>0.127036</v>
       </c>
       <c r="J640">
-        <v>0.156572</v>
+        <v>0.156528</v>
       </c>
       <c r="K640">
-        <v>0.392592</v>
+        <v>0.393108</v>
       </c>
       <c r="L640">
-        <v>0.763384</v>
+        <v>0.764276</v>
       </c>
       <c r="M640">
-        <v>7.28475</v>
+        <v>7.282127</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.592278</v>
       </c>
       <c r="C641">
-        <v>2.386093</v>
+        <v>2.384357</v>
       </c>
       <c r="D641">
-        <v>3.025136</v>
+        <v>3.024089</v>
       </c>
       <c r="E641">
-        <v>6.000748</v>
+        <v>5.997965</v>
       </c>
       <c r="F641">
         <v>0.648978</v>
       </c>
       <c r="G641">
-        <v>0.083111</v>
+        <v>0.083102</v>
       </c>
       <c r="H641">
         <v>0.009669</v>
       </c>
       <c r="I641">
-        <v>0.139089</v>
+        <v>0.139384</v>
       </c>
       <c r="J641">
-        <v>0.125838</v>
+        <v>0.125811</v>
       </c>
       <c r="K641">
-        <v>0.400486</v>
+        <v>0.40101</v>
       </c>
       <c r="L641">
-        <v>0.758193</v>
+        <v>0.758976</v>
       </c>
       <c r="M641">
-        <v>7.415883</v>
+        <v>7.413883</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.758837</v>
       </c>
       <c r="C642">
-        <v>2.499129</v>
+        <v>2.496925</v>
       </c>
       <c r="D642">
-        <v>3.034207</v>
+        <v>3.033222</v>
       </c>
       <c r="E642">
-        <v>6.289495</v>
+        <v>6.286305</v>
       </c>
       <c r="F642">
         <v>0.691559</v>
       </c>
       <c r="G642">
-        <v>0.075615</v>
+        <v>0.075607</v>
       </c>
       <c r="H642">
         <v>0.009578</v>
       </c>
       <c r="I642">
-        <v>0.146728</v>
+        <v>0.147673</v>
       </c>
       <c r="J642">
-        <v>0.122109</v>
+        <v>0.122069</v>
       </c>
       <c r="K642">
-        <v>0.396956</v>
+        <v>0.397461</v>
       </c>
       <c r="L642">
-        <v>0.750985</v>
+        <v>0.752388</v>
       </c>
       <c r="M642">
-        <v>7.738205</v>
+        <v>7.736418</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.92495</v>
       </c>
       <c r="C643">
-        <v>2.816371</v>
+        <v>2.813669</v>
       </c>
       <c r="D643">
-        <v>3.123539</v>
+        <v>3.122508</v>
       </c>
       <c r="E643">
-        <v>6.86275</v>
+        <v>6.859018</v>
       </c>
       <c r="F643">
         <v>0.739169</v>
       </c>
       <c r="G643">
-        <v>0.068186</v>
+        <v>0.068179</v>
       </c>
       <c r="H643">
         <v>0.009778</v>
       </c>
       <c r="I643">
-        <v>0.153256</v>
+        <v>0.154181</v>
       </c>
       <c r="J643">
-        <v>0.108556</v>
+        <v>0.108536</v>
       </c>
       <c r="K643">
-        <v>0.415724</v>
+        <v>0.416247</v>
       </c>
       <c r="L643">
-        <v>0.7555</v>
+        <v>0.75692</v>
       </c>
       <c r="M643">
-        <v>8.360416</v>
+        <v>8.358105</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.820468</v>
       </c>
       <c r="C644">
-        <v>2.732246</v>
+        <v>2.730047</v>
       </c>
       <c r="D644">
-        <v>3.133785</v>
+        <v>3.132792</v>
       </c>
       <c r="E644">
-        <v>6.68488</v>
+        <v>6.681687</v>
       </c>
       <c r="F644">
         <v>0.738374</v>
       </c>
       <c r="G644">
-        <v>0.068181</v>
+        <v>0.068574</v>
       </c>
       <c r="H644">
         <v>0.009995</v>
       </c>
       <c r="I644">
-        <v>0.145443</v>
+        <v>0.146479</v>
       </c>
       <c r="J644">
-        <v>0.093137</v>
+        <v>0.093171</v>
       </c>
       <c r="K644">
-        <v>0.412588</v>
+        <v>0.413234</v>
       </c>
       <c r="L644">
-        <v>0.729345</v>
+        <v>0.731453</v>
       </c>
       <c r="M644">
-        <v>8.156354</v>
+        <v>8.15527</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>0.699127</v>
+        <v>0.698285</v>
       </c>
       <c r="C645">
-        <v>2.508853</v>
+        <v>2.506387</v>
       </c>
       <c r="D645">
-        <v>2.977324</v>
+        <v>2.976405</v>
       </c>
       <c r="E645">
-        <v>6.184604</v>
+        <v>6.180376</v>
       </c>
       <c r="F645">
         <v>0.683576</v>
       </c>
       <c r="G645">
-        <v>0.052277</v>
+        <v>0.052152</v>
       </c>
       <c r="H645">
         <v>0.009599</v>
       </c>
       <c r="I645">
-        <v>0.12978</v>
+        <v>0.129339</v>
       </c>
       <c r="J645">
-        <v>0.087615</v>
+        <v>0.087595</v>
       </c>
       <c r="K645">
-        <v>0.39954</v>
+        <v>0.399938</v>
       </c>
       <c r="L645">
-        <v>0.678811</v>
+        <v>0.678623</v>
       </c>
       <c r="M645">
-        <v>7.551417</v>
+        <v>7.547002</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>0.657515</v>
+        <v>0.654946</v>
       </c>
       <c r="C646">
-        <v>2.526703</v>
+        <v>2.524482</v>
       </c>
       <c r="D646">
-        <v>3.083071</v>
+        <v>3.082117</v>
       </c>
       <c r="E646">
-        <v>6.263781</v>
+        <v>6.261299</v>
       </c>
       <c r="F646">
         <v>0.618458</v>
       </c>
       <c r="G646">
-        <v>0.056455</v>
+        <v>0.05645</v>
       </c>
       <c r="H646">
         <v>0.009716</v>
       </c>
       <c r="I646">
-        <v>0.114214</v>
+        <v>0.114856</v>
       </c>
       <c r="J646">
-        <v>0.134912</v>
+        <v>0.134889</v>
       </c>
       <c r="K646">
-        <v>0.415436</v>
+        <v>0.415959</v>
       </c>
       <c r="L646">
-        <v>0.730732</v>
+        <v>0.731871</v>
       </c>
       <c r="M646">
-        <v>7.614384</v>
+        <v>7.609635</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>0.656319</v>
+        <v>0.653921</v>
       </c>
       <c r="C647">
-        <v>2.867485</v>
+        <v>2.874574</v>
       </c>
       <c r="D647">
-        <v>2.883225</v>
+        <v>2.882367</v>
       </c>
       <c r="E647">
-        <v>6.403104</v>
+        <v>6.411668</v>
       </c>
       <c r="F647">
         <v>0.666361</v>
       </c>
       <c r="G647">
-        <v>0.062837</v>
+        <v>0.06283</v>
       </c>
       <c r="H647">
         <v>0.009529</v>
       </c>
       <c r="I647">
-        <v>0.087609</v>
+        <v>0.087817</v>
       </c>
       <c r="J647">
-        <v>0.139714</v>
+        <v>0.139745</v>
       </c>
       <c r="K647">
-        <v>0.399231</v>
+        <v>0.399761</v>
       </c>
       <c r="L647">
-        <v>0.69892</v>
+        <v>0.699682</v>
       </c>
       <c r="M647">
-        <v>7.770019</v>
+        <v>7.774169</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>0.774412</v>
+      </c>
+      <c r="C648">
+        <v>3.61433</v>
+      </c>
+      <c r="D648">
+        <v>3.05339</v>
+      </c>
+      <c r="E648">
+        <v>7.440983</v>
+      </c>
+      <c r="F648">
+        <v>0.757338</v>
+      </c>
+      <c r="G648">
+        <v>0.081615</v>
+      </c>
+      <c r="H648">
+        <v>0.010018</v>
+      </c>
+      <c r="I648">
+        <v>0.075197</v>
+      </c>
+      <c r="J648">
+        <v>0.160527</v>
+      </c>
+      <c r="K648">
+        <v>0.423117</v>
+      </c>
+      <c r="L648">
+        <v>0.750474</v>
+      </c>
+      <c r="M648">
+        <v>8.946594</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>0.822947</v>
+      </c>
+      <c r="C649">
+        <v>3.920731</v>
+      </c>
+      <c r="D649">
+        <v>3.039611</v>
+      </c>
+      <c r="E649">
+        <v>7.782688</v>
+      </c>
+      <c r="F649">
+        <v>0.764959</v>
+      </c>
+      <c r="G649">
+        <v>0.095227</v>
+      </c>
+      <c r="H649">
+        <v>0.010228</v>
+      </c>
+      <c r="I649">
+        <v>0.085456</v>
+      </c>
+      <c r="J649">
+        <v>0.151608</v>
+      </c>
+      <c r="K649">
+        <v>0.389589</v>
+      </c>
+      <c r="L649">
+        <v>0.732107</v>
+      </c>
+      <c r="M649">
+        <v>9.27992</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -29927,50 +30009,91 @@
         <v>77.644271</v>
       </c>
       <c r="F88">
         <v>8.165019</v>
       </c>
       <c r="G88">
         <v>0.828761</v>
       </c>
       <c r="H88">
         <v>0.116069</v>
       </c>
       <c r="I88">
         <v>1.100246</v>
       </c>
       <c r="J88">
         <v>1.541898</v>
       </c>
       <c r="K88">
         <v>5.112262</v>
       </c>
       <c r="L88">
         <v>8.699237</v>
       </c>
       <c r="M88">
         <v>94.555672</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>8.710028</v>
+      </c>
+      <c r="C89">
+        <v>34.632037</v>
+      </c>
+      <c r="D89">
+        <v>35.898732</v>
+      </c>
+      <c r="E89">
+        <v>79.224507</v>
+      </c>
+      <c r="F89">
+        <v>8.195465</v>
+      </c>
+      <c r="G89">
+        <v>0.842843</v>
+      </c>
+      <c r="H89">
+        <v>0.116962</v>
+      </c>
+      <c r="I89">
+        <v>1.38813</v>
+      </c>
+      <c r="J89">
+        <v>1.584501</v>
+      </c>
+      <c r="K89">
+        <v>4.852617</v>
+      </c>
+      <c r="L89">
+        <v>8.785052</v>
+      </c>
+      <c r="M89">
+        <v>96.24719</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>