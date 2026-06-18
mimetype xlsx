--- v4 (2026-05-03)
+++ v5 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 1.3 Primary Energy Consumption by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption</t>
   </si>
   <si>
     <t>Natural Gas Consumption (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumption (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumption</t>
   </si>
   <si>
     <t>Nuclear Electric Power Consumption</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumption</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -24268,2517 +24268,2558 @@
       <c r="C589">
         <v>3.452923</v>
       </c>
       <c r="D589">
         <v>2.812847</v>
       </c>
       <c r="E589">
         <v>7.210077</v>
       </c>
       <c r="F589">
         <v>0.748098</v>
       </c>
       <c r="G589">
         <v>0.083799</v>
       </c>
       <c r="H589">
         <v>0.009988</v>
       </c>
       <c r="I589">
         <v>0.031947</v>
       </c>
       <c r="J589">
         <v>0.102566</v>
       </c>
       <c r="K589">
-        <v>0.378883</v>
+        <v>0.378849</v>
       </c>
       <c r="L589">
-        <v>0.607184</v>
+        <v>0.607149</v>
       </c>
       <c r="M589">
-        <v>8.579502</v>
+        <v>8.579468</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>0.995947</v>
       </c>
       <c r="C590">
         <v>3.205492</v>
       </c>
       <c r="D590">
         <v>2.414697</v>
       </c>
       <c r="E590">
         <v>6.613514</v>
       </c>
       <c r="F590">
         <v>0.656549</v>
       </c>
       <c r="G590">
         <v>0.068706</v>
       </c>
       <c r="H590">
         <v>0.009263</v>
       </c>
       <c r="I590">
         <v>0.035471</v>
       </c>
       <c r="J590">
         <v>0.091153</v>
       </c>
       <c r="K590">
-        <v>0.342078</v>
+        <v>0.342047</v>
       </c>
       <c r="L590">
-        <v>0.546671</v>
+        <v>0.54664</v>
       </c>
       <c r="M590">
-        <v>7.826721</v>
+        <v>7.82669</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>0.740972</v>
       </c>
       <c r="C591">
         <v>2.732031</v>
       </c>
       <c r="D591">
         <v>2.885792</v>
       </c>
       <c r="E591">
         <v>6.358639</v>
       </c>
       <c r="F591">
         <v>0.664413</v>
       </c>
       <c r="G591">
         <v>0.072404</v>
       </c>
       <c r="H591">
         <v>0.00963</v>
       </c>
       <c r="I591">
         <v>0.051345</v>
       </c>
       <c r="J591">
         <v>0.133768</v>
       </c>
       <c r="K591">
-        <v>0.399471</v>
+        <v>0.399436</v>
       </c>
       <c r="L591">
-        <v>0.666618</v>
+        <v>0.666584</v>
       </c>
       <c r="M591">
-        <v>7.702726</v>
+        <v>7.702691</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>0.650175</v>
       </c>
       <c r="C592">
         <v>2.350061</v>
       </c>
       <c r="D592">
         <v>2.880069</v>
       </c>
       <c r="E592">
         <v>5.876166</v>
       </c>
       <c r="F592">
         <v>0.595413</v>
       </c>
       <c r="G592">
         <v>0.066155</v>
       </c>
       <c r="H592">
         <v>0.009613</v>
       </c>
       <c r="I592">
         <v>0.058922</v>
       </c>
       <c r="J592">
         <v>0.12337</v>
       </c>
       <c r="K592">
-        <v>0.383578</v>
+        <v>0.383545</v>
       </c>
       <c r="L592">
-        <v>0.641639</v>
+        <v>0.641605</v>
       </c>
       <c r="M592">
-        <v>7.12456</v>
+        <v>7.124527</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>0.759357</v>
       </c>
       <c r="C593">
         <v>2.188936</v>
       </c>
       <c r="D593">
         <v>3.009984</v>
       </c>
       <c r="E593">
         <v>5.954598</v>
       </c>
       <c r="F593">
         <v>0.661137</v>
       </c>
       <c r="G593">
         <v>0.07953</v>
       </c>
       <c r="H593">
         <v>0.009947</v>
       </c>
       <c r="I593">
         <v>0.066399</v>
       </c>
       <c r="J593">
         <v>0.11528</v>
       </c>
       <c r="K593">
-        <v>0.410718</v>
+        <v>0.410683</v>
       </c>
       <c r="L593">
-        <v>0.681873</v>
+        <v>0.681838</v>
       </c>
       <c r="M593">
-        <v>7.310214</v>
+        <v>7.31018</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>0.997281</v>
       </c>
       <c r="C594">
         <v>2.319404</v>
       </c>
       <c r="D594">
         <v>3.009374</v>
       </c>
       <c r="E594">
         <v>6.320079</v>
       </c>
       <c r="F594">
         <v>0.689048</v>
       </c>
       <c r="G594">
         <v>0.080025</v>
       </c>
       <c r="H594">
         <v>0.009577</v>
       </c>
       <c r="I594">
         <v>0.06572</v>
       </c>
       <c r="J594">
         <v>0.091003</v>
       </c>
       <c r="K594">
-        <v>0.398513</v>
+        <v>0.398479</v>
       </c>
       <c r="L594">
-        <v>0.644839</v>
+        <v>0.644805</v>
       </c>
       <c r="M594">
-        <v>7.669121</v>
+        <v>7.669088</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>1.16029</v>
       </c>
       <c r="C595">
         <v>2.501219</v>
       </c>
       <c r="D595">
         <v>3.0402</v>
       </c>
       <c r="E595">
         <v>6.698793</v>
       </c>
       <c r="F595">
         <v>0.717845</v>
       </c>
       <c r="G595">
         <v>0.075397</v>
       </c>
       <c r="H595">
         <v>0.010002</v>
       </c>
       <c r="I595">
         <v>0.066105</v>
       </c>
       <c r="J595">
         <v>0.074093</v>
       </c>
       <c r="K595">
-        <v>0.413071</v>
+        <v>0.413036</v>
       </c>
       <c r="L595">
-        <v>0.638667</v>
+        <v>0.638633</v>
       </c>
       <c r="M595">
-        <v>8.070365</v>
+        <v>8.070331</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>1.157998</v>
       </c>
       <c r="C596">
         <v>2.520569</v>
       </c>
       <c r="D596">
         <v>3.110842</v>
       </c>
       <c r="E596">
         <v>6.784358</v>
       </c>
       <c r="F596">
         <v>0.724517</v>
       </c>
       <c r="G596">
         <v>0.06936</v>
       </c>
       <c r="H596">
         <v>0.009955</v>
       </c>
       <c r="I596">
         <v>0.064073</v>
       </c>
       <c r="J596">
         <v>0.092367</v>
       </c>
       <c r="K596">
-        <v>0.40692</v>
+        <v>0.406885</v>
       </c>
       <c r="L596">
-        <v>0.642673</v>
+        <v>0.642639</v>
       </c>
       <c r="M596">
-        <v>8.163052</v>
+        <v>8.163018</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>0.92712</v>
       </c>
       <c r="C597">
         <v>2.211635</v>
       </c>
       <c r="D597">
         <v>2.949657</v>
       </c>
       <c r="E597">
         <v>6.082624</v>
       </c>
       <c r="F597">
         <v>0.672879</v>
       </c>
       <c r="G597">
         <v>0.05808</v>
       </c>
       <c r="H597">
         <v>0.009802</v>
       </c>
       <c r="I597">
         <v>0.058887</v>
       </c>
       <c r="J597">
         <v>0.098941</v>
       </c>
       <c r="K597">
-        <v>0.384903</v>
+        <v>0.38487</v>
       </c>
       <c r="L597">
-        <v>0.610613</v>
+        <v>0.61058</v>
       </c>
       <c r="M597">
-        <v>7.375468</v>
+        <v>7.375435</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>0.762323</v>
       </c>
       <c r="C598">
         <v>2.336948</v>
       </c>
       <c r="D598">
         <v>3.062936</v>
       </c>
       <c r="E598">
         <v>6.158663</v>
       </c>
       <c r="F598">
         <v>0.609065</v>
       </c>
       <c r="G598">
         <v>0.058458</v>
       </c>
       <c r="H598">
         <v>0.009893</v>
       </c>
       <c r="I598">
         <v>0.049657</v>
       </c>
       <c r="J598">
         <v>0.109918</v>
       </c>
       <c r="K598">
-        <v>0.41339</v>
+        <v>0.413356</v>
       </c>
       <c r="L598">
-        <v>0.641315</v>
+        <v>0.641281</v>
       </c>
       <c r="M598">
-        <v>7.418772</v>
+        <v>7.418738</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>0.707968</v>
       </c>
       <c r="C599">
         <v>2.778471</v>
       </c>
       <c r="D599">
         <v>2.990782</v>
       </c>
       <c r="E599">
         <v>6.472315</v>
       </c>
       <c r="F599">
         <v>0.654413</v>
       </c>
       <c r="G599">
         <v>0.066102</v>
       </c>
       <c r="H599">
         <v>0.009879</v>
       </c>
       <c r="I599">
         <v>0.041979</v>
       </c>
       <c r="J599">
         <v>0.121983</v>
       </c>
       <c r="K599">
-        <v>0.403423</v>
+        <v>0.40339</v>
       </c>
       <c r="L599">
-        <v>0.643365</v>
+        <v>0.643331</v>
       </c>
       <c r="M599">
-        <v>7.774056</v>
+        <v>7.774023</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>0.741686</v>
       </c>
       <c r="C600">
         <v>3.113428</v>
       </c>
       <c r="D600">
         <v>3.075539</v>
       </c>
       <c r="E600">
         <v>6.923779</v>
       </c>
       <c r="F600">
         <v>0.737537</v>
       </c>
       <c r="G600">
         <v>0.080393</v>
       </c>
       <c r="H600">
         <v>0.010458</v>
       </c>
       <c r="I600">
         <v>0.034801</v>
       </c>
       <c r="J600">
         <v>0.135965</v>
       </c>
       <c r="K600">
-        <v>0.418228</v>
+        <v>0.418194</v>
       </c>
       <c r="L600">
-        <v>0.679845</v>
+        <v>0.67981</v>
       </c>
       <c r="M600">
-        <v>8.349394</v>
+        <v>8.34936</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>1.007579</v>
       </c>
       <c r="C601">
         <v>3.704839</v>
       </c>
       <c r="D601">
         <v>2.915206</v>
       </c>
       <c r="E601">
         <v>7.622756</v>
       </c>
       <c r="F601">
         <v>0.737387</v>
       </c>
       <c r="G601">
         <v>0.082562</v>
       </c>
       <c r="H601">
         <v>0.010409</v>
       </c>
       <c r="I601">
         <v>0.04175</v>
       </c>
       <c r="J601">
         <v>0.127664</v>
       </c>
       <c r="K601">
-        <v>0.414232</v>
+        <v>0.414189</v>
       </c>
       <c r="L601">
-        <v>0.676618</v>
+        <v>0.676575</v>
       </c>
       <c r="M601">
-        <v>9.046989</v>
+        <v>9.046946</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>0.838049</v>
       </c>
       <c r="C602">
         <v>3.156692</v>
       </c>
       <c r="D602">
         <v>2.726249</v>
       </c>
       <c r="E602">
         <v>6.718636</v>
       </c>
       <c r="F602">
         <v>0.646232</v>
       </c>
       <c r="G602">
         <v>0.072746</v>
       </c>
       <c r="H602">
         <v>0.009112</v>
       </c>
       <c r="I602">
         <v>0.04738</v>
       </c>
       <c r="J602">
         <v>0.128443</v>
       </c>
       <c r="K602">
-        <v>0.379492</v>
+        <v>0.379454</v>
       </c>
       <c r="L602">
-        <v>0.637173</v>
+        <v>0.637135</v>
       </c>
       <c r="M602">
-        <v>8.008253</v>
+        <v>8.008215</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>0.733033</v>
       </c>
       <c r="C603">
         <v>2.875578</v>
       </c>
       <c r="D603">
         <v>3.062565</v>
       </c>
       <c r="E603">
         <v>6.666424</v>
       </c>
       <c r="F603">
         <v>0.65983</v>
       </c>
       <c r="G603">
         <v>0.083377</v>
       </c>
       <c r="H603">
         <v>0.009782</v>
       </c>
       <c r="I603">
         <v>0.062746</v>
       </c>
       <c r="J603">
         <v>0.14682</v>
       </c>
       <c r="K603">
-        <v>0.422784</v>
+        <v>0.422742</v>
       </c>
       <c r="L603">
-        <v>0.725509</v>
+        <v>0.725467</v>
       </c>
       <c r="M603">
-        <v>8.058574</v>
+        <v>8.058532</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>0.662737</v>
       </c>
       <c r="C604">
         <v>2.436894</v>
       </c>
       <c r="D604">
         <v>2.85786</v>
       </c>
       <c r="E604">
         <v>5.952266</v>
       </c>
       <c r="F604">
         <v>0.577665</v>
       </c>
       <c r="G604">
         <v>0.068465</v>
       </c>
       <c r="H604">
         <v>0.009594</v>
       </c>
       <c r="I604">
         <v>0.071024</v>
       </c>
       <c r="J604">
         <v>0.157522</v>
       </c>
       <c r="K604">
-        <v>0.403379</v>
+        <v>0.403339</v>
       </c>
       <c r="L604">
-        <v>0.709984</v>
+        <v>0.709943</v>
       </c>
       <c r="M604">
-        <v>7.248432</v>
+        <v>7.248391</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>0.745014</v>
       </c>
       <c r="C605">
         <v>2.314476</v>
       </c>
       <c r="D605">
         <v>2.982359</v>
       </c>
       <c r="E605">
         <v>6.032301</v>
       </c>
       <c r="F605">
         <v>0.662211</v>
       </c>
       <c r="G605">
         <v>0.0797</v>
       </c>
       <c r="H605">
         <v>0.009921</v>
       </c>
       <c r="I605">
         <v>0.079408</v>
       </c>
       <c r="J605">
         <v>0.143726</v>
       </c>
       <c r="K605">
-        <v>0.422567</v>
+        <v>0.422525</v>
       </c>
       <c r="L605">
-        <v>0.735322</v>
+        <v>0.73528</v>
       </c>
       <c r="M605">
-        <v>7.439274</v>
+        <v>7.439232</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>0.869615</v>
       </c>
       <c r="C606">
         <v>2.394304</v>
       </c>
       <c r="D606">
         <v>2.966717</v>
       </c>
       <c r="E606">
         <v>6.227109</v>
       </c>
       <c r="F606">
         <v>0.686595</v>
       </c>
       <c r="G606">
         <v>0.08867</v>
       </c>
       <c r="H606">
         <v>0.009574</v>
       </c>
       <c r="I606">
         <v>0.082558</v>
       </c>
       <c r="J606">
         <v>0.115215</v>
       </c>
       <c r="K606">
-        <v>0.424279</v>
+        <v>0.424238</v>
       </c>
       <c r="L606">
-        <v>0.720296</v>
+        <v>0.720256</v>
       </c>
       <c r="M606">
-        <v>7.64896</v>
+        <v>7.648919</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>1.017677</v>
       </c>
       <c r="C607">
         <v>2.676366</v>
       </c>
       <c r="D607">
         <v>2.985721</v>
       </c>
       <c r="E607">
         <v>6.675256</v>
       </c>
       <c r="F607">
         <v>0.719417</v>
       </c>
       <c r="G607">
         <v>0.083824</v>
       </c>
       <c r="H607">
         <v>0.00997</v>
       </c>
       <c r="I607">
         <v>0.08251</v>
       </c>
       <c r="J607">
         <v>0.100569</v>
       </c>
       <c r="K607">
-        <v>0.425323</v>
+        <v>0.425281</v>
       </c>
       <c r="L607">
-        <v>0.702196</v>
+        <v>0.702154</v>
       </c>
       <c r="M607">
-        <v>8.115513</v>
+        <v>8.115471</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>0.996647</v>
       </c>
       <c r="C608">
         <v>2.652599</v>
       </c>
       <c r="D608">
         <v>3.063955</v>
       </c>
       <c r="E608">
         <v>6.708842</v>
       </c>
       <c r="F608">
         <v>0.719835</v>
       </c>
       <c r="G608">
         <v>0.072106</v>
       </c>
       <c r="H608">
         <v>0.010013</v>
       </c>
       <c r="I608">
         <v>0.077114</v>
       </c>
       <c r="J608">
         <v>0.084339</v>
       </c>
       <c r="K608">
-        <v>0.431332</v>
+        <v>0.43129</v>
       </c>
       <c r="L608">
-        <v>0.674905</v>
+        <v>0.674862</v>
       </c>
       <c r="M608">
-        <v>8.123757</v>
+        <v>8.123715</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>0.78335</v>
       </c>
       <c r="C609">
         <v>2.369705</v>
       </c>
       <c r="D609">
         <v>2.943102</v>
       </c>
       <c r="E609">
         <v>6.091475</v>
       </c>
       <c r="F609">
         <v>0.665884</v>
       </c>
       <c r="G609">
         <v>0.058093</v>
       </c>
       <c r="H609">
         <v>0.009755</v>
       </c>
       <c r="I609">
         <v>0.070065</v>
       </c>
       <c r="J609">
         <v>0.093254</v>
       </c>
       <c r="K609">
-        <v>0.396897</v>
+        <v>0.396856</v>
       </c>
       <c r="L609">
-        <v>0.628064</v>
+        <v>0.628024</v>
       </c>
       <c r="M609">
-        <v>7.398517</v>
+        <v>7.398476</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>0.67339</v>
       </c>
       <c r="C610">
         <v>2.440873</v>
       </c>
       <c r="D610">
         <v>2.999428</v>
       </c>
       <c r="E610">
         <v>6.109814</v>
       </c>
       <c r="F610">
         <v>0.615861</v>
       </c>
       <c r="G610">
         <v>0.049022</v>
       </c>
       <c r="H610">
         <v>0.009824</v>
       </c>
       <c r="I610">
         <v>0.063149</v>
       </c>
       <c r="J610">
         <v>0.111725</v>
       </c>
       <c r="K610">
-        <v>0.423234</v>
+        <v>0.423192</v>
       </c>
       <c r="L610">
-        <v>0.656953</v>
+        <v>0.656911</v>
       </c>
       <c r="M610">
-        <v>7.392482</v>
+        <v>7.39244</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>0.690228</v>
       </c>
       <c r="C611">
         <v>2.862233</v>
       </c>
       <c r="D611">
         <v>2.931067</v>
       </c>
       <c r="E611">
         <v>6.480746</v>
       </c>
       <c r="F611">
         <v>0.648207</v>
       </c>
       <c r="G611">
         <v>0.061068</v>
       </c>
       <c r="H611">
         <v>0.009985</v>
       </c>
       <c r="I611">
         <v>0.04667</v>
       </c>
       <c r="J611">
         <v>0.14057</v>
       </c>
       <c r="K611">
-        <v>0.416846</v>
+        <v>0.416805</v>
       </c>
       <c r="L611">
-        <v>0.67514</v>
+        <v>0.675099</v>
       </c>
       <c r="M611">
-        <v>7.813056</v>
+        <v>7.813015</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>0.87062</v>
       </c>
       <c r="C612">
         <v>3.494068</v>
       </c>
       <c r="D612">
         <v>2.884344</v>
       </c>
       <c r="E612">
         <v>7.243687</v>
       </c>
       <c r="F612">
         <v>0.721896</v>
       </c>
       <c r="G612">
         <v>0.069706</v>
       </c>
       <c r="H612">
         <v>0.01045</v>
       </c>
       <c r="I612">
         <v>0.039621</v>
       </c>
       <c r="J612">
         <v>0.131975</v>
       </c>
       <c r="K612">
-        <v>0.419814</v>
+        <v>0.419772</v>
       </c>
       <c r="L612">
-        <v>0.671565</v>
+        <v>0.671523</v>
       </c>
       <c r="M612">
-        <v>8.650868</v>
+        <v>8.650825</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>0.749991</v>
       </c>
       <c r="C613">
         <v>3.428944</v>
       </c>
       <c r="D613">
         <v>2.868308</v>
       </c>
       <c r="E613">
         <v>7.044029</v>
       </c>
       <c r="F613">
         <v>0.740734</v>
       </c>
       <c r="G613">
         <v>0.077637</v>
       </c>
       <c r="H613">
         <v>0.010238</v>
       </c>
       <c r="I613">
-        <v>0.043675</v>
+        <v>0.043668</v>
       </c>
       <c r="J613">
         <v>0.130877</v>
       </c>
       <c r="K613">
-        <v>0.41785</v>
+        <v>0.417758</v>
       </c>
       <c r="L613">
-        <v>0.680278</v>
+        <v>0.680179</v>
       </c>
       <c r="M613">
-        <v>8.476251</v>
+        <v>8.476151</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>0.582093</v>
       </c>
       <c r="C614">
         <v>3.057454</v>
       </c>
       <c r="D614">
         <v>2.677937</v>
       </c>
       <c r="E614">
         <v>6.315326</v>
       </c>
       <c r="F614">
         <v>0.635553</v>
       </c>
       <c r="G614">
         <v>0.068107</v>
       </c>
       <c r="H614">
         <v>0.009312</v>
       </c>
       <c r="I614">
-        <v>0.050934</v>
+        <v>0.050925</v>
       </c>
       <c r="J614">
         <v>0.14134</v>
       </c>
       <c r="K614">
-        <v>0.375987</v>
+        <v>0.375904</v>
       </c>
       <c r="L614">
-        <v>0.64568</v>
+        <v>0.645589</v>
       </c>
       <c r="M614">
-        <v>7.603193</v>
+        <v>7.603102</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>0.620012</v>
       </c>
       <c r="C615">
         <v>3.12949</v>
       </c>
       <c r="D615">
         <v>3.005884</v>
       </c>
       <c r="E615">
         <v>6.753358</v>
       </c>
       <c r="F615">
         <v>0.656599</v>
       </c>
       <c r="G615">
         <v>0.072783</v>
       </c>
       <c r="H615">
         <v>0.010313</v>
       </c>
       <c r="I615">
-        <v>0.067325</v>
+        <v>0.067313</v>
       </c>
       <c r="J615">
         <v>0.148708</v>
       </c>
       <c r="K615">
-        <v>0.423809</v>
+        <v>0.423717</v>
       </c>
       <c r="L615">
-        <v>0.722937</v>
+        <v>0.722834</v>
       </c>
       <c r="M615">
-        <v>8.141636</v>
+        <v>8.141532</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>0.500012</v>
       </c>
       <c r="C616">
         <v>2.499875</v>
       </c>
       <c r="D616">
         <v>2.87775</v>
       </c>
       <c r="E616">
         <v>5.876126</v>
       </c>
       <c r="F616">
         <v>0.592236</v>
       </c>
       <c r="G616">
         <v>0.067625</v>
       </c>
       <c r="H616">
         <v>0.009844</v>
       </c>
       <c r="I616">
-        <v>0.080195</v>
+        <v>0.080182</v>
       </c>
       <c r="J616">
         <v>0.145848</v>
       </c>
       <c r="K616">
-        <v>0.394961</v>
+        <v>0.394872</v>
       </c>
       <c r="L616">
-        <v>0.698472</v>
+        <v>0.69837</v>
       </c>
       <c r="M616">
-        <v>7.17336</v>
+        <v>7.173258</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>0.550403</v>
       </c>
       <c r="C617">
         <v>2.386131</v>
       </c>
       <c r="D617">
         <v>3.013819</v>
       </c>
       <c r="E617">
         <v>5.947541</v>
       </c>
       <c r="F617">
         <v>0.639194</v>
       </c>
       <c r="G617">
         <v>0.094346</v>
       </c>
       <c r="H617">
         <v>0.009983</v>
       </c>
       <c r="I617">
-        <v>0.091191</v>
+        <v>0.091176</v>
       </c>
       <c r="J617">
         <v>0.109959</v>
       </c>
       <c r="K617">
-        <v>0.433753</v>
+        <v>0.433661</v>
       </c>
       <c r="L617">
-        <v>0.739232</v>
+        <v>0.739126</v>
       </c>
       <c r="M617">
-        <v>7.334922</v>
+        <v>7.334815</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>0.704646</v>
       </c>
       <c r="C618">
         <v>2.444008</v>
       </c>
       <c r="D618">
         <v>2.991353</v>
       </c>
       <c r="E618">
         <v>6.137653</v>
       </c>
       <c r="F618">
         <v>0.67749</v>
       </c>
       <c r="G618">
         <v>0.073604</v>
       </c>
       <c r="H618">
         <v>0.009632</v>
       </c>
       <c r="I618">
-        <v>0.092488</v>
+        <v>0.092474</v>
       </c>
       <c r="J618">
         <v>0.09399</v>
       </c>
       <c r="K618">
-        <v>0.421128</v>
+        <v>0.421039</v>
       </c>
       <c r="L618">
-        <v>0.690843</v>
+        <v>0.690739</v>
       </c>
       <c r="M618">
-        <v>7.51175</v>
+        <v>7.511647</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>0.912435</v>
       </c>
       <c r="C619">
         <v>2.760708</v>
       </c>
       <c r="D619">
         <v>2.975004</v>
       </c>
       <c r="E619">
         <v>6.644902</v>
       </c>
       <c r="F619">
         <v>0.730465</v>
       </c>
       <c r="G619">
         <v>0.074988</v>
       </c>
       <c r="H619">
         <v>0.009815</v>
       </c>
       <c r="I619">
-        <v>0.097451</v>
+        <v>0.097436</v>
       </c>
       <c r="J619">
         <v>0.095552</v>
       </c>
       <c r="K619">
-        <v>0.422889</v>
+        <v>0.422797</v>
       </c>
       <c r="L619">
-        <v>0.700695</v>
+        <v>0.700588</v>
       </c>
       <c r="M619">
-        <v>8.080264</v>
+        <v>8.080157</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>0.902649</v>
       </c>
       <c r="C620">
         <v>2.772063</v>
       </c>
       <c r="D620">
         <v>3.107767</v>
       </c>
       <c r="E620">
         <v>6.779919</v>
       </c>
       <c r="F620">
         <v>0.728965</v>
       </c>
       <c r="G620">
         <v>0.072652</v>
       </c>
       <c r="H620">
         <v>0.009716</v>
       </c>
       <c r="I620">
-        <v>0.092601</v>
+        <v>0.092587</v>
       </c>
       <c r="J620">
         <v>0.096881</v>
       </c>
       <c r="K620">
-        <v>0.435813</v>
+        <v>0.435721</v>
       </c>
       <c r="L620">
-        <v>0.707663</v>
+        <v>0.707557</v>
       </c>
       <c r="M620">
-        <v>8.22127</v>
+        <v>8.221163</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>0.71624</v>
       </c>
       <c r="C621">
         <v>2.464818</v>
       </c>
       <c r="D621">
         <v>2.910715</v>
       </c>
       <c r="E621">
         <v>6.087872</v>
       </c>
       <c r="F621">
         <v>0.68523</v>
       </c>
       <c r="G621">
         <v>0.057716</v>
       </c>
       <c r="H621">
         <v>0.009705</v>
       </c>
       <c r="I621">
-        <v>0.081384</v>
+        <v>0.081371</v>
       </c>
       <c r="J621">
         <v>0.096742</v>
       </c>
       <c r="K621">
-        <v>0.413106</v>
+        <v>0.413017</v>
       </c>
       <c r="L621">
-        <v>0.658652</v>
+        <v>0.658551</v>
       </c>
       <c r="M621">
-        <v>7.432049</v>
+        <v>7.431947</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>0.627492</v>
       </c>
       <c r="C622">
         <v>2.523105</v>
       </c>
       <c r="D622">
         <v>3.066815</v>
       </c>
       <c r="E622">
         <v>6.215732</v>
       </c>
       <c r="F622">
         <v>0.642125</v>
       </c>
       <c r="G622">
         <v>0.053475</v>
       </c>
       <c r="H622">
         <v>0.010238</v>
       </c>
       <c r="I622">
-        <v>0.074138</v>
+        <v>0.074126</v>
       </c>
       <c r="J622">
         <v>0.1229</v>
       </c>
       <c r="K622">
-        <v>0.426967</v>
+        <v>0.426875</v>
       </c>
       <c r="L622">
-        <v>0.687717</v>
+        <v>0.687613</v>
       </c>
       <c r="M622">
-        <v>7.546274</v>
+        <v>7.54617</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>0.629086</v>
       </c>
       <c r="C623">
         <v>2.920134</v>
       </c>
       <c r="D623">
         <v>2.978286</v>
       </c>
       <c r="E623">
         <v>6.525312</v>
       </c>
       <c r="F623">
         <v>0.650717</v>
       </c>
       <c r="G623">
         <v>0.058092</v>
       </c>
       <c r="H623">
         <v>0.010131</v>
       </c>
       <c r="I623">
-        <v>0.05674</v>
+        <v>0.056731</v>
       </c>
       <c r="J623">
         <v>0.124352</v>
       </c>
       <c r="K623">
-        <v>0.415781</v>
+        <v>0.415692</v>
       </c>
       <c r="L623">
-        <v>0.665096</v>
+        <v>0.664998</v>
       </c>
       <c r="M623">
-        <v>7.84331</v>
+        <v>7.843211</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>0.675729</v>
       </c>
       <c r="C624">
         <v>3.289179</v>
       </c>
       <c r="D624">
         <v>2.974597</v>
       </c>
       <c r="E624">
         <v>6.934726</v>
       </c>
       <c r="F624">
         <v>0.719666</v>
       </c>
       <c r="G624">
         <v>0.064922</v>
       </c>
       <c r="H624">
         <v>0.010418</v>
       </c>
       <c r="I624">
-        <v>0.050292</v>
+        <v>0.050283</v>
       </c>
       <c r="J624">
         <v>0.129787</v>
       </c>
       <c r="K624">
-        <v>0.439923</v>
+        <v>0.439831</v>
       </c>
       <c r="L624">
-        <v>0.695342</v>
+        <v>0.695241</v>
       </c>
       <c r="M624">
-        <v>8.354301</v>
+        <v>8.3542</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>0.878947</v>
       </c>
       <c r="C625">
         <v>3.859478</v>
       </c>
       <c r="D625">
         <v>2.914104</v>
       </c>
       <c r="E625">
         <v>7.651794</v>
       </c>
       <c r="F625">
         <v>0.7214</v>
       </c>
       <c r="G625">
         <v>0.073542</v>
       </c>
       <c r="H625">
         <v>0.010152</v>
       </c>
       <c r="I625">
-        <v>0.052416</v>
+        <v>0.052392</v>
       </c>
       <c r="J625">
         <v>0.118706</v>
       </c>
       <c r="K625">
-        <v>0.412307</v>
+        <v>0.411373</v>
       </c>
       <c r="L625">
-        <v>0.667123</v>
+        <v>0.666166</v>
       </c>
       <c r="M625">
-        <v>9.046243</v>
+        <v>9.045286</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>0.562196</v>
       </c>
       <c r="C626">
         <v>3.068729</v>
       </c>
       <c r="D626">
         <v>2.733942</v>
       </c>
       <c r="E626">
         <v>6.36331</v>
       </c>
       <c r="F626">
         <v>0.674449</v>
       </c>
       <c r="G626">
         <v>0.070954</v>
       </c>
       <c r="H626">
         <v>0.009476</v>
       </c>
       <c r="I626">
-        <v>0.065078</v>
+        <v>0.06505</v>
       </c>
       <c r="J626">
         <v>0.139829</v>
       </c>
       <c r="K626">
-        <v>0.410653</v>
+        <v>0.40978</v>
       </c>
       <c r="L626">
-        <v>0.69599</v>
+        <v>0.69509</v>
       </c>
       <c r="M626">
-        <v>7.734296</v>
+        <v>7.733396</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0.493797</v>
       </c>
       <c r="C627">
         <v>2.895998</v>
       </c>
       <c r="D627">
         <v>2.943843</v>
       </c>
       <c r="E627">
         <v>6.329555</v>
       </c>
       <c r="F627">
         <v>0.66152</v>
       </c>
       <c r="G627">
         <v>0.079713</v>
       </c>
       <c r="H627">
         <v>0.010017</v>
       </c>
       <c r="I627">
-        <v>0.084336</v>
+        <v>0.0843</v>
       </c>
       <c r="J627">
         <v>0.153888</v>
       </c>
       <c r="K627">
-        <v>0.427495</v>
+        <v>0.426561</v>
       </c>
       <c r="L627">
-        <v>0.755449</v>
+        <v>0.754479</v>
       </c>
       <c r="M627">
-        <v>7.745334</v>
+        <v>7.744365</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0.467428</v>
       </c>
       <c r="C628">
         <v>2.480405</v>
       </c>
       <c r="D628">
         <v>2.888119</v>
       </c>
       <c r="E628">
         <v>5.83151</v>
       </c>
       <c r="F628">
         <v>0.60091</v>
       </c>
       <c r="G628">
         <v>0.071365</v>
       </c>
       <c r="H628">
         <v>0.009571</v>
       </c>
       <c r="I628">
-        <v>0.098332</v>
+        <v>0.098292</v>
       </c>
       <c r="J628">
         <v>0.160666</v>
       </c>
       <c r="K628">
-        <v>0.409014</v>
+        <v>0.408111</v>
       </c>
       <c r="L628">
-        <v>0.748948</v>
+        <v>0.748004</v>
       </c>
       <c r="M628">
-        <v>7.179788</v>
+        <v>7.178845</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>0.563198</v>
       </c>
       <c r="C629">
         <v>2.41684</v>
       </c>
       <c r="D629">
         <v>3.089182</v>
       </c>
       <c r="E629">
         <v>6.066764</v>
       </c>
       <c r="F629">
         <v>0.678513</v>
       </c>
       <c r="G629">
         <v>0.083516</v>
       </c>
       <c r="H629">
         <v>0.009631</v>
       </c>
       <c r="I629">
-        <v>0.111962</v>
+        <v>0.111918</v>
       </c>
       <c r="J629">
         <v>0.13394</v>
       </c>
       <c r="K629">
-        <v>0.434415</v>
+        <v>0.433482</v>
       </c>
       <c r="L629">
-        <v>0.773464</v>
+        <v>0.772487</v>
       </c>
       <c r="M629">
-        <v>7.518895</v>
+        <v>7.517918</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>0.721403</v>
       </c>
       <c r="C630">
         <v>2.512682</v>
       </c>
       <c r="D630">
         <v>2.942073</v>
       </c>
       <c r="E630">
         <v>6.171325</v>
       </c>
       <c r="F630">
         <v>0.712131</v>
       </c>
       <c r="G630">
         <v>0.076417</v>
       </c>
       <c r="H630">
         <v>0.009306</v>
       </c>
       <c r="I630">
-        <v>0.119142</v>
+        <v>0.119099</v>
       </c>
       <c r="J630">
         <v>0.131913</v>
       </c>
       <c r="K630">
-        <v>0.42338</v>
+        <v>0.422477</v>
       </c>
       <c r="L630">
-        <v>0.760158</v>
+        <v>0.759211</v>
       </c>
       <c r="M630">
-        <v>7.648464</v>
+        <v>7.647517</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>0.837906</v>
       </c>
       <c r="C631">
         <v>2.839467</v>
       </c>
       <c r="D631">
         <v>3.061867</v>
       </c>
       <c r="E631">
         <v>6.737671</v>
       </c>
       <c r="F631">
         <v>0.729451</v>
       </c>
       <c r="G631">
         <v>0.072962</v>
       </c>
       <c r="H631">
         <v>0.009533</v>
       </c>
       <c r="I631">
-        <v>0.120169</v>
+        <v>0.120124</v>
       </c>
       <c r="J631">
         <v>0.096575</v>
       </c>
       <c r="K631">
-        <v>0.446642</v>
+        <v>0.445709</v>
       </c>
       <c r="L631">
-        <v>0.745881</v>
+        <v>0.744902</v>
       </c>
       <c r="M631">
-        <v>8.221487</v>
+        <v>8.220509</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>0.81781</v>
       </c>
       <c r="C632">
         <v>2.816359</v>
       </c>
       <c r="D632">
         <v>3.110666</v>
       </c>
       <c r="E632">
         <v>6.740771</v>
       </c>
       <c r="F632">
         <v>0.728507</v>
       </c>
       <c r="G632">
         <v>0.069914</v>
       </c>
       <c r="H632">
         <v>0.009566</v>
       </c>
       <c r="I632">
-        <v>0.118112</v>
+        <v>0.118069</v>
       </c>
       <c r="J632">
         <v>0.099936</v>
       </c>
       <c r="K632">
-        <v>0.438084</v>
+        <v>0.437151</v>
       </c>
       <c r="L632">
-        <v>0.735612</v>
+        <v>0.734636</v>
       </c>
       <c r="M632">
-        <v>8.212246</v>
+        <v>8.21127</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>0.663993</v>
       </c>
       <c r="C633">
         <v>2.497721</v>
       </c>
       <c r="D633">
         <v>2.895897</v>
       </c>
       <c r="E633">
         <v>6.054337</v>
       </c>
       <c r="F633">
         <v>0.654363</v>
       </c>
       <c r="G633">
         <v>0.054289</v>
       </c>
       <c r="H633">
         <v>0.009304</v>
       </c>
       <c r="I633">
-        <v>0.101416</v>
+        <v>0.101378</v>
       </c>
       <c r="J633">
         <v>0.099557</v>
       </c>
       <c r="K633">
-        <v>0.419187</v>
+        <v>0.418284</v>
       </c>
       <c r="L633">
-        <v>0.683754</v>
+        <v>0.682812</v>
       </c>
       <c r="M633">
-        <v>7.399627</v>
+        <v>7.398685</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0.588915</v>
       </c>
       <c r="C634">
         <v>2.51252</v>
       </c>
       <c r="D634">
         <v>3.126592</v>
       </c>
       <c r="E634">
         <v>6.22414</v>
       </c>
       <c r="F634">
         <v>0.61377</v>
       </c>
       <c r="G634">
         <v>0.052382</v>
       </c>
       <c r="H634">
         <v>0.009681</v>
       </c>
       <c r="I634">
-        <v>0.095761</v>
+        <v>0.095727</v>
       </c>
       <c r="J634">
         <v>0.135086</v>
       </c>
       <c r="K634">
-        <v>0.428958</v>
+        <v>0.428024</v>
       </c>
       <c r="L634">
-        <v>0.721868</v>
+        <v>0.7209</v>
       </c>
       <c r="M634">
-        <v>7.566229</v>
+        <v>7.565262</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>0.569902</v>
       </c>
       <c r="C635">
         <v>2.80154</v>
       </c>
       <c r="D635">
         <v>2.884592</v>
       </c>
       <c r="E635">
         <v>6.253416</v>
       </c>
       <c r="F635">
         <v>0.646464</v>
       </c>
       <c r="G635">
         <v>0.05706</v>
       </c>
       <c r="H635">
         <v>0.0097</v>
       </c>
       <c r="I635">
-        <v>0.069729</v>
+        <v>0.069702</v>
       </c>
       <c r="J635">
         <v>0.136934</v>
       </c>
       <c r="K635">
-        <v>0.425954</v>
+        <v>0.42505</v>
       </c>
       <c r="L635">
-        <v>0.699378</v>
+        <v>0.698447</v>
       </c>
       <c r="M635">
-        <v>7.60111</v>
+        <v>7.600179</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>0.746718</v>
       </c>
       <c r="C636">
         <v>3.477607</v>
       </c>
       <c r="D636">
         <v>2.99905</v>
       </c>
       <c r="E636">
         <v>7.219669</v>
       </c>
       <c r="F636">
         <v>0.743543</v>
       </c>
       <c r="G636">
         <v>0.066647</v>
       </c>
       <c r="H636">
         <v>0.010132</v>
       </c>
       <c r="I636">
-        <v>0.063793</v>
+        <v>0.063768</v>
       </c>
       <c r="J636">
         <v>0.134867</v>
       </c>
       <c r="K636">
-        <v>0.436186</v>
+        <v>0.435253</v>
       </c>
       <c r="L636">
-        <v>0.711626</v>
+        <v>0.710667</v>
       </c>
       <c r="M636">
-        <v>8.681957</v>
+        <v>8.680998</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>0.944611</v>
+        <v>0.940342</v>
       </c>
       <c r="C637">
-        <v>4.051525</v>
+        <v>4.051446</v>
       </c>
       <c r="D637">
         <v>3.05656</v>
       </c>
       <c r="E637">
-        <v>8.051569</v>
+        <v>8.047221</v>
       </c>
       <c r="F637">
         <v>0.74917</v>
       </c>
       <c r="G637">
         <v>0.073123</v>
       </c>
       <c r="H637">
         <v>0.010133</v>
       </c>
       <c r="I637">
-        <v>0.074704</v>
+        <v>0.074815</v>
       </c>
       <c r="J637">
         <v>0.148763</v>
       </c>
       <c r="K637">
         <v>0.406214</v>
       </c>
       <c r="L637">
-        <v>0.712938</v>
+        <v>0.713048</v>
       </c>
       <c r="M637">
-        <v>9.523369</v>
+        <v>9.519132</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>0.736199</v>
+        <v>0.732872</v>
       </c>
       <c r="C638">
-        <v>3.339565</v>
+        <v>3.339495</v>
       </c>
       <c r="D638">
         <v>2.681689</v>
       </c>
       <c r="E638">
-        <v>6.756133</v>
+        <v>6.752736</v>
       </c>
       <c r="F638">
         <v>0.645675</v>
       </c>
       <c r="G638">
         <v>0.066682</v>
       </c>
       <c r="H638">
         <v>0.009142</v>
       </c>
       <c r="I638">
-        <v>0.079759</v>
+        <v>0.079878</v>
       </c>
       <c r="J638">
         <v>0.134249</v>
       </c>
       <c r="K638">
         <v>0.376664</v>
       </c>
       <c r="L638">
-        <v>0.666496</v>
+        <v>0.666615</v>
       </c>
       <c r="M638">
-        <v>8.074743</v>
+        <v>8.071465</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>0.599855</v>
+        <v>0.597145</v>
       </c>
       <c r="C639">
-        <v>2.841197</v>
+        <v>2.841123</v>
       </c>
       <c r="D639">
         <v>2.950043</v>
       </c>
       <c r="E639">
-        <v>6.389909</v>
+        <v>6.387124</v>
       </c>
       <c r="F639">
         <v>0.652235</v>
       </c>
       <c r="G639">
         <v>0.076601</v>
       </c>
       <c r="H639">
         <v>0.010128</v>
       </c>
       <c r="I639">
-        <v>0.111705</v>
+        <v>0.111868</v>
       </c>
       <c r="J639">
         <v>0.172618</v>
       </c>
       <c r="K639">
         <v>0.409911</v>
       </c>
       <c r="L639">
-        <v>0.780964</v>
+        <v>0.781127</v>
       </c>
       <c r="M639">
-        <v>7.825875</v>
+        <v>7.823253</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>0.551265</v>
+        <v>0.548774</v>
       </c>
       <c r="C640">
-        <v>2.454978</v>
+        <v>2.454904</v>
       </c>
       <c r="D640">
         <v>2.903542</v>
       </c>
       <c r="E640">
-        <v>5.907586</v>
+        <v>5.905021</v>
       </c>
       <c r="F640">
         <v>0.604572</v>
       </c>
       <c r="G640">
         <v>0.077927</v>
       </c>
       <c r="H640">
         <v>0.009676</v>
       </c>
       <c r="I640">
-        <v>0.127036</v>
+        <v>0.127216</v>
       </c>
       <c r="J640">
         <v>0.156528</v>
       </c>
       <c r="K640">
         <v>0.393108</v>
       </c>
       <c r="L640">
-        <v>0.764276</v>
+        <v>0.764455</v>
       </c>
       <c r="M640">
-        <v>7.282127</v>
+        <v>7.279741</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>0.592278</v>
+        <v>0.589601</v>
       </c>
       <c r="C641">
-        <v>2.384357</v>
+        <v>2.384278</v>
       </c>
       <c r="D641">
         <v>3.024089</v>
       </c>
       <c r="E641">
-        <v>5.997965</v>
+        <v>5.99521</v>
       </c>
       <c r="F641">
         <v>0.648978</v>
       </c>
       <c r="G641">
         <v>0.083102</v>
       </c>
       <c r="H641">
         <v>0.009669</v>
       </c>
       <c r="I641">
-        <v>0.139384</v>
+        <v>0.139575</v>
       </c>
       <c r="J641">
         <v>0.125811</v>
       </c>
       <c r="K641">
         <v>0.40101</v>
       </c>
       <c r="L641">
-        <v>0.758976</v>
+        <v>0.759166</v>
       </c>
       <c r="M641">
-        <v>7.413883</v>
+        <v>7.411318</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>0.758837</v>
+        <v>0.755408</v>
       </c>
       <c r="C642">
-        <v>2.496925</v>
+        <v>2.496841</v>
       </c>
       <c r="D642">
         <v>3.033222</v>
       </c>
       <c r="E642">
-        <v>6.286305</v>
+        <v>6.282793</v>
       </c>
       <c r="F642">
         <v>0.691559</v>
       </c>
       <c r="G642">
         <v>0.075607</v>
       </c>
       <c r="H642">
         <v>0.009578</v>
       </c>
       <c r="I642">
-        <v>0.147673</v>
+        <v>0.147866</v>
       </c>
       <c r="J642">
         <v>0.122069</v>
       </c>
       <c r="K642">
         <v>0.397461</v>
       </c>
       <c r="L642">
-        <v>0.752388</v>
+        <v>0.752581</v>
       </c>
       <c r="M642">
-        <v>7.736418</v>
+        <v>7.733099</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>0.92495</v>
+        <v>0.920771</v>
       </c>
       <c r="C643">
-        <v>2.813669</v>
+        <v>2.813591</v>
       </c>
       <c r="D643">
         <v>3.122508</v>
       </c>
       <c r="E643">
-        <v>6.859018</v>
+        <v>6.85476</v>
       </c>
       <c r="F643">
         <v>0.739169</v>
       </c>
       <c r="G643">
         <v>0.068179</v>
       </c>
       <c r="H643">
         <v>0.009778</v>
       </c>
       <c r="I643">
-        <v>0.154181</v>
+        <v>0.154383</v>
       </c>
       <c r="J643">
         <v>0.108536</v>
       </c>
       <c r="K643">
         <v>0.416247</v>
       </c>
       <c r="L643">
-        <v>0.75692</v>
+        <v>0.757122</v>
       </c>
       <c r="M643">
-        <v>8.358105</v>
+        <v>8.354049</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>0.820468</v>
+        <v>0.816761</v>
       </c>
       <c r="C644">
-        <v>2.730047</v>
+        <v>2.729961</v>
       </c>
       <c r="D644">
         <v>3.132792</v>
       </c>
       <c r="E644">
-        <v>6.681687</v>
+        <v>6.677893</v>
       </c>
       <c r="F644">
         <v>0.738374</v>
       </c>
       <c r="G644">
         <v>0.068574</v>
       </c>
       <c r="H644">
         <v>0.009995</v>
       </c>
       <c r="I644">
-        <v>0.146479</v>
+        <v>0.14667</v>
       </c>
       <c r="J644">
         <v>0.093171</v>
       </c>
       <c r="K644">
         <v>0.413234</v>
       </c>
       <c r="L644">
-        <v>0.731453</v>
+        <v>0.731644</v>
       </c>
       <c r="M644">
-        <v>8.15527</v>
+        <v>8.151667</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>0.698285</v>
+        <v>0.69513</v>
       </c>
       <c r="C645">
-        <v>2.506387</v>
+        <v>2.506303</v>
       </c>
       <c r="D645">
         <v>2.976405</v>
       </c>
       <c r="E645">
-        <v>6.180376</v>
+        <v>6.177137</v>
       </c>
       <c r="F645">
         <v>0.683576</v>
       </c>
       <c r="G645">
         <v>0.052152</v>
       </c>
       <c r="H645">
         <v>0.009599</v>
       </c>
       <c r="I645">
-        <v>0.129339</v>
+        <v>0.129506</v>
       </c>
       <c r="J645">
         <v>0.087595</v>
       </c>
       <c r="K645">
         <v>0.399938</v>
       </c>
       <c r="L645">
-        <v>0.678623</v>
+        <v>0.678791</v>
       </c>
       <c r="M645">
-        <v>7.547002</v>
+        <v>7.54393</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>0.654946</v>
+        <v>0.651987</v>
       </c>
       <c r="C646">
-        <v>2.524482</v>
+        <v>2.524399</v>
       </c>
       <c r="D646">
         <v>3.082117</v>
       </c>
       <c r="E646">
-        <v>6.261299</v>
+        <v>6.258256</v>
       </c>
       <c r="F646">
         <v>0.618458</v>
       </c>
       <c r="G646">
         <v>0.05645</v>
       </c>
       <c r="H646">
         <v>0.009716</v>
       </c>
       <c r="I646">
-        <v>0.114856</v>
+        <v>0.115012</v>
       </c>
       <c r="J646">
         <v>0.134889</v>
       </c>
       <c r="K646">
         <v>0.415959</v>
       </c>
       <c r="L646">
-        <v>0.731871</v>
+        <v>0.732026</v>
       </c>
       <c r="M646">
-        <v>7.609635</v>
+        <v>7.606748</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>0.653921</v>
+        <v>0.650966</v>
       </c>
       <c r="C647">
-        <v>2.874574</v>
+        <v>2.874491</v>
       </c>
       <c r="D647">
         <v>2.882367</v>
       </c>
       <c r="E647">
-        <v>6.411668</v>
+        <v>6.408631</v>
       </c>
       <c r="F647">
         <v>0.666361</v>
       </c>
       <c r="G647">
         <v>0.06283</v>
       </c>
       <c r="H647">
         <v>0.009529</v>
       </c>
       <c r="I647">
-        <v>0.087817</v>
+        <v>0.08794</v>
       </c>
       <c r="J647">
         <v>0.139745</v>
       </c>
       <c r="K647">
         <v>0.399761</v>
       </c>
       <c r="L647">
-        <v>0.699682</v>
+        <v>0.699805</v>
       </c>
       <c r="M647">
-        <v>7.774169</v>
+        <v>7.771254</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>0.774412</v>
+        <v>0.770913</v>
       </c>
       <c r="C648">
-        <v>3.61433</v>
+        <v>3.614264</v>
       </c>
       <c r="D648">
         <v>3.05339</v>
       </c>
       <c r="E648">
-        <v>7.440983</v>
+        <v>7.437418</v>
       </c>
       <c r="F648">
         <v>0.757338</v>
       </c>
       <c r="G648">
         <v>0.081615</v>
       </c>
       <c r="H648">
         <v>0.010018</v>
       </c>
       <c r="I648">
-        <v>0.075197</v>
+        <v>0.075311</v>
       </c>
       <c r="J648">
         <v>0.160527</v>
       </c>
       <c r="K648">
         <v>0.423117</v>
       </c>
       <c r="L648">
-        <v>0.750474</v>
+        <v>0.750588</v>
       </c>
       <c r="M648">
-        <v>8.946594</v>
+        <v>8.943143</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>0.822947</v>
+        <v>0.819228</v>
       </c>
       <c r="C649">
-        <v>3.920731</v>
+        <v>3.911517</v>
       </c>
       <c r="D649">
         <v>3.039611</v>
       </c>
       <c r="E649">
-        <v>7.782688</v>
+        <v>7.769755</v>
       </c>
       <c r="F649">
         <v>0.764959</v>
       </c>
       <c r="G649">
         <v>0.095227</v>
       </c>
       <c r="H649">
         <v>0.010228</v>
       </c>
       <c r="I649">
-        <v>0.085456</v>
+        <v>0.085562</v>
       </c>
       <c r="J649">
         <v>0.151608</v>
       </c>
       <c r="K649">
         <v>0.389589</v>
       </c>
       <c r="L649">
-        <v>0.732107</v>
+        <v>0.732214</v>
       </c>
       <c r="M649">
-        <v>9.27992</v>
+        <v>9.267094</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>0.654954</v>
+      </c>
+      <c r="C650">
+        <v>3.212633</v>
+      </c>
+      <c r="D650">
+        <v>2.818201</v>
+      </c>
+      <c r="E650">
+        <v>6.68382</v>
+      </c>
+      <c r="F650">
+        <v>0.651478</v>
+      </c>
+      <c r="G650">
+        <v>0.07664</v>
+      </c>
+      <c r="H650">
+        <v>0.009182</v>
+      </c>
+      <c r="I650">
+        <v>0.098464</v>
+      </c>
+      <c r="J650">
+        <v>0.135481</v>
+      </c>
+      <c r="K650">
+        <v>0.367751</v>
+      </c>
+      <c r="L650">
+        <v>0.687518</v>
+      </c>
+      <c r="M650">
+        <v>8.021777</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -29879,221 +29920,221 @@
       <c r="C85">
         <v>31.711113</v>
       </c>
       <c r="D85">
         <v>35.242737</v>
       </c>
       <c r="E85">
         <v>77.45362</v>
       </c>
       <c r="F85">
         <v>8.130913</v>
       </c>
       <c r="G85">
         <v>0.858407</v>
       </c>
       <c r="H85">
         <v>0.118007</v>
       </c>
       <c r="I85">
         <v>0.625305</v>
       </c>
       <c r="J85">
         <v>1.290407</v>
       </c>
       <c r="K85">
-        <v>4.753156</v>
+        <v>4.752753</v>
       </c>
       <c r="L85">
-        <v>7.645284</v>
+        <v>7.64488</v>
       </c>
       <c r="M85">
-        <v>93.363948</v>
+        <v>93.363545</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>9.887939</v>
       </c>
       <c r="C86">
         <v>33.378622</v>
       </c>
       <c r="D86">
         <v>35.31863</v>
       </c>
       <c r="E86">
         <v>78.529365</v>
       </c>
       <c r="F86">
         <v>8.06102</v>
       </c>
       <c r="G86">
         <v>0.869339</v>
       </c>
       <c r="H86">
         <v>0.118389</v>
       </c>
       <c r="I86">
         <v>0.763995</v>
       </c>
       <c r="J86">
         <v>1.481823</v>
       </c>
       <c r="K86">
-        <v>4.980123</v>
+        <v>4.979625</v>
       </c>
       <c r="L86">
-        <v>8.213669</v>
+        <v>8.213171</v>
       </c>
       <c r="M86">
-        <v>94.944669</v>
+        <v>94.944171</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>8.170788</v>
       </c>
       <c r="C87">
         <v>33.675905</v>
       </c>
       <c r="D87">
         <v>35.44823</v>
       </c>
       <c r="E87">
         <v>77.262487</v>
       </c>
       <c r="F87">
         <v>8.098974</v>
       </c>
       <c r="G87">
         <v>0.835948</v>
       </c>
       <c r="H87">
         <v>0.119346</v>
       </c>
       <c r="I87">
-        <v>0.878414</v>
+        <v>0.878273</v>
       </c>
       <c r="J87">
         <v>1.436934</v>
       </c>
       <c r="K87">
-        <v>5.021971</v>
+        <v>5.020887</v>
       </c>
       <c r="L87">
-        <v>8.292613</v>
+        <v>8.291387</v>
       </c>
       <c r="M87">
-        <v>93.718575</v>
+        <v>93.71735</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>7.912213</v>
       </c>
       <c r="C88">
         <v>34.179341</v>
       </c>
       <c r="D88">
         <v>35.58994</v>
       </c>
       <c r="E88">
         <v>77.644271</v>
       </c>
       <c r="F88">
         <v>8.165019</v>
       </c>
       <c r="G88">
         <v>0.828761</v>
       </c>
       <c r="H88">
         <v>0.116069</v>
       </c>
       <c r="I88">
-        <v>1.100246</v>
+        <v>1.09982</v>
       </c>
       <c r="J88">
         <v>1.541898</v>
       </c>
       <c r="K88">
-        <v>5.112262</v>
+        <v>5.101241</v>
       </c>
       <c r="L88">
-        <v>8.699237</v>
+        <v>8.687789</v>
       </c>
       <c r="M88">
-        <v>94.555672</v>
+        <v>94.544225</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>8.710028</v>
+        <v>8.670671</v>
       </c>
       <c r="C89">
-        <v>34.632037</v>
+        <v>34.631095</v>
       </c>
       <c r="D89">
         <v>35.898732</v>
       </c>
       <c r="E89">
-        <v>79.224507</v>
+        <v>79.184208</v>
       </c>
       <c r="F89">
         <v>8.195465</v>
       </c>
       <c r="G89">
         <v>0.842843</v>
       </c>
       <c r="H89">
         <v>0.116962</v>
       </c>
       <c r="I89">
-        <v>1.38813</v>
+        <v>1.390038</v>
       </c>
       <c r="J89">
         <v>1.584501</v>
       </c>
       <c r="K89">
         <v>4.852617</v>
       </c>
       <c r="L89">
-        <v>8.785052</v>
+        <v>8.786961</v>
       </c>
       <c r="M89">
-        <v>96.24719</v>
+        <v>96.208799</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>