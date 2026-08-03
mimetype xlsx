--- v5 (2026-06-18)
+++ v6 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 1.3 Primary Energy Consumption by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption</t>
   </si>
   <si>
     <t>Natural Gas Consumption (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumption (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumption</t>
   </si>
   <si>
     <t>Nuclear Electric Power Consumption</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumption</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -18850,7976 +18850,8058 @@
       <c r="A457" s="6">
         <v>40179.0</v>
       </c>
       <c r="B457">
         <v>1.917331</v>
       </c>
       <c r="C457">
         <v>2.86903</v>
       </c>
       <c r="D457">
         <v>2.892448</v>
       </c>
       <c r="E457">
         <v>7.674596</v>
       </c>
       <c r="F457">
         <v>0.758495</v>
       </c>
       <c r="G457">
         <v>0.076371</v>
       </c>
       <c r="H457">
         <v>0.009529</v>
       </c>
       <c r="I457">
-        <v>0.003485</v>
+        <v>0.003489</v>
       </c>
       <c r="J457">
         <v>0.023387</v>
       </c>
       <c r="K457">
         <v>0.367294</v>
       </c>
       <c r="L457">
-        <v>0.480067</v>
+        <v>0.48007</v>
       </c>
       <c r="M457">
-        <v>8.927283</v>
+        <v>8.927287</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" s="6">
         <v>40210.0</v>
       </c>
       <c r="B458">
         <v>1.708841</v>
       </c>
       <c r="C458">
         <v>2.533045</v>
       </c>
       <c r="D458">
         <v>2.644636</v>
       </c>
       <c r="E458">
         <v>6.890472</v>
       </c>
       <c r="F458">
         <v>0.681945</v>
       </c>
       <c r="G458">
         <v>0.070252</v>
       </c>
       <c r="H458">
         <v>0.008519</v>
       </c>
       <c r="I458">
-        <v>0.003833</v>
+        <v>0.003837</v>
       </c>
       <c r="J458">
         <v>0.018533</v>
       </c>
       <c r="K458">
         <v>0.342116</v>
       </c>
       <c r="L458">
-        <v>0.443254</v>
+        <v>0.443258</v>
       </c>
       <c r="M458">
-        <v>8.027232</v>
+        <v>8.027236</v>
       </c>
     </row>
     <row r="459" spans="1:26">
       <c r="A459" s="6">
         <v>40238.0</v>
       </c>
       <c r="B459">
         <v>1.638165</v>
       </c>
       <c r="C459">
         <v>2.186711</v>
       </c>
       <c r="D459">
         <v>2.988986</v>
       </c>
       <c r="E459">
         <v>6.81611</v>
       </c>
       <c r="F459">
         <v>0.675562</v>
       </c>
       <c r="G459">
         <v>0.071262</v>
       </c>
       <c r="H459">
         <v>0.009512</v>
       </c>
       <c r="I459">
-        <v>0.005386</v>
+        <v>0.005391</v>
       </c>
       <c r="J459">
         <v>0.029306</v>
       </c>
       <c r="K459">
         <v>0.374892</v>
       </c>
       <c r="L459">
-        <v>0.490357</v>
+        <v>0.490363</v>
       </c>
       <c r="M459">
-        <v>7.992433</v>
+        <v>7.992439</v>
       </c>
     </row>
     <row r="460" spans="1:26">
       <c r="A460" s="6">
         <v>40269.0</v>
       </c>
       <c r="B460">
         <v>1.446342</v>
       </c>
       <c r="C460">
         <v>1.725374</v>
       </c>
       <c r="D460">
         <v>2.906005</v>
       </c>
       <c r="E460">
         <v>6.078281</v>
       </c>
       <c r="F460">
         <v>0.602151</v>
       </c>
       <c r="G460">
         <v>0.065158</v>
       </c>
       <c r="H460">
         <v>0.009122</v>
       </c>
       <c r="I460">
-        <v>0.006033</v>
+        <v>0.006039</v>
       </c>
       <c r="J460">
         <v>0.033316</v>
       </c>
       <c r="K460">
         <v>0.365582</v>
       </c>
       <c r="L460">
-        <v>0.479212</v>
+        <v>0.479218</v>
       </c>
       <c r="M460">
-        <v>7.168542</v>
+        <v>7.168548</v>
       </c>
     </row>
     <row r="461" spans="1:26">
       <c r="A461" s="6">
         <v>40299.0</v>
       </c>
       <c r="B461">
         <v>1.620805</v>
       </c>
       <c r="C461">
         <v>1.648905</v>
       </c>
       <c r="D461">
         <v>2.961855</v>
       </c>
       <c r="E461">
         <v>6.233575</v>
       </c>
       <c r="F461">
         <v>0.696713</v>
       </c>
       <c r="G461">
         <v>0.08557</v>
       </c>
       <c r="H461">
         <v>0.009525</v>
       </c>
       <c r="I461">
-        <v>0.00676</v>
+        <v>0.006767</v>
       </c>
       <c r="J461">
         <v>0.029676</v>
       </c>
       <c r="K461">
         <v>0.374413</v>
       </c>
       <c r="L461">
-        <v>0.505945</v>
+        <v>0.505951</v>
       </c>
       <c r="M461">
-        <v>7.440747</v>
+        <v>7.440753</v>
       </c>
     </row>
     <row r="462" spans="1:26">
       <c r="A462" s="6">
         <v>40330.0</v>
       </c>
       <c r="B462">
         <v>1.847581</v>
       </c>
       <c r="C462">
         <v>1.682136</v>
       </c>
       <c r="D462">
         <v>2.973783</v>
       </c>
       <c r="E462">
         <v>6.504583</v>
       </c>
       <c r="F462">
         <v>0.713885</v>
       </c>
       <c r="G462">
         <v>0.101861</v>
       </c>
       <c r="H462">
         <v>0.009202</v>
       </c>
       <c r="I462">
-        <v>0.006895</v>
+        <v>0.006901</v>
       </c>
       <c r="J462">
         <v>0.027463</v>
       </c>
       <c r="K462">
         <v>0.37448</v>
       </c>
       <c r="L462">
-        <v>0.519901</v>
+        <v>0.519908</v>
       </c>
       <c r="M462">
-        <v>7.746885</v>
+        <v>7.746892</v>
       </c>
     </row>
     <row r="463" spans="1:26">
       <c r="A463" s="6">
         <v>40360.0</v>
       </c>
       <c r="B463">
         <v>1.998568</v>
       </c>
       <c r="C463">
         <v>1.862228</v>
       </c>
       <c r="D463">
         <v>3.026082</v>
       </c>
       <c r="E463">
         <v>6.887004</v>
       </c>
       <c r="F463">
         <v>0.75164</v>
       </c>
       <c r="G463">
         <v>0.083651</v>
       </c>
       <c r="H463">
         <v>0.009399</v>
       </c>
       <c r="I463">
-        <v>0.007158</v>
+        <v>0.007165</v>
       </c>
       <c r="J463">
         <v>0.022942</v>
       </c>
       <c r="K463">
         <v>0.385875</v>
       </c>
       <c r="L463">
-        <v>0.509025</v>
+        <v>0.509032</v>
       </c>
       <c r="M463">
-        <v>8.157265</v>
+        <v>8.157272</v>
       </c>
     </row>
     <row r="464" spans="1:26">
       <c r="A464" s="6">
         <v>40391.0</v>
       </c>
       <c r="B464">
         <v>1.99481</v>
       </c>
       <c r="C464">
         <v>1.916484</v>
       </c>
       <c r="D464">
         <v>3.087218</v>
       </c>
       <c r="E464">
         <v>6.999945</v>
       </c>
       <c r="F464">
         <v>0.748093</v>
       </c>
       <c r="G464">
         <v>0.068647</v>
       </c>
       <c r="H464">
         <v>0.009478</v>
       </c>
       <c r="I464">
-        <v>0.007072</v>
+        <v>0.007079</v>
       </c>
       <c r="J464">
         <v>0.022812</v>
       </c>
       <c r="K464">
         <v>0.387501</v>
       </c>
       <c r="L464">
-        <v>0.495511</v>
+        <v>0.495518</v>
       </c>
       <c r="M464">
-        <v>8.249754</v>
+        <v>8.249761</v>
       </c>
     </row>
     <row r="465" spans="1:26">
       <c r="A465" s="6">
         <v>40422.0</v>
       </c>
       <c r="B465">
         <v>1.696615</v>
       </c>
       <c r="C465">
         <v>1.669663</v>
       </c>
       <c r="D465">
         <v>2.951903</v>
       </c>
       <c r="E465">
         <v>6.317627</v>
       </c>
       <c r="F465">
         <v>0.725068</v>
       </c>
       <c r="G465">
         <v>0.058909</v>
       </c>
       <c r="H465">
         <v>0.009164</v>
       </c>
       <c r="I465">
-        <v>0.006433</v>
+        <v>0.006439</v>
       </c>
       <c r="J465">
         <v>0.024244</v>
       </c>
       <c r="K465">
         <v>0.374086</v>
       </c>
       <c r="L465">
-        <v>0.472836</v>
+        <v>0.472843</v>
       </c>
       <c r="M465">
-        <v>7.517308</v>
+        <v>7.517314</v>
       </c>
     </row>
     <row r="466" spans="1:26">
       <c r="A466" s="6">
         <v>40452.0</v>
       </c>
       <c r="B466">
         <v>1.52186</v>
       </c>
       <c r="C466">
         <v>1.69746</v>
       </c>
       <c r="D466">
         <v>2.956527</v>
       </c>
       <c r="E466">
         <v>6.173845</v>
       </c>
       <c r="F466">
         <v>0.655872</v>
       </c>
       <c r="G466">
         <v>0.060334</v>
       </c>
       <c r="H466">
         <v>0.009223</v>
       </c>
       <c r="I466">
-        <v>0.005693</v>
+        <v>0.005698</v>
       </c>
       <c r="J466">
         <v>0.027104</v>
       </c>
       <c r="K466">
         <v>0.383983</v>
       </c>
       <c r="L466">
-        <v>0.486337</v>
+        <v>0.486342</v>
       </c>
       <c r="M466">
-        <v>7.317529</v>
+        <v>7.317534</v>
       </c>
     </row>
     <row r="467" spans="1:26">
       <c r="A467" s="6">
         <v>40483.0</v>
       </c>
       <c r="B467">
         <v>1.563713</v>
       </c>
       <c r="C467">
         <v>2.013095</v>
       </c>
       <c r="D467">
         <v>2.867965</v>
       </c>
       <c r="E467">
         <v>6.439027</v>
       </c>
       <c r="F467">
         <v>0.654872</v>
       </c>
       <c r="G467">
         <v>0.066744</v>
       </c>
       <c r="H467">
         <v>0.009163</v>
       </c>
       <c r="I467">
-        <v>0.004721</v>
+        <v>0.004725</v>
       </c>
       <c r="J467">
         <v>0.033259</v>
       </c>
       <c r="K467">
         <v>0.380095</v>
       </c>
       <c r="L467">
-        <v>0.493982</v>
+        <v>0.493987</v>
       </c>
       <c r="M467">
-        <v>7.590589</v>
+        <v>7.590593</v>
       </c>
     </row>
     <row r="468" spans="1:26">
       <c r="A468" s="6">
         <v>40513.0</v>
       </c>
       <c r="B468">
         <v>1.879339</v>
       </c>
       <c r="C468">
         <v>2.770623</v>
       </c>
       <c r="D468">
         <v>3.063096</v>
       </c>
       <c r="E468">
         <v>7.70799</v>
       </c>
       <c r="F468">
         <v>0.770138</v>
       </c>
       <c r="G468">
         <v>0.079053</v>
       </c>
       <c r="H468">
         <v>0.009591</v>
       </c>
       <c r="I468">
-        <v>0.004384</v>
+        <v>0.004388</v>
       </c>
       <c r="J468">
         <v>0.03091</v>
       </c>
       <c r="K468">
         <v>0.395319</v>
       </c>
       <c r="L468">
-        <v>0.519257</v>
+        <v>0.519262</v>
       </c>
       <c r="M468">
-        <v>9.006239</v>
+        <v>9.006244</v>
       </c>
     </row>
     <row r="469" spans="1:26">
       <c r="A469" s="6">
         <v>40544.0</v>
       </c>
       <c r="B469">
         <v>1.88754</v>
       </c>
       <c r="C469">
         <v>2.947202</v>
       </c>
       <c r="D469">
         <v>2.941462</v>
       </c>
       <c r="E469">
         <v>7.776325</v>
       </c>
       <c r="F469">
         <v>0.761181</v>
       </c>
       <c r="G469">
         <v>0.087112</v>
       </c>
       <c r="H469">
         <v>0.009989</v>
       </c>
       <c r="I469">
-        <v>0.003924</v>
+        <v>0.003931</v>
       </c>
       <c r="J469">
         <v>0.029174</v>
       </c>
       <c r="K469">
         <v>0.384854</v>
       </c>
       <c r="L469">
-        <v>0.515053</v>
+        <v>0.515061</v>
       </c>
       <c r="M469">
-        <v>9.061729</v>
+        <v>9.061737</v>
       </c>
     </row>
     <row r="470" spans="1:26">
       <c r="A470" s="6">
         <v>40575.0</v>
       </c>
       <c r="B470">
         <v>1.559705</v>
       </c>
       <c r="C470">
         <v>2.50194</v>
       </c>
       <c r="D470">
         <v>2.637718</v>
       </c>
       <c r="E470">
         <v>6.699789</v>
       </c>
       <c r="F470">
         <v>0.677953</v>
       </c>
       <c r="G470">
         <v>0.082336</v>
       </c>
       <c r="H470">
         <v>0.009017</v>
       </c>
       <c r="I470">
-        <v>0.004374</v>
+        <v>0.004382</v>
       </c>
       <c r="J470">
         <v>0.035661</v>
       </c>
       <c r="K470">
         <v>0.352374</v>
       </c>
       <c r="L470">
-        <v>0.483761</v>
+        <v>0.483769</v>
       </c>
       <c r="M470">
-        <v>7.869078</v>
+        <v>7.869086</v>
       </c>
     </row>
     <row r="471" spans="1:26">
       <c r="A471" s="6">
         <v>40603.0</v>
       </c>
       <c r="B471">
         <v>1.543832</v>
       </c>
       <c r="C471">
         <v>2.27445</v>
       </c>
       <c r="D471">
         <v>2.992478</v>
       </c>
       <c r="E471">
         <v>6.812883</v>
       </c>
       <c r="F471">
         <v>0.687083</v>
       </c>
       <c r="G471">
         <v>0.106231</v>
       </c>
       <c r="H471">
         <v>0.009957</v>
       </c>
       <c r="I471">
-        <v>0.006043</v>
+        <v>0.006054</v>
       </c>
       <c r="J471">
         <v>0.035978</v>
       </c>
       <c r="K471">
         <v>0.384329</v>
       </c>
       <c r="L471">
-        <v>0.542539</v>
+        <v>0.54255</v>
       </c>
       <c r="M471">
-        <v>8.050975</v>
+        <v>8.050985</v>
       </c>
     </row>
     <row r="472" spans="1:26">
       <c r="A472" s="6">
         <v>40634.0</v>
       </c>
       <c r="B472">
         <v>1.420945</v>
       </c>
       <c r="C472">
         <v>1.860165</v>
       </c>
       <c r="D472">
         <v>2.811115</v>
       </c>
       <c r="E472">
         <v>6.092503</v>
       </c>
       <c r="F472">
         <v>0.570783</v>
       </c>
       <c r="G472">
         <v>0.106435</v>
       </c>
       <c r="H472">
         <v>0.009447</v>
       </c>
       <c r="I472">
-        <v>0.00676</v>
+        <v>0.006772</v>
       </c>
       <c r="J472">
         <v>0.042383</v>
       </c>
       <c r="K472">
         <v>0.364286</v>
       </c>
       <c r="L472">
-        <v>0.529311</v>
+        <v>0.529323</v>
       </c>
       <c r="M472">
-        <v>7.20009</v>
+        <v>7.200102</v>
       </c>
     </row>
     <row r="473" spans="1:26">
       <c r="A473" s="6">
         <v>40664.0</v>
       </c>
       <c r="B473">
         <v>1.550327</v>
       </c>
       <c r="C473">
         <v>1.698892</v>
       </c>
       <c r="D473">
         <v>2.869596</v>
       </c>
       <c r="E473">
         <v>6.120641</v>
       </c>
       <c r="F473">
         <v>0.596583</v>
       </c>
       <c r="G473">
         <v>0.111187</v>
       </c>
       <c r="H473">
         <v>0.009889</v>
       </c>
       <c r="I473">
-        <v>0.007496</v>
+        <v>0.007509</v>
       </c>
       <c r="J473">
         <v>0.040167</v>
       </c>
       <c r="K473">
         <v>0.37911</v>
       </c>
       <c r="L473">
-        <v>0.547848</v>
+        <v>0.547861</v>
       </c>
       <c r="M473">
-        <v>7.277429</v>
+        <v>7.277443</v>
       </c>
     </row>
     <row r="474" spans="1:26">
       <c r="A474" s="6">
         <v>40695.0</v>
       </c>
       <c r="B474">
         <v>1.757176</v>
       </c>
       <c r="C474">
         <v>1.688805</v>
       </c>
       <c r="D474">
         <v>2.901812</v>
       </c>
       <c r="E474">
         <v>6.349218</v>
       </c>
       <c r="F474">
         <v>0.682987</v>
       </c>
       <c r="G474">
         <v>0.1097</v>
       </c>
       <c r="H474">
         <v>0.009363</v>
       </c>
       <c r="I474">
-        <v>0.007667</v>
+        <v>0.007681</v>
       </c>
       <c r="J474">
         <v>0.037481</v>
       </c>
       <c r="K474">
         <v>0.389087</v>
       </c>
       <c r="L474">
-        <v>0.553298</v>
+        <v>0.553312</v>
       </c>
       <c r="M474">
-        <v>7.596307</v>
+        <v>7.596321</v>
       </c>
     </row>
     <row r="475" spans="1:26">
       <c r="A475" s="6">
         <v>40725.0</v>
       </c>
       <c r="B475">
         <v>1.952516</v>
       </c>
       <c r="C475">
         <v>1.926916</v>
       </c>
       <c r="D475">
         <v>2.92215</v>
       </c>
       <c r="E475">
         <v>6.801611</v>
       </c>
       <c r="F475">
         <v>0.757017</v>
       </c>
       <c r="G475">
         <v>0.106743</v>
       </c>
       <c r="H475">
         <v>0.009723</v>
       </c>
       <c r="I475">
-        <v>0.007903</v>
+        <v>0.007917</v>
       </c>
       <c r="J475">
         <v>0.025551</v>
       </c>
       <c r="K475">
         <v>0.389828</v>
       </c>
       <c r="L475">
-        <v>0.539749</v>
+        <v>0.539763</v>
       </c>
       <c r="M475">
-        <v>8.114646</v>
+        <v>8.11466</v>
       </c>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" s="6">
         <v>40756.0</v>
       </c>
       <c r="B476">
         <v>1.916144</v>
       </c>
       <c r="C476">
         <v>1.92815</v>
       </c>
       <c r="D476">
         <v>3.029145</v>
       </c>
       <c r="E476">
         <v>6.877569</v>
       </c>
       <c r="F476">
         <v>0.746487</v>
       </c>
       <c r="G476">
         <v>0.087905</v>
       </c>
       <c r="H476">
         <v>0.009742</v>
       </c>
       <c r="I476">
-        <v>0.007958</v>
+        <v>0.007972</v>
       </c>
       <c r="J476">
         <v>0.0255</v>
       </c>
       <c r="K476">
         <v>0.402432</v>
       </c>
       <c r="L476">
-        <v>0.533537</v>
+        <v>0.533551</v>
       </c>
       <c r="M476">
-        <v>8.173202</v>
+        <v>8.173216</v>
       </c>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" s="6">
         <v>40787.0</v>
       </c>
       <c r="B477">
         <v>1.613884</v>
       </c>
       <c r="C477">
         <v>1.686983</v>
       </c>
       <c r="D477">
         <v>2.85795</v>
       </c>
       <c r="E477">
         <v>6.159359</v>
       </c>
       <c r="F477">
         <v>0.699506</v>
       </c>
       <c r="G477">
         <v>0.07294</v>
       </c>
       <c r="H477">
         <v>0.009401</v>
       </c>
       <c r="I477">
-        <v>0.007178</v>
+        <v>0.007191</v>
       </c>
       <c r="J477">
         <v>0.023437</v>
       </c>
       <c r="K477">
         <v>0.380432</v>
       </c>
       <c r="L477">
-        <v>0.493388</v>
+        <v>0.493401</v>
       </c>
       <c r="M477">
-        <v>7.362557</v>
+        <v>7.36257</v>
       </c>
     </row>
     <row r="478" spans="1:26">
       <c r="A478" s="6">
         <v>40817.0</v>
       </c>
       <c r="B478">
         <v>1.475112</v>
       </c>
       <c r="C478">
         <v>1.777421</v>
       </c>
       <c r="D478">
         <v>2.930054</v>
       </c>
       <c r="E478">
         <v>6.182237</v>
       </c>
       <c r="F478">
         <v>0.662758</v>
       </c>
       <c r="G478">
         <v>0.067515</v>
       </c>
       <c r="H478">
         <v>0.009763</v>
       </c>
       <c r="I478">
-        <v>0.006507</v>
+        <v>0.006518</v>
       </c>
       <c r="J478">
         <v>0.035913</v>
       </c>
       <c r="K478">
         <v>0.389052</v>
       </c>
       <c r="L478">
-        <v>0.508749</v>
+        <v>0.50876</v>
       </c>
       <c r="M478">
-        <v>7.363252</v>
+        <v>7.363264</v>
       </c>
     </row>
     <row r="479" spans="1:26">
       <c r="A479" s="6">
         <v>40848.0</v>
       </c>
       <c r="B479">
         <v>1.425056</v>
       </c>
       <c r="C479">
         <v>2.07127</v>
       </c>
       <c r="D479">
         <v>2.861143</v>
       </c>
       <c r="E479">
         <v>6.355753</v>
       </c>
       <c r="F479">
         <v>0.674655</v>
       </c>
       <c r="G479">
         <v>0.070562</v>
       </c>
       <c r="H479">
         <v>0.009557</v>
       </c>
       <c r="I479">
-        <v>0.005259</v>
+        <v>0.005269</v>
       </c>
       <c r="J479">
         <v>0.04244</v>
       </c>
       <c r="K479">
         <v>0.389976</v>
       </c>
       <c r="L479">
-        <v>0.517794</v>
+        <v>0.517804</v>
       </c>
       <c r="M479">
-        <v>7.556191</v>
+        <v>7.556201</v>
       </c>
     </row>
     <row r="480" spans="1:26">
       <c r="A480" s="6">
         <v>40878.0</v>
       </c>
       <c r="B480">
         <v>1.555548</v>
       </c>
       <c r="C480">
         <v>2.592346</v>
       </c>
       <c r="D480">
         <v>2.884551</v>
       </c>
       <c r="E480">
         <v>7.034714</v>
       </c>
       <c r="F480">
         <v>0.751706</v>
       </c>
       <c r="G480">
         <v>0.080973</v>
       </c>
       <c r="H480">
         <v>0.009912</v>
       </c>
       <c r="I480">
-        <v>0.005056</v>
+        <v>0.005065</v>
       </c>
       <c r="J480">
         <v>0.036358</v>
       </c>
       <c r="K480">
         <v>0.410732</v>
       </c>
       <c r="L480">
-        <v>0.543031</v>
+        <v>0.54304</v>
       </c>
       <c r="M480">
-        <v>8.341003</v>
+        <v>8.341012</v>
       </c>
     </row>
     <row r="481" spans="1:26">
       <c r="A481" s="6">
         <v>40909.0</v>
       </c>
       <c r="B481">
         <v>1.491043</v>
       </c>
       <c r="C481">
         <v>2.816977</v>
       </c>
       <c r="D481">
         <v>2.834042</v>
       </c>
       <c r="E481">
         <v>7.144212</v>
       </c>
       <c r="F481">
         <v>0.758482</v>
       </c>
       <c r="G481">
         <v>0.078842</v>
       </c>
       <c r="H481">
         <v>0.009689</v>
       </c>
       <c r="I481">
-        <v>0.004607</v>
+        <v>0.004617</v>
       </c>
       <c r="J481">
         <v>0.046508</v>
       </c>
       <c r="K481">
         <v>0.378211</v>
       </c>
       <c r="L481">
-        <v>0.517856</v>
+        <v>0.517867</v>
       </c>
       <c r="M481">
-        <v>8.431521</v>
+        <v>8.431531</v>
       </c>
     </row>
     <row r="482" spans="1:26">
       <c r="A482" s="6">
         <v>40940.0</v>
       </c>
       <c r="B482">
         <v>1.338104</v>
       </c>
       <c r="C482">
         <v>2.555762</v>
       </c>
       <c r="D482">
         <v>2.697773</v>
       </c>
       <c r="E482">
         <v>6.591734</v>
       </c>
       <c r="F482">
         <v>0.669053</v>
       </c>
       <c r="G482">
         <v>0.069209</v>
       </c>
       <c r="H482">
         <v>0.009103</v>
       </c>
       <c r="I482">
-        <v>0.005077</v>
+        <v>0.005088</v>
       </c>
       <c r="J482">
         <v>0.037708</v>
       </c>
       <c r="K482">
         <v>0.361337</v>
       </c>
       <c r="L482">
-        <v>0.482434</v>
+        <v>0.482445</v>
       </c>
       <c r="M482">
-        <v>7.752671</v>
+        <v>7.752683</v>
       </c>
     </row>
     <row r="483" spans="1:26">
       <c r="A483" s="6">
         <v>40969.0</v>
       </c>
       <c r="B483">
         <v>1.232736</v>
       </c>
       <c r="C483">
         <v>2.173561</v>
       </c>
       <c r="D483">
         <v>2.806975</v>
       </c>
       <c r="E483">
         <v>6.215814</v>
       </c>
       <c r="F483">
         <v>0.646854</v>
       </c>
       <c r="G483">
         <v>0.088393</v>
       </c>
       <c r="H483">
         <v>0.009763</v>
       </c>
       <c r="I483">
-        <v>0.007148</v>
+        <v>0.007164</v>
       </c>
       <c r="J483">
         <v>0.047861</v>
       </c>
       <c r="K483">
         <v>0.381016</v>
       </c>
       <c r="L483">
-        <v>0.534183</v>
+        <v>0.534198</v>
       </c>
       <c r="M483">
-        <v>7.407112</v>
+        <v>7.407127</v>
       </c>
     </row>
     <row r="484" spans="1:26">
       <c r="A484" s="6">
         <v>41000.0</v>
       </c>
       <c r="B484">
         <v>1.112027</v>
       </c>
       <c r="C484">
         <v>1.994864</v>
       </c>
       <c r="D484">
         <v>2.727073</v>
       </c>
       <c r="E484">
         <v>5.839891</v>
       </c>
       <c r="F484">
         <v>0.585471</v>
       </c>
       <c r="G484">
         <v>0.08972</v>
       </c>
       <c r="H484">
         <v>0.009464</v>
       </c>
       <c r="I484">
-        <v>0.008096</v>
+        <v>0.008113</v>
       </c>
       <c r="J484">
         <v>0.043363</v>
       </c>
       <c r="K484">
         <v>0.365259</v>
       </c>
       <c r="L484">
-        <v>0.515902</v>
+        <v>0.515919</v>
       </c>
       <c r="M484">
-        <v>6.954023</v>
+        <v>6.95404</v>
       </c>
     </row>
     <row r="485" spans="1:26">
       <c r="A485" s="6">
         <v>41030.0</v>
       </c>
       <c r="B485">
         <v>1.329279</v>
       </c>
       <c r="C485">
         <v>1.913537</v>
       </c>
       <c r="D485">
         <v>2.880805</v>
       </c>
       <c r="E485">
         <v>6.124276</v>
       </c>
       <c r="F485">
         <v>0.650551</v>
       </c>
       <c r="G485">
         <v>0.097724</v>
       </c>
       <c r="H485">
         <v>0.009828</v>
       </c>
       <c r="I485">
-        <v>0.009316</v>
+        <v>0.009334</v>
       </c>
       <c r="J485">
         <v>0.042788</v>
       </c>
       <c r="K485">
         <v>0.384623</v>
       </c>
       <c r="L485">
-        <v>0.544278</v>
+        <v>0.544297</v>
       </c>
       <c r="M485">
-        <v>7.333853</v>
+        <v>7.333871</v>
       </c>
     </row>
     <row r="486" spans="1:26">
       <c r="A486" s="6">
         <v>41061.0</v>
       </c>
       <c r="B486">
         <v>1.497893</v>
       </c>
       <c r="C486">
         <v>1.90813</v>
       </c>
       <c r="D486">
         <v>2.841532</v>
       </c>
       <c r="E486">
         <v>6.247402</v>
       </c>
       <c r="F486">
         <v>0.682603</v>
       </c>
       <c r="G486">
         <v>0.090956</v>
       </c>
       <c r="H486">
         <v>0.009564</v>
       </c>
       <c r="I486">
-        <v>0.009605</v>
+        <v>0.009624</v>
       </c>
       <c r="J486">
         <v>0.040849</v>
       </c>
       <c r="K486">
         <v>0.377961</v>
       </c>
       <c r="L486">
-        <v>0.528935</v>
+        <v>0.528953</v>
       </c>
       <c r="M486">
-        <v>7.473131</v>
+        <v>7.47315</v>
       </c>
     </row>
     <row r="487" spans="1:26">
       <c r="A487" s="6">
         <v>41091.0</v>
       </c>
       <c r="B487">
         <v>1.789989</v>
       </c>
       <c r="C487">
         <v>2.114077</v>
       </c>
       <c r="D487">
         <v>2.885951</v>
       </c>
       <c r="E487">
         <v>6.789834</v>
       </c>
       <c r="F487">
         <v>0.724406</v>
       </c>
       <c r="G487">
         <v>0.090387</v>
       </c>
       <c r="H487">
         <v>0.009884</v>
       </c>
       <c r="I487">
-        <v>0.009934</v>
+        <v>0.009954</v>
       </c>
       <c r="J487">
         <v>0.030104</v>
       </c>
       <c r="K487">
         <v>0.380753</v>
       </c>
       <c r="L487">
-        <v>0.521063</v>
+        <v>0.521083</v>
       </c>
       <c r="M487">
-        <v>8.054638</v>
+        <v>8.054658</v>
       </c>
     </row>
     <row r="488" spans="1:26">
       <c r="A488" s="6">
         <v>41122.0</v>
       </c>
       <c r="B488">
         <v>1.718283</v>
       </c>
       <c r="C488">
         <v>2.051682</v>
       </c>
       <c r="D488">
         <v>2.976717</v>
       </c>
       <c r="E488">
         <v>6.746537</v>
       </c>
       <c r="F488">
         <v>0.729361</v>
       </c>
       <c r="G488">
         <v>0.078591</v>
       </c>
       <c r="H488">
         <v>0.009827</v>
       </c>
       <c r="I488">
-        <v>0.009685</v>
+        <v>0.009704</v>
       </c>
       <c r="J488">
         <v>0.028898</v>
       </c>
       <c r="K488">
         <v>0.391634</v>
       </c>
       <c r="L488">
-        <v>0.518634</v>
+        <v>0.518654</v>
       </c>
       <c r="M488">
-        <v>8.013288</v>
+        <v>8.013308</v>
       </c>
     </row>
     <row r="489" spans="1:26">
       <c r="A489" s="6">
         <v>41153.0</v>
       </c>
       <c r="B489">
         <v>1.455586</v>
       </c>
       <c r="C489">
         <v>1.845379</v>
       </c>
       <c r="D489">
         <v>2.71936</v>
       </c>
       <c r="E489">
         <v>6.019045</v>
       </c>
       <c r="F489">
         <v>0.67601</v>
       </c>
       <c r="G489">
         <v>0.060065</v>
       </c>
       <c r="H489">
         <v>0.00964</v>
       </c>
       <c r="I489">
-        <v>0.00896</v>
+        <v>0.008978</v>
       </c>
       <c r="J489">
         <v>0.029991</v>
       </c>
       <c r="K489">
         <v>0.365918</v>
       </c>
       <c r="L489">
-        <v>0.474575</v>
+        <v>0.474593</v>
       </c>
       <c r="M489">
-        <v>7.183285</v>
+        <v>7.183303</v>
       </c>
     </row>
     <row r="490" spans="1:26">
       <c r="A490" s="6">
         <v>41183.0</v>
       </c>
       <c r="B490">
         <v>1.402746</v>
       </c>
       <c r="C490">
         <v>1.941321</v>
       </c>
       <c r="D490">
         <v>2.895526</v>
       </c>
       <c r="E490">
         <v>6.236452</v>
       </c>
       <c r="F490">
         <v>0.626049</v>
       </c>
       <c r="G490">
         <v>0.056304</v>
       </c>
       <c r="H490">
         <v>0.009913</v>
       </c>
       <c r="I490">
-        <v>0.008214</v>
+        <v>0.00823</v>
       </c>
       <c r="J490">
         <v>0.043114</v>
       </c>
       <c r="K490">
         <v>0.379734</v>
       </c>
       <c r="L490">
-        <v>0.497279</v>
+        <v>0.497295</v>
       </c>
       <c r="M490">
-        <v>7.372272</v>
+        <v>7.372289</v>
       </c>
     </row>
     <row r="491" spans="1:26">
       <c r="A491" s="6">
         <v>41214.0</v>
       </c>
       <c r="B491">
         <v>1.472029</v>
       </c>
       <c r="C491">
         <v>2.214645</v>
       </c>
       <c r="D491">
         <v>2.778067</v>
       </c>
       <c r="E491">
         <v>6.462099</v>
       </c>
       <c r="F491">
         <v>0.594293</v>
       </c>
       <c r="G491">
         <v>0.063918</v>
       </c>
       <c r="H491">
         <v>0.009801</v>
       </c>
       <c r="I491">
-        <v>0.006715</v>
+        <v>0.006729</v>
       </c>
       <c r="J491">
         <v>0.039745</v>
       </c>
       <c r="K491">
         <v>0.369366</v>
       </c>
       <c r="L491">
-        <v>0.489545</v>
+        <v>0.489559</v>
       </c>
       <c r="M491">
-        <v>7.559226</v>
+        <v>7.55924</v>
       </c>
     </row>
     <row r="492" spans="1:26">
       <c r="A492" s="6">
         <v>41244.0</v>
       </c>
       <c r="B492">
         <v>1.53852</v>
       </c>
       <c r="C492">
         <v>2.55865</v>
       </c>
       <c r="D492">
         <v>2.789278</v>
       </c>
       <c r="E492">
         <v>6.886605</v>
       </c>
       <c r="F492">
         <v>0.718688</v>
       </c>
       <c r="G492">
         <v>0.078423</v>
       </c>
       <c r="H492">
         <v>0.010122</v>
       </c>
       <c r="I492">
-        <v>0.006439</v>
+        <v>0.006452</v>
       </c>
       <c r="J492">
         <v>0.049554</v>
       </c>
       <c r="K492">
         <v>0.381122</v>
       </c>
       <c r="L492">
-        <v>0.525661</v>
+        <v>0.525673</v>
       </c>
       <c r="M492">
-        <v>8.142304</v>
+        <v>8.142316</v>
       </c>
     </row>
     <row r="493" spans="1:26">
       <c r="A493" s="6">
         <v>41275.0</v>
       </c>
       <c r="B493">
         <v>1.572497</v>
       </c>
       <c r="C493">
         <v>2.95182</v>
       </c>
       <c r="D493">
         <v>2.890235</v>
       </c>
       <c r="E493">
         <v>7.413982</v>
       </c>
       <c r="F493">
         <v>0.746119</v>
       </c>
       <c r="G493">
         <v>0.084715</v>
       </c>
       <c r="H493">
         <v>0.010108</v>
       </c>
       <c r="I493">
-        <v>0.005869</v>
+        <v>0.005883</v>
       </c>
       <c r="J493">
         <v>0.050288</v>
       </c>
       <c r="K493">
         <v>0.390743</v>
       </c>
       <c r="L493">
-        <v>0.541722</v>
+        <v>0.541736</v>
       </c>
       <c r="M493">
-        <v>8.716572</v>
+        <v>8.716585</v>
       </c>
     </row>
     <row r="494" spans="1:26">
       <c r="A494" s="6">
         <v>41306.0</v>
       </c>
       <c r="B494">
         <v>1.41441</v>
       </c>
       <c r="C494">
         <v>2.632217</v>
       </c>
       <c r="D494">
         <v>2.588981</v>
       </c>
       <c r="E494">
         <v>6.636237</v>
       </c>
       <c r="F494">
         <v>0.64244</v>
       </c>
       <c r="G494">
         <v>0.069668</v>
       </c>
       <c r="H494">
         <v>0.009089</v>
       </c>
       <c r="I494">
-        <v>0.006663</v>
+        <v>0.006678</v>
       </c>
       <c r="J494">
         <v>0.048026</v>
       </c>
       <c r="K494">
         <v>0.356257</v>
       </c>
       <c r="L494">
-        <v>0.489703</v>
+        <v>0.489718</v>
       </c>
       <c r="M494">
-        <v>7.782869</v>
+        <v>7.782884</v>
       </c>
     </row>
     <row r="495" spans="1:26">
       <c r="A495" s="6">
         <v>41334.0</v>
       </c>
       <c r="B495">
         <v>1.481315</v>
       </c>
       <c r="C495">
         <v>2.584486</v>
       </c>
       <c r="D495">
         <v>2.855265</v>
       </c>
       <c r="E495">
         <v>6.918264</v>
       </c>
       <c r="F495">
         <v>0.657737</v>
       </c>
       <c r="G495">
         <v>0.070063</v>
       </c>
       <c r="H495">
         <v>0.010096</v>
       </c>
       <c r="I495">
-        <v>0.00926</v>
+        <v>0.00928</v>
       </c>
       <c r="J495">
         <v>0.053758</v>
       </c>
       <c r="K495">
         <v>0.399652</v>
       </c>
       <c r="L495">
-        <v>0.542829</v>
+        <v>0.542849</v>
       </c>
       <c r="M495">
-        <v>8.134614</v>
+        <v>8.134635</v>
       </c>
     </row>
     <row r="496" spans="1:26">
       <c r="A496" s="6">
         <v>41365.0</v>
       </c>
       <c r="B496">
         <v>1.28707</v>
       </c>
       <c r="C496">
         <v>2.015981</v>
       </c>
       <c r="D496">
         <v>2.774659</v>
       </c>
       <c r="E496">
         <v>6.076252</v>
       </c>
       <c r="F496">
         <v>0.593157</v>
       </c>
       <c r="G496">
         <v>0.085631</v>
       </c>
       <c r="H496">
         <v>0.009567</v>
       </c>
       <c r="I496">
-        <v>0.010151</v>
+        <v>0.010174</v>
       </c>
       <c r="J496">
         <v>0.059629</v>
       </c>
       <c r="K496">
         <v>0.388467</v>
       </c>
       <c r="L496">
-        <v>0.553445</v>
+        <v>0.553468</v>
       </c>
       <c r="M496">
-        <v>7.236421</v>
+        <v>7.236443</v>
       </c>
     </row>
     <row r="497" spans="1:26">
       <c r="A497" s="6">
         <v>41395.0</v>
       </c>
       <c r="B497">
         <v>1.363673</v>
       </c>
       <c r="C497">
         <v>1.795051</v>
       </c>
       <c r="D497">
         <v>2.901584</v>
       </c>
       <c r="E497">
         <v>6.060583</v>
       </c>
       <c r="F497">
         <v>0.6567</v>
       </c>
       <c r="G497">
         <v>0.097072</v>
       </c>
       <c r="H497">
         <v>0.009855</v>
       </c>
       <c r="I497">
-        <v>0.011264</v>
+        <v>0.011288</v>
       </c>
       <c r="J497">
         <v>0.055406</v>
       </c>
       <c r="K497">
         <v>0.405242</v>
       </c>
       <c r="L497">
-        <v>0.578839</v>
+        <v>0.578864</v>
       </c>
       <c r="M497">
-        <v>7.313232</v>
+        <v>7.313256</v>
       </c>
     </row>
     <row r="498" spans="1:26">
       <c r="A498" s="6">
         <v>41426.0</v>
       </c>
       <c r="B498">
         <v>1.564343</v>
       </c>
       <c r="C498">
         <v>1.785401</v>
       </c>
       <c r="D498">
         <v>2.816439</v>
       </c>
       <c r="E498">
         <v>6.163129</v>
       </c>
       <c r="F498">
         <v>0.694124</v>
       </c>
       <c r="G498">
         <v>0.093434</v>
       </c>
       <c r="H498">
         <v>0.009581</v>
       </c>
       <c r="I498">
-        <v>0.011745</v>
+        <v>0.01177</v>
       </c>
       <c r="J498">
         <v>0.046909</v>
       </c>
       <c r="K498">
         <v>0.407273</v>
       </c>
       <c r="L498">
-        <v>0.568941</v>
+        <v>0.568966</v>
       </c>
       <c r="M498">
-        <v>7.445006</v>
+        <v>7.445031</v>
       </c>
     </row>
     <row r="499" spans="1:26">
       <c r="A499" s="6">
         <v>41456.0</v>
       </c>
       <c r="B499">
         <v>1.722982</v>
       </c>
       <c r="C499">
         <v>1.973521</v>
       </c>
       <c r="D499">
         <v>2.985012</v>
       </c>
       <c r="E499">
         <v>6.679546</v>
       </c>
       <c r="F499">
         <v>0.737064</v>
       </c>
       <c r="G499">
         <v>0.092993</v>
       </c>
       <c r="H499">
         <v>0.009955</v>
       </c>
       <c r="I499">
-        <v>0.012038</v>
+        <v>0.012065</v>
       </c>
       <c r="J499">
         <v>0.037851</v>
       </c>
       <c r="K499">
         <v>0.419772</v>
       </c>
       <c r="L499">
-        <v>0.572609</v>
+        <v>0.572635</v>
       </c>
       <c r="M499">
-        <v>8.009255</v>
+        <v>8.009281</v>
       </c>
     </row>
     <row r="500" spans="1:26">
       <c r="A500" s="6">
         <v>41487.0</v>
       </c>
       <c r="B500">
         <v>1.700671</v>
       </c>
       <c r="C500">
         <v>1.974609</v>
       </c>
       <c r="D500">
         <v>2.964994</v>
       </c>
       <c r="E500">
         <v>6.638514</v>
       </c>
       <c r="F500">
         <v>0.745477</v>
       </c>
       <c r="G500">
         <v>0.073813</v>
       </c>
       <c r="H500">
         <v>0.009905</v>
       </c>
       <c r="I500">
-        <v>0.012336</v>
+        <v>0.012362</v>
       </c>
       <c r="J500">
         <v>0.032871</v>
       </c>
       <c r="K500">
         <v>0.417015</v>
       </c>
       <c r="L500">
-        <v>0.54594</v>
+        <v>0.545967</v>
       </c>
       <c r="M500">
-        <v>7.95089</v>
+        <v>7.950916</v>
       </c>
     </row>
     <row r="501" spans="1:26">
       <c r="A501" s="6">
         <v>41518.0</v>
       </c>
       <c r="B501">
         <v>1.520094</v>
       </c>
       <c r="C501">
         <v>1.810038</v>
       </c>
       <c r="D501">
         <v>2.880053</v>
       </c>
       <c r="E501">
         <v>6.209405</v>
       </c>
       <c r="F501">
         <v>0.687533</v>
       </c>
       <c r="G501">
         <v>0.057871</v>
       </c>
       <c r="H501">
         <v>0.009652</v>
       </c>
       <c r="I501">
-        <v>0.011551</v>
+        <v>0.011574</v>
       </c>
       <c r="J501">
         <v>0.039832</v>
       </c>
       <c r="K501">
         <v>0.403071</v>
       </c>
       <c r="L501">
-        <v>0.521977</v>
+        <v>0.522001</v>
       </c>
       <c r="M501">
-        <v>7.435745</v>
+        <v>7.435769</v>
       </c>
     </row>
     <row r="502" spans="1:26">
       <c r="A502" s="6">
         <v>41548.0</v>
       </c>
       <c r="B502">
         <v>1.401506</v>
       </c>
       <c r="C502">
         <v>1.912351</v>
       </c>
       <c r="D502">
         <v>2.962459</v>
       </c>
       <c r="E502">
         <v>6.275289</v>
       </c>
       <c r="F502">
         <v>0.660205</v>
       </c>
       <c r="G502">
         <v>0.058682</v>
       </c>
       <c r="H502">
         <v>0.010045</v>
       </c>
       <c r="I502">
-        <v>0.010946</v>
+        <v>0.010968</v>
       </c>
       <c r="J502">
         <v>0.046523</v>
       </c>
       <c r="K502">
         <v>0.422721</v>
       </c>
       <c r="L502">
-        <v>0.548917</v>
+        <v>0.548938</v>
       </c>
       <c r="M502">
-        <v>7.499247</v>
+        <v>7.499269</v>
       </c>
     </row>
     <row r="503" spans="1:26">
       <c r="A503" s="6">
         <v>41579.0</v>
       </c>
       <c r="B503">
         <v>1.393993</v>
       </c>
       <c r="C503">
         <v>2.374758</v>
       </c>
       <c r="D503">
         <v>2.890335</v>
       </c>
       <c r="E503">
         <v>6.656275</v>
       </c>
       <c r="F503">
         <v>0.678929</v>
       </c>
       <c r="G503">
         <v>0.060313</v>
       </c>
       <c r="H503">
         <v>0.009418</v>
       </c>
       <c r="I503">
-        <v>0.009028</v>
+        <v>0.009046</v>
       </c>
       <c r="J503">
         <v>0.053921</v>
       </c>
       <c r="K503">
         <v>0.414747</v>
       </c>
       <c r="L503">
-        <v>0.547426</v>
+        <v>0.547444</v>
       </c>
       <c r="M503">
-        <v>7.898542</v>
+        <v>7.89856</v>
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" s="6">
         <v>41609.0</v>
       </c>
       <c r="B504">
         <v>1.616079</v>
       </c>
       <c r="C504">
         <v>2.994905</v>
       </c>
       <c r="D504">
         <v>2.887915</v>
       </c>
       <c r="E504">
         <v>7.496801</v>
       </c>
       <c r="F504">
         <v>0.744947</v>
       </c>
       <c r="G504">
         <v>0.07209</v>
       </c>
       <c r="H504">
         <v>0.010053</v>
       </c>
       <c r="I504">
-        <v>0.0088</v>
+        <v>0.008817</v>
       </c>
       <c r="J504">
         <v>0.047656</v>
       </c>
       <c r="K504">
         <v>0.436071</v>
       </c>
       <c r="L504">
-        <v>0.574669</v>
+        <v>0.574685</v>
       </c>
       <c r="M504">
-        <v>8.830809</v>
+        <v>8.830826</v>
       </c>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" s="6">
         <v>41640.0</v>
       </c>
       <c r="B505">
         <v>1.74661</v>
       </c>
       <c r="C505">
         <v>3.301739</v>
       </c>
       <c r="D505">
         <v>2.934395</v>
       </c>
       <c r="E505">
         <v>7.981908</v>
       </c>
       <c r="F505">
         <v>0.765208</v>
       </c>
       <c r="G505">
         <v>0.073815</v>
       </c>
       <c r="H505">
         <v>0.010016</v>
       </c>
       <c r="I505">
-        <v>0.008157</v>
+        <v>0.008174</v>
       </c>
       <c r="J505">
         <v>0.061113</v>
       </c>
       <c r="K505">
         <v>0.413993</v>
       </c>
       <c r="L505">
-        <v>0.567094</v>
+        <v>0.567111</v>
       </c>
       <c r="M505">
-        <v>9.328486</v>
+        <v>9.328504</v>
       </c>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" s="6">
         <v>41671.0</v>
       </c>
       <c r="B506">
         <v>1.599885</v>
       </c>
       <c r="C506">
         <v>2.824408</v>
       </c>
       <c r="D506">
         <v>2.622714</v>
       </c>
       <c r="E506">
         <v>7.045436</v>
       </c>
       <c r="F506">
         <v>0.655141</v>
       </c>
       <c r="G506">
         <v>0.059356</v>
       </c>
       <c r="H506">
         <v>0.008987</v>
       </c>
       <c r="I506">
-        <v>0.008799</v>
+        <v>0.008818</v>
       </c>
       <c r="J506">
         <v>0.047798</v>
       </c>
       <c r="K506">
         <v>0.379026</v>
       </c>
       <c r="L506">
-        <v>0.503966</v>
+        <v>0.503985</v>
       </c>
       <c r="M506">
-        <v>8.215271</v>
+        <v>8.21529</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" s="6">
         <v>41699.0</v>
       </c>
       <c r="B507">
         <v>1.52349</v>
       </c>
       <c r="C507">
         <v>2.634668</v>
       </c>
       <c r="D507">
         <v>2.832767</v>
       </c>
       <c r="E507">
         <v>6.99032</v>
       </c>
       <c r="F507">
         <v>0.652611</v>
       </c>
       <c r="G507">
         <v>0.082765</v>
       </c>
       <c r="H507">
         <v>0.009957</v>
       </c>
       <c r="I507">
-        <v>0.012624</v>
+        <v>0.01265</v>
       </c>
       <c r="J507">
         <v>0.060515</v>
       </c>
       <c r="K507">
         <v>0.418247</v>
       </c>
       <c r="L507">
-        <v>0.584109</v>
+        <v>0.584135</v>
       </c>
       <c r="M507">
-        <v>8.239482</v>
+        <v>8.239508</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" s="6">
         <v>41730.0</v>
       </c>
       <c r="B508">
         <v>1.239603</v>
       </c>
       <c r="C508">
         <v>2.019421</v>
       </c>
       <c r="D508">
         <v>2.819766</v>
       </c>
       <c r="E508">
         <v>6.07762</v>
       </c>
       <c r="F508">
         <v>0.589726</v>
       </c>
       <c r="G508">
         <v>0.086801</v>
       </c>
       <c r="H508">
         <v>0.009701</v>
       </c>
       <c r="I508">
-        <v>0.013934</v>
+        <v>0.013962</v>
       </c>
       <c r="J508">
         <v>0.063584</v>
       </c>
       <c r="K508">
         <v>0.406676</v>
       </c>
       <c r="L508">
-        <v>0.580697</v>
+        <v>0.580725</v>
       </c>
       <c r="M508">
-        <v>7.259826</v>
+        <v>7.259854</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" s="6">
         <v>41760.0</v>
       </c>
       <c r="B509">
         <v>1.356781</v>
       </c>
       <c r="C509">
         <v>1.862981</v>
       </c>
       <c r="D509">
         <v>2.881629</v>
       </c>
       <c r="E509">
         <v>6.099528</v>
       </c>
       <c r="F509">
         <v>0.658367</v>
       </c>
       <c r="G509">
         <v>0.090568</v>
       </c>
       <c r="H509">
         <v>0.009939</v>
       </c>
       <c r="I509">
-        <v>0.015758</v>
+        <v>0.01579</v>
       </c>
       <c r="J509">
         <v>0.053232</v>
       </c>
       <c r="K509">
         <v>0.418257</v>
       </c>
       <c r="L509">
-        <v>0.587754</v>
+        <v>0.587785</v>
       </c>
       <c r="M509">
-        <v>7.361221</v>
+        <v>7.361252</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" s="6">
         <v>41791.0</v>
       </c>
       <c r="B510">
         <v>1.558821</v>
       </c>
       <c r="C510">
         <v>1.796176</v>
       </c>
       <c r="D510">
         <v>2.824066</v>
       </c>
       <c r="E510">
         <v>6.178278</v>
       </c>
       <c r="F510">
         <v>0.712658</v>
       </c>
       <c r="G510">
         <v>0.087838</v>
       </c>
       <c r="H510">
         <v>0.009632</v>
       </c>
       <c r="I510">
-        <v>0.016428</v>
+        <v>0.016459</v>
       </c>
       <c r="J510">
         <v>0.053906</v>
       </c>
       <c r="K510">
         <v>0.418624</v>
       </c>
       <c r="L510">
-        <v>0.586428</v>
+        <v>0.586459</v>
       </c>
       <c r="M510">
-        <v>7.49254</v>
+        <v>7.492572</v>
       </c>
     </row>
     <row r="511" spans="1:26">
       <c r="A511" s="6">
         <v>41821.0</v>
       </c>
       <c r="B511">
         <v>1.70228</v>
       </c>
       <c r="C511">
         <v>1.935907</v>
       </c>
       <c r="D511">
         <v>2.982771</v>
       </c>
       <c r="E511">
         <v>6.61897</v>
       </c>
       <c r="F511">
         <v>0.752422</v>
       </c>
       <c r="G511">
         <v>0.083107</v>
       </c>
       <c r="H511">
         <v>0.009896</v>
       </c>
       <c r="I511">
-        <v>0.016395</v>
+        <v>0.016428</v>
       </c>
       <c r="J511">
         <v>0.041583</v>
       </c>
       <c r="K511">
         <v>0.433924</v>
       </c>
       <c r="L511">
-        <v>0.584906</v>
+        <v>0.584938</v>
       </c>
       <c r="M511">
-        <v>7.974273</v>
+        <v>7.974306</v>
       </c>
     </row>
     <row r="512" spans="1:26">
       <c r="A512" s="6">
         <v>41852.0</v>
       </c>
       <c r="B512">
         <v>1.69355</v>
       </c>
       <c r="C512">
         <v>1.989587</v>
       </c>
       <c r="D512">
         <v>2.982831</v>
       </c>
       <c r="E512">
         <v>6.662978</v>
       </c>
       <c r="F512">
         <v>0.743936</v>
       </c>
       <c r="G512">
         <v>0.067582</v>
       </c>
       <c r="H512">
         <v>0.009928</v>
       </c>
       <c r="I512">
-        <v>0.016624</v>
+        <v>0.016656</v>
       </c>
       <c r="J512">
         <v>0.034702</v>
       </c>
       <c r="K512">
         <v>0.433738</v>
       </c>
       <c r="L512">
-        <v>0.562575</v>
+        <v>0.562607</v>
       </c>
       <c r="M512">
-        <v>7.989329</v>
+        <v>7.989361</v>
       </c>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" s="6">
         <v>41883.0</v>
       </c>
       <c r="B513">
         <v>1.456971</v>
       </c>
       <c r="C513">
         <v>1.86203</v>
       </c>
       <c r="D513">
         <v>2.873933</v>
       </c>
       <c r="E513">
         <v>6.190374</v>
       </c>
       <c r="F513">
         <v>0.706343</v>
       </c>
       <c r="G513">
         <v>0.054846</v>
       </c>
       <c r="H513">
         <v>0.00968</v>
       </c>
       <c r="I513">
-        <v>0.015631</v>
+        <v>0.015661</v>
       </c>
       <c r="J513">
         <v>0.039305</v>
       </c>
       <c r="K513">
         <v>0.409842</v>
       </c>
       <c r="L513">
-        <v>0.529305</v>
+        <v>0.529335</v>
       </c>
       <c r="M513">
-        <v>7.443998</v>
+        <v>7.444028</v>
       </c>
     </row>
     <row r="514" spans="1:26">
       <c r="A514" s="6">
         <v>41913.0</v>
       </c>
       <c r="B514">
         <v>1.304013</v>
       </c>
       <c r="C514">
         <v>1.968636</v>
       </c>
       <c r="D514">
         <v>3.040751</v>
       </c>
       <c r="E514">
         <v>6.311486</v>
       </c>
       <c r="F514">
         <v>0.652547</v>
       </c>
       <c r="G514">
         <v>0.058547</v>
       </c>
       <c r="H514">
         <v>0.009983</v>
       </c>
       <c r="I514">
-        <v>0.014507</v>
+        <v>0.014535</v>
       </c>
       <c r="J514">
         <v>0.049501</v>
       </c>
       <c r="K514">
         <v>0.425622</v>
       </c>
       <c r="L514">
-        <v>0.55816</v>
+        <v>0.558187</v>
       </c>
       <c r="M514">
-        <v>7.537277</v>
+        <v>7.537305</v>
       </c>
     </row>
     <row r="515" spans="1:26">
       <c r="A515" s="6">
         <v>41944.0</v>
       </c>
       <c r="B515">
         <v>1.375805</v>
       </c>
       <c r="C515">
         <v>2.427781</v>
       </c>
       <c r="D515">
         <v>2.8778</v>
       </c>
       <c r="E515">
         <v>6.679229</v>
       </c>
       <c r="F515">
         <v>0.681301</v>
       </c>
       <c r="G515">
         <v>0.063548</v>
       </c>
       <c r="H515">
         <v>0.009868</v>
       </c>
       <c r="I515">
-        <v>0.011805</v>
+        <v>0.011828</v>
       </c>
       <c r="J515">
         <v>0.064374</v>
       </c>
       <c r="K515">
         <v>0.416235</v>
       </c>
       <c r="L515">
-        <v>0.56583</v>
+        <v>0.565853</v>
       </c>
       <c r="M515">
-        <v>7.942423</v>
+        <v>7.942446</v>
       </c>
     </row>
     <row r="516" spans="1:26">
       <c r="A516" s="6">
         <v>41974.0</v>
       </c>
       <c r="B516">
         <v>1.439824</v>
       </c>
       <c r="C516">
         <v>2.759504</v>
       </c>
       <c r="D516">
         <v>2.984391</v>
       </c>
       <c r="E516">
         <v>7.180598</v>
       </c>
       <c r="F516">
         <v>0.767299</v>
       </c>
       <c r="G516">
         <v>0.076186</v>
       </c>
       <c r="H516">
         <v>0.010085</v>
       </c>
       <c r="I516">
-        <v>0.010387</v>
+        <v>0.010409</v>
       </c>
       <c r="J516">
         <v>0.050195</v>
       </c>
       <c r="K516">
         <v>0.438466</v>
       </c>
       <c r="L516">
-        <v>0.585318</v>
+        <v>0.58534</v>
       </c>
       <c r="M516">
-        <v>8.547856</v>
+        <v>8.547878</v>
       </c>
     </row>
     <row r="517" spans="1:26">
       <c r="A517" s="6">
         <v>42005.0</v>
       </c>
       <c r="B517">
         <v>1.498062</v>
       </c>
       <c r="C517">
         <v>3.225121</v>
       </c>
       <c r="D517">
         <v>2.961414</v>
       </c>
       <c r="E517">
         <v>7.682537</v>
       </c>
       <c r="F517">
         <v>0.776715</v>
       </c>
       <c r="G517">
         <v>0.08236</v>
       </c>
       <c r="H517">
         <v>0.01004</v>
       </c>
       <c r="I517">
-        <v>0.009815</v>
+        <v>0.009835</v>
       </c>
       <c r="J517">
         <v>0.051733</v>
       </c>
       <c r="K517">
         <v>0.411721</v>
       </c>
       <c r="L517">
-        <v>0.56567</v>
+        <v>0.565689</v>
       </c>
       <c r="M517">
-        <v>9.042738</v>
+        <v>9.042757</v>
       </c>
     </row>
     <row r="518" spans="1:26">
       <c r="A518" s="6">
         <v>42036.0</v>
       </c>
       <c r="B518">
         <v>1.408891</v>
       </c>
       <c r="C518">
         <v>3.02876</v>
       </c>
       <c r="D518">
         <v>2.722946</v>
       </c>
       <c r="E518">
         <v>7.159352</v>
       </c>
       <c r="F518">
         <v>0.66368</v>
       </c>
       <c r="G518">
         <v>0.07604</v>
       </c>
       <c r="H518">
         <v>0.009171</v>
       </c>
       <c r="I518">
-        <v>0.01148</v>
+        <v>0.011502</v>
       </c>
       <c r="J518">
         <v>0.050912</v>
       </c>
       <c r="K518">
         <v>0.381098</v>
       </c>
       <c r="L518">
-        <v>0.528701</v>
+        <v>0.528723</v>
       </c>
       <c r="M518">
-        <v>8.366128</v>
+        <v>8.36615</v>
       </c>
     </row>
     <row r="519" spans="1:26">
       <c r="A519" s="6">
         <v>42064.0</v>
       </c>
       <c r="B519">
         <v>1.238275</v>
       </c>
       <c r="C519">
         <v>2.682045</v>
       </c>
       <c r="D519">
         <v>2.979363</v>
       </c>
       <c r="E519">
         <v>6.899031</v>
       </c>
       <c r="F519">
         <v>0.67503</v>
       </c>
       <c r="G519">
         <v>0.082846</v>
       </c>
       <c r="H519">
         <v>0.010149</v>
       </c>
       <c r="I519">
-        <v>0.015989</v>
+        <v>0.016019</v>
       </c>
       <c r="J519">
         <v>0.052231</v>
       </c>
       <c r="K519">
         <v>0.413942</v>
       </c>
       <c r="L519">
-        <v>0.575157</v>
+        <v>0.575187</v>
       </c>
       <c r="M519">
-        <v>8.168627</v>
+        <v>8.168657</v>
       </c>
     </row>
     <row r="520" spans="1:26">
       <c r="A520" s="6">
         <v>42095.0</v>
       </c>
       <c r="B520">
         <v>1.036587</v>
       </c>
       <c r="C520">
         <v>2.077147</v>
       </c>
       <c r="D520">
         <v>2.872362</v>
       </c>
       <c r="E520">
         <v>5.984159</v>
       </c>
       <c r="F520">
         <v>0.625226</v>
       </c>
       <c r="G520">
         <v>0.076671</v>
       </c>
       <c r="H520">
         <v>0.009561</v>
       </c>
       <c r="I520">
-        <v>0.018058</v>
+        <v>0.018092</v>
       </c>
       <c r="J520">
         <v>0.060963</v>
       </c>
       <c r="K520">
         <v>0.402209</v>
       </c>
       <c r="L520">
-        <v>0.567461</v>
+        <v>0.567495</v>
       </c>
       <c r="M520">
-        <v>7.197124</v>
+        <v>7.197158</v>
       </c>
     </row>
     <row r="521" spans="1:26">
       <c r="A521" s="6">
         <v>42125.0</v>
       </c>
       <c r="B521">
         <v>1.206388</v>
       </c>
       <c r="C521">
         <v>1.92174</v>
       </c>
       <c r="D521">
         <v>2.975375</v>
       </c>
       <c r="E521">
         <v>6.101003</v>
       </c>
       <c r="F521">
         <v>0.688414</v>
       </c>
       <c r="G521">
         <v>0.068668</v>
       </c>
       <c r="H521">
         <v>0.010136</v>
       </c>
       <c r="I521">
-        <v>0.01951</v>
+        <v>0.019547</v>
       </c>
       <c r="J521">
         <v>0.05852</v>
       </c>
       <c r="K521">
         <v>0.423552</v>
       </c>
       <c r="L521">
-        <v>0.580386</v>
+        <v>0.580423</v>
       </c>
       <c r="M521">
-        <v>7.3903</v>
+        <v>7.390337</v>
       </c>
     </row>
     <row r="522" spans="1:26">
       <c r="A522" s="6">
         <v>42156.0</v>
       </c>
       <c r="B522">
         <v>1.438646</v>
       </c>
       <c r="C522">
         <v>1.965222</v>
       </c>
       <c r="D522">
         <v>2.959396</v>
       </c>
       <c r="E522">
         <v>6.36044</v>
       </c>
       <c r="F522">
         <v>0.716542</v>
       </c>
       <c r="G522">
         <v>0.069653</v>
       </c>
       <c r="H522">
         <v>0.00966</v>
       </c>
       <c r="I522">
-        <v>0.019804</v>
+        <v>0.019842</v>
       </c>
       <c r="J522">
         <v>0.045793</v>
       </c>
       <c r="K522">
         <v>0.421258</v>
       </c>
       <c r="L522">
-        <v>0.566168</v>
+        <v>0.566206</v>
       </c>
       <c r="M522">
-        <v>7.663885</v>
+        <v>7.663923</v>
       </c>
     </row>
     <row r="523" spans="1:26">
       <c r="A523" s="6">
         <v>42186.0</v>
       </c>
       <c r="B523">
         <v>1.586788</v>
       </c>
       <c r="C523">
         <v>2.139057</v>
       </c>
       <c r="D523">
         <v>3.109682</v>
       </c>
       <c r="E523">
         <v>6.834754</v>
       </c>
       <c r="F523">
         <v>0.746829</v>
       </c>
       <c r="G523">
         <v>0.071701</v>
       </c>
       <c r="H523">
         <v>0.010022</v>
       </c>
       <c r="I523">
-        <v>0.02066</v>
+        <v>0.0207</v>
       </c>
       <c r="J523">
         <v>0.046661</v>
       </c>
       <c r="K523">
         <v>0.436324</v>
       </c>
       <c r="L523">
-        <v>0.585368</v>
+        <v>0.585407</v>
       </c>
       <c r="M523">
-        <v>8.188273</v>
+        <v>8.188313</v>
       </c>
     </row>
     <row r="524" spans="1:26">
       <c r="A524" s="6">
         <v>42217.0</v>
       </c>
       <c r="B524">
         <v>1.530787</v>
       </c>
       <c r="C524">
         <v>2.12351</v>
       </c>
       <c r="D524">
         <v>3.076788</v>
       </c>
       <c r="E524">
         <v>6.729872</v>
       </c>
       <c r="F524">
         <v>0.75732</v>
       </c>
       <c r="G524">
         <v>0.065245</v>
       </c>
       <c r="H524">
         <v>0.009979</v>
       </c>
       <c r="I524">
-        <v>0.02072</v>
+        <v>0.020759</v>
       </c>
       <c r="J524">
         <v>0.044629</v>
       </c>
       <c r="K524">
         <v>0.435895</v>
       </c>
       <c r="L524">
-        <v>0.576468</v>
+        <v>0.576507</v>
       </c>
       <c r="M524">
-        <v>8.085876</v>
+        <v>8.085915</v>
       </c>
     </row>
     <row r="525" spans="1:26">
       <c r="A525" s="6">
         <v>42248.0</v>
       </c>
       <c r="B525">
         <v>1.351456</v>
       </c>
       <c r="C525">
         <v>1.966653</v>
       </c>
       <c r="D525">
         <v>2.896806</v>
       </c>
       <c r="E525">
         <v>6.214951</v>
       </c>
       <c r="F525">
         <v>0.69521</v>
       </c>
       <c r="G525">
         <v>0.054913</v>
       </c>
       <c r="H525">
         <v>0.009323</v>
       </c>
       <c r="I525">
-        <v>0.018026</v>
+        <v>0.018061</v>
       </c>
       <c r="J525">
         <v>0.047671</v>
       </c>
       <c r="K525">
         <v>0.416618</v>
       </c>
       <c r="L525">
-        <v>0.546552</v>
+        <v>0.546587</v>
       </c>
       <c r="M525">
-        <v>7.476851</v>
+        <v>7.476887</v>
       </c>
     </row>
     <row r="526" spans="1:26">
       <c r="A526" s="6">
         <v>42278.0</v>
       </c>
       <c r="B526">
         <v>1.137837</v>
       </c>
       <c r="C526">
         <v>2.055676</v>
       </c>
       <c r="D526">
         <v>2.992968</v>
       </c>
       <c r="E526">
         <v>6.184823</v>
       </c>
       <c r="F526">
         <v>0.633451</v>
       </c>
       <c r="G526">
         <v>0.056743</v>
       </c>
       <c r="H526">
         <v>0.009907</v>
       </c>
       <c r="I526">
-        <v>0.015938</v>
+        <v>0.01597</v>
       </c>
       <c r="J526">
         <v>0.055889</v>
       </c>
       <c r="K526">
         <v>0.418836</v>
       </c>
       <c r="L526">
-        <v>0.557314</v>
+        <v>0.557346</v>
       </c>
       <c r="M526">
-        <v>7.39116</v>
+        <v>7.391192</v>
       </c>
     </row>
     <row r="527" spans="1:26">
       <c r="A527" s="6">
         <v>42309.0</v>
       </c>
       <c r="B527">
         <v>1.045014</v>
       </c>
       <c r="C527">
         <v>2.32738</v>
       </c>
       <c r="D527">
         <v>2.827707</v>
       </c>
       <c r="E527">
         <v>6.197692</v>
       </c>
       <c r="F527">
         <v>0.63024</v>
       </c>
       <c r="G527">
         <v>0.065981</v>
       </c>
       <c r="H527">
         <v>0.00977</v>
       </c>
       <c r="I527">
-        <v>0.013628</v>
+        <v>0.013654</v>
       </c>
       <c r="J527">
         <v>0.067154</v>
       </c>
       <c r="K527">
         <v>0.415574</v>
       </c>
       <c r="L527">
-        <v>0.572107</v>
+        <v>0.572133</v>
       </c>
       <c r="M527">
-        <v>7.417739</v>
+        <v>7.417765</v>
       </c>
     </row>
     <row r="528" spans="1:26">
       <c r="A528" s="6">
         <v>42339.0</v>
       </c>
       <c r="B528">
         <v>1.070137</v>
       </c>
       <c r="C528">
         <v>2.678785</v>
       </c>
       <c r="D528">
         <v>2.993292</v>
       </c>
       <c r="E528">
         <v>6.741673</v>
       </c>
       <c r="F528">
         <v>0.728229</v>
       </c>
       <c r="G528">
         <v>0.079041</v>
       </c>
       <c r="H528">
         <v>0.010091</v>
       </c>
       <c r="I528">
-        <v>0.012547</v>
+        <v>0.012571</v>
       </c>
       <c r="J528">
         <v>0.068576</v>
       </c>
       <c r="K528">
         <v>0.431495</v>
       </c>
       <c r="L528">
-        <v>0.60175</v>
+        <v>0.601775</v>
       </c>
       <c r="M528">
-        <v>8.089055</v>
+        <v>8.089079</v>
       </c>
     </row>
     <row r="529" spans="1:26">
       <c r="A529" s="6">
         <v>42370.0</v>
       </c>
       <c r="B529">
         <v>1.29718</v>
       </c>
       <c r="C529">
         <v>3.200999</v>
       </c>
       <c r="D529">
         <v>2.918022</v>
       </c>
       <c r="E529">
         <v>7.415254</v>
       </c>
       <c r="F529">
         <v>0.758537</v>
       </c>
       <c r="G529">
         <v>0.087397</v>
       </c>
       <c r="H529">
         <v>0.009923</v>
       </c>
       <c r="I529">
-        <v>0.011728</v>
+        <v>0.011809</v>
       </c>
       <c r="J529">
         <v>0.063007</v>
       </c>
       <c r="K529">
         <v>0.408324</v>
       </c>
       <c r="L529">
-        <v>0.580379</v>
+        <v>0.58046</v>
       </c>
       <c r="M529">
-        <v>8.775101</v>
+        <v>8.775182</v>
       </c>
     </row>
     <row r="530" spans="1:26">
       <c r="A530" s="6">
         <v>42401.0</v>
       </c>
       <c r="B530">
         <v>1.074345</v>
       </c>
       <c r="C530">
         <v>2.745566</v>
       </c>
       <c r="D530">
         <v>2.844096</v>
       </c>
       <c r="E530">
         <v>6.663741</v>
       </c>
       <c r="F530">
         <v>0.686509</v>
       </c>
       <c r="G530">
         <v>0.082362</v>
       </c>
       <c r="H530">
         <v>0.009274</v>
       </c>
       <c r="I530">
-        <v>0.015428</v>
+        <v>0.015522</v>
       </c>
       <c r="J530">
         <v>0.068712</v>
       </c>
       <c r="K530">
         <v>0.396747</v>
       </c>
       <c r="L530">
-        <v>0.572523</v>
+        <v>0.572617</v>
       </c>
       <c r="M530">
-        <v>7.939427</v>
+        <v>7.939521</v>
       </c>
     </row>
     <row r="531" spans="1:26">
       <c r="A531" s="6">
         <v>42430.0</v>
       </c>
       <c r="B531">
         <v>0.867377</v>
       </c>
       <c r="C531">
         <v>2.438381</v>
       </c>
       <c r="D531">
         <v>3.031618</v>
       </c>
       <c r="E531">
         <v>6.3369</v>
       </c>
       <c r="F531">
         <v>0.691851</v>
       </c>
       <c r="G531">
         <v>0.093454</v>
       </c>
       <c r="H531">
         <v>0.009866</v>
       </c>
       <c r="I531">
-        <v>0.019297</v>
+        <v>0.019423</v>
       </c>
       <c r="J531">
         <v>0.074857</v>
       </c>
       <c r="K531">
         <v>0.419607</v>
       </c>
       <c r="L531">
-        <v>0.617082</v>
+        <v>0.617207</v>
       </c>
       <c r="M531">
-        <v>7.663364</v>
+        <v>7.663489</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532">
         <v>0.844204</v>
       </c>
       <c r="C532">
         <v>2.156019</v>
       </c>
       <c r="D532">
         <v>2.886959</v>
       </c>
       <c r="E532">
         <v>5.886045</v>
       </c>
       <c r="F532">
         <v>0.656112</v>
       </c>
       <c r="G532">
         <v>0.088296</v>
       </c>
       <c r="H532">
         <v>0.00933</v>
       </c>
       <c r="I532">
-        <v>0.021401</v>
+        <v>0.021541</v>
       </c>
       <c r="J532">
         <v>0.070967</v>
       </c>
       <c r="K532">
         <v>0.393207</v>
       </c>
       <c r="L532">
-        <v>0.5832</v>
+        <v>0.58334</v>
       </c>
       <c r="M532">
-        <v>7.139866</v>
+        <v>7.140006</v>
       </c>
     </row>
     <row r="533" spans="1:26">
       <c r="A533" s="6">
         <v>42491.0</v>
       </c>
       <c r="B533">
         <v>0.960164</v>
       </c>
       <c r="C533">
         <v>2.033497</v>
       </c>
       <c r="D533">
         <v>2.96594</v>
       </c>
       <c r="E533">
         <v>5.958827</v>
       </c>
       <c r="F533">
         <v>0.696324</v>
       </c>
       <c r="G533">
         <v>0.08696</v>
       </c>
       <c r="H533">
         <v>0.009957</v>
       </c>
       <c r="I533">
-        <v>0.024459</v>
+        <v>0.024613</v>
       </c>
       <c r="J533">
         <v>0.064309</v>
       </c>
       <c r="K533">
         <v>0.420499</v>
       </c>
       <c r="L533">
-        <v>0.606183</v>
+        <v>0.606337</v>
       </c>
       <c r="M533">
-        <v>7.279045</v>
+        <v>7.2792</v>
       </c>
     </row>
     <row r="534" spans="1:26">
       <c r="A534" s="6">
         <v>42522.0</v>
       </c>
       <c r="B534">
         <v>1.314479</v>
       </c>
       <c r="C534">
         <v>2.069855</v>
       </c>
       <c r="D534">
         <v>2.963421</v>
       </c>
       <c r="E534">
         <v>6.347812</v>
       </c>
       <c r="F534">
         <v>0.702587</v>
       </c>
       <c r="G534">
         <v>0.079284</v>
       </c>
       <c r="H534">
         <v>0.009475</v>
       </c>
       <c r="I534">
-        <v>0.024955</v>
+        <v>0.025113</v>
       </c>
       <c r="J534">
         <v>0.055627</v>
       </c>
       <c r="K534">
         <v>0.418525</v>
       </c>
       <c r="L534">
-        <v>0.587866</v>
+        <v>0.588025</v>
       </c>
       <c r="M534">
-        <v>7.659208</v>
+        <v>7.659366</v>
       </c>
     </row>
     <row r="535" spans="1:26">
       <c r="A535" s="6">
         <v>42552.0</v>
       </c>
       <c r="B535">
         <v>1.528865</v>
       </c>
       <c r="C535">
         <v>2.262495</v>
       </c>
       <c r="D535">
         <v>3.034521</v>
       </c>
       <c r="E535">
         <v>6.824567</v>
       </c>
       <c r="F535">
         <v>0.735784</v>
       </c>
       <c r="G535">
         <v>0.073206</v>
       </c>
       <c r="H535">
         <v>0.009852</v>
       </c>
       <c r="I535">
-        <v>0.027056</v>
+        <v>0.02722</v>
       </c>
       <c r="J535">
         <v>0.060114</v>
       </c>
       <c r="K535">
         <v>0.434663</v>
       </c>
       <c r="L535">
-        <v>0.604891</v>
+        <v>0.605055</v>
       </c>
       <c r="M535">
-        <v>8.189464</v>
+        <v>8.189629</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536">
         <v>1.521198</v>
       </c>
       <c r="C536">
         <v>2.285098</v>
       </c>
       <c r="D536">
         <v>3.12859</v>
       </c>
       <c r="E536">
         <v>6.932325</v>
       </c>
       <c r="F536">
         <v>0.748095</v>
       </c>
       <c r="G536">
         <v>0.066771</v>
       </c>
       <c r="H536">
         <v>0.009897</v>
       </c>
       <c r="I536">
-        <v>0.026741</v>
+        <v>0.0269</v>
       </c>
       <c r="J536">
         <v>0.046367</v>
       </c>
       <c r="K536">
         <v>0.441141</v>
       </c>
       <c r="L536">
-        <v>0.590916</v>
+        <v>0.591076</v>
       </c>
       <c r="M536">
-        <v>8.294409</v>
+        <v>8.294568</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537">
         <v>1.296259</v>
       </c>
       <c r="C537">
         <v>2.015024</v>
       </c>
       <c r="D537">
         <v>2.941776</v>
       </c>
       <c r="E537">
         <v>6.251514</v>
       </c>
       <c r="F537">
         <v>0.684522</v>
       </c>
       <c r="G537">
         <v>0.055847</v>
       </c>
       <c r="H537">
         <v>0.009732</v>
       </c>
       <c r="I537">
-        <v>0.024199</v>
+        <v>0.024341</v>
       </c>
       <c r="J537">
         <v>0.055969</v>
       </c>
       <c r="K537">
         <v>0.415858</v>
       </c>
       <c r="L537">
-        <v>0.561604</v>
+        <v>0.561746</v>
       </c>
       <c r="M537">
-        <v>7.513713</v>
+        <v>7.513855</v>
       </c>
     </row>
     <row r="538" spans="1:26">
       <c r="A538" s="6">
         <v>42644.0</v>
       </c>
       <c r="B538">
         <v>1.147161</v>
       </c>
       <c r="C538">
         <v>1.991499</v>
       </c>
       <c r="D538">
         <v>3.02511</v>
       </c>
       <c r="E538">
         <v>6.160696</v>
       </c>
       <c r="F538">
         <v>0.63521</v>
       </c>
       <c r="G538">
         <v>0.05916</v>
       </c>
       <c r="H538">
         <v>0.009995</v>
       </c>
       <c r="I538">
-        <v>0.021438</v>
+        <v>0.021566</v>
       </c>
       <c r="J538">
         <v>0.069384</v>
       </c>
       <c r="K538">
         <v>0.419251</v>
       </c>
       <c r="L538">
-        <v>0.579229</v>
+        <v>0.579357</v>
       </c>
       <c r="M538">
-        <v>7.393283</v>
+        <v>7.39341</v>
       </c>
     </row>
     <row r="539" spans="1:26">
       <c r="A539" s="6">
         <v>42675.0</v>
       </c>
       <c r="B539">
         <v>1.022244</v>
       </c>
       <c r="C539">
         <v>2.234524</v>
       </c>
       <c r="D539">
         <v>2.919385</v>
       </c>
       <c r="E539">
         <v>6.171333</v>
       </c>
       <c r="F539">
         <v>0.681705</v>
       </c>
       <c r="G539">
         <v>0.064174</v>
       </c>
       <c r="H539">
         <v>0.009858</v>
       </c>
       <c r="I539">
-        <v>0.017985</v>
+        <v>0.018088</v>
       </c>
       <c r="J539">
         <v>0.066212</v>
       </c>
       <c r="K539">
         <v>0.425689</v>
       </c>
       <c r="L539">
-        <v>0.583917</v>
+        <v>0.584021</v>
       </c>
       <c r="M539">
-        <v>7.45744</v>
+        <v>7.457544</v>
       </c>
     </row>
     <row r="540" spans="1:26">
       <c r="A540" s="6">
         <v>42705.0</v>
       </c>
       <c r="B540">
         <v>1.352427</v>
       </c>
       <c r="C540">
         <v>2.967399</v>
       </c>
       <c r="D540">
         <v>3.052454</v>
       </c>
       <c r="E540">
         <v>7.37</v>
       </c>
       <c r="F540">
         <v>0.749517</v>
       </c>
       <c r="G540">
         <v>0.076865</v>
       </c>
       <c r="H540">
         <v>0.010339</v>
       </c>
       <c r="I540">
-        <v>0.016202</v>
+        <v>0.016298</v>
       </c>
       <c r="J540">
         <v>0.078973</v>
       </c>
       <c r="K540">
         <v>0.459944</v>
       </c>
       <c r="L540">
-        <v>0.642322</v>
+        <v>0.642418</v>
       </c>
       <c r="M540">
-        <v>8.778468</v>
+        <v>8.778564</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541">
         <v>1.312712</v>
       </c>
       <c r="C541">
         <v>3.013738</v>
       </c>
       <c r="D541">
         <v>2.955618</v>
       </c>
       <c r="E541">
         <v>7.278846</v>
       </c>
       <c r="F541">
         <v>0.764768</v>
       </c>
       <c r="G541">
         <v>0.090854</v>
       </c>
       <c r="H541">
         <v>0.010194</v>
       </c>
       <c r="I541">
-        <v>0.015555</v>
+        <v>0.015697</v>
       </c>
       <c r="J541">
         <v>0.070965</v>
       </c>
       <c r="K541">
         <v>0.417133</v>
       </c>
       <c r="L541">
-        <v>0.604701</v>
+        <v>0.604844</v>
       </c>
       <c r="M541">
-        <v>8.670612</v>
+        <v>8.670755</v>
       </c>
     </row>
     <row r="542" spans="1:26">
       <c r="A542" s="6">
         <v>42767.0</v>
       </c>
       <c r="B542">
         <v>1.011109</v>
       </c>
       <c r="C542">
         <v>2.419781</v>
       </c>
       <c r="D542">
         <v>2.646576</v>
       </c>
       <c r="E542">
         <v>6.076266</v>
       </c>
       <c r="F542">
         <v>0.664778</v>
       </c>
       <c r="G542">
         <v>0.081485</v>
       </c>
       <c r="H542">
         <v>0.009098</v>
       </c>
       <c r="I542">
-        <v>0.017857</v>
+        <v>0.018016</v>
       </c>
       <c r="J542">
         <v>0.075375</v>
       </c>
       <c r="K542">
         <v>0.380408</v>
       </c>
       <c r="L542">
-        <v>0.564223</v>
+        <v>0.564382</v>
       </c>
       <c r="M542">
-        <v>7.322267</v>
+        <v>7.322425</v>
       </c>
     </row>
     <row r="543" spans="1:26">
       <c r="A543" s="6">
         <v>42795.0</v>
       </c>
       <c r="B543">
         <v>1.029337</v>
       </c>
       <c r="C543">
         <v>2.608851</v>
       </c>
       <c r="D543">
         <v>3.076851</v>
       </c>
       <c r="E543">
         <v>6.713505</v>
       </c>
       <c r="F543">
         <v>0.68081</v>
       </c>
       <c r="G543">
         <v>0.10104</v>
       </c>
       <c r="H543">
         <v>0.010126</v>
       </c>
       <c r="I543">
-        <v>0.027472</v>
+        <v>0.027698</v>
       </c>
       <c r="J543">
         <v>0.087793</v>
       </c>
       <c r="K543">
         <v>0.424656</v>
       </c>
       <c r="L543">
-        <v>0.651088</v>
+        <v>0.651313</v>
       </c>
       <c r="M543">
-        <v>8.062547</v>
+        <v>8.062772</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544">
         <v>0.937459</v>
       </c>
       <c r="C544">
         <v>1.996144</v>
       </c>
       <c r="D544">
         <v>2.913214</v>
       </c>
       <c r="E544">
         <v>5.845469</v>
       </c>
       <c r="F544">
         <v>0.593479</v>
       </c>
       <c r="G544">
         <v>0.100345</v>
       </c>
       <c r="H544">
         <v>0.009795</v>
       </c>
       <c r="I544">
-        <v>0.030175</v>
+        <v>0.030426</v>
       </c>
       <c r="J544">
         <v>0.08659</v>
       </c>
       <c r="K544">
         <v>0.403584</v>
       </c>
       <c r="L544">
-        <v>0.630489</v>
+        <v>0.63074</v>
       </c>
       <c r="M544">
-        <v>7.08464</v>
+        <v>7.084891</v>
       </c>
     </row>
     <row r="545" spans="1:26">
       <c r="A545" s="6">
         <v>42856.0</v>
       </c>
       <c r="B545">
         <v>1.065558</v>
       </c>
       <c r="C545">
         <v>1.954012</v>
       </c>
       <c r="D545">
         <v>3.079755</v>
       </c>
       <c r="E545">
         <v>6.098119</v>
       </c>
       <c r="F545">
         <v>0.64127</v>
       </c>
       <c r="G545">
         <v>0.111255</v>
       </c>
       <c r="H545">
         <v>0.009835</v>
       </c>
       <c r="I545">
-        <v>0.034567</v>
+        <v>0.034844</v>
       </c>
       <c r="J545">
         <v>0.078707</v>
       </c>
       <c r="K545">
         <v>0.425561</v>
       </c>
       <c r="L545">
-        <v>0.659925</v>
+        <v>0.660202</v>
       </c>
       <c r="M545">
-        <v>7.413824</v>
+        <v>7.414101</v>
       </c>
     </row>
     <row r="546" spans="1:26">
       <c r="A546" s="6">
         <v>42887.0</v>
       </c>
       <c r="B546">
         <v>1.217991</v>
       </c>
       <c r="C546">
         <v>1.972903</v>
       </c>
       <c r="D546">
         <v>3.056385</v>
       </c>
       <c r="E546">
         <v>6.244705</v>
       </c>
       <c r="F546">
         <v>0.700866</v>
       </c>
       <c r="G546">
         <v>0.104323</v>
       </c>
       <c r="H546">
         <v>0.009599</v>
       </c>
       <c r="I546">
-        <v>0.036083</v>
+        <v>0.036368</v>
       </c>
       <c r="J546">
         <v>0.068724</v>
       </c>
       <c r="K546">
         <v>0.42391</v>
       </c>
       <c r="L546">
-        <v>0.64264</v>
+        <v>0.642924</v>
       </c>
       <c r="M546">
-        <v>7.60589</v>
+        <v>7.606174</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547">
         <v>1.432549</v>
       </c>
       <c r="C547">
         <v>2.212444</v>
       </c>
       <c r="D547">
         <v>3.089753</v>
       </c>
       <c r="E547">
         <v>6.733535</v>
       </c>
       <c r="F547">
         <v>0.745875</v>
       </c>
       <c r="G547">
         <v>0.090753</v>
       </c>
       <c r="H547">
         <v>0.010077</v>
       </c>
       <c r="I547">
-        <v>0.034635</v>
+        <v>0.034927</v>
       </c>
       <c r="J547">
         <v>0.055001</v>
       </c>
       <c r="K547">
         <v>0.430026</v>
       </c>
       <c r="L547">
-        <v>0.620493</v>
+        <v>0.620785</v>
       </c>
       <c r="M547">
-        <v>8.117663</v>
+        <v>8.117955</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548">
         <v>1.355633</v>
       </c>
       <c r="C548">
         <v>2.163081</v>
       </c>
       <c r="D548">
         <v>3.129964</v>
       </c>
       <c r="E548">
         <v>6.645209</v>
       </c>
       <c r="F548">
         <v>0.757067</v>
       </c>
       <c r="G548">
         <v>0.07518</v>
       </c>
       <c r="H548">
         <v>0.010044</v>
       </c>
       <c r="I548">
-        <v>0.033492</v>
+        <v>0.033775</v>
       </c>
       <c r="J548">
         <v>0.047355</v>
       </c>
       <c r="K548">
         <v>0.441341</v>
       </c>
       <c r="L548">
-        <v>0.60741</v>
+        <v>0.607694</v>
       </c>
       <c r="M548">
-        <v>8.029258</v>
+        <v>8.029542</v>
       </c>
     </row>
     <row r="549" spans="1:26">
       <c r="A549" s="6">
         <v>42979.0</v>
       </c>
       <c r="B549">
         <v>1.139638</v>
       </c>
       <c r="C549">
         <v>1.982939</v>
       </c>
       <c r="D549">
         <v>2.92902</v>
       </c>
       <c r="E549">
         <v>6.049494</v>
       </c>
       <c r="F549">
         <v>0.712236</v>
       </c>
       <c r="G549">
         <v>0.065346</v>
       </c>
       <c r="H549">
         <v>0.009762</v>
       </c>
       <c r="I549">
-        <v>0.030881</v>
+        <v>0.031135</v>
       </c>
       <c r="J549">
         <v>0.061115</v>
       </c>
       <c r="K549">
         <v>0.407375</v>
       </c>
       <c r="L549">
-        <v>0.574479</v>
+        <v>0.574734</v>
       </c>
       <c r="M549">
-        <v>7.351687</v>
+        <v>7.351941</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550">
         <v>1.050775</v>
       </c>
       <c r="C550">
         <v>2.09809</v>
       </c>
       <c r="D550">
         <v>3.067165</v>
       </c>
       <c r="E550">
         <v>6.21178</v>
       </c>
       <c r="F550">
         <v>0.690239</v>
       </c>
       <c r="G550">
         <v>0.060386</v>
       </c>
       <c r="H550">
         <v>0.009536</v>
       </c>
       <c r="I550">
-        <v>0.028042</v>
+        <v>0.02827</v>
       </c>
       <c r="J550">
         <v>0.083146</v>
       </c>
       <c r="K550">
         <v>0.423274</v>
       </c>
       <c r="L550">
-        <v>0.604384</v>
+        <v>0.604611</v>
       </c>
       <c r="M550">
-        <v>7.517466</v>
+        <v>7.517694</v>
       </c>
     </row>
     <row r="551" spans="1:26">
       <c r="A551" s="6">
         <v>43040.0</v>
       </c>
       <c r="B551">
         <v>1.068561</v>
       </c>
       <c r="C551">
         <v>2.436054</v>
       </c>
       <c r="D551">
         <v>3.007509</v>
       </c>
       <c r="E551">
         <v>6.509093</v>
       </c>
       <c r="F551">
         <v>0.696756</v>
       </c>
       <c r="G551">
         <v>0.067859</v>
       </c>
       <c r="H551">
         <v>0.009671</v>
       </c>
       <c r="I551">
-        <v>0.020501</v>
+        <v>0.02068</v>
       </c>
       <c r="J551">
         <v>0.077162</v>
       </c>
       <c r="K551">
         <v>0.422384</v>
       </c>
       <c r="L551">
-        <v>0.597577</v>
+        <v>0.597756</v>
       </c>
       <c r="M551">
-        <v>7.814028</v>
+        <v>7.814206</v>
       </c>
     </row>
     <row r="552" spans="1:26">
       <c r="A552" s="6">
         <v>43070.0</v>
       </c>
       <c r="B552">
         <v>1.216143</v>
       </c>
       <c r="C552">
         <v>3.19065</v>
       </c>
       <c r="D552">
         <v>3.091345</v>
       </c>
       <c r="E552">
         <v>7.494688</v>
       </c>
       <c r="F552">
         <v>0.770824</v>
       </c>
       <c r="G552">
         <v>0.07591</v>
       </c>
       <c r="H552">
         <v>0.010105</v>
       </c>
       <c r="I552">
-        <v>0.019362</v>
+        <v>0.019531</v>
       </c>
       <c r="J552">
         <v>0.075749</v>
       </c>
       <c r="K552">
         <v>0.435655</v>
       </c>
       <c r="L552">
-        <v>0.616781</v>
+        <v>0.616949</v>
       </c>
       <c r="M552">
-        <v>8.896129</v>
+        <v>8.896297</v>
       </c>
     </row>
     <row r="553" spans="1:26">
       <c r="A553" s="6">
         <v>43101.0</v>
       </c>
       <c r="B553">
         <v>1.333689</v>
       </c>
       <c r="C553">
         <v>3.456029</v>
       </c>
       <c r="D553">
         <v>3.125916</v>
       </c>
       <c r="E553">
         <v>7.911819</v>
       </c>
       <c r="F553">
         <v>0.780456</v>
       </c>
       <c r="G553">
         <v>0.085519</v>
       </c>
       <c r="H553">
         <v>0.00997</v>
       </c>
       <c r="I553">
-        <v>0.020417</v>
+        <v>0.020629</v>
       </c>
       <c r="J553">
         <v>0.087343</v>
       </c>
       <c r="K553">
         <v>0.430336</v>
       </c>
       <c r="L553">
-        <v>0.633585</v>
+        <v>0.633797</v>
       </c>
       <c r="M553">
-        <v>9.339798</v>
+        <v>9.340011</v>
       </c>
     </row>
     <row r="554" spans="1:26">
       <c r="A554" s="6">
         <v>43132.0</v>
       </c>
       <c r="B554">
         <v>0.963381</v>
       </c>
       <c r="C554">
         <v>2.803588</v>
       </c>
       <c r="D554">
         <v>2.710937</v>
       </c>
       <c r="E554">
         <v>6.47658</v>
       </c>
       <c r="F554">
         <v>0.67738</v>
       </c>
       <c r="G554">
         <v>0.084967</v>
       </c>
       <c r="H554">
         <v>0.009218</v>
       </c>
       <c r="I554">
-        <v>0.023213</v>
+        <v>0.023444</v>
       </c>
       <c r="J554">
         <v>0.079123</v>
       </c>
       <c r="K554">
         <v>0.387492</v>
       </c>
       <c r="L554">
-        <v>0.584012</v>
+        <v>0.584243</v>
       </c>
       <c r="M554">
-        <v>7.749983</v>
+        <v>7.750214</v>
       </c>
     </row>
     <row r="555" spans="1:26">
       <c r="A555" s="6">
         <v>43160.0</v>
       </c>
       <c r="B555">
         <v>0.941137</v>
       </c>
       <c r="C555">
         <v>2.892652</v>
       </c>
       <c r="D555">
         <v>3.159162</v>
       </c>
       <c r="E555">
         <v>6.990649</v>
       </c>
       <c r="F555">
         <v>0.700826</v>
       </c>
       <c r="G555">
         <v>0.088236</v>
       </c>
       <c r="H555">
         <v>0.010057</v>
       </c>
       <c r="I555">
-        <v>0.030918</v>
+        <v>0.031238</v>
       </c>
       <c r="J555">
         <v>0.090294</v>
       </c>
       <c r="K555">
         <v>0.430717</v>
       </c>
       <c r="L555">
-        <v>0.650222</v>
+        <v>0.650542</v>
       </c>
       <c r="M555">
-        <v>8.356721</v>
+        <v>8.35704</v>
       </c>
     </row>
     <row r="556" spans="1:26">
       <c r="A556" s="6">
         <v>43191.0</v>
       </c>
       <c r="B556">
         <v>0.862632</v>
       </c>
       <c r="C556">
         <v>2.430476</v>
       </c>
       <c r="D556">
         <v>2.961549</v>
       </c>
       <c r="E556">
         <v>6.252246</v>
       </c>
       <c r="F556">
         <v>0.618237</v>
       </c>
       <c r="G556">
         <v>0.095929</v>
       </c>
       <c r="H556">
         <v>0.009272</v>
       </c>
       <c r="I556">
-        <v>0.036049</v>
+        <v>0.036408</v>
       </c>
       <c r="J556">
         <v>0.090182</v>
       </c>
       <c r="K556">
         <v>0.406662</v>
       </c>
       <c r="L556">
-        <v>0.638094</v>
+        <v>0.638453</v>
       </c>
       <c r="M556">
-        <v>7.518496</v>
+        <v>7.518855</v>
       </c>
     </row>
     <row r="557" spans="1:26">
       <c r="A557" s="6">
         <v>43221.0</v>
       </c>
       <c r="B557">
         <v>0.993204</v>
       </c>
       <c r="C557">
         <v>2.124184</v>
       </c>
       <c r="D557">
         <v>3.104108</v>
       </c>
       <c r="E557">
         <v>6.219886</v>
       </c>
       <c r="F557">
         <v>0.703833</v>
       </c>
       <c r="G557">
         <v>0.103876</v>
       </c>
       <c r="H557">
         <v>0.010111</v>
       </c>
       <c r="I557">
-        <v>0.040277</v>
+        <v>0.040672</v>
       </c>
       <c r="J557">
         <v>0.081728</v>
       </c>
       <c r="K557">
         <v>0.438507</v>
       </c>
       <c r="L557">
-        <v>0.674498</v>
+        <v>0.674893</v>
       </c>
       <c r="M557">
-        <v>7.612199</v>
+        <v>7.612594</v>
       </c>
     </row>
     <row r="558" spans="1:26">
       <c r="A558" s="6">
         <v>43252.0</v>
       </c>
       <c r="B558">
         <v>1.160101</v>
       </c>
       <c r="C558">
         <v>2.132796</v>
       </c>
       <c r="D558">
         <v>3.089277</v>
       </c>
       <c r="E558">
         <v>6.380783</v>
       </c>
       <c r="F558">
         <v>0.728583</v>
       </c>
       <c r="G558">
         <v>0.094163</v>
       </c>
       <c r="H558">
         <v>0.009654</v>
       </c>
       <c r="I558">
-        <v>0.042476</v>
+        <v>0.042877</v>
       </c>
       <c r="J558">
         <v>0.084286</v>
       </c>
       <c r="K558">
         <v>0.423319</v>
       </c>
       <c r="L558">
-        <v>0.653898</v>
+        <v>0.654299</v>
       </c>
       <c r="M558">
-        <v>7.777863</v>
+        <v>7.778265</v>
       </c>
     </row>
     <row r="559" spans="1:26">
       <c r="A559" s="6">
         <v>43282.0</v>
       </c>
       <c r="B559">
         <v>1.311145</v>
       </c>
       <c r="C559">
         <v>2.430807</v>
       </c>
       <c r="D559">
         <v>3.164602</v>
       </c>
       <c r="E559">
         <v>6.904313</v>
       </c>
       <c r="F559">
         <v>0.757528</v>
       </c>
       <c r="G559">
         <v>0.08564</v>
       </c>
       <c r="H559">
         <v>0.010066</v>
       </c>
       <c r="I559">
-        <v>0.040715</v>
+        <v>0.041128</v>
       </c>
       <c r="J559">
         <v>0.056116</v>
       </c>
       <c r="K559">
         <v>0.439522</v>
       </c>
       <c r="L559">
-        <v>0.632058</v>
+        <v>0.632471</v>
       </c>
       <c r="M559">
-        <v>8.309032</v>
+        <v>8.309445</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560">
         <v>1.309089</v>
       </c>
       <c r="C560">
         <v>2.392477</v>
       </c>
       <c r="D560">
         <v>3.276917</v>
       </c>
       <c r="E560">
         <v>6.97706</v>
       </c>
       <c r="F560">
         <v>0.755713</v>
       </c>
       <c r="G560">
         <v>0.075122</v>
       </c>
       <c r="H560">
         <v>0.010058</v>
       </c>
       <c r="I560">
-        <v>0.039785</v>
+        <v>0.04018</v>
       </c>
       <c r="J560">
         <v>0.067716</v>
       </c>
       <c r="K560">
         <v>0.445325</v>
       </c>
       <c r="L560">
-        <v>0.638004</v>
+        <v>0.6384</v>
       </c>
       <c r="M560">
-        <v>8.387843</v>
+        <v>8.388239</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561">
         <v>1.120034</v>
       </c>
       <c r="C561">
         <v>2.228765</v>
       </c>
       <c r="D561">
         <v>2.975237</v>
       </c>
       <c r="E561">
         <v>6.322819</v>
       </c>
       <c r="F561">
         <v>0.676697</v>
       </c>
       <c r="G561">
         <v>0.065393</v>
       </c>
       <c r="H561">
         <v>0.00975</v>
       </c>
       <c r="I561">
-        <v>0.035355</v>
+        <v>0.035706</v>
       </c>
       <c r="J561">
         <v>0.063189</v>
       </c>
       <c r="K561">
         <v>0.407669</v>
       </c>
       <c r="L561">
-        <v>0.581356</v>
+        <v>0.581707</v>
       </c>
       <c r="M561">
-        <v>7.591756</v>
+        <v>7.592107</v>
       </c>
     </row>
     <row r="562" spans="1:26">
       <c r="A562" s="6">
         <v>43374.0</v>
       </c>
       <c r="B562">
         <v>1.017038</v>
       </c>
       <c r="C562">
         <v>2.361914</v>
       </c>
       <c r="D562">
         <v>3.187121</v>
       </c>
       <c r="E562">
         <v>6.564261</v>
       </c>
       <c r="F562">
         <v>0.620995</v>
       </c>
       <c r="G562">
         <v>0.066698</v>
       </c>
       <c r="H562">
         <v>0.009737</v>
       </c>
       <c r="I562">
-        <v>0.030386</v>
+        <v>0.0307</v>
       </c>
       <c r="J562">
         <v>0.072314</v>
       </c>
       <c r="K562">
         <v>0.430227</v>
       </c>
       <c r="L562">
-        <v>0.609363</v>
+        <v>0.609676</v>
       </c>
       <c r="M562">
-        <v>7.804289</v>
+        <v>7.804603</v>
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563">
         <v>1.081731</v>
       </c>
       <c r="C563">
         <v>2.807712</v>
       </c>
       <c r="D563">
         <v>3.057472</v>
       </c>
       <c r="E563">
         <v>6.943583</v>
       </c>
       <c r="F563">
         <v>0.668643</v>
       </c>
       <c r="G563">
         <v>0.074766</v>
       </c>
       <c r="H563">
         <v>0.00976</v>
       </c>
       <c r="I563">
-        <v>0.023468</v>
+        <v>0.023718</v>
       </c>
       <c r="J563">
         <v>0.075118</v>
       </c>
       <c r="K563">
         <v>0.420933</v>
       </c>
       <c r="L563">
-        <v>0.604046</v>
+        <v>0.604296</v>
       </c>
       <c r="M563">
-        <v>8.224898</v>
+        <v>8.225148</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564">
         <v>1.158351</v>
       </c>
       <c r="C564">
         <v>3.10144</v>
       </c>
       <c r="D564">
         <v>3.079522</v>
       </c>
       <c r="E564">
         <v>7.336542</v>
       </c>
       <c r="F564">
         <v>0.749177</v>
       </c>
       <c r="G564">
         <v>0.077784</v>
       </c>
       <c r="H564">
         <v>0.010327</v>
       </c>
       <c r="I564">
-        <v>0.020576</v>
+        <v>0.020809</v>
       </c>
       <c r="J564">
         <v>0.082933</v>
       </c>
       <c r="K564">
         <v>0.435308</v>
       </c>
       <c r="L564">
-        <v>0.626928</v>
+        <v>0.627161</v>
       </c>
       <c r="M564">
-        <v>8.723478</v>
+        <v>8.723711</v>
       </c>
     </row>
     <row r="565" spans="1:26">
       <c r="A565" s="6">
         <v>43466.0</v>
       </c>
       <c r="B565">
         <v>1.161355</v>
       </c>
       <c r="C565">
         <v>3.550046</v>
       </c>
       <c r="D565">
         <v>3.129623</v>
       </c>
       <c r="E565">
         <v>7.838231</v>
       </c>
       <c r="F565">
         <v>0.769584</v>
       </c>
       <c r="G565">
         <v>0.08461</v>
       </c>
       <c r="H565">
         <v>0.010136</v>
       </c>
       <c r="I565">
-        <v>0.022249</v>
+        <v>0.022521</v>
       </c>
       <c r="J565">
         <v>0.082917</v>
       </c>
       <c r="K565">
         <v>0.420854</v>
       </c>
       <c r="L565">
-        <v>0.620766</v>
+        <v>0.621038</v>
       </c>
       <c r="M565">
-        <v>9.239981</v>
+        <v>9.240253</v>
       </c>
     </row>
     <row r="566" spans="1:26">
       <c r="A566" s="6">
         <v>43497.0</v>
       </c>
       <c r="B566">
         <v>0.949162</v>
       </c>
       <c r="C566">
         <v>3.130155</v>
       </c>
       <c r="D566">
         <v>2.75722</v>
       </c>
       <c r="E566">
         <v>6.835727</v>
       </c>
       <c r="F566">
         <v>0.675753</v>
       </c>
       <c r="G566">
         <v>0.078068</v>
       </c>
       <c r="H566">
         <v>0.009282</v>
       </c>
       <c r="I566">
-        <v>0.023942</v>
+        <v>0.024236</v>
       </c>
       <c r="J566">
         <v>0.077189</v>
       </c>
       <c r="K566">
         <v>0.391372</v>
       </c>
       <c r="L566">
-        <v>0.579853</v>
+        <v>0.580147</v>
       </c>
       <c r="M566">
-        <v>8.102025</v>
+        <v>8.10232</v>
       </c>
     </row>
     <row r="567" spans="1:26">
       <c r="A567" s="6">
         <v>43525.0</v>
       </c>
       <c r="B567">
         <v>0.932727</v>
       </c>
       <c r="C567">
         <v>3.034601</v>
       </c>
       <c r="D567">
         <v>3.064924</v>
       </c>
       <c r="E567">
         <v>7.031288</v>
       </c>
       <c r="F567">
         <v>0.679562</v>
       </c>
       <c r="G567">
         <v>0.089852</v>
       </c>
       <c r="H567">
         <v>0.010247</v>
       </c>
       <c r="I567">
-        <v>0.03549</v>
+        <v>0.035907</v>
       </c>
       <c r="J567">
         <v>0.087936</v>
       </c>
       <c r="K567">
         <v>0.422602</v>
       </c>
       <c r="L567">
-        <v>0.646127</v>
+        <v>0.646544</v>
       </c>
       <c r="M567">
-        <v>8.365169</v>
+        <v>8.365585</v>
       </c>
     </row>
     <row r="568" spans="1:26">
       <c r="A568" s="6">
         <v>43556.0</v>
       </c>
       <c r="B568">
         <v>0.719249</v>
       </c>
       <c r="C568">
         <v>2.292548</v>
       </c>
       <c r="D568">
         <v>3.000967</v>
       </c>
       <c r="E568">
         <v>6.011698</v>
       </c>
       <c r="F568">
         <v>0.632586</v>
       </c>
       <c r="G568">
         <v>0.094922</v>
       </c>
       <c r="H568">
         <v>0.009498</v>
       </c>
       <c r="I568">
-        <v>0.040146</v>
+        <v>0.04061</v>
       </c>
       <c r="J568">
         <v>0.098659</v>
       </c>
       <c r="K568">
         <v>0.406927</v>
       </c>
       <c r="L568">
-        <v>0.650153</v>
+        <v>0.650616</v>
       </c>
       <c r="M568">
-        <v>7.302579</v>
+        <v>7.303042</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569">
         <v>0.850009</v>
       </c>
       <c r="C569">
         <v>2.211003</v>
       </c>
       <c r="D569">
         <v>3.116378</v>
       </c>
       <c r="E569">
         <v>6.175787</v>
       </c>
       <c r="F569">
         <v>0.700904</v>
       </c>
       <c r="G569">
         <v>0.109123</v>
       </c>
       <c r="H569">
         <v>0.009971</v>
       </c>
       <c r="I569">
-        <v>0.043146</v>
+        <v>0.043653</v>
       </c>
       <c r="J569">
         <v>0.087959</v>
       </c>
       <c r="K569">
         <v>0.431479</v>
       </c>
       <c r="L569">
-        <v>0.681678</v>
+        <v>0.682185</v>
       </c>
       <c r="M569">
-        <v>7.568747</v>
+        <v>7.569254</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570">
         <v>0.931168</v>
       </c>
       <c r="C570">
         <v>2.195729</v>
       </c>
       <c r="D570">
         <v>3.064677</v>
       </c>
       <c r="E570">
         <v>6.189718</v>
       </c>
       <c r="F570">
         <v>0.718461</v>
       </c>
       <c r="G570">
         <v>0.095801</v>
       </c>
       <c r="H570">
         <v>0.009751</v>
       </c>
       <c r="I570">
-        <v>0.046198</v>
+        <v>0.046713</v>
       </c>
       <c r="J570">
         <v>0.076586</v>
       </c>
       <c r="K570">
         <v>0.420658</v>
       </c>
       <c r="L570">
-        <v>0.648994</v>
+        <v>0.649509</v>
       </c>
       <c r="M570">
-        <v>7.56956</v>
+        <v>7.570075</v>
       </c>
     </row>
     <row r="571" spans="1:26">
       <c r="A571" s="6">
         <v>43647.0</v>
       </c>
       <c r="B571">
         <v>1.1537</v>
       </c>
       <c r="C571">
         <v>2.480888</v>
       </c>
       <c r="D571">
         <v>3.178685</v>
       </c>
       <c r="E571">
         <v>6.811535</v>
       </c>
       <c r="F571">
         <v>0.753898</v>
       </c>
       <c r="G571">
         <v>0.084875</v>
       </c>
       <c r="H571">
         <v>0.010086</v>
       </c>
       <c r="I571">
-        <v>0.047572</v>
+        <v>0.04811</v>
       </c>
       <c r="J571">
         <v>0.075408</v>
       </c>
       <c r="K571">
         <v>0.43601</v>
       </c>
       <c r="L571">
-        <v>0.65395</v>
+        <v>0.654488</v>
       </c>
       <c r="M571">
-        <v>8.231957</v>
+        <v>8.232494</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572">
         <v>1.086347</v>
       </c>
       <c r="C572">
         <v>2.522268</v>
       </c>
       <c r="D572">
         <v>3.254631</v>
       </c>
       <c r="E572">
         <v>6.86216</v>
       </c>
       <c r="F572">
         <v>0.750891</v>
       </c>
       <c r="G572">
         <v>0.077038</v>
       </c>
       <c r="H572">
         <v>0.010147</v>
       </c>
       <c r="I572">
-        <v>0.045914</v>
+        <v>0.04643</v>
       </c>
       <c r="J572">
         <v>0.068165</v>
       </c>
       <c r="K572">
         <v>0.433218</v>
       </c>
       <c r="L572">
-        <v>0.634482</v>
+        <v>0.634998</v>
       </c>
       <c r="M572">
-        <v>8.261454</v>
+        <v>8.261971</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573">
         <v>0.986078</v>
       </c>
       <c r="C573">
         <v>2.285708</v>
       </c>
       <c r="D573">
         <v>2.995025</v>
       </c>
       <c r="E573">
         <v>6.26438</v>
       </c>
       <c r="F573">
         <v>0.689836</v>
       </c>
       <c r="G573">
         <v>0.06321</v>
       </c>
       <c r="H573">
         <v>0.009885</v>
       </c>
       <c r="I573">
-        <v>0.040157</v>
+        <v>0.040615</v>
       </c>
       <c r="J573">
         <v>0.08364</v>
       </c>
       <c r="K573">
         <v>0.404899</v>
       </c>
       <c r="L573">
-        <v>0.601792</v>
+        <v>0.60225</v>
       </c>
       <c r="M573">
-        <v>7.568008</v>
+        <v>7.568466</v>
       </c>
     </row>
     <row r="574" spans="1:26">
       <c r="A574" s="6">
         <v>43739.0</v>
       </c>
       <c r="B574">
         <v>0.800958</v>
       </c>
       <c r="C574">
         <v>2.389642</v>
       </c>
       <c r="D574">
         <v>3.165289</v>
       </c>
       <c r="E574">
         <v>6.3538</v>
       </c>
       <c r="F574">
         <v>0.647745</v>
       </c>
       <c r="G574">
         <v>0.062459</v>
       </c>
       <c r="H574">
         <v>0.009286</v>
       </c>
       <c r="I574">
-        <v>0.035724</v>
+        <v>0.036129</v>
       </c>
       <c r="J574">
         <v>0.094255</v>
       </c>
       <c r="K574">
         <v>0.423495</v>
       </c>
       <c r="L574">
-        <v>0.62522</v>
+        <v>0.625625</v>
       </c>
       <c r="M574">
-        <v>7.634258</v>
+        <v>7.634663</v>
       </c>
     </row>
     <row r="575" spans="1:26">
       <c r="A575" s="6">
         <v>43770.0</v>
       </c>
       <c r="B575">
         <v>0.884908</v>
       </c>
       <c r="C575">
         <v>2.884605</v>
       </c>
       <c r="D575">
         <v>3.046309</v>
       </c>
       <c r="E575">
         <v>6.814014</v>
       </c>
       <c r="F575">
         <v>0.669598</v>
       </c>
       <c r="G575">
         <v>0.068982</v>
       </c>
       <c r="H575">
         <v>0.008575</v>
       </c>
       <c r="I575">
-        <v>0.026634</v>
+        <v>0.026952</v>
       </c>
       <c r="J575">
         <v>0.085929</v>
       </c>
       <c r="K575">
         <v>0.418729</v>
       </c>
       <c r="L575">
-        <v>0.608849</v>
+        <v>0.609167</v>
       </c>
       <c r="M575">
-        <v>8.104728</v>
+        <v>8.105046</v>
       </c>
     </row>
     <row r="576" spans="1:26">
       <c r="A576" s="6">
         <v>43800.0</v>
       </c>
       <c r="B576">
         <v>0.859937</v>
       </c>
       <c r="C576">
         <v>3.286505</v>
       </c>
       <c r="D576">
         <v>3.092644</v>
       </c>
       <c r="E576">
         <v>7.236205</v>
       </c>
       <c r="F576">
         <v>0.763034</v>
       </c>
       <c r="G576">
         <v>0.073284</v>
       </c>
       <c r="H576">
         <v>0.009429</v>
       </c>
       <c r="I576">
-        <v>0.022573</v>
+        <v>0.022865</v>
       </c>
       <c r="J576">
         <v>0.090909</v>
       </c>
       <c r="K576">
         <v>0.437616</v>
       </c>
       <c r="L576">
-        <v>0.63381</v>
+        <v>0.634102</v>
       </c>
       <c r="M576">
-        <v>8.646823</v>
+        <v>8.647115</v>
       </c>
     </row>
     <row r="577" spans="1:26">
       <c r="A577" s="6">
         <v>43831.0</v>
       </c>
       <c r="B577">
         <v>0.785254</v>
       </c>
       <c r="C577">
         <v>3.447246</v>
       </c>
       <c r="D577">
         <v>3.00862</v>
       </c>
       <c r="E577">
         <v>7.239648</v>
       </c>
       <c r="F577">
         <v>0.774776</v>
       </c>
       <c r="G577">
         <v>0.083587</v>
       </c>
       <c r="H577">
         <v>0.009294</v>
       </c>
       <c r="I577">
-        <v>0.026699</v>
+        <v>0.027022</v>
       </c>
       <c r="J577">
         <v>0.09595</v>
       </c>
       <c r="K577">
         <v>0.410572</v>
       </c>
       <c r="L577">
-        <v>0.626102</v>
+        <v>0.626424</v>
       </c>
       <c r="M577">
-        <v>8.651383</v>
+        <v>8.651706</v>
       </c>
     </row>
     <row r="578" spans="1:26">
       <c r="A578" s="6">
         <v>43862.0</v>
       </c>
       <c r="B578">
         <v>0.693585</v>
       </c>
       <c r="C578">
         <v>3.17266</v>
       </c>
       <c r="D578">
         <v>2.844146</v>
       </c>
       <c r="E578">
         <v>6.708676</v>
       </c>
       <c r="F578">
         <v>0.688502</v>
       </c>
       <c r="G578">
         <v>0.088262</v>
       </c>
       <c r="H578">
         <v>0.009229</v>
       </c>
       <c r="I578">
-        <v>0.032001</v>
+        <v>0.032367</v>
       </c>
       <c r="J578">
         <v>0.099325</v>
       </c>
       <c r="K578">
         <v>0.385445</v>
       </c>
       <c r="L578">
-        <v>0.614262</v>
+        <v>0.614628</v>
       </c>
       <c r="M578">
-        <v>8.021101</v>
+        <v>8.021467</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579">
         <v>0.632553</v>
       </c>
       <c r="C579">
         <v>2.823136</v>
       </c>
       <c r="D579">
         <v>2.791433</v>
       </c>
       <c r="E579">
         <v>6.245796</v>
       </c>
       <c r="F579">
         <v>0.668515</v>
       </c>
       <c r="G579">
         <v>0.081284</v>
       </c>
       <c r="H579">
         <v>0.010378</v>
       </c>
       <c r="I579">
-        <v>0.03867</v>
+        <v>0.039147</v>
       </c>
       <c r="J579">
         <v>0.100039</v>
       </c>
       <c r="K579">
         <v>0.379815</v>
       </c>
       <c r="L579">
-        <v>0.610186</v>
+        <v>0.610663</v>
       </c>
       <c r="M579">
-        <v>7.537385</v>
+        <v>7.537863</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580">
         <v>0.515285</v>
       </c>
       <c r="C580">
         <v>2.344319</v>
       </c>
       <c r="D580">
         <v>2.123036</v>
       </c>
       <c r="E580">
         <v>4.981285</v>
       </c>
       <c r="F580">
         <v>0.61809</v>
       </c>
       <c r="G580">
         <v>0.079139</v>
       </c>
       <c r="H580">
         <v>0.00991</v>
       </c>
       <c r="I580">
-        <v>0.045977</v>
+        <v>0.046509</v>
       </c>
       <c r="J580">
         <v>0.101515</v>
       </c>
       <c r="K580">
         <v>0.316296</v>
       </c>
       <c r="L580">
-        <v>0.552837</v>
+        <v>0.553369</v>
       </c>
       <c r="M580">
-        <v>6.163281</v>
+        <v>6.163813</v>
       </c>
     </row>
     <row r="581" spans="1:26">
       <c r="A581" s="6">
         <v>43952.0</v>
       </c>
       <c r="B581">
         <v>0.57363</v>
       </c>
       <c r="C581">
         <v>2.150547</v>
       </c>
       <c r="D581">
         <v>2.405885</v>
       </c>
       <c r="E581">
         <v>5.129622</v>
       </c>
       <c r="F581">
         <v>0.672074</v>
       </c>
       <c r="G581">
         <v>0.102279</v>
       </c>
       <c r="H581">
         <v>0.010026</v>
       </c>
       <c r="I581">
-        <v>0.054131</v>
+        <v>0.054726</v>
       </c>
       <c r="J581">
         <v>0.096824</v>
       </c>
       <c r="K581">
         <v>0.355691</v>
       </c>
       <c r="L581">
-        <v>0.618952</v>
+        <v>0.619547</v>
       </c>
       <c r="M581">
-        <v>6.43329</v>
+        <v>6.433885</v>
       </c>
     </row>
     <row r="582" spans="1:26">
       <c r="A582" s="6">
         <v>43983.0</v>
       </c>
       <c r="B582">
         <v>0.766508</v>
       </c>
       <c r="C582">
         <v>2.210323</v>
       </c>
       <c r="D582">
         <v>2.555514</v>
       </c>
       <c r="E582">
         <v>5.531893</v>
       </c>
       <c r="F582">
         <v>0.702024</v>
       </c>
       <c r="G582">
         <v>0.095534</v>
       </c>
       <c r="H582">
         <v>0.009552</v>
       </c>
       <c r="I582">
-        <v>0.054142</v>
+        <v>0.054737</v>
       </c>
       <c r="J582">
         <v>0.103085</v>
       </c>
       <c r="K582">
         <v>0.373775</v>
       </c>
       <c r="L582">
-        <v>0.636088</v>
+        <v>0.636684</v>
       </c>
       <c r="M582">
-        <v>6.883324</v>
+        <v>6.883919</v>
       </c>
     </row>
     <row r="583" spans="1:26">
       <c r="A583" s="6">
         <v>44013.0</v>
       </c>
       <c r="B583">
         <v>1.017936</v>
       </c>
       <c r="C583">
         <v>2.556596</v>
       </c>
       <c r="D583">
         <v>2.77113</v>
       </c>
       <c r="E583">
         <v>6.345536</v>
       </c>
       <c r="F583">
         <v>0.7248</v>
       </c>
       <c r="G583">
         <v>0.091243</v>
       </c>
       <c r="H583">
         <v>0.009921</v>
       </c>
       <c r="I583">
-        <v>0.05808</v>
+        <v>0.058694</v>
       </c>
       <c r="J583">
         <v>0.078019</v>
       </c>
       <c r="K583">
         <v>0.386274</v>
       </c>
       <c r="L583">
-        <v>0.623537</v>
+        <v>0.624152</v>
       </c>
       <c r="M583">
-        <v>7.712391</v>
+        <v>7.713005</v>
       </c>
     </row>
     <row r="584" spans="1:26">
       <c r="A584" s="6">
         <v>44044.0</v>
       </c>
       <c r="B584">
         <v>1.032535</v>
       </c>
       <c r="C584">
         <v>2.490222</v>
       </c>
       <c r="D584">
         <v>2.815347</v>
       </c>
       <c r="E584">
         <v>6.337491</v>
       </c>
       <c r="F584">
         <v>0.720588</v>
       </c>
       <c r="G584">
         <v>0.079443</v>
       </c>
       <c r="H584">
         <v>0.009893</v>
       </c>
       <c r="I584">
-        <v>0.052636</v>
+        <v>0.053222</v>
       </c>
       <c r="J584">
         <v>0.078576</v>
       </c>
       <c r="K584">
         <v>0.386344</v>
       </c>
       <c r="L584">
-        <v>0.606892</v>
+        <v>0.607478</v>
       </c>
       <c r="M584">
-        <v>7.685043</v>
+        <v>7.685628</v>
       </c>
     </row>
     <row r="585" spans="1:26">
       <c r="A585" s="6">
         <v>44075.0</v>
       </c>
       <c r="B585">
         <v>0.805602</v>
       </c>
       <c r="C585">
         <v>2.233831</v>
       </c>
       <c r="D585">
         <v>2.697219</v>
       </c>
       <c r="E585">
         <v>5.736059</v>
       </c>
       <c r="F585">
         <v>0.686588</v>
       </c>
       <c r="G585">
         <v>0.063732</v>
       </c>
       <c r="H585">
         <v>0.0096</v>
       </c>
       <c r="I585">
-        <v>0.044866</v>
+        <v>0.045385</v>
       </c>
       <c r="J585">
         <v>0.079111</v>
       </c>
       <c r="K585">
         <v>0.37559</v>
       </c>
       <c r="L585">
-        <v>0.572898</v>
+        <v>0.573417</v>
       </c>
       <c r="M585">
-        <v>7.008306</v>
+        <v>7.008825</v>
       </c>
     </row>
     <row r="586" spans="1:26">
       <c r="A586" s="6">
         <v>44105.0</v>
       </c>
       <c r="B586">
         <v>0.72018</v>
       </c>
       <c r="C586">
         <v>2.403353</v>
       </c>
       <c r="D586">
         <v>2.810304</v>
       </c>
       <c r="E586">
         <v>5.932484</v>
       </c>
       <c r="F586">
         <v>0.6201</v>
       </c>
       <c r="G586">
         <v>0.064181</v>
       </c>
       <c r="H586">
         <v>0.009772</v>
       </c>
       <c r="I586">
-        <v>0.040615</v>
+        <v>0.041076</v>
       </c>
       <c r="J586">
         <v>0.098343</v>
       </c>
       <c r="K586">
         <v>0.378987</v>
       </c>
       <c r="L586">
-        <v>0.591897</v>
+        <v>0.592359</v>
       </c>
       <c r="M586">
-        <v>7.157735</v>
+        <v>7.158197</v>
       </c>
     </row>
     <row r="587" spans="1:26">
       <c r="A587" s="6">
         <v>44136.0</v>
       </c>
       <c r="B587">
         <v>0.72945</v>
       </c>
       <c r="C587">
         <v>2.534074</v>
       </c>
       <c r="D587">
         <v>2.709572</v>
       </c>
       <c r="E587">
         <v>5.970901</v>
       </c>
       <c r="F587">
         <v>0.645145</v>
       </c>
       <c r="G587">
         <v>0.071286</v>
       </c>
       <c r="H587">
         <v>0.009978</v>
       </c>
       <c r="I587">
-        <v>0.033019</v>
+        <v>0.033394</v>
       </c>
       <c r="J587">
         <v>0.113038</v>
       </c>
       <c r="K587">
         <v>0.38427</v>
       </c>
       <c r="L587">
-        <v>0.61159</v>
+        <v>0.611965</v>
       </c>
       <c r="M587">
-        <v>7.239282</v>
+        <v>7.239657</v>
       </c>
     </row>
     <row r="588" spans="1:26">
       <c r="A588" s="6">
         <v>44166.0</v>
       </c>
       <c r="B588">
         <v>0.908591</v>
       </c>
       <c r="C588">
         <v>3.303082</v>
       </c>
       <c r="D588">
         <v>2.79897</v>
       </c>
       <c r="E588">
         <v>7.009344</v>
       </c>
       <c r="F588">
         <v>0.729872</v>
       </c>
       <c r="G588">
         <v>0.073385</v>
       </c>
       <c r="H588">
         <v>0.010165</v>
       </c>
       <c r="I588">
-        <v>0.029734</v>
+        <v>0.030081</v>
       </c>
       <c r="J588">
         <v>0.10922</v>
       </c>
       <c r="K588">
         <v>0.401959</v>
       </c>
       <c r="L588">
-        <v>0.624463</v>
+        <v>0.62481</v>
       </c>
       <c r="M588">
-        <v>8.378427</v>
+        <v>8.378775</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>0.947408</v>
       </c>
       <c r="C589">
         <v>3.452923</v>
       </c>
       <c r="D589">
         <v>2.812847</v>
       </c>
       <c r="E589">
         <v>7.210077</v>
       </c>
       <c r="F589">
         <v>0.748098</v>
       </c>
       <c r="G589">
         <v>0.083799</v>
       </c>
       <c r="H589">
         <v>0.009988</v>
       </c>
       <c r="I589">
-        <v>0.031947</v>
+        <v>0.032565</v>
       </c>
       <c r="J589">
         <v>0.102566</v>
       </c>
       <c r="K589">
         <v>0.378849</v>
       </c>
       <c r="L589">
-        <v>0.607149</v>
+        <v>0.607767</v>
       </c>
       <c r="M589">
-        <v>8.579468</v>
+        <v>8.580086</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>0.995947</v>
       </c>
       <c r="C590">
         <v>3.205492</v>
       </c>
       <c r="D590">
         <v>2.414697</v>
       </c>
       <c r="E590">
         <v>6.613514</v>
       </c>
       <c r="F590">
         <v>0.656549</v>
       </c>
       <c r="G590">
         <v>0.068706</v>
       </c>
       <c r="H590">
         <v>0.009263</v>
       </c>
       <c r="I590">
-        <v>0.035471</v>
+        <v>0.036132</v>
       </c>
       <c r="J590">
         <v>0.091153</v>
       </c>
       <c r="K590">
         <v>0.342047</v>
       </c>
       <c r="L590">
-        <v>0.54664</v>
+        <v>0.547301</v>
       </c>
       <c r="M590">
-        <v>7.82669</v>
+        <v>7.827351</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>0.740972</v>
       </c>
       <c r="C591">
         <v>2.732031</v>
       </c>
       <c r="D591">
         <v>2.885792</v>
       </c>
       <c r="E591">
         <v>6.358639</v>
       </c>
       <c r="F591">
         <v>0.664413</v>
       </c>
       <c r="G591">
         <v>0.072404</v>
       </c>
       <c r="H591">
         <v>0.00963</v>
       </c>
       <c r="I591">
-        <v>0.051345</v>
+        <v>0.052279</v>
       </c>
       <c r="J591">
         <v>0.133768</v>
       </c>
       <c r="K591">
         <v>0.399436</v>
       </c>
       <c r="L591">
-        <v>0.666584</v>
+        <v>0.667518</v>
       </c>
       <c r="M591">
-        <v>7.702691</v>
+        <v>7.703626</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>0.650175</v>
       </c>
       <c r="C592">
         <v>2.350061</v>
       </c>
       <c r="D592">
         <v>2.880069</v>
       </c>
       <c r="E592">
         <v>5.876166</v>
       </c>
       <c r="F592">
         <v>0.595413</v>
       </c>
       <c r="G592">
         <v>0.066155</v>
       </c>
       <c r="H592">
         <v>0.009613</v>
       </c>
       <c r="I592">
-        <v>0.058922</v>
+        <v>0.059958</v>
       </c>
       <c r="J592">
         <v>0.12337</v>
       </c>
       <c r="K592">
         <v>0.383545</v>
       </c>
       <c r="L592">
-        <v>0.641605</v>
+        <v>0.642641</v>
       </c>
       <c r="M592">
-        <v>7.124527</v>
+        <v>7.125563</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>0.759357</v>
       </c>
       <c r="C593">
         <v>2.188936</v>
       </c>
       <c r="D593">
         <v>3.009984</v>
       </c>
       <c r="E593">
         <v>5.954598</v>
       </c>
       <c r="F593">
         <v>0.661137</v>
       </c>
       <c r="G593">
         <v>0.07953</v>
       </c>
       <c r="H593">
         <v>0.009947</v>
       </c>
       <c r="I593">
-        <v>0.066399</v>
+        <v>0.067536</v>
       </c>
       <c r="J593">
         <v>0.11528</v>
       </c>
       <c r="K593">
         <v>0.410683</v>
       </c>
       <c r="L593">
-        <v>0.681838</v>
+        <v>0.682976</v>
       </c>
       <c r="M593">
-        <v>7.31018</v>
+        <v>7.311318</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>0.997281</v>
       </c>
       <c r="C594">
         <v>2.319404</v>
       </c>
       <c r="D594">
         <v>3.009374</v>
       </c>
       <c r="E594">
         <v>6.320079</v>
       </c>
       <c r="F594">
         <v>0.689048</v>
       </c>
       <c r="G594">
         <v>0.080025</v>
       </c>
       <c r="H594">
         <v>0.009577</v>
       </c>
       <c r="I594">
-        <v>0.06572</v>
+        <v>0.066868</v>
       </c>
       <c r="J594">
         <v>0.091003</v>
       </c>
       <c r="K594">
         <v>0.398479</v>
       </c>
       <c r="L594">
-        <v>0.644805</v>
+        <v>0.645953</v>
       </c>
       <c r="M594">
-        <v>7.669088</v>
+        <v>7.670235</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>1.16029</v>
       </c>
       <c r="C595">
         <v>2.501219</v>
       </c>
       <c r="D595">
         <v>3.0402</v>
       </c>
       <c r="E595">
         <v>6.698793</v>
       </c>
       <c r="F595">
         <v>0.717845</v>
       </c>
       <c r="G595">
         <v>0.075397</v>
       </c>
       <c r="H595">
         <v>0.010002</v>
       </c>
       <c r="I595">
-        <v>0.066105</v>
+        <v>0.067272</v>
       </c>
       <c r="J595">
         <v>0.074093</v>
       </c>
       <c r="K595">
         <v>0.413036</v>
       </c>
       <c r="L595">
-        <v>0.638633</v>
+        <v>0.6398</v>
       </c>
       <c r="M595">
-        <v>8.070331</v>
+        <v>8.071498</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>1.157998</v>
       </c>
       <c r="C596">
         <v>2.520569</v>
       </c>
       <c r="D596">
         <v>3.110842</v>
       </c>
       <c r="E596">
         <v>6.784358</v>
       </c>
       <c r="F596">
         <v>0.724517</v>
       </c>
       <c r="G596">
         <v>0.06936</v>
       </c>
       <c r="H596">
         <v>0.009955</v>
       </c>
       <c r="I596">
-        <v>0.064073</v>
+        <v>0.065179</v>
       </c>
       <c r="J596">
         <v>0.092367</v>
       </c>
       <c r="K596">
         <v>0.406885</v>
       </c>
       <c r="L596">
-        <v>0.642639</v>
+        <v>0.643746</v>
       </c>
       <c r="M596">
-        <v>8.163018</v>
+        <v>8.164124</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>0.92712</v>
       </c>
       <c r="C597">
         <v>2.211635</v>
       </c>
       <c r="D597">
         <v>2.949657</v>
       </c>
       <c r="E597">
         <v>6.082624</v>
       </c>
       <c r="F597">
         <v>0.672879</v>
       </c>
       <c r="G597">
         <v>0.05808</v>
       </c>
       <c r="H597">
         <v>0.009802</v>
       </c>
       <c r="I597">
-        <v>0.058887</v>
+        <v>0.059869</v>
       </c>
       <c r="J597">
         <v>0.098941</v>
       </c>
       <c r="K597">
         <v>0.38487</v>
       </c>
       <c r="L597">
-        <v>0.61058</v>
+        <v>0.611562</v>
       </c>
       <c r="M597">
-        <v>7.375435</v>
+        <v>7.376417</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>0.762323</v>
       </c>
       <c r="C598">
         <v>2.336948</v>
       </c>
       <c r="D598">
         <v>3.062936</v>
       </c>
       <c r="E598">
         <v>6.158663</v>
       </c>
       <c r="F598">
         <v>0.609065</v>
       </c>
       <c r="G598">
         <v>0.058458</v>
       </c>
       <c r="H598">
         <v>0.009893</v>
       </c>
       <c r="I598">
-        <v>0.049657</v>
+        <v>0.050515</v>
       </c>
       <c r="J598">
         <v>0.109918</v>
       </c>
       <c r="K598">
         <v>0.413356</v>
       </c>
       <c r="L598">
-        <v>0.641281</v>
+        <v>0.64214</v>
       </c>
       <c r="M598">
-        <v>7.418738</v>
+        <v>7.419597</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>0.707968</v>
       </c>
       <c r="C599">
         <v>2.778471</v>
       </c>
       <c r="D599">
         <v>2.990782</v>
       </c>
       <c r="E599">
         <v>6.472315</v>
       </c>
       <c r="F599">
         <v>0.654413</v>
       </c>
       <c r="G599">
         <v>0.066102</v>
       </c>
       <c r="H599">
         <v>0.009879</v>
       </c>
       <c r="I599">
-        <v>0.041979</v>
+        <v>0.042711</v>
       </c>
       <c r="J599">
         <v>0.121983</v>
       </c>
       <c r="K599">
         <v>0.40339</v>
       </c>
       <c r="L599">
-        <v>0.643331</v>
+        <v>0.644064</v>
       </c>
       <c r="M599">
-        <v>7.774023</v>
+        <v>7.774755</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>0.741686</v>
       </c>
       <c r="C600">
         <v>3.113428</v>
       </c>
       <c r="D600">
         <v>3.075539</v>
       </c>
       <c r="E600">
         <v>6.923779</v>
       </c>
       <c r="F600">
         <v>0.737537</v>
       </c>
       <c r="G600">
         <v>0.080393</v>
       </c>
       <c r="H600">
         <v>0.010458</v>
       </c>
       <c r="I600">
-        <v>0.034801</v>
+        <v>0.035468</v>
       </c>
       <c r="J600">
         <v>0.135965</v>
       </c>
       <c r="K600">
         <v>0.418194</v>
       </c>
       <c r="L600">
-        <v>0.67981</v>
+        <v>0.680478</v>
       </c>
       <c r="M600">
-        <v>8.34936</v>
+        <v>8.350028</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>1.007579</v>
       </c>
       <c r="C601">
         <v>3.704839</v>
       </c>
       <c r="D601">
         <v>2.915206</v>
       </c>
       <c r="E601">
         <v>7.622756</v>
       </c>
       <c r="F601">
         <v>0.737387</v>
       </c>
       <c r="G601">
         <v>0.082562</v>
       </c>
       <c r="H601">
         <v>0.010409</v>
       </c>
       <c r="I601">
-        <v>0.04175</v>
+        <v>0.04285</v>
       </c>
       <c r="J601">
         <v>0.127664</v>
       </c>
       <c r="K601">
         <v>0.414189</v>
       </c>
       <c r="L601">
-        <v>0.676575</v>
+        <v>0.677676</v>
       </c>
       <c r="M601">
-        <v>9.046946</v>
+        <v>9.048047</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>0.838049</v>
       </c>
       <c r="C602">
         <v>3.156692</v>
       </c>
       <c r="D602">
         <v>2.726249</v>
       </c>
       <c r="E602">
         <v>6.718636</v>
       </c>
       <c r="F602">
         <v>0.646232</v>
       </c>
       <c r="G602">
         <v>0.072746</v>
       </c>
       <c r="H602">
         <v>0.009112</v>
       </c>
       <c r="I602">
-        <v>0.04738</v>
+        <v>0.048591</v>
       </c>
       <c r="J602">
         <v>0.128443</v>
       </c>
       <c r="K602">
         <v>0.379454</v>
       </c>
       <c r="L602">
-        <v>0.637135</v>
+        <v>0.638346</v>
       </c>
       <c r="M602">
-        <v>8.008215</v>
+        <v>8.009426</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>0.733033</v>
       </c>
       <c r="C603">
         <v>2.875578</v>
       </c>
       <c r="D603">
         <v>3.062565</v>
       </c>
       <c r="E603">
         <v>6.666424</v>
       </c>
       <c r="F603">
         <v>0.65983</v>
       </c>
       <c r="G603">
         <v>0.083377</v>
       </c>
       <c r="H603">
         <v>0.009782</v>
       </c>
       <c r="I603">
-        <v>0.062746</v>
+        <v>0.064415</v>
       </c>
       <c r="J603">
         <v>0.14682</v>
       </c>
       <c r="K603">
         <v>0.422742</v>
       </c>
       <c r="L603">
-        <v>0.725467</v>
+        <v>0.727136</v>
       </c>
       <c r="M603">
-        <v>8.058532</v>
+        <v>8.060201</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>0.662737</v>
       </c>
       <c r="C604">
         <v>2.436894</v>
       </c>
       <c r="D604">
         <v>2.85786</v>
       </c>
       <c r="E604">
         <v>5.952266</v>
       </c>
       <c r="F604">
         <v>0.577665</v>
       </c>
       <c r="G604">
         <v>0.068465</v>
       </c>
       <c r="H604">
         <v>0.009594</v>
       </c>
       <c r="I604">
-        <v>0.071024</v>
+        <v>0.072873</v>
       </c>
       <c r="J604">
         <v>0.157522</v>
       </c>
       <c r="K604">
         <v>0.403339</v>
       </c>
       <c r="L604">
-        <v>0.709943</v>
+        <v>0.711792</v>
       </c>
       <c r="M604">
-        <v>7.248391</v>
+        <v>7.25024</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>0.745014</v>
       </c>
       <c r="C605">
         <v>2.314476</v>
       </c>
       <c r="D605">
         <v>2.982359</v>
       </c>
       <c r="E605">
         <v>6.032301</v>
       </c>
       <c r="F605">
         <v>0.662211</v>
       </c>
       <c r="G605">
         <v>0.0797</v>
       </c>
       <c r="H605">
         <v>0.009921</v>
       </c>
       <c r="I605">
-        <v>0.079408</v>
+        <v>0.08144</v>
       </c>
       <c r="J605">
         <v>0.143726</v>
       </c>
       <c r="K605">
         <v>0.422525</v>
       </c>
       <c r="L605">
-        <v>0.73528</v>
+        <v>0.737312</v>
       </c>
       <c r="M605">
-        <v>7.439232</v>
+        <v>7.441264</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>0.869615</v>
       </c>
       <c r="C606">
         <v>2.394304</v>
       </c>
       <c r="D606">
         <v>2.966717</v>
       </c>
       <c r="E606">
         <v>6.227109</v>
       </c>
       <c r="F606">
         <v>0.686595</v>
       </c>
       <c r="G606">
         <v>0.08867</v>
       </c>
       <c r="H606">
         <v>0.009574</v>
       </c>
       <c r="I606">
-        <v>0.082558</v>
+        <v>0.084588</v>
       </c>
       <c r="J606">
         <v>0.115215</v>
       </c>
       <c r="K606">
         <v>0.424238</v>
       </c>
       <c r="L606">
-        <v>0.720256</v>
+        <v>0.722286</v>
       </c>
       <c r="M606">
-        <v>7.648919</v>
+        <v>7.650949</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>1.017677</v>
       </c>
       <c r="C607">
         <v>2.676366</v>
       </c>
       <c r="D607">
         <v>2.985721</v>
       </c>
       <c r="E607">
         <v>6.675256</v>
       </c>
       <c r="F607">
         <v>0.719417</v>
       </c>
       <c r="G607">
         <v>0.083824</v>
       </c>
       <c r="H607">
         <v>0.00997</v>
       </c>
       <c r="I607">
-        <v>0.08251</v>
+        <v>0.084608</v>
       </c>
       <c r="J607">
         <v>0.100569</v>
       </c>
       <c r="K607">
         <v>0.425281</v>
       </c>
       <c r="L607">
-        <v>0.702154</v>
+        <v>0.704252</v>
       </c>
       <c r="M607">
-        <v>8.115471</v>
+        <v>8.117569</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>0.996647</v>
       </c>
       <c r="C608">
         <v>2.652599</v>
       </c>
       <c r="D608">
         <v>3.063955</v>
       </c>
       <c r="E608">
         <v>6.708842</v>
       </c>
       <c r="F608">
         <v>0.719835</v>
       </c>
       <c r="G608">
         <v>0.072106</v>
       </c>
       <c r="H608">
         <v>0.010013</v>
       </c>
       <c r="I608">
-        <v>0.077114</v>
+        <v>0.079133</v>
       </c>
       <c r="J608">
         <v>0.084339</v>
       </c>
       <c r="K608">
         <v>0.43129</v>
       </c>
       <c r="L608">
-        <v>0.674862</v>
+        <v>0.676881</v>
       </c>
       <c r="M608">
-        <v>8.123715</v>
+        <v>8.125733</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>0.78335</v>
       </c>
       <c r="C609">
         <v>2.369705</v>
       </c>
       <c r="D609">
         <v>2.943102</v>
       </c>
       <c r="E609">
         <v>6.091475</v>
       </c>
       <c r="F609">
         <v>0.665884</v>
       </c>
       <c r="G609">
         <v>0.058093</v>
       </c>
       <c r="H609">
         <v>0.009755</v>
       </c>
       <c r="I609">
-        <v>0.070065</v>
+        <v>0.071872</v>
       </c>
       <c r="J609">
         <v>0.093254</v>
       </c>
       <c r="K609">
         <v>0.396856</v>
       </c>
       <c r="L609">
-        <v>0.628024</v>
+        <v>0.62983</v>
       </c>
       <c r="M609">
-        <v>7.398476</v>
+        <v>7.400283</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>0.67339</v>
       </c>
       <c r="C610">
         <v>2.440873</v>
       </c>
       <c r="D610">
         <v>2.999428</v>
       </c>
       <c r="E610">
         <v>6.109814</v>
       </c>
       <c r="F610">
         <v>0.615861</v>
       </c>
       <c r="G610">
         <v>0.049022</v>
       </c>
       <c r="H610">
         <v>0.009824</v>
       </c>
       <c r="I610">
-        <v>0.063149</v>
+        <v>0.064785</v>
       </c>
       <c r="J610">
         <v>0.111725</v>
       </c>
       <c r="K610">
         <v>0.423192</v>
       </c>
       <c r="L610">
-        <v>0.656911</v>
+        <v>0.658547</v>
       </c>
       <c r="M610">
-        <v>7.39244</v>
+        <v>7.394077</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>0.690228</v>
       </c>
       <c r="C611">
         <v>2.862233</v>
       </c>
       <c r="D611">
         <v>2.931067</v>
       </c>
       <c r="E611">
         <v>6.480746</v>
       </c>
       <c r="F611">
         <v>0.648207</v>
       </c>
       <c r="G611">
         <v>0.061068</v>
       </c>
       <c r="H611">
         <v>0.009985</v>
       </c>
       <c r="I611">
-        <v>0.04667</v>
+        <v>0.047985</v>
       </c>
       <c r="J611">
         <v>0.14057</v>
       </c>
       <c r="K611">
         <v>0.416805</v>
       </c>
       <c r="L611">
-        <v>0.675099</v>
+        <v>0.676414</v>
       </c>
       <c r="M611">
-        <v>7.813015</v>
+        <v>7.81433</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>0.87062</v>
       </c>
       <c r="C612">
         <v>3.494068</v>
       </c>
       <c r="D612">
         <v>2.884344</v>
       </c>
       <c r="E612">
         <v>7.243687</v>
       </c>
       <c r="F612">
         <v>0.721896</v>
       </c>
       <c r="G612">
         <v>0.069706</v>
       </c>
       <c r="H612">
         <v>0.01045</v>
       </c>
       <c r="I612">
-        <v>0.039621</v>
+        <v>0.040827</v>
       </c>
       <c r="J612">
         <v>0.131975</v>
       </c>
       <c r="K612">
         <v>0.419772</v>
       </c>
       <c r="L612">
-        <v>0.671523</v>
+        <v>0.672728</v>
       </c>
       <c r="M612">
-        <v>8.650825</v>
+        <v>8.65203</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>0.749991</v>
       </c>
       <c r="C613">
         <v>3.428944</v>
       </c>
       <c r="D613">
         <v>2.868308</v>
       </c>
       <c r="E613">
         <v>7.044029</v>
       </c>
       <c r="F613">
         <v>0.740734</v>
       </c>
       <c r="G613">
         <v>0.077637</v>
       </c>
       <c r="H613">
         <v>0.010238</v>
       </c>
       <c r="I613">
-        <v>0.043668</v>
+        <v>0.045237</v>
       </c>
       <c r="J613">
         <v>0.130877</v>
       </c>
       <c r="K613">
         <v>0.417758</v>
       </c>
       <c r="L613">
-        <v>0.680179</v>
+        <v>0.681748</v>
       </c>
       <c r="M613">
-        <v>8.476151</v>
+        <v>8.477721</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>0.582093</v>
       </c>
       <c r="C614">
         <v>3.057454</v>
       </c>
       <c r="D614">
         <v>2.677937</v>
       </c>
       <c r="E614">
         <v>6.315326</v>
       </c>
       <c r="F614">
         <v>0.635553</v>
       </c>
       <c r="G614">
         <v>0.068107</v>
       </c>
       <c r="H614">
         <v>0.009312</v>
       </c>
       <c r="I614">
-        <v>0.050925</v>
+        <v>0.052652</v>
       </c>
       <c r="J614">
         <v>0.14134</v>
       </c>
       <c r="K614">
         <v>0.375904</v>
       </c>
       <c r="L614">
-        <v>0.645589</v>
+        <v>0.647315</v>
       </c>
       <c r="M614">
-        <v>7.603102</v>
+        <v>7.604828</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>0.620012</v>
       </c>
       <c r="C615">
         <v>3.12949</v>
       </c>
       <c r="D615">
         <v>3.005884</v>
       </c>
       <c r="E615">
         <v>6.753358</v>
       </c>
       <c r="F615">
         <v>0.656599</v>
       </c>
       <c r="G615">
         <v>0.072783</v>
       </c>
       <c r="H615">
         <v>0.010313</v>
       </c>
       <c r="I615">
-        <v>0.067313</v>
+        <v>0.069677</v>
       </c>
       <c r="J615">
         <v>0.148708</v>
       </c>
       <c r="K615">
         <v>0.423717</v>
       </c>
       <c r="L615">
-        <v>0.722834</v>
+        <v>0.725197</v>
       </c>
       <c r="M615">
-        <v>8.141532</v>
+        <v>8.143896</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>0.500012</v>
       </c>
       <c r="C616">
         <v>2.499875</v>
       </c>
       <c r="D616">
         <v>2.87775</v>
       </c>
       <c r="E616">
         <v>5.876126</v>
       </c>
       <c r="F616">
         <v>0.592236</v>
       </c>
       <c r="G616">
         <v>0.067625</v>
       </c>
       <c r="H616">
         <v>0.009844</v>
       </c>
       <c r="I616">
-        <v>0.080182</v>
+        <v>0.082835</v>
       </c>
       <c r="J616">
         <v>0.145848</v>
       </c>
       <c r="K616">
         <v>0.394872</v>
       </c>
       <c r="L616">
-        <v>0.69837</v>
+        <v>0.701024</v>
       </c>
       <c r="M616">
-        <v>7.173258</v>
+        <v>7.175912</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>0.550403</v>
       </c>
       <c r="C617">
         <v>2.386131</v>
       </c>
       <c r="D617">
         <v>3.013819</v>
       </c>
       <c r="E617">
         <v>5.947541</v>
       </c>
       <c r="F617">
         <v>0.639194</v>
       </c>
       <c r="G617">
         <v>0.094346</v>
       </c>
       <c r="H617">
         <v>0.009983</v>
       </c>
       <c r="I617">
-        <v>0.091176</v>
+        <v>0.094145</v>
       </c>
       <c r="J617">
         <v>0.109959</v>
       </c>
       <c r="K617">
         <v>0.433661</v>
       </c>
       <c r="L617">
-        <v>0.739126</v>
+        <v>0.742095</v>
       </c>
       <c r="M617">
-        <v>7.334815</v>
+        <v>7.337784</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>0.704646</v>
       </c>
       <c r="C618">
         <v>2.444008</v>
       </c>
       <c r="D618">
         <v>2.991353</v>
       </c>
       <c r="E618">
         <v>6.137653</v>
       </c>
       <c r="F618">
         <v>0.67749</v>
       </c>
       <c r="G618">
         <v>0.073604</v>
       </c>
       <c r="H618">
         <v>0.009632</v>
       </c>
       <c r="I618">
-        <v>0.092474</v>
+        <v>0.095388</v>
       </c>
       <c r="J618">
         <v>0.09399</v>
       </c>
       <c r="K618">
         <v>0.421039</v>
       </c>
       <c r="L618">
-        <v>0.690739</v>
+        <v>0.693654</v>
       </c>
       <c r="M618">
-        <v>7.511647</v>
+        <v>7.514561</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>0.912435</v>
       </c>
       <c r="C619">
         <v>2.760708</v>
       </c>
       <c r="D619">
         <v>2.975004</v>
       </c>
       <c r="E619">
         <v>6.644902</v>
       </c>
       <c r="F619">
         <v>0.730465</v>
       </c>
       <c r="G619">
         <v>0.074988</v>
       </c>
       <c r="H619">
         <v>0.009815</v>
       </c>
       <c r="I619">
-        <v>0.097436</v>
+        <v>0.100475</v>
       </c>
       <c r="J619">
         <v>0.095552</v>
       </c>
       <c r="K619">
         <v>0.422797</v>
       </c>
       <c r="L619">
-        <v>0.700588</v>
+        <v>0.703627</v>
       </c>
       <c r="M619">
-        <v>8.080157</v>
+        <v>8.083195</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>0.902649</v>
       </c>
       <c r="C620">
         <v>2.772063</v>
       </c>
       <c r="D620">
         <v>3.107767</v>
       </c>
       <c r="E620">
         <v>6.779919</v>
       </c>
       <c r="F620">
         <v>0.728965</v>
       </c>
       <c r="G620">
         <v>0.072652</v>
       </c>
       <c r="H620">
         <v>0.009716</v>
       </c>
       <c r="I620">
-        <v>0.092587</v>
+        <v>0.09554</v>
       </c>
       <c r="J620">
         <v>0.096881</v>
       </c>
       <c r="K620">
         <v>0.435721</v>
       </c>
       <c r="L620">
-        <v>0.707557</v>
+        <v>0.71051</v>
       </c>
       <c r="M620">
-        <v>8.221163</v>
+        <v>8.224116</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>0.71624</v>
       </c>
       <c r="C621">
         <v>2.464818</v>
       </c>
       <c r="D621">
         <v>2.910715</v>
       </c>
       <c r="E621">
         <v>6.087872</v>
       </c>
       <c r="F621">
         <v>0.68523</v>
       </c>
       <c r="G621">
         <v>0.057716</v>
       </c>
       <c r="H621">
         <v>0.009705</v>
       </c>
       <c r="I621">
-        <v>0.081371</v>
+        <v>0.08397</v>
       </c>
       <c r="J621">
         <v>0.096742</v>
       </c>
       <c r="K621">
         <v>0.413017</v>
       </c>
       <c r="L621">
-        <v>0.658551</v>
+        <v>0.66115</v>
       </c>
       <c r="M621">
-        <v>7.431947</v>
+        <v>7.434546</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>0.627492</v>
       </c>
       <c r="C622">
         <v>2.523105</v>
       </c>
       <c r="D622">
         <v>3.066815</v>
       </c>
       <c r="E622">
         <v>6.215732</v>
       </c>
       <c r="F622">
         <v>0.642125</v>
       </c>
       <c r="G622">
         <v>0.053475</v>
       </c>
       <c r="H622">
         <v>0.010238</v>
       </c>
       <c r="I622">
-        <v>0.074126</v>
+        <v>0.076517</v>
       </c>
       <c r="J622">
         <v>0.1229</v>
       </c>
       <c r="K622">
         <v>0.426875</v>
       </c>
       <c r="L622">
-        <v>0.687613</v>
+        <v>0.690004</v>
       </c>
       <c r="M622">
-        <v>7.54617</v>
+        <v>7.548561</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>0.629086</v>
       </c>
       <c r="C623">
         <v>2.920134</v>
       </c>
       <c r="D623">
         <v>2.978286</v>
       </c>
       <c r="E623">
         <v>6.525312</v>
       </c>
       <c r="F623">
         <v>0.650717</v>
       </c>
       <c r="G623">
         <v>0.058092</v>
       </c>
       <c r="H623">
         <v>0.010131</v>
       </c>
       <c r="I623">
-        <v>0.056731</v>
+        <v>0.058674</v>
       </c>
       <c r="J623">
         <v>0.124352</v>
       </c>
       <c r="K623">
         <v>0.415692</v>
       </c>
       <c r="L623">
-        <v>0.664998</v>
+        <v>0.666941</v>
       </c>
       <c r="M623">
-        <v>7.843211</v>
+        <v>7.845154</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>0.675729</v>
       </c>
       <c r="C624">
         <v>3.289179</v>
       </c>
       <c r="D624">
         <v>2.974597</v>
       </c>
       <c r="E624">
         <v>6.934726</v>
       </c>
       <c r="F624">
         <v>0.719666</v>
       </c>
       <c r="G624">
         <v>0.064922</v>
       </c>
       <c r="H624">
         <v>0.010418</v>
       </c>
       <c r="I624">
-        <v>0.050283</v>
+        <v>0.052052</v>
       </c>
       <c r="J624">
         <v>0.129787</v>
       </c>
       <c r="K624">
         <v>0.439831</v>
       </c>
       <c r="L624">
-        <v>0.695241</v>
+        <v>0.697009</v>
       </c>
       <c r="M624">
-        <v>8.3542</v>
+        <v>8.355969</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>0.878947</v>
       </c>
       <c r="C625">
         <v>3.859478</v>
       </c>
       <c r="D625">
         <v>2.914104</v>
       </c>
       <c r="E625">
         <v>7.651794</v>
       </c>
       <c r="F625">
         <v>0.7214</v>
       </c>
       <c r="G625">
         <v>0.073542</v>
       </c>
       <c r="H625">
         <v>0.010152</v>
       </c>
       <c r="I625">
-        <v>0.052392</v>
+        <v>0.054539</v>
       </c>
       <c r="J625">
         <v>0.118706</v>
       </c>
       <c r="K625">
         <v>0.411373</v>
       </c>
       <c r="L625">
-        <v>0.666166</v>
+        <v>0.668312</v>
       </c>
       <c r="M625">
-        <v>9.045286</v>
+        <v>9.047432</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>0.562196</v>
       </c>
       <c r="C626">
         <v>3.068729</v>
       </c>
       <c r="D626">
         <v>2.733942</v>
       </c>
       <c r="E626">
         <v>6.36331</v>
       </c>
       <c r="F626">
         <v>0.674449</v>
       </c>
       <c r="G626">
         <v>0.070954</v>
       </c>
       <c r="H626">
         <v>0.009476</v>
       </c>
       <c r="I626">
-        <v>0.06505</v>
+        <v>0.067477</v>
       </c>
       <c r="J626">
         <v>0.139829</v>
       </c>
       <c r="K626">
         <v>0.40978</v>
       </c>
       <c r="L626">
-        <v>0.69509</v>
+        <v>0.697516</v>
       </c>
       <c r="M626">
-        <v>7.733396</v>
+        <v>7.735822</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0.493797</v>
       </c>
       <c r="C627">
         <v>2.895998</v>
       </c>
       <c r="D627">
         <v>2.943843</v>
       </c>
       <c r="E627">
         <v>6.329555</v>
       </c>
       <c r="F627">
         <v>0.66152</v>
       </c>
       <c r="G627">
         <v>0.079713</v>
       </c>
       <c r="H627">
         <v>0.010017</v>
       </c>
       <c r="I627">
-        <v>0.0843</v>
+        <v>0.08753</v>
       </c>
       <c r="J627">
         <v>0.153888</v>
       </c>
       <c r="K627">
         <v>0.426561</v>
       </c>
       <c r="L627">
-        <v>0.754479</v>
+        <v>0.757709</v>
       </c>
       <c r="M627">
-        <v>7.744365</v>
+        <v>7.747595</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0.467428</v>
       </c>
       <c r="C628">
         <v>2.480405</v>
       </c>
       <c r="D628">
         <v>2.888119</v>
       </c>
       <c r="E628">
         <v>5.83151</v>
       </c>
       <c r="F628">
         <v>0.60091</v>
       </c>
       <c r="G628">
         <v>0.071365</v>
       </c>
       <c r="H628">
         <v>0.009571</v>
       </c>
       <c r="I628">
-        <v>0.098292</v>
+        <v>0.101849</v>
       </c>
       <c r="J628">
         <v>0.160666</v>
       </c>
       <c r="K628">
         <v>0.408111</v>
       </c>
       <c r="L628">
-        <v>0.748004</v>
+        <v>0.751561</v>
       </c>
       <c r="M628">
-        <v>7.178845</v>
+        <v>7.182402</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>0.563198</v>
       </c>
       <c r="C629">
         <v>2.41684</v>
       </c>
       <c r="D629">
         <v>3.089182</v>
       </c>
       <c r="E629">
         <v>6.066764</v>
       </c>
       <c r="F629">
         <v>0.678513</v>
       </c>
       <c r="G629">
         <v>0.083516</v>
       </c>
       <c r="H629">
         <v>0.009631</v>
       </c>
       <c r="I629">
-        <v>0.111918</v>
+        <v>0.115796</v>
       </c>
       <c r="J629">
         <v>0.13394</v>
       </c>
       <c r="K629">
         <v>0.433482</v>
       </c>
       <c r="L629">
-        <v>0.772487</v>
+        <v>0.776365</v>
       </c>
       <c r="M629">
-        <v>7.517918</v>
+        <v>7.521796</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>0.721403</v>
       </c>
       <c r="C630">
         <v>2.512682</v>
       </c>
       <c r="D630">
         <v>2.942073</v>
       </c>
       <c r="E630">
         <v>6.171325</v>
       </c>
       <c r="F630">
         <v>0.712131</v>
       </c>
       <c r="G630">
         <v>0.076417</v>
       </c>
       <c r="H630">
         <v>0.009306</v>
       </c>
       <c r="I630">
-        <v>0.119099</v>
+        <v>0.122983</v>
       </c>
       <c r="J630">
         <v>0.131913</v>
       </c>
       <c r="K630">
         <v>0.422477</v>
       </c>
       <c r="L630">
-        <v>0.759211</v>
+        <v>0.763095</v>
       </c>
       <c r="M630">
-        <v>7.647517</v>
+        <v>7.651401</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>0.837906</v>
       </c>
       <c r="C631">
         <v>2.839467</v>
       </c>
       <c r="D631">
         <v>3.061867</v>
       </c>
       <c r="E631">
         <v>6.737671</v>
       </c>
       <c r="F631">
         <v>0.729451</v>
       </c>
       <c r="G631">
         <v>0.072962</v>
       </c>
       <c r="H631">
         <v>0.009533</v>
       </c>
       <c r="I631">
-        <v>0.120124</v>
+        <v>0.124111</v>
       </c>
       <c r="J631">
         <v>0.096575</v>
       </c>
       <c r="K631">
         <v>0.445709</v>
       </c>
       <c r="L631">
-        <v>0.744902</v>
+        <v>0.748889</v>
       </c>
       <c r="M631">
-        <v>8.220509</v>
+        <v>8.224496</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>0.81781</v>
       </c>
       <c r="C632">
         <v>2.816359</v>
       </c>
       <c r="D632">
         <v>3.110666</v>
       </c>
       <c r="E632">
         <v>6.740771</v>
       </c>
       <c r="F632">
         <v>0.728507</v>
       </c>
       <c r="G632">
         <v>0.069914</v>
       </c>
       <c r="H632">
         <v>0.009566</v>
       </c>
       <c r="I632">
-        <v>0.118069</v>
+        <v>0.12189</v>
       </c>
       <c r="J632">
         <v>0.099936</v>
       </c>
       <c r="K632">
         <v>0.437151</v>
       </c>
       <c r="L632">
-        <v>0.734636</v>
+        <v>0.738456</v>
       </c>
       <c r="M632">
-        <v>8.21127</v>
+        <v>8.215091</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>0.663993</v>
       </c>
       <c r="C633">
         <v>2.497721</v>
       </c>
       <c r="D633">
         <v>2.895897</v>
       </c>
       <c r="E633">
         <v>6.054337</v>
       </c>
       <c r="F633">
         <v>0.654363</v>
       </c>
       <c r="G633">
         <v>0.054289</v>
       </c>
       <c r="H633">
         <v>0.009304</v>
       </c>
       <c r="I633">
-        <v>0.101378</v>
+        <v>0.104789</v>
       </c>
       <c r="J633">
         <v>0.099557</v>
       </c>
       <c r="K633">
         <v>0.418284</v>
       </c>
       <c r="L633">
-        <v>0.682812</v>
+        <v>0.686223</v>
       </c>
       <c r="M633">
-        <v>7.398685</v>
+        <v>7.402096</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0.588915</v>
       </c>
       <c r="C634">
         <v>2.51252</v>
       </c>
       <c r="D634">
         <v>3.126592</v>
       </c>
       <c r="E634">
         <v>6.22414</v>
       </c>
       <c r="F634">
         <v>0.61377</v>
       </c>
       <c r="G634">
         <v>0.052382</v>
       </c>
       <c r="H634">
         <v>0.009681</v>
       </c>
       <c r="I634">
-        <v>0.095727</v>
+        <v>0.098786</v>
       </c>
       <c r="J634">
         <v>0.135086</v>
       </c>
       <c r="K634">
         <v>0.428024</v>
       </c>
       <c r="L634">
-        <v>0.7209</v>
+        <v>0.72396</v>
       </c>
       <c r="M634">
-        <v>7.565262</v>
+        <v>7.568321</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>0.569902</v>
       </c>
       <c r="C635">
         <v>2.80154</v>
       </c>
       <c r="D635">
         <v>2.884592</v>
       </c>
       <c r="E635">
         <v>6.253416</v>
       </c>
       <c r="F635">
         <v>0.646464</v>
       </c>
       <c r="G635">
         <v>0.05706</v>
       </c>
       <c r="H635">
         <v>0.0097</v>
       </c>
       <c r="I635">
-        <v>0.069702</v>
+        <v>0.072151</v>
       </c>
       <c r="J635">
         <v>0.136934</v>
       </c>
       <c r="K635">
         <v>0.42505</v>
       </c>
       <c r="L635">
-        <v>0.698447</v>
+        <v>0.700896</v>
       </c>
       <c r="M635">
-        <v>7.600179</v>
+        <v>7.602629</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>0.746718</v>
       </c>
       <c r="C636">
         <v>3.477607</v>
       </c>
       <c r="D636">
         <v>2.99905</v>
       </c>
       <c r="E636">
         <v>7.219669</v>
       </c>
       <c r="F636">
         <v>0.743543</v>
       </c>
       <c r="G636">
         <v>0.066647</v>
       </c>
       <c r="H636">
         <v>0.010132</v>
       </c>
       <c r="I636">
-        <v>0.063768</v>
+        <v>0.066032</v>
       </c>
       <c r="J636">
         <v>0.134867</v>
       </c>
       <c r="K636">
         <v>0.435253</v>
       </c>
       <c r="L636">
-        <v>0.710667</v>
+        <v>0.712931</v>
       </c>
       <c r="M636">
-        <v>8.680998</v>
+        <v>8.683262</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.940342</v>
       </c>
       <c r="C637">
         <v>4.051446</v>
       </c>
       <c r="D637">
         <v>3.05656</v>
       </c>
       <c r="E637">
         <v>8.047221</v>
       </c>
       <c r="F637">
         <v>0.74917</v>
       </c>
       <c r="G637">
         <v>0.073123</v>
       </c>
       <c r="H637">
         <v>0.010133</v>
       </c>
       <c r="I637">
-        <v>0.074815</v>
+        <v>0.077571</v>
       </c>
       <c r="J637">
         <v>0.148763</v>
       </c>
       <c r="K637">
         <v>0.406214</v>
       </c>
       <c r="L637">
-        <v>0.713048</v>
+        <v>0.715805</v>
       </c>
       <c r="M637">
-        <v>9.519132</v>
+        <v>9.521888</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.732872</v>
       </c>
       <c r="C638">
         <v>3.339495</v>
       </c>
       <c r="D638">
         <v>2.681689</v>
       </c>
       <c r="E638">
         <v>6.752736</v>
       </c>
       <c r="F638">
         <v>0.645675</v>
       </c>
       <c r="G638">
         <v>0.066682</v>
       </c>
       <c r="H638">
         <v>0.009142</v>
       </c>
       <c r="I638">
-        <v>0.079878</v>
+        <v>0.082842</v>
       </c>
       <c r="J638">
         <v>0.134249</v>
       </c>
       <c r="K638">
         <v>0.376664</v>
       </c>
       <c r="L638">
-        <v>0.666615</v>
+        <v>0.669579</v>
       </c>
       <c r="M638">
-        <v>8.071465</v>
+        <v>8.074429</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.597145</v>
       </c>
       <c r="C639">
-        <v>2.841123</v>
+        <v>2.841122</v>
       </c>
       <c r="D639">
         <v>2.950043</v>
       </c>
       <c r="E639">
-        <v>6.387124</v>
+        <v>6.387123</v>
       </c>
       <c r="F639">
         <v>0.652235</v>
       </c>
       <c r="G639">
         <v>0.076601</v>
       </c>
       <c r="H639">
         <v>0.010128</v>
       </c>
       <c r="I639">
-        <v>0.111868</v>
+        <v>0.115934</v>
       </c>
       <c r="J639">
         <v>0.172618</v>
       </c>
       <c r="K639">
         <v>0.409911</v>
       </c>
       <c r="L639">
-        <v>0.781127</v>
+        <v>0.785192</v>
       </c>
       <c r="M639">
-        <v>7.823253</v>
+        <v>7.827318</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.548774</v>
       </c>
       <c r="C640">
         <v>2.454904</v>
       </c>
       <c r="D640">
         <v>2.903542</v>
       </c>
       <c r="E640">
         <v>5.905021</v>
       </c>
       <c r="F640">
         <v>0.604572</v>
       </c>
       <c r="G640">
         <v>0.077927</v>
       </c>
       <c r="H640">
         <v>0.009676</v>
       </c>
       <c r="I640">
-        <v>0.127216</v>
+        <v>0.131688</v>
       </c>
       <c r="J640">
         <v>0.156528</v>
       </c>
       <c r="K640">
         <v>0.393108</v>
       </c>
       <c r="L640">
-        <v>0.764455</v>
+        <v>0.768928</v>
       </c>
       <c r="M640">
-        <v>7.279741</v>
+        <v>7.284214</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.589601</v>
       </c>
       <c r="C641">
         <v>2.384278</v>
       </c>
       <c r="D641">
         <v>3.024089</v>
       </c>
       <c r="E641">
         <v>5.99521</v>
       </c>
       <c r="F641">
         <v>0.648978</v>
       </c>
       <c r="G641">
         <v>0.083102</v>
       </c>
       <c r="H641">
         <v>0.009669</v>
       </c>
       <c r="I641">
-        <v>0.139575</v>
+        <v>0.144327</v>
       </c>
       <c r="J641">
         <v>0.125811</v>
       </c>
       <c r="K641">
         <v>0.40101</v>
       </c>
       <c r="L641">
-        <v>0.759166</v>
+        <v>0.763919</v>
       </c>
       <c r="M641">
-        <v>7.411318</v>
+        <v>7.416071</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.755408</v>
       </c>
       <c r="C642">
         <v>2.496841</v>
       </c>
       <c r="D642">
         <v>3.033222</v>
       </c>
       <c r="E642">
         <v>6.282793</v>
       </c>
       <c r="F642">
         <v>0.691559</v>
       </c>
       <c r="G642">
         <v>0.075607</v>
       </c>
       <c r="H642">
         <v>0.009578</v>
       </c>
       <c r="I642">
-        <v>0.147866</v>
+        <v>0.152678</v>
       </c>
       <c r="J642">
         <v>0.122069</v>
       </c>
       <c r="K642">
         <v>0.397461</v>
       </c>
       <c r="L642">
-        <v>0.752581</v>
+        <v>0.757394</v>
       </c>
       <c r="M642">
-        <v>7.733099</v>
+        <v>7.737912</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.920771</v>
       </c>
       <c r="C643">
-        <v>2.813591</v>
+        <v>2.813593</v>
       </c>
       <c r="D643">
         <v>3.122508</v>
       </c>
       <c r="E643">
-        <v>6.85476</v>
+        <v>6.854762</v>
       </c>
       <c r="F643">
         <v>0.739169</v>
       </c>
       <c r="G643">
         <v>0.068179</v>
       </c>
       <c r="H643">
         <v>0.009778</v>
       </c>
       <c r="I643">
-        <v>0.154383</v>
+        <v>0.159416</v>
       </c>
       <c r="J643">
         <v>0.108536</v>
       </c>
       <c r="K643">
         <v>0.416247</v>
       </c>
       <c r="L643">
-        <v>0.757122</v>
+        <v>0.762156</v>
       </c>
       <c r="M643">
-        <v>8.354049</v>
+        <v>8.359085</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.816761</v>
       </c>
       <c r="C644">
         <v>2.729961</v>
       </c>
       <c r="D644">
         <v>3.132792</v>
       </c>
       <c r="E644">
         <v>6.677893</v>
       </c>
       <c r="F644">
         <v>0.738374</v>
       </c>
       <c r="G644">
         <v>0.068574</v>
       </c>
       <c r="H644">
         <v>0.009995</v>
       </c>
       <c r="I644">
-        <v>0.14667</v>
+        <v>0.151429</v>
       </c>
       <c r="J644">
         <v>0.093171</v>
       </c>
       <c r="K644">
         <v>0.413234</v>
       </c>
       <c r="L644">
-        <v>0.731644</v>
+        <v>0.736404</v>
       </c>
       <c r="M644">
-        <v>8.151667</v>
+        <v>8.156426</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.69513</v>
       </c>
       <c r="C645">
         <v>2.506303</v>
       </c>
       <c r="D645">
         <v>2.976405</v>
       </c>
       <c r="E645">
         <v>6.177137</v>
       </c>
       <c r="F645">
         <v>0.683576</v>
       </c>
       <c r="G645">
         <v>0.052152</v>
       </c>
       <c r="H645">
         <v>0.009599</v>
       </c>
       <c r="I645">
-        <v>0.129506</v>
+        <v>0.133682</v>
       </c>
       <c r="J645">
         <v>0.087595</v>
       </c>
       <c r="K645">
         <v>0.399938</v>
       </c>
       <c r="L645">
-        <v>0.678791</v>
+        <v>0.682966</v>
       </c>
       <c r="M645">
-        <v>7.54393</v>
+        <v>7.548106</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.651987</v>
       </c>
       <c r="C646">
         <v>2.524399</v>
       </c>
       <c r="D646">
         <v>3.082117</v>
       </c>
       <c r="E646">
         <v>6.258256</v>
       </c>
       <c r="F646">
         <v>0.618458</v>
       </c>
       <c r="G646">
         <v>0.05645</v>
       </c>
       <c r="H646">
         <v>0.009716</v>
       </c>
       <c r="I646">
-        <v>0.115012</v>
+        <v>0.118887</v>
       </c>
       <c r="J646">
         <v>0.134889</v>
       </c>
       <c r="K646">
         <v>0.415959</v>
       </c>
       <c r="L646">
-        <v>0.732026</v>
+        <v>0.735902</v>
       </c>
       <c r="M646">
-        <v>7.606748</v>
+        <v>7.610624</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0.650966</v>
       </c>
       <c r="C647">
         <v>2.874491</v>
       </c>
       <c r="D647">
         <v>2.882367</v>
       </c>
       <c r="E647">
         <v>6.408631</v>
       </c>
       <c r="F647">
         <v>0.666361</v>
       </c>
       <c r="G647">
         <v>0.06283</v>
       </c>
       <c r="H647">
         <v>0.009529</v>
       </c>
       <c r="I647">
-        <v>0.08794</v>
+        <v>0.090997</v>
       </c>
       <c r="J647">
         <v>0.139745</v>
       </c>
       <c r="K647">
         <v>0.399761</v>
       </c>
       <c r="L647">
-        <v>0.699805</v>
+        <v>0.702863</v>
       </c>
       <c r="M647">
-        <v>7.771254</v>
+        <v>7.774312</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0.770913</v>
       </c>
       <c r="C648">
-        <v>3.614264</v>
+        <v>3.614265</v>
       </c>
       <c r="D648">
         <v>3.05339</v>
       </c>
       <c r="E648">
         <v>7.437418</v>
       </c>
       <c r="F648">
         <v>0.757338</v>
       </c>
       <c r="G648">
         <v>0.081615</v>
       </c>
       <c r="H648">
         <v>0.010018</v>
       </c>
       <c r="I648">
-        <v>0.075311</v>
+        <v>0.078156</v>
       </c>
       <c r="J648">
         <v>0.160527</v>
       </c>
       <c r="K648">
         <v>0.423117</v>
       </c>
       <c r="L648">
-        <v>0.750588</v>
+        <v>0.753432</v>
       </c>
       <c r="M648">
-        <v>8.943143</v>
+        <v>8.945988</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>0.819228</v>
+        <v>0.820106</v>
       </c>
       <c r="C649">
-        <v>3.911517</v>
+        <v>3.915634</v>
       </c>
       <c r="D649">
         <v>3.039611</v>
       </c>
       <c r="E649">
-        <v>7.769755</v>
+        <v>7.774749</v>
       </c>
       <c r="F649">
         <v>0.764959</v>
       </c>
       <c r="G649">
         <v>0.095227</v>
       </c>
       <c r="H649">
         <v>0.010228</v>
       </c>
       <c r="I649">
-        <v>0.085562</v>
+        <v>0.08827</v>
       </c>
       <c r="J649">
         <v>0.151608</v>
       </c>
       <c r="K649">
         <v>0.389589</v>
       </c>
       <c r="L649">
-        <v>0.732214</v>
+        <v>0.734921</v>
       </c>
       <c r="M649">
-        <v>9.267094</v>
+        <v>9.272277</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>0.654954</v>
+        <v>0.653217</v>
       </c>
       <c r="C650">
-        <v>3.212633</v>
+        <v>3.215967</v>
       </c>
       <c r="D650">
         <v>2.818201</v>
       </c>
       <c r="E650">
-        <v>6.68382</v>
+        <v>6.685416</v>
       </c>
       <c r="F650">
         <v>0.651478</v>
       </c>
       <c r="G650">
         <v>0.07664</v>
       </c>
       <c r="H650">
         <v>0.009182</v>
       </c>
       <c r="I650">
-        <v>0.098464</v>
+        <v>0.101377</v>
       </c>
       <c r="J650">
         <v>0.135481</v>
       </c>
       <c r="K650">
         <v>0.367751</v>
       </c>
       <c r="L650">
-        <v>0.687518</v>
+        <v>0.690431</v>
       </c>
       <c r="M650">
-        <v>8.021777</v>
+        <v>8.028687</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>0.539383</v>
+      </c>
+      <c r="C651">
+        <v>2.870831</v>
+      </c>
+      <c r="D651">
+        <v>3.002061</v>
+      </c>
+      <c r="E651">
+        <v>6.410269</v>
+      </c>
+      <c r="F651">
+        <v>0.648467</v>
+      </c>
+      <c r="G651">
+        <v>0.091856</v>
+      </c>
+      <c r="H651">
+        <v>0.009944</v>
+      </c>
+      <c r="I651">
+        <v>0.138728</v>
+      </c>
+      <c r="J651">
+        <v>0.178172</v>
+      </c>
+      <c r="K651">
+        <v>0.412287</v>
+      </c>
+      <c r="L651">
+        <v>0.830986</v>
+      </c>
+      <c r="M651">
+        <v>7.88973</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>0.480768</v>
+      </c>
+      <c r="C652">
+        <v>2.466767</v>
+      </c>
+      <c r="D652">
+        <v>2.974163</v>
+      </c>
+      <c r="E652">
+        <v>5.919571</v>
+      </c>
+      <c r="F652">
+        <v>0.599146</v>
+      </c>
+      <c r="G652">
+        <v>0.07675</v>
+      </c>
+      <c r="H652">
+        <v>0.009395</v>
+      </c>
+      <c r="I652">
+        <v>0.149746</v>
+      </c>
+      <c r="J652">
+        <v>0.167652</v>
+      </c>
+      <c r="K652">
+        <v>0.386417</v>
+      </c>
+      <c r="L652">
+        <v>0.78996</v>
+      </c>
+      <c r="M652">
+        <v>7.306957</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -29463,678 +29545,678 @@
       <c r="A74" s="7">
         <v>2010</v>
       </c>
       <c r="B74">
         <v>20.833968</v>
       </c>
       <c r="C74">
         <v>24.574754</v>
       </c>
       <c r="D74">
         <v>35.320511</v>
       </c>
       <c r="E74">
         <v>80.723061</v>
       </c>
       <c r="F74">
         <v>8.434433</v>
       </c>
       <c r="G74">
         <v>0.887813</v>
       </c>
       <c r="H74">
         <v>0.111428</v>
       </c>
       <c r="I74">
-        <v>0.067853</v>
+        <v>0.06792</v>
       </c>
       <c r="J74">
         <v>0.322953</v>
       </c>
       <c r="K74">
         <v>4.505629</v>
       </c>
       <c r="L74">
-        <v>5.895677</v>
+        <v>5.895744</v>
       </c>
       <c r="M74">
-        <v>95.141804</v>
+        <v>95.141871</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="7">
         <v>2011</v>
       </c>
       <c r="B75">
         <v>19.657784</v>
       </c>
       <c r="C75">
         <v>24.954539</v>
       </c>
       <c r="D75">
         <v>34.639174</v>
       </c>
       <c r="E75">
         <v>79.262601</v>
       </c>
       <c r="F75">
         <v>8.268698</v>
       </c>
       <c r="G75">
         <v>1.089639</v>
       </c>
       <c r="H75">
         <v>0.115758</v>
       </c>
       <c r="I75">
-        <v>0.076126</v>
+        <v>0.076262</v>
       </c>
       <c r="J75">
         <v>0.410043</v>
       </c>
       <c r="K75">
         <v>4.616493</v>
       </c>
       <c r="L75">
-        <v>6.308059</v>
+        <v>6.308195</v>
       </c>
       <c r="M75">
-        <v>93.966459</v>
+        <v>93.966595</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="7">
         <v>2012</v>
       </c>
       <c r="B76">
         <v>17.378234</v>
       </c>
       <c r="C76">
         <v>26.088582</v>
       </c>
       <c r="D76">
         <v>33.833083</v>
       </c>
       <c r="E76">
         <v>77.303882</v>
       </c>
       <c r="F76">
         <v>8.061822</v>
       </c>
       <c r="G76">
         <v>0.942532</v>
       </c>
       <c r="H76">
         <v>0.116599</v>
       </c>
       <c r="I76">
-        <v>0.093797</v>
+        <v>0.093988</v>
       </c>
       <c r="J76">
         <v>0.480484</v>
       </c>
       <c r="K76">
         <v>4.516951</v>
       </c>
       <c r="L76">
-        <v>6.150362</v>
+        <v>6.150554</v>
       </c>
       <c r="M76">
-        <v>91.677322</v>
+        <v>91.677514</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="7">
         <v>2013</v>
       </c>
       <c r="B77">
         <v>18.038633</v>
       </c>
       <c r="C77">
         <v>26.805134</v>
       </c>
       <c r="D77">
         <v>34.397925</v>
       </c>
       <c r="E77">
         <v>79.22427</v>
       </c>
       <c r="F77">
         <v>8.244433</v>
       </c>
       <c r="G77">
         <v>0.916345</v>
       </c>
       <c r="H77">
         <v>0.117323</v>
       </c>
       <c r="I77">
-        <v>0.11965</v>
+        <v>0.119904</v>
       </c>
       <c r="J77">
         <v>0.572669</v>
       </c>
       <c r="K77">
         <v>4.861035</v>
       </c>
       <c r="L77">
-        <v>6.587023</v>
+        <v>6.587277</v>
       </c>
       <c r="M77">
-        <v>94.253199</v>
+        <v>94.253453</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="7">
         <v>2014</v>
       </c>
       <c r="B78">
         <v>17.997632</v>
       </c>
       <c r="C78">
         <v>27.382833</v>
       </c>
       <c r="D78">
         <v>34.657827</v>
       </c>
       <c r="E78">
         <v>80.016732</v>
       </c>
       <c r="F78">
         <v>8.337559</v>
       </c>
       <c r="G78">
         <v>0.884959</v>
       </c>
       <c r="H78">
         <v>0.117672</v>
       </c>
       <c r="I78">
-        <v>0.16105</v>
+        <v>0.161371</v>
       </c>
       <c r="J78">
         <v>0.619808</v>
       </c>
       <c r="K78">
         <v>5.012637</v>
       </c>
       <c r="L78">
-        <v>6.796126</v>
+        <v>6.796448</v>
       </c>
       <c r="M78">
-        <v>95.331976</v>
+        <v>95.332298</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="7">
         <v>2015</v>
       </c>
       <c r="B79">
         <v>15.54887</v>
       </c>
       <c r="C79">
         <v>28.191095</v>
       </c>
       <c r="D79">
         <v>35.368127</v>
       </c>
       <c r="E79">
         <v>79.090311</v>
       </c>
       <c r="F79">
         <v>8.336886</v>
       </c>
       <c r="G79">
         <v>0.849861</v>
       </c>
       <c r="H79">
         <v>0.117811</v>
       </c>
       <c r="I79">
-        <v>0.196175</v>
+        <v>0.196551</v>
       </c>
       <c r="J79">
         <v>0.650732</v>
       </c>
       <c r="K79">
         <v>5.008496</v>
       </c>
       <c r="L79">
-        <v>6.823074</v>
+        <v>6.823451</v>
       </c>
       <c r="M79">
-        <v>94.477752</v>
+        <v>94.478128</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80">
         <v>14.225905</v>
       </c>
       <c r="C80">
         <v>28.400352</v>
       </c>
       <c r="D80">
         <v>35.711903</v>
       </c>
       <c r="E80">
         <v>78.31902</v>
       </c>
       <c r="F80">
         <v>8.426753</v>
       </c>
       <c r="G80">
         <v>0.913775</v>
       </c>
       <c r="H80">
         <v>0.117498</v>
       </c>
       <c r="I80">
-        <v>0.250888</v>
+        <v>0.252434</v>
       </c>
       <c r="J80">
         <v>0.774499</v>
       </c>
       <c r="K80">
         <v>5.053445</v>
       </c>
       <c r="L80">
-        <v>7.110105</v>
+        <v>7.111651</v>
       </c>
       <c r="M80">
-        <v>94.082784</v>
+        <v>94.08433</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81">
         <v>13.837465</v>
       </c>
       <c r="C81">
         <v>28.048685</v>
       </c>
       <c r="D81">
         <v>36.043156</v>
       </c>
       <c r="E81">
         <v>77.900709</v>
       </c>
       <c r="F81">
         <v>8.418968</v>
       </c>
       <c r="G81">
         <v>1.024736</v>
       </c>
       <c r="H81">
         <v>0.117842</v>
       </c>
       <c r="I81">
-        <v>0.328623</v>
+        <v>0.331366</v>
       </c>
       <c r="J81">
         <v>0.867681</v>
       </c>
       <c r="K81">
         <v>5.035305</v>
       </c>
       <c r="L81">
-        <v>7.374186</v>
+        <v>7.37693</v>
       </c>
       <c r="M81">
-        <v>93.886007</v>
+        <v>93.88875</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82">
         <v>13.251532</v>
       </c>
       <c r="C82">
         <v>31.162834</v>
       </c>
       <c r="D82">
         <v>36.89182</v>
       </c>
       <c r="E82">
         <v>81.280532</v>
       </c>
       <c r="F82">
         <v>8.438068</v>
       </c>
       <c r="G82">
         <v>0.998092</v>
       </c>
       <c r="H82">
         <v>0.11798</v>
       </c>
       <c r="I82">
-        <v>0.383634</v>
+        <v>0.38751</v>
       </c>
       <c r="J82">
         <v>0.930341</v>
       </c>
       <c r="K82">
         <v>5.096018</v>
       </c>
       <c r="L82">
-        <v>7.526065</v>
+        <v>7.529941</v>
       </c>
       <c r="M82">
-        <v>97.39635</v>
+        <v>97.400226</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83">
         <v>11.315595</v>
       </c>
       <c r="C83">
         <v>32.263692</v>
       </c>
       <c r="D83">
         <v>36.866381</v>
       </c>
       <c r="E83">
         <v>80.424546</v>
       </c>
       <c r="F83">
         <v>8.451852</v>
       </c>
       <c r="G83">
         <v>0.982225</v>
       </c>
       <c r="H83">
         <v>0.116293</v>
       </c>
       <c r="I83">
-        <v>0.429747</v>
+        <v>0.434742</v>
       </c>
       <c r="J83">
         <v>1.009551</v>
       </c>
       <c r="K83">
         <v>5.047849</v>
       </c>
       <c r="L83">
-        <v>7.585664</v>
+        <v>7.59066</v>
       </c>
       <c r="M83">
-        <v>96.595282</v>
+        <v>96.600277</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84">
         <v>9.181109</v>
       </c>
       <c r="C84">
         <v>31.669385</v>
       </c>
       <c r="D84">
         <v>32.331134</v>
       </c>
       <c r="E84">
         <v>73.168689</v>
       </c>
       <c r="F84">
         <v>8.251075</v>
       </c>
       <c r="G84">
         <v>0.973355</v>
       </c>
       <c r="H84">
         <v>0.117716</v>
       </c>
       <c r="I84">
-        <v>0.51057</v>
+        <v>0.516361</v>
       </c>
       <c r="J84">
         <v>1.153045</v>
       </c>
       <c r="K84">
         <v>4.535061</v>
       </c>
       <c r="L84">
-        <v>7.289745</v>
+        <v>7.295536</v>
       </c>
       <c r="M84">
-        <v>88.870945</v>
+        <v>88.876736</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>10.548526</v>
       </c>
       <c r="C85">
         <v>31.711113</v>
       </c>
       <c r="D85">
         <v>35.242737</v>
       </c>
       <c r="E85">
         <v>77.45362</v>
       </c>
       <c r="F85">
         <v>8.130913</v>
       </c>
       <c r="G85">
         <v>0.858407</v>
       </c>
       <c r="H85">
         <v>0.118007</v>
       </c>
       <c r="I85">
-        <v>0.625305</v>
+        <v>0.636353</v>
       </c>
       <c r="J85">
         <v>1.290407</v>
       </c>
       <c r="K85">
         <v>4.752753</v>
       </c>
       <c r="L85">
-        <v>7.64488</v>
+        <v>7.655928</v>
       </c>
       <c r="M85">
-        <v>93.363545</v>
+        <v>93.374592</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>9.887939</v>
       </c>
       <c r="C86">
         <v>33.378622</v>
       </c>
       <c r="D86">
         <v>35.31863</v>
       </c>
       <c r="E86">
         <v>78.529365</v>
       </c>
       <c r="F86">
         <v>8.06102</v>
       </c>
       <c r="G86">
         <v>0.869339</v>
       </c>
       <c r="H86">
         <v>0.118389</v>
       </c>
       <c r="I86">
-        <v>0.763995</v>
+        <v>0.783967</v>
       </c>
       <c r="J86">
         <v>1.481823</v>
       </c>
       <c r="K86">
         <v>4.979625</v>
       </c>
       <c r="L86">
-        <v>8.213171</v>
+        <v>8.233143</v>
       </c>
       <c r="M86">
-        <v>94.944171</v>
+        <v>94.964143</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>8.170788</v>
       </c>
       <c r="C87">
         <v>33.675905</v>
       </c>
       <c r="D87">
         <v>35.44823</v>
       </c>
       <c r="E87">
         <v>77.262487</v>
       </c>
       <c r="F87">
         <v>8.098974</v>
       </c>
       <c r="G87">
         <v>0.835948</v>
       </c>
       <c r="H87">
         <v>0.119346</v>
       </c>
       <c r="I87">
-        <v>0.878273</v>
+        <v>0.907162</v>
       </c>
       <c r="J87">
         <v>1.436934</v>
       </c>
       <c r="K87">
         <v>5.020887</v>
       </c>
       <c r="L87">
-        <v>8.291387</v>
+        <v>8.320277</v>
       </c>
       <c r="M87">
-        <v>93.71735</v>
+        <v>93.74624</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>7.912213</v>
       </c>
       <c r="C88">
         <v>34.179341</v>
       </c>
       <c r="D88">
         <v>35.58994</v>
       </c>
       <c r="E88">
         <v>77.644271</v>
       </c>
       <c r="F88">
         <v>8.165019</v>
       </c>
       <c r="G88">
         <v>0.828761</v>
       </c>
       <c r="H88">
         <v>0.116069</v>
       </c>
       <c r="I88">
-        <v>1.09982</v>
+        <v>1.137933</v>
       </c>
       <c r="J88">
         <v>1.541898</v>
       </c>
       <c r="K88">
         <v>5.101241</v>
       </c>
       <c r="L88">
-        <v>8.687789</v>
+        <v>8.725902</v>
       </c>
       <c r="M88">
-        <v>94.544225</v>
+        <v>94.582337</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>8.670671</v>
       </c>
       <c r="C89">
-        <v>34.631095</v>
+        <v>34.631098</v>
       </c>
       <c r="D89">
         <v>35.898732</v>
       </c>
       <c r="E89">
-        <v>79.184208</v>
+        <v>79.184211</v>
       </c>
       <c r="F89">
         <v>8.195465</v>
       </c>
       <c r="G89">
         <v>0.842843</v>
       </c>
       <c r="H89">
         <v>0.116962</v>
       </c>
       <c r="I89">
-        <v>1.390038</v>
+        <v>1.437607</v>
       </c>
       <c r="J89">
         <v>1.584501</v>
       </c>
       <c r="K89">
         <v>4.852617</v>
       </c>
       <c r="L89">
-        <v>8.786961</v>
+        <v>8.83453</v>
       </c>
       <c r="M89">
-        <v>96.208799</v>
+        <v>96.256371</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>